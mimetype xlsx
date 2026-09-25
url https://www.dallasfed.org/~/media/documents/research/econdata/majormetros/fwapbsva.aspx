--- v8 (2026-09-04)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0889560-2384-4D13-8976-25040FA7186B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{347D8819-B4CA-40CB-A5DE-B789E72AE249}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8B6EA7CE-BB7B-4423-B58C-E480AB81CBD7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D7D20B63-5CD5-4456-B3FA-CF53E59073B1}"/>
   </bookViews>
   <sheets>
     <sheet name="fwapbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E3EE97C-E77F-4551-945E-09CCF4131572}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BA4E4E8-B120-42D6-A70A-02CE3882CDF9}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>43.936049335</v>
+        <v>43.936034176</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>44.270014934999999</v>
+        <v>44.269946042000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.33396559999999909</v>
+        <v>0.33391186600000111</v>
       </c>
       <c r="D7" s="5">
-        <v>9.5125731154621427</v>
+        <v>9.5109814576854301</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.150670658999999</v>
+        <v>44.150594980000001</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.11934427599999964</v>
+        <v>-0.11935106199999979</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.1874547565638567</v>
+        <v>-3.1876382058544483</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>44.555315323999999</v>
+        <v>44.555277959999998</v>
       </c>
       <c r="C9" s="5">
-        <v>0.40464466499999929</v>
+        <v>0.40468297999999692</v>
       </c>
       <c r="D9" s="5">
-        <v>11.569785707443557</v>
+        <v>11.570957880064503</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>44.368182120999997</v>
+        <v>44.368325566999999</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.18713320300000191</v>
+        <v>-0.18695239299999855</v>
       </c>
       <c r="D10" s="5">
-        <v>-4.9252132297151192</v>
+        <v>-4.9205677517057289</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>45.530192212999999</v>
+        <v>45.530364032999998</v>
       </c>
       <c r="C11" s="5">
-        <v>1.1620100920000027</v>
+        <v>1.1620384659999985</v>
       </c>
       <c r="D11" s="5">
-        <v>36.374818655695698</v>
+        <v>36.375703472113699</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>45.703475812000001</v>
+        <v>45.703454419000003</v>
       </c>
       <c r="C12" s="5">
-        <v>0.17328359900000123</v>
+        <v>0.17309038600000548</v>
       </c>
       <c r="D12" s="5">
-        <v>4.6639100465474703</v>
+        <v>4.6585825775063539</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>45.921385155999999</v>
+        <v>45.921396041000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.21790934399999884</v>
+        <v>0.21794162199999789</v>
       </c>
       <c r="D13" s="5">
-        <v>5.8739201119435425</v>
+        <v>5.8748159592378002</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>45.980544903999998</v>
+        <v>45.980576358999997</v>
       </c>
       <c r="C14" s="5">
-        <v>5.9159747999999013E-2</v>
+        <v>5.918031799999568E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>1.5569408343037106</v>
+        <v>1.5574856578032037</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>45.651283128999999</v>
+        <v>45.651290934999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.32926177499999909</v>
+        <v>-0.32928542399999827</v>
       </c>
       <c r="D15" s="5">
-        <v>-8.2625842448137643</v>
+        <v>-8.263149090396249</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>46.607415119999999</v>
+        <v>46.607385934</v>
       </c>
       <c r="C16" s="5">
-        <v>0.95613199099999946</v>
+        <v>0.95609499900000117</v>
       </c>
       <c r="D16" s="5">
-        <v>28.240245821845811</v>
+        <v>28.23901902798265</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>46.622432027999999</v>
+        <v>46.622335161000002</v>
       </c>
       <c r="C17" s="5">
-        <v>1.5016907999999773E-2</v>
+        <v>1.4949227000002452E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>0.38732587138745611</v>
+        <v>0.38557736012900801</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>48.138531147999998</v>
+        <v>48.138493691999997</v>
       </c>
       <c r="C18" s="5">
-        <v>1.5160991199999998</v>
+        <v>1.516158530999995</v>
       </c>
       <c r="D18" s="5">
-        <v>46.816518249760428</v>
+        <v>46.818807909345075</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>49.006723252999997</v>
+        <v>49.006610447</v>
       </c>
       <c r="C19" s="5">
-        <v>0.86819210499999855</v>
+        <v>0.86811675500000263</v>
       </c>
       <c r="D19" s="5">
-        <v>23.923584760243145</v>
+        <v>23.9213188202841</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>48.799687589000001</v>
+        <v>48.799514805000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.20703566399999573</v>
+        <v>-0.20709564199999875</v>
       </c>
       <c r="D20" s="5">
-        <v>-4.9534147599405998</v>
+        <v>-4.9548277134111025</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>48.735872686</v>
+        <v>48.735918109000004</v>
       </c>
       <c r="C21" s="5">
-        <v>-6.3814903000000811E-2</v>
+        <v>-6.3596695999997621E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.557991660005964</v>
+        <v>-1.5527078897027868</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>49.060077407999998</v>
+        <v>49.060263804000002</v>
       </c>
       <c r="C22" s="5">
-        <v>0.3242047219999975</v>
+        <v>0.3243456949999981</v>
       </c>
       <c r="D22" s="5">
-        <v>8.2813804043825989</v>
+        <v>8.2851061852253984</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>49.303946095999997</v>
+        <v>49.304134980999997</v>
       </c>
       <c r="C23" s="5">
-        <v>0.24386868799999917</v>
+        <v>0.2438711769999955</v>
       </c>
       <c r="D23" s="5">
-        <v>6.1307930822918966</v>
+        <v>6.1308334420144384</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>49.179713753999998</v>
+        <v>49.179711951000002</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.12423234199999911</v>
+        <v>-0.12442302999999555</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.9821154391289739</v>
+        <v>-2.986618151456677</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>49.574333955</v>
+        <v>49.574360398000003</v>
       </c>
       <c r="C25" s="5">
-        <v>0.39462020100000217</v>
+        <v>0.39464844700000157</v>
       </c>
       <c r="D25" s="5">
-        <v>10.065369760289954</v>
+        <v>10.066122692319123</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>49.397181041000003</v>
+        <v>49.397219972000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.177152913999997</v>
+        <v>-0.17714042600000113</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.2048920147892748</v>
+        <v>-4.2045992023621137</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>49.331840276000001</v>
+        <v>49.331847394999997</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.5340765000001966E-2</v>
+        <v>-6.5372577000005094E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.5758183722406449</v>
+        <v>-1.5765787707215817</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>49.586072882000003</v>
+        <v>49.586035492999997</v>
       </c>
       <c r="C28" s="5">
-        <v>0.25423260600000219</v>
+        <v>0.2541880980000002</v>
       </c>
       <c r="D28" s="5">
-        <v>6.3625577400012734</v>
+        <v>6.361411160914443</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>49.520891868</v>
+        <v>49.520784833</v>
       </c>
       <c r="C29" s="5">
-        <v>-6.5181014000003756E-2</v>
+        <v>-6.5250659999996685E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.5660485051736228</v>
+        <v>-1.5677109116337795</v>
       </c>
       <c r="E29" s="5">
-        <v>6.2168782577864512</v>
+        <v>6.2168693652749019</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>49.554912520999999</v>
+        <v>49.554837376000002</v>
       </c>
       <c r="C30" s="5">
-        <v>3.4020652999998902E-2</v>
+        <v>3.4052543000001378E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>0.82751726358771815</v>
+        <v>0.8282976880190418</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>49.984419803999998</v>
+        <v>49.984248282999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.42950728299999952</v>
+        <v>0.42941090699999762</v>
       </c>
       <c r="D31" s="5">
-        <v>10.911173098373439</v>
+        <v>10.90862426192858</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>50.081949111</v>
+        <v>50.081679303999998</v>
       </c>
       <c r="C32" s="5">
-        <v>9.7529307000002063E-2</v>
+        <v>9.7431020999998452E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>2.3667243611011246</v>
+        <v>2.3643218467948479</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>50.406803889000003</v>
+        <v>50.406964871</v>
       </c>
       <c r="C33" s="5">
-        <v>0.3248547780000024</v>
+        <v>0.32528556700000166</v>
       </c>
       <c r="D33" s="5">
-        <v>8.0675397112436329</v>
+        <v>8.0786681836014331</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>51.066023528999999</v>
+        <v>51.066241716999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.65921963999999633</v>
+        <v>0.65927684599999736</v>
       </c>
       <c r="D34" s="5">
-        <v>16.873098105072181</v>
+        <v>16.87461139417119</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>51.246015114000002</v>
+        <v>51.246205449999998</v>
       </c>
       <c r="C35" s="5">
-        <v>0.17999158500000334</v>
+        <v>0.17996373300000101</v>
       </c>
       <c r="D35" s="5">
-        <v>4.3125859828516688</v>
+        <v>4.3118868815109623</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>51.490463564000002</v>
+        <v>51.490515455000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.24444845000000015</v>
+        <v>0.24431000500000266</v>
       </c>
       <c r="D36" s="5">
-        <v>5.8767049874945076</v>
+        <v>5.8732665363286696</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>51.560061150000003</v>
+        <v>51.560113149999999</v>
       </c>
       <c r="C37" s="5">
-        <v>6.9597586000000433E-2</v>
+        <v>6.9597694999998794E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>1.6341042624318014</v>
+        <v>1.6341051816550545</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>51.903991003000002</v>
+        <v>51.904032880999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.34392985299999879</v>
+        <v>0.34391973099999973</v>
       </c>
       <c r="D38" s="5">
-        <v>8.304861156683474</v>
+        <v>8.3045990204226428</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>52.706945191000003</v>
+        <v>52.706945490999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.80295418800000107</v>
+        <v>0.80291260999999992</v>
       </c>
       <c r="D39" s="5">
-        <v>20.227859827975593</v>
+        <v>20.226703996077489</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>53.036268931999999</v>
+        <v>53.036214289999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.32932374099999606</v>
+        <v>0.32926879899999761</v>
       </c>
       <c r="D40" s="5">
-        <v>7.7609517037280362</v>
+        <v>7.7596120686703962</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>53.427470184999997</v>
+        <v>53.427347328000003</v>
       </c>
       <c r="C41" s="5">
-        <v>0.39120125299999842</v>
+        <v>0.39113303800000665</v>
       </c>
       <c r="D41" s="5">
-        <v>9.2193928574422213</v>
+        <v>9.2177293679100316</v>
       </c>
       <c r="E41" s="5">
-        <v>7.8887478993979743</v>
+        <v>7.8887330000406708</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>53.320824905000002</v>
+        <v>53.320705558</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.10664527999999507</v>
+        <v>-0.10664177000000308</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.3691686335833295</v>
+        <v>-2.369096899614842</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>53.514822142</v>
+        <v>53.514590499000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.19399723699999782</v>
+        <v>0.19388494100000031</v>
       </c>
       <c r="D43" s="5">
-        <v>4.4543958317375454</v>
+        <v>4.4517757696401317</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>53.157413779999999</v>
+        <v>53.157021770999997</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.35740836200000103</v>
+        <v>-0.35756872800000394</v>
       </c>
       <c r="D44" s="5">
-        <v>-7.7264807063079699</v>
+        <v>-7.7298533541604764</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>54.791623278000003</v>
+        <v>54.791918856000002</v>
       </c>
       <c r="C45" s="5">
-        <v>1.6342094980000041</v>
+        <v>1.6348970850000057</v>
       </c>
       <c r="D45" s="5">
-        <v>43.814900486983802</v>
+        <v>43.836938800003857</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>55.900290558999998</v>
+        <v>55.900558893000003</v>
       </c>
       <c r="C46" s="5">
-        <v>1.1086672809999953</v>
+        <v>1.1086400370000007</v>
       </c>
       <c r="D46" s="5">
-        <v>27.174130447026414</v>
+        <v>27.173223410971836</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>55.881309457999997</v>
+        <v>55.881515100999998</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.8981101000001388E-2</v>
+        <v>-1.9043792000005055E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.40670328387109045</v>
+        <v>-0.40804207727855868</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>56.559082539000002</v>
+        <v>56.559187072999997</v>
       </c>
       <c r="C48" s="5">
-        <v>0.67777308100000511</v>
+        <v>0.67767197199999885</v>
       </c>
       <c r="D48" s="5">
-        <v>15.56581345231951</v>
+        <v>15.563273208073269</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>56.999558497000002</v>
+        <v>56.999634512999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.44047595800000039</v>
+        <v>0.4404474399999998</v>
       </c>
       <c r="D49" s="5">
-        <v>9.756343126320477</v>
+        <v>9.7556653591966302</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>58.050619425000001</v>
+        <v>58.050654518999998</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0510609279999983</v>
+        <v>1.0510200060000017</v>
       </c>
       <c r="D50" s="5">
-        <v>24.515781124096758</v>
+        <v>24.514691741829232</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>58.561184666999999</v>
+        <v>58.561166710999998</v>
       </c>
       <c r="C51" s="5">
-        <v>0.51056524199999842</v>
+        <v>0.5105121920000002</v>
       </c>
       <c r="D51" s="5">
-        <v>11.080019217570403</v>
+        <v>11.078804683237209</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>58.757131633999997</v>
+        <v>58.757060262000003</v>
       </c>
       <c r="C52" s="5">
-        <v>0.19594696699999758</v>
+        <v>0.19589355100000461</v>
       </c>
       <c r="D52" s="5">
-        <v>4.0899485288591109</v>
+        <v>4.0888142756393853</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>59.360465367000003</v>
+        <v>59.360325088000003</v>
       </c>
       <c r="C53" s="5">
-        <v>0.60333373300000659</v>
+        <v>0.6032648260000002</v>
       </c>
       <c r="D53" s="5">
-        <v>13.042180378907741</v>
+        <v>13.040622470627827</v>
       </c>
       <c r="E53" s="5">
-        <v>11.104765322887623</v>
+        <v>11.104758249696346</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>59.767114907</v>
+        <v>59.76696089</v>
       </c>
       <c r="C54" s="5">
-        <v>0.40664953999999653</v>
+        <v>0.40663580199999672</v>
       </c>
       <c r="D54" s="5">
-        <v>8.5375313468466274</v>
+        <v>8.5372529086025661</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>59.833478452000001</v>
+        <v>59.833215895999999</v>
       </c>
       <c r="C55" s="5">
-        <v>6.6363545000001523E-2</v>
+        <v>6.6255005999998673E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>1.3406101263741421</v>
+        <v>1.3384076143017731</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>59.709671352000001</v>
+        <v>59.709211230000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.1238071000000005</v>
+        <v>-0.1240046659999976</v>
       </c>
       <c r="D56" s="5">
-        <v>-2.4549689786278805</v>
+        <v>-2.4588526324868742</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>62.268302478999999</v>
+        <v>62.268667342999997</v>
       </c>
       <c r="C57" s="5">
-        <v>2.5586311269999982</v>
+        <v>2.559456112999996</v>
       </c>
       <c r="D57" s="5">
-        <v>65.450524183213133</v>
+        <v>65.477459497094159</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>61.865730720000002</v>
+        <v>61.866019465000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.40257175899999709</v>
+        <v>-0.40264787799999624</v>
       </c>
       <c r="D58" s="5">
-        <v>-7.4881329101699095</v>
+        <v>-7.48945647348358</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>61.627417917999999</v>
+        <v>61.627630304</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.23831280200000293</v>
+        <v>-0.23838916100000063</v>
       </c>
       <c r="D59" s="5">
-        <v>-4.5258281044047166</v>
+        <v>-4.527226969521891</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>61.712774072000002</v>
+        <v>61.712919210000003</v>
       </c>
       <c r="C60" s="5">
-        <v>8.5356154000002959E-2</v>
+        <v>8.5288906000002385E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>1.6747620193380719</v>
+        <v>1.673426684469459</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>62.034074216999997</v>
+        <v>62.034162189</v>
       </c>
       <c r="C61" s="5">
-        <v>0.32130014499999504</v>
+        <v>0.32124297899999732</v>
       </c>
       <c r="D61" s="5">
-        <v>6.4296994851265277</v>
+        <v>6.4285070043086368</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>62.015776111000001</v>
+        <v>62.015799809999997</v>
       </c>
       <c r="C62" s="5">
-        <v>-1.8298105999996039E-2</v>
+        <v>-1.8362379000002704E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.35338867960111875</v>
+        <v>-0.35462745252637928</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>61.257962738000003</v>
+        <v>61.257931061999997</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.75781337299999763</v>
+        <v>-0.75786874799999993</v>
       </c>
       <c r="D63" s="5">
-        <v>-13.717167395772488</v>
+        <v>-13.718098455043471</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>61.503890558999998</v>
+        <v>61.503815264000004</v>
       </c>
       <c r="C64" s="5">
-        <v>0.24592782099999511</v>
+        <v>0.24588420200000627</v>
       </c>
       <c r="D64" s="5">
-        <v>4.9253615345445256</v>
+        <v>4.9244711750880077</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>61.024907442999996</v>
+        <v>61.024779277</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.47898311600000198</v>
+        <v>-0.47903598700000316</v>
       </c>
       <c r="D65" s="5">
-        <v>-8.9553383352215086</v>
+        <v>-8.9562953855187857</v>
       </c>
       <c r="E65" s="5">
-        <v>2.803957256247025</v>
+        <v>2.8039842883819999</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>59.941423260000001</v>
+        <v>59.941281382</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.0834841829999959</v>
+        <v>-1.0834978950000007</v>
       </c>
       <c r="D66" s="5">
-        <v>-19.34355881008074</v>
+        <v>-19.343816962209914</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>61.035771244000003</v>
+        <v>61.035538068000001</v>
       </c>
       <c r="C67" s="5">
-        <v>1.0943479840000023</v>
+        <v>1.0942566860000014</v>
       </c>
       <c r="D67" s="5">
-        <v>24.247778234382643</v>
+        <v>24.245611306241656</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>61.519162973</v>
+        <v>61.518700393000003</v>
       </c>
       <c r="C68" s="5">
-        <v>0.48339172899999738</v>
+        <v>0.48316232500000211</v>
       </c>
       <c r="D68" s="5">
-        <v>9.9288726492068768</v>
+        <v>9.923993251926678</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>62.164073371999997</v>
+        <v>62.164425145999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.64491039899999691</v>
+        <v>0.6457247529999961</v>
       </c>
       <c r="D69" s="5">
-        <v>13.33095757799525</v>
+        <v>13.348880827784404</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>62.673637438999997</v>
+        <v>62.673905925</v>
       </c>
       <c r="C70" s="5">
-        <v>0.50956406699999945</v>
+        <v>0.50948077900000044</v>
       </c>
       <c r="D70" s="5">
-        <v>10.292311473505865</v>
+        <v>10.290491774327592</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>62.820636260999997</v>
+        <v>62.820829912000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.14699882200000047</v>
+        <v>0.14692398700000098</v>
       </c>
       <c r="D71" s="5">
-        <v>2.8511513068529393</v>
+        <v>2.8496686954571748</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>62.669801458000002</v>
+        <v>62.669927641999998</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.15083480299999508</v>
+        <v>-0.15090227000000311</v>
       </c>
       <c r="D72" s="5">
-        <v>-2.8435008608814649</v>
+        <v>-2.8447473224551767</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>62.793923339999999</v>
+        <v>62.793996526999997</v>
       </c>
       <c r="C73" s="5">
-        <v>0.12412188199999719</v>
+        <v>0.1240688849999998</v>
       </c>
       <c r="D73" s="5">
-        <v>2.4027443105330004</v>
+        <v>2.4017023127774539</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>62.955551462000003</v>
+        <v>62.955549019999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.16162812200000332</v>
+        <v>0.16155249300000207</v>
       </c>
       <c r="D74" s="5">
-        <v>3.1328379519544258</v>
+        <v>3.1313475288713644</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>63.983398760999997</v>
+        <v>63.983355523999997</v>
       </c>
       <c r="C75" s="5">
-        <v>1.0278472989999941</v>
+        <v>1.0278065039999973</v>
       </c>
       <c r="D75" s="5">
-        <v>21.450492397437216</v>
+        <v>21.449564085352748</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>64.390044931999995</v>
+        <v>64.389982677999996</v>
       </c>
       <c r="C76" s="5">
-        <v>0.40664617099999845</v>
+        <v>0.40662715399999882</v>
       </c>
       <c r="D76" s="5">
-        <v>7.8989125702547236</v>
+        <v>7.8985356930027617</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>65.290133800000007</v>
+        <v>65.290026803000003</v>
       </c>
       <c r="C77" s="5">
-        <v>0.90008886800001164</v>
+        <v>0.90004412500000797</v>
       </c>
       <c r="D77" s="5">
-        <v>18.126127157882511</v>
+        <v>18.125174639149442</v>
       </c>
       <c r="E77" s="5">
-        <v>6.9893204852197854</v>
+        <v>6.9893698535793858</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>66.303882285</v>
+        <v>66.303770783999994</v>
       </c>
       <c r="C78" s="5">
-        <v>1.0137484849999936</v>
+        <v>1.0137439809999904</v>
       </c>
       <c r="D78" s="5">
-        <v>20.308634310215968</v>
+        <v>20.308572413571845</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>66.507633330999994</v>
+        <v>66.507458587000002</v>
       </c>
       <c r="C79" s="5">
-        <v>0.20375104599999361</v>
+        <v>0.20368780300000822</v>
       </c>
       <c r="D79" s="5">
-        <v>3.7505541519266661</v>
+        <v>3.7493766767211056</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>66.946121676999994</v>
+        <v>66.945771108000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.43848834599999975</v>
+        <v>0.43831252100000029</v>
       </c>
       <c r="D80" s="5">
-        <v>8.2049540751150332</v>
+        <v>8.2015662310160451</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>66.353897658999998</v>
+        <v>66.354146529000005</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.59222401799999602</v>
+        <v>-0.59162457899999765</v>
       </c>
       <c r="D81" s="5">
-        <v>-10.113971312844072</v>
+        <v>-10.104276865451778</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>66.663287776000004</v>
+        <v>66.663489241999997</v>
       </c>
       <c r="C82" s="5">
-        <v>0.30939011700000663</v>
+        <v>0.30934271299999239</v>
       </c>
       <c r="D82" s="5">
-        <v>5.7410170491028811</v>
+        <v>5.7400926643481842</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>66.318482966999994</v>
+        <v>66.318635193999995</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.34480480900000998</v>
+        <v>-0.34485404800000197</v>
       </c>
       <c r="D83" s="5">
-        <v>-6.033240194453116</v>
+        <v>-6.034059672694136</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>68.183351403000003</v>
+        <v>68.183451030000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.864868436000009</v>
+        <v>1.8648158360000053</v>
       </c>
       <c r="D84" s="5">
-        <v>39.484237380099515</v>
+        <v>39.482841046260631</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>69.365757434000002</v>
+        <v>69.365811440000002</v>
       </c>
       <c r="C85" s="5">
-        <v>1.1824060309999993</v>
+        <v>1.1823604100000011</v>
       </c>
       <c r="D85" s="5">
-        <v>22.914031668853731</v>
+        <v>22.913024868724243</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>69.372237228000003</v>
+        <v>69.372215245000007</v>
       </c>
       <c r="C86" s="5">
-        <v>6.4797940000005383E-3</v>
+        <v>6.4038050000050362E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>0.11215546939422616</v>
+        <v>0.11083946007619527</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>69.723544262000004</v>
+        <v>69.723504276</v>
       </c>
       <c r="C87" s="5">
-        <v>0.35130703400000129</v>
+        <v>0.3512890309999932</v>
       </c>
       <c r="D87" s="5">
-        <v>6.2490509777984871</v>
+        <v>6.2487238048376081</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>70.245498898999998</v>
+        <v>70.245458233999997</v>
       </c>
       <c r="C88" s="5">
-        <v>0.52195463699999323</v>
+        <v>0.52195395799999744</v>
       </c>
       <c r="D88" s="5">
-        <v>9.3625301779494805</v>
+        <v>9.3625230849633247</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>69.633524903999998</v>
+        <v>69.633456859999995</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.6119739949999996</v>
+        <v>-0.61200137400000187</v>
       </c>
       <c r="D89" s="5">
-        <v>-9.9676585070189496</v>
+        <v>-9.9680887975627357</v>
       </c>
       <c r="E89" s="5">
-        <v>6.6524463210703155</v>
+        <v>6.6525168845549043</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>69.975422949000006</v>
+        <v>69.975354726000006</v>
       </c>
       <c r="C90" s="5">
-        <v>0.34189804500000776</v>
+        <v>0.34189786600001071</v>
       </c>
       <c r="D90" s="5">
-        <v>6.0537000134772478</v>
+        <v>6.0537028341693055</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>70.563585021999998</v>
+        <v>70.563493430999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.58816207299999235</v>
+        <v>0.58813870499999155</v>
       </c>
       <c r="D91" s="5">
-        <v>10.565914281905453</v>
+        <v>10.565485681202635</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>71.886062375999998</v>
+        <v>71.885848402999997</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3224773540000001</v>
+        <v>1.3223549719999994</v>
       </c>
       <c r="D92" s="5">
-        <v>24.959332777265985</v>
+        <v>24.95681576876003</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>76.185959615000002</v>
+        <v>76.186104088999997</v>
       </c>
       <c r="C93" s="5">
-        <v>4.2998972390000034</v>
+        <v>4.3002556859999999</v>
       </c>
       <c r="D93" s="5">
-        <v>100.79965450163031</v>
+        <v>100.81139654968597</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>76.442316152999993</v>
+        <v>76.442443019999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.25635653799999147</v>
+        <v>0.25633893100000193</v>
       </c>
       <c r="D94" s="5">
-        <v>4.1134272976608877</v>
+        <v>4.1131315872281249</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>76.589247087999993</v>
+        <v>76.589352462999997</v>
       </c>
       <c r="C95" s="5">
-        <v>0.14693093500000032</v>
+        <v>0.14690944299999842</v>
       </c>
       <c r="D95" s="5">
-        <v>2.3310789787210462</v>
+        <v>2.3307304839319976</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>77.575564473</v>
+        <v>77.575630109000002</v>
       </c>
       <c r="C96" s="5">
-        <v>0.98631738500000665</v>
+        <v>0.98627764600000489</v>
       </c>
       <c r="D96" s="5">
-        <v>16.596558032767405</v>
+        <v>16.595816825036568</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>78.317961522999994</v>
+        <v>78.317995276999994</v>
       </c>
       <c r="C97" s="5">
-        <v>0.7423970499999939</v>
+        <v>0.74236516799999208</v>
       </c>
       <c r="D97" s="5">
-        <v>12.108145320096742</v>
+        <v>12.107586882742449</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>78.760256763000001</v>
+        <v>78.760216528000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.44229524000000708</v>
+        <v>0.44222125100000653</v>
       </c>
       <c r="D98" s="5">
-        <v>6.9914267998617996</v>
+        <v>6.9902175799523958</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>78.651736030999999</v>
+        <v>78.651705109999995</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.10852073200000234</v>
+        <v>-0.10851141800000619</v>
       </c>
       <c r="D99" s="5">
-        <v>-1.6409611531097323</v>
+        <v>-1.6408222118478699</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>79.210114859000001</v>
+        <v>79.210100706999995</v>
       </c>
       <c r="C100" s="5">
-        <v>0.55837882800000216</v>
+        <v>0.55839559700000052</v>
       </c>
       <c r="D100" s="5">
-        <v>8.8599074507076168</v>
+        <v>8.860187622748473</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>79.548457345000003</v>
+        <v>79.548422973000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.33834248600000194</v>
+        <v>0.33832226600000581</v>
       </c>
       <c r="D101" s="5">
-        <v>5.2478970168895023</v>
+        <v>5.2475769481759027</v>
       </c>
       <c r="E101" s="5">
-        <v>14.238734079122374</v>
+        <v>14.238796348907856</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>80.454146664999996</v>
+        <v>80.454112612000003</v>
       </c>
       <c r="C102" s="5">
-        <v>0.90568931999999336</v>
+        <v>0.90568963900000199</v>
       </c>
       <c r="D102" s="5">
-        <v>14.551307602620689</v>
+        <v>14.551319739255074</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>80.044171712999997</v>
+        <v>80.044156495999999</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.40997495199999889</v>
+        <v>-0.40995611600000359</v>
       </c>
       <c r="D103" s="5">
-        <v>-5.9464082687599173</v>
+        <v>-5.9461451226978319</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>79.592775622999994</v>
+        <v>79.592715205000005</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.45139609000000291</v>
+        <v>-0.45144129099999475</v>
       </c>
       <c r="D104" s="5">
-        <v>-6.5612067594697283</v>
+        <v>-6.5618447368879673</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>79.892856019999996</v>
+        <v>79.892861363999998</v>
       </c>
       <c r="C105" s="5">
-        <v>0.30008039700000211</v>
+        <v>0.30014615899999342</v>
       </c>
       <c r="D105" s="5">
-        <v>4.6192396719086926</v>
+        <v>4.6202766364181747</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>80.349759294999998</v>
+        <v>80.349797520999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.45690327500000194</v>
+        <v>0.45693615700000123</v>
       </c>
       <c r="D106" s="5">
-        <v>7.0827710397022958</v>
+        <v>7.0832964173580537</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>80.59819736</v>
+        <v>80.598247146000006</v>
       </c>
       <c r="C107" s="5">
-        <v>0.24843806500000198</v>
+        <v>0.24844962500000634</v>
       </c>
       <c r="D107" s="5">
-        <v>3.7741015613623086</v>
+        <v>3.7742783440135597</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>80.986037402999997</v>
+        <v>80.986068584999998</v>
       </c>
       <c r="C108" s="5">
-        <v>0.38784004299999708</v>
+        <v>0.38782143899999255</v>
       </c>
       <c r="D108" s="5">
-        <v>5.9297271492357861</v>
+        <v>5.9294313811311783</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>80.769522502000001</v>
+        <v>80.769537694999997</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.21651490099999648</v>
+        <v>-0.21653089000000136</v>
       </c>
       <c r="D109" s="5">
-        <v>-3.1614254356448157</v>
+        <v>-3.1616542759428268</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>80.716250318999997</v>
+        <v>80.716217689000004</v>
       </c>
       <c r="C110" s="5">
-        <v>-5.3272183000004247E-2</v>
+        <v>-5.3320005999992759E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-0.78860476686588576</v>
+        <v>-0.78930998932464913</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>82.055829352000003</v>
+        <v>82.055820601999997</v>
       </c>
       <c r="C111" s="5">
-        <v>1.3395790330000068</v>
+        <v>1.3396029129999931</v>
       </c>
       <c r="D111" s="5">
-        <v>21.837654509713577</v>
+        <v>21.838089647836554</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>81.980301972000007</v>
+        <v>81.980306884000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-7.5527379999996924E-2</v>
+        <v>-7.5513717999996288E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-1.0989522678968466</v>
+        <v>-1.0987546022241057</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>82.932250521</v>
+        <v>82.932248615999995</v>
       </c>
       <c r="C113" s="5">
-        <v>0.9519485489999937</v>
+        <v>0.95194173199999454</v>
       </c>
       <c r="D113" s="5">
-        <v>14.859586071511789</v>
+        <v>14.859471826635872</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2537508443747152</v>
+        <v>4.2537934965078072</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>82.975708225999995</v>
+        <v>82.975695927999993</v>
       </c>
       <c r="C114" s="5">
-        <v>4.3457704999994462E-2</v>
+        <v>4.3447311999997851E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.63063291791209952</v>
+        <v>0.63048168044164132</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>83.782505892000003</v>
+        <v>83.782516755000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.80679766600000846</v>
+        <v>0.8068208270000099</v>
       </c>
       <c r="D115" s="5">
-        <v>12.312613560199036</v>
+        <v>12.312988059407704</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>83.964139414000002</v>
+        <v>83.964118816999999</v>
       </c>
       <c r="C116" s="5">
-        <v>0.18163352199999849</v>
+        <v>0.18160206199999607</v>
       </c>
       <c r="D116" s="5">
-        <v>2.6327448030742273</v>
+        <v>2.6322830007712739</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>84.415742385000001</v>
+        <v>84.415734701999995</v>
       </c>
       <c r="C117" s="5">
-        <v>0.4516029709999998</v>
+        <v>0.45161588499999539</v>
       </c>
       <c r="D117" s="5">
-        <v>6.6486193117186954</v>
+        <v>6.6488167739124027</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>84.087033336999994</v>
+        <v>84.087037144000007</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.32870904800000744</v>
+        <v>-0.32869755799998757</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.5739306307365446</v>
+        <v>-4.5737745650679784</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>84.917251758000006</v>
+        <v>84.917263558000002</v>
       </c>
       <c r="C119" s="5">
-        <v>0.83021842100001209</v>
+        <v>0.83022641399999486</v>
       </c>
       <c r="D119" s="5">
-        <v>12.513024226487325</v>
+        <v>12.513150714977183</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>85.096177615000002</v>
+        <v>85.096185891999994</v>
       </c>
       <c r="C120" s="5">
-        <v>0.17892585699999586</v>
+        <v>0.17892233399999213</v>
       </c>
       <c r="D120" s="5">
-        <v>2.5579824421340103</v>
+        <v>2.5579311314997577</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>85.186422312999994</v>
+        <v>85.186430086000001</v>
       </c>
       <c r="C121" s="5">
-        <v>9.0244697999992241E-2</v>
+        <v>9.0244194000007383E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>1.2800519366170438</v>
+        <v>1.2800446207819283</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>85.033077358</v>
+        <v>85.033048070000007</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.15334495499999434</v>
+        <v>-0.15338201599999479</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.1388735315865048</v>
+        <v>-2.1393851611318127</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>85.139552049000002</v>
+        <v>85.139554309999994</v>
       </c>
       <c r="C123" s="5">
-        <v>0.10647469100000251</v>
+        <v>0.10650623999998743</v>
       </c>
       <c r="D123" s="5">
-        <v>1.5129788039049519</v>
+        <v>1.513430725016196</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>85.342244808999993</v>
+        <v>85.342255488999996</v>
       </c>
       <c r="C124" s="5">
-        <v>0.20269275999999081</v>
+        <v>0.20270117900000173</v>
       </c>
       <c r="D124" s="5">
-        <v>2.8945603598241609</v>
+        <v>2.8946820884091951</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>86.160460287000006</v>
+        <v>86.160467995999994</v>
       </c>
       <c r="C125" s="5">
-        <v>0.81821547800001326</v>
+        <v>0.81821250699999837</v>
       </c>
       <c r="D125" s="5">
-        <v>12.131434575056744</v>
+        <v>12.131386577544468</v>
       </c>
       <c r="E125" s="5">
-        <v>3.8925867147215021</v>
+        <v>3.8925983967317501</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>87.057252464000001</v>
+        <v>87.057249822000003</v>
       </c>
       <c r="C126" s="5">
-        <v>0.89679217699999469</v>
+        <v>0.89678182600000866</v>
       </c>
       <c r="D126" s="5">
-        <v>13.230481799336612</v>
+        <v>13.230318991544365</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>87.189754648000005</v>
+        <v>87.189762744999996</v>
       </c>
       <c r="C127" s="5">
-        <v>0.13250218400000335</v>
+        <v>0.13251292299999307</v>
       </c>
       <c r="D127" s="5">
-        <v>1.841781283645294</v>
+        <v>1.8419318640692239</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>87.780055013999998</v>
+        <v>87.780064871999997</v>
       </c>
       <c r="C128" s="5">
-        <v>0.59030036599999391</v>
+        <v>0.59030212700000106</v>
       </c>
       <c r="D128" s="5">
-        <v>8.4338099733153307</v>
+        <v>8.4338352648511297</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>87.503195117999994</v>
+        <v>87.503182722999995</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.27685989600000482</v>
+        <v>-0.27688214900000219</v>
       </c>
       <c r="D129" s="5">
-        <v>-3.7198516114404945</v>
+        <v>-3.7201450213446119</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>87.787723133</v>
+        <v>87.787715727000005</v>
       </c>
       <c r="C130" s="5">
-        <v>0.28452801500000646</v>
+        <v>0.28453300400001069</v>
       </c>
       <c r="D130" s="5">
-        <v>3.9725003720507912</v>
+        <v>3.9725718503208496</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>88.122412349000001</v>
+        <v>88.122410420999998</v>
       </c>
       <c r="C131" s="5">
-        <v>0.33468921600000101</v>
+        <v>0.33469469399999241</v>
       </c>
       <c r="D131" s="5">
-        <v>4.6721406162337109</v>
+        <v>4.6722191001963065</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>87.785377054999998</v>
+        <v>87.785377577000006</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.3370352940000032</v>
+        <v>-0.33703284399999234</v>
       </c>
       <c r="D132" s="5">
-        <v>-4.494228556734825</v>
+        <v>-4.494196667378036</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>87.939828754999994</v>
+        <v>87.939831405999996</v>
       </c>
       <c r="C133" s="5">
-        <v>0.15445169999999564</v>
+        <v>0.15445382899999061</v>
       </c>
       <c r="D133" s="5">
-        <v>2.1318598881823192</v>
+        <v>2.1318895464102816</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>89.256373268000004</v>
+        <v>89.256354799999997</v>
       </c>
       <c r="C134" s="5">
-        <v>1.3165445130000109</v>
+        <v>1.3165233940000007</v>
       </c>
       <c r="D134" s="5">
-        <v>19.520788168119285</v>
+        <v>19.520448172270232</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>87.988776938000001</v>
+        <v>87.988783123999994</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.2675963300000035</v>
+        <v>-1.2675716760000029</v>
       </c>
       <c r="D135" s="5">
-        <v>-15.771990756838294</v>
+        <v>-15.771710566137331</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>87.576067789000007</v>
+        <v>87.576073883000007</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.41270914899999411</v>
+        <v>-0.41270924099998751</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.4856126759352257</v>
+        <v>-5.485613491632324</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>87.341556517000001</v>
+        <v>87.341563131000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.23451127200000599</v>
+        <v>-0.2345107520000056</v>
       </c>
       <c r="D137" s="5">
-        <v>-3.1664548866190745</v>
+        <v>-3.1664477513734357</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3708100282493474</v>
+        <v>1.3708086347149928</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>87.009197080000007</v>
+        <v>87.009196587000005</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.33235943699999382</v>
+        <v>-0.33236654399999566</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.4719736056256671</v>
+        <v>-4.4720669079093778</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>86.868035840999994</v>
+        <v>86.868039350999993</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.14116123900001298</v>
+        <v>-0.14115723600001218</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.9295675787104671</v>
+        <v>-1.9295133588677849</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>85.773987982999998</v>
+        <v>85.773990705000003</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.0940478579999962</v>
+        <v>-1.0940486459999903</v>
       </c>
       <c r="D140" s="5">
-        <v>-14.109088879978394</v>
+        <v>-14.109097817669713</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>86.315083939999994</v>
+        <v>86.315082473999993</v>
       </c>
       <c r="C141" s="5">
-        <v>0.54109595699999602</v>
+        <v>0.54109176899999056</v>
       </c>
       <c r="D141" s="5">
-        <v>7.8383252414536031</v>
+        <v>7.8382621963648536</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>86.607099324999993</v>
+        <v>86.607097202000006</v>
       </c>
       <c r="C142" s="5">
-        <v>0.29201538499999913</v>
+        <v>0.29201472800001227</v>
       </c>
       <c r="D142" s="5">
-        <v>4.1361585449255944</v>
+        <v>4.1361491367861714</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>86.572048757999994</v>
+        <v>86.572047413000007</v>
       </c>
       <c r="C143" s="5">
-        <v>-3.5050566999998978E-2</v>
+        <v>-3.5049788999998555E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.48456979099765762</v>
+        <v>-0.48455907102386009</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>86.546946085000002</v>
+        <v>86.546944792999994</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.5102672999992137E-2</v>
+        <v>-2.5102620000012621E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.34740096928033148</v>
+        <v>-0.34740024236081801</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>87.380052641000006</v>
+        <v>87.380053185999998</v>
       </c>
       <c r="C145" s="5">
-        <v>0.83310655600000416</v>
+        <v>0.83310839300000339</v>
       </c>
       <c r="D145" s="5">
-        <v>12.182896659372</v>
+        <v>12.182925152174207</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>86.211235857999995</v>
+        <v>86.211225597999999</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.1688167830000111</v>
+        <v>-1.1688275879999992</v>
       </c>
       <c r="D146" s="5">
-        <v>-14.921695559705261</v>
+        <v>-14.921823429378666</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>84.717634421</v>
+        <v>84.717636810000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.4936014369999953</v>
+        <v>-1.4935887879999967</v>
       </c>
       <c r="D147" s="5">
-        <v>-18.918944272551041</v>
+        <v>-18.918801041530454</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>83.905342731000005</v>
+        <v>83.905345170000004</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.81229168999999501</v>
+        <v>-0.81229163999999798</v>
       </c>
       <c r="D148" s="5">
-        <v>-10.918085209196327</v>
+        <v>-10.918084280345465</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>83.959999670000002</v>
+        <v>83.960002431000007</v>
       </c>
       <c r="C149" s="5">
-        <v>5.4656938999997351E-2</v>
+        <v>5.4657261000002677E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.78450100129758837</v>
+        <v>0.78450561670759811</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.8716471080313508</v>
+        <v>-3.8716512262645608</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>84.453240331000003</v>
+        <v>84.453241618999996</v>
       </c>
       <c r="C150" s="5">
-        <v>0.49324066100000152</v>
+        <v>0.49323918799998978</v>
       </c>
       <c r="D150" s="5">
-        <v>7.2819528099506758</v>
+        <v>7.2819301086664012</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>84.241225177000004</v>
+        <v>84.241226283000003</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.21201515399999948</v>
+        <v>-0.21201533599999323</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.971283871257846</v>
+        <v>-2.9712863420890523</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>84.179784552000001</v>
+        <v>84.179786879999995</v>
       </c>
       <c r="C152" s="5">
-        <v>-6.1440625000003024E-2</v>
+        <v>-6.1439403000008497E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.87170757268855148</v>
+        <v>-0.87169029327970327</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>83.795588166000002</v>
+        <v>83.795587800000007</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.38419638599999928</v>
+        <v>-0.3841990799999877</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.3413895102150111</v>
+        <v>-5.3414258850891239</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>83.903870721999994</v>
+        <v>83.903870260000005</v>
       </c>
       <c r="C154" s="5">
-        <v>0.10828255599999181</v>
+        <v>0.10828245999999808</v>
       </c>
       <c r="D154" s="5">
-        <v>1.5617357153938416</v>
+        <v>1.5617343278214291</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>83.535707768999998</v>
+        <v>83.535707165000005</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.36816295299999524</v>
+        <v>-0.36816309499999988</v>
       </c>
       <c r="D155" s="5">
-        <v>-5.1402619983257019</v>
+        <v>-5.1402639609428373</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>82.266129755999998</v>
+        <v>82.266127879999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.2695780130000003</v>
+        <v>-1.2695792850000061</v>
       </c>
       <c r="D156" s="5">
-        <v>-16.787816973482705</v>
+        <v>-16.787832524438251</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>83.108143554999998</v>
+        <v>83.108142358999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.84201379900000006</v>
+        <v>0.84201447899999948</v>
       </c>
       <c r="D157" s="5">
-        <v>12.997850095575924</v>
+        <v>12.9978615035917</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>82.249965598000003</v>
+        <v>82.249963867000005</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.85817795699999522</v>
+        <v>-0.8581784919999933</v>
       </c>
       <c r="D158" s="5">
-        <v>-11.711177574011655</v>
+        <v>-11.711184624453065</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>82.608723049999995</v>
+        <v>82.608723067</v>
       </c>
       <c r="C159" s="5">
-        <v>0.35875745199999187</v>
+        <v>0.35875919999999439</v>
       </c>
       <c r="D159" s="5">
-        <v>5.3615638220180895</v>
+        <v>5.3615906909792121</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>82.879543838999993</v>
+        <v>82.879544632999995</v>
       </c>
       <c r="C160" s="5">
-        <v>0.27082078899999829</v>
+        <v>0.27082156599999507</v>
       </c>
       <c r="D160" s="5">
-        <v>4.0057421777646596</v>
+        <v>4.0057538776362422</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>83.055330119000004</v>
+        <v>83.055331843000005</v>
       </c>
       <c r="C161" s="5">
-        <v>0.17578628000001117</v>
+        <v>0.17578721000000996</v>
       </c>
       <c r="D161" s="5">
-        <v>2.5750836856598402</v>
+        <v>2.5750974435376328</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.0775006604999415</v>
+        <v>-1.0775018601785757</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>83.015518968999999</v>
+        <v>83.015519330000004</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.9811150000005568E-2</v>
+        <v>-3.9812513000001104E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.57368545180570552</v>
+        <v>-0.57370502923745903</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>82.812393724000003</v>
+        <v>82.812393822999994</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.2031252449999954</v>
+        <v>-0.20312550700000997</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.8970078498505414</v>
+        <v>-2.8970115239691174</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>83.504703024999998</v>
+        <v>83.504704361999998</v>
       </c>
       <c r="C164" s="5">
-        <v>0.69230930099999455</v>
+        <v>0.69231053900000461</v>
       </c>
       <c r="D164" s="5">
-        <v>10.506333814803416</v>
+        <v>10.506353461418016</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>83.801864371999997</v>
+        <v>83.801864206000005</v>
       </c>
       <c r="C165" s="5">
-        <v>0.29716134699999941</v>
+        <v>0.2971598440000065</v>
       </c>
       <c r="D165" s="5">
-        <v>4.3549219697422314</v>
+        <v>4.3548994391786167</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>84.167120349000001</v>
+        <v>84.167120194999995</v>
       </c>
       <c r="C166" s="5">
-        <v>0.3652559770000039</v>
+        <v>0.36525598899999068</v>
       </c>
       <c r="D166" s="5">
-        <v>5.3574999391405642</v>
+        <v>5.3575001302625935</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>84.272493861000001</v>
+        <v>84.272493722999997</v>
       </c>
       <c r="C167" s="5">
-        <v>0.10537351199999989</v>
+        <v>0.10537352800000122</v>
       </c>
       <c r="D167" s="5">
-        <v>1.5127350125593519</v>
+        <v>1.5127352466249633</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>85.936380239000002</v>
+        <v>85.936378888999997</v>
       </c>
       <c r="C168" s="5">
-        <v>1.6638863780000008</v>
+        <v>1.663885166</v>
       </c>
       <c r="D168" s="5">
-        <v>26.442922827910607</v>
+        <v>26.442901476633129</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>85.683349668999995</v>
+        <v>85.683349190000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.25303057000000706</v>
+        <v>-0.25302969899999539</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.4766123690817885</v>
+        <v>-3.4766006485030476</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>86.314858263000005</v>
+        <v>86.314857434000004</v>
       </c>
       <c r="C170" s="5">
-        <v>0.63150859400001025</v>
+        <v>0.63150824400000261</v>
       </c>
       <c r="D170" s="5">
-        <v>9.2117849520084505</v>
+        <v>9.2117796914676919</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>86.579635702999994</v>
+        <v>86.579635902999996</v>
       </c>
       <c r="C171" s="5">
-        <v>0.26477743999998893</v>
+        <v>0.26477846899999236</v>
       </c>
       <c r="D171" s="5">
-        <v>3.7438375571741345</v>
+        <v>3.7438523897023623</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>87.150031526999996</v>
+        <v>87.150032041000003</v>
       </c>
       <c r="C172" s="5">
-        <v>0.57039582400000199</v>
+        <v>0.57039613800000666</v>
       </c>
       <c r="D172" s="5">
-        <v>8.1985730450132355</v>
+        <v>8.1985777034331964</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>88.170118575000004</v>
+        <v>88.170119643999996</v>
       </c>
       <c r="C173" s="5">
-        <v>1.0200870480000077</v>
+        <v>1.0200876029999932</v>
       </c>
       <c r="D173" s="5">
-        <v>14.986410135784677</v>
+        <v>14.986418727220418</v>
       </c>
       <c r="E173" s="5">
-        <v>6.1582904416509265</v>
+        <v>6.1582895251908853</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>86.380094482999993</v>
+        <v>86.380094532000001</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.7900240920000101</v>
+        <v>-1.790025111999995</v>
       </c>
       <c r="D174" s="5">
-        <v>-21.817959915895624</v>
+        <v>-21.817970758519635</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>86.046743449999994</v>
+        <v>86.046743437000003</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.33335103299999957</v>
+        <v>-0.3333510949999976</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.5339034094696418</v>
+        <v>-4.5339042323961687</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>86.655126241999994</v>
+        <v>86.655126960000004</v>
       </c>
       <c r="C176" s="5">
-        <v>0.60838279200000045</v>
+        <v>0.60838352300000054</v>
       </c>
       <c r="D176" s="5">
-        <v>8.8222870660341393</v>
+        <v>8.8222980833762232</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>87.627556721000005</v>
+        <v>87.627556545000004</v>
       </c>
       <c r="C177" s="5">
-        <v>0.97243047900001045</v>
+        <v>0.97242958500000043</v>
       </c>
       <c r="D177" s="5">
-        <v>14.329240919213259</v>
+        <v>14.329226796050619</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>88.033384321</v>
+        <v>88.033384127000005</v>
       </c>
       <c r="C178" s="5">
-        <v>0.40582759999999496</v>
+        <v>0.40582758200000058</v>
       </c>
       <c r="D178" s="5">
-        <v>5.7013039214187211</v>
+        <v>5.7013036738127854</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>88.210784335</v>
+        <v>88.210784164000003</v>
       </c>
       <c r="C179" s="5">
-        <v>0.17740001399999983</v>
+        <v>0.17740003699999818</v>
       </c>
       <c r="D179" s="5">
-        <v>2.4451559072057538</v>
+        <v>2.4451562331914145</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>88.422171657999996</v>
+        <v>88.422170722000004</v>
       </c>
       <c r="C180" s="5">
-        <v>0.21138732299999674</v>
+        <v>0.21138655800000095</v>
       </c>
       <c r="D180" s="5">
-        <v>2.9138724629352408</v>
+        <v>2.9138617841288905</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>88.942439661999998</v>
+        <v>88.942439452000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.52026800400000184</v>
+        <v>0.52026872999999796</v>
       </c>
       <c r="D181" s="5">
-        <v>7.293726593480554</v>
+        <v>7.2937371827316966</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>89.342126342</v>
+        <v>89.342126097000005</v>
       </c>
       <c r="C182" s="5">
-        <v>0.39968668000000207</v>
+        <v>0.39968664500000273</v>
       </c>
       <c r="D182" s="5">
-        <v>5.5278183094465305</v>
+        <v>5.5278178267332168</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>90.413317360999997</v>
+        <v>90.413317617999994</v>
       </c>
       <c r="C183" s="5">
-        <v>1.0711910189999969</v>
+        <v>1.0711915209999887</v>
       </c>
       <c r="D183" s="5">
-        <v>15.375457880655441</v>
+        <v>15.375465612798788</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>90.707763287000006</v>
+        <v>90.707763630000002</v>
       </c>
       <c r="C184" s="5">
-        <v>0.29444592600000874</v>
+        <v>0.29444601200000875</v>
       </c>
       <c r="D184" s="5">
-        <v>3.9787627411145721</v>
+        <v>3.9787639125884677</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>91.766508021000007</v>
+        <v>91.766508696000002</v>
       </c>
       <c r="C185" s="5">
-        <v>1.0587447340000011</v>
+        <v>1.0587450660000002</v>
       </c>
       <c r="D185" s="5">
-        <v>14.941530019911674</v>
+        <v>14.941534949869627</v>
       </c>
       <c r="E185" s="5">
-        <v>4.0789209588516284</v>
+        <v>4.0789204625341968</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>91.773648085999994</v>
+        <v>91.773648022000003</v>
       </c>
       <c r="C186" s="5">
-        <v>7.1400649999873167E-3</v>
+        <v>7.1393260000007785E-3</v>
       </c>
       <c r="D186" s="5">
-        <v>9.3408213305679055E-2</v>
+        <v>9.3398540688482967E-2</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>92.525891051000002</v>
+        <v>92.525891025000007</v>
       </c>
       <c r="C187" s="5">
-        <v>0.75224296500000776</v>
+        <v>0.7522430030000038</v>
       </c>
       <c r="D187" s="5">
-        <v>10.291835966937235</v>
+        <v>10.291836517997677</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>93.146669998999997</v>
+        <v>93.146670207</v>
       </c>
       <c r="C188" s="5">
-        <v>0.62077894799999456</v>
+        <v>0.6207791819999926</v>
       </c>
       <c r="D188" s="5">
-        <v>8.3549328533957912</v>
+        <v>8.3549361222994065</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>93.606535741000002</v>
+        <v>93.606535742999995</v>
       </c>
       <c r="C189" s="5">
-        <v>0.45986574200000518</v>
+        <v>0.45986553599999525</v>
       </c>
       <c r="D189" s="5">
-        <v>6.0879537889482638</v>
+        <v>6.087950973368117</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>93.715553768000007</v>
+        <v>93.715553757999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.10901802700000474</v>
+        <v>0.10901801500000374</v>
       </c>
       <c r="D190" s="5">
-        <v>1.4065564385541185</v>
+        <v>1.4065562827062283</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>94.285794890999995</v>
+        <v>94.285794803000002</v>
       </c>
       <c r="C191" s="5">
-        <v>0.57024112299998819</v>
+        <v>0.57024104500000306</v>
       </c>
       <c r="D191" s="5">
-        <v>7.5511583636096669</v>
+        <v>7.5511572967538187</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>94.636397645000002</v>
+        <v>94.636397074000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.35060275400000762</v>
+        <v>0.35060227099999963</v>
       </c>
       <c r="D192" s="5">
-        <v>4.5546140829766379</v>
+        <v>4.5546076838745009</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>94.911830331999994</v>
+        <v>94.911830152999997</v>
       </c>
       <c r="C193" s="5">
-        <v>0.27543268699999146</v>
+        <v>0.27543307899999547</v>
       </c>
       <c r="D193" s="5">
-        <v>3.54896891241685</v>
+        <v>3.5489740662460134</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>95.612258948999994</v>
+        <v>95.612258857</v>
       </c>
       <c r="C194" s="5">
-        <v>0.70042861700000003</v>
+        <v>0.70042870400000368</v>
       </c>
       <c r="D194" s="5">
-        <v>9.2241728256292177</v>
+        <v>9.2241740363674829</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>95.807739623000003</v>
+        <v>95.807739581000007</v>
       </c>
       <c r="C195" s="5">
-        <v>0.19548067400000946</v>
+        <v>0.19548072400000649</v>
       </c>
       <c r="D195" s="5">
-        <v>2.4811948546776375</v>
+        <v>2.4811954988848139</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>96.590517410999993</v>
+        <v>96.590517399999996</v>
       </c>
       <c r="C196" s="5">
-        <v>0.78277778799998998</v>
+        <v>0.78277781899998899</v>
       </c>
       <c r="D196" s="5">
-        <v>10.257154787296274</v>
+        <v>10.25715521663113</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>97.662037007999999</v>
+        <v>97.662037702999996</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0715195970000053</v>
+        <v>1.0715203029999998</v>
       </c>
       <c r="D197" s="5">
-        <v>14.155129616803762</v>
+        <v>14.155139521260708</v>
       </c>
       <c r="E197" s="5">
-        <v>6.4244887531852646</v>
+        <v>6.4244887277235652</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>96.932784264999995</v>
+        <v>96.932784173000002</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.72925274300000353</v>
+        <v>-0.72925352999999404</v>
       </c>
       <c r="D198" s="5">
-        <v>-8.6015337146782009</v>
+        <v>-8.601542560758169</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>97.359500592000003</v>
+        <v>97.359500479000005</v>
       </c>
       <c r="C199" s="5">
-        <v>0.42671632700000828</v>
+        <v>0.42671630600000299</v>
       </c>
       <c r="D199" s="5">
-        <v>5.4124241124070105</v>
+        <v>5.4124238448250983</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>97.898199579999996</v>
+        <v>97.898199610000006</v>
       </c>
       <c r="C200" s="5">
-        <v>0.53869898799999305</v>
+        <v>0.53869913100000133</v>
       </c>
       <c r="D200" s="5">
-        <v>6.8455425078699506</v>
+        <v>6.8455443888911338</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>98.637881829999998</v>
+        <v>98.637882438000005</v>
       </c>
       <c r="C201" s="5">
-        <v>0.73968225000000132</v>
+        <v>0.7396828279999994</v>
       </c>
       <c r="D201" s="5">
-        <v>9.4531820842182146</v>
+        <v>9.453189777708392</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>99.272348215999997</v>
+        <v>99.272348213000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.63446638599999972</v>
+        <v>0.63446577499999535</v>
       </c>
       <c r="D202" s="5">
-        <v>7.9977452231614565</v>
+        <v>7.9977371956715615</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>100.16700401999999</v>
+        <v>100.16700401</v>
       </c>
       <c r="C203" s="5">
-        <v>0.89465580399999567</v>
+        <v>0.89465579699999864</v>
       </c>
       <c r="D203" s="5">
-        <v>11.367038855416723</v>
+        <v>11.367038762385162</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>100.82734704000001</v>
+        <v>100.82734666</v>
       </c>
       <c r="C204" s="5">
-        <v>0.66034302000001333</v>
+        <v>0.66034265000000403</v>
       </c>
       <c r="D204" s="5">
-        <v>8.204138406842576</v>
+        <v>8.2041336428495537</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>101.11781763</v>
+        <v>101.11781757999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.2904705899999982</v>
+        <v>0.29047091999998997</v>
       </c>
       <c r="D205" s="5">
-        <v>3.5123509141098186</v>
+        <v>3.5123549813329769</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>102.13239047</v>
+        <v>102.13239018</v>
       </c>
       <c r="C206" s="5">
-        <v>1.0145728399999996</v>
+        <v>1.0145726000000082</v>
       </c>
       <c r="D206" s="5">
-        <v>12.727456649019775</v>
+        <v>12.727453476897455</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>102.96865719</v>
+        <v>102.96865673000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.83626671999999758</v>
+        <v>0.83626655000000483</v>
       </c>
       <c r="D207" s="5">
-        <v>10.280474623171255</v>
+        <v>10.280472468828684</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>104.15701995000001</v>
+        <v>104.15701936000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.188362760000004</v>
+        <v>1.1883626300000003</v>
       </c>
       <c r="D208" s="5">
-        <v>14.763017563595415</v>
+        <v>14.763015914938759</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>105.26282569</v>
+        <v>105.26282696</v>
       </c>
       <c r="C209" s="5">
-        <v>1.1058057399999939</v>
+        <v>1.1058075999999915</v>
       </c>
       <c r="D209" s="5">
-        <v>13.510945252761065</v>
+        <v>13.510969402756622</v>
       </c>
       <c r="E209" s="5">
-        <v>7.7827464128946922</v>
+        <v>7.7827469462748322</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>106.07824118000001</v>
+        <v>106.07824075000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.81541549000000657</v>
+        <v>0.81541379000000802</v>
       </c>
       <c r="D210" s="5">
-        <v>9.7022247014476815</v>
+        <v>9.7022034824288497</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>106.47945202</v>
+        <v>106.47945172999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.4012108399999903</v>
+        <v>0.40121097999998767</v>
       </c>
       <c r="D211" s="5">
-        <v>4.6342739709524849</v>
+        <v>4.6342756410179486</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>107.36534342</v>
+        <v>107.36534325</v>
       </c>
       <c r="C212" s="5">
-        <v>0.88589140000000555</v>
+        <v>0.88589152000000126</v>
       </c>
       <c r="D212" s="5">
-        <v>10.453560908777938</v>
+        <v>10.453562419983342</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>104.74837816</v>
+        <v>104.74837945</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.6169652600000006</v>
+        <v>-2.6169637999999935</v>
       </c>
       <c r="D213" s="5">
-        <v>-25.629914956196508</v>
+        <v>-25.629902552510131</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>104.62679807000001</v>
+        <v>104.62679826</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.12158008999999481</v>
+        <v>-0.12158119000000056</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.3839673326704993</v>
+        <v>-1.3839797574001333</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>104.79359567</v>
+        <v>104.79359621</v>
       </c>
       <c r="C215" s="5">
-        <v>0.16679759999999533</v>
+        <v>0.16679795000000297</v>
       </c>
       <c r="D215" s="5">
-        <v>1.92992137327479</v>
+        <v>1.9299254549667744</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>104.85637135</v>
+        <v>104.85637121000001</v>
       </c>
       <c r="C216" s="5">
-        <v>6.2775680000001444E-2</v>
+        <v>6.2775000000002024E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.72122257299387371</v>
+        <v>0.7212147310656114</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>105.60144004</v>
+        <v>105.60144043</v>
       </c>
       <c r="C217" s="5">
-        <v>0.74506868999999654</v>
+        <v>0.74506921999999065</v>
       </c>
       <c r="D217" s="5">
-        <v>8.8679869186000246</v>
+        <v>8.867993487639513</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>105.98864976999999</v>
+        <v>105.98864954</v>
       </c>
       <c r="C218" s="5">
-        <v>0.38720972999999503</v>
+        <v>0.38720911000000058</v>
       </c>
       <c r="D218" s="5">
-        <v>4.489879494976412</v>
+        <v>4.4898721432671485</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>106.15188224000001</v>
+        <v>106.15188166</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16323247000001118</v>
+        <v>0.16323212000000353</v>
       </c>
       <c r="D219" s="5">
-        <v>1.8638477582159307</v>
+        <v>1.8638437319551615</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>105.45590167</v>
+        <v>105.45589792</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.69598057000000324</v>
+        <v>-0.69598374000000263</v>
       </c>
       <c r="D220" s="5">
-        <v>-7.5901467363323931</v>
+        <v>-7.590180110350742</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>106.23722782999999</v>
+        <v>106.23722984</v>
       </c>
       <c r="C221" s="5">
-        <v>0.78132615999999189</v>
+        <v>0.78133191999999951</v>
       </c>
       <c r="D221" s="5">
-        <v>9.2622358609149913</v>
+        <v>9.2623072919677529</v>
       </c>
       <c r="E221" s="5">
-        <v>0.92568495441078813</v>
+        <v>0.92568564624457839</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>104.76582069</v>
+        <v>104.76582032</v>
       </c>
       <c r="C222" s="5">
-        <v>-1.4714071399999966</v>
+        <v>-1.4714095199999946</v>
       </c>
       <c r="D222" s="5">
-        <v>-15.410846784989252</v>
+        <v>-15.410869574935592</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>104.82789593</v>
+        <v>104.82789565</v>
       </c>
       <c r="C223" s="5">
-        <v>6.2075239999998644E-2</v>
+        <v>6.2075329999998985E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.7133387458819751</v>
+        <v>0.71333978601886283</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>104.9849308</v>
+        <v>104.98493044999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.15703487000000393</v>
+        <v>0.15703479999999104</v>
       </c>
       <c r="D224" s="5">
-        <v>1.8125158399196373</v>
+        <v>1.8125150301835591</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>105.27197018</v>
+        <v>105.27197232</v>
       </c>
       <c r="C225" s="5">
-        <v>0.28703937999999596</v>
+        <v>0.28704187000001014</v>
       </c>
       <c r="D225" s="5">
-        <v>3.3307103682504779</v>
+        <v>3.3307397085261092</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>105.69414372</v>
+        <v>105.69414444</v>
       </c>
       <c r="C226" s="5">
-        <v>0.42217354000000284</v>
+        <v>0.42217211999999904</v>
       </c>
       <c r="D226" s="5">
-        <v>4.9199525070687811</v>
+        <v>4.919935489655014</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>105.54681574999999</v>
+        <v>105.54681712999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.1473279700000063</v>
+        <v>-0.14732731000000854</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.6599259751866158</v>
+        <v>-1.6599185847434139</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>106.06571424000001</v>
+        <v>106.06571491</v>
       </c>
       <c r="C228" s="5">
-        <v>0.5188984900000122</v>
+        <v>0.51889778000000319</v>
       </c>
       <c r="D228" s="5">
-        <v>6.0617095350086858</v>
+        <v>6.0617009339200223</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>106.03824521999999</v>
+        <v>106.03824677</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.7469020000012279E-2</v>
+        <v>-2.7468139999996311E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.31033508443685243</v>
+        <v>-0.31032515471308697</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>105.05903413</v>
+        <v>105.05903454</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.97921108999999262</v>
+        <v>-0.97921223000000168</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.535557692433283</v>
+        <v>-10.535569195555517</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>104.18793252</v>
+        <v>104.18792918</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.87110160999999664</v>
+        <v>-0.87110536000000138</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.5084148462248113</v>
+        <v>-9.5084538951709199</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>102.83486657</v>
+        <v>102.8348598</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.3530659500000013</v>
+        <v>-1.3530693799999938</v>
       </c>
       <c r="D232" s="5">
-        <v>-14.517812796165286</v>
+        <v>-14.517847443369503</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>100.92858506</v>
+        <v>100.92858708999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.9062815099999995</v>
+        <v>-1.9062727100000103</v>
       </c>
       <c r="D233" s="5">
-        <v>-20.111263751907259</v>
+        <v>-20.111181357559737</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.9969703449856961</v>
+        <v>-4.9969702316176363</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>100.89434348</v>
+        <v>100.89434301</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.4241579999999772E-2</v>
+        <v>-3.424407999999346E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-0.40635970988354142</v>
+        <v>-0.40638931496881359</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>99.539288145</v>
+        <v>99.539287990000005</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.355055335000003</v>
+        <v>-1.3550550199999947</v>
       </c>
       <c r="D235" s="5">
-        <v>-14.977760123040939</v>
+        <v>-14.977756959025545</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>98.299820445999998</v>
+        <v>98.299820499999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.2394676990000022</v>
+        <v>-1.2394674900000098</v>
       </c>
       <c r="D236" s="5">
-        <v>-13.96041085696622</v>
+        <v>-13.960408682043335</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>96.683995326000002</v>
+        <v>96.683997790999996</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.6158251199999967</v>
+        <v>-1.6158227089999997</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.03614624980159</v>
+        <v>-18.036121713666386</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>96.853076752000007</v>
+        <v>96.853078722000006</v>
       </c>
       <c r="C238" s="5">
-        <v>0.16908142600000531</v>
+        <v>0.16908093100001054</v>
       </c>
       <c r="D238" s="5">
-        <v>2.1188686741758112</v>
+        <v>2.118862356682949</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>96.471425772000003</v>
+        <v>96.471429158999996</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.38165098000000341</v>
+        <v>-0.38164956300001052</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.6274694496637352</v>
+        <v>-4.6274525472607468</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>96.163211043000004</v>
+        <v>96.163215492999996</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.30821472899999947</v>
+        <v>-0.30821366600000033</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.7672016095958827</v>
+        <v>-3.7671887144181571</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>94.826712971999996</v>
+        <v>94.826715499000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3364980710000083</v>
+        <v>-1.3364999939999933</v>
       </c>
       <c r="D241" s="5">
-        <v>-15.46026551857328</v>
+        <v>-15.460285429588705</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>93.090440817000001</v>
+        <v>93.090441409999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7362721549999947</v>
+        <v>-1.7362740890000055</v>
       </c>
       <c r="D242" s="5">
-        <v>-19.888902316076418</v>
+        <v>-19.888921810429995</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>93.674038812999996</v>
+        <v>93.674032689000001</v>
       </c>
       <c r="C243" s="5">
-        <v>0.58359799599999462</v>
+        <v>0.58359127900000374</v>
       </c>
       <c r="D243" s="5">
-        <v>7.7878734592219168</v>
+        <v>7.7877806593499077</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>94.116712773000003</v>
+        <v>94.116691940999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.44267396000000758</v>
+        <v>0.44265925199999856</v>
       </c>
       <c r="D244" s="5">
-        <v>5.8205599430687815</v>
+        <v>5.8203618896012443</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>93.510971627000004</v>
+        <v>93.510971838000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.60574114599999973</v>
+        <v>-0.6057201029999959</v>
       </c>
       <c r="D245" s="5">
-        <v>-7.4556661892952958</v>
+        <v>-7.4554178755143035</v>
       </c>
       <c r="E245" s="5">
-        <v>-7.3493682969897778</v>
+        <v>-7.3493699514346256</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>94.420473117</v>
+        <v>94.420474157000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.90950148999999669</v>
+        <v>0.90950231899999778</v>
       </c>
       <c r="D246" s="5">
-        <v>12.316414808833699</v>
+        <v>12.316426613029785</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>94.714559871999995</v>
+        <v>94.714564558000006</v>
       </c>
       <c r="C247" s="5">
-        <v>0.29408675499999504</v>
+        <v>0.29409040100000539</v>
       </c>
       <c r="D247" s="5">
-        <v>3.802276687736339</v>
+        <v>3.8023245950829176</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>94.925262183000001</v>
+        <v>94.925268704000004</v>
       </c>
       <c r="C248" s="5">
-        <v>0.21070231100000569</v>
+        <v>0.21070414599999765</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7024297064518032</v>
+        <v>2.7024533951951035</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>95.347196650000001</v>
+        <v>95.347204598999994</v>
       </c>
       <c r="C249" s="5">
-        <v>0.42193446699999981</v>
+        <v>0.42193589499999007</v>
       </c>
       <c r="D249" s="5">
-        <v>5.4662440831084069</v>
+        <v>5.4662626529879077</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>95.059491737000002</v>
+        <v>95.059496632999995</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.2877049129999989</v>
+        <v>-0.28770796599999926</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.5614414012253404</v>
+        <v>-3.5614782767055764</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>95.111714296000002</v>
+        <v>95.111718914999997</v>
       </c>
       <c r="C251" s="5">
-        <v>5.2222559000000501E-2</v>
+        <v>5.2222282000002451E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.66123610148283163</v>
+        <v>0.66123254937675568</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>94.897048812999998</v>
+        <v>94.897056249000002</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.21466548300000454</v>
+        <v>-0.21466266599999528</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.6750105541764602</v>
+        <v>-2.6749757569964339</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>95.119130847999998</v>
+        <v>95.119134610000003</v>
       </c>
       <c r="C253" s="5">
-        <v>0.22208203499999968</v>
+        <v>0.22207836100000122</v>
       </c>
       <c r="D253" s="5">
-        <v>2.8447199815525792</v>
+        <v>2.8446720869476971</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>95.902176397999995</v>
+        <v>95.902174721999998</v>
       </c>
       <c r="C254" s="5">
-        <v>0.78304554999999709</v>
+        <v>0.78304011199999479</v>
       </c>
       <c r="D254" s="5">
-        <v>10.338500730627764</v>
+        <v>10.338425223972969</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>97.123854636000004</v>
+        <v>97.123839713999999</v>
       </c>
       <c r="C255" s="5">
-        <v>1.2216782380000097</v>
+        <v>1.2216649920000009</v>
       </c>
       <c r="D255" s="5">
-        <v>16.404391731749147</v>
+        <v>16.404201532602581</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>97.263698973999993</v>
+        <v>97.263654786000004</v>
       </c>
       <c r="C256" s="5">
-        <v>0.13984433799998897</v>
+        <v>0.13981507200000465</v>
       </c>
       <c r="D256" s="5">
-        <v>1.7415757712561097</v>
+        <v>1.7412086811431582</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>97.508361198000003</v>
+        <v>97.508348509000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.24466222400000959</v>
+        <v>0.24469372299999748</v>
       </c>
       <c r="D257" s="5">
-        <v>3.0606567793317163</v>
+        <v>3.0610577013069795</v>
       </c>
       <c r="E257" s="5">
-        <v>4.2747813453857919</v>
+        <v>4.274767540567459</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>100.19543518</v>
+        <v>100.19543221000001</v>
       </c>
       <c r="C258" s="5">
-        <v>2.6870739820000011</v>
+        <v>2.6870837010000059</v>
       </c>
       <c r="D258" s="5">
-        <v>38.571188486291888</v>
+        <v>38.571355587231281</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>100.46382119</v>
+        <v>100.46383456</v>
       </c>
       <c r="C259" s="5">
-        <v>0.2683860100000004</v>
+        <v>0.26840234999998813</v>
       </c>
       <c r="D259" s="5">
-        <v>3.262130746033054</v>
+        <v>3.2623323859380271</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>101.27763698</v>
+        <v>101.27766215</v>
       </c>
       <c r="C260" s="5">
-        <v>0.81381578999999249</v>
+        <v>0.81382759000000249</v>
       </c>
       <c r="D260" s="5">
-        <v>10.16570159238932</v>
+        <v>10.165854205481883</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>102.03040027999999</v>
+        <v>102.03042923</v>
       </c>
       <c r="C261" s="5">
-        <v>0.75276329999999803</v>
+        <v>0.75276707999999815</v>
       </c>
       <c r="D261" s="5">
-        <v>9.2930052497381723</v>
+        <v>9.2930514337343126</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>102.10289770999999</v>
+        <v>102.10292127</v>
       </c>
       <c r="C262" s="5">
-        <v>7.2497429999998531E-2</v>
+        <v>7.2492040000000202E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>0.85599691025821656</v>
+        <v>0.85593277635067633</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>102.76774562</v>
+        <v>102.76777010000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.66484791000000598</v>
+        <v>0.66484883000001105</v>
       </c>
       <c r="D263" s="5">
-        <v>8.0998631134469257</v>
+        <v>8.0998727897944924</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>103.39641243</v>
+        <v>103.39643836</v>
       </c>
       <c r="C264" s="5">
-        <v>0.62866680999999858</v>
+        <v>0.62866825999999776</v>
       </c>
       <c r="D264" s="5">
-        <v>7.5929180842023491</v>
+        <v>7.5929343204361066</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>103.34667269000001</v>
+        <v>103.34667924999999</v>
       </c>
       <c r="C265" s="5">
-        <v>-4.9739739999992594E-2</v>
+        <v>-4.9759110000010764E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.5757454879171009</v>
+        <v>-0.5759689616014585</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>103.76922602</v>
+        <v>103.76919678</v>
       </c>
       <c r="C266" s="5">
-        <v>0.42255332999999951</v>
+        <v>0.42251753000000747</v>
       </c>
       <c r="D266" s="5">
-        <v>5.0182904133053929</v>
+        <v>5.0178553173515494</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>101.63945699</v>
+        <v>101.6393939</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.1297690300000056</v>
+        <v>-2.1298028799999997</v>
       </c>
       <c r="D267" s="5">
-        <v>-22.030436289910092</v>
+        <v>-22.030753417568882</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>103.26372001</v>
+        <v>103.2636193</v>
       </c>
       <c r="C268" s="5">
-        <v>1.6242630200000008</v>
+        <v>1.6242254000000003</v>
       </c>
       <c r="D268" s="5">
-        <v>20.955371638275743</v>
+        <v>20.954857027438688</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>103.92933471000001</v>
+        <v>103.92928042</v>
       </c>
       <c r="C269" s="5">
-        <v>0.66561470000000611</v>
+        <v>0.66566111999999578</v>
       </c>
       <c r="D269" s="5">
-        <v>8.0151249790256998</v>
+        <v>8.0157120161527651</v>
       </c>
       <c r="E269" s="5">
-        <v>6.5850491517969401</v>
+        <v>6.5850073446863222</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>103.78742554999999</v>
+        <v>103.78740740000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.14190916000001152</v>
+        <v>-0.14187301999999136</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.6262773607919945</v>
+        <v>-1.6258671443279638</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>104.07033570999999</v>
+        <v>104.07031377</v>
       </c>
       <c r="C271" s="5">
-        <v>0.28291016000000013</v>
+        <v>0.28290636999999208</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3205224004831724</v>
+        <v>3.3204778375767852</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>105.06516558</v>
+        <v>105.06540089000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.99482987000000378</v>
+        <v>0.99508712000000799</v>
       </c>
       <c r="D272" s="5">
-        <v>12.09378278296105</v>
+        <v>12.097079026372359</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>105.30470227000001</v>
+        <v>105.30472114</v>
       </c>
       <c r="C273" s="5">
-        <v>0.23953669000000843</v>
+        <v>0.23932024999999157</v>
       </c>
       <c r="D273" s="5">
-        <v>2.770432316969007</v>
+        <v>2.7678912949384404</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>105.7964508</v>
+        <v>105.79649614</v>
       </c>
       <c r="C274" s="5">
-        <v>0.4917485299999953</v>
+        <v>0.49177500000000407</v>
       </c>
       <c r="D274" s="5">
-        <v>5.7499100802362868</v>
+        <v>5.7502265239240735</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>106.28721371</v>
+        <v>106.28729877000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.49076291000000083</v>
+        <v>0.49080263000000457</v>
       </c>
       <c r="D275" s="5">
-        <v>5.7107333776083458</v>
+        <v>5.7112049230111817</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>104.84017291000001</v>
+        <v>104.84025419</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.4470407999999964</v>
+        <v>-1.4470445800000107</v>
       </c>
       <c r="D276" s="5">
-        <v>-15.167849792025379</v>
+        <v>-15.167875250885599</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>107.02255864</v>
+        <v>107.0225588</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1823857299999929</v>
+        <v>2.1823046100000028</v>
       </c>
       <c r="D277" s="5">
-        <v>28.047532297779789</v>
+        <v>28.046343335833313</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>106.53851289000001</v>
+        <v>106.53840343</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.48404574999999284</v>
+        <v>-0.48415536999999631</v>
       </c>
       <c r="D278" s="5">
-        <v>-5.2944110302737162</v>
+        <v>-5.2955803538261677</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>106.97929958</v>
+        <v>106.97911157999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.44078668999999593</v>
+        <v>0.44070814999999186</v>
       </c>
       <c r="D279" s="5">
-        <v>5.0793642440018827</v>
+        <v>5.0784438430170775</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>108.65012399</v>
+        <v>108.64990345</v>
       </c>
       <c r="C280" s="5">
-        <v>1.6708244099999945</v>
+        <v>1.6707918700000022</v>
       </c>
       <c r="D280" s="5">
-        <v>20.438604171666409</v>
+        <v>20.438210382302245</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>107.24212536</v>
+        <v>107.24194405999999</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.4079986299999945</v>
+        <v>-1.407959390000002</v>
       </c>
       <c r="D281" s="5">
-        <v>-14.488951136465589</v>
+        <v>-14.488603018407575</v>
       </c>
       <c r="E281" s="5">
-        <v>3.1875414763732124</v>
+        <v>3.1874209333624171</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>107.38365625</v>
+        <v>107.3836426</v>
       </c>
       <c r="C282" s="5">
-        <v>0.14153088999999852</v>
+        <v>0.14169854000000726</v>
       </c>
       <c r="D282" s="5">
-        <v>1.5952245783337426</v>
+        <v>1.5971306698862708</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>108.7276535</v>
+        <v>108.72763998000001</v>
       </c>
       <c r="C283" s="5">
-        <v>1.343997250000001</v>
+        <v>1.3439973800000047</v>
       </c>
       <c r="D283" s="5">
-        <v>16.097252435701016</v>
+        <v>16.097256290490726</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>108.63656607</v>
+        <v>108.63706415</v>
       </c>
       <c r="C284" s="5">
-        <v>-9.1087430000001746E-2</v>
+        <v>-9.0575830000005908E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-1.0006900322141576</v>
+        <v>-0.99509542491816871</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>108.42368596999999</v>
+        <v>108.42375705000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.21288010000000668</v>
+        <v>-0.21330709999999442</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.3262961258325721</v>
+        <v>-2.3309014203088285</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>109.23423696</v>
+        <v>109.23439036000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.81055099000001007</v>
+        <v>0.81063331000000005</v>
       </c>
       <c r="D286" s="5">
-        <v>9.3491325830036729</v>
+        <v>9.3501150821997392</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>109.82866101</v>
+        <v>109.82885582999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.59442405000000065</v>
+        <v>0.59446546999998873</v>
       </c>
       <c r="D287" s="5">
-        <v>6.7291165652491491</v>
+        <v>6.7295898438145541</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>110.38077853</v>
+        <v>110.3809765</v>
       </c>
       <c r="C288" s="5">
-        <v>0.55211751999999592</v>
+        <v>0.55212067000000786</v>
       </c>
       <c r="D288" s="5">
-        <v>6.2021155461755573</v>
+        <v>6.2021406075495111</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>110.6669157</v>
+        <v>110.66704688999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.28613717000000349</v>
+        <v>0.2860703899999919</v>
       </c>
       <c r="D289" s="5">
-        <v>3.1554649325923334</v>
+        <v>3.1547122279733886</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>112.71075798</v>
+        <v>112.71071884</v>
       </c>
       <c r="C290" s="5">
-        <v>2.0438422799999927</v>
+        <v>2.0436719500000038</v>
       </c>
       <c r="D290" s="5">
-        <v>24.55775435704728</v>
+        <v>24.555463448548466</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>110.98699881</v>
+        <v>110.98584561</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.7237591699999939</v>
+        <v>-1.72487323</v>
       </c>
       <c r="D291" s="5">
-        <v>-16.884724470062928</v>
+        <v>-16.894740786062833</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>111.34717736</v>
+        <v>111.34684446999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.36017855000000054</v>
+        <v>0.36099885999999515</v>
       </c>
       <c r="D292" s="5">
-        <v>3.9645438079785045</v>
+        <v>3.9737772644418579</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>111.67398439</v>
+        <v>111.67371937</v>
       </c>
       <c r="C293" s="5">
-        <v>0.32680702999999767</v>
+        <v>0.32687490000000707</v>
       </c>
       <c r="D293" s="5">
-        <v>3.5794479038649962</v>
+        <v>3.5802141898431117</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1325729186387772</v>
+        <v>4.1325018385721446</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>111.20768031999999</v>
+        <v>111.20770168</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.46630407000000673</v>
+        <v>-0.46601769000000104</v>
       </c>
       <c r="D294" s="5">
-        <v>-4.8972128827079908</v>
+        <v>-4.8942853070661378</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>111.66885759</v>
+        <v>111.66894443</v>
       </c>
       <c r="C295" s="5">
-        <v>0.46117727000000741</v>
+        <v>0.4612427499999967</v>
       </c>
       <c r="D295" s="5">
-        <v>5.0914768931103804</v>
+        <v>5.0922153731370656</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>111.8429371</v>
+        <v>111.84388697</v>
       </c>
       <c r="C296" s="5">
-        <v>0.17407950999999855</v>
+        <v>0.17494254000000353</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8867910345258476</v>
+        <v>1.8962243948202007</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>112.73599055</v>
+        <v>112.73625958</v>
       </c>
       <c r="C297" s="5">
-        <v>0.89305344999999647</v>
+        <v>0.89237260999999535</v>
       </c>
       <c r="D297" s="5">
-        <v>10.01407683489246</v>
+        <v>10.006015535879875</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>112.75513913</v>
+        <v>112.75546239000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.9148580000006632E-2</v>
+        <v>1.9202810000010118E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>0.20401447854243582</v>
+        <v>0.20459231326503957</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>112.70893083</v>
+        <v>112.70927123</v>
       </c>
       <c r="C299" s="5">
-        <v>-4.6208300000003533E-2</v>
+        <v>-4.6191160000006448E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.49066631437024721</v>
+        <v>-0.49048331885731544</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>111.87551816</v>
+        <v>111.87584913000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.8334126700000013</v>
+        <v>-0.83342209999999284</v>
       </c>
       <c r="D300" s="5">
-        <v>-8.5211371969761807</v>
+        <v>-8.5212050281120781</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>112.25857317000001</v>
+        <v>112.25884569</v>
       </c>
       <c r="C301" s="5">
-        <v>0.38305501000000675</v>
+        <v>0.38299655999999516</v>
       </c>
       <c r="D301" s="5">
-        <v>4.1869915573323757</v>
+        <v>4.1863279721920499</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>112.56481757</v>
+        <v>112.56475789</v>
       </c>
       <c r="C302" s="5">
-        <v>0.30624439999999709</v>
+        <v>0.30591219999999453</v>
       </c>
       <c r="D302" s="5">
-        <v>3.3231996668588559</v>
+        <v>3.3195324316424468</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>112.78620776</v>
+        <v>112.78388085</v>
       </c>
       <c r="C303" s="5">
-        <v>0.22139018999999394</v>
+        <v>0.21912296000000708</v>
       </c>
       <c r="D303" s="5">
-        <v>2.3858339369094539</v>
+        <v>2.3611399942304656</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>113.31499682</v>
+        <v>113.31441038</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52878906000000825</v>
+        <v>0.53052952999999548</v>
       </c>
       <c r="D304" s="5">
-        <v>5.773471239547856</v>
+        <v>5.7930911382616301</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>113.64375653</v>
+        <v>113.64328677</v>
       </c>
       <c r="C305" s="5">
-        <v>0.32875970999999993</v>
+        <v>0.3288763900000049</v>
       </c>
       <c r="D305" s="5">
-        <v>3.5376446588984756</v>
+        <v>3.5389389211173405</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7638594617712888</v>
+        <v>1.763680310023874</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>113.22263405</v>
+        <v>113.22252727999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.42112248000000818</v>
+        <v>-0.4207594900000089</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.3572447734241955</v>
+        <v>-4.3535827895379242</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>112.19553435</v>
+        <v>112.19555348999999</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.0270996999999937</v>
+        <v>-1.0269737899999996</v>
       </c>
       <c r="D307" s="5">
-        <v>-10.358770458587308</v>
+        <v>-10.35757255176012</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>110.61902127</v>
+        <v>110.62138788</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.576513079999998</v>
+        <v>-1.5741656099999943</v>
       </c>
       <c r="D308" s="5">
-        <v>-15.617792289318189</v>
+        <v>-15.596299006953974</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>111.64342076</v>
+        <v>111.64369222000001</v>
       </c>
       <c r="C309" s="5">
-        <v>1.0243994899999933</v>
+        <v>1.0223043400000051</v>
       </c>
       <c r="D309" s="5">
-        <v>11.696580687030632</v>
+        <v>11.671166989675697</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>112.30852843</v>
+        <v>112.30886823</v>
       </c>
       <c r="C310" s="5">
-        <v>0.6651076699999976</v>
+        <v>0.66517600999999615</v>
       </c>
       <c r="D310" s="5">
-        <v>7.3878687077026495</v>
+        <v>7.3886343013761291</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>112.04637721</v>
+        <v>112.04712169</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.26215121999999269</v>
+        <v>-0.2617465400000043</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.7653650969071686</v>
+        <v>-2.7611425560567837</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>112.99270593</v>
+        <v>112.9931347</v>
       </c>
       <c r="C312" s="5">
-        <v>0.94632871999999679</v>
+        <v>0.94601301000000149</v>
       </c>
       <c r="D312" s="5">
-        <v>10.619344649048678</v>
+        <v>10.615561921161953</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>112.79840179999999</v>
+        <v>112.79884337</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.19430413000000613</v>
+        <v>-0.19429132999999865</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.0441345939612332</v>
+        <v>-2.0439935222029471</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>112.33084673</v>
+        <v>112.33091388</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.46755506999998886</v>
+        <v>-0.46792949000000306</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.862215332712239</v>
+        <v>-4.8660019937853178</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>113.07067807999999</v>
+        <v>113.06648481000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.73983134999998867</v>
+        <v>0.73557093000000862</v>
       </c>
       <c r="D315" s="5">
-        <v>8.1960906518000023</v>
+        <v>8.1471747521413072</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>112.78033189999999</v>
+        <v>112.77982054</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.29034618000000023</v>
+        <v>-0.28666427000000283</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.0382465721630059</v>
+        <v>-3.0003636534528311</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>114.29016258999999</v>
+        <v>114.28889713</v>
       </c>
       <c r="C317" s="5">
-        <v>1.5098306900000011</v>
+        <v>1.5090765899999923</v>
       </c>
       <c r="D317" s="5">
-        <v>17.302099837980833</v>
+        <v>17.292896763810695</v>
       </c>
       <c r="E317" s="5">
-        <v>0.56880032809312198</v>
+        <v>0.56810250596379674</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>113.30051158000001</v>
+        <v>113.30030042</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.98965100999998867</v>
+        <v>-0.98859670999999594</v>
       </c>
       <c r="D318" s="5">
-        <v>-9.9100712946260217</v>
+        <v>-9.9001154246710072</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>113.85762326</v>
+        <v>113.85730847000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.55711167999999134</v>
+        <v>0.55700805000000742</v>
       </c>
       <c r="D319" s="5">
-        <v>6.0627579825732525</v>
+        <v>6.061611168695058</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>113.49376006999999</v>
+        <v>113.49887348999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.36386319000000356</v>
+        <v>-0.35843498000001262</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.7682356667308126</v>
+        <v>-3.713000040397485</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>113.84157417999999</v>
+        <v>113.84153625</v>
       </c>
       <c r="C321" s="5">
-        <v>0.34781411000000162</v>
+        <v>0.34266276000001028</v>
       </c>
       <c r="D321" s="5">
-        <v>3.7401556835126915</v>
+        <v>3.6836698590363648</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>113.69698646000001</v>
+        <v>113.69727625</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.14458771999998987</v>
+        <v>-0.14426000000000272</v>
       </c>
       <c r="D322" s="5">
-        <v>-1.5134925242802022</v>
+        <v>-1.5100864418125082</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>113.25569034999999</v>
+        <v>113.25704548</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.44129611000001034</v>
+        <v>-0.44023076999999944</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.5594499534318933</v>
+        <v>-4.5486649062925766</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>113.86769561</v>
+        <v>113.86838451</v>
       </c>
       <c r="C324" s="5">
-        <v>0.61200526000000366</v>
+        <v>0.61133902999999634</v>
       </c>
       <c r="D324" s="5">
-        <v>6.6807354104348349</v>
+        <v>6.673163263655435</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>113.74445071</v>
+        <v>113.74495618</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.1232449000000031</v>
+        <v>-0.12342832999999587</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2911181282768802</v>
+        <v>-1.2930205297944419</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>114.32784890000001</v>
+        <v>114.32772805</v>
       </c>
       <c r="C326" s="5">
-        <v>0.58339819000001114</v>
+        <v>0.58277187000000197</v>
       </c>
       <c r="D326" s="5">
-        <v>6.3314591498688344</v>
+        <v>6.3244402961412316</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>113.04898470000001</v>
+        <v>113.04344413</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.278864200000001</v>
+        <v>-1.2842839200000071</v>
       </c>
       <c r="D327" s="5">
-        <v>-12.627329793255605</v>
+        <v>-12.677594281957749</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>115.0852368</v>
+        <v>115.08433039000001</v>
       </c>
       <c r="C328" s="5">
-        <v>2.0362520999999987</v>
+        <v>2.0408862600000077</v>
       </c>
       <c r="D328" s="5">
-        <v>23.889754578693246</v>
+        <v>23.950924921945969</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>113.23157576</v>
+        <v>113.22918491999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.8536610400000058</v>
+        <v>-1.8551454700000107</v>
       </c>
       <c r="D329" s="5">
-        <v>-17.704663488252624</v>
+        <v>-17.717736356168977</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.92622742501253796</v>
+        <v>-0.92722236071156594</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>113.28924628999999</v>
+        <v>113.28886926</v>
       </c>
       <c r="C330" s="5">
-        <v>5.7670529999995779E-2</v>
+        <v>5.9684340000003999E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>0.61289285492880374</v>
+        <v>0.63437011470237614</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>113.11097379</v>
+        <v>113.11040726</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.1782724999999914</v>
+        <v>-0.17846199999999612</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.8720680328157879</v>
+        <v>-1.8740469762630996</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>113.70462652000001</v>
+        <v>113.71222978</v>
       </c>
       <c r="C332" s="5">
-        <v>0.59365273000000229</v>
+        <v>0.60182251999999892</v>
       </c>
       <c r="D332" s="5">
-        <v>6.4831123794421242</v>
+        <v>6.5749935760173628</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>113.44465095</v>
+        <v>113.44443407</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.25997557000000882</v>
+        <v>-0.26779571000000146</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.7094527825155867</v>
+        <v>-2.7897171103595575</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>113.21735613</v>
+        <v>113.21791176000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.22729481999999734</v>
+        <v>-0.2265223099999929</v>
       </c>
       <c r="D334" s="5">
-        <v>-2.3779712045909451</v>
+        <v>-2.3699821951026934</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>113.81158201</v>
+        <v>113.81366512</v>
       </c>
       <c r="C335" s="5">
-        <v>0.59422587999999621</v>
+        <v>0.59575335999998913</v>
       </c>
       <c r="D335" s="5">
-        <v>6.4832786772655027</v>
+        <v>6.5003966234373989</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>113.58372291000001</v>
+        <v>113.58510336000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.22785909999998921</v>
+        <v>-0.22856175999999095</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.3762086466692089</v>
+        <v>-2.3834123867964019</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>114.2086985</v>
+        <v>114.2095966</v>
       </c>
       <c r="C337" s="5">
-        <v>0.62497558999999114</v>
+        <v>0.62449323999999251</v>
       </c>
       <c r="D337" s="5">
-        <v>6.8063310782896513</v>
+        <v>6.8008329928652245</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>115.00574131</v>
+        <v>115.00602759</v>
       </c>
       <c r="C338" s="5">
-        <v>0.79704281000000776</v>
+        <v>0.79643099000000461</v>
       </c>
       <c r="D338" s="5">
-        <v>8.703636141874572</v>
+        <v>8.6966257929577786</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>115.26942222</v>
+        <v>115.26073499</v>
       </c>
       <c r="C339" s="5">
-        <v>0.26368090999999083</v>
+        <v>0.25470740000000092</v>
       </c>
       <c r="D339" s="5">
-        <v>2.7862767749025075</v>
+        <v>2.6902904539531924</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>115.69645334000001</v>
+        <v>115.6951978</v>
       </c>
       <c r="C340" s="5">
-        <v>0.42703112000000942</v>
+        <v>0.43446280999999942</v>
       </c>
       <c r="D340" s="5">
-        <v>4.5372702801913967</v>
+        <v>4.6182326930461537</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>115.24271886</v>
+        <v>115.23869447</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.45373448000000849</v>
+        <v>-0.45650333000000387</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.6059255390136329</v>
+        <v>-4.6334746401430422</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7761327496339963</v>
+        <v>1.7747275593476886</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>116.23541068999999</v>
+        <v>116.23495527999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.99269182999999828</v>
+        <v>0.99626080999999544</v>
       </c>
       <c r="D342" s="5">
-        <v>10.840762168248075</v>
+        <v>10.882007387390647</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>116.67587192000001</v>
+        <v>116.67636262000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.44046123000001103</v>
+        <v>0.44140734000001203</v>
       </c>
       <c r="D343" s="5">
-        <v>4.6432471298770928</v>
+        <v>4.6534486661645502</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>116.46294442</v>
+        <v>116.47170908</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.21292750000000638</v>
+        <v>-0.20465354000000957</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.1680909103975798</v>
+        <v>-2.084645525528539</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>118.28391430000001</v>
+        <v>118.28321069</v>
       </c>
       <c r="C345" s="5">
-        <v>1.8209698800000069</v>
+        <v>1.8115016100000076</v>
       </c>
       <c r="D345" s="5">
-        <v>20.463386004445063</v>
+        <v>20.346059692013174</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>119.01181423</v>
+        <v>119.01166035999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.72789992999999242</v>
+        <v>0.72844966999998917</v>
       </c>
       <c r="D346" s="5">
-        <v>7.6397431641878955</v>
+        <v>7.645756868711695</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>120.57315085</v>
+        <v>120.57958676</v>
       </c>
       <c r="C347" s="5">
-        <v>1.5613366200000058</v>
+        <v>1.5679264000000046</v>
       </c>
       <c r="D347" s="5">
-        <v>16.930124949395452</v>
+        <v>17.006859708761681</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>120.89017024</v>
+        <v>120.89205436</v>
       </c>
       <c r="C348" s="5">
-        <v>0.31701938999999868</v>
+        <v>0.31246760000000506</v>
       </c>
       <c r="D348" s="5">
-        <v>3.2011526770501675</v>
+        <v>3.1543624537930803</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>121.22947464000001</v>
+        <v>121.23106377000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.33930440000000317</v>
+        <v>0.33900941000000273</v>
       </c>
       <c r="D349" s="5">
-        <v>3.4205414895662312</v>
+        <v>3.4174675810731081</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>121.17589381000001</v>
+        <v>121.17475209</v>
       </c>
       <c r="C350" s="5">
-        <v>-5.3580830000001356E-2</v>
+        <v>-5.6311680000007414E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.52908690572804895</v>
+        <v>-0.55597671635707613</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>122.38741718</v>
+        <v>122.37759771</v>
       </c>
       <c r="C351" s="5">
-        <v>1.2115233699999948</v>
+        <v>1.2028456200000051</v>
       </c>
       <c r="D351" s="5">
-        <v>12.679900385738607</v>
+        <v>12.584189494100739</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>122.30231359</v>
+        <v>122.30137409</v>
       </c>
       <c r="C352" s="5">
-        <v>-8.5103590000002782E-2</v>
+        <v>-7.6223620000007486E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.83125079842031324</v>
+        <v>-0.74487203149562475</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>123.09305225</v>
+        <v>123.08198962</v>
       </c>
       <c r="C353" s="5">
-        <v>0.79073866000000237</v>
+        <v>0.78061553000000572</v>
       </c>
       <c r="D353" s="5">
-        <v>8.0404580275181594</v>
+        <v>7.9339468253670109</v>
       </c>
       <c r="E353" s="5">
-        <v>6.8119994630956304</v>
+        <v>6.8061298213004662</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>122.69770122</v>
+        <v>122.69780496</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.39535103000000049</v>
+        <v>-0.38418466000000251</v>
       </c>
       <c r="D354" s="5">
-        <v>-3.7868075053481554</v>
+        <v>-3.6820070670775307</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>122.92640697</v>
+        <v>122.93058603</v>
       </c>
       <c r="C355" s="5">
-        <v>0.22870575000000315</v>
+        <v>0.23278107000000148</v>
       </c>
       <c r="D355" s="5">
-        <v>2.2598471526133146</v>
+        <v>2.3005346638087953</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>122.03633886</v>
+        <v>122.04446814000001</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.89006811000000141</v>
+        <v>-0.88611788999999419</v>
       </c>
       <c r="D356" s="5">
-        <v>-8.3509877545269617</v>
+        <v>-8.3151105693570315</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>123.66492875</v>
+        <v>123.66348766</v>
       </c>
       <c r="C357" s="5">
-        <v>1.6285898900000007</v>
+        <v>1.6190195199999948</v>
       </c>
       <c r="D357" s="5">
-        <v>17.243446758581072</v>
+        <v>17.133386265646401</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>124.00255617000001</v>
+        <v>124.00211883999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.33762742000000401</v>
+        <v>0.33863117999999304</v>
       </c>
       <c r="D358" s="5">
-        <v>3.325861147046294</v>
+        <v>3.3359377227885956</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>124.64765571</v>
+        <v>124.65934012</v>
       </c>
       <c r="C359" s="5">
-        <v>0.6450995399999897</v>
+        <v>0.65722128000000168</v>
       </c>
       <c r="D359" s="5">
-        <v>6.4245266259318701</v>
+        <v>6.5488117658346612</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>125.43256977</v>
+        <v>125.43551308000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.78491406000000552</v>
+        <v>0.7761729600000109</v>
       </c>
       <c r="D360" s="5">
-        <v>7.823756548262395</v>
+        <v>7.7328734203543359</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>126.42822267</v>
+        <v>126.43136121000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.99565289999999607</v>
+        <v>0.99584812999999883</v>
       </c>
       <c r="D361" s="5">
-        <v>9.9523595254397801</v>
+        <v>9.9541531297311572</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>127.0069685</v>
+        <v>127.00483616</v>
       </c>
       <c r="C362" s="5">
-        <v>0.57874583000000257</v>
+        <v>0.57347494999999071</v>
       </c>
       <c r="D362" s="5">
-        <v>5.6336311633817138</v>
+        <v>5.5808946963008976</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>127.68137015000001</v>
+        <v>127.67044645</v>
       </c>
       <c r="C363" s="5">
-        <v>0.67440165000000718</v>
+        <v>0.6656102900000036</v>
       </c>
       <c r="D363" s="5">
-        <v>6.5613742103520778</v>
+        <v>6.4734733897273466</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>128.46113858999999</v>
+        <v>128.45992541000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.7797684399999838</v>
+        <v>0.78947896000001094</v>
       </c>
       <c r="D364" s="5">
-        <v>7.5798143152813635</v>
+        <v>7.6781192222585393</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>127.96251886</v>
+        <v>127.94304201</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.49861972999998727</v>
+        <v>-0.51688340000001176</v>
       </c>
       <c r="D365" s="5">
-        <v>-4.5596199830698847</v>
+        <v>-4.7229980510737128</v>
       </c>
       <c r="E365" s="5">
-        <v>3.9559231987441379</v>
+        <v>3.9494424854585874</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>127.81489002000001</v>
+        <v>127.81468416</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.14762883999999588</v>
+        <v>-0.12835785000000044</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.3756748834751087</v>
+        <v>-1.1972698552601413</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>128.49478722999999</v>
+        <v>128.50249162</v>
       </c>
       <c r="C367" s="5">
-        <v>0.67989720999997871</v>
+        <v>0.68780746000000192</v>
       </c>
       <c r="D367" s="5">
-        <v>6.5733719749526243</v>
+        <v>6.6521386550237649</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>127.68101089</v>
+        <v>127.68705448999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.81377633999998977</v>
+        <v>-0.8154371300000065</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.3405678194017998</v>
+        <v>-7.3546041178834898</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>114.95149861</v>
+        <v>114.95001404999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-12.729512279999994</v>
+        <v>-12.737040440000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.643024999029578</v>
+        <v>-71.663518734380986</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>116.53826352999999</v>
+        <v>116.53869261</v>
       </c>
       <c r="C370" s="5">
-        <v>1.5867649199999931</v>
+        <v>1.5886785600000053</v>
       </c>
       <c r="D370" s="5">
-        <v>17.881827942644858</v>
+        <v>17.905307561801976</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>116.95147489</v>
+        <v>116.96946693</v>
       </c>
       <c r="C371" s="5">
-        <v>0.41321136000000536</v>
+        <v>0.4307743199999976</v>
       </c>
       <c r="D371" s="5">
-        <v>4.3388212222287503</v>
+        <v>4.5269861442808201</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>118.56874358</v>
+        <v>118.57499589</v>
       </c>
       <c r="C372" s="5">
-        <v>1.6172686900000031</v>
+        <v>1.6055289600000009</v>
       </c>
       <c r="D372" s="5">
-        <v>17.91639056785592</v>
+        <v>17.77342119764802</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>120.45386071999999</v>
+        <v>120.45898169</v>
       </c>
       <c r="C373" s="5">
-        <v>1.8851171399999913</v>
+        <v>1.8839858000000049</v>
       </c>
       <c r="D373" s="5">
-        <v>20.838709194016559</v>
+        <v>20.823894680090849</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>119.32890411</v>
+        <v>119.32430094999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.1249566099999981</v>
+        <v>-1.1346807400000074</v>
       </c>
       <c r="D374" s="5">
-        <v>-10.64905825116449</v>
+        <v>-10.73596071286218</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>124.22701284999999</v>
+        <v>124.2159904</v>
       </c>
       <c r="C375" s="5">
-        <v>4.8981087399999979</v>
+        <v>4.8916894500000012</v>
       </c>
       <c r="D375" s="5">
-        <v>62.048375625926489</v>
+        <v>61.950872433924701</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>126.00507088000001</v>
+        <v>126.00126469</v>
       </c>
       <c r="C376" s="5">
-        <v>1.7780580300000111</v>
+        <v>1.7852742900000038</v>
       </c>
       <c r="D376" s="5">
-        <v>18.594286780548931</v>
+        <v>18.677604980562389</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>126.60361433</v>
+        <v>126.5621122</v>
       </c>
       <c r="C377" s="5">
-        <v>0.59854344999999398</v>
+        <v>0.5608475100000021</v>
       </c>
       <c r="D377" s="5">
-        <v>5.8514899452232205</v>
+        <v>5.4740736030665538</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.0619551272562422</v>
+        <v>-1.0793316997199986</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>128.30510057000001</v>
+        <v>128.31088688</v>
       </c>
       <c r="C378" s="5">
-        <v>1.7014862400000084</v>
+        <v>1.7487746799999968</v>
       </c>
       <c r="D378" s="5">
-        <v>17.374513670794567</v>
+        <v>17.90100625629012</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>126.83390973</v>
+        <v>126.84456659999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.4711908400000056</v>
+        <v>-1.466320280000005</v>
       </c>
       <c r="D379" s="5">
-        <v>-12.924193929395466</v>
+        <v>-12.883514788060314</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>129.28738073</v>
+        <v>129.29528228000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.4534709999999933</v>
+        <v>2.4507156800000161</v>
       </c>
       <c r="D380" s="5">
-        <v>25.848801525197263</v>
+        <v>25.814216366900823</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>129.89338022000001</v>
+        <v>129.89797385</v>
       </c>
       <c r="C381" s="5">
-        <v>0.60599949000001629</v>
+        <v>0.60269156999999041</v>
       </c>
       <c r="D381" s="5">
-        <v>5.7719664870712561</v>
+        <v>5.7392876031277851</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>131.18124753999999</v>
+        <v>131.18883271000001</v>
       </c>
       <c r="C382" s="5">
-        <v>1.2878673199999753</v>
+        <v>1.2908588600000144</v>
       </c>
       <c r="D382" s="5">
-        <v>12.568494455575529</v>
+        <v>12.598833132990549</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>131.79759844</v>
+        <v>131.82238029000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.61635090000001469</v>
+        <v>0.63354757999999833</v>
       </c>
       <c r="D383" s="5">
-        <v>5.786166808697657</v>
+        <v>5.9515655414484669</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>133.90657035000001</v>
+        <v>133.93116083000001</v>
       </c>
       <c r="C384" s="5">
-        <v>2.1089719100000082</v>
+        <v>2.1087805399999979</v>
       </c>
       <c r="D384" s="5">
-        <v>20.98532109669322</v>
+        <v>20.978948190752945</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>135.28837177</v>
+        <v>135.29018725</v>
       </c>
       <c r="C385" s="5">
-        <v>1.381801419999988</v>
+        <v>1.3590264199999922</v>
       </c>
       <c r="D385" s="5">
-        <v>13.110519373536423</v>
+        <v>12.879734166268019</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>137.34407254999999</v>
+        <v>137.32866870999999</v>
       </c>
       <c r="C386" s="5">
-        <v>2.0557007799999951</v>
+        <v>2.0384814599999856</v>
       </c>
       <c r="D386" s="5">
-        <v>19.837685512489589</v>
+        <v>19.657229986386682</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>142.01824674</v>
+        <v>141.99185315</v>
       </c>
       <c r="C387" s="5">
-        <v>4.6741741900000022</v>
+        <v>4.6631844400000091</v>
       </c>
       <c r="D387" s="5">
-        <v>49.420680456796177</v>
+        <v>49.288587033887964</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>143.35986883999999</v>
+        <v>143.34056742000001</v>
       </c>
       <c r="C388" s="5">
-        <v>1.341622099999995</v>
+        <v>1.3487142700000163</v>
       </c>
       <c r="D388" s="5">
-        <v>11.94414345334469</v>
+        <v>12.012967980917001</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>144.17873012000001</v>
+        <v>144.10571189000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.81886128000002145</v>
+        <v>0.76514446999999564</v>
       </c>
       <c r="D389" s="5">
-        <v>7.0737993318535697</v>
+        <v>6.5969824091200779</v>
       </c>
       <c r="E389" s="5">
-        <v>13.882001618207674</v>
+        <v>13.86165210507604</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>146.88711176000001</v>
+        <v>146.89951808999999</v>
       </c>
       <c r="C390" s="5">
-        <v>2.7083816399999989</v>
+        <v>2.7938061999999775</v>
       </c>
       <c r="D390" s="5">
-        <v>25.023008016897698</v>
+        <v>25.912866316349326</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>149.24277832999999</v>
+        <v>149.26337859</v>
       </c>
       <c r="C391" s="5">
-        <v>2.3556665699999826</v>
+        <v>2.3638605000000155</v>
       </c>
       <c r="D391" s="5">
-        <v>21.036291198113744</v>
+        <v>21.11411482160652</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>148.73042612</v>
+        <v>148.75712519000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.51235220999998887</v>
+        <v>-0.50625339999999142</v>
       </c>
       <c r="D392" s="5">
-        <v>-4.0427126097438704</v>
+        <v>-3.99494311345584</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>149.65671596999999</v>
+        <v>149.68225188</v>
       </c>
       <c r="C393" s="5">
-        <v>0.9262898499999892</v>
+        <v>0.92512668999998482</v>
       </c>
       <c r="D393" s="5">
-        <v>7.7349624670402628</v>
+        <v>7.723480622235579</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>150.1207235</v>
+        <v>150.14718868</v>
       </c>
       <c r="C394" s="5">
-        <v>0.4640075300000035</v>
+        <v>0.46493680000000381</v>
       </c>
       <c r="D394" s="5">
-        <v>3.7846809118697866</v>
+        <v>3.791732411334614</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>150.39844693000001</v>
+        <v>150.43719744000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.27772343000000888</v>
+        <v>0.2900087600000063</v>
       </c>
       <c r="D395" s="5">
-        <v>2.2427291239264902</v>
+        <v>2.3425774212285866</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>151.59207043000001</v>
+        <v>151.64340193000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.1936235000000011</v>
+        <v>1.2062044900000046</v>
       </c>
       <c r="D396" s="5">
-        <v>9.9505979352922935</v>
+        <v>10.057442021065</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>151.98279557999999</v>
+        <v>151.97200470000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.3907251499999802</v>
+        <v>0.32860277000000337</v>
       </c>
       <c r="D397" s="5">
-        <v>3.1371982737970372</v>
+        <v>2.6315490966851263</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>152.2208952</v>
+        <v>152.18413167</v>
       </c>
       <c r="C398" s="5">
-        <v>0.23809962000001406</v>
+        <v>0.2121269699999857</v>
       </c>
       <c r="D398" s="5">
-        <v>1.8962299293678653</v>
+        <v>1.6879141630299577</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>152.83156149000001</v>
+        <v>152.76540421000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.61066629000001171</v>
+        <v>0.58127254000001471</v>
       </c>
       <c r="D399" s="5">
-        <v>4.921706167120643</v>
+        <v>4.6809642556482567</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>151.64563286000001</v>
+        <v>151.59408113000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.1859286300000065</v>
+        <v>-1.1713230800000076</v>
       </c>
       <c r="D400" s="5">
-        <v>-8.9243477259400183</v>
+        <v>-8.8226895779720653</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>152.10065685999999</v>
+        <v>151.95622628999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.45502399999998033</v>
+        <v>0.36214515999998298</v>
       </c>
       <c r="D401" s="5">
-        <v>3.6607103702442911</v>
+        <v>2.9046634482182698</v>
       </c>
       <c r="E401" s="5">
-        <v>5.4945183200091563</v>
+        <v>5.4477468637693649</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>152.01723511</v>
+        <v>152.06884443999999</v>
       </c>
       <c r="C402" s="5">
-        <v>-8.3421749999985195E-2</v>
+        <v>0.11261815000000297</v>
       </c>
       <c r="D402" s="5">
-        <v>-0.65617518124767571</v>
+        <v>0.8929808779437165</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>151.02722840999999</v>
+        <v>151.0699032</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.99000670000000923</v>
+        <v>-0.99894123999999351</v>
       </c>
       <c r="D403" s="5">
-        <v>-7.5410242946929218</v>
+        <v>-7.604150718029457</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>150.78684476999999</v>
+        <v>150.85936507</v>
       </c>
       <c r="C404" s="5">
-        <v>-0.24038364000000456</v>
+        <v>-0.21053813000000332</v>
       </c>
       <c r="D404" s="5">
-        <v>-1.8933572770453155</v>
+        <v>-1.659616999324387</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>150.90563596999999</v>
+        <v>150.97024124000001</v>
       </c>
       <c r="C405" s="5">
-        <v>0.11879120000000398</v>
+        <v>0.1108761700000116</v>
       </c>
       <c r="D405" s="5">
-        <v>0.94947755183669713</v>
+        <v>0.88553042462273801</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>151.01114343</v>
+        <v>151.06985628000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.10550746000001254</v>
+        <v>9.9615040000003319E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>0.84222798188851034</v>
+        <v>0.79467857658677143</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>151.02535692999999</v>
+        <v>151.07162170000001</v>
       </c>
       <c r="C407" s="5">
-        <v>1.421349999998256E-2</v>
+        <v>1.7654199999981302E-3</v>
       </c>
       <c r="D407" s="5">
-        <v>0.1130051193663828</v>
+        <v>1.402424164194116E-2</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>151.34200539</v>
+        <v>151.40678194</v>
       </c>
       <c r="C408" s="5">
-        <v>0.31664846000001035</v>
+        <v>0.33516023999999334</v>
       </c>
       <c r="D408" s="5">
-        <v>2.5452062533830588</v>
+        <v>2.6949887885524326</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>150.71858936999999</v>
+        <v>150.67860494999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.62341602000000762</v>
+        <v>-0.72817699000000857</v>
       </c>
       <c r="D409" s="5">
-        <v>-4.8326368232634369</v>
+        <v>-5.6210500152211074</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>150.97120348000001</v>
+        <v>150.89988070999999</v>
       </c>
       <c r="C410" s="5">
-        <v>0.25261411000002454</v>
+        <v>0.22127575999999749</v>
       </c>
       <c r="D410" s="5">
-        <v>2.029922311323884</v>
+        <v>1.776536974091325</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>151.23275619</v>
+        <v>151.10802312000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.26155270999998947</v>
+        <v>0.20814241000002198</v>
       </c>
       <c r="D411" s="5">
-        <v>2.0988854260023393</v>
+        <v>1.667824295327458</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>151.65685357000001</v>
+        <v>151.55630930000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.4240973800000063</v>
+        <v>0.44828617999999665</v>
       </c>
       <c r="D412" s="5">
-        <v>3.4175133431777693</v>
+        <v>3.6186577677566722</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>151.29820881000001</v>
+        <v>151.11174665999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.35864476000000423</v>
+        <v>-0.44456264000001511</v>
       </c>
       <c r="D413" s="5">
-        <v>-2.8011914903508184</v>
+        <v>-3.4637428670428072</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.52757697867050757</v>
+        <v>-0.55573874833424464</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>154.42822563999999</v>
+        <v>154.53180465</v>
       </c>
       <c r="C414" s="5">
-        <v>3.1300168299999882</v>
+        <v>3.4200579900000037</v>
       </c>
       <c r="D414" s="5">
-        <v>27.854123577820779</v>
+        <v>30.808453379248355</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>153.98114813000001</v>
+        <v>154.04405975</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.44707750999998552</v>
+        <v>-0.4877448999999956</v>
       </c>
       <c r="D415" s="5">
-        <v>-3.4192742454959069</v>
+        <v>-3.7224673967482635</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>153.22066113</v>
+        <v>153.36943742</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.7604870000000119</v>
+        <v>-0.67462233000000538</v>
       </c>
       <c r="D416" s="5">
-        <v>-5.7682317159058698</v>
+        <v>-5.1305405887918649</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>151.85341582000001</v>
+        <v>151.95886032000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.3672453099999871</v>
+        <v>-1.4105770999999834</v>
       </c>
       <c r="D417" s="5">
-        <v>-10.197835964799751</v>
+        <v>-10.495176949110263</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>152.02885086000001</v>
+        <v>152.11916725</v>
       </c>
       <c r="C418" s="5">
-        <v>0.17543503999999643</v>
+        <v>0.16030692999999019</v>
       </c>
       <c r="D418" s="5">
-        <v>1.395193457285071</v>
+        <v>1.2732946249832233</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>152.11600963000001</v>
+        <v>152.16921049000001</v>
       </c>
       <c r="C419" s="5">
-        <v>8.715877000000205E-2</v>
+        <v>5.0043240000007927E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.69013839446294689</v>
+        <v>0.39548377502458543</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>150.96628178</v>
+        <v>151.03092214</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.149727850000005</v>
+        <v>-1.1382883500000105</v>
       </c>
       <c r="D420" s="5">
-        <v>-8.7021788109916223</v>
+        <v>-8.6162363694115349</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>151.69524562000001</v>
+        <v>151.62262892999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.7289638400000058</v>
+        <v>0.59170678999998927</v>
       </c>
       <c r="D421" s="5">
-        <v>5.950772870909371</v>
+        <v>4.803981249556033</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>151.69838687999999</v>
+        <v>151.59096928</v>
       </c>
       <c r="C422" s="5">
-        <v>3.1412599999782742E-3</v>
+        <v>-3.1659649999994599E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>2.4852073199865821E-2</v>
+        <v>-0.25027913000992275</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>151.42063916999999</v>
+        <v>151.23319327999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.27774770999999987</v>
+        <v>-0.3577760000000012</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.1751142777464927</v>
+        <v>-2.7956926659363446</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>151.35466511999999</v>
+        <v>151.20598931000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-6.5974049999994122E-2</v>
+        <v>-2.7203969999987976E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.52158952157628224</v>
+        <v>-0.21564370697571</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>151.14683171999999</v>
+        <v>150.90999062</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.20783339999999839</v>
+        <v>-0.29599869000000467</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.6353980066050489</v>
+        <v>-2.3239750768730527</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.10005213623520692</v>
+        <v>-0.13351446493033992</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>150.36276763000001</v>
+        <v>150.53443899999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.78406408999998689</v>
+        <v>-0.37555162000001019</v>
       </c>
       <c r="D426" s="5">
-        <v>-6.0503528155624098</v>
+        <v>-2.9457594440079671</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>150.31472059999999</v>
+        <v>150.39184904999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-4.8047030000020641E-2</v>
+        <v>-0.14258995000000141</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.38277570350937484</v>
+        <v>-1.1307666372467939</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>149.62383589999999</v>
+        <v>149.84573662</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.69088469999999802</v>
+        <v>-0.54611242999999376</v>
       </c>
       <c r="D428" s="5">
-        <v>-5.3781908866152524</v>
+        <v>-4.2715329406473712</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>151.42493497000001</v>
+        <v>151.56632031999999</v>
       </c>
       <c r="C429" s="5">
-        <v>1.8010990700000207</v>
+        <v>1.7205836999999917</v>
       </c>
       <c r="D429" s="5">
-        <v>15.44080204668823</v>
+        <v>14.683197446793228</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>151.88358206000001</v>
+        <v>152.00018141999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.45864708999999948</v>
+        <v>0.43386110000000144</v>
       </c>
       <c r="D430" s="5">
-        <v>3.6958135561417915</v>
+        <v>3.4896196228080489</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>152.09231260999999</v>
+        <v>152.14493623000001</v>
       </c>
       <c r="C431" s="5">
-        <v>0.20873054999998431</v>
+        <v>0.14475481000002333</v>
       </c>
       <c r="D431" s="5">
-        <v>1.6616581853561518</v>
+        <v>1.148804603428788</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>150.80039872</v>
+        <v>150.85979982000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.2919138899999894</v>
+        <v>-1.2851364100000069</v>
       </c>
       <c r="D432" s="5">
-        <v>-9.7301510896585235</v>
+        <v>-9.6782600715605955</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>151.68940853999999</v>
+        <v>151.58160717000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.88900981999998407</v>
+        <v>0.72180735000000595</v>
       </c>
       <c r="D433" s="5">
-        <v>7.3082760076337072</v>
+        <v>5.8950754185496113</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>152.31684634999999</v>
+        <v>152.16940371999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.62743781000000354</v>
+        <v>0.58779654999997888</v>
       </c>
       <c r="D434" s="5">
-        <v>5.0780913739725486</v>
+        <v>4.7538459450128467</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>152.65065561</v>
+        <v>152.67694427000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.33380926000000954</v>
+        <v>0.50754055000001586</v>
       </c>
       <c r="D435" s="5">
-        <v>2.6617859483009543</v>
+        <v>4.0766836008802487</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>153.53628201000001</v>
+        <v>153.65842717000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.8856264000000067</v>
+        <v>0.98148290000000316</v>
       </c>
       <c r="D436" s="5">
-        <v>7.188489139309362</v>
+        <v>7.9928719580627083</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>153.75221604999999</v>
+        <v>153.83400653999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.21593403999997918</v>
+        <v>0.17557936999997992</v>
       </c>
       <c r="D437" s="5">
-        <v>1.7008008016703435</v>
+        <v>1.3798425915576784</v>
       </c>
       <c r="E437" s="5">
-        <v>1.7237439252623332</v>
+        <v>1.9375893590523274</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>155.72460670999999</v>
+        <v>152.87714371999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.9723906600000021</v>
+        <v>-0.95686281999999778</v>
       </c>
       <c r="D438" s="5">
-        <v>16.528003106852431</v>
+        <v>-7.2139887492803538</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>154.90392779000001</v>
+        <v>153.19938626000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.82067891999997755</v>
+        <v>0.32224254000001906</v>
       </c>
       <c r="D439" s="5">
-        <v>-6.1439554609730163</v>
+        <v>2.5589546605231606</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>156.01468786999999</v>
+        <v>152.95803064</v>
       </c>
       <c r="C440" s="5">
-        <v>1.1107600799999773</v>
+        <v>-0.24135562000000732</v>
       </c>
       <c r="D440" s="5">
-        <v>8.9523692595123485</v>
+        <v>-1.8742261267120308</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>156.88278452</v>
+        <v>153.84117251000001</v>
       </c>
       <c r="C441" s="5">
-        <v>0.86809665000001246</v>
+        <v>0.88314187000000288</v>
       </c>
       <c r="D441" s="5">
-        <v>6.8852136645762396</v>
+        <v>7.1528124974833407</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>157.57368163000001</v>
+        <v>154.48695812</v>
       </c>
       <c r="C442" s="5">
-        <v>0.69089711000000875</v>
+        <v>0.64578560999999013</v>
       </c>
       <c r="D442" s="5">
-        <v>5.4145885491556189</v>
+        <v>5.1552325127168119</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>159.69446671</v>
+        <v>156.56339165</v>
       </c>
       <c r="C443" s="5">
-        <v>2.1207850799999903</v>
+        <v>2.0764335300000027</v>
       </c>
       <c r="D443" s="5">
-        <v>17.401659199011267</v>
+        <v>17.376400750714449</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>159.48155976999999</v>
+        <v>156.59627356999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.21290694000001054</v>
+        <v>3.2881919999994125E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>-1.588177850454775</v>
+        <v>0.25231897987019192</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>157.23572306</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.63944949000000406</v>
+      </c>
+      <c r="D445" s="5">
+        <v>5.0116753920294688</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>