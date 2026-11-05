--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{347D8819-B4CA-40CB-A5DE-B789E72AE249}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DA14E123-70CA-47E5-AC3A-D5FAC0087CCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D7D20B63-5CD5-4456-B3FA-CF53E59073B1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0CCFDC2B-2004-46EC-895D-ECBB99529B27}"/>
   </bookViews>
   <sheets>
     <sheet name="fwapbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BA4E4E8-B120-42D6-A70A-02CE3882CDF9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBC62288-2EC1-45CE-821F-62288687FF51}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>2.0764335300000027</v>
       </c>
       <c r="D443" s="5">
         <v>17.376400750714449</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>156.59627356999999</v>
       </c>
       <c r="C444" s="5">
         <v>3.2881919999994125E-2</v>
       </c>
       <c r="D444" s="5">
         <v>0.25231897987019192</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>157.23572306</v>
+        <v>157.24736661</v>
       </c>
       <c r="C445" s="5">
-        <v>0.63944949000000406</v>
+        <v>0.65109304000000634</v>
       </c>
       <c r="D445" s="5">
-        <v>5.0116753920294688</v>
+        <v>5.1050287431357422</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>157.53332567000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>0.28595906000001037</v>
+      </c>
+      <c r="D446" s="5">
+        <v>2.2041954391242902</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>