--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{0F30837E-31B8-47D3-9EA8-8E0011E1D828}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{15D16CFB-2CE0-4732-8C37-D55894DB7485}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B4B1682B-D2C3-4F54-A3DC-9C9B3366FB37}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0533FE77-9D45-4F63-8E81-B7DCAFBF705D}"/>
   </bookViews>
   <sheets>
     <sheet name="fwapbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBCCA03E-1F82-4E97-8F1E-BC7B3662BA96}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C4510E9-63E0-4B34-8DE3-0F47EBE5328B}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>45.051912510000001</v>
+        <v>43.936047928999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>45.443152402999999</v>
+        <v>44.270003238999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.39123989299999806</v>
+        <v>0.33395531000000034</v>
       </c>
       <c r="D7" s="5">
-        <v>10.933477115808099</v>
+        <v>9.5122679754916728</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>45.340956341999998</v>
+        <v>44.150654383000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.10219606100000078</v>
+        <v>-0.1193488559999949</v>
       </c>
       <c r="D8" s="5">
-        <v>-2.6655222213432528</v>
+        <v>-3.1875761011818105</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>45.705883800999999</v>
+        <v>44.555307233999997</v>
       </c>
       <c r="C9" s="5">
-        <v>0.36492745900000045</v>
+        <v>0.40465285099999448</v>
       </c>
       <c r="D9" s="5">
-        <v>10.097439959037935</v>
+        <v>11.570036170364229</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>45.549663682999999</v>
+        <v>44.368213205000004</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.15622011800000024</v>
+        <v>-0.18709402899999361</v>
       </c>
       <c r="D10" s="5">
-        <v>-4.0253002382518392</v>
+        <v>-4.924206765771622</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>46.645842084000002</v>
+        <v>45.530219250000002</v>
       </c>
       <c r="C11" s="5">
-        <v>1.0961784010000031</v>
+        <v>1.1620060449999983</v>
       </c>
       <c r="D11" s="5">
-        <v>33.024965739722823</v>
+        <v>36.37464393292391</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>46.873870822000001</v>
+        <v>45.703471276999998</v>
       </c>
       <c r="C12" s="5">
-        <v>0.22802873799999901</v>
+        <v>0.17325202699999664</v>
       </c>
       <c r="D12" s="5">
-        <v>6.0265362707567993</v>
+        <v>4.6630395995855833</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>47.198995842999999</v>
+        <v>45.921386742999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.32512502099999807</v>
+        <v>0.21791546600000089</v>
       </c>
       <c r="D13" s="5">
-        <v>8.6483871112434496</v>
+        <v>5.8740900850212441</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>47.360120016000003</v>
+        <v>45.980550291999997</v>
       </c>
       <c r="C14" s="5">
-        <v>0.16112417300000459</v>
+        <v>5.9163548999997317E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>4.1742593995973909</v>
+        <v>1.5570415230957479</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>46.918763009000003</v>
+        <v>45.651284472</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.44135700700000058</v>
+        <v>-0.32926581999999627</v>
       </c>
       <c r="D15" s="5">
-        <v>-10.62725187197362</v>
+        <v>-8.2626808567219037</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>47.867324293999999</v>
+        <v>46.60741093</v>
       </c>
       <c r="C16" s="5">
-        <v>0.9485612849999967</v>
+        <v>0.95612645799999996</v>
       </c>
       <c r="D16" s="5">
-        <v>27.148481566277649</v>
+        <v>28.240062204724637</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>48.246597700000002</v>
+        <v>46.622415549000003</v>
       </c>
       <c r="C17" s="5">
-        <v>0.37927340600000292</v>
+        <v>1.5004619000002606E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>9.9336105008464681</v>
+        <v>0.38700837890381923</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>49.358788246000003</v>
+        <v>48.138526102999997</v>
       </c>
       <c r="C18" s="5">
-        <v>1.1121905460000008</v>
+        <v>1.5161105539999937</v>
       </c>
       <c r="D18" s="5">
-        <v>31.453925013364881</v>
+        <v>46.816956330032198</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>50.272641565999997</v>
+        <v>49.006704040999999</v>
       </c>
       <c r="C19" s="5">
-        <v>0.91385331999999408</v>
+        <v>0.86817793800000231</v>
       </c>
       <c r="D19" s="5">
-        <v>24.625409335919301</v>
+        <v>23.92315763175732</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>50.079451349000003</v>
+        <v>48.799653681999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.19319021699999439</v>
+        <v>-0.20705035900000013</v>
       </c>
       <c r="D20" s="5">
-        <v>-4.515192197428064</v>
+        <v>-4.9537601118528674</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>50.080298552000002</v>
+        <v>48.735878251000003</v>
       </c>
       <c r="C21" s="5">
-        <v>8.4720299999929694E-4</v>
+        <v>-6.3775430999996274E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>2.0302502743496653E-2</v>
+        <v>-1.5570359718525162</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>50.429692672000002</v>
+        <v>49.060115965000001</v>
       </c>
       <c r="C22" s="5">
-        <v>0.34939411999999948</v>
+        <v>0.32423771399999879</v>
       </c>
       <c r="D22" s="5">
-        <v>8.7008517319660648</v>
+        <v>8.2822532338675749</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>50.718100839000002</v>
+        <v>49.303976085000002</v>
       </c>
       <c r="C23" s="5">
-        <v>0.28840816700000005</v>
+        <v>0.24386012000000079</v>
       </c>
       <c r="D23" s="5">
-        <v>7.082853625969987</v>
+        <v>6.1305668120452017</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>50.745990323999997</v>
+        <v>49.179712979000001</v>
       </c>
       <c r="C24" s="5">
-        <v>2.7889484999995773E-2</v>
+        <v>-0.12426310600000079</v>
       </c>
       <c r="D24" s="5">
-        <v>0.66186994747130523</v>
+        <v>-2.9828419130876971</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>51.14765036</v>
+        <v>49.574339094000003</v>
       </c>
       <c r="C25" s="5">
-        <v>0.40166003600000266</v>
+        <v>0.39462611500000122</v>
       </c>
       <c r="D25" s="5">
-        <v>9.9227196254864758</v>
+        <v>10.065527489850101</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>50.985710826000002</v>
+        <v>49.397189011999998</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.16193953399999828</v>
+        <v>-0.17715008200000426</v>
       </c>
       <c r="D26" s="5">
-        <v>-3.7338753392454405</v>
+        <v>-4.2048256828269404</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>50.996512328999998</v>
+        <v>49.33184266</v>
       </c>
       <c r="C27" s="5">
-        <v>1.080150299999616E-2</v>
+        <v>-6.5346351999998831E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>0.2545206702367242</v>
+        <v>-1.5759518822115459</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>51.246174228999998</v>
+        <v>49.586067915999998</v>
       </c>
       <c r="C28" s="5">
-        <v>0.24966189999999955</v>
+        <v>0.25422525599999801</v>
       </c>
       <c r="D28" s="5">
-        <v>6.0355952863239359</v>
+        <v>6.3623682341551469</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>51.446668961999997</v>
+        <v>49.520872707000002</v>
       </c>
       <c r="C29" s="5">
-        <v>0.20049473299999931</v>
+        <v>-6.5195208999995202E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>4.7972150109704348</v>
+        <v>-1.566387249582013</v>
       </c>
       <c r="E29" s="5">
-        <v>6.632739746537597</v>
+        <v>6.2168747025853399</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>51.735400292999998</v>
+        <v>49.554898858999998</v>
       </c>
       <c r="C30" s="5">
-        <v>0.28873133100000103</v>
+        <v>3.4026151999995591E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>6.9465151483204313</v>
+        <v>0.82765184842468198</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>52.062032383000002</v>
+        <v>49.984387075000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.32663209000000393</v>
+        <v>0.42948821600000286</v>
       </c>
       <c r="D31" s="5">
-        <v>7.8449096996112244</v>
+        <v>10.910668555656278</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>52.167039834000001</v>
+        <v>50.081895781</v>
       </c>
       <c r="C32" s="5">
-        <v>0.10500745099999875</v>
+        <v>9.7508705999999279E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>2.4473927400176398</v>
+        <v>2.3662206307893507</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>52.543168664</v>
+        <v>50.406829256000002</v>
       </c>
       <c r="C33" s="5">
-        <v>0.37612882999999897</v>
+        <v>0.32493347500000169</v>
       </c>
       <c r="D33" s="5">
-        <v>9.0035874488854297</v>
+        <v>8.0695732598149448</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>53.114982392999998</v>
+        <v>51.066067992999997</v>
       </c>
       <c r="C34" s="5">
-        <v>0.57181372899999872</v>
+        <v>0.65923873699999547</v>
       </c>
       <c r="D34" s="5">
-        <v>13.870016871849034</v>
+        <v>16.873613474663941</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>53.161784572000002</v>
+        <v>51.246049044000003</v>
       </c>
       <c r="C35" s="5">
-        <v>4.6802179000003719E-2</v>
+        <v>0.17998105100000572</v>
       </c>
       <c r="D35" s="5">
-        <v>1.0625174867857634</v>
+        <v>4.3123248485045229</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>53.440080795999997</v>
+        <v>51.490475269000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.27829622399999465</v>
+        <v>0.244426224999998</v>
       </c>
       <c r="D36" s="5">
-        <v>6.4659315290395591</v>
+        <v>5.8761525965981276</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>53.423396961999998</v>
+        <v>51.560073451999997</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.6683833999998399E-2</v>
+        <v>6.9598182999996538E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.37399381150503563</v>
+        <v>1.6341180097184438</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>53.705904216999997</v>
+        <v>51.904002603000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.28250725499999874</v>
+        <v>0.34392915100000465</v>
       </c>
       <c r="D38" s="5">
-        <v>6.5335506769497842</v>
+        <v>8.3048415240902571</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>54.481192143000001</v>
+        <v>52.706948947000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.77528792600000429</v>
+        <v>0.80294634399999865</v>
       </c>
       <c r="D39" s="5">
-        <v>18.766738411057958</v>
+        <v>20.227640204222787</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>54.804101576999997</v>
+        <v>53.036260669999997</v>
       </c>
       <c r="C40" s="5">
-        <v>0.32290943399999605</v>
+        <v>0.32931172299999645</v>
       </c>
       <c r="D40" s="5">
-        <v>7.3488819837233432</v>
+        <v>7.7606581087844129</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>55.528892611000003</v>
+        <v>53.427444190999999</v>
       </c>
       <c r="C41" s="5">
-        <v>0.72479103400000611</v>
+        <v>0.39118352100000209</v>
       </c>
       <c r="D41" s="5">
-        <v>17.076950027361182</v>
+        <v>9.2189593682861606</v>
       </c>
       <c r="E41" s="5">
-        <v>7.9348648442433722</v>
+        <v>7.8887371535513839</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>54.827903331000002</v>
+        <v>53.320797265000003</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.70098928000000171</v>
+        <v>-0.10664692599999626</v>
       </c>
       <c r="D42" s="5">
-        <v>-14.139876407212826</v>
+        <v>-2.3692059396993259</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>54.865395239999998</v>
+        <v>53.514772835999999</v>
       </c>
       <c r="C43" s="5">
-        <v>3.7491908999996326E-2</v>
+        <v>0.19397557099999574</v>
       </c>
       <c r="D43" s="5">
-        <v>0.82366607104011891</v>
+        <v>4.4538907154021201</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>54.333132223</v>
+        <v>53.157322102000002</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.53226301699999823</v>
+        <v>-0.35745073399999683</v>
       </c>
       <c r="D44" s="5">
-        <v>-11.040002785232817</v>
+        <v>-7.727370181941362</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>55.912912880999997</v>
+        <v>54.791676981999998</v>
       </c>
       <c r="C45" s="5">
-        <v>1.5797806579999971</v>
+        <v>1.6343548799999965</v>
       </c>
       <c r="D45" s="5">
-        <v>41.048513016812628</v>
+        <v>43.819568452842738</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>56.936119241</v>
+        <v>55.900351983999997</v>
       </c>
       <c r="C46" s="5">
-        <v>1.0232063600000032</v>
+        <v>1.1086750019999982</v>
       </c>
       <c r="D46" s="5">
-        <v>24.310819699108912</v>
+        <v>27.174311565828635</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>57.015012239000001</v>
+        <v>55.881354549000001</v>
       </c>
       <c r="C47" s="5">
-        <v>7.8892998000000603E-2</v>
+        <v>-1.8997434999995733E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.6754994223618258</v>
+        <v>-0.40705216802783273</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>57.705921224000001</v>
+        <v>56.559113177</v>
       </c>
       <c r="C48" s="5">
-        <v>0.69090898500000009</v>
+        <v>0.67775862799999942</v>
       </c>
       <c r="D48" s="5">
-        <v>15.551045661485773</v>
+        <v>15.565445665942089</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>58.068316854000003</v>
+        <v>56.999580694000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.36239563000000174</v>
+        <v>0.44046751700000186</v>
       </c>
       <c r="D49" s="5">
-        <v>7.8018744826527042</v>
+        <v>9.7561425688859948</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>59.080316699999997</v>
+        <v>58.050637510000001</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0119998459999948</v>
+        <v>1.0510568159999991</v>
       </c>
       <c r="D50" s="5">
-        <v>23.039036368136379</v>
+        <v>24.515664748327936</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>59.665851605999997</v>
+        <v>58.561189409000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.58553490599999947</v>
+        <v>0.51055189899999931</v>
       </c>
       <c r="D51" s="5">
-        <v>12.56317842360346</v>
+        <v>11.079711886330102</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>59.947976533000002</v>
+        <v>58.757118196</v>
       </c>
       <c r="C52" s="5">
-        <v>0.28212492700000524</v>
+        <v>0.19592878699999972</v>
       </c>
       <c r="D52" s="5">
-        <v>5.8240113203289035</v>
+        <v>4.0895617155322306</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>60.720745100000002</v>
+        <v>59.360428110000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.77276856699999996</v>
+        <v>0.60330991400000045</v>
       </c>
       <c r="D53" s="5">
-        <v>16.614018641593688</v>
+        <v>13.041639221091984</v>
       </c>
       <c r="E53" s="5">
-        <v>9.3498217682293827</v>
+        <v>11.10474964475172</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>60.388676208</v>
+        <v>59.767068197999997</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.33206889200000234</v>
+        <v>0.40664008799999607</v>
       </c>
       <c r="D54" s="5">
-        <v>-6.3687097417887806</v>
+        <v>8.5373309300354805</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>60.337809147000002</v>
+        <v>59.833400628</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.0867060999998159E-2</v>
+        <v>6.6332430000002773E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.0061236813244223</v>
+        <v>1.3399787840517652</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>60.273136800000003</v>
+        <v>59.709511042999999</v>
       </c>
       <c r="C56" s="5">
-        <v>-6.4672346999998354E-2</v>
+        <v>-0.12388958500000058</v>
       </c>
       <c r="D56" s="5">
-        <v>-1.2786501123740135</v>
+        <v>-2.4565891501243886</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>62.979292729999997</v>
+        <v>62.268409185000003</v>
       </c>
       <c r="C57" s="5">
-        <v>2.7061559299999942</v>
+        <v>2.5588981420000039</v>
       </c>
       <c r="D57" s="5">
-        <v>69.390020431254555</v>
+        <v>65.459257141550225</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>62.587852417000001</v>
+        <v>61.865822023</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.39144031299999682</v>
+        <v>-0.40258716200000322</v>
       </c>
       <c r="D58" s="5">
-        <v>-7.2087022920719779</v>
+        <v>-7.4883969274822881</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>62.365909717000001</v>
+        <v>61.627480097999999</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.2219426999999996</v>
+        <v>-0.23834192500000029</v>
       </c>
       <c r="D59" s="5">
-        <v>-4.1732978467371895</v>
+        <v>-4.5263629775364134</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>62.456140902999998</v>
+        <v>61.712826466999999</v>
       </c>
       <c r="C60" s="5">
-        <v>9.023118599999691E-2</v>
+        <v>8.5346368999999811E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>1.7500458355161008</v>
+        <v>1.6745668619403187</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>62.906362797</v>
+        <v>62.034106964000003</v>
       </c>
       <c r="C61" s="5">
-        <v>0.45022189400000201</v>
+        <v>0.32128049700000361</v>
       </c>
       <c r="D61" s="5">
-        <v>9.0016695399035349</v>
+        <v>6.4292893573718368</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>62.950966289</v>
+        <v>62.015798050000001</v>
       </c>
       <c r="C62" s="5">
-        <v>4.4603492000000244E-2</v>
+        <v>-1.8308914000002119E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>0.85418093167961562</v>
+        <v>-0.3535968878714435</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>62.205655864000001</v>
+        <v>61.257964813999997</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.74531042499999955</v>
+        <v>-0.7578332360000033</v>
       </c>
       <c r="D63" s="5">
-        <v>-13.317850793230047</v>
+        <v>-13.717498592088429</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>62.427649527</v>
+        <v>61.503869807999997</v>
       </c>
       <c r="C64" s="5">
-        <v>0.22199366299999923</v>
+        <v>0.24590499399999999</v>
       </c>
       <c r="D64" s="5">
-        <v>4.3675098553257685</v>
+        <v>4.9248940517785389</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>61.98933589</v>
+        <v>61.024859167000002</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.43831363700000026</v>
+        <v>-0.47901064099999502</v>
       </c>
       <c r="D65" s="5">
-        <v>-8.1075139147746</v>
+        <v>-8.9558340106392524</v>
       </c>
       <c r="E65" s="5">
-        <v>2.0892213821005923</v>
+        <v>2.8039404532522294</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>59.862818552999997</v>
+        <v>59.941367233000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-2.1265173370000028</v>
+        <v>-1.0834919340000013</v>
       </c>
       <c r="D66" s="5">
-        <v>-34.221778121320035</v>
+        <v>-19.343697806006944</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>60.843248838999997</v>
+        <v>61.035671174000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.98043028600000071</v>
+        <v>1.0943039409999997</v>
       </c>
       <c r="D67" s="5">
-        <v>21.524213309778474</v>
+        <v>24.246727348022333</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>61.394096791999999</v>
+        <v>61.518944615000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.55084795300000167</v>
+        <v>0.48327344100000147</v>
       </c>
       <c r="D68" s="5">
-        <v>11.421916229108087</v>
+        <v>9.9263532333685678</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>62.080421324</v>
+        <v>62.164220196000002</v>
       </c>
       <c r="C69" s="5">
-        <v>0.68632453200000043</v>
+        <v>0.64527558099999993</v>
       </c>
       <c r="D69" s="5">
-        <v>14.27112254925833</v>
+        <v>13.338997080024196</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>62.605007671999999</v>
+        <v>62.673755423000003</v>
       </c>
       <c r="C70" s="5">
-        <v>0.5245863479999997</v>
+        <v>0.50953522700000065</v>
       </c>
       <c r="D70" s="5">
-        <v>10.624929968452967</v>
+        <v>10.291677033806623</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>62.850588203000001</v>
+        <v>62.820713816999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24558053100000166</v>
+        <v>0.146958393999995</v>
       </c>
       <c r="D71" s="5">
-        <v>4.8101350764166328</v>
+        <v>2.8503516004788398</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>62.720288703000001</v>
+        <v>62.669866724999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.13029949999999957</v>
+        <v>-0.15084709199999935</v>
       </c>
       <c r="D72" s="5">
-        <v>-2.4596236259044724</v>
+        <v>-2.8437260145907195</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>62.869521151000001</v>
+        <v>62.793961811999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.14923244799999935</v>
+        <v>0.1240950870000006</v>
       </c>
       <c r="D73" s="5">
-        <v>2.8928615277419523</v>
+        <v>2.4022174233717219</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>63.080021510000002</v>
+        <v>62.955568556999999</v>
       </c>
       <c r="C74" s="5">
-        <v>0.21050035900000097</v>
+        <v>0.16160674500000027</v>
       </c>
       <c r="D74" s="5">
-        <v>4.0926733866973208</v>
+        <v>3.1324157725929336</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>64.067738707999993</v>
+        <v>63.983395850000001</v>
       </c>
       <c r="C75" s="5">
-        <v>0.98771719799999147</v>
+        <v>1.0278272930000014</v>
       </c>
       <c r="D75" s="5">
-        <v>20.495479803843075</v>
+        <v>21.45003034682469</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>64.450224267999999</v>
+        <v>64.390018068000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.38248556000000633</v>
+        <v>0.40662221800000253</v>
       </c>
       <c r="D76" s="5">
-        <v>7.4039976946233432</v>
+        <v>7.8984312844401883</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>65.385615700000002</v>
+        <v>65.290074039999993</v>
       </c>
       <c r="C77" s="5">
-        <v>0.93539143200000296</v>
+        <v>0.90005597199998988</v>
       </c>
       <c r="D77" s="5">
-        <v>18.875790056331397</v>
+        <v>18.125421107744</v>
       </c>
       <c r="E77" s="5">
-        <v>5.4788130268514257</v>
+        <v>6.9893071958230024</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>66.211135643000006</v>
+        <v>66.303816882000007</v>
       </c>
       <c r="C78" s="5">
-        <v>0.82551994300000331</v>
+        <v>1.0137428420000134</v>
       </c>
       <c r="D78" s="5">
-        <v>16.248091478793469</v>
+        <v>20.308531643001704</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>66.322579087999998</v>
+        <v>66.507509146999993</v>
       </c>
       <c r="C79" s="5">
-        <v>0.11144344499999193</v>
+        <v>0.20369226499998661</v>
       </c>
       <c r="D79" s="5">
-        <v>2.0385862383106357</v>
+        <v>3.7494575525420348</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>66.835232923000007</v>
+        <v>66.945868570000002</v>
       </c>
       <c r="C80" s="5">
-        <v>0.51265383500000894</v>
+        <v>0.43835942300000852</v>
       </c>
       <c r="D80" s="5">
-        <v>9.6803216864065575</v>
+        <v>8.2024694392996089</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>66.273956268999996</v>
+        <v>66.354073634000002</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.56127665400001092</v>
+        <v>-0.59179493599999944</v>
       </c>
       <c r="D81" s="5">
-        <v>-9.6248208112967522</v>
+        <v>-10.10703238908388</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>66.611878951999998</v>
+        <v>66.663425032000006</v>
       </c>
       <c r="C82" s="5">
-        <v>0.33792268300000217</v>
+        <v>0.309351398000004</v>
       </c>
       <c r="D82" s="5">
-        <v>6.2931916272207067</v>
+        <v>5.7402644445138762</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>66.340270821999994</v>
+        <v>66.318573454000003</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.27160813000000417</v>
+        <v>-0.34485157800000366</v>
       </c>
       <c r="D83" s="5">
-        <v>-4.7847150882750711</v>
+        <v>-6.0340233237821117</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>68.235284554000003</v>
+        <v>68.183427249999994</v>
       </c>
       <c r="C84" s="5">
-        <v>1.8950137320000096</v>
+        <v>1.8648537959999913</v>
       </c>
       <c r="D84" s="5">
-        <v>40.210714480351605</v>
+        <v>39.483815524956654</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>69.447981452999997</v>
+        <v>69.365799971000001</v>
       </c>
       <c r="C85" s="5">
-        <v>1.2126968989999938</v>
+        <v>1.1823727210000072</v>
       </c>
       <c r="D85" s="5">
-        <v>23.539956191367416</v>
+        <v>22.913295411716096</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>69.471625949</v>
+        <v>69.372244460999994</v>
       </c>
       <c r="C86" s="5">
-        <v>2.3644496000002846E-2</v>
+        <v>6.4444899999926974E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>0.40932199198204788</v>
+        <v>0.11154402964463905</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>69.826129030000004</v>
+        <v>69.723534114000003</v>
       </c>
       <c r="C87" s="5">
-        <v>0.35450308100000427</v>
+        <v>0.35128965300000914</v>
       </c>
       <c r="D87" s="5">
-        <v>6.2982312175678068</v>
+        <v>6.2487324735480687</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>70.332586527000004</v>
+        <v>70.245465663999994</v>
       </c>
       <c r="C88" s="5">
-        <v>0.50645749699999953</v>
+        <v>0.52193154999999081</v>
       </c>
       <c r="D88" s="5">
-        <v>9.05949208978274</v>
+        <v>9.3621002787254817</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>69.670178289000006</v>
+        <v>69.633459600999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.6624082379999976</v>
+        <v>-0.61200606299999549</v>
       </c>
       <c r="D89" s="5">
-        <v>-10.734427857614248</v>
+        <v>-9.9681605443561416</v>
       </c>
       <c r="E89" s="5">
-        <v>6.5527601799427737</v>
+        <v>6.6524439202489294</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>70.769220578000002</v>
+        <v>69.975359740000002</v>
       </c>
       <c r="C90" s="5">
-        <v>1.0990422889999962</v>
+        <v>0.34190013900000338</v>
       </c>
       <c r="D90" s="5">
-        <v>20.661824249762905</v>
+        <v>6.0537439285472505</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>71.349081584999993</v>
+        <v>70.563462681999994</v>
       </c>
       <c r="C91" s="5">
-        <v>0.57986100699999099</v>
+        <v>0.58810294199999191</v>
       </c>
       <c r="D91" s="5">
-        <v>10.287856558925457</v>
+        <v>10.564812448952221</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>72.704921830999993</v>
+        <v>71.885819126000001</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3558402459999996</v>
+        <v>1.3223564440000075</v>
       </c>
       <c r="D92" s="5">
-        <v>25.344446199979089</v>
+        <v>24.956858493325186</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>76.998078144000004</v>
+        <v>76.186143307999998</v>
       </c>
       <c r="C93" s="5">
-        <v>4.2931563130000114</v>
+        <v>4.3003241819999971</v>
       </c>
       <c r="D93" s="5">
-        <v>99.064071596630114</v>
+        <v>100.81361845871601</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>77.311373282000005</v>
+        <v>76.442463834999998</v>
       </c>
       <c r="C94" s="5">
-        <v>0.31329513800000086</v>
+        <v>0.25632052699999974</v>
       </c>
       <c r="D94" s="5">
-        <v>4.9934067576101082</v>
+        <v>4.1128286403868231</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>77.505879703000005</v>
+        <v>76.589348005999994</v>
       </c>
       <c r="C95" s="5">
-        <v>0.19450642099999982</v>
+        <v>0.1468841709999964</v>
       </c>
       <c r="D95" s="5">
-        <v>3.06118855646762</v>
+        <v>2.3303246535780309</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>78.518919767</v>
+        <v>77.575646793999994</v>
       </c>
       <c r="C96" s="5">
-        <v>1.0130400639999948</v>
+        <v>0.98629878799999915</v>
       </c>
       <c r="D96" s="5">
-        <v>16.86272101426367</v>
+        <v>16.596199176755277</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>79.286851033999994</v>
+        <v>78.318003848000004</v>
       </c>
       <c r="C97" s="5">
-        <v>0.76793126699999448</v>
+        <v>0.74235705400000995</v>
       </c>
       <c r="D97" s="5">
-        <v>12.388595273368775</v>
+        <v>12.107444763644516</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>79.819123203000004</v>
+        <v>78.760250572000004</v>
       </c>
       <c r="C98" s="5">
-        <v>0.5322721690000094</v>
+        <v>0.44224672400000031</v>
       </c>
       <c r="D98" s="5">
-        <v>8.3601001147892706</v>
+        <v>6.9906320310899606</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>79.546482979999993</v>
+        <v>78.651720226999998</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.27264022300001045</v>
+        <v>-0.10853034500000547</v>
       </c>
       <c r="D99" s="5">
-        <v>-4.0227373704202707</v>
+        <v>-1.6411055411111874</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>80.312645431000007</v>
+        <v>79.210079187999995</v>
       </c>
       <c r="C100" s="5">
-        <v>0.76616245100001379</v>
+        <v>0.55835896099999616</v>
       </c>
       <c r="D100" s="5">
-        <v>12.19031927624985</v>
+        <v>8.8595816584776443</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>80.457597524999997</v>
+        <v>79.548392340000007</v>
       </c>
       <c r="C101" s="5">
-        <v>0.14495209399998998</v>
+        <v>0.338313152000012</v>
       </c>
       <c r="D101" s="5">
-        <v>2.1874464559930695</v>
+        <v>5.2474337067337729</v>
       </c>
       <c r="E101" s="5">
-        <v>15.483553366624836</v>
+        <v>14.238747860314005</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>81.115088856</v>
+        <v>80.454086877999998</v>
       </c>
       <c r="C102" s="5">
-        <v>0.65749133100000279</v>
+        <v>0.90569453799999167</v>
       </c>
       <c r="D102" s="5">
-        <v>10.259255351510109</v>
+        <v>14.551409401186888</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>80.874989221000007</v>
+        <v>80.044054920999997</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.24009963499999287</v>
+        <v>-0.41003195700000106</v>
       </c>
       <c r="D103" s="5">
-        <v>-3.4947254931172456</v>
+        <v>-5.9472163469061474</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>80.425988562000001</v>
+        <v>79.592560931999998</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.44900065900000641</v>
+        <v>-0.45149398899999937</v>
       </c>
       <c r="D104" s="5">
-        <v>-6.4624342072835077</v>
+        <v>-6.5625951854834774</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>80.716915134999994</v>
+        <v>79.893018894999997</v>
       </c>
       <c r="C105" s="5">
-        <v>0.29092657299999303</v>
+        <v>0.30045796299999949</v>
       </c>
       <c r="D105" s="5">
-        <v>4.4281954287830771</v>
+        <v>4.6251856084147613</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>81.242535016000005</v>
+        <v>80.349888656000005</v>
       </c>
       <c r="C106" s="5">
-        <v>0.52561988100001145</v>
+        <v>0.4568697610000072</v>
       </c>
       <c r="D106" s="5">
-        <v>8.1003073335297096</v>
+        <v>7.0822201729978218</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>81.512037280000001</v>
+        <v>80.598286782000002</v>
       </c>
       <c r="C107" s="5">
-        <v>0.26950226399999622</v>
+        <v>0.24839812599999789</v>
       </c>
       <c r="D107" s="5">
-        <v>4.0541435958826311</v>
+        <v>3.7734783033014585</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>81.926164147999998</v>
+        <v>80.986106410000005</v>
       </c>
       <c r="C108" s="5">
-        <v>0.41412686799999676</v>
+        <v>0.38781962800000258</v>
       </c>
       <c r="D108" s="5">
-        <v>6.2699512391709789</v>
+        <v>5.929399962257853</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>81.728884766999997</v>
+        <v>80.769556115</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.19727938100000131</v>
+        <v>-0.21655029500000467</v>
       </c>
       <c r="D109" s="5">
-        <v>-2.8516524582808289</v>
+        <v>-3.1619320070829127</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>81.742219917</v>
+        <v>80.716231953999994</v>
       </c>
       <c r="C110" s="5">
-        <v>1.3335150000003182E-2</v>
+        <v>-5.3324161000006143E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.19597169569396389</v>
+        <v>-0.78937109434004116</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>83.108794959999997</v>
+        <v>82.055809732</v>
       </c>
       <c r="C111" s="5">
-        <v>1.3665750429999974</v>
+        <v>1.339577778000006</v>
       </c>
       <c r="D111" s="5">
-        <v>22.013163810371417</v>
+        <v>21.837637579057699</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>82.963090280000003</v>
+        <v>81.980269634999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.14570467999999437</v>
+        <v>-7.5540097000001083E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-2.0836480994966822</v>
+        <v>-1.0991366307070871</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>83.836801520999998</v>
+        <v>82.932198198999998</v>
       </c>
       <c r="C113" s="5">
-        <v>0.8737112409999952</v>
+        <v>0.95192856399999926</v>
       </c>
       <c r="D113" s="5">
-        <v>13.39590334532128</v>
+        <v>14.859260166312982</v>
       </c>
       <c r="E113" s="5">
-        <v>4.1999812322882413</v>
+        <v>4.2537702641898489</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>83.752549579000004</v>
+        <v>82.975668171999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-8.4251941999994528E-2</v>
+        <v>4.346997300000055E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>-1.1992988757071332</v>
+        <v>0.63081185665816442</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>84.684233543000005</v>
+        <v>83.782420400999996</v>
       </c>
       <c r="C115" s="5">
-        <v>0.9316839640000012</v>
+        <v>0.8067522289999971</v>
       </c>
       <c r="D115" s="5">
-        <v>14.196894772328372</v>
+        <v>12.311888913250746</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>84.808654938999993</v>
+        <v>83.963995517000001</v>
       </c>
       <c r="C116" s="5">
-        <v>0.12442139599998825</v>
+        <v>0.18157511600000475</v>
       </c>
       <c r="D116" s="5">
-        <v>1.7774042340954255</v>
+        <v>2.6318908199679969</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>85.448487013000005</v>
+        <v>84.415858396999994</v>
       </c>
       <c r="C117" s="5">
-        <v>0.63983207400001163</v>
+        <v>0.45186287999999308</v>
       </c>
       <c r="D117" s="5">
-        <v>9.4385734665189283</v>
+        <v>6.6525714651098466</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>85.091896242000004</v>
+        <v>84.087126830000003</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.35659077100000047</v>
+        <v>-0.32873156699999129</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.8944427791516087</v>
+        <v>-4.574231145896956</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>85.920950112</v>
+        <v>84.917319540999998</v>
       </c>
       <c r="C119" s="5">
-        <v>0.82905386999999564</v>
+        <v>0.83019271099999514</v>
       </c>
       <c r="D119" s="5">
-        <v>12.338967322099004</v>
+        <v>12.512600770397665</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>86.228866534000005</v>
+        <v>85.096228718999996</v>
       </c>
       <c r="C120" s="5">
-        <v>0.30791642200000524</v>
+        <v>0.17890917799999784</v>
       </c>
       <c r="D120" s="5">
-        <v>4.3862459221279071</v>
+        <v>2.5577391584966636</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>86.226917473</v>
+        <v>85.186446954000004</v>
       </c>
       <c r="C121" s="5">
-        <v>-1.9490610000048036E-3</v>
+        <v>9.0218235000008917E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>-2.7120644755240786E-2</v>
+        <v>1.2796736148102283</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>86.139368614000006</v>
+        <v>85.033049715999994</v>
       </c>
       <c r="C122" s="5">
-        <v>-8.754885899999465E-2</v>
+        <v>-0.15339723800001082</v>
       </c>
       <c r="D122" s="5">
-        <v>-1.2116162084247817</v>
+        <v>-2.1395949610214959</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>86.232477419000006</v>
+        <v>85.139534432000005</v>
       </c>
       <c r="C123" s="5">
-        <v>9.3108804999999961E-2</v>
+        <v>0.1064847160000113</v>
       </c>
       <c r="D123" s="5">
-        <v>1.3048296611531285</v>
+        <v>1.5131227344982623</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>86.410631616000003</v>
+        <v>85.34222054</v>
       </c>
       <c r="C124" s="5">
-        <v>0.17815419699999779</v>
+        <v>0.20268610799999465</v>
       </c>
       <c r="D124" s="5">
-        <v>2.5075361461975865</v>
+        <v>2.8944647252696409</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>87.186689333000004</v>
+        <v>86.160424667000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.77605771700000048</v>
+        <v>0.81820412700000134</v>
       </c>
       <c r="D125" s="5">
-        <v>11.325867288055624</v>
+        <v>12.131260939096379</v>
       </c>
       <c r="E125" s="5">
-        <v>3.9957247309356125</v>
+        <v>3.8926093099012071</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>87.997289522000003</v>
+        <v>87.057229129999996</v>
       </c>
       <c r="C126" s="5">
-        <v>0.81060018899999875</v>
+        <v>0.89680446299999517</v>
       </c>
       <c r="D126" s="5">
-        <v>11.745309046662712</v>
+        <v>13.230679342621986</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>88.221052669000002</v>
+        <v>87.189703327999993</v>
       </c>
       <c r="C127" s="5">
-        <v>0.22376314699999966</v>
+        <v>0.13247419799999705</v>
       </c>
       <c r="D127" s="5">
-        <v>3.0944493099459125</v>
+        <v>1.8413895142717962</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>88.924389801999993</v>
+        <v>87.779989353000005</v>
       </c>
       <c r="C128" s="5">
-        <v>0.7033371329999909</v>
+        <v>0.5902860250000117</v>
       </c>
       <c r="D128" s="5">
-        <v>9.9977744561899229</v>
+        <v>8.4336025403167092</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>88.642499235000002</v>
+        <v>87.503255275000001</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.28189056699999071</v>
+        <v>-0.27673407800000405</v>
       </c>
       <c r="D129" s="5">
-        <v>-3.7383763721771546</v>
+        <v>-3.7181930743790614</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>88.898253667000006</v>
+        <v>87.787776261000005</v>
       </c>
       <c r="C130" s="5">
-        <v>0.25575443200000336</v>
+        <v>0.28452098600000397</v>
       </c>
       <c r="D130" s="5">
-        <v>3.5177559553235982</v>
+        <v>3.9723976934930683</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>89.212567522000001</v>
+        <v>88.122455565999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.31431385499999465</v>
+        <v>0.33467930499999454</v>
       </c>
       <c r="D131" s="5">
-        <v>4.3262760114632925</v>
+        <v>4.6719964614539977</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>88.801156237000001</v>
+        <v>87.785407903000007</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.41141128499999979</v>
+        <v>-0.33704766299999278</v>
       </c>
       <c r="D132" s="5">
-        <v>-5.395676381637859</v>
+        <v>-4.4943878803152977</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>89.068711649999997</v>
+        <v>87.939843140999997</v>
       </c>
       <c r="C133" s="5">
-        <v>0.26755541299999663</v>
+        <v>0.1544352379999907</v>
       </c>
       <c r="D133" s="5">
-        <v>3.6760872587304982</v>
+        <v>2.1316297077677016</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>90.355846420999995</v>
+        <v>89.256345967000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.2871347709999981</v>
+        <v>1.3165028260000042</v>
       </c>
       <c r="D134" s="5">
-        <v>18.788133302638244</v>
+        <v>19.520114846005843</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>89.030041793999999</v>
+        <v>87.988763383000006</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.3258046269999966</v>
+        <v>-1.2675825839999959</v>
       </c>
       <c r="D135" s="5">
-        <v>-16.254047945591033</v>
+        <v>-15.771837308751191</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>88.632459033999993</v>
+        <v>87.576051664999994</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.39758276000000592</v>
+        <v>-0.41271171800001127</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.229176076098585</v>
+        <v>-5.4856467697190103</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>88.391574062000004</v>
+        <v>87.341536086000005</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.24088497199998926</v>
+        <v>-0.23451557899998932</v>
       </c>
       <c r="D137" s="5">
-        <v>-3.2130442021905181</v>
+        <v>-3.166512761888296</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3819594920023492</v>
+        <v>1.3708282237058</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>88.017053466999997</v>
+        <v>87.009189149999997</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.37452059500000701</v>
+        <v>-0.33234693600000753</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.9676444375778566</v>
+        <v>-4.4718099304914656</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>87.915222067000002</v>
+        <v>86.868021737999996</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.10183139999999469</v>
+        <v>-0.14116741200000149</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.379540603402496</v>
+        <v>-1.929651381730435</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>86.815022116999998</v>
+        <v>85.773978877000005</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.1001999500000039</v>
+        <v>-1.0940428609999913</v>
       </c>
       <c r="D140" s="5">
-        <v>-14.025505008542716</v>
+        <v>-14.109030968536572</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>87.357952092999994</v>
+        <v>86.315093051999995</v>
       </c>
       <c r="C141" s="5">
-        <v>0.54292997599999637</v>
+        <v>0.54111417499998993</v>
       </c>
       <c r="D141" s="5">
-        <v>7.7682351147727813</v>
+        <v>7.8385992323779075</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>87.611980087999996</v>
+        <v>86.607118158999995</v>
       </c>
       <c r="C142" s="5">
-        <v>0.25402799500000128</v>
+        <v>0.29202510700000062</v>
       </c>
       <c r="D142" s="5">
-        <v>3.5458305848587557</v>
+        <v>4.1362983766998873</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>87.653319986</v>
+        <v>86.572068727000001</v>
       </c>
       <c r="C143" s="5">
-        <v>4.1339898000003927E-2</v>
+        <v>-3.5049431999993885E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>0.56769430340251059</v>
+        <v>-0.48455402953198057</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>87.443778054999996</v>
+        <v>86.546962112000003</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.20954193100000396</v>
+        <v>-2.5106614999998556E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.831272220727421</v>
+        <v>-0.34745535641146352</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>88.199588523000003</v>
+        <v>87.380059309000004</v>
       </c>
       <c r="C145" s="5">
-        <v>0.75581046800000706</v>
+        <v>0.83309719700000073</v>
       </c>
       <c r="D145" s="5">
-        <v>10.87962514781864</v>
+        <v>12.182750096018502</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>87.114878391999994</v>
+        <v>86.211218603999995</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.0847101310000085</v>
+        <v>-1.168840705000008</v>
       </c>
       <c r="D146" s="5">
-        <v>-13.799594628590883</v>
+        <v>-14.921977794600028</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>85.545442913000002</v>
+        <v>84.717628317999996</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.569435478999992</v>
+        <v>-1.4935902859999999</v>
       </c>
       <c r="D147" s="5">
-        <v>-19.600280404371784</v>
+        <v>-18.918819637543727</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>84.958673848000004</v>
+        <v>83.905335411999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.58676906499999859</v>
+        <v>-0.81229290599999615</v>
       </c>
       <c r="D148" s="5">
-        <v>-7.9274553471407883</v>
+        <v>-10.918101446981099</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>85.010459479999994</v>
+        <v>83.959991986000006</v>
       </c>
       <c r="C149" s="5">
-        <v>5.1785631999990756E-2</v>
+        <v>5.4656574000006231E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.73390403667328297</v>
+        <v>0.78449581227877374</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.8251548497466703</v>
+        <v>-3.8716334192593016</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>85.405752480999993</v>
+        <v>84.453239291000003</v>
       </c>
       <c r="C150" s="5">
-        <v>0.39529300099999887</v>
+        <v>0.49324730499999703</v>
       </c>
       <c r="D150" s="5">
-        <v>5.7248600814014283</v>
+        <v>7.2820547775502842</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>85.186007767999996</v>
+        <v>84.241225161000003</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.2197447129999972</v>
+        <v>-0.21201413000000002</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.0442198510689744</v>
+        <v>-2.9712697540721478</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>85.114170036999994</v>
+        <v>84.179781133999995</v>
       </c>
       <c r="C152" s="5">
-        <v>-7.1837731000002236E-2</v>
+        <v>-6.1444027000007395E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.0072847195366941</v>
+        <v>-0.87175564630163072</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>84.743251947000005</v>
+        <v>83.795591973000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.37091808999998932</v>
+        <v>-0.38418916099999478</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.1059277211073724</v>
+        <v>-5.3412917820873211</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>84.907776447000003</v>
+        <v>83.903876402999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.16452449999999885</v>
+        <v>0.10828442999999766</v>
       </c>
       <c r="D154" s="5">
-        <v>2.3547744574722529</v>
+        <v>1.5617628646170667</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>84.514946472999995</v>
+        <v>83.535713420999997</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.39282997400000852</v>
+        <v>-0.36816298200000119</v>
       </c>
       <c r="D155" s="5">
-        <v>-5.4127420729675135</v>
+        <v>-5.140262053817346</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>83.243838639000003</v>
+        <v>82.266135625999993</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.2711078339999915</v>
+        <v>-1.2695777950000036</v>
       </c>
       <c r="D156" s="5">
-        <v>-16.627478668632868</v>
+        <v>-16.787813284754062</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>84.120718461999999</v>
+        <v>83.108146382000001</v>
       </c>
       <c r="C157" s="5">
-        <v>0.87687982299999589</v>
+        <v>0.84201075600000763</v>
       </c>
       <c r="D157" s="5">
-        <v>13.39933161464295</v>
+        <v>12.997799466404668</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>83.257753061000003</v>
+        <v>82.249957886000004</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.86296540099999675</v>
+        <v>-0.8581884959999968</v>
       </c>
       <c r="D158" s="5">
-        <v>-11.639013942826359</v>
+        <v>-11.711312951271536</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>83.533332419999994</v>
+        <v>82.608719899999997</v>
       </c>
       <c r="C159" s="5">
-        <v>0.27557935899999109</v>
+        <v>0.35876201399999275</v>
       </c>
       <c r="D159" s="5">
-        <v>4.0450572051379918</v>
+        <v>5.3616341589701744</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>83.829106444999994</v>
+        <v>82.879540270000007</v>
       </c>
       <c r="C160" s="5">
-        <v>0.29577402500000005</v>
+        <v>0.2708203700000098</v>
       </c>
       <c r="D160" s="5">
-        <v>4.3326784696345877</v>
+        <v>4.0057360236249062</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>84.014185685000001</v>
+        <v>83.055326386999994</v>
       </c>
       <c r="C161" s="5">
-        <v>0.18507924000000742</v>
+        <v>0.17578611699998703</v>
       </c>
       <c r="D161" s="5">
-        <v>2.6817884854573926</v>
+        <v>2.5750813821446616</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.1719426069381256</v>
+        <v>-1.0774960521087951</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>83.974508491999998</v>
+        <v>83.015521739999997</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.9677193000002831E-2</v>
+        <v>-3.9804646999996862E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.56525160815880104</v>
+        <v>-0.57359201504411095</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>83.755425560000006</v>
+        <v>82.812396160999995</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.21908293199999207</v>
+        <v>-0.20312557900000172</v>
       </c>
       <c r="D163" s="5">
-        <v>-3.0861719064099402</v>
+        <v>-2.8970124540921849</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>84.337531984999998</v>
+        <v>83.504701463999993</v>
       </c>
       <c r="C164" s="5">
-        <v>0.5821064249999921</v>
+        <v>0.69230530299999771</v>
       </c>
       <c r="D164" s="5">
-        <v>8.6663948675093074</v>
+        <v>10.506270002028796</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>84.658557044999995</v>
+        <v>83.801865827</v>
       </c>
       <c r="C165" s="5">
-        <v>0.32102505999999664</v>
+        <v>0.29716436300000737</v>
       </c>
       <c r="D165" s="5">
-        <v>4.6645687766962096</v>
+        <v>4.3549671211300378</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>85.066835037999994</v>
+        <v>84.167121438999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.40827799299999867</v>
+        <v>0.36525561199999856</v>
       </c>
       <c r="D166" s="5">
-        <v>5.9431681790438562</v>
+        <v>5.3574943611476744</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>85.156256201000005</v>
+        <v>84.272494648999995</v>
       </c>
       <c r="C167" s="5">
-        <v>8.9421163000011461E-2</v>
+        <v>0.10537320999999622</v>
       </c>
       <c r="D167" s="5">
-        <v>1.2687431453706433</v>
+        <v>1.5127306274455465</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>86.700929819999999</v>
+        <v>85.936383394999993</v>
       </c>
       <c r="C168" s="5">
-        <v>1.5446736189999939</v>
+        <v>1.6638887459999978</v>
       </c>
       <c r="D168" s="5">
-        <v>24.075587952091972</v>
+        <v>26.442964363237742</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>86.596073962000006</v>
+        <v>85.683351688000002</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.10485585799999342</v>
+        <v>-0.253031706999991</v>
       </c>
       <c r="D169" s="5">
-        <v>-1.4416619645775897</v>
+        <v>-3.4766276136026342</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>87.126369273999998</v>
+        <v>86.314854123999993</v>
       </c>
       <c r="C170" s="5">
-        <v>0.53029531199999269</v>
+        <v>0.63150243599999101</v>
       </c>
       <c r="D170" s="5">
-        <v>7.6011630987801837</v>
+        <v>9.2116912275622234</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>87.409982503999998</v>
+        <v>86.579634560000002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.28361323000000027</v>
+        <v>0.26478043600000944</v>
       </c>
       <c r="D171" s="5">
-        <v>3.9769326687718376</v>
+        <v>3.7438808191466943</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>87.997810814999994</v>
+        <v>87.150029724000007</v>
       </c>
       <c r="C172" s="5">
-        <v>0.58782831099999555</v>
+        <v>0.57039516400000423</v>
       </c>
       <c r="D172" s="5">
-        <v>8.37522612453958</v>
+        <v>8.1985633243558897</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>89.039415847000001</v>
+        <v>88.170115895999999</v>
       </c>
       <c r="C173" s="5">
-        <v>1.0416050320000068</v>
+        <v>1.0200861719999921</v>
       </c>
       <c r="D173" s="5">
-        <v>15.166245523709732</v>
+        <v>14.986396756909315</v>
       </c>
       <c r="E173" s="5">
-        <v>5.9814067362878864</v>
+        <v>6.1582919861965513</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>87.237721465000007</v>
+        <v>86.380096249999994</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.8016943819999938</v>
+        <v>-1.7900196460000046</v>
       </c>
       <c r="D174" s="5">
-        <v>-21.753640429846122</v>
+        <v>-21.817912218070145</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>86.772271966999995</v>
+        <v>86.046744875000002</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.46544949800001234</v>
+        <v>-0.33335137499999234</v>
       </c>
       <c r="D175" s="5">
-        <v>-6.2179203604323714</v>
+        <v>-4.5339078719391583</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>87.390744398999999</v>
+        <v>86.655125370999997</v>
       </c>
       <c r="C176" s="5">
-        <v>0.61847243200000435</v>
+        <v>0.60838049599999522</v>
       </c>
       <c r="D176" s="5">
-        <v>8.8964292087106998</v>
+        <v>8.8222523141586962</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>88.483908108999998</v>
+        <v>87.627557620999994</v>
       </c>
       <c r="C177" s="5">
-        <v>1.0931637099999989</v>
+        <v>0.97243224999999711</v>
       </c>
       <c r="D177" s="5">
-        <v>16.087721795754394</v>
+        <v>14.329268800112294</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>88.838746794000002</v>
+        <v>88.033385035999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35483868500000426</v>
+        <v>0.40582741500000452</v>
       </c>
       <c r="D178" s="5">
-        <v>4.919818252407504</v>
+        <v>5.7013011958184201</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>89.001428266000005</v>
+        <v>88.210784817999993</v>
       </c>
       <c r="C179" s="5">
-        <v>0.16268147200000271</v>
+        <v>0.17739978199999484</v>
       </c>
       <c r="D179" s="5">
-        <v>2.2197068202148174</v>
+        <v>2.4451526538779911</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>89.171530017999999</v>
+        <v>88.422173560000004</v>
       </c>
       <c r="C180" s="5">
-        <v>0.17010175199999367</v>
+        <v>0.21138874200001112</v>
       </c>
       <c r="D180" s="5">
-        <v>2.317732567701869</v>
+        <v>2.9138922655270072</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>89.760149073999997</v>
+        <v>88.942440634999997</v>
       </c>
       <c r="C181" s="5">
-        <v>0.58861905599999886</v>
+        <v>0.52026707499999247</v>
       </c>
       <c r="D181" s="5">
-        <v>8.215173870758008</v>
+        <v>7.2937129833378078</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>90.151346697999998</v>
+        <v>89.342124573000007</v>
       </c>
       <c r="C182" s="5">
-        <v>0.39119762400000013</v>
+        <v>0.39968393800000968</v>
       </c>
       <c r="D182" s="5">
-        <v>5.3571082254391555</v>
+        <v>5.5277793824163535</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>91.153758320999998</v>
+        <v>90.413316355999996</v>
       </c>
       <c r="C183" s="5">
-        <v>1.0024116230000004</v>
+        <v>1.0711917829999891</v>
       </c>
       <c r="D183" s="5">
-        <v>14.19006775330789</v>
+        <v>15.375469904630412</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>91.543701165000002</v>
+        <v>90.707762005999996</v>
       </c>
       <c r="C184" s="5">
-        <v>0.38994284400000367</v>
+        <v>0.29444565000000011</v>
       </c>
       <c r="D184" s="5">
-        <v>5.2559491535314473</v>
+        <v>3.9787589895740938</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>92.655529044999994</v>
+        <v>91.766506360999998</v>
       </c>
       <c r="C185" s="5">
-        <v>1.1118278799999928</v>
+        <v>1.0587443550000017</v>
       </c>
       <c r="D185" s="5">
-        <v>15.588459293365386</v>
+        <v>14.941524548079244</v>
       </c>
       <c r="E185" s="5">
-        <v>4.0612499123014345</v>
+        <v>4.0789222385077428</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>92.632698317000006</v>
+        <v>91.773649058999993</v>
       </c>
       <c r="C186" s="5">
-        <v>-2.2830727999988198E-2</v>
+        <v>7.142697999995562E-3</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.29528486273878718</v>
+        <v>9.3442675344568293E-2</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>93.336856757000007</v>
+        <v>92.525891740999995</v>
       </c>
       <c r="C187" s="5">
-        <v>0.7041584400000005</v>
+        <v>0.75224268200000211</v>
       </c>
       <c r="D187" s="5">
-        <v>9.5131516355156478</v>
+        <v>10.291831804788298</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>93.983309224999999</v>
+        <v>93.146670158999996</v>
       </c>
       <c r="C188" s="5">
-        <v>0.64645246799999256</v>
+        <v>0.62077841800000044</v>
       </c>
       <c r="D188" s="5">
-        <v>8.6352423148469128</v>
+        <v>8.3549253903623324</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>94.452751371000005</v>
+        <v>93.606536207000005</v>
       </c>
       <c r="C189" s="5">
-        <v>0.46944214600000578</v>
+        <v>0.45986604800000919</v>
       </c>
       <c r="D189" s="5">
-        <v>6.1613825123608468</v>
+        <v>6.08795793982706</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>94.523836490999997</v>
+        <v>93.715554162000004</v>
       </c>
       <c r="C190" s="5">
-        <v>7.108511999999223E-2</v>
+        <v>0.10901795499999878</v>
       </c>
       <c r="D190" s="5">
-        <v>0.90686741368453117</v>
+        <v>1.4065554966006255</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>95.083812769999994</v>
+        <v>94.285795144999994</v>
       </c>
       <c r="C191" s="5">
-        <v>0.55997627899999713</v>
+        <v>0.57024098299999082</v>
       </c>
       <c r="D191" s="5">
-        <v>7.345285444781724</v>
+        <v>7.5511564144285614</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>95.486695941999997</v>
+        <v>94.636398493000002</v>
       </c>
       <c r="C192" s="5">
-        <v>0.40288317200000279</v>
+        <v>0.35060334800000703</v>
       </c>
       <c r="D192" s="5">
-        <v>5.2047464045315461</v>
+        <v>4.554621945493742</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>95.728916425999998</v>
+        <v>94.911830327999994</v>
       </c>
       <c r="C193" s="5">
-        <v>0.24222048400000062</v>
+        <v>0.27543183499999202</v>
       </c>
       <c r="D193" s="5">
-        <v>3.0868631787596579</v>
+        <v>3.5489577257043159</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>96.411159307000005</v>
+        <v>95.612258444999995</v>
       </c>
       <c r="C194" s="5">
-        <v>0.68224288100000763</v>
+        <v>0.70042811700000129</v>
       </c>
       <c r="D194" s="5">
-        <v>8.8955027887085869</v>
+        <v>9.2241659718392821</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>96.754355931999996</v>
+        <v>95.807738857999993</v>
       </c>
       <c r="C195" s="5">
-        <v>0.34319662499999026</v>
+        <v>0.19548041299999852</v>
       </c>
       <c r="D195" s="5">
-        <v>4.3562955735823472</v>
+        <v>2.4811915177456845</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>97.414867106000003</v>
+        <v>96.590516628000003</v>
       </c>
       <c r="C196" s="5">
-        <v>0.66051117400000692</v>
+        <v>0.78277777000000981</v>
       </c>
       <c r="D196" s="5">
-        <v>8.5067094049526393</v>
+        <v>10.257154626350196</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>98.681442548999996</v>
+        <v>97.662036893000007</v>
       </c>
       <c r="C197" s="5">
-        <v>1.2665754429999936</v>
+        <v>1.0715202650000037</v>
       </c>
       <c r="D197" s="5">
-        <v>16.767764306604093</v>
+        <v>14.155139108376869</v>
       </c>
       <c r="E197" s="5">
-        <v>6.5035660214873836</v>
+        <v>6.4244905530211671</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>97.795369520999998</v>
+        <v>96.932784427000001</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.88607302799999843</v>
+        <v>-0.72925246600000548</v>
       </c>
       <c r="D198" s="5">
-        <v>-10.258436764785428</v>
+        <v>-8.6015305901762424</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>98.152470358000002</v>
+        <v>97.359500792999995</v>
       </c>
       <c r="C199" s="5">
-        <v>0.35710083700000439</v>
+        <v>0.42671636599999374</v>
       </c>
       <c r="D199" s="5">
-        <v>4.4708941025828786</v>
+        <v>5.4124246098510298</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>98.747738149</v>
+        <v>97.898199528000006</v>
       </c>
       <c r="C200" s="5">
-        <v>0.59526779099999771</v>
+        <v>0.5386987350000112</v>
       </c>
       <c r="D200" s="5">
-        <v>7.5253995968373566</v>
+        <v>6.8455391798312837</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>99.346741635000001</v>
+        <v>98.637882766000004</v>
       </c>
       <c r="C201" s="5">
-        <v>0.59900348600000086</v>
+        <v>0.7396832379999978</v>
       </c>
       <c r="D201" s="5">
-        <v>7.5270303601612687</v>
+        <v>9.4531952454198098</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>100.19587851</v>
+        <v>99.272348422999997</v>
       </c>
       <c r="C202" s="5">
-        <v>0.84913687499999924</v>
+        <v>0.63446565699999269</v>
       </c>
       <c r="D202" s="5">
-        <v>10.75281081931676</v>
+        <v>7.9977356276717426</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>101.07163577999999</v>
+        <v>100.16700428</v>
       </c>
       <c r="C203" s="5">
-        <v>0.87575726999999404</v>
+        <v>0.89465585700000361</v>
       </c>
       <c r="D203" s="5">
-        <v>11.007735814752628</v>
+        <v>11.367039537641134</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>101.68244625</v>
+        <v>100.82734682</v>
       </c>
       <c r="C204" s="5">
-        <v>0.6108104700000041</v>
+        <v>0.66034254000000203</v>
       </c>
       <c r="D204" s="5">
-        <v>7.4979779873617591</v>
+        <v>8.2041322033529429</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>102.03274211</v>
+        <v>101.11781772000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.35029586000000279</v>
+        <v>0.29047090000000253</v>
       </c>
       <c r="D205" s="5">
-        <v>4.2132334023891715</v>
+        <v>3.5123547299875213</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>103.11993836000001</v>
+        <v>102.13239013</v>
       </c>
       <c r="C206" s="5">
-        <v>1.0871962500000052</v>
+        <v>1.0145724099999995</v>
       </c>
       <c r="D206" s="5">
-        <v>13.563046936925849</v>
+        <v>12.72745094176846</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>103.90489903</v>
+        <v>102.96865645</v>
       </c>
       <c r="C207" s="5">
-        <v>0.78496066999998959</v>
+        <v>0.8362663199999929</v>
       </c>
       <c r="D207" s="5">
-        <v>9.5268402973748287</v>
+        <v>10.280469518102198</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>105.0670203</v>
+        <v>104.15701903</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1621212700000001</v>
+        <v>1.1883625800000033</v>
       </c>
       <c r="D208" s="5">
-        <v>14.278542855737575</v>
+        <v>14.763015296568893</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>106.32076445</v>
+        <v>105.26282664999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.2537441500000028</v>
+        <v>1.1058076199999931</v>
       </c>
       <c r="D209" s="5">
-        <v>15.297554626829935</v>
+        <v>13.5109697068992</v>
       </c>
       <c r="E209" s="5">
-        <v>7.7413966635182963</v>
+        <v>7.7827475227938647</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>107.05283006000001</v>
+        <v>106.07824092</v>
       </c>
       <c r="C210" s="5">
-        <v>0.73206561000000647</v>
+        <v>0.8154142700000051</v>
       </c>
       <c r="D210" s="5">
-        <v>8.5827277615261988</v>
+        <v>9.7022094690097482</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>107.57316947</v>
+        <v>106.47945188</v>
       </c>
       <c r="C211" s="5">
-        <v>0.52033940999999118</v>
+        <v>0.40121096000000023</v>
       </c>
       <c r="D211" s="5">
-        <v>5.9911834103329342</v>
+        <v>4.6342753975951334</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>108.43620555</v>
+        <v>107.36534318</v>
       </c>
       <c r="C212" s="5">
-        <v>0.86303608000000054</v>
+        <v>0.88589129999999727</v>
       </c>
       <c r="D212" s="5">
-        <v>10.063715744959723</v>
+        <v>10.453559688640723</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>105.71917908</v>
+        <v>104.74837964</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.7170264699999933</v>
+        <v>-2.6169635400000004</v>
       </c>
       <c r="D213" s="5">
-        <v>-26.251423846797696</v>
+        <v>-25.629900351884082</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>105.65523856</v>
+        <v>104.62679829</v>
       </c>
       <c r="C214" s="5">
-        <v>-6.3940520000002721E-2</v>
+        <v>-0.12158134999999959</v>
       </c>
       <c r="D214" s="5">
-        <v>-0.72336828767408656</v>
+        <v>-1.3839815646022435</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>105.80517143</v>
+        <v>104.79359624</v>
       </c>
       <c r="C215" s="5">
-        <v>0.14993287000000066</v>
+        <v>0.16679795000000297</v>
       </c>
       <c r="D215" s="5">
-        <v>1.7162458507556266</v>
+        <v>1.9299254544084432</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>105.82799214000001</v>
+        <v>104.85637122999999</v>
       </c>
       <c r="C216" s="5">
-        <v>2.2820710000004851E-2</v>
+        <v>6.2774989999994091E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.25913063539055869</v>
+        <v>0.72121461559093714</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>106.50837000999999</v>
+        <v>105.60144046000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.68037786999998673</v>
+        <v>0.74506923000001279</v>
       </c>
       <c r="D217" s="5">
-        <v>7.9936409578956757</v>
+        <v>8.8679936095936505</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>106.95773325</v>
+        <v>105.9886496</v>
       </c>
       <c r="C218" s="5">
-        <v>0.44936324000001093</v>
+        <v>0.38720913999999595</v>
       </c>
       <c r="D218" s="5">
-        <v>5.1819999304455688</v>
+        <v>4.4898724968750692</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>106.96643292</v>
+        <v>106.15188166</v>
       </c>
       <c r="C219" s="5">
-        <v>8.6996699999986049E-3</v>
+        <v>0.16323205999999857</v>
       </c>
       <c r="D219" s="5">
-        <v>9.7648624075197255E-2</v>
+        <v>1.8638430399756434</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>106.52867291</v>
+        <v>105.45589735999999</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.4377600100000052</v>
+        <v>-0.69598430000000633</v>
       </c>
       <c r="D220" s="5">
-        <v>-4.8019524383321022</v>
+        <v>-7.5901859990111671</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>107.53524082</v>
+        <v>106.2372301</v>
       </c>
       <c r="C221" s="5">
-        <v>1.0065679100000011</v>
+        <v>0.78133274000001052</v>
       </c>
       <c r="D221" s="5">
-        <v>11.946763648795521</v>
+        <v>9.2623174633666103</v>
       </c>
       <c r="E221" s="5">
-        <v>1.1422758068779126</v>
+        <v>0.92568619047246337</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>105.86357538</v>
+        <v>104.76582033</v>
       </c>
       <c r="C222" s="5">
-        <v>-1.6716654399999982</v>
+        <v>-1.4714097700000082</v>
       </c>
       <c r="D222" s="5">
-        <v>-17.139233556360779</v>
+        <v>-15.410871962279927</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>105.93019372000001</v>
+        <v>104.82789569000001</v>
       </c>
       <c r="C223" s="5">
-        <v>6.6618340000005105E-2</v>
+        <v>6.2075360000008573E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.75776085887200306</v>
+        <v>0.71334013182027256</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>106.08917506</v>
+        <v>104.98493056</v>
       </c>
       <c r="C224" s="5">
-        <v>0.15898133999999686</v>
+        <v>0.15703486999998972</v>
       </c>
       <c r="D224" s="5">
-        <v>1.8159154970883939</v>
+        <v>1.8125158441033351</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>106.41589261999999</v>
+        <v>105.2719725</v>
       </c>
       <c r="C225" s="5">
-        <v>0.32671755999999164</v>
+        <v>0.28704194000000882</v>
       </c>
       <c r="D225" s="5">
-        <v>3.7588234398707954</v>
+        <v>3.3307405294941139</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>106.92949929</v>
+        <v>105.69414446</v>
       </c>
       <c r="C226" s="5">
-        <v>0.51360667000000149</v>
+        <v>0.42217196000000001</v>
       </c>
       <c r="D226" s="5">
-        <v>5.9479337216599815</v>
+        <v>4.9199335751201057</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>106.65984227</v>
+        <v>105.54681712999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.26965701999999681</v>
+        <v>-0.14732733000001019</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.9845623984033676</v>
+        <v>-1.6599188080445582</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>107.24148762</v>
+        <v>106.06571482</v>
       </c>
       <c r="C228" s="5">
-        <v>0.58164535000000228</v>
+        <v>0.51889769000000285</v>
       </c>
       <c r="D228" s="5">
-        <v>6.7438128777455919</v>
+        <v>6.0616998539609446</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>107.22705377</v>
+        <v>106.03824663</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.443385000000319E-2</v>
+        <v>-2.7468189999993342E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.16139093590119558</v>
+        <v>-0.31032571905356132</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>106.21026768999999</v>
+        <v>105.05903446000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.0167860800000028</v>
+        <v>-0.97921216999999672</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.803962326181315</v>
+        <v>-10.535568595640965</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>105.48301936</v>
+        <v>104.18792947999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.72724832999999478</v>
+        <v>-0.87110498000001257</v>
       </c>
       <c r="D231" s="5">
-        <v>-7.9142159662337725</v>
+        <v>-9.5084499415349697</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>103.95815096</v>
+        <v>102.83485863999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.5248684000000026</v>
+        <v>-1.3530708400000009</v>
       </c>
       <c r="D232" s="5">
-        <v>-16.032364227779095</v>
+        <v>-14.51786196812006</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>102.24292196</v>
+        <v>100.92858763</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.7152289999999937</v>
+        <v>-1.9062710099999975</v>
       </c>
       <c r="D233" s="5">
-        <v>-18.097629099241217</v>
+        <v>-20.111165414428477</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.9214739462560502</v>
+        <v>-4.9969699558272023</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>102.21701954</v>
+        <v>100.89434304</v>
       </c>
       <c r="C234" s="5">
-        <v>-2.5902420000008419E-2</v>
+        <v>-3.424459000000013E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-0.30358708105434618</v>
+        <v>-0.40639535389928039</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>100.9734177</v>
+        <v>99.539288165000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.2436018399999966</v>
+        <v>-1.3550548749999933</v>
       </c>
       <c r="D235" s="5">
-        <v>-13.661179231529829</v>
+        <v>-14.977755468661391</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>99.628617804000001</v>
+        <v>98.299820857</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.3447998959999978</v>
+        <v>-1.2394673080000018</v>
       </c>
       <c r="D236" s="5">
-        <v>-14.86177597763354</v>
+        <v>-13.960406747549946</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>97.846420569000003</v>
+        <v>96.683998333999995</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.7821972349999982</v>
+        <v>-1.6158225230000056</v>
       </c>
       <c r="D237" s="5">
-        <v>-19.475126323588476</v>
+        <v>-18.036119761790182</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>98.177388706000002</v>
+        <v>96.853079223999998</v>
       </c>
       <c r="C238" s="5">
-        <v>0.33096813699999927</v>
+        <v>0.16908089000000359</v>
       </c>
       <c r="D238" s="5">
-        <v>4.1354038816401761</v>
+        <v>2.1188618259187608</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>97.77916037</v>
+        <v>96.471429512</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.39822833600000251</v>
+        <v>-0.38164971199999798</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.7603208319235595</v>
+        <v>-4.6274542914268029</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>97.347445242000006</v>
+        <v>96.163214335999996</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.43171512799999334</v>
+        <v>-0.30821517600000448</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.1714612874746546</v>
+        <v>-3.76720683398718</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>96.098016060999996</v>
+        <v>94.826714859999996</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.2494291810000107</v>
+        <v>-1.3364994760000002</v>
       </c>
       <c r="D241" s="5">
-        <v>-14.35966466221662</v>
+        <v>-15.460280059943511</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>94.331896025999995</v>
+        <v>93.090440487999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7661200350000001</v>
+        <v>-1.7362743719999969</v>
       </c>
       <c r="D242" s="5">
-        <v>-19.955830603016778</v>
+        <v>-19.888924853759281</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>94.866527067999996</v>
+        <v>93.674032625999999</v>
       </c>
       <c r="C243" s="5">
-        <v>0.53463104200000089</v>
+        <v>0.5835921380000002</v>
       </c>
       <c r="D243" s="5">
-        <v>7.017120132436383</v>
+        <v>7.7877926002555053</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>95.308189181000003</v>
+        <v>94.116690110999997</v>
       </c>
       <c r="C244" s="5">
-        <v>0.44166211300000668</v>
+        <v>0.44265748499999802</v>
       </c>
       <c r="D244" s="5">
-        <v>5.732035942960767</v>
+        <v>5.8203380528447646</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>94.916122161000004</v>
+        <v>93.510973167000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.39206701999999893</v>
+        <v>-0.60571694399999387</v>
       </c>
       <c r="D245" s="5">
-        <v>-4.8262413389402292</v>
+        <v>-7.4553804991376094</v>
       </c>
       <c r="E245" s="5">
-        <v>-7.1660704316201196</v>
+        <v>-7.3493691303723185</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>95.755484698999993</v>
+        <v>94.420475288000006</v>
       </c>
       <c r="C246" s="5">
-        <v>0.83936253799998894</v>
+        <v>0.90950212100000272</v>
       </c>
       <c r="D246" s="5">
-        <v>11.143499735442507</v>
+        <v>12.31642360218348</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>95.969700563000004</v>
+        <v>94.714565954999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.21421586400001047</v>
+        <v>0.29409066699999187</v>
       </c>
       <c r="D247" s="5">
-        <v>2.7178143218101081</v>
+        <v>3.8023280470230292</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>96.271170536</v>
+        <v>94.925270351999998</v>
       </c>
       <c r="C248" s="5">
-        <v>0.30146997299999612</v>
+        <v>0.21070439700000065</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8353786092249376</v>
+        <v>2.7024566136178763</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>96.629101945000002</v>
+        <v>95.347206306000004</v>
       </c>
       <c r="C249" s="5">
-        <v>0.35793140900000253</v>
+        <v>0.42193595400000561</v>
       </c>
       <c r="D249" s="5">
-        <v>4.5539131192435578</v>
+        <v>5.4662633388951942</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>96.377217156</v>
+        <v>95.059497644999993</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.25188478900000177</v>
+        <v>-0.28770866100001058</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.0836017750236144</v>
+        <v>-3.5614866749867358</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>96.411466059999995</v>
+        <v>95.111718785999997</v>
       </c>
       <c r="C251" s="5">
-        <v>3.4248903999994695E-2</v>
+        <v>5.2221141000003968E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.42727014220136361</v>
+        <v>0.66121805142564938</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>96.079517988000006</v>
+        <v>94.897052497999994</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.33194807199998877</v>
+        <v>-0.21466628800000365</v>
       </c>
       <c r="D252" s="5">
-        <v>-4.0542936263548661</v>
+        <v>-2.675020336609113</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>96.379670614999995</v>
+        <v>95.119130978000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.30015262699998857</v>
+        <v>0.22207848000000752</v>
       </c>
       <c r="D253" s="5">
-        <v>3.8138901129357805</v>
+        <v>2.8446737448223347</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>97.136744320000005</v>
+        <v>95.902167292000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.75707370500001048</v>
+        <v>0.78303631400000029</v>
       </c>
       <c r="D254" s="5">
-        <v>9.8442347486390034</v>
+        <v>10.338373200183092</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>98.317537904999995</v>
+        <v>97.123838907000007</v>
       </c>
       <c r="C255" s="5">
-        <v>1.1807935849999893</v>
+        <v>1.2216716150000053</v>
       </c>
       <c r="D255" s="5">
-        <v>15.603081599160973</v>
+        <v>16.404298146926031</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>98.440223888999995</v>
+        <v>97.263655073999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.1226859840000003</v>
+        <v>0.13981616699999222</v>
       </c>
       <c r="D256" s="5">
-        <v>1.5077454212328201</v>
+        <v>1.7412224406293531</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>98.890486507000006</v>
+        <v>97.508355542999993</v>
       </c>
       <c r="C257" s="5">
-        <v>0.45026261800001066</v>
+        <v>0.24470046899999431</v>
       </c>
       <c r="D257" s="5">
-        <v>5.6289708357033508</v>
+        <v>3.0611432540410766</v>
       </c>
       <c r="E257" s="5">
-        <v>4.1872384327485968</v>
+        <v>4.2747735807017184</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>100.30707205</v>
+        <v>100.19544085</v>
       </c>
       <c r="C258" s="5">
-        <v>1.4165855429999965</v>
+        <v>2.6870853070000038</v>
       </c>
       <c r="D258" s="5">
-        <v>18.610867283300948</v>
+        <v>38.571379023632502</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>100.52391724</v>
+        <v>100.46384263</v>
       </c>
       <c r="C259" s="5">
-        <v>0.2168451900000008</v>
+        <v>0.26840178000000492</v>
       </c>
       <c r="D259" s="5">
-        <v>2.6252443331511666</v>
+        <v>3.2623250699322925</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>101.3149025</v>
+        <v>101.27766729</v>
       </c>
       <c r="C260" s="5">
-        <v>0.79098525999999936</v>
+        <v>0.81382465999999454</v>
       </c>
       <c r="D260" s="5">
-        <v>9.8619042916676225</v>
+        <v>10.165815106509779</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>101.94969618</v>
+        <v>102.03043030000001</v>
       </c>
       <c r="C261" s="5">
-        <v>0.63479368000000136</v>
+        <v>0.75276301000000956</v>
       </c>
       <c r="D261" s="5">
-        <v>7.7832464854945549</v>
+        <v>9.2929986261895969</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>102.10454011</v>
+        <v>102.10291817</v>
       </c>
       <c r="C262" s="5">
-        <v>0.15484392999999841</v>
+        <v>7.248786999998913E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>1.8378946053762002</v>
+        <v>0.85588333849198062</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>102.76348530999999</v>
+        <v>102.76775938999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.6589451999999909</v>
+        <v>0.66484121999999957</v>
       </c>
       <c r="D263" s="5">
-        <v>8.0252452638463367</v>
+        <v>8.0997769864929339</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>103.38610228</v>
+        <v>103.39641913</v>
       </c>
       <c r="C264" s="5">
-        <v>0.62261697000000993</v>
+        <v>0.62865974000000335</v>
       </c>
       <c r="D264" s="5">
-        <v>7.5177199132922201</v>
+        <v>7.5928287490257595</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>103.31779825</v>
+        <v>103.34666446</v>
       </c>
       <c r="C265" s="5">
-        <v>-6.8304030000007288E-2</v>
+        <v>-4.9754669999998669E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.78992877203114542</v>
+        <v>-0.57591781072374726</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>103.71250311999999</v>
+        <v>103.76918413999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.39470486999999821</v>
+        <v>0.42251967999999351</v>
       </c>
       <c r="D266" s="5">
-        <v>4.681920821814245</v>
+        <v>5.0178821621424063</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>101.55305941</v>
+        <v>101.63940157</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.1594437099999908</v>
+        <v>-2.1297825699999891</v>
       </c>
       <c r="D267" s="5">
-        <v>-22.314002752324512</v>
+        <v>-22.03056884387977</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>103.14309995000001</v>
+        <v>103.26363218</v>
       </c>
       <c r="C268" s="5">
-        <v>1.5900405400000039</v>
+        <v>1.6242306099999979</v>
       </c>
       <c r="D268" s="5">
-        <v>20.494165974656809</v>
+        <v>20.954928535640448</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>104.09155991999999</v>
+        <v>103.92930894</v>
       </c>
       <c r="C269" s="5">
-        <v>0.94845996999998761</v>
+        <v>0.66567675999999665</v>
       </c>
       <c r="D269" s="5">
-        <v>11.6102405640921</v>
+        <v>8.0159060402394733</v>
       </c>
       <c r="E269" s="5">
-        <v>5.2594274704390598</v>
+        <v>6.5850289046957</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>103.89953057</v>
+        <v>103.78744312000001</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.19202934999999854</v>
+        <v>-0.14186581999999248</v>
       </c>
       <c r="D270" s="5">
-        <v>-2.1914498689559747</v>
+        <v>-1.6257848078910286</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>104.13070646</v>
+        <v>104.07031785</v>
       </c>
       <c r="C271" s="5">
-        <v>0.23117589000000294</v>
+        <v>0.28287472999998897</v>
       </c>
       <c r="D271" s="5">
-        <v>2.7029109824346254</v>
+        <v>3.3200997339898786</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>105.09974886000001</v>
+        <v>105.06541104999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.96904240000000641</v>
+        <v>0.99509319999999946</v>
       </c>
       <c r="D272" s="5">
-        <v>11.756903857242662</v>
+        <v>12.097156369893325</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>105.26643056</v>
+        <v>105.30471092000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.16668169999999805</v>
+        <v>0.23929987000001063</v>
       </c>
       <c r="D273" s="5">
-        <v>1.9198141548725678</v>
+        <v>2.7676523557357502</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>105.7905583</v>
+        <v>105.79647881</v>
       </c>
       <c r="C274" s="5">
-        <v>0.52412773999999729</v>
+        <v>0.49176788999999133</v>
       </c>
       <c r="D274" s="5">
-        <v>6.1412375034963329</v>
+        <v>5.7501418137418714</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>106.27061329999999</v>
+        <v>106.28725755000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.48005499999999302</v>
+        <v>0.49077874000001032</v>
       </c>
       <c r="D275" s="5">
-        <v>5.583324950399593</v>
+        <v>5.7109207566877762</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>104.82758749</v>
+        <v>104.84019914</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.4430258099999946</v>
+        <v>-1.447058410000011</v>
       </c>
       <c r="D276" s="5">
-        <v>-15.131046130819836</v>
+        <v>-15.168014987436262</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>106.99672212</v>
+        <v>107.02252582</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1691346300000021</v>
+        <v>2.1823266800000027</v>
       </c>
       <c r="D277" s="5">
-        <v>27.861143841200153</v>
+        <v>28.046676654214497</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>106.4836691</v>
+        <v>106.53839334</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.51305302000000097</v>
+        <v>-0.48413247999999953</v>
       </c>
       <c r="D278" s="5">
-        <v>-5.6046918538094843</v>
+        <v>-5.2953377756376536</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>106.92027706</v>
+        <v>106.97913754</v>
       </c>
       <c r="C279" s="5">
-        <v>0.43660796000000346</v>
+        <v>0.44074419999999748</v>
       </c>
       <c r="D279" s="5">
-        <v>5.0327700632460726</v>
+        <v>5.0788692499268873</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>108.54798756</v>
+        <v>108.64992789</v>
       </c>
       <c r="C280" s="5">
-        <v>1.6277104999999921</v>
+        <v>1.6707903500000043</v>
       </c>
       <c r="D280" s="5">
-        <v>19.878253993413541</v>
+        <v>20.438184770134281</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>107.35874837999999</v>
+        <v>107.24208900000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.1892391800000013</v>
+        <v>-1.4078388899999936</v>
       </c>
       <c r="D281" s="5">
-        <v>-12.383084063509441</v>
+        <v>-14.487446985575936</v>
       </c>
       <c r="E281" s="5">
-        <v>3.1387640482196666</v>
+        <v>3.1875320771280524</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>107.47832882</v>
+        <v>107.38368678000001</v>
       </c>
       <c r="C282" s="5">
-        <v>0.11958044000000712</v>
+        <v>0.1415977799999979</v>
       </c>
       <c r="D282" s="5">
-        <v>1.3448263783836456</v>
+        <v>1.595984538147821</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>108.77555184000001</v>
+        <v>108.72763555</v>
       </c>
       <c r="C283" s="5">
-        <v>1.2972230200000041</v>
+        <v>1.3439487699999972</v>
       </c>
       <c r="D283" s="5">
-        <v>15.484761862462504</v>
+        <v>16.096626349428391</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>108.66210239</v>
+        <v>108.63710589999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.1134494500000045</v>
+        <v>-9.0529650000007678E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-1.2444074680579509</v>
+        <v>-0.99459043792868851</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>108.41840233000001</v>
+        <v>108.42375119</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.24370005999999478</v>
+        <v>-0.21335470999999018</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.6583292605145248</v>
+        <v>-2.3314151829526675</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>109.2210753</v>
+        <v>109.23433076000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.80267296999998905</v>
+        <v>0.81057957000000158</v>
       </c>
       <c r="D286" s="5">
-        <v>9.2550039661253525</v>
+        <v>9.349470047018805</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>109.80787728</v>
+        <v>109.82873949</v>
       </c>
       <c r="C287" s="5">
-        <v>0.58680198000000416</v>
+        <v>0.59440872999999783</v>
       </c>
       <c r="D287" s="5">
-        <v>6.6410909068685076</v>
+        <v>6.7289319614635135</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>110.36745496</v>
+        <v>110.38081514</v>
       </c>
       <c r="C288" s="5">
-        <v>0.55957768000000385</v>
+        <v>0.55207564999999192</v>
       </c>
       <c r="D288" s="5">
-        <v>6.2895042381362343</v>
+        <v>6.2016275732442505</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>110.64929792</v>
+        <v>110.66686574000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.28184295999999165</v>
+        <v>0.28605060000001004</v>
       </c>
       <c r="D289" s="5">
-        <v>3.1078226806931619</v>
+        <v>3.1544955461936475</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>112.66556949</v>
+        <v>112.71046281</v>
       </c>
       <c r="C290" s="5">
-        <v>2.0162715700000007</v>
+        <v>2.0435970699999899</v>
       </c>
       <c r="D290" s="5">
-        <v>24.196867907482343</v>
+        <v>24.554514822721419</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>110.94820557</v>
+        <v>110.98627747</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.7173639199999968</v>
+        <v>-1.7241853399999911</v>
       </c>
       <c r="D291" s="5">
-        <v>-16.833429105853494</v>
+        <v>-16.888594736134031</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>111.28066807</v>
+        <v>111.34695603999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.33246250000000543</v>
+        <v>0.36067856999999037</v>
       </c>
       <c r="D292" s="5">
-        <v>3.6557267388561021</v>
+        <v>3.970172619785739</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>111.75264155000001</v>
+        <v>111.67406567</v>
       </c>
       <c r="C293" s="5">
-        <v>0.47197348000000261</v>
+        <v>0.32710963000000959</v>
       </c>
       <c r="D293" s="5">
-        <v>5.2099657955310352</v>
+        <v>3.5828231883597406</v>
       </c>
       <c r="E293" s="5">
-        <v>4.0927201893670384</v>
+        <v>4.1326840155081257</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>111.28255719000001</v>
+        <v>111.20783964</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.47008436000000131</v>
+        <v>-0.4662260300000014</v>
       </c>
       <c r="D294" s="5">
-        <v>-4.9326054287283316</v>
+        <v>-4.8964085366022703</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>111.69246215</v>
+        <v>111.66895877</v>
       </c>
       <c r="C295" s="5">
-        <v>0.40990495999999155</v>
+        <v>0.46111913000000015</v>
       </c>
       <c r="D295" s="5">
-        <v>4.5108099027648452</v>
+        <v>5.090812848472015</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>111.86361891999999</v>
+        <v>111.84391116</v>
       </c>
       <c r="C296" s="5">
-        <v>0.17115676999999607</v>
+        <v>0.1749523900000014</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8544495950842066</v>
+        <v>1.8963318362616333</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>112.73466117</v>
+        <v>112.73619587</v>
       </c>
       <c r="C297" s="5">
-        <v>0.87104225000000213</v>
+        <v>0.89228470999999843</v>
       </c>
       <c r="D297" s="5">
-        <v>9.754714561683663</v>
+        <v>10.00498402568104</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>112.74289175</v>
+        <v>112.75531453000001</v>
       </c>
       <c r="C298" s="5">
-        <v>8.2305800000028739E-3</v>
+        <v>1.9118660000003729E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>8.7645297496496966E-2</v>
+        <v>0.2036950335403187</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>112.6922177</v>
+        <v>112.70898876</v>
       </c>
       <c r="C299" s="5">
-        <v>-5.0674049999997806E-2</v>
+        <v>-4.6325770000009925E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.53802737230855824</v>
+        <v>-0.49191009763696059</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>111.86238265</v>
+        <v>111.87546448000001</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.8298350499999998</v>
+        <v>-0.83352427999999179</v>
       </c>
       <c r="D300" s="5">
-        <v>-8.4872346706328816</v>
+        <v>-8.5222281283611423</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>112.24862305000001</v>
+        <v>112.2583515</v>
       </c>
       <c r="C301" s="5">
-        <v>0.38624040000000548</v>
+        <v>0.3828870199999983</v>
       </c>
       <c r="D301" s="5">
-        <v>4.2229786354488263</v>
+        <v>4.1851226839691114</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>112.53519357</v>
+        <v>112.56415068</v>
       </c>
       <c r="C302" s="5">
-        <v>0.28657051999999794</v>
+        <v>0.30579917999999395</v>
       </c>
       <c r="D302" s="5">
-        <v>3.106983370164107</v>
+        <v>3.3183024174095133</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>112.76798014000001</v>
+        <v>112.78478319</v>
       </c>
       <c r="C303" s="5">
-        <v>0.2327865700000018</v>
+        <v>0.2206325100000015</v>
       </c>
       <c r="D303" s="5">
-        <v>2.5107170432537851</v>
+        <v>2.3775947370164197</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>113.28964377</v>
+        <v>113.31483064</v>
       </c>
       <c r="C304" s="5">
-        <v>0.52166362999999194</v>
+        <v>0.53004744999999787</v>
       </c>
       <c r="D304" s="5">
-        <v>5.6946282152968042</v>
+        <v>5.7876427771225591</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>113.67838908</v>
+        <v>113.64410718000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.38874531000000445</v>
+        <v>0.32927654000000928</v>
       </c>
       <c r="D305" s="5">
-        <v>4.1963229936876623</v>
+        <v>3.5433005120321992</v>
       </c>
       <c r="E305" s="5">
-        <v>1.7232232753427779</v>
+        <v>1.764099388860374</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>113.27258032</v>
+        <v>113.22295133</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.40580875999999932</v>
+        <v>-0.42115585000000522</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.2006423218856508</v>
+        <v>-4.3575698647554724</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>112.2033433</v>
+        <v>112.19565716</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.0692370200000028</v>
+        <v>-1.0272941700000047</v>
       </c>
       <c r="D307" s="5">
-        <v>-10.757434331005811</v>
+        <v>-10.360607356772489</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>110.63466572999999</v>
+        <v>110.62135109</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.5686775700000055</v>
+        <v>-1.5743060699999916</v>
       </c>
       <c r="D308" s="5">
-        <v>-15.545039353639357</v>
+        <v>-15.597571724603544</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>111.63981561</v>
+        <v>111.64349086</v>
       </c>
       <c r="C309" s="5">
-        <v>1.0051498800000047</v>
+        <v>1.0221397699999955</v>
       </c>
       <c r="D309" s="5">
-        <v>11.463991227700788</v>
+        <v>11.669195759902063</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>112.30073152</v>
+        <v>112.30860772</v>
       </c>
       <c r="C310" s="5">
-        <v>0.66091590999999994</v>
+        <v>0.6651168599999977</v>
       </c>
       <c r="D310" s="5">
-        <v>7.3400261329215066</v>
+        <v>7.3879693640795718</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>112.03670249</v>
+        <v>112.04647151</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.26402903000000322</v>
+        <v>-0.26213620999999421</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.7851090756521368</v>
+        <v>-2.7652068601407565</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>112.98486259000001</v>
+        <v>112.99221668</v>
       </c>
       <c r="C312" s="5">
-        <v>0.94816010000000972</v>
+        <v>0.94574516999999503</v>
       </c>
       <c r="D312" s="5">
-        <v>10.641823576335607</v>
+        <v>10.612479979971589</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>112.79420284</v>
+        <v>112.79787340999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.1906597500000089</v>
+        <v>-0.19434327000000451</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.0062877931951939</v>
+        <v>-2.0445512396900067</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>112.315223</v>
+        <v>112.32973412</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.47897983999999383</v>
+        <v>-0.46813928999999632</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.9784449196207392</v>
+        <v>-4.8681750592284745</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>113.05149949</v>
+        <v>113.06784145</v>
       </c>
       <c r="C315" s="5">
-        <v>0.73627648999999451</v>
+        <v>0.73810733000000539</v>
       </c>
       <c r="D315" s="5">
-        <v>8.1564540914438091</v>
+        <v>8.1763798960736267</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>112.76789119999999</v>
+        <v>112.77953287</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.28360829000000365</v>
+        <v>-0.28830858000000603</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.969206427539639</v>
+        <v>-3.0172974476905923</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>114.31316707000001</v>
+        <v>114.29375526</v>
       </c>
       <c r="C317" s="5">
-        <v>1.5452758700000118</v>
+        <v>1.5142223900000005</v>
       </c>
       <c r="D317" s="5">
-        <v>17.741503456215746</v>
+        <v>17.356332692524902</v>
       </c>
       <c r="E317" s="5">
-        <v>0.55839812222644447</v>
+        <v>0.57165135625643071</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>113.33763458</v>
+        <v>113.29998775999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.97553249000000619</v>
+        <v>-0.99376750000000413</v>
       </c>
       <c r="D318" s="5">
-        <v>-9.7733885045197653</v>
+        <v>-9.9490438042693423</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>113.85275847</v>
+        <v>113.85706385</v>
       </c>
       <c r="C319" s="5">
-        <v>0.51512388999999814</v>
+        <v>0.55707609000000957</v>
       </c>
       <c r="D319" s="5">
-        <v>5.592471448369829</v>
+        <v>6.0623889321769875</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>113.51062175</v>
+        <v>113.49873377999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.34213671999999917</v>
+        <v>-0.35833007000000805</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.5470884069711217</v>
+        <v>-3.711939865117464</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>113.83698296999999</v>
+        <v>113.8414365</v>
       </c>
       <c r="C321" s="5">
-        <v>0.32636121999999546</v>
+        <v>0.34270272000000546</v>
       </c>
       <c r="D321" s="5">
-        <v>3.5052777100849752</v>
+        <v>3.6841112036954726</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>113.69169019</v>
+        <v>113.6967669</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.14529277999999124</v>
+        <v>-0.14466960000000029</v>
       </c>
       <c r="D322" s="5">
-        <v>-1.5208820190314665</v>
+        <v>-1.514345451869259</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>113.25099111999999</v>
+        <v>113.25557365</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.44069907000000796</v>
+        <v>-0.44119324999999776</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.5536198891290569</v>
+        <v>-4.5584184027293144</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>113.86384166000001</v>
+        <v>113.86629327</v>
       </c>
       <c r="C324" s="5">
-        <v>0.61285054000001082</v>
+        <v>0.61071961999999758</v>
       </c>
       <c r="D324" s="5">
-        <v>6.6905248607225687</v>
+        <v>6.6662894471847478</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>113.7408394</v>
+        <v>113.74268004</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.12300226000000691</v>
+        <v>-0.12361323000000368</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2886346618208533</v>
+        <v>-1.2949696106245412</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>114.31931614</v>
+        <v>114.32566919999999</v>
       </c>
       <c r="C326" s="5">
-        <v>0.57847673999999927</v>
+        <v>0.58298915999999679</v>
       </c>
       <c r="D326" s="5">
-        <v>6.2767502714744072</v>
+        <v>6.3269954691143271</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>113.02965215</v>
+        <v>113.04538004</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.289663989999994</v>
+        <v>-1.2802891599999953</v>
       </c>
       <c r="D327" s="5">
-        <v>-12.728331583300022</v>
+        <v>-12.640771014165308</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>115.08233207000001</v>
+        <v>115.08460074</v>
       </c>
       <c r="C328" s="5">
-        <v>2.0526799200000028</v>
+        <v>2.0392207000000013</v>
       </c>
       <c r="D328" s="5">
-        <v>24.106679294541557</v>
+        <v>23.928948776736792</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>113.23560510999999</v>
+        <v>113.23925364999999</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.8467269600000122</v>
+        <v>-1.8453470900000042</v>
       </c>
       <c r="D329" s="5">
-        <v>-17.644574651494203</v>
+        <v>-17.63221348462347</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.94264028162229785</v>
+        <v>-0.922623994286631</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>113.31508035</v>
+        <v>113.28836364999999</v>
       </c>
       <c r="C330" s="5">
-        <v>7.947524000000783E-2</v>
+        <v>4.9109999999998877E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>0.84548760447809013</v>
+        <v>0.52166337741750279</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>113.10705753000001</v>
+        <v>113.10968699</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.2080228199999965</v>
+        <v>-0.1786766599999936</v>
       </c>
       <c r="D331" s="5">
-        <v>-2.1808420605322176</v>
+        <v>-1.8762899258570109</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>113.72735131</v>
+        <v>113.71168170999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.62029377999999724</v>
+        <v>0.60199471999999332</v>
       </c>
       <c r="D332" s="5">
-        <v>6.7831290187459148</v>
+        <v>6.5769734076051911</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>113.44127496999999</v>
+        <v>113.44417506000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.28607634000000814</v>
+        <v>-0.26750664999998719</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.9771357348498895</v>
+        <v>-2.786757988564692</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>113.21619991999999</v>
+        <v>113.21691020999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.22507505000000094</v>
+        <v>-0.22726485000001162</v>
       </c>
       <c r="D334" s="5">
-        <v>-2.3550700031177763</v>
+        <v>-2.3776709678695496</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>113.81515158000001</v>
+        <v>113.81081761</v>
       </c>
       <c r="C335" s="5">
-        <v>0.59895166000001154</v>
+        <v>0.59390740000000619</v>
       </c>
       <c r="D335" s="5">
-        <v>6.5364173585387819</v>
+        <v>6.4797293165715253</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>113.57822317</v>
+        <v>113.58078773</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.23692841000000442</v>
+        <v>-0.23002988000000357</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.4696305107354988</v>
+        <v>-2.3986113242920104</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>114.20104495</v>
+        <v>114.2048575</v>
       </c>
       <c r="C337" s="5">
-        <v>0.62282177999999533</v>
+        <v>0.62406977000000552</v>
       </c>
       <c r="D337" s="5">
-        <v>6.7825014165139308</v>
+        <v>6.7963471729243663</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>114.99868616000001</v>
+        <v>115.00181501</v>
       </c>
       <c r="C338" s="5">
-        <v>0.79764121000000898</v>
+        <v>0.79695750999999859</v>
       </c>
       <c r="D338" s="5">
-        <v>8.7110300036548303</v>
+        <v>8.7029726541242081</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>115.24553471999999</v>
+        <v>115.26381076</v>
       </c>
       <c r="C339" s="5">
-        <v>0.24684855999998945</v>
+        <v>0.26199574999999697</v>
       </c>
       <c r="D339" s="5">
-        <v>2.6064693388838878</v>
+        <v>2.7683419437620982</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>115.7004182</v>
+        <v>115.69875321000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.45488348000000656</v>
+        <v>0.43494245000000831</v>
       </c>
       <c r="D340" s="5">
-        <v>4.8406867168081291</v>
+        <v>4.623311481315473</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>115.23437757000001</v>
+        <v>115.25809855</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.46604062999999485</v>
+        <v>-0.44065466000000697</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.7279347605571509</v>
+        <v>-4.4758328283009519</v>
       </c>
       <c r="E341" s="5">
-        <v>1.765144857095402</v>
+        <v>1.7828136754061141</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>116.25581084</v>
+        <v>116.23474631000001</v>
       </c>
       <c r="C342" s="5">
-        <v>1.0214332699999886</v>
+        <v>0.97664776000000586</v>
       </c>
       <c r="D342" s="5">
-        <v>11.17094830612595</v>
+        <v>10.65581917774654</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>116.67605671</v>
+        <v>116.67035086</v>
       </c>
       <c r="C343" s="5">
-        <v>0.42024587000000224</v>
+        <v>0.43560454999999365</v>
       </c>
       <c r="D343" s="5">
-        <v>4.4250952657000076</v>
+        <v>4.5910160735144201</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>116.4881845</v>
+        <v>116.47228593</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.18787220999999477</v>
+        <v>-0.19806493000000103</v>
       </c>
       <c r="D344" s="5">
-        <v>-1.9152236828121394</v>
+        <v>-2.0182609678949248</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>118.28495243</v>
+        <v>118.28343495</v>
       </c>
       <c r="C345" s="5">
-        <v>1.7967679300000015</v>
+        <v>1.811149020000002</v>
       </c>
       <c r="D345" s="5">
-        <v>20.16319687947712</v>
+        <v>20.341645378810004</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>119.01416403</v>
+        <v>119.01099273</v>
       </c>
       <c r="C346" s="5">
-        <v>0.72921159999999929</v>
+        <v>0.72755777999999793</v>
       </c>
       <c r="D346" s="5">
-        <v>7.6539105720716538</v>
+        <v>7.6360617488155924</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>120.59139498</v>
+        <v>120.57157216</v>
       </c>
       <c r="C347" s="5">
-        <v>1.5772309500000006</v>
+        <v>1.5605794300000042</v>
       </c>
       <c r="D347" s="5">
-        <v>17.114865332804641</v>
+        <v>16.921438861453055</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>120.87704350999999</v>
+        <v>120.88398171</v>
       </c>
       <c r="C348" s="5">
-        <v>0.28564852999998891</v>
+        <v>0.31240954999999815</v>
       </c>
       <c r="D348" s="5">
-        <v>2.8798025445396336</v>
+        <v>3.1539806957615824</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>121.22260455</v>
+        <v>121.22254830999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.34556104000000687</v>
+        <v>0.33856659999999295</v>
       </c>
       <c r="D349" s="5">
-        <v>3.4849943318020715</v>
+        <v>3.4131661844827521</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>121.14390711999999</v>
+        <v>121.16765202000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-7.8697430000005397E-2</v>
+        <v>-5.4896289999987857E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.77626157052761435</v>
+        <v>-0.54207504948777796</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>122.36605831</v>
+        <v>122.37924575</v>
       </c>
       <c r="C351" s="5">
-        <v>1.2221511900000053</v>
+        <v>1.2115937299999899</v>
       </c>
       <c r="D351" s="5">
-        <v>12.800943257434927</v>
+        <v>12.681588253585673</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>122.3109856</v>
+        <v>122.3037916</v>
       </c>
       <c r="C352" s="5">
-        <v>-5.5072710000004577E-2</v>
+        <v>-7.5454149999998776E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.53874340988262492</v>
+        <v>-0.73736820595688979</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>123.09330899</v>
+        <v>123.13893035</v>
       </c>
       <c r="C353" s="5">
-        <v>0.78232339000000195</v>
+        <v>0.83513874999999871</v>
       </c>
       <c r="D353" s="5">
-        <v>7.9512731970974526</v>
+        <v>8.5089269781463592</v>
       </c>
       <c r="E353" s="5">
-        <v>6.8199538937293358</v>
+        <v>6.8375514598492337</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>122.70942946</v>
+        <v>122.69217714</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.38387953000000152</v>
+        <v>-0.44675320999999713</v>
       </c>
       <c r="D354" s="5">
-        <v>-3.6788001541771198</v>
+        <v>-4.2678187222163766</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>122.93074589</v>
+        <v>122.90902993</v>
       </c>
       <c r="C355" s="5">
-        <v>0.22131643000000167</v>
+        <v>0.21685279000000435</v>
       </c>
       <c r="D355" s="5">
-        <v>2.1858963099618212</v>
+        <v>2.1416845590615408</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>122.06183229</v>
+        <v>122.04564298</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.86891359999999906</v>
+        <v>-0.86338695000000598</v>
       </c>
       <c r="D356" s="5">
-        <v>-8.1598851088573241</v>
+        <v>-8.111351228275721</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>123.67200207</v>
+        <v>123.66384909</v>
       </c>
       <c r="C357" s="5">
-        <v>1.6101697800000068</v>
+        <v>1.6182061100000027</v>
       </c>
       <c r="D357" s="5">
-        <v>17.030235263940096</v>
+        <v>17.123964066409926</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>124.00524615</v>
+        <v>124.00055306</v>
       </c>
       <c r="C358" s="5">
-        <v>0.33324408000000005</v>
+        <v>0.33670397000000207</v>
       </c>
       <c r="D358" s="5">
-        <v>3.2818498361448123</v>
+        <v>3.3166572744915523</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>124.68407759</v>
+        <v>124.64563645</v>
       </c>
       <c r="C359" s="5">
-        <v>0.67883143999999618</v>
+        <v>0.64508338999999637</v>
       </c>
       <c r="D359" s="5">
-        <v>6.7704948837348899</v>
+        <v>6.4244679256683535</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>125.41249737</v>
+        <v>125.42403392</v>
       </c>
       <c r="C360" s="5">
-        <v>0.72841977999999585</v>
+        <v>0.77839747000000159</v>
       </c>
       <c r="D360" s="5">
-        <v>7.2402537621788055</v>
+        <v>7.7566846300681558</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>126.41526469999999</v>
+        <v>126.41846102</v>
       </c>
       <c r="C361" s="5">
-        <v>1.0027673299999975</v>
+        <v>0.99442709999999579</v>
       </c>
       <c r="D361" s="5">
-        <v>10.028306009840303</v>
+        <v>9.9402737450589242</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>126.94394862999999</v>
+        <v>126.9947602</v>
       </c>
       <c r="C362" s="5">
-        <v>0.52868392999999969</v>
+        <v>0.57629918000000657</v>
       </c>
       <c r="D362" s="5">
-        <v>5.1356045191074839</v>
+        <v>5.6096588007980008</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>127.65792892</v>
+        <v>127.67303822</v>
       </c>
       <c r="C363" s="5">
-        <v>0.71398029000000918</v>
+        <v>0.67827801999999338</v>
       </c>
       <c r="D363" s="5">
-        <v>6.9619951110254652</v>
+        <v>6.6008560150133455</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>128.46449946999999</v>
+        <v>128.45967886</v>
       </c>
       <c r="C364" s="5">
-        <v>0.80657054999998934</v>
+        <v>0.78664064000000167</v>
       </c>
       <c r="D364" s="5">
-        <v>7.8509606317062497</v>
+        <v>7.6494123491201993</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>128.08397472999999</v>
+        <v>128.04334004</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.38052473999999847</v>
+        <v>-0.41633881999999289</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.4971797545893302</v>
+        <v>-3.8206256150888906</v>
       </c>
       <c r="E365" s="5">
-        <v>4.0543761321790717</v>
+        <v>3.9828262890217792</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>127.83317142999999</v>
+        <v>127.80451988</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.25080330000000117</v>
+        <v>-0.23882016000000306</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.3245979875308409</v>
+        <v>-2.2153633123616734</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>128.50189886000001</v>
+        <v>128.46298565000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.66872743000001833</v>
+        <v>0.6584657700000065</v>
       </c>
       <c r="D367" s="5">
-        <v>6.4613038204258233</v>
+        <v>6.3607958965158362</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>127.70795504</v>
+        <v>127.68657306999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.79394382000000974</v>
+        <v>-0.77641258000001301</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.1673249132610639</v>
+        <v>-7.0163395952056895</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>114.96933651000001</v>
+        <v>114.94948300999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-12.738618529999997</v>
+        <v>-12.73709006</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.662019813633961</v>
+        <v>-71.663807574249688</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>116.64572907</v>
+        <v>116.53700391</v>
       </c>
       <c r="C370" s="5">
-        <v>1.6763925599999965</v>
+        <v>1.5875209000000012</v>
       </c>
       <c r="D370" s="5">
-        <v>18.971189165794922</v>
+        <v>17.891342533300225</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>116.99802602</v>
+        <v>116.95053944999999</v>
       </c>
       <c r="C371" s="5">
-        <v>0.35229694999999595</v>
+        <v>0.41353553999999804</v>
       </c>
       <c r="D371" s="5">
-        <v>3.6850902550294107</v>
+        <v>4.3423397546701548</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>118.64246731</v>
+        <v>118.55825747999999</v>
       </c>
       <c r="C372" s="5">
-        <v>1.6444412900000032</v>
+        <v>1.6077180300000009</v>
       </c>
       <c r="D372" s="5">
-        <v>18.233249056525192</v>
+        <v>17.802617018788069</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>120.53000737000001</v>
+        <v>120.44208455</v>
       </c>
       <c r="C373" s="5">
-        <v>1.8875400600000063</v>
+        <v>1.8838270700000095</v>
       </c>
       <c r="D373" s="5">
-        <v>20.853758143028102</v>
+        <v>20.825185396819258</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>119.32768239000001</v>
+        <v>119.31321095</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.2023249800000002</v>
+        <v>-1.1288736000000057</v>
       </c>
       <c r="D374" s="5">
-        <v>-11.334989171112596</v>
+        <v>-10.685238797128394</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>124.28981761</v>
+        <v>124.21577302999999</v>
       </c>
       <c r="C375" s="5">
-        <v>4.9621352199999933</v>
+        <v>4.9025620799999956</v>
       </c>
       <c r="D375" s="5">
-        <v>63.054256201217029</v>
+        <v>62.128197550482042</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>126.08195019999999</v>
+        <v>125.99250575000001</v>
       </c>
       <c r="C376" s="5">
-        <v>1.7921325899999943</v>
+        <v>1.7767327200000125</v>
       </c>
       <c r="D376" s="5">
-        <v>18.743105910061033</v>
+        <v>18.581134854228321</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>126.76935455</v>
+        <v>126.73855105</v>
       </c>
       <c r="C377" s="5">
-        <v>0.68740435000000844</v>
+        <v>0.74604529999999158</v>
       </c>
       <c r="D377" s="5">
-        <v>6.7422459315632066</v>
+        <v>7.3416564387982497</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.0263736605388818</v>
+        <v>-1.0190213638541445</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>128.44375276</v>
+        <v>128.29624795999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.6743982099999926</v>
+        <v>1.55769690999999</v>
       </c>
       <c r="D378" s="5">
-        <v>17.053520962822908</v>
+        <v>15.787749874594081</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>126.92745069</v>
+        <v>126.762193</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.5163020699999947</v>
+        <v>-1.5340549599999918</v>
       </c>
       <c r="D379" s="5">
-        <v>-13.28167952382392</v>
+        <v>-13.44155210931155</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>129.55881964</v>
+        <v>129.2946733</v>
       </c>
       <c r="C380" s="5">
-        <v>2.6313689499999953</v>
+        <v>2.5324803000000031</v>
       </c>
       <c r="D380" s="5">
-        <v>27.919602989705304</v>
+        <v>26.791654910738806</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>130.04278654000001</v>
+        <v>129.89940858</v>
       </c>
       <c r="C381" s="5">
-        <v>0.48396690000001286</v>
+        <v>0.60473527999999988</v>
       </c>
       <c r="D381" s="5">
-        <v>4.5758519013263221</v>
+        <v>5.759280558937907</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>131.29278575999999</v>
+        <v>131.17748899</v>
       </c>
       <c r="C382" s="5">
-        <v>1.2499992199999781</v>
+        <v>1.2780804100000012</v>
       </c>
       <c r="D382" s="5">
-        <v>12.164430562387341</v>
+        <v>12.467146092461668</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>131.9484693</v>
+        <v>131.7914208</v>
       </c>
       <c r="C383" s="5">
-        <v>0.6556835400000125</v>
+        <v>0.61393180999999686</v>
       </c>
       <c r="D383" s="5">
-        <v>6.1602465211874957</v>
+        <v>5.7630386219258423</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>134.08884576</v>
+        <v>133.90961283999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.1403764599999988</v>
+        <v>2.1181920399999967</v>
       </c>
       <c r="D384" s="5">
-        <v>21.299650945734427</v>
+        <v>21.08640153606034</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>135.32019098999999</v>
+        <v>135.26448321999999</v>
       </c>
       <c r="C385" s="5">
-        <v>1.2313452299999881</v>
+        <v>1.3548703799999942</v>
       </c>
       <c r="D385" s="5">
-        <v>11.593627829308772</v>
+        <v>12.840312088084694</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>137.38736832999999</v>
+        <v>137.31401002999999</v>
       </c>
       <c r="C386" s="5">
-        <v>2.0671773400000006</v>
+        <v>2.0495268100000033</v>
       </c>
       <c r="D386" s="5">
-        <v>19.952811318707319</v>
+        <v>19.776845390875209</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>142.12389852000001</v>
+        <v>141.99789656999999</v>
       </c>
       <c r="C387" s="5">
-        <v>4.7365301900000247</v>
+        <v>4.6838865400000032</v>
       </c>
       <c r="D387" s="5">
-        <v>50.190923098156112</v>
+        <v>49.556306770539706</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>143.46030954</v>
+        <v>143.34097962999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.3364110199999857</v>
+        <v>1.3430830599999979</v>
       </c>
       <c r="D388" s="5">
-        <v>11.886018697601175</v>
+        <v>11.959637733803774</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>144.50291981000001</v>
+        <v>144.37143768000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.0426102700000115</v>
+        <v>1.0304580500000213</v>
       </c>
       <c r="D389" s="5">
-        <v>9.0782865100835117</v>
+        <v>8.9760235371209021</v>
       </c>
       <c r="E389" s="5">
-        <v>13.988842431950378</v>
+        <v>13.912804339260298</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>147.16888316000001</v>
+        <v>146.88843682000001</v>
       </c>
       <c r="C390" s="5">
-        <v>2.6659633499999984</v>
+        <v>2.5169991399999958</v>
       </c>
       <c r="D390" s="5">
-        <v>24.529561651694042</v>
+        <v>23.048389504662502</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>149.44286176</v>
+        <v>149.11702628</v>
       </c>
       <c r="C391" s="5">
-        <v>2.2739785999999924</v>
+        <v>2.2285894599999949</v>
       </c>
       <c r="D391" s="5">
-        <v>20.201580123551221</v>
+        <v>19.805154184268758</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>149.12333380999999</v>
+        <v>148.76537669000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.31952795000000833</v>
+        <v>-0.35164958999999385</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.5357949740350327</v>
+        <v>-2.7934379395780251</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>149.94344257</v>
+        <v>149.66868191</v>
       </c>
       <c r="C393" s="5">
-        <v>0.82010876000001076</v>
+        <v>0.90330521999999291</v>
       </c>
       <c r="D393" s="5">
-        <v>6.8027612486883493</v>
+        <v>7.5347456669884849</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>150.44047452000001</v>
+        <v>150.10941643000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.49703195000000733</v>
+        <v>0.44073452000000657</v>
       </c>
       <c r="D394" s="5">
-        <v>4.0510826816290813</v>
+        <v>3.5914784647899989</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>150.69286141000001</v>
+        <v>150.37732714000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.25238688999999681</v>
+        <v>0.26791070999999533</v>
       </c>
       <c r="D395" s="5">
-        <v>2.0318635116476802</v>
+        <v>2.1628726480349858</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>151.78440825999999</v>
+        <v>151.64148051000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.0915468499999861</v>
+        <v>1.2641533700000025</v>
       </c>
       <c r="D396" s="5">
-        <v>9.0470165788050885</v>
+        <v>10.567593078498128</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>152.09977196</v>
+        <v>151.92615401</v>
       </c>
       <c r="C397" s="5">
-        <v>0.31536370000000602</v>
+        <v>0.28467349999999669</v>
       </c>
       <c r="D397" s="5">
-        <v>2.5219393606607188</v>
+        <v>2.2761416054419614</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>152.17567244</v>
+        <v>152.14548927999999</v>
       </c>
       <c r="C398" s="5">
-        <v>7.590048000000138E-2</v>
+        <v>0.21933526999998776</v>
       </c>
       <c r="D398" s="5">
-        <v>0.60046751298319379</v>
+        <v>1.7462584335365738</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>152.85130401999999</v>
+        <v>152.78421093</v>
       </c>
       <c r="C399" s="5">
-        <v>0.6756315799999868</v>
+        <v>0.63872165000000791</v>
       </c>
       <c r="D399" s="5">
-        <v>5.4598195768238655</v>
+        <v>5.1556791780793754</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>151.65812170000001</v>
+        <v>151.62908393000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.1931823199999769</v>
+        <v>-1.1551269999999931</v>
       </c>
       <c r="D400" s="5">
-        <v>-8.9755010960830823</v>
+        <v>-8.7046984755642534</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>152.58075994999999</v>
+        <v>152.35590997</v>
       </c>
       <c r="C401" s="5">
-        <v>0.92263824999997723</v>
+        <v>0.72682603999999174</v>
       </c>
       <c r="D401" s="5">
-        <v>7.5497013327626261</v>
+        <v>5.9062354147312757</v>
       </c>
       <c r="E401" s="5">
-        <v>5.5900878339490534</v>
+        <v>5.530506877473651</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>152.35330309</v>
+        <v>152.03780648</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.22745685999998955</v>
+        <v>-0.3181034899999986</v>
       </c>
       <c r="D402" s="5">
-        <v>-1.7742827287769214</v>
+        <v>-2.4769045586171878</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>151.35604721999999</v>
+        <v>150.87025195999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-0.9972558700000036</v>
+        <v>-1.1675545200000101</v>
       </c>
       <c r="D403" s="5">
-        <v>-7.5781122584644862</v>
+        <v>-8.8358168222653415</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>151.42434373</v>
+        <v>150.85454963000001</v>
       </c>
       <c r="C404" s="5">
-        <v>6.8296510000010358E-2</v>
+        <v>-1.5702329999982112E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.54282280208177713</v>
+        <v>-0.12482257632103755</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>151.33602357000001</v>
+        <v>150.92461567000001</v>
       </c>
       <c r="C405" s="5">
-        <v>-8.8320159999994985E-2</v>
+        <v>7.0066040000000385E-2</v>
       </c>
       <c r="D405" s="5">
-        <v>-0.69767421899858961</v>
+        <v>0.55877906540247047</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>151.3461805</v>
+        <v>150.99281596</v>
       </c>
       <c r="C406" s="5">
-        <v>1.0156929999993736E-2</v>
+        <v>6.8200289999992947E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>8.056783724219585E-2</v>
+        <v>0.54360951548035885</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>151.44861176000001</v>
+        <v>150.98729501</v>
       </c>
       <c r="C407" s="5">
-        <v>0.10243126000000302</v>
+        <v>-5.5209500000046319E-3</v>
       </c>
       <c r="D407" s="5">
-        <v>0.81519133341734218</v>
+        <v>-4.3868364064980625E-2</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>151.63336472</v>
+        <v>151.43343382</v>
       </c>
       <c r="C408" s="5">
-        <v>0.1847529599999973</v>
+        <v>0.44613881000000788</v>
       </c>
       <c r="D408" s="5">
-        <v>1.4737482907674293</v>
+        <v>3.6039676399911791</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>150.71230291000001</v>
+        <v>150.62537291000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.92106180999999765</v>
+        <v>-0.80806090999999469</v>
       </c>
       <c r="D409" s="5">
-        <v>-7.0504679378282749</v>
+        <v>-6.2186720439388887</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>150.97902149999999</v>
+        <v>150.86149961000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.26671858999998221</v>
+        <v>0.2361266999999998</v>
       </c>
       <c r="D410" s="5">
-        <v>2.144457130681654</v>
+        <v>1.8974752812231488</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>151.24391034999999</v>
+        <v>151.13980351000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.2648888500000055</v>
+        <v>0.27830389999999738</v>
       </c>
       <c r="D411" s="5">
-        <v>2.1258047310439565</v>
+        <v>2.2363166057122408</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>151.81045455</v>
+        <v>151.67723938</v>
       </c>
       <c r="C412" s="5">
-        <v>0.56654420000000982</v>
+        <v>0.53743586999999593</v>
       </c>
       <c r="D412" s="5">
-        <v>4.5888528133021467</v>
+        <v>4.3515125236517571</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>151.78811128999999</v>
+        <v>151.5618442</v>
       </c>
       <c r="C413" s="5">
-        <v>-2.2343260000013743E-2</v>
+        <v>-0.11539518000000726</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.17647150155716274</v>
+        <v>-0.90914270522882701</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.51949450262257502</v>
+        <v>-0.52119131457148971</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>155.02815727000001</v>
+        <v>154.4722448</v>
       </c>
       <c r="C414" s="5">
-        <v>3.2400459800000192</v>
+        <v>2.9104006000000027</v>
       </c>
       <c r="D414" s="5">
-        <v>28.846888034180274</v>
+        <v>25.639708476444124</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>154.47372829</v>
+        <v>153.82672026</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.55442898000001151</v>
+        <v>-0.6455245399999967</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.2081580131105856</v>
+        <v>-4.9010168769076152</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>154.10006150999999</v>
+        <v>153.32250561000001</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.37366678000000775</v>
+        <v>-0.50421464999999444</v>
       </c>
       <c r="D416" s="5">
-        <v>-2.8644503206433414</v>
+        <v>-3.86322959236719</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>153.32149186999999</v>
+        <v>151.86953376</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.77856964000000062</v>
+        <v>-1.4529718500000115</v>
       </c>
       <c r="D417" s="5">
-        <v>-5.8971682639356811</v>
+        <v>-10.797501070997928</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>153.59338170000001</v>
+        <v>152.00602046</v>
       </c>
       <c r="C418" s="5">
-        <v>0.27188983000002054</v>
+        <v>0.13648670000000607</v>
       </c>
       <c r="D418" s="5">
-        <v>2.1488760173486332</v>
+        <v>1.0837989371456302</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>153.98960954</v>
+        <v>152.06321700999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.39622783999999456</v>
+        <v>5.7196549999986246E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>3.1399659684018477</v>
+        <v>0.45246946191188631</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>152.62718651</v>
+        <v>151.09031315999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.3624230300000022</v>
+        <v>-0.97290384999999446</v>
       </c>
       <c r="D420" s="5">
-        <v>-10.115300633545754</v>
+        <v>-7.4131375063761773</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>153.25315671999999</v>
+        <v>151.56418783000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.62597020999999131</v>
+        <v>0.47387467000001493</v>
       </c>
       <c r="D421" s="5">
-        <v>5.0341108832838488</v>
+        <v>3.8292468019810011</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>153.34988147000001</v>
+        <v>151.55352554999999</v>
       </c>
       <c r="C422" s="5">
-        <v>9.6724750000021231E-2</v>
+        <v>-1.0662280000019564E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>0.76000692525814983</v>
+        <v>-8.4385281652499256E-2</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>153.35320288</v>
+        <v>151.26362999</v>
       </c>
       <c r="C423" s="5">
-        <v>3.3214099999838709E-3</v>
+        <v>-0.28989555999999084</v>
       </c>
       <c r="D423" s="5">
-        <v>2.5993934852253098E-2</v>
+        <v>-2.271396030728734</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>153.56843767999999</v>
+        <v>151.42752123</v>
       </c>
       <c r="C424" s="5">
-        <v>0.2152347999999904</v>
+        <v>0.16389123999999811</v>
       </c>
       <c r="D424" s="5">
-        <v>1.6972902226220832</v>
+        <v>1.3079529624472563</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>154.37561274000001</v>
+        <v>151.42811275</v>
       </c>
       <c r="C425" s="5">
-        <v>0.80717506000002004</v>
+        <v>5.9152000000040061E-4</v>
       </c>
       <c r="D425" s="5">
-        <v>6.4929212214186016</v>
+        <v>4.6876502021397926E-3</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7046799172936833</v>
+        <v>-8.8235565294081386E-2</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>150.47992970000001</v>
+        <v>150.42936159000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-3.8956830399999944</v>
+        <v>-0.99875115999998343</v>
       </c>
       <c r="D426" s="5">
-        <v>-26.413419322834642</v>
+        <v>-7.633767091276022</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>150.44675609000001</v>
+        <v>150.16534178000001</v>
       </c>
       <c r="C427" s="5">
-        <v>-3.3173610000005738E-2</v>
+        <v>-0.26401981000000774</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.26422194954909273</v>
+        <v>-2.0859176726666595</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>150.38639162000001</v>
+        <v>149.74324164999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-6.0364469999996118E-2</v>
+        <v>-0.42210013000001823</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.48042061750798171</v>
+        <v>-3.321420754303861</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>151.85181069999999</v>
+        <v>151.4451937</v>
       </c>
       <c r="C429" s="5">
-        <v>1.4654190799999753</v>
+        <v>1.7019520500000169</v>
       </c>
       <c r="D429" s="5">
-        <v>12.340727187647605</v>
+        <v>14.524702925941192</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>152.22309211999999</v>
+        <v>151.85799878</v>
       </c>
       <c r="C430" s="5">
-        <v>0.37128142000000253</v>
+        <v>0.41280507999999827</v>
       </c>
       <c r="D430" s="5">
-        <v>2.9738086817256093</v>
+        <v>3.3204116806366812</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>151.92400653000001</v>
+        <v>152.02676292999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.29908558999997581</v>
+        <v>0.16876414999998701</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.3324291741431802</v>
+        <v>1.3417760325145967</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>151.67816794999999</v>
+        <v>150.93617474000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.24583858000002579</v>
+        <v>-1.090588189999977</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.9246127016685044</v>
+        <v>-8.2767379799189129</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>151.69490963999999</v>
+        <v>151.52938847999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.6741690000003473E-2</v>
+        <v>0.59321373999998173</v>
       </c>
       <c r="D433" s="5">
-        <v>0.13253211597425985</v>
+        <v>4.8195705785673226</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>150.82339621</v>
+        <v>152.15709802999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.87151342999999315</v>
+        <v>0.62770954999999162</v>
       </c>
       <c r="D434" s="5">
-        <v>-6.6804792484355113</v>
+        <v>5.08582879424746</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>150.46310822999999</v>
+        <v>150.58857101000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.36028798000000961</v>
+        <v>-1.5685270199999763</v>
       </c>
       <c r="D435" s="5">
-        <v>-2.8292044184464182</v>
+        <v>-11.692509164909204</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>149.44633937</v>
+        <v>151.01665303999999</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.0167688599999849</v>
+        <v>0.42808202999998457</v>
       </c>
       <c r="D436" s="5">
-        <v>-7.81441201587546</v>
+        <v>3.4651149073735787</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>149.19853810999999</v>
+        <v>151.52375681000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.24780126000001701</v>
+        <v>0.50710377000001472</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.9717083473460795</v>
+        <v>4.1047783577429664</v>
       </c>
       <c r="E437" s="5">
-        <v>-3.353557299700749</v>
+        <v>6.3161363014496708E-2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>153.48352388000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.9597670699999981</v>
+      </c>
+      <c r="D438" s="5">
+        <v>16.673543264811318</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>