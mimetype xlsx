--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{15D16CFB-2CE0-4732-8C37-D55894DB7485}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2D0685A2-DED7-47C9-999B-B7E8F1F85317}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{0533FE77-9D45-4F63-8E81-B7DCAFBF705D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{26D54E06-DAC5-4D27-A5E5-7771DE79A2D6}"/>
   </bookViews>
   <sheets>
     <sheet name="fwapbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C4510E9-63E0-4B34-8DE3-0F47EBE5328B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F93EA2C6-C937-4A46-8879-D57C5E903C0F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>3.4651149073735787</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>151.52375681000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.50710377000001472</v>
       </c>
       <c r="D437" s="5">
         <v>4.1047783577429664</v>
       </c>
       <c r="E437" s="5">
         <v>6.3161363014496708E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>153.48352388000001</v>
+        <v>153.39699021000001</v>
       </c>
       <c r="C438" s="5">
-        <v>1.9597670699999981</v>
+        <v>1.8732334000000037</v>
       </c>
       <c r="D438" s="5">
-        <v>16.673543264811318</v>
+        <v>15.886622982086717</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>152.61820209000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.77878812000000153</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-5.9250631344588189</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>154.14754278000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.5293406899999979</v>
+      </c>
+      <c r="D440" s="5">
+        <v>12.71021470904785</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>