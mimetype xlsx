--- v5 (2026-05-07)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2D0685A2-DED7-47C9-999B-B7E8F1F85317}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3A98762A-A7D8-4B82-B523-CDBF8FF47AFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{26D54E06-DAC5-4D27-A5E5-7771DE79A2D6}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1F45295-AF65-4357-901D-1AB6D35C977A}"/>
   </bookViews>
   <sheets>
     <sheet name="fwapbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F93EA2C6-C937-4A46-8879-D57C5E903C0F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2E9FB71-7480-494F-81C6-FEF4BE1EBDAC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>43.936047928999997</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>44.270003238999998</v>
       </c>
       <c r="C7" s="5">
         <v>0.33395531000000034</v>
       </c>
       <c r="D7" s="5">
         <v>9.5122679754916728</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.150654383000003</v>
       </c>
       <c r="C8" s="5">
         <v>-0.1193488559999949</v>
       </c>
       <c r="D8" s="5">
         <v>-3.1875761011818105</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>44.555307233999997</v>
       </c>
       <c r="C9" s="5">
         <v>0.40465285099999448</v>
       </c>
       <c r="D9" s="5">
         <v>11.570036170364229</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>44.368213205000004</v>
       </c>
       <c r="C10" s="5">
         <v>-0.18709402899999361</v>
       </c>
       <c r="D10" s="5">
         <v>-4.924206765771622</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>45.530219250000002</v>
       </c>
       <c r="C11" s="5">
         <v>1.1620060449999983</v>
       </c>
       <c r="D11" s="5">
         <v>36.37464393292391</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>45.703471276999998</v>
       </c>
       <c r="C12" s="5">
         <v>0.17325202699999664</v>
       </c>
       <c r="D12" s="5">
         <v>4.6630395995855833</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>45.921386742999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.21791546600000089</v>
       </c>
       <c r="D13" s="5">
         <v>5.8740900850212441</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>45.980550291999997</v>
       </c>
       <c r="C14" s="5">
         <v>5.9163548999997317E-2</v>
       </c>
       <c r="D14" s="5">
         <v>1.5570415230957479</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>45.651284472</v>
       </c>
       <c r="C15" s="5">
         <v>-0.32926581999999627</v>
       </c>
       <c r="D15" s="5">
         <v>-8.2626808567219037</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>46.60741093</v>
       </c>
       <c r="C16" s="5">
         <v>0.95612645799999996</v>
       </c>
       <c r="D16" s="5">
         <v>28.240062204724637</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>46.622415549000003</v>
       </c>
       <c r="C17" s="5">
         <v>1.5004619000002606E-2</v>
       </c>
       <c r="D17" s="5">
         <v>0.38700837890381923</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>48.138526102999997</v>
       </c>
       <c r="C18" s="5">
         <v>1.5161105539999937</v>
       </c>
       <c r="D18" s="5">
         <v>46.816956330032198</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>49.006704040999999</v>
       </c>
       <c r="C19" s="5">
         <v>0.86817793800000231</v>
       </c>
       <c r="D19" s="5">
         <v>23.92315763175732</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>48.799653681999999</v>
       </c>
       <c r="C20" s="5">
         <v>-0.20705035900000013</v>
       </c>
       <c r="D20" s="5">
         <v>-4.9537601118528674</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>48.735878251000003</v>
       </c>
       <c r="C21" s="5">
         <v>-6.3775430999996274E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.5570359718525162</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>49.060115965000001</v>
       </c>
       <c r="C22" s="5">
         <v>0.32423771399999879</v>
       </c>
       <c r="D22" s="5">
         <v>8.2822532338675749</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>49.303976085000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.24386012000000079</v>
       </c>
       <c r="D23" s="5">
         <v>6.1305668120452017</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>49.179712979000001</v>
       </c>
       <c r="C24" s="5">
         <v>-0.12426310600000079</v>
       </c>
       <c r="D24" s="5">
         <v>-2.9828419130876971</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.574339094000003</v>
       </c>
       <c r="C25" s="5">
         <v>0.39462611500000122</v>
       </c>
       <c r="D25" s="5">
         <v>10.065527489850101</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>49.397189011999998</v>
       </c>
       <c r="C26" s="5">
         <v>-0.17715008200000426</v>
       </c>
       <c r="D26" s="5">
         <v>-4.2048256828269404</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>49.33184266</v>
       </c>
       <c r="C27" s="5">
         <v>-6.5346351999998831E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.5759518822115459</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>49.586067915999998</v>
       </c>
       <c r="C28" s="5">
         <v>0.25422525599999801</v>
       </c>
       <c r="D28" s="5">
         <v>6.3623682341551469</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>49.520872707000002</v>
       </c>
       <c r="C29" s="5">
         <v>-6.5195208999995202E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.566387249582013</v>
       </c>
       <c r="E29" s="5">
         <v>6.2168747025853399</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>49.554898858999998</v>
       </c>
       <c r="C30" s="5">
         <v>3.4026151999995591E-2</v>
       </c>
       <c r="D30" s="5">
         <v>0.82765184842468198</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>49.984387075000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.42948821600000286</v>
       </c>
       <c r="D31" s="5">
         <v>10.910668555656278</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>50.081895781</v>
       </c>
       <c r="C32" s="5">
         <v>9.7508705999999279E-2</v>
       </c>
       <c r="D32" s="5">
         <v>2.3662206307893507</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>50.406829256000002</v>
       </c>
       <c r="C33" s="5">
         <v>0.32493347500000169</v>
       </c>
       <c r="D33" s="5">
         <v>8.0695732598149448</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>51.066067992999997</v>
       </c>
       <c r="C34" s="5">
         <v>0.65923873699999547</v>
       </c>
       <c r="D34" s="5">
         <v>16.873613474663941</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>51.246049044000003</v>
       </c>
       <c r="C35" s="5">
         <v>0.17998105100000572</v>
       </c>
       <c r="D35" s="5">
         <v>4.3123248485045229</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>51.490475269000001</v>
       </c>
       <c r="C36" s="5">
         <v>0.244426224999998</v>
       </c>
       <c r="D36" s="5">
         <v>5.8761525965981276</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>51.560073451999997</v>
       </c>
       <c r="C37" s="5">
         <v>6.9598182999996538E-2</v>
       </c>
       <c r="D37" s="5">
         <v>1.6341180097184438</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>51.904002603000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.34392915100000465</v>
       </c>
       <c r="D38" s="5">
         <v>8.3048415240902571</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>52.706948947000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.80294634399999865</v>
       </c>
       <c r="D39" s="5">
         <v>20.227640204222787</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>53.036260669999997</v>
       </c>
       <c r="C40" s="5">
         <v>0.32931172299999645</v>
       </c>
       <c r="D40" s="5">
         <v>7.7606581087844129</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>53.427444190999999</v>
       </c>
       <c r="C41" s="5">
         <v>0.39118352100000209</v>
       </c>
       <c r="D41" s="5">
         <v>9.2189593682861606</v>
       </c>
       <c r="E41" s="5">
         <v>7.8887371535513839</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>53.320797265000003</v>
       </c>
       <c r="C42" s="5">
         <v>-0.10664692599999626</v>
       </c>
       <c r="D42" s="5">
         <v>-2.3692059396993259</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>53.514772835999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.19397557099999574</v>
       </c>
       <c r="D43" s="5">
         <v>4.4538907154021201</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>53.157322102000002</v>
       </c>
       <c r="C44" s="5">
         <v>-0.35745073399999683</v>
       </c>
       <c r="D44" s="5">
         <v>-7.727370181941362</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>54.791676981999998</v>
       </c>
       <c r="C45" s="5">
         <v>1.6343548799999965</v>
       </c>
       <c r="D45" s="5">
         <v>43.819568452842738</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>55.900351983999997</v>
       </c>
       <c r="C46" s="5">
         <v>1.1086750019999982</v>
       </c>
       <c r="D46" s="5">
         <v>27.174311565828635</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>55.881354549000001</v>
       </c>
       <c r="C47" s="5">
         <v>-1.8997434999995733E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-0.40705216802783273</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>56.559113177</v>
       </c>
       <c r="C48" s="5">
         <v>0.67775862799999942</v>
       </c>
       <c r="D48" s="5">
         <v>15.565445665942089</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>56.999580694000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.44046751700000186</v>
       </c>
       <c r="D49" s="5">
         <v>9.7561425688859948</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>58.050637510000001</v>
       </c>
       <c r="C50" s="5">
         <v>1.0510568159999991</v>
       </c>
       <c r="D50" s="5">
         <v>24.515664748327936</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>58.561189409000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.51055189899999931</v>
       </c>
       <c r="D51" s="5">
         <v>11.079711886330102</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>58.757118196</v>
       </c>
       <c r="C52" s="5">
         <v>0.19592878699999972</v>
       </c>
       <c r="D52" s="5">
         <v>4.0895617155322306</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>59.360428110000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.60330991400000045</v>
       </c>
       <c r="D53" s="5">
         <v>13.041639221091984</v>
       </c>
       <c r="E53" s="5">
         <v>11.10474964475172</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>59.767068197999997</v>
       </c>
       <c r="C54" s="5">
         <v>0.40664008799999607</v>
       </c>
       <c r="D54" s="5">
         <v>8.5373309300354805</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>59.833400628</v>
       </c>
       <c r="C55" s="5">
         <v>6.6332430000002773E-2</v>
       </c>
       <c r="D55" s="5">
         <v>1.3399787840517652</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>59.709511042999999</v>
       </c>
       <c r="C56" s="5">
         <v>-0.12388958500000058</v>
       </c>
       <c r="D56" s="5">
         <v>-2.4565891501243886</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>62.268409185000003</v>
       </c>
       <c r="C57" s="5">
         <v>2.5588981420000039</v>
       </c>
       <c r="D57" s="5">
         <v>65.459257141550225</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>61.865822023</v>
       </c>
       <c r="C58" s="5">
         <v>-0.40258716200000322</v>
       </c>
       <c r="D58" s="5">
         <v>-7.4883969274822881</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>61.627480097999999</v>
       </c>
       <c r="C59" s="5">
         <v>-0.23834192500000029</v>
       </c>
       <c r="D59" s="5">
         <v>-4.5263629775364134</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>61.712826466999999</v>
       </c>
       <c r="C60" s="5">
         <v>8.5346368999999811E-2</v>
       </c>
       <c r="D60" s="5">
         <v>1.6745668619403187</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>62.034106964000003</v>
       </c>
       <c r="C61" s="5">
         <v>0.32128049700000361</v>
       </c>
       <c r="D61" s="5">
         <v>6.4292893573718368</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>62.015798050000001</v>
       </c>
       <c r="C62" s="5">
         <v>-1.8308914000002119E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-0.3535968878714435</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>61.257964813999997</v>
       </c>
       <c r="C63" s="5">
         <v>-0.7578332360000033</v>
       </c>
       <c r="D63" s="5">
         <v>-13.717498592088429</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>61.503869807999997</v>
       </c>
       <c r="C64" s="5">
         <v>0.24590499399999999</v>
       </c>
       <c r="D64" s="5">
         <v>4.9248940517785389</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>61.024859167000002</v>
       </c>
       <c r="C65" s="5">
         <v>-0.47901064099999502</v>
       </c>
       <c r="D65" s="5">
         <v>-8.9558340106392524</v>
       </c>
       <c r="E65" s="5">
         <v>2.8039404532522294</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>59.941367233000001</v>
       </c>
       <c r="C66" s="5">
         <v>-1.0834919340000013</v>
       </c>
       <c r="D66" s="5">
         <v>-19.343697806006944</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>61.035671174000001</v>
       </c>
       <c r="C67" s="5">
         <v>1.0943039409999997</v>
       </c>
       <c r="D67" s="5">
         <v>24.246727348022333</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>61.518944615000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.48327344100000147</v>
       </c>
       <c r="D68" s="5">
         <v>9.9263532333685678</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>62.164220196000002</v>
       </c>
       <c r="C69" s="5">
         <v>0.64527558099999993</v>
       </c>
       <c r="D69" s="5">
         <v>13.338997080024196</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>62.673755423000003</v>
       </c>
       <c r="C70" s="5">
         <v>0.50953522700000065</v>
       </c>
       <c r="D70" s="5">
         <v>10.291677033806623</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>62.820713816999998</v>
       </c>
       <c r="C71" s="5">
         <v>0.146958393999995</v>
       </c>
       <c r="D71" s="5">
         <v>2.8503516004788398</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>62.669866724999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.15084709199999935</v>
       </c>
       <c r="D72" s="5">
         <v>-2.8437260145907195</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>62.793961811999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.1240950870000006</v>
       </c>
       <c r="D73" s="5">
         <v>2.4022174233717219</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>62.955568556999999</v>
       </c>
       <c r="C74" s="5">
         <v>0.16160674500000027</v>
       </c>
       <c r="D74" s="5">
         <v>3.1324157725929336</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>63.983395850000001</v>
       </c>
       <c r="C75" s="5">
         <v>1.0278272930000014</v>
       </c>
       <c r="D75" s="5">
         <v>21.45003034682469</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>64.390018068000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.40662221800000253</v>
       </c>
       <c r="D76" s="5">
         <v>7.8984312844401883</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>65.290074039999993</v>
       </c>
       <c r="C77" s="5">
         <v>0.90005597199998988</v>
       </c>
       <c r="D77" s="5">
         <v>18.125421107744</v>
       </c>
       <c r="E77" s="5">
         <v>6.9893071958230024</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>66.303816882000007</v>
       </c>
       <c r="C78" s="5">
         <v>1.0137428420000134</v>
       </c>
       <c r="D78" s="5">
         <v>20.308531643001704</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>66.507509146999993</v>
       </c>
       <c r="C79" s="5">
         <v>0.20369226499998661</v>
       </c>
       <c r="D79" s="5">
         <v>3.7494575525420348</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>66.945868570000002</v>
       </c>
       <c r="C80" s="5">
         <v>0.43835942300000852</v>
       </c>
       <c r="D80" s="5">
         <v>8.2024694392996089</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>66.354073634000002</v>
       </c>
       <c r="C81" s="5">
         <v>-0.59179493599999944</v>
       </c>
       <c r="D81" s="5">
         <v>-10.10703238908388</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>66.663425032000006</v>
       </c>
       <c r="C82" s="5">
         <v>0.309351398000004</v>
       </c>
       <c r="D82" s="5">
         <v>5.7402644445138762</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>66.318573454000003</v>
       </c>
       <c r="C83" s="5">
         <v>-0.34485157800000366</v>
       </c>
       <c r="D83" s="5">
         <v>-6.0340233237821117</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>68.183427249999994</v>
       </c>
       <c r="C84" s="5">
         <v>1.8648537959999913</v>
       </c>
       <c r="D84" s="5">
         <v>39.483815524956654</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>69.365799971000001</v>
       </c>
       <c r="C85" s="5">
         <v>1.1823727210000072</v>
       </c>
       <c r="D85" s="5">
         <v>22.913295411716096</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>69.372244460999994</v>
       </c>
       <c r="C86" s="5">
         <v>6.4444899999926974E-3</v>
       </c>
       <c r="D86" s="5">
         <v>0.11154402964463905</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>69.723534114000003</v>
       </c>
       <c r="C87" s="5">
         <v>0.35128965300000914</v>
       </c>
       <c r="D87" s="5">
         <v>6.2487324735480687</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>70.245465663999994</v>
       </c>
       <c r="C88" s="5">
         <v>0.52193154999999081</v>
       </c>
       <c r="D88" s="5">
         <v>9.3621002787254817</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>69.633459600999998</v>
       </c>
       <c r="C89" s="5">
         <v>-0.61200606299999549</v>
       </c>
       <c r="D89" s="5">
         <v>-9.9681605443561416</v>
       </c>
       <c r="E89" s="5">
         <v>6.6524439202489294</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>69.975359740000002</v>
       </c>
       <c r="C90" s="5">
         <v>0.34190013900000338</v>
       </c>
       <c r="D90" s="5">
         <v>6.0537439285472505</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>70.563462681999994</v>
       </c>
       <c r="C91" s="5">
         <v>0.58810294199999191</v>
       </c>
       <c r="D91" s="5">
         <v>10.564812448952221</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>71.885819126000001</v>
       </c>
       <c r="C92" s="5">
         <v>1.3223564440000075</v>
       </c>
       <c r="D92" s="5">
         <v>24.956858493325186</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>76.186143307999998</v>
       </c>
       <c r="C93" s="5">
         <v>4.3003241819999971</v>
       </c>
       <c r="D93" s="5">
         <v>100.81361845871601</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>76.442463834999998</v>
       </c>
       <c r="C94" s="5">
         <v>0.25632052699999974</v>
       </c>
       <c r="D94" s="5">
         <v>4.1128286403868231</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>76.589348005999994</v>
       </c>
       <c r="C95" s="5">
         <v>0.1468841709999964</v>
       </c>
       <c r="D95" s="5">
         <v>2.3303246535780309</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>77.575646793999994</v>
       </c>
       <c r="C96" s="5">
         <v>0.98629878799999915</v>
       </c>
       <c r="D96" s="5">
         <v>16.596199176755277</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>78.318003848000004</v>
       </c>
       <c r="C97" s="5">
         <v>0.74235705400000995</v>
       </c>
       <c r="D97" s="5">
         <v>12.107444763644516</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>78.760250572000004</v>
       </c>
       <c r="C98" s="5">
         <v>0.44224672400000031</v>
       </c>
       <c r="D98" s="5">
         <v>6.9906320310899606</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>78.651720226999998</v>
       </c>
       <c r="C99" s="5">
         <v>-0.10853034500000547</v>
       </c>
       <c r="D99" s="5">
         <v>-1.6411055411111874</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>79.210079187999995</v>
       </c>
       <c r="C100" s="5">
         <v>0.55835896099999616</v>
       </c>
       <c r="D100" s="5">
         <v>8.8595816584776443</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>79.548392340000007</v>
       </c>
       <c r="C101" s="5">
         <v>0.338313152000012</v>
       </c>
       <c r="D101" s="5">
         <v>5.2474337067337729</v>
       </c>
       <c r="E101" s="5">
         <v>14.238747860314005</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>80.454086877999998</v>
       </c>
       <c r="C102" s="5">
         <v>0.90569453799999167</v>
       </c>
       <c r="D102" s="5">
         <v>14.551409401186888</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>80.044054920999997</v>
       </c>
       <c r="C103" s="5">
         <v>-0.41003195700000106</v>
       </c>
       <c r="D103" s="5">
         <v>-5.9472163469061474</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>79.592560931999998</v>
       </c>
       <c r="C104" s="5">
         <v>-0.45149398899999937</v>
       </c>
       <c r="D104" s="5">
         <v>-6.5625951854834774</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>79.893018894999997</v>
       </c>
       <c r="C105" s="5">
         <v>0.30045796299999949</v>
       </c>
       <c r="D105" s="5">
         <v>4.6251856084147613</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>80.349888656000005</v>
       </c>
       <c r="C106" s="5">
         <v>0.4568697610000072</v>
       </c>
       <c r="D106" s="5">
         <v>7.0822201729978218</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>80.598286782000002</v>
       </c>
       <c r="C107" s="5">
         <v>0.24839812599999789</v>
       </c>
       <c r="D107" s="5">
         <v>3.7734783033014585</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>80.986106410000005</v>
       </c>
       <c r="C108" s="5">
         <v>0.38781962800000258</v>
       </c>
       <c r="D108" s="5">
         <v>5.929399962257853</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>80.769556115</v>
       </c>
       <c r="C109" s="5">
         <v>-0.21655029500000467</v>
       </c>
       <c r="D109" s="5">
         <v>-3.1619320070829127</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>80.716231953999994</v>
       </c>
       <c r="C110" s="5">
         <v>-5.3324161000006143E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-0.78937109434004116</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>82.055809732</v>
       </c>
       <c r="C111" s="5">
         <v>1.339577778000006</v>
       </c>
       <c r="D111" s="5">
         <v>21.837637579057699</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>81.980269634999999</v>
       </c>
       <c r="C112" s="5">
         <v>-7.5540097000001083E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-1.0991366307070871</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>82.932198198999998</v>
       </c>
       <c r="C113" s="5">
         <v>0.95192856399999926</v>
       </c>
       <c r="D113" s="5">
         <v>14.859260166312982</v>
       </c>
       <c r="E113" s="5">
         <v>4.2537702641898489</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>82.975668171999999</v>
       </c>
       <c r="C114" s="5">
         <v>4.346997300000055E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.63081185665816442</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>83.782420400999996</v>
       </c>
       <c r="C115" s="5">
         <v>0.8067522289999971</v>
       </c>
       <c r="D115" s="5">
         <v>12.311888913250746</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>83.963995517000001</v>
       </c>
       <c r="C116" s="5">
         <v>0.18157511600000475</v>
       </c>
       <c r="D116" s="5">
         <v>2.6318908199679969</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>84.415858396999994</v>
       </c>
       <c r="C117" s="5">
         <v>0.45186287999999308</v>
       </c>
       <c r="D117" s="5">
         <v>6.6525714651098466</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>84.087126830000003</v>
       </c>
       <c r="C118" s="5">
         <v>-0.32873156699999129</v>
       </c>
       <c r="D118" s="5">
         <v>-4.574231145896956</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>84.917319540999998</v>
       </c>
       <c r="C119" s="5">
         <v>0.83019271099999514</v>
       </c>
       <c r="D119" s="5">
         <v>12.512600770397665</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>85.096228718999996</v>
       </c>
       <c r="C120" s="5">
         <v>0.17890917799999784</v>
       </c>
       <c r="D120" s="5">
         <v>2.5577391584966636</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>85.186446954000004</v>
       </c>
       <c r="C121" s="5">
         <v>9.0218235000008917E-2</v>
       </c>
       <c r="D121" s="5">
         <v>1.2796736148102283</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>85.033049715999994</v>
       </c>
       <c r="C122" s="5">
         <v>-0.15339723800001082</v>
       </c>
       <c r="D122" s="5">
         <v>-2.1395949610214959</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>85.139534432000005</v>
       </c>
       <c r="C123" s="5">
         <v>0.1064847160000113</v>
       </c>
       <c r="D123" s="5">
         <v>1.5131227344982623</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>85.34222054</v>
       </c>
       <c r="C124" s="5">
         <v>0.20268610799999465</v>
       </c>
       <c r="D124" s="5">
         <v>2.8944647252696409</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>86.160424667000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.81820412700000134</v>
       </c>
       <c r="D125" s="5">
         <v>12.131260939096379</v>
       </c>
       <c r="E125" s="5">
         <v>3.8926093099012071</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>87.057229129999996</v>
       </c>
       <c r="C126" s="5">
         <v>0.89680446299999517</v>
       </c>
       <c r="D126" s="5">
         <v>13.230679342621986</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>87.189703327999993</v>
       </c>
       <c r="C127" s="5">
         <v>0.13247419799999705</v>
       </c>
       <c r="D127" s="5">
         <v>1.8413895142717962</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>87.779989353000005</v>
       </c>
       <c r="C128" s="5">
         <v>0.5902860250000117</v>
       </c>
       <c r="D128" s="5">
         <v>8.4336025403167092</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>87.503255275000001</v>
       </c>
       <c r="C129" s="5">
         <v>-0.27673407800000405</v>
       </c>
       <c r="D129" s="5">
         <v>-3.7181930743790614</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>87.787776261000005</v>
       </c>
       <c r="C130" s="5">
         <v>0.28452098600000397</v>
       </c>
       <c r="D130" s="5">
         <v>3.9723976934930683</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>88.122455565999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.33467930499999454</v>
       </c>
       <c r="D131" s="5">
         <v>4.6719964614539977</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>87.785407903000007</v>
       </c>
       <c r="C132" s="5">
         <v>-0.33704766299999278</v>
       </c>
       <c r="D132" s="5">
         <v>-4.4943878803152977</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>87.939843140999997</v>
       </c>
       <c r="C133" s="5">
         <v>0.1544352379999907</v>
       </c>
       <c r="D133" s="5">
         <v>2.1316297077677016</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>89.256345967000001</v>
       </c>
       <c r="C134" s="5">
         <v>1.3165028260000042</v>
       </c>
       <c r="D134" s="5">
         <v>19.520114846005843</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>87.988763383000006</v>
       </c>
       <c r="C135" s="5">
         <v>-1.2675825839999959</v>
       </c>
       <c r="D135" s="5">
         <v>-15.771837308751191</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>87.576051664999994</v>
       </c>
       <c r="C136" s="5">
         <v>-0.41271171800001127</v>
       </c>
       <c r="D136" s="5">
         <v>-5.4856467697190103</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>87.341536086000005</v>
       </c>
       <c r="C137" s="5">
         <v>-0.23451557899998932</v>
       </c>
       <c r="D137" s="5">
         <v>-3.166512761888296</v>
       </c>
       <c r="E137" s="5">
         <v>1.3708282237058</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>87.009189149999997</v>
       </c>
       <c r="C138" s="5">
         <v>-0.33234693600000753</v>
       </c>
       <c r="D138" s="5">
         <v>-4.4718099304914656</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>86.868021737999996</v>
       </c>
       <c r="C139" s="5">
         <v>-0.14116741200000149</v>
       </c>
       <c r="D139" s="5">
         <v>-1.929651381730435</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>85.773978877000005</v>
       </c>
       <c r="C140" s="5">
         <v>-1.0940428609999913</v>
       </c>
       <c r="D140" s="5">
         <v>-14.109030968536572</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>86.315093051999995</v>
       </c>
       <c r="C141" s="5">
         <v>0.54111417499998993</v>
       </c>
       <c r="D141" s="5">
         <v>7.8385992323779075</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>86.607118158999995</v>
       </c>
       <c r="C142" s="5">
         <v>0.29202510700000062</v>
       </c>
       <c r="D142" s="5">
         <v>4.1362983766998873</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>86.572068727000001</v>
       </c>
       <c r="C143" s="5">
         <v>-3.5049431999993885E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-0.48455402953198057</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>86.546962112000003</v>
       </c>
       <c r="C144" s="5">
         <v>-2.5106614999998556E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-0.34745535641146352</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>87.380059309000004</v>
       </c>
       <c r="C145" s="5">
         <v>0.83309719700000073</v>
       </c>
       <c r="D145" s="5">
         <v>12.182750096018502</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>86.211218603999995</v>
       </c>
       <c r="C146" s="5">
         <v>-1.168840705000008</v>
       </c>
       <c r="D146" s="5">
         <v>-14.921977794600028</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>84.717628317999996</v>
       </c>
       <c r="C147" s="5">
         <v>-1.4935902859999999</v>
       </c>
       <c r="D147" s="5">
         <v>-18.918819637543727</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>83.905335411999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.81229290599999615</v>
       </c>
       <c r="D148" s="5">
         <v>-10.918101446981099</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>83.959991986000006</v>
       </c>
       <c r="C149" s="5">
         <v>5.4656574000006231E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.78449581227877374</v>
       </c>
       <c r="E149" s="5">
         <v>-3.8716334192593016</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>84.453239291000003</v>
       </c>
       <c r="C150" s="5">
         <v>0.49324730499999703</v>
       </c>
       <c r="D150" s="5">
         <v>7.2820547775502842</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>84.241225161000003</v>
       </c>
       <c r="C151" s="5">
         <v>-0.21201413000000002</v>
       </c>
       <c r="D151" s="5">
         <v>-2.9712697540721478</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>84.179781133999995</v>
       </c>
       <c r="C152" s="5">
         <v>-6.1444027000007395E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-0.87175564630163072</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>83.795591973000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.38418916099999478</v>
       </c>
       <c r="D153" s="5">
         <v>-5.3412917820873211</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>83.903876402999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.10828442999999766</v>
       </c>
       <c r="D154" s="5">
         <v>1.5617628646170667</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>83.535713420999997</v>
       </c>
       <c r="C155" s="5">
         <v>-0.36816298200000119</v>
       </c>
       <c r="D155" s="5">
         <v>-5.140262053817346</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>82.266135625999993</v>
       </c>
       <c r="C156" s="5">
         <v>-1.2695777950000036</v>
       </c>
       <c r="D156" s="5">
         <v>-16.787813284754062</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>83.108146382000001</v>
       </c>
       <c r="C157" s="5">
         <v>0.84201075600000763</v>
       </c>
       <c r="D157" s="5">
         <v>12.997799466404668</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>82.249957886000004</v>
       </c>
       <c r="C158" s="5">
         <v>-0.8581884959999968</v>
       </c>
       <c r="D158" s="5">
         <v>-11.711312951271536</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>82.608719899999997</v>
       </c>
       <c r="C159" s="5">
         <v>0.35876201399999275</v>
       </c>
       <c r="D159" s="5">
         <v>5.3616341589701744</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>82.879540270000007</v>
       </c>
       <c r="C160" s="5">
         <v>0.2708203700000098</v>
       </c>
       <c r="D160" s="5">
         <v>4.0057360236249062</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>83.055326386999994</v>
       </c>
       <c r="C161" s="5">
         <v>0.17578611699998703</v>
       </c>
       <c r="D161" s="5">
         <v>2.5750813821446616</v>
       </c>
       <c r="E161" s="5">
         <v>-1.0774960521087951</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>83.015521739999997</v>
       </c>
       <c r="C162" s="5">
         <v>-3.9804646999996862E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-0.57359201504411095</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>82.812396160999995</v>
       </c>
       <c r="C163" s="5">
         <v>-0.20312557900000172</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8970124540921849</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>83.504701463999993</v>
       </c>
       <c r="C164" s="5">
         <v>0.69230530299999771</v>
       </c>
       <c r="D164" s="5">
         <v>10.506270002028796</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>83.801865827</v>
       </c>
       <c r="C165" s="5">
         <v>0.29716436300000737</v>
       </c>
       <c r="D165" s="5">
         <v>4.3549671211300378</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>84.167121438999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.36525561199999856</v>
       </c>
       <c r="D166" s="5">
         <v>5.3574943611476744</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>84.272494648999995</v>
       </c>
       <c r="C167" s="5">
         <v>0.10537320999999622</v>
       </c>
       <c r="D167" s="5">
         <v>1.5127306274455465</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>85.936383394999993</v>
       </c>
       <c r="C168" s="5">
         <v>1.6638887459999978</v>
       </c>
       <c r="D168" s="5">
         <v>26.442964363237742</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>85.683351688000002</v>
       </c>
       <c r="C169" s="5">
         <v>-0.253031706999991</v>
       </c>
       <c r="D169" s="5">
         <v>-3.4766276136026342</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>86.314854123999993</v>
       </c>
       <c r="C170" s="5">
         <v>0.63150243599999101</v>
       </c>
       <c r="D170" s="5">
         <v>9.2116912275622234</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>86.579634560000002</v>
       </c>
       <c r="C171" s="5">
         <v>0.26478043600000944</v>
       </c>
       <c r="D171" s="5">
         <v>3.7438808191466943</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>87.150029724000007</v>
       </c>
       <c r="C172" s="5">
         <v>0.57039516400000423</v>
       </c>
       <c r="D172" s="5">
         <v>8.1985633243558897</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>88.170115895999999</v>
       </c>
       <c r="C173" s="5">
         <v>1.0200861719999921</v>
       </c>
       <c r="D173" s="5">
         <v>14.986396756909315</v>
       </c>
       <c r="E173" s="5">
         <v>6.1582919861965513</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>86.380096249999994</v>
       </c>
       <c r="C174" s="5">
         <v>-1.7900196460000046</v>
       </c>
       <c r="D174" s="5">
         <v>-21.817912218070145</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>86.046744875000002</v>
       </c>
       <c r="C175" s="5">
         <v>-0.33335137499999234</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5339078719391583</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>86.655125370999997</v>
       </c>
       <c r="C176" s="5">
         <v>0.60838049599999522</v>
       </c>
       <c r="D176" s="5">
         <v>8.8222523141586962</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>87.627557620999994</v>
       </c>
       <c r="C177" s="5">
         <v>0.97243224999999711</v>
       </c>
       <c r="D177" s="5">
         <v>14.329268800112294</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>88.033385035999999</v>
       </c>
       <c r="C178" s="5">
         <v>0.40582741500000452</v>
       </c>
       <c r="D178" s="5">
         <v>5.7013011958184201</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>88.210784817999993</v>
       </c>
       <c r="C179" s="5">
         <v>0.17739978199999484</v>
       </c>
       <c r="D179" s="5">
         <v>2.4451526538779911</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>88.422173560000004</v>
       </c>
       <c r="C180" s="5">
         <v>0.21138874200001112</v>
       </c>
       <c r="D180" s="5">
         <v>2.9138922655270072</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>88.942440634999997</v>
       </c>
       <c r="C181" s="5">
         <v>0.52026707499999247</v>
       </c>
       <c r="D181" s="5">
         <v>7.2937129833378078</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>89.342124573000007</v>
       </c>
       <c r="C182" s="5">
         <v>0.39968393800000968</v>
       </c>
       <c r="D182" s="5">
         <v>5.5277793824163535</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>90.413316355999996</v>
       </c>
       <c r="C183" s="5">
         <v>1.0711917829999891</v>
       </c>
       <c r="D183" s="5">
         <v>15.375469904630412</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>90.707762005999996</v>
       </c>
       <c r="C184" s="5">
         <v>0.29444565000000011</v>
       </c>
       <c r="D184" s="5">
         <v>3.9787589895740938</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>91.766506360999998</v>
       </c>
       <c r="C185" s="5">
         <v>1.0587443550000017</v>
       </c>
       <c r="D185" s="5">
         <v>14.941524548079244</v>
       </c>
       <c r="E185" s="5">
         <v>4.0789222385077428</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>91.773649058999993</v>
       </c>
       <c r="C186" s="5">
         <v>7.142697999995562E-3</v>
       </c>
       <c r="D186" s="5">
         <v>9.3442675344568293E-2</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>92.525891740999995</v>
       </c>
       <c r="C187" s="5">
         <v>0.75224268200000211</v>
       </c>
       <c r="D187" s="5">
         <v>10.291831804788298</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>93.146670158999996</v>
       </c>
       <c r="C188" s="5">
         <v>0.62077841800000044</v>
       </c>
       <c r="D188" s="5">
         <v>8.3549253903623324</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>93.606536207000005</v>
       </c>
       <c r="C189" s="5">
         <v>0.45986604800000919</v>
       </c>
       <c r="D189" s="5">
         <v>6.08795793982706</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>93.715554162000004</v>
       </c>
       <c r="C190" s="5">
         <v>0.10901795499999878</v>
       </c>
       <c r="D190" s="5">
         <v>1.4065554966006255</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>94.285795144999994</v>
       </c>
       <c r="C191" s="5">
         <v>0.57024098299999082</v>
       </c>
       <c r="D191" s="5">
         <v>7.5511564144285614</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>94.636398493000002</v>
       </c>
       <c r="C192" s="5">
         <v>0.35060334800000703</v>
       </c>
       <c r="D192" s="5">
         <v>4.554621945493742</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>94.911830327999994</v>
       </c>
       <c r="C193" s="5">
         <v>0.27543183499999202</v>
       </c>
       <c r="D193" s="5">
         <v>3.5489577257043159</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>95.612258444999995</v>
       </c>
       <c r="C194" s="5">
         <v>0.70042811700000129</v>
       </c>
       <c r="D194" s="5">
         <v>9.2241659718392821</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>95.807738857999993</v>
       </c>
       <c r="C195" s="5">
         <v>0.19548041299999852</v>
       </c>
       <c r="D195" s="5">
         <v>2.4811915177456845</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>96.590516628000003</v>
       </c>
       <c r="C196" s="5">
         <v>0.78277777000000981</v>
       </c>
       <c r="D196" s="5">
         <v>10.257154626350196</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>97.662036893000007</v>
       </c>
       <c r="C197" s="5">
         <v>1.0715202650000037</v>
       </c>
       <c r="D197" s="5">
         <v>14.155139108376869</v>
       </c>
       <c r="E197" s="5">
         <v>6.4244905530211671</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>96.932784427000001</v>
       </c>
       <c r="C198" s="5">
         <v>-0.72925246600000548</v>
       </c>
       <c r="D198" s="5">
         <v>-8.6015305901762424</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>97.359500792999995</v>
       </c>
       <c r="C199" s="5">
         <v>0.42671636599999374</v>
       </c>
       <c r="D199" s="5">
         <v>5.4124246098510298</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>97.898199528000006</v>
       </c>
       <c r="C200" s="5">
         <v>0.5386987350000112</v>
       </c>
       <c r="D200" s="5">
         <v>6.8455391798312837</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>98.637882766000004</v>
       </c>
       <c r="C201" s="5">
         <v>0.7396832379999978</v>
       </c>
       <c r="D201" s="5">
         <v>9.4531952454198098</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>99.272348422999997</v>
       </c>
       <c r="C202" s="5">
         <v>0.63446565699999269</v>
       </c>
       <c r="D202" s="5">
         <v>7.9977356276717426</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>100.16700428</v>
       </c>
       <c r="C203" s="5">
         <v>0.89465585700000361</v>
       </c>
       <c r="D203" s="5">
         <v>11.367039537641134</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>100.82734682</v>
       </c>
       <c r="C204" s="5">
         <v>0.66034254000000203</v>
       </c>
       <c r="D204" s="5">
         <v>8.2041322033529429</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>101.11781772000001</v>
       </c>
       <c r="C205" s="5">
         <v>0.29047090000000253</v>
       </c>
       <c r="D205" s="5">
         <v>3.5123547299875213</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>102.13239013</v>
       </c>
       <c r="C206" s="5">
         <v>1.0145724099999995</v>
       </c>
       <c r="D206" s="5">
         <v>12.72745094176846</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>102.96865645</v>
       </c>
       <c r="C207" s="5">
         <v>0.8362663199999929</v>
       </c>
       <c r="D207" s="5">
         <v>10.280469518102198</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>104.15701903</v>
       </c>
       <c r="C208" s="5">
         <v>1.1883625800000033</v>
       </c>
       <c r="D208" s="5">
         <v>14.763015296568893</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>105.26282664999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.1058076199999931</v>
       </c>
       <c r="D209" s="5">
         <v>13.5109697068992</v>
       </c>
       <c r="E209" s="5">
         <v>7.7827475227938647</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>106.07824092</v>
       </c>
       <c r="C210" s="5">
         <v>0.8154142700000051</v>
       </c>
       <c r="D210" s="5">
         <v>9.7022094690097482</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>106.47945188</v>
       </c>
       <c r="C211" s="5">
         <v>0.40121096000000023</v>
       </c>
       <c r="D211" s="5">
         <v>4.6342753975951334</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>107.36534318</v>
       </c>
       <c r="C212" s="5">
         <v>0.88589129999999727</v>
       </c>
       <c r="D212" s="5">
         <v>10.453559688640723</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>104.74837964</v>
       </c>
       <c r="C213" s="5">
         <v>-2.6169635400000004</v>
       </c>
       <c r="D213" s="5">
         <v>-25.629900351884082</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>104.62679829</v>
       </c>
       <c r="C214" s="5">
         <v>-0.12158134999999959</v>
       </c>
       <c r="D214" s="5">
         <v>-1.3839815646022435</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>104.79359624</v>
       </c>
       <c r="C215" s="5">
         <v>0.16679795000000297</v>
       </c>
       <c r="D215" s="5">
         <v>1.9299254544084432</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>104.85637122999999</v>
       </c>
       <c r="C216" s="5">
         <v>6.2774989999994091E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.72121461559093714</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>105.60144046000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.74506923000001279</v>
       </c>
       <c r="D217" s="5">
         <v>8.8679936095936505</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>105.9886496</v>
       </c>
       <c r="C218" s="5">
         <v>0.38720913999999595</v>
       </c>
       <c r="D218" s="5">
         <v>4.4898724968750692</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>106.15188166</v>
       </c>
       <c r="C219" s="5">
         <v>0.16323205999999857</v>
       </c>
       <c r="D219" s="5">
         <v>1.8638430399756434</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>105.45589735999999</v>
       </c>
       <c r="C220" s="5">
         <v>-0.69598430000000633</v>
       </c>
       <c r="D220" s="5">
         <v>-7.5901859990111671</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>106.2372301</v>
       </c>
       <c r="C221" s="5">
         <v>0.78133274000001052</v>
       </c>
       <c r="D221" s="5">
         <v>9.2623174633666103</v>
       </c>
       <c r="E221" s="5">
         <v>0.92568619047246337</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>104.76582033</v>
       </c>
       <c r="C222" s="5">
         <v>-1.4714097700000082</v>
       </c>
       <c r="D222" s="5">
         <v>-15.410871962279927</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>104.82789569000001</v>
       </c>
       <c r="C223" s="5">
         <v>6.2075360000008573E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.71334013182027256</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>104.98493056</v>
       </c>
       <c r="C224" s="5">
         <v>0.15703486999998972</v>
       </c>
       <c r="D224" s="5">
         <v>1.8125158441033351</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>105.2719725</v>
       </c>
       <c r="C225" s="5">
         <v>0.28704194000000882</v>
       </c>
       <c r="D225" s="5">
         <v>3.3307405294941139</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>105.69414446</v>
       </c>
       <c r="C226" s="5">
         <v>0.42217196000000001</v>
       </c>
       <c r="D226" s="5">
         <v>4.9199335751201057</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>105.54681712999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.14732733000001019</v>
       </c>
       <c r="D227" s="5">
         <v>-1.6599188080445582</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>106.06571482</v>
       </c>
       <c r="C228" s="5">
         <v>0.51889769000000285</v>
       </c>
       <c r="D228" s="5">
         <v>6.0616998539609446</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>106.03824663</v>
       </c>
       <c r="C229" s="5">
         <v>-2.7468189999993342E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.31032571905356132</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>105.05903446000001</v>
       </c>
       <c r="C230" s="5">
         <v>-0.97921216999999672</v>
       </c>
       <c r="D230" s="5">
         <v>-10.535568595640965</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>104.18792947999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.87110498000001257</v>
       </c>
       <c r="D231" s="5">
         <v>-9.5084499415349697</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>102.83485863999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.3530708400000009</v>
       </c>
       <c r="D232" s="5">
         <v>-14.51786196812006</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>100.92858763</v>
       </c>
       <c r="C233" s="5">
         <v>-1.9062710099999975</v>
       </c>
       <c r="D233" s="5">
         <v>-20.111165414428477</v>
       </c>
       <c r="E233" s="5">
         <v>-4.9969699558272023</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>100.89434304</v>
       </c>
       <c r="C234" s="5">
         <v>-3.424459000000013E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-0.40639535389928039</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>99.539288165000002</v>
       </c>
       <c r="C235" s="5">
         <v>-1.3550548749999933</v>
       </c>
       <c r="D235" s="5">
         <v>-14.977755468661391</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>98.299820857</v>
       </c>
       <c r="C236" s="5">
         <v>-1.2394673080000018</v>
       </c>
       <c r="D236" s="5">
         <v>-13.960406747549946</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>96.683998333999995</v>
       </c>
       <c r="C237" s="5">
         <v>-1.6158225230000056</v>
       </c>
       <c r="D237" s="5">
         <v>-18.036119761790182</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>96.853079223999998</v>
       </c>
       <c r="C238" s="5">
         <v>0.16908089000000359</v>
       </c>
       <c r="D238" s="5">
         <v>2.1188618259187608</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>96.471429512</v>
       </c>
       <c r="C239" s="5">
         <v>-0.38164971199999798</v>
       </c>
       <c r="D239" s="5">
         <v>-4.6274542914268029</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>96.163214335999996</v>
       </c>
       <c r="C240" s="5">
         <v>-0.30821517600000448</v>
       </c>
       <c r="D240" s="5">
         <v>-3.76720683398718</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>94.826714859999996</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3364994760000002</v>
       </c>
       <c r="D241" s="5">
         <v>-15.460280059943511</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>93.090440487999999</v>
       </c>
       <c r="C242" s="5">
         <v>-1.7362743719999969</v>
       </c>
       <c r="D242" s="5">
         <v>-19.888924853759281</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>93.674032625999999</v>
       </c>
       <c r="C243" s="5">
         <v>0.5835921380000002</v>
       </c>
       <c r="D243" s="5">
         <v>7.7877926002555053</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>94.116690110999997</v>
       </c>
       <c r="C244" s="5">
         <v>0.44265748499999802</v>
       </c>
       <c r="D244" s="5">
         <v>5.8203380528447646</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>93.510973167000003</v>
       </c>
       <c r="C245" s="5">
         <v>-0.60571694399999387</v>
       </c>
       <c r="D245" s="5">
         <v>-7.4553804991376094</v>
       </c>
       <c r="E245" s="5">
         <v>-7.3493691303723185</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>94.420475288000006</v>
       </c>
       <c r="C246" s="5">
         <v>0.90950212100000272</v>
       </c>
       <c r="D246" s="5">
         <v>12.31642360218348</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>94.714565954999998</v>
       </c>
       <c r="C247" s="5">
         <v>0.29409066699999187</v>
       </c>
       <c r="D247" s="5">
         <v>3.8023280470230292</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>94.925270351999998</v>
       </c>
       <c r="C248" s="5">
         <v>0.21070439700000065</v>
       </c>
       <c r="D248" s="5">
         <v>2.7024566136178763</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>95.347206306000004</v>
       </c>
       <c r="C249" s="5">
         <v>0.42193595400000561</v>
       </c>
       <c r="D249" s="5">
         <v>5.4662633388951942</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>95.059497644999993</v>
       </c>
       <c r="C250" s="5">
         <v>-0.28770866100001058</v>
       </c>
       <c r="D250" s="5">
         <v>-3.5614866749867358</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>95.111718785999997</v>
       </c>
       <c r="C251" s="5">
         <v>5.2221141000003968E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.66121805142564938</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>94.897052497999994</v>
       </c>
       <c r="C252" s="5">
         <v>-0.21466628800000365</v>
       </c>
       <c r="D252" s="5">
         <v>-2.675020336609113</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>95.119130978000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.22207848000000752</v>
       </c>
       <c r="D253" s="5">
         <v>2.8446737448223347</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>95.902167292000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.78303631400000029</v>
       </c>
       <c r="D254" s="5">
         <v>10.338373200183092</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>97.123838907000007</v>
       </c>
       <c r="C255" s="5">
         <v>1.2216716150000053</v>
       </c>
       <c r="D255" s="5">
         <v>16.404298146926031</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>97.263655073999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.13981616699999222</v>
       </c>
       <c r="D256" s="5">
         <v>1.7412224406293531</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>97.508355542999993</v>
       </c>
       <c r="C257" s="5">
         <v>0.24470046899999431</v>
       </c>
       <c r="D257" s="5">
         <v>3.0611432540410766</v>
       </c>
       <c r="E257" s="5">
         <v>4.2747735807017184</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>100.19544085</v>
       </c>
       <c r="C258" s="5">
         <v>2.6870853070000038</v>
       </c>
       <c r="D258" s="5">
         <v>38.571379023632502</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>100.46384263</v>
       </c>
       <c r="C259" s="5">
         <v>0.26840178000000492</v>
       </c>
       <c r="D259" s="5">
         <v>3.2623250699322925</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>101.27766729</v>
       </c>
       <c r="C260" s="5">
         <v>0.81382465999999454</v>
       </c>
       <c r="D260" s="5">
         <v>10.165815106509779</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>102.03043030000001</v>
       </c>
       <c r="C261" s="5">
         <v>0.75276301000000956</v>
       </c>
       <c r="D261" s="5">
         <v>9.2929986261895969</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>102.10291817</v>
       </c>
       <c r="C262" s="5">
         <v>7.248786999998913E-2</v>
       </c>
       <c r="D262" s="5">
         <v>0.85588333849198062</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>102.76775938999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.66484121999999957</v>
       </c>
       <c r="D263" s="5">
         <v>8.0997769864929339</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>103.39641913</v>
       </c>
       <c r="C264" s="5">
         <v>0.62865974000000335</v>
       </c>
       <c r="D264" s="5">
         <v>7.5928287490257595</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>103.34666446</v>
       </c>
       <c r="C265" s="5">
         <v>-4.9754669999998669E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-0.57591781072374726</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>103.76918413999999</v>
       </c>
       <c r="C266" s="5">
         <v>0.42251967999999351</v>
       </c>
       <c r="D266" s="5">
         <v>5.0178821621424063</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>101.63940157</v>
       </c>
       <c r="C267" s="5">
         <v>-2.1297825699999891</v>
       </c>
       <c r="D267" s="5">
         <v>-22.03056884387977</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>103.26363218</v>
       </c>
       <c r="C268" s="5">
         <v>1.6242306099999979</v>
       </c>
       <c r="D268" s="5">
         <v>20.954928535640448</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>103.92930894</v>
       </c>
       <c r="C269" s="5">
         <v>0.66567675999999665</v>
       </c>
       <c r="D269" s="5">
         <v>8.0159060402394733</v>
       </c>
       <c r="E269" s="5">
         <v>6.5850289046957</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>103.78744312000001</v>
       </c>
       <c r="C270" s="5">
         <v>-0.14186581999999248</v>
       </c>
       <c r="D270" s="5">
         <v>-1.6257848078910286</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>104.07031785</v>
       </c>
       <c r="C271" s="5">
         <v>0.28287472999998897</v>
       </c>
       <c r="D271" s="5">
         <v>3.3200997339898786</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>105.06541104999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.99509319999999946</v>
       </c>
       <c r="D272" s="5">
         <v>12.097156369893325</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>105.30471092000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.23929987000001063</v>
       </c>
       <c r="D273" s="5">
         <v>2.7676523557357502</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>105.79647881</v>
       </c>
       <c r="C274" s="5">
         <v>0.49176788999999133</v>
       </c>
       <c r="D274" s="5">
         <v>5.7501418137418714</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>106.28725755000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.49077874000001032</v>
       </c>
       <c r="D275" s="5">
         <v>5.7109207566877762</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>104.84019914</v>
       </c>
       <c r="C276" s="5">
         <v>-1.447058410000011</v>
       </c>
       <c r="D276" s="5">
         <v>-15.168014987436262</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>107.02252582</v>
       </c>
       <c r="C277" s="5">
         <v>2.1823266800000027</v>
       </c>
       <c r="D277" s="5">
         <v>28.046676654214497</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>106.53839334</v>
       </c>
       <c r="C278" s="5">
         <v>-0.48413247999999953</v>
       </c>
       <c r="D278" s="5">
         <v>-5.2953377756376536</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>106.97913754</v>
       </c>
       <c r="C279" s="5">
         <v>0.44074419999999748</v>
       </c>
       <c r="D279" s="5">
         <v>5.0788692499268873</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>108.64992789</v>
       </c>
       <c r="C280" s="5">
         <v>1.6707903500000043</v>
       </c>
       <c r="D280" s="5">
         <v>20.438184770134281</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>107.24208900000001</v>
       </c>
       <c r="C281" s="5">
         <v>-1.4078388899999936</v>
       </c>
       <c r="D281" s="5">
         <v>-14.487446985575936</v>
       </c>
       <c r="E281" s="5">
         <v>3.1875320771280524</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>107.38368678000001</v>
       </c>
       <c r="C282" s="5">
         <v>0.1415977799999979</v>
       </c>
       <c r="D282" s="5">
         <v>1.595984538147821</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>108.72763555</v>
       </c>
       <c r="C283" s="5">
         <v>1.3439487699999972</v>
       </c>
       <c r="D283" s="5">
         <v>16.096626349428391</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>108.63710589999999</v>
       </c>
       <c r="C284" s="5">
         <v>-9.0529650000007678E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-0.99459043792868851</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>108.42375119</v>
       </c>
       <c r="C285" s="5">
         <v>-0.21335470999999018</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3314151829526675</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>109.23433076000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.81057957000000158</v>
       </c>
       <c r="D286" s="5">
         <v>9.349470047018805</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>109.82873949</v>
       </c>
       <c r="C287" s="5">
         <v>0.59440872999999783</v>
       </c>
       <c r="D287" s="5">
         <v>6.7289319614635135</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>110.38081514</v>
       </c>
       <c r="C288" s="5">
         <v>0.55207564999999192</v>
       </c>
       <c r="D288" s="5">
         <v>6.2016275732442505</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>110.66686574000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.28605060000001004</v>
       </c>
       <c r="D289" s="5">
         <v>3.1544955461936475</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>112.71046281</v>
       </c>
       <c r="C290" s="5">
         <v>2.0435970699999899</v>
       </c>
       <c r="D290" s="5">
         <v>24.554514822721419</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>110.98627747</v>
       </c>
       <c r="C291" s="5">
         <v>-1.7241853399999911</v>
       </c>
       <c r="D291" s="5">
         <v>-16.888594736134031</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>111.34695603999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.36067856999999037</v>
       </c>
       <c r="D292" s="5">
         <v>3.970172619785739</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>111.67406567</v>
       </c>
       <c r="C293" s="5">
         <v>0.32710963000000959</v>
       </c>
       <c r="D293" s="5">
         <v>3.5828231883597406</v>
       </c>
       <c r="E293" s="5">
         <v>4.1326840155081257</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>111.20783964</v>
       </c>
       <c r="C294" s="5">
         <v>-0.4662260300000014</v>
       </c>
       <c r="D294" s="5">
         <v>-4.8964085366022703</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>111.66895877</v>
       </c>
       <c r="C295" s="5">
         <v>0.46111913000000015</v>
       </c>
       <c r="D295" s="5">
         <v>5.090812848472015</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>111.84391116</v>
       </c>
       <c r="C296" s="5">
         <v>0.1749523900000014</v>
       </c>
       <c r="D296" s="5">
         <v>1.8963318362616333</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>112.73619587</v>
       </c>
       <c r="C297" s="5">
         <v>0.89228470999999843</v>
       </c>
       <c r="D297" s="5">
         <v>10.00498402568104</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>112.75531453000001</v>
       </c>
       <c r="C298" s="5">
         <v>1.9118660000003729E-2</v>
       </c>
       <c r="D298" s="5">
         <v>0.2036950335403187</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>112.70898876</v>
       </c>
       <c r="C299" s="5">
         <v>-4.6325770000009925E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.49191009763696059</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>111.87546448000001</v>
       </c>
       <c r="C300" s="5">
         <v>-0.83352427999999179</v>
       </c>
       <c r="D300" s="5">
         <v>-8.5222281283611423</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>112.2583515</v>
       </c>
       <c r="C301" s="5">
         <v>0.3828870199999983</v>
       </c>
       <c r="D301" s="5">
         <v>4.1851226839691114</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>112.56415068</v>
       </c>
       <c r="C302" s="5">
         <v>0.30579917999999395</v>
       </c>
       <c r="D302" s="5">
         <v>3.3183024174095133</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>112.78478319</v>
       </c>
       <c r="C303" s="5">
         <v>0.2206325100000015</v>
       </c>
       <c r="D303" s="5">
         <v>2.3775947370164197</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>113.31483064</v>
       </c>
       <c r="C304" s="5">
         <v>0.53004744999999787</v>
       </c>
       <c r="D304" s="5">
         <v>5.7876427771225591</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>113.64410718000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.32927654000000928</v>
       </c>
       <c r="D305" s="5">
         <v>3.5433005120321992</v>
       </c>
       <c r="E305" s="5">
         <v>1.764099388860374</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>113.22295133</v>
       </c>
       <c r="C306" s="5">
         <v>-0.42115585000000522</v>
       </c>
       <c r="D306" s="5">
         <v>-4.3575698647554724</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>112.19565716</v>
       </c>
       <c r="C307" s="5">
         <v>-1.0272941700000047</v>
       </c>
       <c r="D307" s="5">
         <v>-10.360607356772489</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>110.62135109</v>
       </c>
       <c r="C308" s="5">
         <v>-1.5743060699999916</v>
       </c>
       <c r="D308" s="5">
         <v>-15.597571724603544</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>111.64349086</v>
       </c>
       <c r="C309" s="5">
         <v>1.0221397699999955</v>
       </c>
       <c r="D309" s="5">
         <v>11.669195759902063</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>112.30860772</v>
       </c>
       <c r="C310" s="5">
         <v>0.6651168599999977</v>
       </c>
       <c r="D310" s="5">
         <v>7.3879693640795718</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>112.04647151</v>
       </c>
       <c r="C311" s="5">
         <v>-0.26213620999999421</v>
       </c>
       <c r="D311" s="5">
         <v>-2.7652068601407565</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>112.99221668</v>
       </c>
       <c r="C312" s="5">
         <v>0.94574516999999503</v>
       </c>
       <c r="D312" s="5">
         <v>10.612479979971589</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>112.79787340999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.19434327000000451</v>
       </c>
       <c r="D313" s="5">
         <v>-2.0445512396900067</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>112.32973412</v>
       </c>
       <c r="C314" s="5">
         <v>-0.46813928999999632</v>
       </c>
       <c r="D314" s="5">
         <v>-4.8681750592284745</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>113.06784145</v>
       </c>
       <c r="C315" s="5">
         <v>0.73810733000000539</v>
       </c>
       <c r="D315" s="5">
         <v>8.1763798960736267</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>112.77953287</v>
       </c>
       <c r="C316" s="5">
         <v>-0.28830858000000603</v>
       </c>
       <c r="D316" s="5">
         <v>-3.0172974476905923</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>114.29375526</v>
       </c>
       <c r="C317" s="5">
         <v>1.5142223900000005</v>
       </c>
       <c r="D317" s="5">
         <v>17.356332692524902</v>
       </c>
       <c r="E317" s="5">
         <v>0.57165135625643071</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>113.29998775999999</v>
       </c>
       <c r="C318" s="5">
         <v>-0.99376750000000413</v>
       </c>
       <c r="D318" s="5">
         <v>-9.9490438042693423</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>113.85706385</v>
       </c>
       <c r="C319" s="5">
         <v>0.55707609000000957</v>
       </c>
       <c r="D319" s="5">
         <v>6.0623889321769875</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>113.49873377999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.35833007000000805</v>
       </c>
       <c r="D320" s="5">
         <v>-3.711939865117464</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>113.8414365</v>
       </c>
       <c r="C321" s="5">
         <v>0.34270272000000546</v>
       </c>
       <c r="D321" s="5">
         <v>3.6841112036954726</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>113.6967669</v>
       </c>
       <c r="C322" s="5">
         <v>-0.14466960000000029</v>
       </c>
       <c r="D322" s="5">
         <v>-1.514345451869259</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>113.25557365</v>
       </c>
       <c r="C323" s="5">
         <v>-0.44119324999999776</v>
       </c>
       <c r="D323" s="5">
         <v>-4.5584184027293144</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>113.86629327</v>
       </c>
       <c r="C324" s="5">
         <v>0.61071961999999758</v>
       </c>
       <c r="D324" s="5">
         <v>6.6662894471847478</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>113.74268004</v>
       </c>
       <c r="C325" s="5">
         <v>-0.12361323000000368</v>
       </c>
       <c r="D325" s="5">
         <v>-1.2949696106245412</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>114.32566919999999</v>
       </c>
       <c r="C326" s="5">
         <v>0.58298915999999679</v>
       </c>
       <c r="D326" s="5">
         <v>6.3269954691143271</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>113.04538004</v>
       </c>
       <c r="C327" s="5">
         <v>-1.2802891599999953</v>
       </c>
       <c r="D327" s="5">
         <v>-12.640771014165308</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>115.08460074</v>
       </c>
       <c r="C328" s="5">
         <v>2.0392207000000013</v>
       </c>
       <c r="D328" s="5">
         <v>23.928948776736792</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>113.23925364999999</v>
       </c>
       <c r="C329" s="5">
         <v>-1.8453470900000042</v>
       </c>
       <c r="D329" s="5">
         <v>-17.63221348462347</v>
       </c>
       <c r="E329" s="5">
         <v>-0.922623994286631</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>113.28836364999999</v>
       </c>
       <c r="C330" s="5">
         <v>4.9109999999998877E-2</v>
       </c>
       <c r="D330" s="5">
         <v>0.52166337741750279</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>113.10968699</v>
       </c>
       <c r="C331" s="5">
         <v>-0.1786766599999936</v>
       </c>
       <c r="D331" s="5">
         <v>-1.8762899258570109</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>113.71168170999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.60199471999999332</v>
       </c>
       <c r="D332" s="5">
         <v>6.5769734076051911</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>113.44417506000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.26750664999998719</v>
       </c>
       <c r="D333" s="5">
         <v>-2.786757988564692</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>113.21691020999999</v>
       </c>
       <c r="C334" s="5">
         <v>-0.22726485000001162</v>
       </c>
       <c r="D334" s="5">
         <v>-2.3776709678695496</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>113.81081761</v>
       </c>
       <c r="C335" s="5">
         <v>0.59390740000000619</v>
       </c>
       <c r="D335" s="5">
         <v>6.4797293165715253</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>113.58078773</v>
       </c>
       <c r="C336" s="5">
         <v>-0.23002988000000357</v>
       </c>
       <c r="D336" s="5">
         <v>-2.3986113242920104</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>114.2048575</v>
       </c>
       <c r="C337" s="5">
         <v>0.62406977000000552</v>
       </c>
       <c r="D337" s="5">
         <v>6.7963471729243663</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>115.00181501</v>
       </c>
       <c r="C338" s="5">
         <v>0.79695750999999859</v>
       </c>
       <c r="D338" s="5">
         <v>8.7029726541242081</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>115.26381076</v>
       </c>
       <c r="C339" s="5">
         <v>0.26199574999999697</v>
       </c>
       <c r="D339" s="5">
         <v>2.7683419437620982</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>115.69875321000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.43494245000000831</v>
       </c>
       <c r="D340" s="5">
         <v>4.623311481315473</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>115.25809855</v>
       </c>
       <c r="C341" s="5">
         <v>-0.44065466000000697</v>
       </c>
       <c r="D341" s="5">
         <v>-4.4758328283009519</v>
       </c>
       <c r="E341" s="5">
         <v>1.7828136754061141</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>116.23474631000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.97664776000000586</v>
       </c>
       <c r="D342" s="5">
         <v>10.65581917774654</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>116.67035086</v>
       </c>
       <c r="C343" s="5">
         <v>0.43560454999999365</v>
       </c>
       <c r="D343" s="5">
         <v>4.5910160735144201</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>116.47228593</v>
       </c>
       <c r="C344" s="5">
         <v>-0.19806493000000103</v>
       </c>
       <c r="D344" s="5">
         <v>-2.0182609678949248</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>118.28343495</v>
       </c>
       <c r="C345" s="5">
         <v>1.811149020000002</v>
       </c>
       <c r="D345" s="5">
         <v>20.341645378810004</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>119.01099273</v>
       </c>
       <c r="C346" s="5">
         <v>0.72755777999999793</v>
       </c>
       <c r="D346" s="5">
         <v>7.6360617488155924</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>120.57157216</v>
       </c>
       <c r="C347" s="5">
         <v>1.5605794300000042</v>
       </c>
       <c r="D347" s="5">
         <v>16.921438861453055</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>120.88398171</v>
       </c>
       <c r="C348" s="5">
         <v>0.31240954999999815</v>
       </c>
       <c r="D348" s="5">
         <v>3.1539806957615824</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>121.22254830999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.33856659999999295</v>
       </c>
       <c r="D349" s="5">
         <v>3.4131661844827521</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>121.16765202000001</v>
       </c>
       <c r="C350" s="5">
         <v>-5.4896289999987857E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.54207504948777796</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>122.37924575</v>
       </c>
       <c r="C351" s="5">
         <v>1.2115937299999899</v>
       </c>
       <c r="D351" s="5">
         <v>12.681588253585673</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>122.3037916</v>
       </c>
       <c r="C352" s="5">
         <v>-7.5454149999998776E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-0.73736820595688979</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>123.13893035</v>
       </c>
       <c r="C353" s="5">
         <v>0.83513874999999871</v>
       </c>
       <c r="D353" s="5">
         <v>8.5089269781463592</v>
       </c>
       <c r="E353" s="5">
         <v>6.8375514598492337</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>122.69217714</v>
       </c>
       <c r="C354" s="5">
         <v>-0.44675320999999713</v>
       </c>
       <c r="D354" s="5">
         <v>-4.2678187222163766</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>122.90902993</v>
       </c>
       <c r="C355" s="5">
         <v>0.21685279000000435</v>
       </c>
       <c r="D355" s="5">
         <v>2.1416845590615408</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>122.04564298</v>
       </c>
       <c r="C356" s="5">
         <v>-0.86338695000000598</v>
       </c>
       <c r="D356" s="5">
         <v>-8.111351228275721</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>123.66384909</v>
       </c>
       <c r="C357" s="5">
         <v>1.6182061100000027</v>
       </c>
       <c r="D357" s="5">
         <v>17.123964066409926</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>124.00055306</v>
       </c>
       <c r="C358" s="5">
         <v>0.33670397000000207</v>
       </c>
       <c r="D358" s="5">
         <v>3.3166572744915523</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>124.64563645</v>
       </c>
       <c r="C359" s="5">
         <v>0.64508338999999637</v>
       </c>
       <c r="D359" s="5">
         <v>6.4244679256683535</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>125.42403392</v>
       </c>
       <c r="C360" s="5">
         <v>0.77839747000000159</v>
       </c>
       <c r="D360" s="5">
         <v>7.7566846300681558</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>126.41846102</v>
       </c>
       <c r="C361" s="5">
         <v>0.99442709999999579</v>
       </c>
       <c r="D361" s="5">
         <v>9.9402737450589242</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>126.9947602</v>
       </c>
       <c r="C362" s="5">
         <v>0.57629918000000657</v>
       </c>
       <c r="D362" s="5">
         <v>5.6096588007980008</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>127.67303822</v>
       </c>
       <c r="C363" s="5">
         <v>0.67827801999999338</v>
       </c>
       <c r="D363" s="5">
         <v>6.6008560150133455</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>128.45967886</v>
       </c>
       <c r="C364" s="5">
         <v>0.78664064000000167</v>
       </c>
       <c r="D364" s="5">
         <v>7.6494123491201993</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>128.04334004</v>
       </c>
       <c r="C365" s="5">
         <v>-0.41633881999999289</v>
       </c>
       <c r="D365" s="5">
         <v>-3.8206256150888906</v>
       </c>
       <c r="E365" s="5">
         <v>3.9828262890217792</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>127.80451988</v>
       </c>
       <c r="C366" s="5">
         <v>-0.23882016000000306</v>
       </c>
       <c r="D366" s="5">
         <v>-2.2153633123616734</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>128.46298565000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.6584657700000065</v>
       </c>
       <c r="D367" s="5">
         <v>6.3607958965158362</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>127.68657306999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.77641258000001301</v>
       </c>
       <c r="D368" s="5">
         <v>-7.0163395952056895</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>114.94948300999999</v>
       </c>
       <c r="C369" s="5">
         <v>-12.73709006</v>
       </c>
       <c r="D369" s="5">
         <v>-71.663807574249688</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>116.53700391</v>
       </c>
       <c r="C370" s="5">
         <v>1.5875209000000012</v>
       </c>
       <c r="D370" s="5">
         <v>17.891342533300225</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>116.95053944999999</v>
       </c>
       <c r="C371" s="5">
         <v>0.41353553999999804</v>
       </c>
       <c r="D371" s="5">
         <v>4.3423397546701548</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>118.55825747999999</v>
       </c>
       <c r="C372" s="5">
         <v>1.6077180300000009</v>
       </c>
       <c r="D372" s="5">
         <v>17.802617018788069</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>120.44208455</v>
       </c>
       <c r="C373" s="5">
         <v>1.8838270700000095</v>
       </c>
       <c r="D373" s="5">
         <v>20.825185396819258</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>119.31321095</v>
       </c>
       <c r="C374" s="5">
         <v>-1.1288736000000057</v>
       </c>
       <c r="D374" s="5">
         <v>-10.685238797128394</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>124.21577302999999</v>
       </c>
       <c r="C375" s="5">
         <v>4.9025620799999956</v>
       </c>
       <c r="D375" s="5">
         <v>62.128197550482042</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>125.99250575000001</v>
       </c>
       <c r="C376" s="5">
         <v>1.7767327200000125</v>
       </c>
       <c r="D376" s="5">
         <v>18.581134854228321</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>126.73855105</v>
       </c>
       <c r="C377" s="5">
         <v>0.74604529999999158</v>
       </c>
       <c r="D377" s="5">
         <v>7.3416564387982497</v>
       </c>
       <c r="E377" s="5">
         <v>-1.0190213638541445</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>128.29624795999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.55769690999999</v>
       </c>
       <c r="D378" s="5">
         <v>15.787749874594081</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>126.762193</v>
       </c>
       <c r="C379" s="5">
         <v>-1.5340549599999918</v>
       </c>
       <c r="D379" s="5">
         <v>-13.44155210931155</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>129.2946733</v>
       </c>
       <c r="C380" s="5">
         <v>2.5324803000000031</v>
       </c>
       <c r="D380" s="5">
         <v>26.791654910738806</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>129.89940858</v>
       </c>
       <c r="C381" s="5">
         <v>0.60473527999999988</v>
       </c>
       <c r="D381" s="5">
         <v>5.759280558937907</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>131.17748899</v>
       </c>
       <c r="C382" s="5">
         <v>1.2780804100000012</v>
       </c>
       <c r="D382" s="5">
         <v>12.467146092461668</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>131.7914208</v>
       </c>
       <c r="C383" s="5">
         <v>0.61393180999999686</v>
       </c>
       <c r="D383" s="5">
         <v>5.7630386219258423</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>133.90961283999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.1181920399999967</v>
       </c>
       <c r="D384" s="5">
         <v>21.08640153606034</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>135.26448321999999</v>
       </c>
       <c r="C385" s="5">
         <v>1.3548703799999942</v>
       </c>
       <c r="D385" s="5">
         <v>12.840312088084694</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>137.31401002999999</v>
       </c>
       <c r="C386" s="5">
         <v>2.0495268100000033</v>
       </c>
       <c r="D386" s="5">
         <v>19.776845390875209</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>141.99789656999999</v>
       </c>
       <c r="C387" s="5">
         <v>4.6838865400000032</v>
       </c>
       <c r="D387" s="5">
         <v>49.556306770539706</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>143.34097962999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.3430830599999979</v>
       </c>
       <c r="D388" s="5">
         <v>11.959637733803774</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>144.37143768000001</v>
       </c>
       <c r="C389" s="5">
         <v>1.0304580500000213</v>
       </c>
       <c r="D389" s="5">
         <v>8.9760235371209021</v>
       </c>
       <c r="E389" s="5">
         <v>13.912804339260298</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>146.88843682000001</v>
       </c>
       <c r="C390" s="5">
         <v>2.5169991399999958</v>
       </c>
       <c r="D390" s="5">
         <v>23.048389504662502</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>149.11702628</v>
       </c>
       <c r="C391" s="5">
         <v>2.2285894599999949</v>
       </c>
       <c r="D391" s="5">
         <v>19.805154184268758</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>148.76537669000001</v>
       </c>
       <c r="C392" s="5">
         <v>-0.35164958999999385</v>
       </c>
       <c r="D392" s="5">
         <v>-2.7934379395780251</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>149.66868191</v>
       </c>
       <c r="C393" s="5">
         <v>0.90330521999999291</v>
       </c>
       <c r="D393" s="5">
         <v>7.5347456669884849</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>150.10941643000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.44073452000000657</v>
       </c>
       <c r="D394" s="5">
         <v>3.5914784647899989</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>150.37732714000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.26791070999999533</v>
       </c>
       <c r="D395" s="5">
         <v>2.1628726480349858</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>151.64148051000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.2641533700000025</v>
       </c>
       <c r="D396" s="5">
         <v>10.567593078498128</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>151.92615401</v>
       </c>
       <c r="C397" s="5">
         <v>0.28467349999999669</v>
       </c>
       <c r="D397" s="5">
         <v>2.2761416054419614</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>152.14548927999999</v>
       </c>
       <c r="C398" s="5">
         <v>0.21933526999998776</v>
       </c>
       <c r="D398" s="5">
         <v>1.7462584335365738</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>152.78421093</v>
       </c>
       <c r="C399" s="5">
         <v>0.63872165000000791</v>
       </c>
       <c r="D399" s="5">
         <v>5.1556791780793754</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>151.62908393000001</v>
       </c>
       <c r="C400" s="5">
         <v>-1.1551269999999931</v>
       </c>
       <c r="D400" s="5">
         <v>-8.7046984755642534</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>152.35590997</v>
       </c>
       <c r="C401" s="5">
         <v>0.72682603999999174</v>
       </c>
       <c r="D401" s="5">
         <v>5.9062354147312757</v>
       </c>
       <c r="E401" s="5">
         <v>5.530506877473651</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>152.03780648</v>
       </c>
       <c r="C402" s="5">
         <v>-0.3181034899999986</v>
       </c>
       <c r="D402" s="5">
         <v>-2.4769045586171878</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>150.87025195999999</v>
       </c>
       <c r="C403" s="5">
         <v>-1.1675545200000101</v>
       </c>
       <c r="D403" s="5">
         <v>-8.8358168222653415</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>150.85454963000001</v>
       </c>
       <c r="C404" s="5">
         <v>-1.5702329999982112E-2</v>
       </c>
       <c r="D404" s="5">
         <v>-0.12482257632103755</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>150.92461567000001</v>
       </c>
       <c r="C405" s="5">
         <v>7.0066040000000385E-2</v>
       </c>
       <c r="D405" s="5">
         <v>0.55877906540247047</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>150.99281596</v>
       </c>
       <c r="C406" s="5">
         <v>6.8200289999992947E-2</v>
       </c>
       <c r="D406" s="5">
         <v>0.54360951548035885</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>150.98729501</v>
       </c>
       <c r="C407" s="5">
         <v>-5.5209500000046319E-3</v>
       </c>
       <c r="D407" s="5">
         <v>-4.3868364064980625E-2</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>151.43343382</v>
       </c>
       <c r="C408" s="5">
         <v>0.44613881000000788</v>
       </c>
       <c r="D408" s="5">
         <v>3.6039676399911791</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>150.62537291000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.80806090999999469</v>
       </c>
       <c r="D409" s="5">
         <v>-6.2186720439388887</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>150.86149961000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.2361266999999998</v>
       </c>
       <c r="D410" s="5">
         <v>1.8974752812231488</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>151.13980351000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.27830389999999738</v>
       </c>
       <c r="D411" s="5">
         <v>2.2363166057122408</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>151.67723938</v>
       </c>
       <c r="C412" s="5">
         <v>0.53743586999999593</v>
       </c>
       <c r="D412" s="5">
         <v>4.3515125236517571</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>151.5618442</v>
       </c>
       <c r="C413" s="5">
         <v>-0.11539518000000726</v>
       </c>
       <c r="D413" s="5">
         <v>-0.90914270522882701</v>
       </c>
       <c r="E413" s="5">
         <v>-0.52119131457148971</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>154.4722448</v>
       </c>
       <c r="C414" s="5">
         <v>2.9104006000000027</v>
       </c>
       <c r="D414" s="5">
         <v>25.639708476444124</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>153.82672026</v>
       </c>
       <c r="C415" s="5">
         <v>-0.6455245399999967</v>
       </c>
       <c r="D415" s="5">
         <v>-4.9010168769076152</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>153.32250561000001</v>
       </c>
       <c r="C416" s="5">
         <v>-0.50421464999999444</v>
       </c>
       <c r="D416" s="5">
         <v>-3.86322959236719</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>151.86953376</v>
       </c>
       <c r="C417" s="5">
         <v>-1.4529718500000115</v>
       </c>
       <c r="D417" s="5">
         <v>-10.797501070997928</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>152.00602046</v>
       </c>
       <c r="C418" s="5">
         <v>0.13648670000000607</v>
       </c>
       <c r="D418" s="5">
         <v>1.0837989371456302</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>152.06321700999999</v>
       </c>
       <c r="C419" s="5">
         <v>5.7196549999986246E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.45246946191188631</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>151.09031315999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.97290384999999446</v>
       </c>
       <c r="D420" s="5">
         <v>-7.4131375063761773</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>151.56418783000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.47387467000001493</v>
       </c>
       <c r="D421" s="5">
         <v>3.8292468019810011</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>151.55352554999999</v>
       </c>
       <c r="C422" s="5">
         <v>-1.0662280000019564E-2</v>
       </c>
       <c r="D422" s="5">
         <v>-8.4385281652499256E-2</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>151.26362999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.28989555999999084</v>
       </c>
       <c r="D423" s="5">
         <v>-2.271396030728734</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>151.42752123</v>
       </c>
       <c r="C424" s="5">
         <v>0.16389123999999811</v>
       </c>
       <c r="D424" s="5">
         <v>1.3079529624472563</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>151.42811275</v>
       </c>
       <c r="C425" s="5">
         <v>5.9152000000040061E-4</v>
       </c>
       <c r="D425" s="5">
         <v>4.6876502021397926E-3</v>
       </c>
       <c r="E425" s="5">
         <v>-8.8235565294081386E-2</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>150.42936159000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.99875115999998343</v>
       </c>
       <c r="D426" s="5">
         <v>-7.633767091276022</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>150.16534178000001</v>
       </c>
       <c r="C427" s="5">
         <v>-0.26401981000000774</v>
       </c>
       <c r="D427" s="5">
         <v>-2.0859176726666595</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>149.74324164999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.42210013000001823</v>
       </c>
       <c r="D428" s="5">
         <v>-3.321420754303861</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>151.4451937</v>
       </c>
       <c r="C429" s="5">
         <v>1.7019520500000169</v>
       </c>
       <c r="D429" s="5">
         <v>14.524702925941192</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>151.85799878</v>
       </c>
       <c r="C430" s="5">
         <v>0.41280507999999827</v>
       </c>
       <c r="D430" s="5">
         <v>3.3204116806366812</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>152.02676292999999</v>
       </c>
       <c r="C431" s="5">
         <v>0.16876414999998701</v>
       </c>
       <c r="D431" s="5">
         <v>1.3417760325145967</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>150.93617474000001</v>
       </c>
       <c r="C432" s="5">
         <v>-1.090588189999977</v>
       </c>
       <c r="D432" s="5">
         <v>-8.2767379799189129</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>151.52938847999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.59321373999998173</v>
       </c>
       <c r="D433" s="5">
         <v>4.8195705785673226</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>152.15709802999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.62770954999999162</v>
       </c>
       <c r="D434" s="5">
         <v>5.08582879424746</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>150.58857101000001</v>
       </c>
       <c r="C435" s="5">
         <v>-1.5685270199999763</v>
       </c>
       <c r="D435" s="5">
         <v>-11.692509164909204</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>151.01665303999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.42808202999998457</v>
       </c>
       <c r="D436" s="5">
         <v>3.4651149073735787</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>151.52375681000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.50710377000001472</v>
       </c>
       <c r="D437" s="5">
         <v>4.1047783577429664</v>
       </c>
       <c r="E437" s="5">
         <v>6.3161363014496708E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>153.39699021000001</v>
       </c>
       <c r="C438" s="5">
         <v>1.8732334000000037</v>
       </c>
       <c r="D438" s="5">
         <v>15.886622982086717</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>152.61820209000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.77878812000000153</v>
       </c>
       <c r="D439" s="5">
         <v>-5.9250631344588189</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>154.14754278000001</v>
+        <v>153.71257206000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.5293406899999979</v>
+        <v>1.0943699700000025</v>
       </c>
       <c r="D440" s="5">
-        <v>12.71021470904785</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9523692839736047</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>154.34468440000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.63211233999999195</v>
+      </c>
+      <c r="D441" s="5">
+        <v>5.047917934640056</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>