--- v6 (2026-06-01)
+++ v7 (2026-07-26)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3A98762A-A7D8-4B82-B523-CDBF8FF47AFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7A5ECCC9-EF67-4136-949B-486AF31B1915}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E1F45295-AF65-4357-901D-1AB6D35C977A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C516A1B6-D96A-40DB-9E01-D20E7A1B2A97}"/>
   </bookViews>
   <sheets>
     <sheet name="fwapbsva" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Professional and Business Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,51 +921,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2E9FB71-7480-494F-81C6-FEF4BE1EBDAC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CB581E7-A267-4FEE-B52E-D08490056DF5}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -974,6308 +978,6594 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>43.936047928999997</v>
+        <v>43.936049335</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>44.270003238999998</v>
+        <v>44.270014934999999</v>
       </c>
       <c r="C7" s="5">
-        <v>0.33395531000000034</v>
+        <v>0.33396559999999909</v>
       </c>
       <c r="D7" s="5">
-        <v>9.5122679754916728</v>
+        <v>9.5125731154621427</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>44.150654383000003</v>
+        <v>44.150670658999999</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.1193488559999949</v>
+        <v>-0.11934427599999964</v>
       </c>
       <c r="D8" s="5">
-        <v>-3.1875761011818105</v>
+        <v>-3.1874547565638567</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>44.555307233999997</v>
+        <v>44.555315323999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.40465285099999448</v>
+        <v>0.40464466499999929</v>
       </c>
       <c r="D9" s="5">
-        <v>11.570036170364229</v>
+        <v>11.569785707443557</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>44.368213205000004</v>
+        <v>44.368182120999997</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.18709402899999361</v>
+        <v>-0.18713320300000191</v>
       </c>
       <c r="D10" s="5">
-        <v>-4.924206765771622</v>
+        <v>-4.9252132297151192</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>45.530219250000002</v>
+        <v>45.530192212999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.1620060449999983</v>
+        <v>1.1620100920000027</v>
       </c>
       <c r="D11" s="5">
-        <v>36.37464393292391</v>
+        <v>36.374818655695698</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>45.703471276999998</v>
+        <v>45.703475812000001</v>
       </c>
       <c r="C12" s="5">
-        <v>0.17325202699999664</v>
+        <v>0.17328359900000123</v>
       </c>
       <c r="D12" s="5">
-        <v>4.6630395995855833</v>
+        <v>4.6639100465474703</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>45.921386742999999</v>
+        <v>45.921385155999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.21791546600000089</v>
+        <v>0.21790934399999884</v>
       </c>
       <c r="D13" s="5">
-        <v>5.8740900850212441</v>
+        <v>5.8739201119435425</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>45.980550291999997</v>
+        <v>45.980544903999998</v>
       </c>
       <c r="C14" s="5">
-        <v>5.9163548999997317E-2</v>
+        <v>5.9159747999999013E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>1.5570415230957479</v>
+        <v>1.5569408343037106</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>45.651284472</v>
+        <v>45.651283128999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.32926581999999627</v>
+        <v>-0.32926177499999909</v>
       </c>
       <c r="D15" s="5">
-        <v>-8.2626808567219037</v>
+        <v>-8.2625842448137643</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>46.60741093</v>
+        <v>46.607415119999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.95612645799999996</v>
+        <v>0.95613199099999946</v>
       </c>
       <c r="D16" s="5">
-        <v>28.240062204724637</v>
+        <v>28.240245821845811</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>46.622415549000003</v>
+        <v>46.622432027999999</v>
       </c>
       <c r="C17" s="5">
-        <v>1.5004619000002606E-2</v>
+        <v>1.5016907999999773E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>0.38700837890381923</v>
+        <v>0.38732587138745611</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>48.138526102999997</v>
+        <v>48.138531147999998</v>
       </c>
       <c r="C18" s="5">
-        <v>1.5161105539999937</v>
+        <v>1.5160991199999998</v>
       </c>
       <c r="D18" s="5">
-        <v>46.816956330032198</v>
+        <v>46.816518249760428</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>49.006704040999999</v>
+        <v>49.006723252999997</v>
       </c>
       <c r="C19" s="5">
-        <v>0.86817793800000231</v>
+        <v>0.86819210499999855</v>
       </c>
       <c r="D19" s="5">
-        <v>23.92315763175732</v>
+        <v>23.923584760243145</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>48.799653681999999</v>
+        <v>48.799687589000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.20705035900000013</v>
+        <v>-0.20703566399999573</v>
       </c>
       <c r="D20" s="5">
-        <v>-4.9537601118528674</v>
+        <v>-4.9534147599405998</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>48.735878251000003</v>
+        <v>48.735872686</v>
       </c>
       <c r="C21" s="5">
-        <v>-6.3775430999996274E-2</v>
+        <v>-6.3814903000000811E-2</v>
       </c>
       <c r="D21" s="5">
-        <v>-1.5570359718525162</v>
+        <v>-1.557991660005964</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>49.060115965000001</v>
+        <v>49.060077407999998</v>
       </c>
       <c r="C22" s="5">
-        <v>0.32423771399999879</v>
+        <v>0.3242047219999975</v>
       </c>
       <c r="D22" s="5">
-        <v>8.2822532338675749</v>
+        <v>8.2813804043825989</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>49.303976085000002</v>
+        <v>49.303946095999997</v>
       </c>
       <c r="C23" s="5">
-        <v>0.24386012000000079</v>
+        <v>0.24386868799999917</v>
       </c>
       <c r="D23" s="5">
-        <v>6.1305668120452017</v>
+        <v>6.1307930822918966</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>49.179712979000001</v>
+        <v>49.179713753999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.12426310600000079</v>
+        <v>-0.12423234199999911</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.9828419130876971</v>
+        <v>-2.9821154391289739</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>49.574339094000003</v>
+        <v>49.574333955</v>
       </c>
       <c r="C25" s="5">
-        <v>0.39462611500000122</v>
+        <v>0.39462020100000217</v>
       </c>
       <c r="D25" s="5">
-        <v>10.065527489850101</v>
+        <v>10.065369760289954</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>49.397189011999998</v>
+        <v>49.397181041000003</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.17715008200000426</v>
+        <v>-0.177152913999997</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.2048256828269404</v>
+        <v>-4.2048920147892748</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>49.33184266</v>
+        <v>49.331840276000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-6.5346351999998831E-2</v>
+        <v>-6.5340765000001966E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.5759518822115459</v>
+        <v>-1.5758183722406449</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>49.586067915999998</v>
+        <v>49.586072882000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.25422525599999801</v>
+        <v>0.25423260600000219</v>
       </c>
       <c r="D28" s="5">
-        <v>6.3623682341551469</v>
+        <v>6.3625577400012734</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>49.520872707000002</v>
+        <v>49.520891868</v>
       </c>
       <c r="C29" s="5">
-        <v>-6.5195208999995202E-2</v>
+        <v>-6.5181014000003756E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.566387249582013</v>
+        <v>-1.5660485051736228</v>
       </c>
       <c r="E29" s="5">
-        <v>6.2168747025853399</v>
+        <v>6.2168782577864512</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>49.554898858999998</v>
+        <v>49.554912520999999</v>
       </c>
       <c r="C30" s="5">
-        <v>3.4026151999995591E-2</v>
+        <v>3.4020652999998902E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>0.82765184842468198</v>
+        <v>0.82751726358771815</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>49.984387075000001</v>
+        <v>49.984419803999998</v>
       </c>
       <c r="C31" s="5">
-        <v>0.42948821600000286</v>
+        <v>0.42950728299999952</v>
       </c>
       <c r="D31" s="5">
-        <v>10.910668555656278</v>
+        <v>10.911173098373439</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>50.081895781</v>
+        <v>50.081949111</v>
       </c>
       <c r="C32" s="5">
-        <v>9.7508705999999279E-2</v>
+        <v>9.7529307000002063E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>2.3662206307893507</v>
+        <v>2.3667243611011246</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>50.406829256000002</v>
+        <v>50.406803889000003</v>
       </c>
       <c r="C33" s="5">
-        <v>0.32493347500000169</v>
+        <v>0.3248547780000024</v>
       </c>
       <c r="D33" s="5">
-        <v>8.0695732598149448</v>
+        <v>8.0675397112436329</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>51.066067992999997</v>
+        <v>51.066023528999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.65923873699999547</v>
+        <v>0.65921963999999633</v>
       </c>
       <c r="D34" s="5">
-        <v>16.873613474663941</v>
+        <v>16.873098105072181</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>51.246049044000003</v>
+        <v>51.246015114000002</v>
       </c>
       <c r="C35" s="5">
-        <v>0.17998105100000572</v>
+        <v>0.17999158500000334</v>
       </c>
       <c r="D35" s="5">
-        <v>4.3123248485045229</v>
+        <v>4.3125859828516688</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>51.490475269000001</v>
+        <v>51.490463564000002</v>
       </c>
       <c r="C36" s="5">
-        <v>0.244426224999998</v>
+        <v>0.24444845000000015</v>
       </c>
       <c r="D36" s="5">
-        <v>5.8761525965981276</v>
+        <v>5.8767049874945076</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>51.560073451999997</v>
+        <v>51.560061150000003</v>
       </c>
       <c r="C37" s="5">
-        <v>6.9598182999996538E-2</v>
+        <v>6.9597586000000433E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>1.6341180097184438</v>
+        <v>1.6341042624318014</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>51.904002603000002</v>
+        <v>51.903991003000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.34392915100000465</v>
+        <v>0.34392985299999879</v>
       </c>
       <c r="D38" s="5">
-        <v>8.3048415240902571</v>
+        <v>8.304861156683474</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>52.706948947000001</v>
+        <v>52.706945191000003</v>
       </c>
       <c r="C39" s="5">
-        <v>0.80294634399999865</v>
+        <v>0.80295418800000107</v>
       </c>
       <c r="D39" s="5">
-        <v>20.227640204222787</v>
+        <v>20.227859827975593</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>53.036260669999997</v>
+        <v>53.036268931999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.32931172299999645</v>
+        <v>0.32932374099999606</v>
       </c>
       <c r="D40" s="5">
-        <v>7.7606581087844129</v>
+        <v>7.7609517037280362</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>53.427444190999999</v>
+        <v>53.427470184999997</v>
       </c>
       <c r="C41" s="5">
-        <v>0.39118352100000209</v>
+        <v>0.39120125299999842</v>
       </c>
       <c r="D41" s="5">
-        <v>9.2189593682861606</v>
+        <v>9.2193928574422213</v>
       </c>
       <c r="E41" s="5">
-        <v>7.8887371535513839</v>
+        <v>7.8887478993979743</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>53.320797265000003</v>
+        <v>53.320824905000002</v>
       </c>
       <c r="C42" s="5">
-        <v>-0.10664692599999626</v>
+        <v>-0.10664527999999507</v>
       </c>
       <c r="D42" s="5">
-        <v>-2.3692059396993259</v>
+        <v>-2.3691686335833295</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>53.514772835999999</v>
+        <v>53.514822142</v>
       </c>
       <c r="C43" s="5">
-        <v>0.19397557099999574</v>
+        <v>0.19399723699999782</v>
       </c>
       <c r="D43" s="5">
-        <v>4.4538907154021201</v>
+        <v>4.4543958317375454</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>53.157322102000002</v>
+        <v>53.157413779999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.35745073399999683</v>
+        <v>-0.35740836200000103</v>
       </c>
       <c r="D44" s="5">
-        <v>-7.727370181941362</v>
+        <v>-7.7264807063079699</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>54.791676981999998</v>
+        <v>54.791623278000003</v>
       </c>
       <c r="C45" s="5">
-        <v>1.6343548799999965</v>
+        <v>1.6342094980000041</v>
       </c>
       <c r="D45" s="5">
-        <v>43.819568452842738</v>
+        <v>43.814900486983802</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>55.900351983999997</v>
+        <v>55.900290558999998</v>
       </c>
       <c r="C46" s="5">
-        <v>1.1086750019999982</v>
+        <v>1.1086672809999953</v>
       </c>
       <c r="D46" s="5">
-        <v>27.174311565828635</v>
+        <v>27.174130447026414</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>55.881354549000001</v>
+        <v>55.881309457999997</v>
       </c>
       <c r="C47" s="5">
-        <v>-1.8997434999995733E-2</v>
+        <v>-1.8981101000001388E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>-0.40705216802783273</v>
+        <v>-0.40670328387109045</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>56.559113177</v>
+        <v>56.559082539000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.67775862799999942</v>
+        <v>0.67777308100000511</v>
       </c>
       <c r="D48" s="5">
-        <v>15.565445665942089</v>
+        <v>15.56581345231951</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>56.999580694000002</v>
+        <v>56.999558497000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.44046751700000186</v>
+        <v>0.44047595800000039</v>
       </c>
       <c r="D49" s="5">
-        <v>9.7561425688859948</v>
+        <v>9.756343126320477</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>58.050637510000001</v>
+        <v>58.050619425000001</v>
       </c>
       <c r="C50" s="5">
-        <v>1.0510568159999991</v>
+        <v>1.0510609279999983</v>
       </c>
       <c r="D50" s="5">
-        <v>24.515664748327936</v>
+        <v>24.515781124096758</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>58.561189409000001</v>
+        <v>58.561184666999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.51055189899999931</v>
+        <v>0.51056524199999842</v>
       </c>
       <c r="D51" s="5">
-        <v>11.079711886330102</v>
+        <v>11.080019217570403</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>58.757118196</v>
+        <v>58.757131633999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.19592878699999972</v>
+        <v>0.19594696699999758</v>
       </c>
       <c r="D52" s="5">
-        <v>4.0895617155322306</v>
+        <v>4.0899485288591109</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>59.360428110000001</v>
+        <v>59.360465367000003</v>
       </c>
       <c r="C53" s="5">
-        <v>0.60330991400000045</v>
+        <v>0.60333373300000659</v>
       </c>
       <c r="D53" s="5">
-        <v>13.041639221091984</v>
+        <v>13.042180378907741</v>
       </c>
       <c r="E53" s="5">
-        <v>11.10474964475172</v>
+        <v>11.104765322887623</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>59.767068197999997</v>
+        <v>59.767114907</v>
       </c>
       <c r="C54" s="5">
-        <v>0.40664008799999607</v>
+        <v>0.40664953999999653</v>
       </c>
       <c r="D54" s="5">
-        <v>8.5373309300354805</v>
+        <v>8.5375313468466274</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>59.833400628</v>
+        <v>59.833478452000001</v>
       </c>
       <c r="C55" s="5">
-        <v>6.6332430000002773E-2</v>
+        <v>6.6363545000001523E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>1.3399787840517652</v>
+        <v>1.3406101263741421</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>59.709511042999999</v>
+        <v>59.709671352000001</v>
       </c>
       <c r="C56" s="5">
-        <v>-0.12388958500000058</v>
+        <v>-0.1238071000000005</v>
       </c>
       <c r="D56" s="5">
-        <v>-2.4565891501243886</v>
+        <v>-2.4549689786278805</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>62.268409185000003</v>
+        <v>62.268302478999999</v>
       </c>
       <c r="C57" s="5">
-        <v>2.5588981420000039</v>
+        <v>2.5586311269999982</v>
       </c>
       <c r="D57" s="5">
-        <v>65.459257141550225</v>
+        <v>65.450524183213133</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>61.865822023</v>
+        <v>61.865730720000002</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.40258716200000322</v>
+        <v>-0.40257175899999709</v>
       </c>
       <c r="D58" s="5">
-        <v>-7.4883969274822881</v>
+        <v>-7.4881329101699095</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>61.627480097999999</v>
+        <v>61.627417917999999</v>
       </c>
       <c r="C59" s="5">
-        <v>-0.23834192500000029</v>
+        <v>-0.23831280200000293</v>
       </c>
       <c r="D59" s="5">
-        <v>-4.5263629775364134</v>
+        <v>-4.5258281044047166</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>61.712826466999999</v>
+        <v>61.712774072000002</v>
       </c>
       <c r="C60" s="5">
-        <v>8.5346368999999811E-2</v>
+        <v>8.5356154000002959E-2</v>
       </c>
       <c r="D60" s="5">
-        <v>1.6745668619403187</v>
+        <v>1.6747620193380719</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>62.034106964000003</v>
+        <v>62.034074216999997</v>
       </c>
       <c r="C61" s="5">
-        <v>0.32128049700000361</v>
+        <v>0.32130014499999504</v>
       </c>
       <c r="D61" s="5">
-        <v>6.4292893573718368</v>
+        <v>6.4296994851265277</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>62.015798050000001</v>
+        <v>62.015776111000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-1.8308914000002119E-2</v>
+        <v>-1.8298105999996039E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>-0.3535968878714435</v>
+        <v>-0.35338867960111875</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>61.257964813999997</v>
+        <v>61.257962738000003</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.7578332360000033</v>
+        <v>-0.75781337299999763</v>
       </c>
       <c r="D63" s="5">
-        <v>-13.717498592088429</v>
+        <v>-13.717167395772488</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>61.503869807999997</v>
+        <v>61.503890558999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.24590499399999999</v>
+        <v>0.24592782099999511</v>
       </c>
       <c r="D64" s="5">
-        <v>4.9248940517785389</v>
+        <v>4.9253615345445256</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>61.024859167000002</v>
+        <v>61.024907442999996</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.47901064099999502</v>
+        <v>-0.47898311600000198</v>
       </c>
       <c r="D65" s="5">
-        <v>-8.9558340106392524</v>
+        <v>-8.9553383352215086</v>
       </c>
       <c r="E65" s="5">
-        <v>2.8039404532522294</v>
+        <v>2.803957256247025</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>59.941367233000001</v>
+        <v>59.941423260000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.0834919340000013</v>
+        <v>-1.0834841829999959</v>
       </c>
       <c r="D66" s="5">
-        <v>-19.343697806006944</v>
+        <v>-19.34355881008074</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>61.035671174000001</v>
+        <v>61.035771244000003</v>
       </c>
       <c r="C67" s="5">
-        <v>1.0943039409999997</v>
+        <v>1.0943479840000023</v>
       </c>
       <c r="D67" s="5">
-        <v>24.246727348022333</v>
+        <v>24.247778234382643</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>61.518944615000002</v>
+        <v>61.519162973</v>
       </c>
       <c r="C68" s="5">
-        <v>0.48327344100000147</v>
+        <v>0.48339172899999738</v>
       </c>
       <c r="D68" s="5">
-        <v>9.9263532333685678</v>
+        <v>9.9288726492068768</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>62.164220196000002</v>
+        <v>62.164073371999997</v>
       </c>
       <c r="C69" s="5">
-        <v>0.64527558099999993</v>
+        <v>0.64491039899999691</v>
       </c>
       <c r="D69" s="5">
-        <v>13.338997080024196</v>
+        <v>13.33095757799525</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>62.673755423000003</v>
+        <v>62.673637438999997</v>
       </c>
       <c r="C70" s="5">
-        <v>0.50953522700000065</v>
+        <v>0.50956406699999945</v>
       </c>
       <c r="D70" s="5">
-        <v>10.291677033806623</v>
+        <v>10.292311473505865</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>62.820713816999998</v>
+        <v>62.820636260999997</v>
       </c>
       <c r="C71" s="5">
-        <v>0.146958393999995</v>
+        <v>0.14699882200000047</v>
       </c>
       <c r="D71" s="5">
-        <v>2.8503516004788398</v>
+        <v>2.8511513068529393</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>62.669866724999999</v>
+        <v>62.669801458000002</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.15084709199999935</v>
+        <v>-0.15083480299999508</v>
       </c>
       <c r="D72" s="5">
-        <v>-2.8437260145907195</v>
+        <v>-2.8435008608814649</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>62.793961811999999</v>
+        <v>62.793923339999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.1240950870000006</v>
+        <v>0.12412188199999719</v>
       </c>
       <c r="D73" s="5">
-        <v>2.4022174233717219</v>
+        <v>2.4027443105330004</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>62.955568556999999</v>
+        <v>62.955551462000003</v>
       </c>
       <c r="C74" s="5">
-        <v>0.16160674500000027</v>
+        <v>0.16162812200000332</v>
       </c>
       <c r="D74" s="5">
-        <v>3.1324157725929336</v>
+        <v>3.1328379519544258</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>63.983395850000001</v>
+        <v>63.983398760999997</v>
       </c>
       <c r="C75" s="5">
-        <v>1.0278272930000014</v>
+        <v>1.0278472989999941</v>
       </c>
       <c r="D75" s="5">
-        <v>21.45003034682469</v>
+        <v>21.450492397437216</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>64.390018068000003</v>
+        <v>64.390044931999995</v>
       </c>
       <c r="C76" s="5">
-        <v>0.40662221800000253</v>
+        <v>0.40664617099999845</v>
       </c>
       <c r="D76" s="5">
-        <v>7.8984312844401883</v>
+        <v>7.8989125702547236</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>65.290074039999993</v>
+        <v>65.290133800000007</v>
       </c>
       <c r="C77" s="5">
-        <v>0.90005597199998988</v>
+        <v>0.90008886800001164</v>
       </c>
       <c r="D77" s="5">
-        <v>18.125421107744</v>
+        <v>18.126127157882511</v>
       </c>
       <c r="E77" s="5">
-        <v>6.9893071958230024</v>
+        <v>6.9893204852197854</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>66.303816882000007</v>
+        <v>66.303882285</v>
       </c>
       <c r="C78" s="5">
-        <v>1.0137428420000134</v>
+        <v>1.0137484849999936</v>
       </c>
       <c r="D78" s="5">
-        <v>20.308531643001704</v>
+        <v>20.308634310215968</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>66.507509146999993</v>
+        <v>66.507633330999994</v>
       </c>
       <c r="C79" s="5">
-        <v>0.20369226499998661</v>
+        <v>0.20375104599999361</v>
       </c>
       <c r="D79" s="5">
-        <v>3.7494575525420348</v>
+        <v>3.7505541519266661</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>66.945868570000002</v>
+        <v>66.946121676999994</v>
       </c>
       <c r="C80" s="5">
-        <v>0.43835942300000852</v>
+        <v>0.43848834599999975</v>
       </c>
       <c r="D80" s="5">
-        <v>8.2024694392996089</v>
+        <v>8.2049540751150332</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>66.354073634000002</v>
+        <v>66.353897658999998</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.59179493599999944</v>
+        <v>-0.59222401799999602</v>
       </c>
       <c r="D81" s="5">
-        <v>-10.10703238908388</v>
+        <v>-10.113971312844072</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>66.663425032000006</v>
+        <v>66.663287776000004</v>
       </c>
       <c r="C82" s="5">
-        <v>0.309351398000004</v>
+        <v>0.30939011700000663</v>
       </c>
       <c r="D82" s="5">
-        <v>5.7402644445138762</v>
+        <v>5.7410170491028811</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>66.318573454000003</v>
+        <v>66.318482966999994</v>
       </c>
       <c r="C83" s="5">
-        <v>-0.34485157800000366</v>
+        <v>-0.34480480900000998</v>
       </c>
       <c r="D83" s="5">
-        <v>-6.0340233237821117</v>
+        <v>-6.033240194453116</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>68.183427249999994</v>
+        <v>68.183351403000003</v>
       </c>
       <c r="C84" s="5">
-        <v>1.8648537959999913</v>
+        <v>1.864868436000009</v>
       </c>
       <c r="D84" s="5">
-        <v>39.483815524956654</v>
+        <v>39.484237380099515</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>69.365799971000001</v>
+        <v>69.365757434000002</v>
       </c>
       <c r="C85" s="5">
-        <v>1.1823727210000072</v>
+        <v>1.1824060309999993</v>
       </c>
       <c r="D85" s="5">
-        <v>22.913295411716096</v>
+        <v>22.914031668853731</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>69.372244460999994</v>
+        <v>69.372237228000003</v>
       </c>
       <c r="C86" s="5">
-        <v>6.4444899999926974E-3</v>
+        <v>6.4797940000005383E-3</v>
       </c>
       <c r="D86" s="5">
-        <v>0.11154402964463905</v>
+        <v>0.11215546939422616</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>69.723534114000003</v>
+        <v>69.723544262000004</v>
       </c>
       <c r="C87" s="5">
-        <v>0.35128965300000914</v>
+        <v>0.35130703400000129</v>
       </c>
       <c r="D87" s="5">
-        <v>6.2487324735480687</v>
+        <v>6.2490509777984871</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>70.245465663999994</v>
+        <v>70.245498898999998</v>
       </c>
       <c r="C88" s="5">
-        <v>0.52193154999999081</v>
+        <v>0.52195463699999323</v>
       </c>
       <c r="D88" s="5">
-        <v>9.3621002787254817</v>
+        <v>9.3625301779494805</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>69.633459600999998</v>
+        <v>69.633524903999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.61200606299999549</v>
+        <v>-0.6119739949999996</v>
       </c>
       <c r="D89" s="5">
-        <v>-9.9681605443561416</v>
+        <v>-9.9676585070189496</v>
       </c>
       <c r="E89" s="5">
-        <v>6.6524439202489294</v>
+        <v>6.6524463210703155</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>69.975359740000002</v>
+        <v>69.975422949000006</v>
       </c>
       <c r="C90" s="5">
-        <v>0.34190013900000338</v>
+        <v>0.34189804500000776</v>
       </c>
       <c r="D90" s="5">
-        <v>6.0537439285472505</v>
+        <v>6.0537000134772478</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>70.563462681999994</v>
+        <v>70.563585021999998</v>
       </c>
       <c r="C91" s="5">
-        <v>0.58810294199999191</v>
+        <v>0.58816207299999235</v>
       </c>
       <c r="D91" s="5">
-        <v>10.564812448952221</v>
+        <v>10.565914281905453</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>71.885819126000001</v>
+        <v>71.886062375999998</v>
       </c>
       <c r="C92" s="5">
-        <v>1.3223564440000075</v>
+        <v>1.3224773540000001</v>
       </c>
       <c r="D92" s="5">
-        <v>24.956858493325186</v>
+        <v>24.959332777265985</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>76.186143307999998</v>
+        <v>76.185959615000002</v>
       </c>
       <c r="C93" s="5">
-        <v>4.3003241819999971</v>
+        <v>4.2998972390000034</v>
       </c>
       <c r="D93" s="5">
-        <v>100.81361845871601</v>
+        <v>100.79965450163031</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>76.442463834999998</v>
+        <v>76.442316152999993</v>
       </c>
       <c r="C94" s="5">
-        <v>0.25632052699999974</v>
+        <v>0.25635653799999147</v>
       </c>
       <c r="D94" s="5">
-        <v>4.1128286403868231</v>
+        <v>4.1134272976608877</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>76.589348005999994</v>
+        <v>76.589247087999993</v>
       </c>
       <c r="C95" s="5">
-        <v>0.1468841709999964</v>
+        <v>0.14693093500000032</v>
       </c>
       <c r="D95" s="5">
-        <v>2.3303246535780309</v>
+        <v>2.3310789787210462</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>77.575646793999994</v>
+        <v>77.575564473</v>
       </c>
       <c r="C96" s="5">
-        <v>0.98629878799999915</v>
+        <v>0.98631738500000665</v>
       </c>
       <c r="D96" s="5">
-        <v>16.596199176755277</v>
+        <v>16.596558032767405</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>78.318003848000004</v>
+        <v>78.317961522999994</v>
       </c>
       <c r="C97" s="5">
-        <v>0.74235705400000995</v>
+        <v>0.7423970499999939</v>
       </c>
       <c r="D97" s="5">
-        <v>12.107444763644516</v>
+        <v>12.108145320096742</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>78.760250572000004</v>
+        <v>78.760256763000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.44224672400000031</v>
+        <v>0.44229524000000708</v>
       </c>
       <c r="D98" s="5">
-        <v>6.9906320310899606</v>
+        <v>6.9914267998617996</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>78.651720226999998</v>
+        <v>78.651736030999999</v>
       </c>
       <c r="C99" s="5">
-        <v>-0.10853034500000547</v>
+        <v>-0.10852073200000234</v>
       </c>
       <c r="D99" s="5">
-        <v>-1.6411055411111874</v>
+        <v>-1.6409611531097323</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>79.210079187999995</v>
+        <v>79.210114859000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.55835896099999616</v>
+        <v>0.55837882800000216</v>
       </c>
       <c r="D100" s="5">
-        <v>8.8595816584776443</v>
+        <v>8.8599074507076168</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>79.548392340000007</v>
+        <v>79.548457345000003</v>
       </c>
       <c r="C101" s="5">
-        <v>0.338313152000012</v>
+        <v>0.33834248600000194</v>
       </c>
       <c r="D101" s="5">
-        <v>5.2474337067337729</v>
+        <v>5.2478970168895023</v>
       </c>
       <c r="E101" s="5">
-        <v>14.238747860314005</v>
+        <v>14.238734079122374</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>80.454086877999998</v>
+        <v>80.454146664999996</v>
       </c>
       <c r="C102" s="5">
-        <v>0.90569453799999167</v>
+        <v>0.90568931999999336</v>
       </c>
       <c r="D102" s="5">
-        <v>14.551409401186888</v>
+        <v>14.551307602620689</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>80.044054920999997</v>
+        <v>80.044171712999997</v>
       </c>
       <c r="C103" s="5">
-        <v>-0.41003195700000106</v>
+        <v>-0.40997495199999889</v>
       </c>
       <c r="D103" s="5">
-        <v>-5.9472163469061474</v>
+        <v>-5.9464082687599173</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>79.592560931999998</v>
+        <v>79.592775622999994</v>
       </c>
       <c r="C104" s="5">
-        <v>-0.45149398899999937</v>
+        <v>-0.45139609000000291</v>
       </c>
       <c r="D104" s="5">
-        <v>-6.5625951854834774</v>
+        <v>-6.5612067594697283</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>79.893018894999997</v>
+        <v>79.892856019999996</v>
       </c>
       <c r="C105" s="5">
-        <v>0.30045796299999949</v>
+        <v>0.30008039700000211</v>
       </c>
       <c r="D105" s="5">
-        <v>4.6251856084147613</v>
+        <v>4.6192396719086926</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>80.349888656000005</v>
+        <v>80.349759294999998</v>
       </c>
       <c r="C106" s="5">
-        <v>0.4568697610000072</v>
+        <v>0.45690327500000194</v>
       </c>
       <c r="D106" s="5">
-        <v>7.0822201729978218</v>
+        <v>7.0827710397022958</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>80.598286782000002</v>
+        <v>80.59819736</v>
       </c>
       <c r="C107" s="5">
-        <v>0.24839812599999789</v>
+        <v>0.24843806500000198</v>
       </c>
       <c r="D107" s="5">
-        <v>3.7734783033014585</v>
+        <v>3.7741015613623086</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>80.986106410000005</v>
+        <v>80.986037402999997</v>
       </c>
       <c r="C108" s="5">
-        <v>0.38781962800000258</v>
+        <v>0.38784004299999708</v>
       </c>
       <c r="D108" s="5">
-        <v>5.929399962257853</v>
+        <v>5.9297271492357861</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>80.769556115</v>
+        <v>80.769522502000001</v>
       </c>
       <c r="C109" s="5">
-        <v>-0.21655029500000467</v>
+        <v>-0.21651490099999648</v>
       </c>
       <c r="D109" s="5">
-        <v>-3.1619320070829127</v>
+        <v>-3.1614254356448157</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>80.716231953999994</v>
+        <v>80.716250318999997</v>
       </c>
       <c r="C110" s="5">
-        <v>-5.3324161000006143E-2</v>
+        <v>-5.3272183000004247E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-0.78937109434004116</v>
+        <v>-0.78860476686588576</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>82.055809732</v>
+        <v>82.055829352000003</v>
       </c>
       <c r="C111" s="5">
-        <v>1.339577778000006</v>
+        <v>1.3395790330000068</v>
       </c>
       <c r="D111" s="5">
-        <v>21.837637579057699</v>
+        <v>21.837654509713577</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>81.980269634999999</v>
+        <v>81.980301972000007</v>
       </c>
       <c r="C112" s="5">
-        <v>-7.5540097000001083E-2</v>
+        <v>-7.5527379999996924E-2</v>
       </c>
       <c r="D112" s="5">
-        <v>-1.0991366307070871</v>
+        <v>-1.0989522678968466</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>82.932198198999998</v>
+        <v>82.932250521</v>
       </c>
       <c r="C113" s="5">
-        <v>0.95192856399999926</v>
+        <v>0.9519485489999937</v>
       </c>
       <c r="D113" s="5">
-        <v>14.859260166312982</v>
+        <v>14.859586071511789</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2537702641898489</v>
+        <v>4.2537508443747152</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>82.975668171999999</v>
+        <v>82.975708225999995</v>
       </c>
       <c r="C114" s="5">
-        <v>4.346997300000055E-2</v>
+        <v>4.3457704999994462E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.63081185665816442</v>
+        <v>0.63063291791209952</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>83.782420400999996</v>
+        <v>83.782505892000003</v>
       </c>
       <c r="C115" s="5">
-        <v>0.8067522289999971</v>
+        <v>0.80679766600000846</v>
       </c>
       <c r="D115" s="5">
-        <v>12.311888913250746</v>
+        <v>12.312613560199036</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>83.963995517000001</v>
+        <v>83.964139414000002</v>
       </c>
       <c r="C116" s="5">
-        <v>0.18157511600000475</v>
+        <v>0.18163352199999849</v>
       </c>
       <c r="D116" s="5">
-        <v>2.6318908199679969</v>
+        <v>2.6327448030742273</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>84.415858396999994</v>
+        <v>84.415742385000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.45186287999999308</v>
+        <v>0.4516029709999998</v>
       </c>
       <c r="D117" s="5">
-        <v>6.6525714651098466</v>
+        <v>6.6486193117186954</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>84.087126830000003</v>
+        <v>84.087033336999994</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.32873156699999129</v>
+        <v>-0.32870904800000744</v>
       </c>
       <c r="D118" s="5">
-        <v>-4.574231145896956</v>
+        <v>-4.5739306307365446</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>84.917319540999998</v>
+        <v>84.917251758000006</v>
       </c>
       <c r="C119" s="5">
-        <v>0.83019271099999514</v>
+        <v>0.83021842100001209</v>
       </c>
       <c r="D119" s="5">
-        <v>12.512600770397665</v>
+        <v>12.513024226487325</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>85.096228718999996</v>
+        <v>85.096177615000002</v>
       </c>
       <c r="C120" s="5">
-        <v>0.17890917799999784</v>
+        <v>0.17892585699999586</v>
       </c>
       <c r="D120" s="5">
-        <v>2.5577391584966636</v>
+        <v>2.5579824421340103</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>85.186446954000004</v>
+        <v>85.186422312999994</v>
       </c>
       <c r="C121" s="5">
-        <v>9.0218235000008917E-2</v>
+        <v>9.0244697999992241E-2</v>
       </c>
       <c r="D121" s="5">
-        <v>1.2796736148102283</v>
+        <v>1.2800519366170438</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>85.033049715999994</v>
+        <v>85.033077358</v>
       </c>
       <c r="C122" s="5">
-        <v>-0.15339723800001082</v>
+        <v>-0.15334495499999434</v>
       </c>
       <c r="D122" s="5">
-        <v>-2.1395949610214959</v>
+        <v>-2.1388735315865048</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>85.139534432000005</v>
+        <v>85.139552049000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.1064847160000113</v>
+        <v>0.10647469100000251</v>
       </c>
       <c r="D123" s="5">
-        <v>1.5131227344982623</v>
+        <v>1.5129788039049519</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>85.34222054</v>
+        <v>85.342244808999993</v>
       </c>
       <c r="C124" s="5">
-        <v>0.20268610799999465</v>
+        <v>0.20269275999999081</v>
       </c>
       <c r="D124" s="5">
-        <v>2.8944647252696409</v>
+        <v>2.8945603598241609</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>86.160424667000001</v>
+        <v>86.160460287000006</v>
       </c>
       <c r="C125" s="5">
-        <v>0.81820412700000134</v>
+        <v>0.81821547800001326</v>
       </c>
       <c r="D125" s="5">
-        <v>12.131260939096379</v>
+        <v>12.131434575056744</v>
       </c>
       <c r="E125" s="5">
-        <v>3.8926093099012071</v>
+        <v>3.8925867147215021</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>87.057229129999996</v>
+        <v>87.057252464000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.89680446299999517</v>
+        <v>0.89679217699999469</v>
       </c>
       <c r="D126" s="5">
-        <v>13.230679342621986</v>
+        <v>13.230481799336612</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>87.189703327999993</v>
+        <v>87.189754648000005</v>
       </c>
       <c r="C127" s="5">
-        <v>0.13247419799999705</v>
+        <v>0.13250218400000335</v>
       </c>
       <c r="D127" s="5">
-        <v>1.8413895142717962</v>
+        <v>1.841781283645294</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>87.779989353000005</v>
+        <v>87.780055013999998</v>
       </c>
       <c r="C128" s="5">
-        <v>0.5902860250000117</v>
+        <v>0.59030036599999391</v>
       </c>
       <c r="D128" s="5">
-        <v>8.4336025403167092</v>
+        <v>8.4338099733153307</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>87.503255275000001</v>
+        <v>87.503195117999994</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.27673407800000405</v>
+        <v>-0.27685989600000482</v>
       </c>
       <c r="D129" s="5">
-        <v>-3.7181930743790614</v>
+        <v>-3.7198516114404945</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>87.787776261000005</v>
+        <v>87.787723133</v>
       </c>
       <c r="C130" s="5">
-        <v>0.28452098600000397</v>
+        <v>0.28452801500000646</v>
       </c>
       <c r="D130" s="5">
-        <v>3.9723976934930683</v>
+        <v>3.9725003720507912</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>88.122455565999999</v>
+        <v>88.122412349000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.33467930499999454</v>
+        <v>0.33468921600000101</v>
       </c>
       <c r="D131" s="5">
-        <v>4.6719964614539977</v>
+        <v>4.6721406162337109</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>87.785407903000007</v>
+        <v>87.785377054999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.33704766299999278</v>
+        <v>-0.3370352940000032</v>
       </c>
       <c r="D132" s="5">
-        <v>-4.4943878803152977</v>
+        <v>-4.494228556734825</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>87.939843140999997</v>
+        <v>87.939828754999994</v>
       </c>
       <c r="C133" s="5">
-        <v>0.1544352379999907</v>
+        <v>0.15445169999999564</v>
       </c>
       <c r="D133" s="5">
-        <v>2.1316297077677016</v>
+        <v>2.1318598881823192</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>89.256345967000001</v>
+        <v>89.256373268000004</v>
       </c>
       <c r="C134" s="5">
-        <v>1.3165028260000042</v>
+        <v>1.3165445130000109</v>
       </c>
       <c r="D134" s="5">
-        <v>19.520114846005843</v>
+        <v>19.520788168119285</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>87.988763383000006</v>
+        <v>87.988776938000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.2675825839999959</v>
+        <v>-1.2675963300000035</v>
       </c>
       <c r="D135" s="5">
-        <v>-15.771837308751191</v>
+        <v>-15.771990756838294</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>87.576051664999994</v>
+        <v>87.576067789000007</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.41271171800001127</v>
+        <v>-0.41270914899999411</v>
       </c>
       <c r="D136" s="5">
-        <v>-5.4856467697190103</v>
+        <v>-5.4856126759352257</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>87.341536086000005</v>
+        <v>87.341556517000001</v>
       </c>
       <c r="C137" s="5">
-        <v>-0.23451557899998932</v>
+        <v>-0.23451127200000599</v>
       </c>
       <c r="D137" s="5">
-        <v>-3.166512761888296</v>
+        <v>-3.1664548866190745</v>
       </c>
       <c r="E137" s="5">
-        <v>1.3708282237058</v>
+        <v>1.3708100282493474</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>87.009189149999997</v>
+        <v>87.009197080000007</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.33234693600000753</v>
+        <v>-0.33235943699999382</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.4718099304914656</v>
+        <v>-4.4719736056256671</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>86.868021737999996</v>
+        <v>86.868035840999994</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.14116741200000149</v>
+        <v>-0.14116123900001298</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.929651381730435</v>
+        <v>-1.9295675787104671</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>85.773978877000005</v>
+        <v>85.773987982999998</v>
       </c>
       <c r="C140" s="5">
-        <v>-1.0940428609999913</v>
+        <v>-1.0940478579999962</v>
       </c>
       <c r="D140" s="5">
-        <v>-14.109030968536572</v>
+        <v>-14.109088879978394</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>86.315093051999995</v>
+        <v>86.315083939999994</v>
       </c>
       <c r="C141" s="5">
-        <v>0.54111417499998993</v>
+        <v>0.54109595699999602</v>
       </c>
       <c r="D141" s="5">
-        <v>7.8385992323779075</v>
+        <v>7.8383252414536031</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>86.607118158999995</v>
+        <v>86.607099324999993</v>
       </c>
       <c r="C142" s="5">
-        <v>0.29202510700000062</v>
+        <v>0.29201538499999913</v>
       </c>
       <c r="D142" s="5">
-        <v>4.1362983766998873</v>
+        <v>4.1361585449255944</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>86.572068727000001</v>
+        <v>86.572048757999994</v>
       </c>
       <c r="C143" s="5">
-        <v>-3.5049431999993885E-2</v>
+        <v>-3.5050566999998978E-2</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.48455402953198057</v>
+        <v>-0.48456979099765762</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>86.546962112000003</v>
+        <v>86.546946085000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-2.5106614999998556E-2</v>
+        <v>-2.5102672999992137E-2</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.34745535641146352</v>
+        <v>-0.34740096928033148</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>87.380059309000004</v>
+        <v>87.380052641000006</v>
       </c>
       <c r="C145" s="5">
-        <v>0.83309719700000073</v>
+        <v>0.83310655600000416</v>
       </c>
       <c r="D145" s="5">
-        <v>12.182750096018502</v>
+        <v>12.182896659372</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>86.211218603999995</v>
+        <v>86.211235857999995</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.168840705000008</v>
+        <v>-1.1688167830000111</v>
       </c>
       <c r="D146" s="5">
-        <v>-14.921977794600028</v>
+        <v>-14.921695559705261</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>84.717628317999996</v>
+        <v>84.717634421</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.4935902859999999</v>
+        <v>-1.4936014369999953</v>
       </c>
       <c r="D147" s="5">
-        <v>-18.918819637543727</v>
+        <v>-18.918944272551041</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>83.905335411999999</v>
+        <v>83.905342731000005</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.81229290599999615</v>
+        <v>-0.81229168999999501</v>
       </c>
       <c r="D148" s="5">
-        <v>-10.918101446981099</v>
+        <v>-10.918085209196327</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>83.959991986000006</v>
+        <v>83.959999670000002</v>
       </c>
       <c r="C149" s="5">
-        <v>5.4656574000006231E-2</v>
+        <v>5.4656938999997351E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.78449581227877374</v>
+        <v>0.78450100129758837</v>
       </c>
       <c r="E149" s="5">
-        <v>-3.8716334192593016</v>
+        <v>-3.8716471080313508</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>84.453239291000003</v>
+        <v>84.453240331000003</v>
       </c>
       <c r="C150" s="5">
-        <v>0.49324730499999703</v>
+        <v>0.49324066100000152</v>
       </c>
       <c r="D150" s="5">
-        <v>7.2820547775502842</v>
+        <v>7.2819528099506758</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>84.241225161000003</v>
+        <v>84.241225177000004</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.21201413000000002</v>
+        <v>-0.21201515399999948</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.9712697540721478</v>
+        <v>-2.971283871257846</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>84.179781133999995</v>
+        <v>84.179784552000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-6.1444027000007395E-2</v>
+        <v>-6.1440625000003024E-2</v>
       </c>
       <c r="D152" s="5">
-        <v>-0.87175564630163072</v>
+        <v>-0.87170757268855148</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>83.795591973000001</v>
+        <v>83.795588166000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.38418916099999478</v>
+        <v>-0.38419638599999928</v>
       </c>
       <c r="D153" s="5">
-        <v>-5.3412917820873211</v>
+        <v>-5.3413895102150111</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>83.903876402999998</v>
+        <v>83.903870721999994</v>
       </c>
       <c r="C154" s="5">
-        <v>0.10828442999999766</v>
+        <v>0.10828255599999181</v>
       </c>
       <c r="D154" s="5">
-        <v>1.5617628646170667</v>
+        <v>1.5617357153938416</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>83.535713420999997</v>
+        <v>83.535707768999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.36816298200000119</v>
+        <v>-0.36816295299999524</v>
       </c>
       <c r="D155" s="5">
-        <v>-5.140262053817346</v>
+        <v>-5.1402619983257019</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>82.266135625999993</v>
+        <v>82.266129755999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.2695777950000036</v>
+        <v>-1.2695780130000003</v>
       </c>
       <c r="D156" s="5">
-        <v>-16.787813284754062</v>
+        <v>-16.787816973482705</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>83.108146382000001</v>
+        <v>83.108143554999998</v>
       </c>
       <c r="C157" s="5">
-        <v>0.84201075600000763</v>
+        <v>0.84201379900000006</v>
       </c>
       <c r="D157" s="5">
-        <v>12.997799466404668</v>
+        <v>12.997850095575924</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>82.249957886000004</v>
+        <v>82.249965598000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.8581884959999968</v>
+        <v>-0.85817795699999522</v>
       </c>
       <c r="D158" s="5">
-        <v>-11.711312951271536</v>
+        <v>-11.711177574011655</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>82.608719899999997</v>
+        <v>82.608723049999995</v>
       </c>
       <c r="C159" s="5">
-        <v>0.35876201399999275</v>
+        <v>0.35875745199999187</v>
       </c>
       <c r="D159" s="5">
-        <v>5.3616341589701744</v>
+        <v>5.3615638220180895</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>82.879540270000007</v>
+        <v>82.879543838999993</v>
       </c>
       <c r="C160" s="5">
-        <v>0.2708203700000098</v>
+        <v>0.27082078899999829</v>
       </c>
       <c r="D160" s="5">
-        <v>4.0057360236249062</v>
+        <v>4.0057421777646596</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>83.055326386999994</v>
+        <v>83.055330119000004</v>
       </c>
       <c r="C161" s="5">
-        <v>0.17578611699998703</v>
+        <v>0.17578628000001117</v>
       </c>
       <c r="D161" s="5">
-        <v>2.5750813821446616</v>
+        <v>2.5750836856598402</v>
       </c>
       <c r="E161" s="5">
-        <v>-1.0774960521087951</v>
+        <v>-1.0775006604999415</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>83.015521739999997</v>
+        <v>83.015518968999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-3.9804646999996862E-2</v>
+        <v>-3.9811150000005568E-2</v>
       </c>
       <c r="D162" s="5">
-        <v>-0.57359201504411095</v>
+        <v>-0.57368545180570552</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>82.812396160999995</v>
+        <v>82.812393724000003</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.20312557900000172</v>
+        <v>-0.2031252449999954</v>
       </c>
       <c r="D163" s="5">
-        <v>-2.8970124540921849</v>
+        <v>-2.8970078498505414</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>83.504701463999993</v>
+        <v>83.504703024999998</v>
       </c>
       <c r="C164" s="5">
-        <v>0.69230530299999771</v>
+        <v>0.69230930099999455</v>
       </c>
       <c r="D164" s="5">
-        <v>10.506270002028796</v>
+        <v>10.506333814803416</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>83.801865827</v>
+        <v>83.801864371999997</v>
       </c>
       <c r="C165" s="5">
-        <v>0.29716436300000737</v>
+        <v>0.29716134699999941</v>
       </c>
       <c r="D165" s="5">
-        <v>4.3549671211300378</v>
+        <v>4.3549219697422314</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>84.167121438999999</v>
+        <v>84.167120349000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.36525561199999856</v>
+        <v>0.3652559770000039</v>
       </c>
       <c r="D166" s="5">
-        <v>5.3574943611476744</v>
+        <v>5.3574999391405642</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>84.272494648999995</v>
+        <v>84.272493861000001</v>
       </c>
       <c r="C167" s="5">
-        <v>0.10537320999999622</v>
+        <v>0.10537351199999989</v>
       </c>
       <c r="D167" s="5">
-        <v>1.5127306274455465</v>
+        <v>1.5127350125593519</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>85.936383394999993</v>
+        <v>85.936380239000002</v>
       </c>
       <c r="C168" s="5">
-        <v>1.6638887459999978</v>
+        <v>1.6638863780000008</v>
       </c>
       <c r="D168" s="5">
-        <v>26.442964363237742</v>
+        <v>26.442922827910607</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>85.683351688000002</v>
+        <v>85.683349668999995</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.253031706999991</v>
+        <v>-0.25303057000000706</v>
       </c>
       <c r="D169" s="5">
-        <v>-3.4766276136026342</v>
+        <v>-3.4766123690817885</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>86.314854123999993</v>
+        <v>86.314858263000005</v>
       </c>
       <c r="C170" s="5">
-        <v>0.63150243599999101</v>
+        <v>0.63150859400001025</v>
       </c>
       <c r="D170" s="5">
-        <v>9.2116912275622234</v>
+        <v>9.2117849520084505</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>86.579634560000002</v>
+        <v>86.579635702999994</v>
       </c>
       <c r="C171" s="5">
-        <v>0.26478043600000944</v>
+        <v>0.26477743999998893</v>
       </c>
       <c r="D171" s="5">
-        <v>3.7438808191466943</v>
+        <v>3.7438375571741345</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>87.150029724000007</v>
+        <v>87.150031526999996</v>
       </c>
       <c r="C172" s="5">
-        <v>0.57039516400000423</v>
+        <v>0.57039582400000199</v>
       </c>
       <c r="D172" s="5">
-        <v>8.1985633243558897</v>
+        <v>8.1985730450132355</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>88.170115895999999</v>
+        <v>88.170118575000004</v>
       </c>
       <c r="C173" s="5">
-        <v>1.0200861719999921</v>
+        <v>1.0200870480000077</v>
       </c>
       <c r="D173" s="5">
-        <v>14.986396756909315</v>
+        <v>14.986410135784677</v>
       </c>
       <c r="E173" s="5">
-        <v>6.1582919861965513</v>
+        <v>6.1582904416509265</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>86.380096249999994</v>
+        <v>86.380094482999993</v>
       </c>
       <c r="C174" s="5">
-        <v>-1.7900196460000046</v>
+        <v>-1.7900240920000101</v>
       </c>
       <c r="D174" s="5">
-        <v>-21.817912218070145</v>
+        <v>-21.817959915895624</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>86.046744875000002</v>
+        <v>86.046743449999994</v>
       </c>
       <c r="C175" s="5">
-        <v>-0.33335137499999234</v>
+        <v>-0.33335103299999957</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.5339078719391583</v>
+        <v>-4.5339034094696418</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>86.655125370999997</v>
+        <v>86.655126241999994</v>
       </c>
       <c r="C176" s="5">
-        <v>0.60838049599999522</v>
+        <v>0.60838279200000045</v>
       </c>
       <c r="D176" s="5">
-        <v>8.8222523141586962</v>
+        <v>8.8222870660341393</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>87.627557620999994</v>
+        <v>87.627556721000005</v>
       </c>
       <c r="C177" s="5">
-        <v>0.97243224999999711</v>
+        <v>0.97243047900001045</v>
       </c>
       <c r="D177" s="5">
-        <v>14.329268800112294</v>
+        <v>14.329240919213259</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>88.033385035999999</v>
+        <v>88.033384321</v>
       </c>
       <c r="C178" s="5">
-        <v>0.40582741500000452</v>
+        <v>0.40582759999999496</v>
       </c>
       <c r="D178" s="5">
-        <v>5.7013011958184201</v>
+        <v>5.7013039214187211</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>88.210784817999993</v>
+        <v>88.210784335</v>
       </c>
       <c r="C179" s="5">
-        <v>0.17739978199999484</v>
+        <v>0.17740001399999983</v>
       </c>
       <c r="D179" s="5">
-        <v>2.4451526538779911</v>
+        <v>2.4451559072057538</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>88.422173560000004</v>
+        <v>88.422171657999996</v>
       </c>
       <c r="C180" s="5">
-        <v>0.21138874200001112</v>
+        <v>0.21138732299999674</v>
       </c>
       <c r="D180" s="5">
-        <v>2.9138922655270072</v>
+        <v>2.9138724629352408</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>88.942440634999997</v>
+        <v>88.942439661999998</v>
       </c>
       <c r="C181" s="5">
-        <v>0.52026707499999247</v>
+        <v>0.52026800400000184</v>
       </c>
       <c r="D181" s="5">
-        <v>7.2937129833378078</v>
+        <v>7.293726593480554</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>89.342124573000007</v>
+        <v>89.342126342</v>
       </c>
       <c r="C182" s="5">
-        <v>0.39968393800000968</v>
+        <v>0.39968668000000207</v>
       </c>
       <c r="D182" s="5">
-        <v>5.5277793824163535</v>
+        <v>5.5278183094465305</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>90.413316355999996</v>
+        <v>90.413317360999997</v>
       </c>
       <c r="C183" s="5">
-        <v>1.0711917829999891</v>
+        <v>1.0711910189999969</v>
       </c>
       <c r="D183" s="5">
-        <v>15.375469904630412</v>
+        <v>15.375457880655441</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>90.707762005999996</v>
+        <v>90.707763287000006</v>
       </c>
       <c r="C184" s="5">
-        <v>0.29444565000000011</v>
+        <v>0.29444592600000874</v>
       </c>
       <c r="D184" s="5">
-        <v>3.9787589895740938</v>
+        <v>3.9787627411145721</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>91.766506360999998</v>
+        <v>91.766508021000007</v>
       </c>
       <c r="C185" s="5">
-        <v>1.0587443550000017</v>
+        <v>1.0587447340000011</v>
       </c>
       <c r="D185" s="5">
-        <v>14.941524548079244</v>
+        <v>14.941530019911674</v>
       </c>
       <c r="E185" s="5">
-        <v>4.0789222385077428</v>
+        <v>4.0789209588516284</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>91.773649058999993</v>
+        <v>91.773648085999994</v>
       </c>
       <c r="C186" s="5">
-        <v>7.142697999995562E-3</v>
+        <v>7.1400649999873167E-3</v>
       </c>
       <c r="D186" s="5">
-        <v>9.3442675344568293E-2</v>
+        <v>9.3408213305679055E-2</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>92.525891740999995</v>
+        <v>92.525891051000002</v>
       </c>
       <c r="C187" s="5">
-        <v>0.75224268200000211</v>
+        <v>0.75224296500000776</v>
       </c>
       <c r="D187" s="5">
-        <v>10.291831804788298</v>
+        <v>10.291835966937235</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>93.146670158999996</v>
+        <v>93.146669998999997</v>
       </c>
       <c r="C188" s="5">
-        <v>0.62077841800000044</v>
+        <v>0.62077894799999456</v>
       </c>
       <c r="D188" s="5">
-        <v>8.3549253903623324</v>
+        <v>8.3549328533957912</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>93.606536207000005</v>
+        <v>93.606535741000002</v>
       </c>
       <c r="C189" s="5">
-        <v>0.45986604800000919</v>
+        <v>0.45986574200000518</v>
       </c>
       <c r="D189" s="5">
-        <v>6.08795793982706</v>
+        <v>6.0879537889482638</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>93.715554162000004</v>
+        <v>93.715553768000007</v>
       </c>
       <c r="C190" s="5">
-        <v>0.10901795499999878</v>
+        <v>0.10901802700000474</v>
       </c>
       <c r="D190" s="5">
-        <v>1.4065554966006255</v>
+        <v>1.4065564385541185</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>94.285795144999994</v>
+        <v>94.285794890999995</v>
       </c>
       <c r="C191" s="5">
-        <v>0.57024098299999082</v>
+        <v>0.57024112299998819</v>
       </c>
       <c r="D191" s="5">
-        <v>7.5511564144285614</v>
+        <v>7.5511583636096669</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>94.636398493000002</v>
+        <v>94.636397645000002</v>
       </c>
       <c r="C192" s="5">
-        <v>0.35060334800000703</v>
+        <v>0.35060275400000762</v>
       </c>
       <c r="D192" s="5">
-        <v>4.554621945493742</v>
+        <v>4.5546140829766379</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>94.911830327999994</v>
+        <v>94.911830331999994</v>
       </c>
       <c r="C193" s="5">
-        <v>0.27543183499999202</v>
+        <v>0.27543268699999146</v>
       </c>
       <c r="D193" s="5">
-        <v>3.5489577257043159</v>
+        <v>3.54896891241685</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>95.612258444999995</v>
+        <v>95.612258948999994</v>
       </c>
       <c r="C194" s="5">
-        <v>0.70042811700000129</v>
+        <v>0.70042861700000003</v>
       </c>
       <c r="D194" s="5">
-        <v>9.2241659718392821</v>
+        <v>9.2241728256292177</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>95.807738857999993</v>
+        <v>95.807739623000003</v>
       </c>
       <c r="C195" s="5">
-        <v>0.19548041299999852</v>
+        <v>0.19548067400000946</v>
       </c>
       <c r="D195" s="5">
-        <v>2.4811915177456845</v>
+        <v>2.4811948546776375</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>96.590516628000003</v>
+        <v>96.590517410999993</v>
       </c>
       <c r="C196" s="5">
-        <v>0.78277777000000981</v>
+        <v>0.78277778799998998</v>
       </c>
       <c r="D196" s="5">
-        <v>10.257154626350196</v>
+        <v>10.257154787296274</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>97.662036893000007</v>
+        <v>97.662037007999999</v>
       </c>
       <c r="C197" s="5">
-        <v>1.0715202650000037</v>
+        <v>1.0715195970000053</v>
       </c>
       <c r="D197" s="5">
-        <v>14.155139108376869</v>
+        <v>14.155129616803762</v>
       </c>
       <c r="E197" s="5">
-        <v>6.4244905530211671</v>
+        <v>6.4244887531852646</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>96.932784427000001</v>
+        <v>96.932784264999995</v>
       </c>
       <c r="C198" s="5">
-        <v>-0.72925246600000548</v>
+        <v>-0.72925274300000353</v>
       </c>
       <c r="D198" s="5">
-        <v>-8.6015305901762424</v>
+        <v>-8.6015337146782009</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>97.359500792999995</v>
+        <v>97.359500592000003</v>
       </c>
       <c r="C199" s="5">
-        <v>0.42671636599999374</v>
+        <v>0.42671632700000828</v>
       </c>
       <c r="D199" s="5">
-        <v>5.4124246098510298</v>
+        <v>5.4124241124070105</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>97.898199528000006</v>
+        <v>97.898199579999996</v>
       </c>
       <c r="C200" s="5">
-        <v>0.5386987350000112</v>
+        <v>0.53869898799999305</v>
       </c>
       <c r="D200" s="5">
-        <v>6.8455391798312837</v>
+        <v>6.8455425078699506</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>98.637882766000004</v>
+        <v>98.637881829999998</v>
       </c>
       <c r="C201" s="5">
-        <v>0.7396832379999978</v>
+        <v>0.73968225000000132</v>
       </c>
       <c r="D201" s="5">
-        <v>9.4531952454198098</v>
+        <v>9.4531820842182146</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>99.272348422999997</v>
+        <v>99.272348215999997</v>
       </c>
       <c r="C202" s="5">
-        <v>0.63446565699999269</v>
+        <v>0.63446638599999972</v>
       </c>
       <c r="D202" s="5">
-        <v>7.9977356276717426</v>
+        <v>7.9977452231614565</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>100.16700428</v>
+        <v>100.16700401999999</v>
       </c>
       <c r="C203" s="5">
-        <v>0.89465585700000361</v>
+        <v>0.89465580399999567</v>
       </c>
       <c r="D203" s="5">
-        <v>11.367039537641134</v>
+        <v>11.367038855416723</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>100.82734682</v>
+        <v>100.82734704000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.66034254000000203</v>
+        <v>0.66034302000001333</v>
       </c>
       <c r="D204" s="5">
-        <v>8.2041322033529429</v>
+        <v>8.204138406842576</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>101.11781772000001</v>
+        <v>101.11781763</v>
       </c>
       <c r="C205" s="5">
-        <v>0.29047090000000253</v>
+        <v>0.2904705899999982</v>
       </c>
       <c r="D205" s="5">
-        <v>3.5123547299875213</v>
+        <v>3.5123509141098186</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>102.13239013</v>
+        <v>102.13239047</v>
       </c>
       <c r="C206" s="5">
-        <v>1.0145724099999995</v>
+        <v>1.0145728399999996</v>
       </c>
       <c r="D206" s="5">
-        <v>12.72745094176846</v>
+        <v>12.727456649019775</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>102.96865645</v>
+        <v>102.96865719</v>
       </c>
       <c r="C207" s="5">
-        <v>0.8362663199999929</v>
+        <v>0.83626671999999758</v>
       </c>
       <c r="D207" s="5">
-        <v>10.280469518102198</v>
+        <v>10.280474623171255</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>104.15701903</v>
+        <v>104.15701995000001</v>
       </c>
       <c r="C208" s="5">
-        <v>1.1883625800000033</v>
+        <v>1.188362760000004</v>
       </c>
       <c r="D208" s="5">
-        <v>14.763015296568893</v>
+        <v>14.763017563595415</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>105.26282664999999</v>
+        <v>105.26282569</v>
       </c>
       <c r="C209" s="5">
-        <v>1.1058076199999931</v>
+        <v>1.1058057399999939</v>
       </c>
       <c r="D209" s="5">
-        <v>13.5109697068992</v>
+        <v>13.510945252761065</v>
       </c>
       <c r="E209" s="5">
-        <v>7.7827475227938647</v>
+        <v>7.7827464128946922</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>106.07824092</v>
+        <v>106.07824118000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.8154142700000051</v>
+        <v>0.81541549000000657</v>
       </c>
       <c r="D210" s="5">
-        <v>9.7022094690097482</v>
+        <v>9.7022247014476815</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>106.47945188</v>
+        <v>106.47945202</v>
       </c>
       <c r="C211" s="5">
-        <v>0.40121096000000023</v>
+        <v>0.4012108399999903</v>
       </c>
       <c r="D211" s="5">
-        <v>4.6342753975951334</v>
+        <v>4.6342739709524849</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>107.36534318</v>
+        <v>107.36534342</v>
       </c>
       <c r="C212" s="5">
-        <v>0.88589129999999727</v>
+        <v>0.88589140000000555</v>
       </c>
       <c r="D212" s="5">
-        <v>10.453559688640723</v>
+        <v>10.453560908777938</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>104.74837964</v>
+        <v>104.74837816</v>
       </c>
       <c r="C213" s="5">
-        <v>-2.6169635400000004</v>
+        <v>-2.6169652600000006</v>
       </c>
       <c r="D213" s="5">
-        <v>-25.629900351884082</v>
+        <v>-25.629914956196508</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>104.62679829</v>
+        <v>104.62679807000001</v>
       </c>
       <c r="C214" s="5">
-        <v>-0.12158134999999959</v>
+        <v>-0.12158008999999481</v>
       </c>
       <c r="D214" s="5">
-        <v>-1.3839815646022435</v>
+        <v>-1.3839673326704993</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>104.79359624</v>
+        <v>104.79359567</v>
       </c>
       <c r="C215" s="5">
-        <v>0.16679795000000297</v>
+        <v>0.16679759999999533</v>
       </c>
       <c r="D215" s="5">
-        <v>1.9299254544084432</v>
+        <v>1.92992137327479</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>104.85637122999999</v>
+        <v>104.85637135</v>
       </c>
       <c r="C216" s="5">
-        <v>6.2774989999994091E-2</v>
+        <v>6.2775680000001444E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.72121461559093714</v>
+        <v>0.72122257299387371</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>105.60144046000001</v>
+        <v>105.60144004</v>
       </c>
       <c r="C217" s="5">
-        <v>0.74506923000001279</v>
+        <v>0.74506868999999654</v>
       </c>
       <c r="D217" s="5">
-        <v>8.8679936095936505</v>
+        <v>8.8679869186000246</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>105.9886496</v>
+        <v>105.98864976999999</v>
       </c>
       <c r="C218" s="5">
-        <v>0.38720913999999595</v>
+        <v>0.38720972999999503</v>
       </c>
       <c r="D218" s="5">
-        <v>4.4898724968750692</v>
+        <v>4.489879494976412</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>106.15188166</v>
+        <v>106.15188224000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16323205999999857</v>
+        <v>0.16323247000001118</v>
       </c>
       <c r="D219" s="5">
-        <v>1.8638430399756434</v>
+        <v>1.8638477582159307</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>105.45589735999999</v>
+        <v>105.45590167</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.69598430000000633</v>
+        <v>-0.69598057000000324</v>
       </c>
       <c r="D220" s="5">
-        <v>-7.5901859990111671</v>
+        <v>-7.5901467363323931</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>106.2372301</v>
+        <v>106.23722782999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.78133274000001052</v>
+        <v>0.78132615999999189</v>
       </c>
       <c r="D221" s="5">
-        <v>9.2623174633666103</v>
+        <v>9.2622358609149913</v>
       </c>
       <c r="E221" s="5">
-        <v>0.92568619047246337</v>
+        <v>0.92568495441078813</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>104.76582033</v>
+        <v>104.76582069</v>
       </c>
       <c r="C222" s="5">
-        <v>-1.4714097700000082</v>
+        <v>-1.4714071399999966</v>
       </c>
       <c r="D222" s="5">
-        <v>-15.410871962279927</v>
+        <v>-15.410846784989252</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>104.82789569000001</v>
+        <v>104.82789593</v>
       </c>
       <c r="C223" s="5">
-        <v>6.2075360000008573E-2</v>
+        <v>6.2075239999998644E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.71334013182027256</v>
+        <v>0.7133387458819751</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>104.98493056</v>
+        <v>104.9849308</v>
       </c>
       <c r="C224" s="5">
-        <v>0.15703486999998972</v>
+        <v>0.15703487000000393</v>
       </c>
       <c r="D224" s="5">
-        <v>1.8125158441033351</v>
+        <v>1.8125158399196373</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>105.2719725</v>
+        <v>105.27197018</v>
       </c>
       <c r="C225" s="5">
-        <v>0.28704194000000882</v>
+        <v>0.28703937999999596</v>
       </c>
       <c r="D225" s="5">
-        <v>3.3307405294941139</v>
+        <v>3.3307103682504779</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>105.69414446</v>
+        <v>105.69414372</v>
       </c>
       <c r="C226" s="5">
-        <v>0.42217196000000001</v>
+        <v>0.42217354000000284</v>
       </c>
       <c r="D226" s="5">
-        <v>4.9199335751201057</v>
+        <v>4.9199525070687811</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>105.54681712999999</v>
+        <v>105.54681574999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.14732733000001019</v>
+        <v>-0.1473279700000063</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.6599188080445582</v>
+        <v>-1.6599259751866158</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>106.06571482</v>
+        <v>106.06571424000001</v>
       </c>
       <c r="C228" s="5">
-        <v>0.51889769000000285</v>
+        <v>0.5188984900000122</v>
       </c>
       <c r="D228" s="5">
-        <v>6.0616998539609446</v>
+        <v>6.0617095350086858</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>106.03824663</v>
+        <v>106.03824521999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.7468189999993342E-2</v>
+        <v>-2.7469020000012279E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.31032571905356132</v>
+        <v>-0.31033508443685243</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>105.05903446000001</v>
+        <v>105.05903413</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.97921216999999672</v>
+        <v>-0.97921108999999262</v>
       </c>
       <c r="D230" s="5">
-        <v>-10.535568595640965</v>
+        <v>-10.535557692433283</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>104.18792947999999</v>
+        <v>104.18793252</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.87110498000001257</v>
+        <v>-0.87110160999999664</v>
       </c>
       <c r="D231" s="5">
-        <v>-9.5084499415349697</v>
+        <v>-9.5084148462248113</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>102.83485863999999</v>
+        <v>102.83486657</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.3530708400000009</v>
+        <v>-1.3530659500000013</v>
       </c>
       <c r="D232" s="5">
-        <v>-14.51786196812006</v>
+        <v>-14.517812796165286</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>100.92858763</v>
+        <v>100.92858506</v>
       </c>
       <c r="C233" s="5">
-        <v>-1.9062710099999975</v>
+        <v>-1.9062815099999995</v>
       </c>
       <c r="D233" s="5">
-        <v>-20.111165414428477</v>
+        <v>-20.111263751907259</v>
       </c>
       <c r="E233" s="5">
-        <v>-4.9969699558272023</v>
+        <v>-4.9969703449856961</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>100.89434304</v>
+        <v>100.89434348</v>
       </c>
       <c r="C234" s="5">
-        <v>-3.424459000000013E-2</v>
+        <v>-3.4241579999999772E-2</v>
       </c>
       <c r="D234" s="5">
-        <v>-0.40639535389928039</v>
+        <v>-0.40635970988354142</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>99.539288165000002</v>
+        <v>99.539288145</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.3550548749999933</v>
+        <v>-1.355055335000003</v>
       </c>
       <c r="D235" s="5">
-        <v>-14.977755468661391</v>
+        <v>-14.977760123040939</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>98.299820857</v>
+        <v>98.299820445999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.2394673080000018</v>
+        <v>-1.2394676990000022</v>
       </c>
       <c r="D236" s="5">
-        <v>-13.960406747549946</v>
+        <v>-13.96041085696622</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>96.683998333999995</v>
+        <v>96.683995326000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.6158225230000056</v>
+        <v>-1.6158251199999967</v>
       </c>
       <c r="D237" s="5">
-        <v>-18.036119761790182</v>
+        <v>-18.03614624980159</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>96.853079223999998</v>
+        <v>96.853076752000007</v>
       </c>
       <c r="C238" s="5">
-        <v>0.16908089000000359</v>
+        <v>0.16908142600000531</v>
       </c>
       <c r="D238" s="5">
-        <v>2.1188618259187608</v>
+        <v>2.1188686741758112</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>96.471429512</v>
+        <v>96.471425772000003</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.38164971199999798</v>
+        <v>-0.38165098000000341</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.6274542914268029</v>
+        <v>-4.6274694496637352</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>96.163214335999996</v>
+        <v>96.163211043000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.30821517600000448</v>
+        <v>-0.30821472899999947</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.76720683398718</v>
+        <v>-3.7672016095958827</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>94.826714859999996</v>
+        <v>94.826712971999996</v>
       </c>
       <c r="C241" s="5">
-        <v>-1.3364994760000002</v>
+        <v>-1.3364980710000083</v>
       </c>
       <c r="D241" s="5">
-        <v>-15.460280059943511</v>
+        <v>-15.46026551857328</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>93.090440487999999</v>
+        <v>93.090440817000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.7362743719999969</v>
+        <v>-1.7362721549999947</v>
       </c>
       <c r="D242" s="5">
-        <v>-19.888924853759281</v>
+        <v>-19.888902316076418</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>93.674032625999999</v>
+        <v>93.674038812999996</v>
       </c>
       <c r="C243" s="5">
-        <v>0.5835921380000002</v>
+        <v>0.58359799599999462</v>
       </c>
       <c r="D243" s="5">
-        <v>7.7877926002555053</v>
+        <v>7.7878734592219168</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>94.116690110999997</v>
+        <v>94.116712773000003</v>
       </c>
       <c r="C244" s="5">
-        <v>0.44265748499999802</v>
+        <v>0.44267396000000758</v>
       </c>
       <c r="D244" s="5">
-        <v>5.8203380528447646</v>
+        <v>5.8205599430687815</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>93.510973167000003</v>
+        <v>93.510971627000004</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.60571694399999387</v>
+        <v>-0.60574114599999973</v>
       </c>
       <c r="D245" s="5">
-        <v>-7.4553804991376094</v>
+        <v>-7.4556661892952958</v>
       </c>
       <c r="E245" s="5">
-        <v>-7.3493691303723185</v>
+        <v>-7.3493682969897778</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>94.420475288000006</v>
+        <v>94.420473117</v>
       </c>
       <c r="C246" s="5">
-        <v>0.90950212100000272</v>
+        <v>0.90950148999999669</v>
       </c>
       <c r="D246" s="5">
-        <v>12.31642360218348</v>
+        <v>12.316414808833699</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>94.714565954999998</v>
+        <v>94.714559871999995</v>
       </c>
       <c r="C247" s="5">
-        <v>0.29409066699999187</v>
+        <v>0.29408675499999504</v>
       </c>
       <c r="D247" s="5">
-        <v>3.8023280470230292</v>
+        <v>3.802276687736339</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>94.925270351999998</v>
+        <v>94.925262183000001</v>
       </c>
       <c r="C248" s="5">
-        <v>0.21070439700000065</v>
+        <v>0.21070231100000569</v>
       </c>
       <c r="D248" s="5">
-        <v>2.7024566136178763</v>
+        <v>2.7024297064518032</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>95.347206306000004</v>
+        <v>95.347196650000001</v>
       </c>
       <c r="C249" s="5">
-        <v>0.42193595400000561</v>
+        <v>0.42193446699999981</v>
       </c>
       <c r="D249" s="5">
-        <v>5.4662633388951942</v>
+        <v>5.4662440831084069</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>95.059497644999993</v>
+        <v>95.059491737000002</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.28770866100001058</v>
+        <v>-0.2877049129999989</v>
       </c>
       <c r="D250" s="5">
-        <v>-3.5614866749867358</v>
+        <v>-3.5614414012253404</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>95.111718785999997</v>
+        <v>95.111714296000002</v>
       </c>
       <c r="C251" s="5">
-        <v>5.2221141000003968E-2</v>
+        <v>5.2222559000000501E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.66121805142564938</v>
+        <v>0.66123610148283163</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>94.897052497999994</v>
+        <v>94.897048812999998</v>
       </c>
       <c r="C252" s="5">
-        <v>-0.21466628800000365</v>
+        <v>-0.21466548300000454</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.675020336609113</v>
+        <v>-2.6750105541764602</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>95.119130978000001</v>
+        <v>95.119130847999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.22207848000000752</v>
+        <v>0.22208203499999968</v>
       </c>
       <c r="D253" s="5">
-        <v>2.8446737448223347</v>
+        <v>2.8447199815525792</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>95.902167292000001</v>
+        <v>95.902176397999995</v>
       </c>
       <c r="C254" s="5">
-        <v>0.78303631400000029</v>
+        <v>0.78304554999999709</v>
       </c>
       <c r="D254" s="5">
-        <v>10.338373200183092</v>
+        <v>10.338500730627764</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>97.123838907000007</v>
+        <v>97.123854636000004</v>
       </c>
       <c r="C255" s="5">
-        <v>1.2216716150000053</v>
+        <v>1.2216782380000097</v>
       </c>
       <c r="D255" s="5">
-        <v>16.404298146926031</v>
+        <v>16.404391731749147</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>97.263655073999999</v>
+        <v>97.263698973999993</v>
       </c>
       <c r="C256" s="5">
-        <v>0.13981616699999222</v>
+        <v>0.13984433799998897</v>
       </c>
       <c r="D256" s="5">
-        <v>1.7412224406293531</v>
+        <v>1.7415757712561097</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>97.508355542999993</v>
+        <v>97.508361198000003</v>
       </c>
       <c r="C257" s="5">
-        <v>0.24470046899999431</v>
+        <v>0.24466222400000959</v>
       </c>
       <c r="D257" s="5">
-        <v>3.0611432540410766</v>
+        <v>3.0606567793317163</v>
       </c>
       <c r="E257" s="5">
-        <v>4.2747735807017184</v>
+        <v>4.2747813453857919</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>100.19544085</v>
+        <v>100.19543518</v>
       </c>
       <c r="C258" s="5">
-        <v>2.6870853070000038</v>
+        <v>2.6870739820000011</v>
       </c>
       <c r="D258" s="5">
-        <v>38.571379023632502</v>
+        <v>38.571188486291888</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>100.46384263</v>
+        <v>100.46382119</v>
       </c>
       <c r="C259" s="5">
-        <v>0.26840178000000492</v>
+        <v>0.2683860100000004</v>
       </c>
       <c r="D259" s="5">
-        <v>3.2623250699322925</v>
+        <v>3.262130746033054</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>101.27766729</v>
+        <v>101.27763698</v>
       </c>
       <c r="C260" s="5">
-        <v>0.81382465999999454</v>
+        <v>0.81381578999999249</v>
       </c>
       <c r="D260" s="5">
-        <v>10.165815106509779</v>
+        <v>10.16570159238932</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>102.03043030000001</v>
+        <v>102.03040027999999</v>
       </c>
       <c r="C261" s="5">
-        <v>0.75276301000000956</v>
+        <v>0.75276329999999803</v>
       </c>
       <c r="D261" s="5">
-        <v>9.2929986261895969</v>
+        <v>9.2930052497381723</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>102.10291817</v>
+        <v>102.10289770999999</v>
       </c>
       <c r="C262" s="5">
-        <v>7.248786999998913E-2</v>
+        <v>7.2497429999998531E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>0.85588333849198062</v>
+        <v>0.85599691025821656</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>102.76775938999999</v>
+        <v>102.76774562</v>
       </c>
       <c r="C263" s="5">
-        <v>0.66484121999999957</v>
+        <v>0.66484791000000598</v>
       </c>
       <c r="D263" s="5">
-        <v>8.0997769864929339</v>
+        <v>8.0998631134469257</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>103.39641913</v>
+        <v>103.39641243</v>
       </c>
       <c r="C264" s="5">
-        <v>0.62865974000000335</v>
+        <v>0.62866680999999858</v>
       </c>
       <c r="D264" s="5">
-        <v>7.5928287490257595</v>
+        <v>7.5929180842023491</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>103.34666446</v>
+        <v>103.34667269000001</v>
       </c>
       <c r="C265" s="5">
-        <v>-4.9754669999998669E-2</v>
+        <v>-4.9739739999992594E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>-0.57591781072374726</v>
+        <v>-0.5757454879171009</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>103.76918413999999</v>
+        <v>103.76922602</v>
       </c>
       <c r="C266" s="5">
-        <v>0.42251967999999351</v>
+        <v>0.42255332999999951</v>
       </c>
       <c r="D266" s="5">
-        <v>5.0178821621424063</v>
+        <v>5.0182904133053929</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>101.63940157</v>
+        <v>101.63945699</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.1297825699999891</v>
+        <v>-2.1297690300000056</v>
       </c>
       <c r="D267" s="5">
-        <v>-22.03056884387977</v>
+        <v>-22.030436289910092</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>103.26363218</v>
+        <v>103.26372001</v>
       </c>
       <c r="C268" s="5">
-        <v>1.6242306099999979</v>
+        <v>1.6242630200000008</v>
       </c>
       <c r="D268" s="5">
-        <v>20.954928535640448</v>
+        <v>20.955371638275743</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>103.92930894</v>
+        <v>103.92933471000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.66567675999999665</v>
+        <v>0.66561470000000611</v>
       </c>
       <c r="D269" s="5">
-        <v>8.0159060402394733</v>
+        <v>8.0151249790256998</v>
       </c>
       <c r="E269" s="5">
-        <v>6.5850289046957</v>
+        <v>6.5850491517969401</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>103.78744312000001</v>
+        <v>103.78742554999999</v>
       </c>
       <c r="C270" s="5">
-        <v>-0.14186581999999248</v>
+        <v>-0.14190916000001152</v>
       </c>
       <c r="D270" s="5">
-        <v>-1.6257848078910286</v>
+        <v>-1.6262773607919945</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>104.07031785</v>
+        <v>104.07033570999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.28287472999998897</v>
+        <v>0.28291016000000013</v>
       </c>
       <c r="D271" s="5">
-        <v>3.3200997339898786</v>
+        <v>3.3205224004831724</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>105.06541104999999</v>
+        <v>105.06516558</v>
       </c>
       <c r="C272" s="5">
-        <v>0.99509319999999946</v>
+        <v>0.99482987000000378</v>
       </c>
       <c r="D272" s="5">
-        <v>12.097156369893325</v>
+        <v>12.09378278296105</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>105.30471092000001</v>
+        <v>105.30470227000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.23929987000001063</v>
+        <v>0.23953669000000843</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7676523557357502</v>
+        <v>2.770432316969007</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>105.79647881</v>
+        <v>105.7964508</v>
       </c>
       <c r="C274" s="5">
-        <v>0.49176788999999133</v>
+        <v>0.4917485299999953</v>
       </c>
       <c r="D274" s="5">
-        <v>5.7501418137418714</v>
+        <v>5.7499100802362868</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>106.28725755000001</v>
+        <v>106.28721371</v>
       </c>
       <c r="C275" s="5">
-        <v>0.49077874000001032</v>
+        <v>0.49076291000000083</v>
       </c>
       <c r="D275" s="5">
-        <v>5.7109207566877762</v>
+        <v>5.7107333776083458</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>104.84019914</v>
+        <v>104.84017291000001</v>
       </c>
       <c r="C276" s="5">
-        <v>-1.447058410000011</v>
+        <v>-1.4470407999999964</v>
       </c>
       <c r="D276" s="5">
-        <v>-15.168014987436262</v>
+        <v>-15.167849792025379</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>107.02252582</v>
+        <v>107.02255864</v>
       </c>
       <c r="C277" s="5">
-        <v>2.1823266800000027</v>
+        <v>2.1823857299999929</v>
       </c>
       <c r="D277" s="5">
-        <v>28.046676654214497</v>
+        <v>28.047532297779789</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>106.53839334</v>
+        <v>106.53851289000001</v>
       </c>
       <c r="C278" s="5">
-        <v>-0.48413247999999953</v>
+        <v>-0.48404574999999284</v>
       </c>
       <c r="D278" s="5">
-        <v>-5.2953377756376536</v>
+        <v>-5.2944110302737162</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>106.97913754</v>
+        <v>106.97929958</v>
       </c>
       <c r="C279" s="5">
-        <v>0.44074419999999748</v>
+        <v>0.44078668999999593</v>
       </c>
       <c r="D279" s="5">
-        <v>5.0788692499268873</v>
+        <v>5.0793642440018827</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>108.64992789</v>
+        <v>108.65012399</v>
       </c>
       <c r="C280" s="5">
-        <v>1.6707903500000043</v>
+        <v>1.6708244099999945</v>
       </c>
       <c r="D280" s="5">
-        <v>20.438184770134281</v>
+        <v>20.438604171666409</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>107.24208900000001</v>
+        <v>107.24212536</v>
       </c>
       <c r="C281" s="5">
-        <v>-1.4078388899999936</v>
+        <v>-1.4079986299999945</v>
       </c>
       <c r="D281" s="5">
-        <v>-14.487446985575936</v>
+        <v>-14.488951136465589</v>
       </c>
       <c r="E281" s="5">
-        <v>3.1875320771280524</v>
+        <v>3.1875414763732124</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>107.38368678000001</v>
+        <v>107.38365625</v>
       </c>
       <c r="C282" s="5">
-        <v>0.1415977799999979</v>
+        <v>0.14153088999999852</v>
       </c>
       <c r="D282" s="5">
-        <v>1.595984538147821</v>
+        <v>1.5952245783337426</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>108.72763555</v>
+        <v>108.7276535</v>
       </c>
       <c r="C283" s="5">
-        <v>1.3439487699999972</v>
+        <v>1.343997250000001</v>
       </c>
       <c r="D283" s="5">
-        <v>16.096626349428391</v>
+        <v>16.097252435701016</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>108.63710589999999</v>
+        <v>108.63656607</v>
       </c>
       <c r="C284" s="5">
-        <v>-9.0529650000007678E-2</v>
+        <v>-9.1087430000001746E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>-0.99459043792868851</v>
+        <v>-1.0006900322141576</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>108.42375119</v>
+        <v>108.42368596999999</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.21335470999999018</v>
+        <v>-0.21288010000000668</v>
       </c>
       <c r="D285" s="5">
-        <v>-2.3314151829526675</v>
+        <v>-2.3262961258325721</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>109.23433076000001</v>
+        <v>109.23423696</v>
       </c>
       <c r="C286" s="5">
-        <v>0.81057957000000158</v>
+        <v>0.81055099000001007</v>
       </c>
       <c r="D286" s="5">
-        <v>9.349470047018805</v>
+        <v>9.3491325830036729</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>109.82873949</v>
+        <v>109.82866101</v>
       </c>
       <c r="C287" s="5">
-        <v>0.59440872999999783</v>
+        <v>0.59442405000000065</v>
       </c>
       <c r="D287" s="5">
-        <v>6.7289319614635135</v>
+        <v>6.7291165652491491</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>110.38081514</v>
+        <v>110.38077853</v>
       </c>
       <c r="C288" s="5">
-        <v>0.55207564999999192</v>
+        <v>0.55211751999999592</v>
       </c>
       <c r="D288" s="5">
-        <v>6.2016275732442505</v>
+        <v>6.2021155461755573</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>110.66686574000001</v>
+        <v>110.6669157</v>
       </c>
       <c r="C289" s="5">
-        <v>0.28605060000001004</v>
+        <v>0.28613717000000349</v>
       </c>
       <c r="D289" s="5">
-        <v>3.1544955461936475</v>
+        <v>3.1554649325923334</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>112.71046281</v>
+        <v>112.71075798</v>
       </c>
       <c r="C290" s="5">
-        <v>2.0435970699999899</v>
+        <v>2.0438422799999927</v>
       </c>
       <c r="D290" s="5">
-        <v>24.554514822721419</v>
+        <v>24.55775435704728</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>110.98627747</v>
+        <v>110.98699881</v>
       </c>
       <c r="C291" s="5">
-        <v>-1.7241853399999911</v>
+        <v>-1.7237591699999939</v>
       </c>
       <c r="D291" s="5">
-        <v>-16.888594736134031</v>
+        <v>-16.884724470062928</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>111.34695603999999</v>
+        <v>111.34717736</v>
       </c>
       <c r="C292" s="5">
-        <v>0.36067856999999037</v>
+        <v>0.36017855000000054</v>
       </c>
       <c r="D292" s="5">
-        <v>3.970172619785739</v>
+        <v>3.9645438079785045</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>111.67406567</v>
+        <v>111.67398439</v>
       </c>
       <c r="C293" s="5">
-        <v>0.32710963000000959</v>
+        <v>0.32680702999999767</v>
       </c>
       <c r="D293" s="5">
-        <v>3.5828231883597406</v>
+        <v>3.5794479038649962</v>
       </c>
       <c r="E293" s="5">
-        <v>4.1326840155081257</v>
+        <v>4.1325729186387772</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>111.20783964</v>
+        <v>111.20768031999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.4662260300000014</v>
+        <v>-0.46630407000000673</v>
       </c>
       <c r="D294" s="5">
-        <v>-4.8964085366022703</v>
+        <v>-4.8972128827079908</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>111.66895877</v>
+        <v>111.66885759</v>
       </c>
       <c r="C295" s="5">
-        <v>0.46111913000000015</v>
+        <v>0.46117727000000741</v>
       </c>
       <c r="D295" s="5">
-        <v>5.090812848472015</v>
+        <v>5.0914768931103804</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>111.84391116</v>
+        <v>111.8429371</v>
       </c>
       <c r="C296" s="5">
-        <v>0.1749523900000014</v>
+        <v>0.17407950999999855</v>
       </c>
       <c r="D296" s="5">
-        <v>1.8963318362616333</v>
+        <v>1.8867910345258476</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>112.73619587</v>
+        <v>112.73599055</v>
       </c>
       <c r="C297" s="5">
-        <v>0.89228470999999843</v>
+        <v>0.89305344999999647</v>
       </c>
       <c r="D297" s="5">
-        <v>10.00498402568104</v>
+        <v>10.01407683489246</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>112.75531453000001</v>
+        <v>112.75513913</v>
       </c>
       <c r="C298" s="5">
-        <v>1.9118660000003729E-2</v>
+        <v>1.9148580000006632E-2</v>
       </c>
       <c r="D298" s="5">
-        <v>0.2036950335403187</v>
+        <v>0.20401447854243582</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>112.70898876</v>
+        <v>112.70893083</v>
       </c>
       <c r="C299" s="5">
-        <v>-4.6325770000009925E-2</v>
+        <v>-4.6208300000003533E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.49191009763696059</v>
+        <v>-0.49066631437024721</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>111.87546448000001</v>
+        <v>111.87551816</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.83352427999999179</v>
+        <v>-0.8334126700000013</v>
       </c>
       <c r="D300" s="5">
-        <v>-8.5222281283611423</v>
+        <v>-8.5211371969761807</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>112.2583515</v>
+        <v>112.25857317000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.3828870199999983</v>
+        <v>0.38305501000000675</v>
       </c>
       <c r="D301" s="5">
-        <v>4.1851226839691114</v>
+        <v>4.1869915573323757</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>112.56415068</v>
+        <v>112.56481757</v>
       </c>
       <c r="C302" s="5">
-        <v>0.30579917999999395</v>
+        <v>0.30624439999999709</v>
       </c>
       <c r="D302" s="5">
-        <v>3.3183024174095133</v>
+        <v>3.3231996668588559</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>112.78478319</v>
+        <v>112.78620776</v>
       </c>
       <c r="C303" s="5">
-        <v>0.2206325100000015</v>
+        <v>0.22139018999999394</v>
       </c>
       <c r="D303" s="5">
-        <v>2.3775947370164197</v>
+        <v>2.3858339369094539</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>113.31483064</v>
+        <v>113.31499682</v>
       </c>
       <c r="C304" s="5">
-        <v>0.53004744999999787</v>
+        <v>0.52878906000000825</v>
       </c>
       <c r="D304" s="5">
-        <v>5.7876427771225591</v>
+        <v>5.773471239547856</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>113.64410718000001</v>
+        <v>113.64375653</v>
       </c>
       <c r="C305" s="5">
-        <v>0.32927654000000928</v>
+        <v>0.32875970999999993</v>
       </c>
       <c r="D305" s="5">
-        <v>3.5433005120321992</v>
+        <v>3.5376446588984756</v>
       </c>
       <c r="E305" s="5">
-        <v>1.764099388860374</v>
+        <v>1.7638594617712888</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>113.22295133</v>
+        <v>113.22263405</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.42115585000000522</v>
+        <v>-0.42112248000000818</v>
       </c>
       <c r="D306" s="5">
-        <v>-4.3575698647554724</v>
+        <v>-4.3572447734241955</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>112.19565716</v>
+        <v>112.19553435</v>
       </c>
       <c r="C307" s="5">
-        <v>-1.0272941700000047</v>
+        <v>-1.0270996999999937</v>
       </c>
       <c r="D307" s="5">
-        <v>-10.360607356772489</v>
+        <v>-10.358770458587308</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>110.62135109</v>
+        <v>110.61902127</v>
       </c>
       <c r="C308" s="5">
-        <v>-1.5743060699999916</v>
+        <v>-1.576513079999998</v>
       </c>
       <c r="D308" s="5">
-        <v>-15.597571724603544</v>
+        <v>-15.617792289318189</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>111.64349086</v>
+        <v>111.64342076</v>
       </c>
       <c r="C309" s="5">
-        <v>1.0221397699999955</v>
+        <v>1.0243994899999933</v>
       </c>
       <c r="D309" s="5">
-        <v>11.669195759902063</v>
+        <v>11.696580687030632</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>112.30860772</v>
+        <v>112.30852843</v>
       </c>
       <c r="C310" s="5">
-        <v>0.6651168599999977</v>
+        <v>0.6651076699999976</v>
       </c>
       <c r="D310" s="5">
-        <v>7.3879693640795718</v>
+        <v>7.3878687077026495</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>112.04647151</v>
+        <v>112.04637721</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.26213620999999421</v>
+        <v>-0.26215121999999269</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.7652068601407565</v>
+        <v>-2.7653650969071686</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>112.99221668</v>
+        <v>112.99270593</v>
       </c>
       <c r="C312" s="5">
-        <v>0.94574516999999503</v>
+        <v>0.94632871999999679</v>
       </c>
       <c r="D312" s="5">
-        <v>10.612479979971589</v>
+        <v>10.619344649048678</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>112.79787340999999</v>
+        <v>112.79840179999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-0.19434327000000451</v>
+        <v>-0.19430413000000613</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.0445512396900067</v>
+        <v>-2.0441345939612332</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>112.32973412</v>
+        <v>112.33084673</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.46813928999999632</v>
+        <v>-0.46755506999998886</v>
       </c>
       <c r="D314" s="5">
-        <v>-4.8681750592284745</v>
+        <v>-4.862215332712239</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>113.06784145</v>
+        <v>113.07067807999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.73810733000000539</v>
+        <v>0.73983134999998867</v>
       </c>
       <c r="D315" s="5">
-        <v>8.1763798960736267</v>
+        <v>8.1960906518000023</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>112.77953287</v>
+        <v>112.78033189999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.28830858000000603</v>
+        <v>-0.29034618000000023</v>
       </c>
       <c r="D316" s="5">
-        <v>-3.0172974476905923</v>
+        <v>-3.0382465721630059</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>114.29375526</v>
+        <v>114.29016258999999</v>
       </c>
       <c r="C317" s="5">
-        <v>1.5142223900000005</v>
+        <v>1.5098306900000011</v>
       </c>
       <c r="D317" s="5">
-        <v>17.356332692524902</v>
+        <v>17.302099837980833</v>
       </c>
       <c r="E317" s="5">
-        <v>0.57165135625643071</v>
+        <v>0.56880032809312198</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>113.29998775999999</v>
+        <v>113.30051158000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.99376750000000413</v>
+        <v>-0.98965100999998867</v>
       </c>
       <c r="D318" s="5">
-        <v>-9.9490438042693423</v>
+        <v>-9.9100712946260217</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>113.85706385</v>
+        <v>113.85762326</v>
       </c>
       <c r="C319" s="5">
-        <v>0.55707609000000957</v>
+        <v>0.55711167999999134</v>
       </c>
       <c r="D319" s="5">
-        <v>6.0623889321769875</v>
+        <v>6.0627579825732525</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>113.49873377999999</v>
+        <v>113.49376006999999</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.35833007000000805</v>
+        <v>-0.36386319000000356</v>
       </c>
       <c r="D320" s="5">
-        <v>-3.711939865117464</v>
+        <v>-3.7682356667308126</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>113.8414365</v>
+        <v>113.84157417999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.34270272000000546</v>
+        <v>0.34781411000000162</v>
       </c>
       <c r="D321" s="5">
-        <v>3.6841112036954726</v>
+        <v>3.7401556835126915</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>113.6967669</v>
+        <v>113.69698646000001</v>
       </c>
       <c r="C322" s="5">
-        <v>-0.14466960000000029</v>
+        <v>-0.14458771999998987</v>
       </c>
       <c r="D322" s="5">
-        <v>-1.514345451869259</v>
+        <v>-1.5134925242802022</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>113.25557365</v>
+        <v>113.25569034999999</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.44119324999999776</v>
+        <v>-0.44129611000001034</v>
       </c>
       <c r="D323" s="5">
-        <v>-4.5584184027293144</v>
+        <v>-4.5594499534318933</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>113.86629327</v>
+        <v>113.86769561</v>
       </c>
       <c r="C324" s="5">
-        <v>0.61071961999999758</v>
+        <v>0.61200526000000366</v>
       </c>
       <c r="D324" s="5">
-        <v>6.6662894471847478</v>
+        <v>6.6807354104348349</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>113.74268004</v>
+        <v>113.74445071</v>
       </c>
       <c r="C325" s="5">
-        <v>-0.12361323000000368</v>
+        <v>-0.1232449000000031</v>
       </c>
       <c r="D325" s="5">
-        <v>-1.2949696106245412</v>
+        <v>-1.2911181282768802</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>114.32566919999999</v>
+        <v>114.32784890000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.58298915999999679</v>
+        <v>0.58339819000001114</v>
       </c>
       <c r="D326" s="5">
-        <v>6.3269954691143271</v>
+        <v>6.3314591498688344</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>113.04538004</v>
+        <v>113.04898470000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-1.2802891599999953</v>
+        <v>-1.278864200000001</v>
       </c>
       <c r="D327" s="5">
-        <v>-12.640771014165308</v>
+        <v>-12.627329793255605</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>115.08460074</v>
+        <v>115.0852368</v>
       </c>
       <c r="C328" s="5">
-        <v>2.0392207000000013</v>
+        <v>2.0362520999999987</v>
       </c>
       <c r="D328" s="5">
-        <v>23.928948776736792</v>
+        <v>23.889754578693246</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>113.23925364999999</v>
+        <v>113.23157576</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.8453470900000042</v>
+        <v>-1.8536610400000058</v>
       </c>
       <c r="D329" s="5">
-        <v>-17.63221348462347</v>
+        <v>-17.704663488252624</v>
       </c>
       <c r="E329" s="5">
-        <v>-0.922623994286631</v>
+        <v>-0.92622742501253796</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>113.28836364999999</v>
+        <v>113.28924628999999</v>
       </c>
       <c r="C330" s="5">
-        <v>4.9109999999998877E-2</v>
+        <v>5.7670529999995779E-2</v>
       </c>
       <c r="D330" s="5">
-        <v>0.52166337741750279</v>
+        <v>0.61289285492880374</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>113.10968699</v>
+        <v>113.11097379</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.1786766599999936</v>
+        <v>-0.1782724999999914</v>
       </c>
       <c r="D331" s="5">
-        <v>-1.8762899258570109</v>
+        <v>-1.8720680328157879</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>113.71168170999999</v>
+        <v>113.70462652000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.60199471999999332</v>
+        <v>0.59365273000000229</v>
       </c>
       <c r="D332" s="5">
-        <v>6.5769734076051911</v>
+        <v>6.4831123794421242</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>113.44417506000001</v>
+        <v>113.44465095</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.26750664999998719</v>
+        <v>-0.25997557000000882</v>
       </c>
       <c r="D333" s="5">
-        <v>-2.786757988564692</v>
+        <v>-2.7094527825155867</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>113.21691020999999</v>
+        <v>113.21735613</v>
       </c>
       <c r="C334" s="5">
-        <v>-0.22726485000001162</v>
+        <v>-0.22729481999999734</v>
       </c>
       <c r="D334" s="5">
-        <v>-2.3776709678695496</v>
+        <v>-2.3779712045909451</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>113.81081761</v>
+        <v>113.81158201</v>
       </c>
       <c r="C335" s="5">
-        <v>0.59390740000000619</v>
+        <v>0.59422587999999621</v>
       </c>
       <c r="D335" s="5">
-        <v>6.4797293165715253</v>
+        <v>6.4832786772655027</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>113.58078773</v>
+        <v>113.58372291000001</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.23002988000000357</v>
+        <v>-0.22785909999998921</v>
       </c>
       <c r="D336" s="5">
-        <v>-2.3986113242920104</v>
+        <v>-2.3762086466692089</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>114.2048575</v>
+        <v>114.2086985</v>
       </c>
       <c r="C337" s="5">
-        <v>0.62406977000000552</v>
+        <v>0.62497558999999114</v>
       </c>
       <c r="D337" s="5">
-        <v>6.7963471729243663</v>
+        <v>6.8063310782896513</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>115.00181501</v>
+        <v>115.00574131</v>
       </c>
       <c r="C338" s="5">
-        <v>0.79695750999999859</v>
+        <v>0.79704281000000776</v>
       </c>
       <c r="D338" s="5">
-        <v>8.7029726541242081</v>
+        <v>8.703636141874572</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>115.26381076</v>
+        <v>115.26942222</v>
       </c>
       <c r="C339" s="5">
-        <v>0.26199574999999697</v>
+        <v>0.26368090999999083</v>
       </c>
       <c r="D339" s="5">
-        <v>2.7683419437620982</v>
+        <v>2.7862767749025075</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>115.69875321000001</v>
+        <v>115.69645334000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.43494245000000831</v>
+        <v>0.42703112000000942</v>
       </c>
       <c r="D340" s="5">
-        <v>4.623311481315473</v>
+        <v>4.5372702801913967</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>115.25809855</v>
+        <v>115.24271886</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.44065466000000697</v>
+        <v>-0.45373448000000849</v>
       </c>
       <c r="D341" s="5">
-        <v>-4.4758328283009519</v>
+        <v>-4.6059255390136329</v>
       </c>
       <c r="E341" s="5">
-        <v>1.7828136754061141</v>
+        <v>1.7761327496339963</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>116.23474631000001</v>
+        <v>116.23541068999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.97664776000000586</v>
+        <v>0.99269182999999828</v>
       </c>
       <c r="D342" s="5">
-        <v>10.65581917774654</v>
+        <v>10.840762168248075</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>116.67035086</v>
+        <v>116.67587192000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.43560454999999365</v>
+        <v>0.44046123000001103</v>
       </c>
       <c r="D343" s="5">
-        <v>4.5910160735144201</v>
+        <v>4.6432471298770928</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>116.47228593</v>
+        <v>116.46294442</v>
       </c>
       <c r="C344" s="5">
-        <v>-0.19806493000000103</v>
+        <v>-0.21292750000000638</v>
       </c>
       <c r="D344" s="5">
-        <v>-2.0182609678949248</v>
+        <v>-2.1680909103975798</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>118.28343495</v>
+        <v>118.28391430000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.811149020000002</v>
+        <v>1.8209698800000069</v>
       </c>
       <c r="D345" s="5">
-        <v>20.341645378810004</v>
+        <v>20.463386004445063</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>119.01099273</v>
+        <v>119.01181423</v>
       </c>
       <c r="C346" s="5">
-        <v>0.72755777999999793</v>
+        <v>0.72789992999999242</v>
       </c>
       <c r="D346" s="5">
-        <v>7.6360617488155924</v>
+        <v>7.6397431641878955</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>120.57157216</v>
+        <v>120.57315085</v>
       </c>
       <c r="C347" s="5">
-        <v>1.5605794300000042</v>
+        <v>1.5613366200000058</v>
       </c>
       <c r="D347" s="5">
-        <v>16.921438861453055</v>
+        <v>16.930124949395452</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>120.88398171</v>
+        <v>120.89017024</v>
       </c>
       <c r="C348" s="5">
-        <v>0.31240954999999815</v>
+        <v>0.31701938999999868</v>
       </c>
       <c r="D348" s="5">
-        <v>3.1539806957615824</v>
+        <v>3.2011526770501675</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>121.22254830999999</v>
+        <v>121.22947464000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.33856659999999295</v>
+        <v>0.33930440000000317</v>
       </c>
       <c r="D349" s="5">
-        <v>3.4131661844827521</v>
+        <v>3.4205414895662312</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>121.16765202000001</v>
+        <v>121.17589381000001</v>
       </c>
       <c r="C350" s="5">
-        <v>-5.4896289999987857E-2</v>
+        <v>-5.3580830000001356E-2</v>
       </c>
       <c r="D350" s="5">
-        <v>-0.54207504948777796</v>
+        <v>-0.52908690572804895</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>122.37924575</v>
+        <v>122.38741718</v>
       </c>
       <c r="C351" s="5">
-        <v>1.2115937299999899</v>
+        <v>1.2115233699999948</v>
       </c>
       <c r="D351" s="5">
-        <v>12.681588253585673</v>
+        <v>12.679900385738607</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>122.3037916</v>
+        <v>122.30231359</v>
       </c>
       <c r="C352" s="5">
-        <v>-7.5454149999998776E-2</v>
+        <v>-8.5103590000002782E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.73736820595688979</v>
+        <v>-0.83125079842031324</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>123.13893035</v>
+        <v>123.09305225</v>
       </c>
       <c r="C353" s="5">
-        <v>0.83513874999999871</v>
+        <v>0.79073866000000237</v>
       </c>
       <c r="D353" s="5">
-        <v>8.5089269781463592</v>
+        <v>8.0404580275181594</v>
       </c>
       <c r="E353" s="5">
-        <v>6.8375514598492337</v>
+        <v>6.8119994630956304</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>122.69217714</v>
+        <v>122.69770122</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.44675320999999713</v>
+        <v>-0.39535103000000049</v>
       </c>
       <c r="D354" s="5">
-        <v>-4.2678187222163766</v>
+        <v>-3.7868075053481554</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>122.90902993</v>
+        <v>122.92640697</v>
       </c>
       <c r="C355" s="5">
-        <v>0.21685279000000435</v>
+        <v>0.22870575000000315</v>
       </c>
       <c r="D355" s="5">
-        <v>2.1416845590615408</v>
+        <v>2.2598471526133146</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>122.04564298</v>
+        <v>122.03633886</v>
       </c>
       <c r="C356" s="5">
-        <v>-0.86338695000000598</v>
+        <v>-0.89006811000000141</v>
       </c>
       <c r="D356" s="5">
-        <v>-8.111351228275721</v>
+        <v>-8.3509877545269617</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>123.66384909</v>
+        <v>123.66492875</v>
       </c>
       <c r="C357" s="5">
-        <v>1.6182061100000027</v>
+        <v>1.6285898900000007</v>
       </c>
       <c r="D357" s="5">
-        <v>17.123964066409926</v>
+        <v>17.243446758581072</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>124.00055306</v>
+        <v>124.00255617000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.33670397000000207</v>
+        <v>0.33762742000000401</v>
       </c>
       <c r="D358" s="5">
-        <v>3.3166572744915523</v>
+        <v>3.325861147046294</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>124.64563645</v>
+        <v>124.64765571</v>
       </c>
       <c r="C359" s="5">
-        <v>0.64508338999999637</v>
+        <v>0.6450995399999897</v>
       </c>
       <c r="D359" s="5">
-        <v>6.4244679256683535</v>
+        <v>6.4245266259318701</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>125.42403392</v>
+        <v>125.43256977</v>
       </c>
       <c r="C360" s="5">
-        <v>0.77839747000000159</v>
+        <v>0.78491406000000552</v>
       </c>
       <c r="D360" s="5">
-        <v>7.7566846300681558</v>
+        <v>7.823756548262395</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>126.41846102</v>
+        <v>126.42822267</v>
       </c>
       <c r="C361" s="5">
-        <v>0.99442709999999579</v>
+        <v>0.99565289999999607</v>
       </c>
       <c r="D361" s="5">
-        <v>9.9402737450589242</v>
+        <v>9.9523595254397801</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>126.9947602</v>
+        <v>127.0069685</v>
       </c>
       <c r="C362" s="5">
-        <v>0.57629918000000657</v>
+        <v>0.57874583000000257</v>
       </c>
       <c r="D362" s="5">
-        <v>5.6096588007980008</v>
+        <v>5.6336311633817138</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>127.67303822</v>
+        <v>127.68137015000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.67827801999999338</v>
+        <v>0.67440165000000718</v>
       </c>
       <c r="D363" s="5">
-        <v>6.6008560150133455</v>
+        <v>6.5613742103520778</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>128.45967886</v>
+        <v>128.46113858999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.78664064000000167</v>
+        <v>0.7797684399999838</v>
       </c>
       <c r="D364" s="5">
-        <v>7.6494123491201993</v>
+        <v>7.5798143152813635</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>128.04334004</v>
+        <v>127.96251886</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.41633881999999289</v>
+        <v>-0.49861972999998727</v>
       </c>
       <c r="D365" s="5">
-        <v>-3.8206256150888906</v>
+        <v>-4.5596199830698847</v>
       </c>
       <c r="E365" s="5">
-        <v>3.9828262890217792</v>
+        <v>3.9559231987441379</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>127.80451988</v>
+        <v>127.81489002000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.23882016000000306</v>
+        <v>-0.14762883999999588</v>
       </c>
       <c r="D366" s="5">
-        <v>-2.2153633123616734</v>
+        <v>-1.3756748834751087</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>128.46298565000001</v>
+        <v>128.49478722999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.6584657700000065</v>
+        <v>0.67989720999997871</v>
       </c>
       <c r="D367" s="5">
-        <v>6.3607958965158362</v>
+        <v>6.5733719749526243</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>127.68657306999999</v>
+        <v>127.68101089</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.77641258000001301</v>
+        <v>-0.81377633999998977</v>
       </c>
       <c r="D368" s="5">
-        <v>-7.0163395952056895</v>
+        <v>-7.3405678194017998</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>114.94948300999999</v>
+        <v>114.95149861</v>
       </c>
       <c r="C369" s="5">
-        <v>-12.73709006</v>
+        <v>-12.729512279999994</v>
       </c>
       <c r="D369" s="5">
-        <v>-71.663807574249688</v>
+        <v>-71.643024999029578</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>116.53700391</v>
+        <v>116.53826352999999</v>
       </c>
       <c r="C370" s="5">
-        <v>1.5875209000000012</v>
+        <v>1.5867649199999931</v>
       </c>
       <c r="D370" s="5">
-        <v>17.891342533300225</v>
+        <v>17.881827942644858</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>116.95053944999999</v>
+        <v>116.95147489</v>
       </c>
       <c r="C371" s="5">
-        <v>0.41353553999999804</v>
+        <v>0.41321136000000536</v>
       </c>
       <c r="D371" s="5">
-        <v>4.3423397546701548</v>
+        <v>4.3388212222287503</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>118.55825747999999</v>
+        <v>118.56874358</v>
       </c>
       <c r="C372" s="5">
-        <v>1.6077180300000009</v>
+        <v>1.6172686900000031</v>
       </c>
       <c r="D372" s="5">
-        <v>17.802617018788069</v>
+        <v>17.91639056785592</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>120.44208455</v>
+        <v>120.45386071999999</v>
       </c>
       <c r="C373" s="5">
-        <v>1.8838270700000095</v>
+        <v>1.8851171399999913</v>
       </c>
       <c r="D373" s="5">
-        <v>20.825185396819258</v>
+        <v>20.838709194016559</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>119.31321095</v>
+        <v>119.32890411</v>
       </c>
       <c r="C374" s="5">
-        <v>-1.1288736000000057</v>
+        <v>-1.1249566099999981</v>
       </c>
       <c r="D374" s="5">
-        <v>-10.685238797128394</v>
+        <v>-10.64905825116449</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>124.21577302999999</v>
+        <v>124.22701284999999</v>
       </c>
       <c r="C375" s="5">
-        <v>4.9025620799999956</v>
+        <v>4.8981087399999979</v>
       </c>
       <c r="D375" s="5">
-        <v>62.128197550482042</v>
+        <v>62.048375625926489</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>125.99250575000001</v>
+        <v>126.00507088000001</v>
       </c>
       <c r="C376" s="5">
-        <v>1.7767327200000125</v>
+        <v>1.7780580300000111</v>
       </c>
       <c r="D376" s="5">
-        <v>18.581134854228321</v>
+        <v>18.594286780548931</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>126.73855105</v>
+        <v>126.60361433</v>
       </c>
       <c r="C377" s="5">
-        <v>0.74604529999999158</v>
+        <v>0.59854344999999398</v>
       </c>
       <c r="D377" s="5">
-        <v>7.3416564387982497</v>
+        <v>5.8514899452232205</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.0190213638541445</v>
+        <v>-1.0619551272562422</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>128.29624795999999</v>
+        <v>128.30510057000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.55769690999999</v>
+        <v>1.7014862400000084</v>
       </c>
       <c r="D378" s="5">
-        <v>15.787749874594081</v>
+        <v>17.374513670794567</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>126.762193</v>
+        <v>126.83390973</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.5340549599999918</v>
+        <v>-1.4711908400000056</v>
       </c>
       <c r="D379" s="5">
-        <v>-13.44155210931155</v>
+        <v>-12.924193929395466</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>129.2946733</v>
+        <v>129.28738073</v>
       </c>
       <c r="C380" s="5">
-        <v>2.5324803000000031</v>
+        <v>2.4534709999999933</v>
       </c>
       <c r="D380" s="5">
-        <v>26.791654910738806</v>
+        <v>25.848801525197263</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>129.89940858</v>
+        <v>129.89338022000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.60473527999999988</v>
+        <v>0.60599949000001629</v>
       </c>
       <c r="D381" s="5">
-        <v>5.759280558937907</v>
+        <v>5.7719664870712561</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>131.17748899</v>
+        <v>131.18124753999999</v>
       </c>
       <c r="C382" s="5">
-        <v>1.2780804100000012</v>
+        <v>1.2878673199999753</v>
       </c>
       <c r="D382" s="5">
-        <v>12.467146092461668</v>
+        <v>12.568494455575529</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>131.7914208</v>
+        <v>131.79759844</v>
       </c>
       <c r="C383" s="5">
-        <v>0.61393180999999686</v>
+        <v>0.61635090000001469</v>
       </c>
       <c r="D383" s="5">
-        <v>5.7630386219258423</v>
+        <v>5.786166808697657</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>133.90961283999999</v>
+        <v>133.90657035000001</v>
       </c>
       <c r="C384" s="5">
-        <v>2.1181920399999967</v>
+        <v>2.1089719100000082</v>
       </c>
       <c r="D384" s="5">
-        <v>21.08640153606034</v>
+        <v>20.98532109669322</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>135.26448321999999</v>
+        <v>135.28837177</v>
       </c>
       <c r="C385" s="5">
-        <v>1.3548703799999942</v>
+        <v>1.381801419999988</v>
       </c>
       <c r="D385" s="5">
-        <v>12.840312088084694</v>
+        <v>13.110519373536423</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>137.31401002999999</v>
+        <v>137.34407254999999</v>
       </c>
       <c r="C386" s="5">
-        <v>2.0495268100000033</v>
+        <v>2.0557007799999951</v>
       </c>
       <c r="D386" s="5">
-        <v>19.776845390875209</v>
+        <v>19.837685512489589</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>141.99789656999999</v>
+        <v>142.01824674</v>
       </c>
       <c r="C387" s="5">
-        <v>4.6838865400000032</v>
+        <v>4.6741741900000022</v>
       </c>
       <c r="D387" s="5">
-        <v>49.556306770539706</v>
+        <v>49.420680456796177</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>143.34097962999999</v>
+        <v>143.35986883999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.3430830599999979</v>
+        <v>1.341622099999995</v>
       </c>
       <c r="D388" s="5">
-        <v>11.959637733803774</v>
+        <v>11.94414345334469</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>144.37143768000001</v>
+        <v>144.17873012000001</v>
       </c>
       <c r="C389" s="5">
-        <v>1.0304580500000213</v>
+        <v>0.81886128000002145</v>
       </c>
       <c r="D389" s="5">
-        <v>8.9760235371209021</v>
+        <v>7.0737993318535697</v>
       </c>
       <c r="E389" s="5">
-        <v>13.912804339260298</v>
+        <v>13.882001618207674</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>146.88843682000001</v>
+        <v>146.88711176000001</v>
       </c>
       <c r="C390" s="5">
-        <v>2.5169991399999958</v>
+        <v>2.7083816399999989</v>
       </c>
       <c r="D390" s="5">
-        <v>23.048389504662502</v>
+        <v>25.023008016897698</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>149.11702628</v>
+        <v>149.24277832999999</v>
       </c>
       <c r="C391" s="5">
-        <v>2.2285894599999949</v>
+        <v>2.3556665699999826</v>
       </c>
       <c r="D391" s="5">
-        <v>19.805154184268758</v>
+        <v>21.036291198113744</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>148.76537669000001</v>
+        <v>148.73042612</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.35164958999999385</v>
+        <v>-0.51235220999998887</v>
       </c>
       <c r="D392" s="5">
-        <v>-2.7934379395780251</v>
+        <v>-4.0427126097438704</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>149.66868191</v>
+        <v>149.65671596999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.90330521999999291</v>
+        <v>0.9262898499999892</v>
       </c>
       <c r="D393" s="5">
-        <v>7.5347456669884849</v>
+        <v>7.7349624670402628</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>150.10941643000001</v>
+        <v>150.1207235</v>
       </c>
       <c r="C394" s="5">
-        <v>0.44073452000000657</v>
+        <v>0.4640075300000035</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5914784647899989</v>
+        <v>3.7846809118697866</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>150.37732714000001</v>
+        <v>150.39844693000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.26791070999999533</v>
+        <v>0.27772343000000888</v>
       </c>
       <c r="D395" s="5">
-        <v>2.1628726480349858</v>
+        <v>2.2427291239264902</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>151.64148051000001</v>
+        <v>151.59207043000001</v>
       </c>
       <c r="C396" s="5">
-        <v>1.2641533700000025</v>
+        <v>1.1936235000000011</v>
       </c>
       <c r="D396" s="5">
-        <v>10.567593078498128</v>
+        <v>9.9505979352922935</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>151.92615401</v>
+        <v>151.98279557999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.28467349999999669</v>
+        <v>0.3907251499999802</v>
       </c>
       <c r="D397" s="5">
-        <v>2.2761416054419614</v>
+        <v>3.1371982737970372</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>152.14548927999999</v>
+        <v>152.2208952</v>
       </c>
       <c r="C398" s="5">
-        <v>0.21933526999998776</v>
+        <v>0.23809962000001406</v>
       </c>
       <c r="D398" s="5">
-        <v>1.7462584335365738</v>
+        <v>1.8962299293678653</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>152.78421093</v>
+        <v>152.83156149000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.63872165000000791</v>
+        <v>0.61066629000001171</v>
       </c>
       <c r="D399" s="5">
-        <v>5.1556791780793754</v>
+        <v>4.921706167120643</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>151.62908393000001</v>
+        <v>151.64563286000001</v>
       </c>
       <c r="C400" s="5">
-        <v>-1.1551269999999931</v>
+        <v>-1.1859286300000065</v>
       </c>
       <c r="D400" s="5">
-        <v>-8.7046984755642534</v>
+        <v>-8.9243477259400183</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>152.35590997</v>
+        <v>152.10065685999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.72682603999999174</v>
+        <v>0.45502399999998033</v>
       </c>
       <c r="D401" s="5">
-        <v>5.9062354147312757</v>
+        <v>3.6607103702442911</v>
       </c>
       <c r="E401" s="5">
-        <v>5.530506877473651</v>
+        <v>5.4945183200091563</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>152.03780648</v>
+        <v>152.01723511</v>
       </c>
       <c r="C402" s="5">
-        <v>-0.3181034899999986</v>
+        <v>-8.3421749999985195E-2</v>
       </c>
       <c r="D402" s="5">
-        <v>-2.4769045586171878</v>
+        <v>-0.65617518124767571</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>150.87025195999999</v>
+        <v>151.02722840999999</v>
       </c>
       <c r="C403" s="5">
-        <v>-1.1675545200000101</v>
+        <v>-0.99000670000000923</v>
       </c>
       <c r="D403" s="5">
-        <v>-8.8358168222653415</v>
+        <v>-7.5410242946929218</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>150.85454963000001</v>
+        <v>150.78684476999999</v>
       </c>
       <c r="C404" s="5">
-        <v>-1.5702329999982112E-2</v>
+        <v>-0.24038364000000456</v>
       </c>
       <c r="D404" s="5">
-        <v>-0.12482257632103755</v>
+        <v>-1.8933572770453155</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>150.92461567000001</v>
+        <v>150.90563596999999</v>
       </c>
       <c r="C405" s="5">
-        <v>7.0066040000000385E-2</v>
+        <v>0.11879120000000398</v>
       </c>
       <c r="D405" s="5">
-        <v>0.55877906540247047</v>
+        <v>0.94947755183669713</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>150.99281596</v>
+        <v>151.01114343</v>
       </c>
       <c r="C406" s="5">
-        <v>6.8200289999992947E-2</v>
+        <v>0.10550746000001254</v>
       </c>
       <c r="D406" s="5">
-        <v>0.54360951548035885</v>
+        <v>0.84222798188851034</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>150.98729501</v>
+        <v>151.02535692999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-5.5209500000046319E-3</v>
+        <v>1.421349999998256E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>-4.3868364064980625E-2</v>
+        <v>0.1130051193663828</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>151.43343382</v>
+        <v>151.34200539</v>
       </c>
       <c r="C408" s="5">
-        <v>0.44613881000000788</v>
+        <v>0.31664846000001035</v>
       </c>
       <c r="D408" s="5">
-        <v>3.6039676399911791</v>
+        <v>2.5452062533830588</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>150.62537291000001</v>
+        <v>150.71858936999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.80806090999999469</v>
+        <v>-0.62341602000000762</v>
       </c>
       <c r="D409" s="5">
-        <v>-6.2186720439388887</v>
+        <v>-4.8326368232634369</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>150.86149961000001</v>
+        <v>150.97120348000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.2361266999999998</v>
+        <v>0.25261411000002454</v>
       </c>
       <c r="D410" s="5">
-        <v>1.8974752812231488</v>
+        <v>2.029922311323884</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>151.13980351000001</v>
+        <v>151.23275619</v>
       </c>
       <c r="C411" s="5">
-        <v>0.27830389999999738</v>
+        <v>0.26155270999998947</v>
       </c>
       <c r="D411" s="5">
-        <v>2.2363166057122408</v>
+        <v>2.0988854260023393</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>151.67723938</v>
+        <v>151.65685357000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.53743586999999593</v>
+        <v>0.4240973800000063</v>
       </c>
       <c r="D412" s="5">
-        <v>4.3515125236517571</v>
+        <v>3.4175133431777693</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>151.5618442</v>
+        <v>151.29820881000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.11539518000000726</v>
+        <v>-0.35864476000000423</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.90914270522882701</v>
+        <v>-2.8011914903508184</v>
       </c>
       <c r="E413" s="5">
-        <v>-0.52119131457148971</v>
+        <v>-0.52757697867050757</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>154.4722448</v>
+        <v>154.42822563999999</v>
       </c>
       <c r="C414" s="5">
-        <v>2.9104006000000027</v>
+        <v>3.1300168299999882</v>
       </c>
       <c r="D414" s="5">
-        <v>25.639708476444124</v>
+        <v>27.854123577820779</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>153.82672026</v>
+        <v>153.98114813000001</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.6455245399999967</v>
+        <v>-0.44707750999998552</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.9010168769076152</v>
+        <v>-3.4192742454959069</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>153.32250561000001</v>
+        <v>153.22066113</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.50421464999999444</v>
+        <v>-0.7604870000000119</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.86322959236719</v>
+        <v>-5.7682317159058698</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>151.86953376</v>
+        <v>151.85341582000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.4529718500000115</v>
+        <v>-1.3672453099999871</v>
       </c>
       <c r="D417" s="5">
-        <v>-10.797501070997928</v>
+        <v>-10.197835964799751</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>152.00602046</v>
+        <v>152.02885086000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.13648670000000607</v>
+        <v>0.17543503999999643</v>
       </c>
       <c r="D418" s="5">
-        <v>1.0837989371456302</v>
+        <v>1.395193457285071</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>152.06321700999999</v>
+        <v>152.11600963000001</v>
       </c>
       <c r="C419" s="5">
-        <v>5.7196549999986246E-2</v>
+        <v>8.715877000000205E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>0.45246946191188631</v>
+        <v>0.69013839446294689</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>151.09031315999999</v>
+        <v>150.96628178</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.97290384999999446</v>
+        <v>-1.149727850000005</v>
       </c>
       <c r="D420" s="5">
-        <v>-7.4131375063761773</v>
+        <v>-8.7021788109916223</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>151.56418783000001</v>
+        <v>151.69524562000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.47387467000001493</v>
+        <v>0.7289638400000058</v>
       </c>
       <c r="D421" s="5">
-        <v>3.8292468019810011</v>
+        <v>5.950772870909371</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>151.55352554999999</v>
+        <v>151.69838687999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.0662280000019564E-2</v>
+        <v>3.1412599999782742E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>-8.4385281652499256E-2</v>
+        <v>2.4852073199865821E-2</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>151.26362999</v>
+        <v>151.42063916999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.28989555999999084</v>
+        <v>-0.27774770999999987</v>
       </c>
       <c r="D423" s="5">
-        <v>-2.271396030728734</v>
+        <v>-2.1751142777464927</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>151.42752123</v>
+        <v>151.35466511999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.16389123999999811</v>
+        <v>-6.5974049999994122E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>1.3079529624472563</v>
+        <v>-0.52158952157628224</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>151.42811275</v>
+        <v>151.14683171999999</v>
       </c>
       <c r="C425" s="5">
-        <v>5.9152000000040061E-4</v>
+        <v>-0.20783339999999839</v>
       </c>
       <c r="D425" s="5">
-        <v>4.6876502021397926E-3</v>
+        <v>-1.6353980066050489</v>
       </c>
       <c r="E425" s="5">
-        <v>-8.8235565294081386E-2</v>
+        <v>-0.10005213623520692</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>150.42936159000001</v>
+        <v>150.36276763000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.99875115999998343</v>
+        <v>-0.78406408999998689</v>
       </c>
       <c r="D426" s="5">
-        <v>-7.633767091276022</v>
+        <v>-6.0503528155624098</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>150.16534178000001</v>
+        <v>150.31472059999999</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.26401981000000774</v>
+        <v>-4.8047030000020641E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>-2.0859176726666595</v>
+        <v>-0.38277570350937484</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>149.74324164999999</v>
+        <v>149.62383589999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.42210013000001823</v>
+        <v>-0.69088469999999802</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.321420754303861</v>
+        <v>-5.3781908866152524</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>151.4451937</v>
+        <v>151.42493497000001</v>
       </c>
       <c r="C429" s="5">
-        <v>1.7019520500000169</v>
+        <v>1.8010990700000207</v>
       </c>
       <c r="D429" s="5">
-        <v>14.524702925941192</v>
+        <v>15.44080204668823</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>151.85799878</v>
+        <v>151.88358206000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.41280507999999827</v>
+        <v>0.45864708999999948</v>
       </c>
       <c r="D430" s="5">
-        <v>3.3204116806366812</v>
+        <v>3.6958135561417915</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>152.02676292999999</v>
+        <v>152.09231260999999</v>
       </c>
       <c r="C431" s="5">
-        <v>0.16876414999998701</v>
+        <v>0.20873054999998431</v>
       </c>
       <c r="D431" s="5">
-        <v>1.3417760325145967</v>
+        <v>1.6616581853561518</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>150.93617474000001</v>
+        <v>150.80039872</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.090588189999977</v>
+        <v>-1.2919138899999894</v>
       </c>
       <c r="D432" s="5">
-        <v>-8.2767379799189129</v>
+        <v>-9.7301510896585235</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>151.52938847999999</v>
+        <v>151.68940853999999</v>
       </c>
       <c r="C433" s="5">
-        <v>0.59321373999998173</v>
+        <v>0.88900981999998407</v>
       </c>
       <c r="D433" s="5">
-        <v>4.8195705785673226</v>
+        <v>7.3082760076337072</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>152.15709802999999</v>
+        <v>152.31684634999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.62770954999999162</v>
+        <v>0.62743781000000354</v>
       </c>
       <c r="D434" s="5">
-        <v>5.08582879424746</v>
+        <v>5.0780913739725486</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>150.58857101000001</v>
+        <v>152.65065561</v>
       </c>
       <c r="C435" s="5">
-        <v>-1.5685270199999763</v>
+        <v>0.33380926000000954</v>
       </c>
       <c r="D435" s="5">
-        <v>-11.692509164909204</v>
+        <v>2.6617859483009543</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>151.01665303999999</v>
+        <v>153.53628201000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.42808202999998457</v>
+        <v>0.8856264000000067</v>
       </c>
       <c r="D436" s="5">
-        <v>3.4651149073735787</v>
+        <v>7.188489139309362</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>151.52375681000001</v>
+        <v>153.75221604999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.50710377000001472</v>
+        <v>0.21593403999997918</v>
       </c>
       <c r="D437" s="5">
-        <v>4.1047783577429664</v>
+        <v>1.7008008016703435</v>
       </c>
       <c r="E437" s="5">
-        <v>6.3161363014496708E-2</v>
+        <v>1.7237439252623332</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>153.39699021000001</v>
+        <v>155.72460670999999</v>
       </c>
       <c r="C438" s="5">
-        <v>1.8732334000000037</v>
+        <v>1.9723906600000021</v>
       </c>
       <c r="D438" s="5">
-        <v>15.886622982086717</v>
+        <v>16.528003106852431</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>152.61820209000001</v>
+        <v>154.90392779000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.77878812000000153</v>
+        <v>-0.82067891999997755</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.9250631344588189</v>
+        <v>-6.1439554609730163</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>153.71257206000001</v>
+        <v>156.01468786999999</v>
       </c>
       <c r="C440" s="5">
-        <v>1.0943699700000025</v>
+        <v>1.1107600799999773</v>
       </c>
       <c r="D440" s="5">
-        <v>8.9523692839736047</v>
+        <v>8.9523692595123485</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>154.34468440000001</v>
+        <v>156.88278452</v>
       </c>
       <c r="C441" s="5">
-        <v>0.63211233999999195</v>
+        <v>0.86809665000001246</v>
       </c>
       <c r="D441" s="5">
-        <v>5.047917934640056</v>
+        <v>6.8852136645762396</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
+      <c r="B442" s="5">
+        <v>157.57368163000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.69089711000000875</v>
+      </c>
+      <c r="D442" s="5">
+        <v>5.4145885491556189</v>
+      </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>159.71923293</v>
+      </c>
+      <c r="C443" s="5">
+        <v>2.1455512999999939</v>
+      </c>
+      <c r="D443" s="5">
+        <v>17.620332525438332</v>
+      </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6201A5DF-E294-4609-8375-0B5A5AAFE37B}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF81DDFD-1338-4A78-B53E-37B92719B35A}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD7F74A2-4B9D-4CBB-A319-80C98FE0C7AA}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwapbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>