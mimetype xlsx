--- v7 (2026-07-26)
+++ v8 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7A5ECCC9-EF67-4136-949B-486AF31B1915}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B0889560-2384-4D13-8976-25040FA7186B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C516A1B6-D96A-40DB-9E01-D20E7A1B2A97}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8B6EA7CE-BB7B-4423-B58C-E480AB81CBD7}"/>
   </bookViews>
   <sheets>
     <sheet name="fwapbsva" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Professional and Business Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CB581E7-A267-4FEE-B52E-D08490056DF5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E3EE97C-E77F-4551-945E-09CCF4131572}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>43.936049335</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>44.270014934999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.33396559999999909</v>
       </c>
       <c r="D7" s="5">
         <v>9.5125731154621427</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>44.150670658999999</v>
       </c>
       <c r="C8" s="5">
         <v>-0.11934427599999964</v>
       </c>
       <c r="D8" s="5">
         <v>-3.1874547565638567</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>44.555315323999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.40464466499999929</v>
       </c>
       <c r="D9" s="5">
         <v>11.569785707443557</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>44.368182120999997</v>
       </c>
       <c r="C10" s="5">
         <v>-0.18713320300000191</v>
       </c>
       <c r="D10" s="5">
         <v>-4.9252132297151192</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>45.530192212999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.1620100920000027</v>
       </c>
       <c r="D11" s="5">
         <v>36.374818655695698</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>45.703475812000001</v>
       </c>
       <c r="C12" s="5">
         <v>0.17328359900000123</v>
       </c>
       <c r="D12" s="5">
         <v>4.6639100465474703</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>45.921385155999999</v>
       </c>
       <c r="C13" s="5">
         <v>0.21790934399999884</v>
       </c>
       <c r="D13" s="5">
         <v>5.8739201119435425</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>45.980544903999998</v>
       </c>
       <c r="C14" s="5">
         <v>5.9159747999999013E-2</v>
       </c>
       <c r="D14" s="5">
         <v>1.5569408343037106</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>45.651283128999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.32926177499999909</v>
       </c>
       <c r="D15" s="5">
         <v>-8.2625842448137643</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>46.607415119999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.95613199099999946</v>
       </c>
       <c r="D16" s="5">
         <v>28.240245821845811</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>46.622432027999999</v>
       </c>
       <c r="C17" s="5">
         <v>1.5016907999999773E-2</v>
       </c>
       <c r="D17" s="5">
         <v>0.38732587138745611</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>48.138531147999998</v>
       </c>
       <c r="C18" s="5">
         <v>1.5160991199999998</v>
       </c>
       <c r="D18" s="5">
         <v>46.816518249760428</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>49.006723252999997</v>
       </c>
       <c r="C19" s="5">
         <v>0.86819210499999855</v>
       </c>
       <c r="D19" s="5">
         <v>23.923584760243145</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>48.799687589000001</v>
       </c>
       <c r="C20" s="5">
         <v>-0.20703566399999573</v>
       </c>
       <c r="D20" s="5">
         <v>-4.9534147599405998</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>48.735872686</v>
       </c>
       <c r="C21" s="5">
         <v>-6.3814903000000811E-2</v>
       </c>
       <c r="D21" s="5">
         <v>-1.557991660005964</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>49.060077407999998</v>
       </c>
       <c r="C22" s="5">
         <v>0.3242047219999975</v>
       </c>
       <c r="D22" s="5">
         <v>8.2813804043825989</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>49.303946095999997</v>
       </c>
       <c r="C23" s="5">
         <v>0.24386868799999917</v>
       </c>
       <c r="D23" s="5">
         <v>6.1307930822918966</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>49.179713753999998</v>
       </c>
       <c r="C24" s="5">
         <v>-0.12423234199999911</v>
       </c>
       <c r="D24" s="5">
         <v>-2.9821154391289739</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>49.574333955</v>
       </c>
       <c r="C25" s="5">
         <v>0.39462020100000217</v>
       </c>
       <c r="D25" s="5">
         <v>10.065369760289954</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>49.397181041000003</v>
       </c>
       <c r="C26" s="5">
         <v>-0.177152913999997</v>
       </c>
       <c r="D26" s="5">
         <v>-4.2048920147892748</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>49.331840276000001</v>
       </c>
       <c r="C27" s="5">
         <v>-6.5340765000001966E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.5758183722406449</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>49.586072882000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.25423260600000219</v>
       </c>
       <c r="D28" s="5">
         <v>6.3625577400012734</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>49.520891868</v>
       </c>
       <c r="C29" s="5">
         <v>-6.5181014000003756E-2</v>
       </c>
       <c r="D29" s="5">
         <v>-1.5660485051736228</v>
       </c>
       <c r="E29" s="5">
         <v>6.2168782577864512</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>49.554912520999999</v>
       </c>
       <c r="C30" s="5">
         <v>3.4020652999998902E-2</v>
       </c>
       <c r="D30" s="5">
         <v>0.82751726358771815</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>49.984419803999998</v>
       </c>
       <c r="C31" s="5">
         <v>0.42950728299999952</v>
       </c>
       <c r="D31" s="5">
         <v>10.911173098373439</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>50.081949111</v>
       </c>
       <c r="C32" s="5">
         <v>9.7529307000002063E-2</v>
       </c>
       <c r="D32" s="5">
         <v>2.3667243611011246</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>50.406803889000003</v>
       </c>
       <c r="C33" s="5">
         <v>0.3248547780000024</v>
       </c>
       <c r="D33" s="5">
         <v>8.0675397112436329</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>51.066023528999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.65921963999999633</v>
       </c>
       <c r="D34" s="5">
         <v>16.873098105072181</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>51.246015114000002</v>
       </c>
       <c r="C35" s="5">
         <v>0.17999158500000334</v>
       </c>
       <c r="D35" s="5">
         <v>4.3125859828516688</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>51.490463564000002</v>
       </c>
       <c r="C36" s="5">
         <v>0.24444845000000015</v>
       </c>
       <c r="D36" s="5">
         <v>5.8767049874945076</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>51.560061150000003</v>
       </c>
       <c r="C37" s="5">
         <v>6.9597586000000433E-2</v>
       </c>
       <c r="D37" s="5">
         <v>1.6341042624318014</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>51.903991003000002</v>
       </c>
       <c r="C38" s="5">
         <v>0.34392985299999879</v>
       </c>
       <c r="D38" s="5">
         <v>8.304861156683474</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>52.706945191000003</v>
       </c>
       <c r="C39" s="5">
         <v>0.80295418800000107</v>
       </c>
       <c r="D39" s="5">
         <v>20.227859827975593</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>53.036268931999999</v>
       </c>
       <c r="C40" s="5">
         <v>0.32932374099999606</v>
       </c>
       <c r="D40" s="5">
         <v>7.7609517037280362</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>53.427470184999997</v>
       </c>
       <c r="C41" s="5">
         <v>0.39120125299999842</v>
       </c>
       <c r="D41" s="5">
         <v>9.2193928574422213</v>
       </c>
       <c r="E41" s="5">
         <v>7.8887478993979743</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>53.320824905000002</v>
       </c>
       <c r="C42" s="5">
         <v>-0.10664527999999507</v>
       </c>
       <c r="D42" s="5">
         <v>-2.3691686335833295</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>53.514822142</v>
       </c>
       <c r="C43" s="5">
         <v>0.19399723699999782</v>
       </c>
       <c r="D43" s="5">
         <v>4.4543958317375454</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>53.157413779999999</v>
       </c>
       <c r="C44" s="5">
         <v>-0.35740836200000103</v>
       </c>
       <c r="D44" s="5">
         <v>-7.7264807063079699</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>54.791623278000003</v>
       </c>
       <c r="C45" s="5">
         <v>1.6342094980000041</v>
       </c>
       <c r="D45" s="5">
         <v>43.814900486983802</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>55.900290558999998</v>
       </c>
       <c r="C46" s="5">
         <v>1.1086672809999953</v>
       </c>
       <c r="D46" s="5">
         <v>27.174130447026414</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>55.881309457999997</v>
       </c>
       <c r="C47" s="5">
         <v>-1.8981101000001388E-2</v>
       </c>
       <c r="D47" s="5">
         <v>-0.40670328387109045</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>56.559082539000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.67777308100000511</v>
       </c>
       <c r="D48" s="5">
         <v>15.56581345231951</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>56.999558497000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.44047595800000039</v>
       </c>
       <c r="D49" s="5">
         <v>9.756343126320477</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>58.050619425000001</v>
       </c>
       <c r="C50" s="5">
         <v>1.0510609279999983</v>
       </c>
       <c r="D50" s="5">
         <v>24.515781124096758</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>58.561184666999999</v>
       </c>
       <c r="C51" s="5">
         <v>0.51056524199999842</v>
       </c>
       <c r="D51" s="5">
         <v>11.080019217570403</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>58.757131633999997</v>
       </c>
       <c r="C52" s="5">
         <v>0.19594696699999758</v>
       </c>
       <c r="D52" s="5">
         <v>4.0899485288591109</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>59.360465367000003</v>
       </c>
       <c r="C53" s="5">
         <v>0.60333373300000659</v>
       </c>
       <c r="D53" s="5">
         <v>13.042180378907741</v>
       </c>
       <c r="E53" s="5">
         <v>11.104765322887623</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>59.767114907</v>
       </c>
       <c r="C54" s="5">
         <v>0.40664953999999653</v>
       </c>
       <c r="D54" s="5">
         <v>8.5375313468466274</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>59.833478452000001</v>
       </c>
       <c r="C55" s="5">
         <v>6.6363545000001523E-2</v>
       </c>
       <c r="D55" s="5">
         <v>1.3406101263741421</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>59.709671352000001</v>
       </c>
       <c r="C56" s="5">
         <v>-0.1238071000000005</v>
       </c>
       <c r="D56" s="5">
         <v>-2.4549689786278805</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>62.268302478999999</v>
       </c>
       <c r="C57" s="5">
         <v>2.5586311269999982</v>
       </c>
       <c r="D57" s="5">
         <v>65.450524183213133</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>61.865730720000002</v>
       </c>
       <c r="C58" s="5">
         <v>-0.40257175899999709</v>
       </c>
       <c r="D58" s="5">
         <v>-7.4881329101699095</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>61.627417917999999</v>
       </c>
       <c r="C59" s="5">
         <v>-0.23831280200000293</v>
       </c>
       <c r="D59" s="5">
         <v>-4.5258281044047166</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>61.712774072000002</v>
       </c>
       <c r="C60" s="5">
         <v>8.5356154000002959E-2</v>
       </c>
       <c r="D60" s="5">
         <v>1.6747620193380719</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>62.034074216999997</v>
       </c>
       <c r="C61" s="5">
         <v>0.32130014499999504</v>
       </c>
       <c r="D61" s="5">
         <v>6.4296994851265277</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>62.015776111000001</v>
       </c>
       <c r="C62" s="5">
         <v>-1.8298105999996039E-2</v>
       </c>
       <c r="D62" s="5">
         <v>-0.35338867960111875</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>61.257962738000003</v>
       </c>
       <c r="C63" s="5">
         <v>-0.75781337299999763</v>
       </c>
       <c r="D63" s="5">
         <v>-13.717167395772488</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>61.503890558999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.24592782099999511</v>
       </c>
       <c r="D64" s="5">
         <v>4.9253615345445256</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>61.024907442999996</v>
       </c>
       <c r="C65" s="5">
         <v>-0.47898311600000198</v>
       </c>
       <c r="D65" s="5">
         <v>-8.9553383352215086</v>
       </c>
       <c r="E65" s="5">
         <v>2.803957256247025</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>59.941423260000001</v>
       </c>
       <c r="C66" s="5">
         <v>-1.0834841829999959</v>
       </c>
       <c r="D66" s="5">
         <v>-19.34355881008074</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>61.035771244000003</v>
       </c>
       <c r="C67" s="5">
         <v>1.0943479840000023</v>
       </c>
       <c r="D67" s="5">
         <v>24.247778234382643</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>61.519162973</v>
       </c>
       <c r="C68" s="5">
         <v>0.48339172899999738</v>
       </c>
       <c r="D68" s="5">
         <v>9.9288726492068768</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>62.164073371999997</v>
       </c>
       <c r="C69" s="5">
         <v>0.64491039899999691</v>
       </c>
       <c r="D69" s="5">
         <v>13.33095757799525</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>62.673637438999997</v>
       </c>
       <c r="C70" s="5">
         <v>0.50956406699999945</v>
       </c>
       <c r="D70" s="5">
         <v>10.292311473505865</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>62.820636260999997</v>
       </c>
       <c r="C71" s="5">
         <v>0.14699882200000047</v>
       </c>
       <c r="D71" s="5">
         <v>2.8511513068529393</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>62.669801458000002</v>
       </c>
       <c r="C72" s="5">
         <v>-0.15083480299999508</v>
       </c>
       <c r="D72" s="5">
         <v>-2.8435008608814649</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>62.793923339999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.12412188199999719</v>
       </c>
       <c r="D73" s="5">
         <v>2.4027443105330004</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>62.955551462000003</v>
       </c>
       <c r="C74" s="5">
         <v>0.16162812200000332</v>
       </c>
       <c r="D74" s="5">
         <v>3.1328379519544258</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>63.983398760999997</v>
       </c>
       <c r="C75" s="5">
         <v>1.0278472989999941</v>
       </c>
       <c r="D75" s="5">
         <v>21.450492397437216</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>64.390044931999995</v>
       </c>
       <c r="C76" s="5">
         <v>0.40664617099999845</v>
       </c>
       <c r="D76" s="5">
         <v>7.8989125702547236</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>65.290133800000007</v>
       </c>
       <c r="C77" s="5">
         <v>0.90008886800001164</v>
       </c>
       <c r="D77" s="5">
         <v>18.126127157882511</v>
       </c>
       <c r="E77" s="5">
         <v>6.9893204852197854</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>66.303882285</v>
       </c>
       <c r="C78" s="5">
         <v>1.0137484849999936</v>
       </c>
       <c r="D78" s="5">
         <v>20.308634310215968</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>66.507633330999994</v>
       </c>
       <c r="C79" s="5">
         <v>0.20375104599999361</v>
       </c>
       <c r="D79" s="5">
         <v>3.7505541519266661</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>66.946121676999994</v>
       </c>
       <c r="C80" s="5">
         <v>0.43848834599999975</v>
       </c>
       <c r="D80" s="5">
         <v>8.2049540751150332</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>66.353897658999998</v>
       </c>
       <c r="C81" s="5">
         <v>-0.59222401799999602</v>
       </c>
       <c r="D81" s="5">
         <v>-10.113971312844072</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>66.663287776000004</v>
       </c>
       <c r="C82" s="5">
         <v>0.30939011700000663</v>
       </c>
       <c r="D82" s="5">
         <v>5.7410170491028811</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>66.318482966999994</v>
       </c>
       <c r="C83" s="5">
         <v>-0.34480480900000998</v>
       </c>
       <c r="D83" s="5">
         <v>-6.033240194453116</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>68.183351403000003</v>
       </c>
       <c r="C84" s="5">
         <v>1.864868436000009</v>
       </c>
       <c r="D84" s="5">
         <v>39.484237380099515</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>69.365757434000002</v>
       </c>
       <c r="C85" s="5">
         <v>1.1824060309999993</v>
       </c>
       <c r="D85" s="5">
         <v>22.914031668853731</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>69.372237228000003</v>
       </c>
       <c r="C86" s="5">
         <v>6.4797940000005383E-3</v>
       </c>
       <c r="D86" s="5">
         <v>0.11215546939422616</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>69.723544262000004</v>
       </c>
       <c r="C87" s="5">
         <v>0.35130703400000129</v>
       </c>
       <c r="D87" s="5">
         <v>6.2490509777984871</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>70.245498898999998</v>
       </c>
       <c r="C88" s="5">
         <v>0.52195463699999323</v>
       </c>
       <c r="D88" s="5">
         <v>9.3625301779494805</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>69.633524903999998</v>
       </c>
       <c r="C89" s="5">
         <v>-0.6119739949999996</v>
       </c>
       <c r="D89" s="5">
         <v>-9.9676585070189496</v>
       </c>
       <c r="E89" s="5">
         <v>6.6524463210703155</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>69.975422949000006</v>
       </c>
       <c r="C90" s="5">
         <v>0.34189804500000776</v>
       </c>
       <c r="D90" s="5">
         <v>6.0537000134772478</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>70.563585021999998</v>
       </c>
       <c r="C91" s="5">
         <v>0.58816207299999235</v>
       </c>
       <c r="D91" s="5">
         <v>10.565914281905453</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>71.886062375999998</v>
       </c>
       <c r="C92" s="5">
         <v>1.3224773540000001</v>
       </c>
       <c r="D92" s="5">
         <v>24.959332777265985</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>76.185959615000002</v>
       </c>
       <c r="C93" s="5">
         <v>4.2998972390000034</v>
       </c>
       <c r="D93" s="5">
         <v>100.79965450163031</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>76.442316152999993</v>
       </c>
       <c r="C94" s="5">
         <v>0.25635653799999147</v>
       </c>
       <c r="D94" s="5">
         <v>4.1134272976608877</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>76.589247087999993</v>
       </c>
       <c r="C95" s="5">
         <v>0.14693093500000032</v>
       </c>
       <c r="D95" s="5">
         <v>2.3310789787210462</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>77.575564473</v>
       </c>
       <c r="C96" s="5">
         <v>0.98631738500000665</v>
       </c>
       <c r="D96" s="5">
         <v>16.596558032767405</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>78.317961522999994</v>
       </c>
       <c r="C97" s="5">
         <v>0.7423970499999939</v>
       </c>
       <c r="D97" s="5">
         <v>12.108145320096742</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>78.760256763000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.44229524000000708</v>
       </c>
       <c r="D98" s="5">
         <v>6.9914267998617996</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>78.651736030999999</v>
       </c>
       <c r="C99" s="5">
         <v>-0.10852073200000234</v>
       </c>
       <c r="D99" s="5">
         <v>-1.6409611531097323</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>79.210114859000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.55837882800000216</v>
       </c>
       <c r="D100" s="5">
         <v>8.8599074507076168</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>79.548457345000003</v>
       </c>
       <c r="C101" s="5">
         <v>0.33834248600000194</v>
       </c>
       <c r="D101" s="5">
         <v>5.2478970168895023</v>
       </c>
       <c r="E101" s="5">
         <v>14.238734079122374</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>80.454146664999996</v>
       </c>
       <c r="C102" s="5">
         <v>0.90568931999999336</v>
       </c>
       <c r="D102" s="5">
         <v>14.551307602620689</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>80.044171712999997</v>
       </c>
       <c r="C103" s="5">
         <v>-0.40997495199999889</v>
       </c>
       <c r="D103" s="5">
         <v>-5.9464082687599173</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>79.592775622999994</v>
       </c>
       <c r="C104" s="5">
         <v>-0.45139609000000291</v>
       </c>
       <c r="D104" s="5">
         <v>-6.5612067594697283</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>79.892856019999996</v>
       </c>
       <c r="C105" s="5">
         <v>0.30008039700000211</v>
       </c>
       <c r="D105" s="5">
         <v>4.6192396719086926</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>80.349759294999998</v>
       </c>
       <c r="C106" s="5">
         <v>0.45690327500000194</v>
       </c>
       <c r="D106" s="5">
         <v>7.0827710397022958</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>80.59819736</v>
       </c>
       <c r="C107" s="5">
         <v>0.24843806500000198</v>
       </c>
       <c r="D107" s="5">
         <v>3.7741015613623086</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>80.986037402999997</v>
       </c>
       <c r="C108" s="5">
         <v>0.38784004299999708</v>
       </c>
       <c r="D108" s="5">
         <v>5.9297271492357861</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>80.769522502000001</v>
       </c>
       <c r="C109" s="5">
         <v>-0.21651490099999648</v>
       </c>
       <c r="D109" s="5">
         <v>-3.1614254356448157</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>80.716250318999997</v>
       </c>
       <c r="C110" s="5">
         <v>-5.3272183000004247E-2</v>
       </c>
       <c r="D110" s="5">
         <v>-0.78860476686588576</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>82.055829352000003</v>
       </c>
       <c r="C111" s="5">
         <v>1.3395790330000068</v>
       </c>
       <c r="D111" s="5">
         <v>21.837654509713577</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>81.980301972000007</v>
       </c>
       <c r="C112" s="5">
         <v>-7.5527379999996924E-2</v>
       </c>
       <c r="D112" s="5">
         <v>-1.0989522678968466</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>82.932250521</v>
       </c>
       <c r="C113" s="5">
         <v>0.9519485489999937</v>
       </c>
       <c r="D113" s="5">
         <v>14.859586071511789</v>
       </c>
       <c r="E113" s="5">
         <v>4.2537508443747152</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>82.975708225999995</v>
       </c>
       <c r="C114" s="5">
         <v>4.3457704999994462E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.63063291791209952</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>83.782505892000003</v>
       </c>
       <c r="C115" s="5">
         <v>0.80679766600000846</v>
       </c>
       <c r="D115" s="5">
         <v>12.312613560199036</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>83.964139414000002</v>
       </c>
       <c r="C116" s="5">
         <v>0.18163352199999849</v>
       </c>
       <c r="D116" s="5">
         <v>2.6327448030742273</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>84.415742385000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.4516029709999998</v>
       </c>
       <c r="D117" s="5">
         <v>6.6486193117186954</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>84.087033336999994</v>
       </c>
       <c r="C118" s="5">
         <v>-0.32870904800000744</v>
       </c>
       <c r="D118" s="5">
         <v>-4.5739306307365446</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>84.917251758000006</v>
       </c>
       <c r="C119" s="5">
         <v>0.83021842100001209</v>
       </c>
       <c r="D119" s="5">
         <v>12.513024226487325</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>85.096177615000002</v>
       </c>
       <c r="C120" s="5">
         <v>0.17892585699999586</v>
       </c>
       <c r="D120" s="5">
         <v>2.5579824421340103</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>85.186422312999994</v>
       </c>
       <c r="C121" s="5">
         <v>9.0244697999992241E-2</v>
       </c>
       <c r="D121" s="5">
         <v>1.2800519366170438</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>85.033077358</v>
       </c>
       <c r="C122" s="5">
         <v>-0.15334495499999434</v>
       </c>
       <c r="D122" s="5">
         <v>-2.1388735315865048</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>85.139552049000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.10647469100000251</v>
       </c>
       <c r="D123" s="5">
         <v>1.5129788039049519</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>85.342244808999993</v>
       </c>
       <c r="C124" s="5">
         <v>0.20269275999999081</v>
       </c>
       <c r="D124" s="5">
         <v>2.8945603598241609</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>86.160460287000006</v>
       </c>
       <c r="C125" s="5">
         <v>0.81821547800001326</v>
       </c>
       <c r="D125" s="5">
         <v>12.131434575056744</v>
       </c>
       <c r="E125" s="5">
         <v>3.8925867147215021</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>87.057252464000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.89679217699999469</v>
       </c>
       <c r="D126" s="5">
         <v>13.230481799336612</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>87.189754648000005</v>
       </c>
       <c r="C127" s="5">
         <v>0.13250218400000335</v>
       </c>
       <c r="D127" s="5">
         <v>1.841781283645294</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>87.780055013999998</v>
       </c>
       <c r="C128" s="5">
         <v>0.59030036599999391</v>
       </c>
       <c r="D128" s="5">
         <v>8.4338099733153307</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>87.503195117999994</v>
       </c>
       <c r="C129" s="5">
         <v>-0.27685989600000482</v>
       </c>
       <c r="D129" s="5">
         <v>-3.7198516114404945</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>87.787723133</v>
       </c>
       <c r="C130" s="5">
         <v>0.28452801500000646</v>
       </c>
       <c r="D130" s="5">
         <v>3.9725003720507912</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>88.122412349000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.33468921600000101</v>
       </c>
       <c r="D131" s="5">
         <v>4.6721406162337109</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>87.785377054999998</v>
       </c>
       <c r="C132" s="5">
         <v>-0.3370352940000032</v>
       </c>
       <c r="D132" s="5">
         <v>-4.494228556734825</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>87.939828754999994</v>
       </c>
       <c r="C133" s="5">
         <v>0.15445169999999564</v>
       </c>
       <c r="D133" s="5">
         <v>2.1318598881823192</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>89.256373268000004</v>
       </c>
       <c r="C134" s="5">
         <v>1.3165445130000109</v>
       </c>
       <c r="D134" s="5">
         <v>19.520788168119285</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>87.988776938000001</v>
       </c>
       <c r="C135" s="5">
         <v>-1.2675963300000035</v>
       </c>
       <c r="D135" s="5">
         <v>-15.771990756838294</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>87.576067789000007</v>
       </c>
       <c r="C136" s="5">
         <v>-0.41270914899999411</v>
       </c>
       <c r="D136" s="5">
         <v>-5.4856126759352257</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>87.341556517000001</v>
       </c>
       <c r="C137" s="5">
         <v>-0.23451127200000599</v>
       </c>
       <c r="D137" s="5">
         <v>-3.1664548866190745</v>
       </c>
       <c r="E137" s="5">
         <v>1.3708100282493474</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>87.009197080000007</v>
       </c>
       <c r="C138" s="5">
         <v>-0.33235943699999382</v>
       </c>
       <c r="D138" s="5">
         <v>-4.4719736056256671</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>86.868035840999994</v>
       </c>
       <c r="C139" s="5">
         <v>-0.14116123900001298</v>
       </c>
       <c r="D139" s="5">
         <v>-1.9295675787104671</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>85.773987982999998</v>
       </c>
       <c r="C140" s="5">
         <v>-1.0940478579999962</v>
       </c>
       <c r="D140" s="5">
         <v>-14.109088879978394</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>86.315083939999994</v>
       </c>
       <c r="C141" s="5">
         <v>0.54109595699999602</v>
       </c>
       <c r="D141" s="5">
         <v>7.8383252414536031</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>86.607099324999993</v>
       </c>
       <c r="C142" s="5">
         <v>0.29201538499999913</v>
       </c>
       <c r="D142" s="5">
         <v>4.1361585449255944</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>86.572048757999994</v>
       </c>
       <c r="C143" s="5">
         <v>-3.5050566999998978E-2</v>
       </c>
       <c r="D143" s="5">
         <v>-0.48456979099765762</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>86.546946085000002</v>
       </c>
       <c r="C144" s="5">
         <v>-2.5102672999992137E-2</v>
       </c>
       <c r="D144" s="5">
         <v>-0.34740096928033148</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>87.380052641000006</v>
       </c>
       <c r="C145" s="5">
         <v>0.83310655600000416</v>
       </c>
       <c r="D145" s="5">
         <v>12.182896659372</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>86.211235857999995</v>
       </c>
       <c r="C146" s="5">
         <v>-1.1688167830000111</v>
       </c>
       <c r="D146" s="5">
         <v>-14.921695559705261</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>84.717634421</v>
       </c>
       <c r="C147" s="5">
         <v>-1.4936014369999953</v>
       </c>
       <c r="D147" s="5">
         <v>-18.918944272551041</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>83.905342731000005</v>
       </c>
       <c r="C148" s="5">
         <v>-0.81229168999999501</v>
       </c>
       <c r="D148" s="5">
         <v>-10.918085209196327</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>83.959999670000002</v>
       </c>
       <c r="C149" s="5">
         <v>5.4656938999997351E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.78450100129758837</v>
       </c>
       <c r="E149" s="5">
         <v>-3.8716471080313508</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>84.453240331000003</v>
       </c>
       <c r="C150" s="5">
         <v>0.49324066100000152</v>
       </c>
       <c r="D150" s="5">
         <v>7.2819528099506758</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>84.241225177000004</v>
       </c>
       <c r="C151" s="5">
         <v>-0.21201515399999948</v>
       </c>
       <c r="D151" s="5">
         <v>-2.971283871257846</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>84.179784552000001</v>
       </c>
       <c r="C152" s="5">
         <v>-6.1440625000003024E-2</v>
       </c>
       <c r="D152" s="5">
         <v>-0.87170757268855148</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>83.795588166000002</v>
       </c>
       <c r="C153" s="5">
         <v>-0.38419638599999928</v>
       </c>
       <c r="D153" s="5">
         <v>-5.3413895102150111</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>83.903870721999994</v>
       </c>
       <c r="C154" s="5">
         <v>0.10828255599999181</v>
       </c>
       <c r="D154" s="5">
         <v>1.5617357153938416</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>83.535707768999998</v>
       </c>
       <c r="C155" s="5">
         <v>-0.36816295299999524</v>
       </c>
       <c r="D155" s="5">
         <v>-5.1402619983257019</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>82.266129755999998</v>
       </c>
       <c r="C156" s="5">
         <v>-1.2695780130000003</v>
       </c>
       <c r="D156" s="5">
         <v>-16.787816973482705</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>83.108143554999998</v>
       </c>
       <c r="C157" s="5">
         <v>0.84201379900000006</v>
       </c>
       <c r="D157" s="5">
         <v>12.997850095575924</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>82.249965598000003</v>
       </c>
       <c r="C158" s="5">
         <v>-0.85817795699999522</v>
       </c>
       <c r="D158" s="5">
         <v>-11.711177574011655</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>82.608723049999995</v>
       </c>
       <c r="C159" s="5">
         <v>0.35875745199999187</v>
       </c>
       <c r="D159" s="5">
         <v>5.3615638220180895</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>82.879543838999993</v>
       </c>
       <c r="C160" s="5">
         <v>0.27082078899999829</v>
       </c>
       <c r="D160" s="5">
         <v>4.0057421777646596</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>83.055330119000004</v>
       </c>
       <c r="C161" s="5">
         <v>0.17578628000001117</v>
       </c>
       <c r="D161" s="5">
         <v>2.5750836856598402</v>
       </c>
       <c r="E161" s="5">
         <v>-1.0775006604999415</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>83.015518968999999</v>
       </c>
       <c r="C162" s="5">
         <v>-3.9811150000005568E-2</v>
       </c>
       <c r="D162" s="5">
         <v>-0.57368545180570552</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>82.812393724000003</v>
       </c>
       <c r="C163" s="5">
         <v>-0.2031252449999954</v>
       </c>
       <c r="D163" s="5">
         <v>-2.8970078498505414</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>83.504703024999998</v>
       </c>
       <c r="C164" s="5">
         <v>0.69230930099999455</v>
       </c>
       <c r="D164" s="5">
         <v>10.506333814803416</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>83.801864371999997</v>
       </c>
       <c r="C165" s="5">
         <v>0.29716134699999941</v>
       </c>
       <c r="D165" s="5">
         <v>4.3549219697422314</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>84.167120349000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.3652559770000039</v>
       </c>
       <c r="D166" s="5">
         <v>5.3574999391405642</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>84.272493861000001</v>
       </c>
       <c r="C167" s="5">
         <v>0.10537351199999989</v>
       </c>
       <c r="D167" s="5">
         <v>1.5127350125593519</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>85.936380239000002</v>
       </c>
       <c r="C168" s="5">
         <v>1.6638863780000008</v>
       </c>
       <c r="D168" s="5">
         <v>26.442922827910607</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>85.683349668999995</v>
       </c>
       <c r="C169" s="5">
         <v>-0.25303057000000706</v>
       </c>
       <c r="D169" s="5">
         <v>-3.4766123690817885</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>86.314858263000005</v>
       </c>
       <c r="C170" s="5">
         <v>0.63150859400001025</v>
       </c>
       <c r="D170" s="5">
         <v>9.2117849520084505</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>86.579635702999994</v>
       </c>
       <c r="C171" s="5">
         <v>0.26477743999998893</v>
       </c>
       <c r="D171" s="5">
         <v>3.7438375571741345</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>87.150031526999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.57039582400000199</v>
       </c>
       <c r="D172" s="5">
         <v>8.1985730450132355</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>88.170118575000004</v>
       </c>
       <c r="C173" s="5">
         <v>1.0200870480000077</v>
       </c>
       <c r="D173" s="5">
         <v>14.986410135784677</v>
       </c>
       <c r="E173" s="5">
         <v>6.1582904416509265</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>86.380094482999993</v>
       </c>
       <c r="C174" s="5">
         <v>-1.7900240920000101</v>
       </c>
       <c r="D174" s="5">
         <v>-21.817959915895624</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>86.046743449999994</v>
       </c>
       <c r="C175" s="5">
         <v>-0.33335103299999957</v>
       </c>
       <c r="D175" s="5">
         <v>-4.5339034094696418</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>86.655126241999994</v>
       </c>
       <c r="C176" s="5">
         <v>0.60838279200000045</v>
       </c>
       <c r="D176" s="5">
         <v>8.8222870660341393</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>87.627556721000005</v>
       </c>
       <c r="C177" s="5">
         <v>0.97243047900001045</v>
       </c>
       <c r="D177" s="5">
         <v>14.329240919213259</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>88.033384321</v>
       </c>
       <c r="C178" s="5">
         <v>0.40582759999999496</v>
       </c>
       <c r="D178" s="5">
         <v>5.7013039214187211</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>88.210784335</v>
       </c>
       <c r="C179" s="5">
         <v>0.17740001399999983</v>
       </c>
       <c r="D179" s="5">
         <v>2.4451559072057538</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>88.422171657999996</v>
       </c>
       <c r="C180" s="5">
         <v>0.21138732299999674</v>
       </c>
       <c r="D180" s="5">
         <v>2.9138724629352408</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>88.942439661999998</v>
       </c>
       <c r="C181" s="5">
         <v>0.52026800400000184</v>
       </c>
       <c r="D181" s="5">
         <v>7.293726593480554</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>89.342126342</v>
       </c>
       <c r="C182" s="5">
         <v>0.39968668000000207</v>
       </c>
       <c r="D182" s="5">
         <v>5.5278183094465305</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>90.413317360999997</v>
       </c>
       <c r="C183" s="5">
         <v>1.0711910189999969</v>
       </c>
       <c r="D183" s="5">
         <v>15.375457880655441</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>90.707763287000006</v>
       </c>
       <c r="C184" s="5">
         <v>0.29444592600000874</v>
       </c>
       <c r="D184" s="5">
         <v>3.9787627411145721</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>91.766508021000007</v>
       </c>
       <c r="C185" s="5">
         <v>1.0587447340000011</v>
       </c>
       <c r="D185" s="5">
         <v>14.941530019911674</v>
       </c>
       <c r="E185" s="5">
         <v>4.0789209588516284</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>91.773648085999994</v>
       </c>
       <c r="C186" s="5">
         <v>7.1400649999873167E-3</v>
       </c>
       <c r="D186" s="5">
         <v>9.3408213305679055E-2</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>92.525891051000002</v>
       </c>
       <c r="C187" s="5">
         <v>0.75224296500000776</v>
       </c>
       <c r="D187" s="5">
         <v>10.291835966937235</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>93.146669998999997</v>
       </c>
       <c r="C188" s="5">
         <v>0.62077894799999456</v>
       </c>
       <c r="D188" s="5">
         <v>8.3549328533957912</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>93.606535741000002</v>
       </c>
       <c r="C189" s="5">
         <v>0.45986574200000518</v>
       </c>
       <c r="D189" s="5">
         <v>6.0879537889482638</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>93.715553768000007</v>
       </c>
       <c r="C190" s="5">
         <v>0.10901802700000474</v>
       </c>
       <c r="D190" s="5">
         <v>1.4065564385541185</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>94.285794890999995</v>
       </c>
       <c r="C191" s="5">
         <v>0.57024112299998819</v>
       </c>
       <c r="D191" s="5">
         <v>7.5511583636096669</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>94.636397645000002</v>
       </c>
       <c r="C192" s="5">
         <v>0.35060275400000762</v>
       </c>
       <c r="D192" s="5">
         <v>4.5546140829766379</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>94.911830331999994</v>
       </c>
       <c r="C193" s="5">
         <v>0.27543268699999146</v>
       </c>
       <c r="D193" s="5">
         <v>3.54896891241685</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>95.612258948999994</v>
       </c>
       <c r="C194" s="5">
         <v>0.70042861700000003</v>
       </c>
       <c r="D194" s="5">
         <v>9.2241728256292177</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>95.807739623000003</v>
       </c>
       <c r="C195" s="5">
         <v>0.19548067400000946</v>
       </c>
       <c r="D195" s="5">
         <v>2.4811948546776375</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>96.590517410999993</v>
       </c>
       <c r="C196" s="5">
         <v>0.78277778799998998</v>
       </c>
       <c r="D196" s="5">
         <v>10.257154787296274</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>97.662037007999999</v>
       </c>
       <c r="C197" s="5">
         <v>1.0715195970000053</v>
       </c>
       <c r="D197" s="5">
         <v>14.155129616803762</v>
       </c>
       <c r="E197" s="5">
         <v>6.4244887531852646</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>96.932784264999995</v>
       </c>
       <c r="C198" s="5">
         <v>-0.72925274300000353</v>
       </c>
       <c r="D198" s="5">
         <v>-8.6015337146782009</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>97.359500592000003</v>
       </c>
       <c r="C199" s="5">
         <v>0.42671632700000828</v>
       </c>
       <c r="D199" s="5">
         <v>5.4124241124070105</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>97.898199579999996</v>
       </c>
       <c r="C200" s="5">
         <v>0.53869898799999305</v>
       </c>
       <c r="D200" s="5">
         <v>6.8455425078699506</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>98.637881829999998</v>
       </c>
       <c r="C201" s="5">
         <v>0.73968225000000132</v>
       </c>
       <c r="D201" s="5">
         <v>9.4531820842182146</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>99.272348215999997</v>
       </c>
       <c r="C202" s="5">
         <v>0.63446638599999972</v>
       </c>
       <c r="D202" s="5">
         <v>7.9977452231614565</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>100.16700401999999</v>
       </c>
       <c r="C203" s="5">
         <v>0.89465580399999567</v>
       </c>
       <c r="D203" s="5">
         <v>11.367038855416723</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>100.82734704000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.66034302000001333</v>
       </c>
       <c r="D204" s="5">
         <v>8.204138406842576</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>101.11781763</v>
       </c>
       <c r="C205" s="5">
         <v>0.2904705899999982</v>
       </c>
       <c r="D205" s="5">
         <v>3.5123509141098186</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>102.13239047</v>
       </c>
       <c r="C206" s="5">
         <v>1.0145728399999996</v>
       </c>
       <c r="D206" s="5">
         <v>12.727456649019775</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>102.96865719</v>
       </c>
       <c r="C207" s="5">
         <v>0.83626671999999758</v>
       </c>
       <c r="D207" s="5">
         <v>10.280474623171255</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>104.15701995000001</v>
       </c>
       <c r="C208" s="5">
         <v>1.188362760000004</v>
       </c>
       <c r="D208" s="5">
         <v>14.763017563595415</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>105.26282569</v>
       </c>
       <c r="C209" s="5">
         <v>1.1058057399999939</v>
       </c>
       <c r="D209" s="5">
         <v>13.510945252761065</v>
       </c>
       <c r="E209" s="5">
         <v>7.7827464128946922</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>106.07824118000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.81541549000000657</v>
       </c>
       <c r="D210" s="5">
         <v>9.7022247014476815</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>106.47945202</v>
       </c>
       <c r="C211" s="5">
         <v>0.4012108399999903</v>
       </c>
       <c r="D211" s="5">
         <v>4.6342739709524849</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>107.36534342</v>
       </c>
       <c r="C212" s="5">
         <v>0.88589140000000555</v>
       </c>
       <c r="D212" s="5">
         <v>10.453560908777938</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>104.74837816</v>
       </c>
       <c r="C213" s="5">
         <v>-2.6169652600000006</v>
       </c>
       <c r="D213" s="5">
         <v>-25.629914956196508</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>104.62679807000001</v>
       </c>
       <c r="C214" s="5">
         <v>-0.12158008999999481</v>
       </c>
       <c r="D214" s="5">
         <v>-1.3839673326704993</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>104.79359567</v>
       </c>
       <c r="C215" s="5">
         <v>0.16679759999999533</v>
       </c>
       <c r="D215" s="5">
         <v>1.92992137327479</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>104.85637135</v>
       </c>
       <c r="C216" s="5">
         <v>6.2775680000001444E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.72122257299387371</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>105.60144004</v>
       </c>
       <c r="C217" s="5">
         <v>0.74506868999999654</v>
       </c>
       <c r="D217" s="5">
         <v>8.8679869186000246</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>105.98864976999999</v>
       </c>
       <c r="C218" s="5">
         <v>0.38720972999999503</v>
       </c>
       <c r="D218" s="5">
         <v>4.489879494976412</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>106.15188224000001</v>
       </c>
       <c r="C219" s="5">
         <v>0.16323247000001118</v>
       </c>
       <c r="D219" s="5">
         <v>1.8638477582159307</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>105.45590167</v>
       </c>
       <c r="C220" s="5">
         <v>-0.69598057000000324</v>
       </c>
       <c r="D220" s="5">
         <v>-7.5901467363323931</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>106.23722782999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.78132615999999189</v>
       </c>
       <c r="D221" s="5">
         <v>9.2622358609149913</v>
       </c>
       <c r="E221" s="5">
         <v>0.92568495441078813</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>104.76582069</v>
       </c>
       <c r="C222" s="5">
         <v>-1.4714071399999966</v>
       </c>
       <c r="D222" s="5">
         <v>-15.410846784989252</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>104.82789593</v>
       </c>
       <c r="C223" s="5">
         <v>6.2075239999998644E-2</v>
       </c>
       <c r="D223" s="5">
         <v>0.7133387458819751</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>104.9849308</v>
       </c>
       <c r="C224" s="5">
         <v>0.15703487000000393</v>
       </c>
       <c r="D224" s="5">
         <v>1.8125158399196373</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>105.27197018</v>
       </c>
       <c r="C225" s="5">
         <v>0.28703937999999596</v>
       </c>
       <c r="D225" s="5">
         <v>3.3307103682504779</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>105.69414372</v>
       </c>
       <c r="C226" s="5">
         <v>0.42217354000000284</v>
       </c>
       <c r="D226" s="5">
         <v>4.9199525070687811</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>105.54681574999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.1473279700000063</v>
       </c>
       <c r="D227" s="5">
         <v>-1.6599259751866158</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>106.06571424000001</v>
       </c>
       <c r="C228" s="5">
         <v>0.5188984900000122</v>
       </c>
       <c r="D228" s="5">
         <v>6.0617095350086858</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>106.03824521999999</v>
       </c>
       <c r="C229" s="5">
         <v>-2.7469020000012279E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.31033508443685243</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>105.05903413</v>
       </c>
       <c r="C230" s="5">
         <v>-0.97921108999999262</v>
       </c>
       <c r="D230" s="5">
         <v>-10.535557692433283</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>104.18793252</v>
       </c>
       <c r="C231" s="5">
         <v>-0.87110160999999664</v>
       </c>
       <c r="D231" s="5">
         <v>-9.5084148462248113</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>102.83486657</v>
       </c>
       <c r="C232" s="5">
         <v>-1.3530659500000013</v>
       </c>
       <c r="D232" s="5">
         <v>-14.517812796165286</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>100.92858506</v>
       </c>
       <c r="C233" s="5">
         <v>-1.9062815099999995</v>
       </c>
       <c r="D233" s="5">
         <v>-20.111263751907259</v>
       </c>
       <c r="E233" s="5">
         <v>-4.9969703449856961</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>100.89434348</v>
       </c>
       <c r="C234" s="5">
         <v>-3.4241579999999772E-2</v>
       </c>
       <c r="D234" s="5">
         <v>-0.40635970988354142</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>99.539288145</v>
       </c>
       <c r="C235" s="5">
         <v>-1.355055335000003</v>
       </c>
       <c r="D235" s="5">
         <v>-14.977760123040939</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>98.299820445999998</v>
       </c>
       <c r="C236" s="5">
         <v>-1.2394676990000022</v>
       </c>
       <c r="D236" s="5">
         <v>-13.96041085696622</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>96.683995326000002</v>
       </c>
       <c r="C237" s="5">
         <v>-1.6158251199999967</v>
       </c>
       <c r="D237" s="5">
         <v>-18.03614624980159</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>96.853076752000007</v>
       </c>
       <c r="C238" s="5">
         <v>0.16908142600000531</v>
       </c>
       <c r="D238" s="5">
         <v>2.1188686741758112</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>96.471425772000003</v>
       </c>
       <c r="C239" s="5">
         <v>-0.38165098000000341</v>
       </c>
       <c r="D239" s="5">
         <v>-4.6274694496637352</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>96.163211043000004</v>
       </c>
       <c r="C240" s="5">
         <v>-0.30821472899999947</v>
       </c>
       <c r="D240" s="5">
         <v>-3.7672016095958827</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>94.826712971999996</v>
       </c>
       <c r="C241" s="5">
         <v>-1.3364980710000083</v>
       </c>
       <c r="D241" s="5">
         <v>-15.46026551857328</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>93.090440817000001</v>
       </c>
       <c r="C242" s="5">
         <v>-1.7362721549999947</v>
       </c>
       <c r="D242" s="5">
         <v>-19.888902316076418</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>93.674038812999996</v>
       </c>
       <c r="C243" s="5">
         <v>0.58359799599999462</v>
       </c>
       <c r="D243" s="5">
         <v>7.7878734592219168</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>94.116712773000003</v>
       </c>
       <c r="C244" s="5">
         <v>0.44267396000000758</v>
       </c>
       <c r="D244" s="5">
         <v>5.8205599430687815</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>93.510971627000004</v>
       </c>
       <c r="C245" s="5">
         <v>-0.60574114599999973</v>
       </c>
       <c r="D245" s="5">
         <v>-7.4556661892952958</v>
       </c>
       <c r="E245" s="5">
         <v>-7.3493682969897778</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>94.420473117</v>
       </c>
       <c r="C246" s="5">
         <v>0.90950148999999669</v>
       </c>
       <c r="D246" s="5">
         <v>12.316414808833699</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>94.714559871999995</v>
       </c>
       <c r="C247" s="5">
         <v>0.29408675499999504</v>
       </c>
       <c r="D247" s="5">
         <v>3.802276687736339</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>94.925262183000001</v>
       </c>
       <c r="C248" s="5">
         <v>0.21070231100000569</v>
       </c>
       <c r="D248" s="5">
         <v>2.7024297064518032</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>95.347196650000001</v>
       </c>
       <c r="C249" s="5">
         <v>0.42193446699999981</v>
       </c>
       <c r="D249" s="5">
         <v>5.4662440831084069</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>95.059491737000002</v>
       </c>
       <c r="C250" s="5">
         <v>-0.2877049129999989</v>
       </c>
       <c r="D250" s="5">
         <v>-3.5614414012253404</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>95.111714296000002</v>
       </c>
       <c r="C251" s="5">
         <v>5.2222559000000501E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.66123610148283163</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>94.897048812999998</v>
       </c>
       <c r="C252" s="5">
         <v>-0.21466548300000454</v>
       </c>
       <c r="D252" s="5">
         <v>-2.6750105541764602</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>95.119130847999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.22208203499999968</v>
       </c>
       <c r="D253" s="5">
         <v>2.8447199815525792</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>95.902176397999995</v>
       </c>
       <c r="C254" s="5">
         <v>0.78304554999999709</v>
       </c>
       <c r="D254" s="5">
         <v>10.338500730627764</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>97.123854636000004</v>
       </c>
       <c r="C255" s="5">
         <v>1.2216782380000097</v>
       </c>
       <c r="D255" s="5">
         <v>16.404391731749147</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>97.263698973999993</v>
       </c>
       <c r="C256" s="5">
         <v>0.13984433799998897</v>
       </c>
       <c r="D256" s="5">
         <v>1.7415757712561097</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>97.508361198000003</v>
       </c>
       <c r="C257" s="5">
         <v>0.24466222400000959</v>
       </c>
       <c r="D257" s="5">
         <v>3.0606567793317163</v>
       </c>
       <c r="E257" s="5">
         <v>4.2747813453857919</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>100.19543518</v>
       </c>
       <c r="C258" s="5">
         <v>2.6870739820000011</v>
       </c>
       <c r="D258" s="5">
         <v>38.571188486291888</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>100.46382119</v>
       </c>
       <c r="C259" s="5">
         <v>0.2683860100000004</v>
       </c>
       <c r="D259" s="5">
         <v>3.262130746033054</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>101.27763698</v>
       </c>
       <c r="C260" s="5">
         <v>0.81381578999999249</v>
       </c>
       <c r="D260" s="5">
         <v>10.16570159238932</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>102.03040027999999</v>
       </c>
       <c r="C261" s="5">
         <v>0.75276329999999803</v>
       </c>
       <c r="D261" s="5">
         <v>9.2930052497381723</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>102.10289770999999</v>
       </c>
       <c r="C262" s="5">
         <v>7.2497429999998531E-2</v>
       </c>
       <c r="D262" s="5">
         <v>0.85599691025821656</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>102.76774562</v>
       </c>
       <c r="C263" s="5">
         <v>0.66484791000000598</v>
       </c>
       <c r="D263" s="5">
         <v>8.0998631134469257</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>103.39641243</v>
       </c>
       <c r="C264" s="5">
         <v>0.62866680999999858</v>
       </c>
       <c r="D264" s="5">
         <v>7.5929180842023491</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>103.34667269000001</v>
       </c>
       <c r="C265" s="5">
         <v>-4.9739739999992594E-2</v>
       </c>
       <c r="D265" s="5">
         <v>-0.5757454879171009</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>103.76922602</v>
       </c>
       <c r="C266" s="5">
         <v>0.42255332999999951</v>
       </c>
       <c r="D266" s="5">
         <v>5.0182904133053929</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>101.63945699</v>
       </c>
       <c r="C267" s="5">
         <v>-2.1297690300000056</v>
       </c>
       <c r="D267" s="5">
         <v>-22.030436289910092</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>103.26372001</v>
       </c>
       <c r="C268" s="5">
         <v>1.6242630200000008</v>
       </c>
       <c r="D268" s="5">
         <v>20.955371638275743</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>103.92933471000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.66561470000000611</v>
       </c>
       <c r="D269" s="5">
         <v>8.0151249790256998</v>
       </c>
       <c r="E269" s="5">
         <v>6.5850491517969401</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>103.78742554999999</v>
       </c>
       <c r="C270" s="5">
         <v>-0.14190916000001152</v>
       </c>
       <c r="D270" s="5">
         <v>-1.6262773607919945</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>104.07033570999999</v>
       </c>
       <c r="C271" s="5">
         <v>0.28291016000000013</v>
       </c>
       <c r="D271" s="5">
         <v>3.3205224004831724</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>105.06516558</v>
       </c>
       <c r="C272" s="5">
         <v>0.99482987000000378</v>
       </c>
       <c r="D272" s="5">
         <v>12.09378278296105</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>105.30470227000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.23953669000000843</v>
       </c>
       <c r="D273" s="5">
         <v>2.770432316969007</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>105.7964508</v>
       </c>
       <c r="C274" s="5">
         <v>0.4917485299999953</v>
       </c>
       <c r="D274" s="5">
         <v>5.7499100802362868</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>106.28721371</v>
       </c>
       <c r="C275" s="5">
         <v>0.49076291000000083</v>
       </c>
       <c r="D275" s="5">
         <v>5.7107333776083458</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>104.84017291000001</v>
       </c>
       <c r="C276" s="5">
         <v>-1.4470407999999964</v>
       </c>
       <c r="D276" s="5">
         <v>-15.167849792025379</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>107.02255864</v>
       </c>
       <c r="C277" s="5">
         <v>2.1823857299999929</v>
       </c>
       <c r="D277" s="5">
         <v>28.047532297779789</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>106.53851289000001</v>
       </c>
       <c r="C278" s="5">
         <v>-0.48404574999999284</v>
       </c>
       <c r="D278" s="5">
         <v>-5.2944110302737162</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>106.97929958</v>
       </c>
       <c r="C279" s="5">
         <v>0.44078668999999593</v>
       </c>
       <c r="D279" s="5">
         <v>5.0793642440018827</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>108.65012399</v>
       </c>
       <c r="C280" s="5">
         <v>1.6708244099999945</v>
       </c>
       <c r="D280" s="5">
         <v>20.438604171666409</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>107.24212536</v>
       </c>
       <c r="C281" s="5">
         <v>-1.4079986299999945</v>
       </c>
       <c r="D281" s="5">
         <v>-14.488951136465589</v>
       </c>
       <c r="E281" s="5">
         <v>3.1875414763732124</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>107.38365625</v>
       </c>
       <c r="C282" s="5">
         <v>0.14153088999999852</v>
       </c>
       <c r="D282" s="5">
         <v>1.5952245783337426</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>108.7276535</v>
       </c>
       <c r="C283" s="5">
         <v>1.343997250000001</v>
       </c>
       <c r="D283" s="5">
         <v>16.097252435701016</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>108.63656607</v>
       </c>
       <c r="C284" s="5">
         <v>-9.1087430000001746E-2</v>
       </c>
       <c r="D284" s="5">
         <v>-1.0006900322141576</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>108.42368596999999</v>
       </c>
       <c r="C285" s="5">
         <v>-0.21288010000000668</v>
       </c>
       <c r="D285" s="5">
         <v>-2.3262961258325721</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>109.23423696</v>
       </c>
       <c r="C286" s="5">
         <v>0.81055099000001007</v>
       </c>
       <c r="D286" s="5">
         <v>9.3491325830036729</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>109.82866101</v>
       </c>
       <c r="C287" s="5">
         <v>0.59442405000000065</v>
       </c>
       <c r="D287" s="5">
         <v>6.7291165652491491</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>110.38077853</v>
       </c>
       <c r="C288" s="5">
         <v>0.55211751999999592</v>
       </c>
       <c r="D288" s="5">
         <v>6.2021155461755573</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>110.6669157</v>
       </c>
       <c r="C289" s="5">
         <v>0.28613717000000349</v>
       </c>
       <c r="D289" s="5">
         <v>3.1554649325923334</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>112.71075798</v>
       </c>
       <c r="C290" s="5">
         <v>2.0438422799999927</v>
       </c>
       <c r="D290" s="5">
         <v>24.55775435704728</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>110.98699881</v>
       </c>
       <c r="C291" s="5">
         <v>-1.7237591699999939</v>
       </c>
       <c r="D291" s="5">
         <v>-16.884724470062928</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>111.34717736</v>
       </c>
       <c r="C292" s="5">
         <v>0.36017855000000054</v>
       </c>
       <c r="D292" s="5">
         <v>3.9645438079785045</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>111.67398439</v>
       </c>
       <c r="C293" s="5">
         <v>0.32680702999999767</v>
       </c>
       <c r="D293" s="5">
         <v>3.5794479038649962</v>
       </c>
       <c r="E293" s="5">
         <v>4.1325729186387772</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>111.20768031999999</v>
       </c>
       <c r="C294" s="5">
         <v>-0.46630407000000673</v>
       </c>
       <c r="D294" s="5">
         <v>-4.8972128827079908</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>111.66885759</v>
       </c>
       <c r="C295" s="5">
         <v>0.46117727000000741</v>
       </c>
       <c r="D295" s="5">
         <v>5.0914768931103804</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>111.8429371</v>
       </c>
       <c r="C296" s="5">
         <v>0.17407950999999855</v>
       </c>
       <c r="D296" s="5">
         <v>1.8867910345258476</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>112.73599055</v>
       </c>
       <c r="C297" s="5">
         <v>0.89305344999999647</v>
       </c>
       <c r="D297" s="5">
         <v>10.01407683489246</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>112.75513913</v>
       </c>
       <c r="C298" s="5">
         <v>1.9148580000006632E-2</v>
       </c>
       <c r="D298" s="5">
         <v>0.20401447854243582</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>112.70893083</v>
       </c>
       <c r="C299" s="5">
         <v>-4.6208300000003533E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.49066631437024721</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>111.87551816</v>
       </c>
       <c r="C300" s="5">
         <v>-0.8334126700000013</v>
       </c>
       <c r="D300" s="5">
         <v>-8.5211371969761807</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>112.25857317000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.38305501000000675</v>
       </c>
       <c r="D301" s="5">
         <v>4.1869915573323757</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>112.56481757</v>
       </c>
       <c r="C302" s="5">
         <v>0.30624439999999709</v>
       </c>
       <c r="D302" s="5">
         <v>3.3231996668588559</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>112.78620776</v>
       </c>
       <c r="C303" s="5">
         <v>0.22139018999999394</v>
       </c>
       <c r="D303" s="5">
         <v>2.3858339369094539</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>113.31499682</v>
       </c>
       <c r="C304" s="5">
         <v>0.52878906000000825</v>
       </c>
       <c r="D304" s="5">
         <v>5.773471239547856</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>113.64375653</v>
       </c>
       <c r="C305" s="5">
         <v>0.32875970999999993</v>
       </c>
       <c r="D305" s="5">
         <v>3.5376446588984756</v>
       </c>
       <c r="E305" s="5">
         <v>1.7638594617712888</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>113.22263405</v>
       </c>
       <c r="C306" s="5">
         <v>-0.42112248000000818</v>
       </c>
       <c r="D306" s="5">
         <v>-4.3572447734241955</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>112.19553435</v>
       </c>
       <c r="C307" s="5">
         <v>-1.0270996999999937</v>
       </c>
       <c r="D307" s="5">
         <v>-10.358770458587308</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>110.61902127</v>
       </c>
       <c r="C308" s="5">
         <v>-1.576513079999998</v>
       </c>
       <c r="D308" s="5">
         <v>-15.617792289318189</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>111.64342076</v>
       </c>
       <c r="C309" s="5">
         <v>1.0243994899999933</v>
       </c>
       <c r="D309" s="5">
         <v>11.696580687030632</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>112.30852843</v>
       </c>
       <c r="C310" s="5">
         <v>0.6651076699999976</v>
       </c>
       <c r="D310" s="5">
         <v>7.3878687077026495</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>112.04637721</v>
       </c>
       <c r="C311" s="5">
         <v>-0.26215121999999269</v>
       </c>
       <c r="D311" s="5">
         <v>-2.7653650969071686</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>112.99270593</v>
       </c>
       <c r="C312" s="5">
         <v>0.94632871999999679</v>
       </c>
       <c r="D312" s="5">
         <v>10.619344649048678</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>112.79840179999999</v>
       </c>
       <c r="C313" s="5">
         <v>-0.19430413000000613</v>
       </c>
       <c r="D313" s="5">
         <v>-2.0441345939612332</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>112.33084673</v>
       </c>
       <c r="C314" s="5">
         <v>-0.46755506999998886</v>
       </c>
       <c r="D314" s="5">
         <v>-4.862215332712239</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>113.07067807999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.73983134999998867</v>
       </c>
       <c r="D315" s="5">
         <v>8.1960906518000023</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>112.78033189999999</v>
       </c>
       <c r="C316" s="5">
         <v>-0.29034618000000023</v>
       </c>
       <c r="D316" s="5">
         <v>-3.0382465721630059</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>114.29016258999999</v>
       </c>
       <c r="C317" s="5">
         <v>1.5098306900000011</v>
       </c>
       <c r="D317" s="5">
         <v>17.302099837980833</v>
       </c>
       <c r="E317" s="5">
         <v>0.56880032809312198</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>113.30051158000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.98965100999998867</v>
       </c>
       <c r="D318" s="5">
         <v>-9.9100712946260217</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>113.85762326</v>
       </c>
       <c r="C319" s="5">
         <v>0.55711167999999134</v>
       </c>
       <c r="D319" s="5">
         <v>6.0627579825732525</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>113.49376006999999</v>
       </c>
       <c r="C320" s="5">
         <v>-0.36386319000000356</v>
       </c>
       <c r="D320" s="5">
         <v>-3.7682356667308126</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>113.84157417999999</v>
       </c>
       <c r="C321" s="5">
         <v>0.34781411000000162</v>
       </c>
       <c r="D321" s="5">
         <v>3.7401556835126915</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>113.69698646000001</v>
       </c>
       <c r="C322" s="5">
         <v>-0.14458771999998987</v>
       </c>
       <c r="D322" s="5">
         <v>-1.5134925242802022</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>113.25569034999999</v>
       </c>
       <c r="C323" s="5">
         <v>-0.44129611000001034</v>
       </c>
       <c r="D323" s="5">
         <v>-4.5594499534318933</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>113.86769561</v>
       </c>
       <c r="C324" s="5">
         <v>0.61200526000000366</v>
       </c>
       <c r="D324" s="5">
         <v>6.6807354104348349</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>113.74445071</v>
       </c>
       <c r="C325" s="5">
         <v>-0.1232449000000031</v>
       </c>
       <c r="D325" s="5">
         <v>-1.2911181282768802</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>114.32784890000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.58339819000001114</v>
       </c>
       <c r="D326" s="5">
         <v>6.3314591498688344</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>113.04898470000001</v>
       </c>
       <c r="C327" s="5">
         <v>-1.278864200000001</v>
       </c>
       <c r="D327" s="5">
         <v>-12.627329793255605</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>115.0852368</v>
       </c>
       <c r="C328" s="5">
         <v>2.0362520999999987</v>
       </c>
       <c r="D328" s="5">
         <v>23.889754578693246</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>113.23157576</v>
       </c>
       <c r="C329" s="5">
         <v>-1.8536610400000058</v>
       </c>
       <c r="D329" s="5">
         <v>-17.704663488252624</v>
       </c>
       <c r="E329" s="5">
         <v>-0.92622742501253796</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>113.28924628999999</v>
       </c>
       <c r="C330" s="5">
         <v>5.7670529999995779E-2</v>
       </c>
       <c r="D330" s="5">
         <v>0.61289285492880374</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>113.11097379</v>
       </c>
       <c r="C331" s="5">
         <v>-0.1782724999999914</v>
       </c>
       <c r="D331" s="5">
         <v>-1.8720680328157879</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>113.70462652000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.59365273000000229</v>
       </c>
       <c r="D332" s="5">
         <v>6.4831123794421242</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>113.44465095</v>
       </c>
       <c r="C333" s="5">
         <v>-0.25997557000000882</v>
       </c>
       <c r="D333" s="5">
         <v>-2.7094527825155867</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>113.21735613</v>
       </c>
       <c r="C334" s="5">
         <v>-0.22729481999999734</v>
       </c>
       <c r="D334" s="5">
         <v>-2.3779712045909451</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>113.81158201</v>
       </c>
       <c r="C335" s="5">
         <v>0.59422587999999621</v>
       </c>
       <c r="D335" s="5">
         <v>6.4832786772655027</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>113.58372291000001</v>
       </c>
       <c r="C336" s="5">
         <v>-0.22785909999998921</v>
       </c>
       <c r="D336" s="5">
         <v>-2.3762086466692089</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>114.2086985</v>
       </c>
       <c r="C337" s="5">
         <v>0.62497558999999114</v>
       </c>
       <c r="D337" s="5">
         <v>6.8063310782896513</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>115.00574131</v>
       </c>
       <c r="C338" s="5">
         <v>0.79704281000000776</v>
       </c>
       <c r="D338" s="5">
         <v>8.703636141874572</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>115.26942222</v>
       </c>
       <c r="C339" s="5">
         <v>0.26368090999999083</v>
       </c>
       <c r="D339" s="5">
         <v>2.7862767749025075</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>115.69645334000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.42703112000000942</v>
       </c>
       <c r="D340" s="5">
         <v>4.5372702801913967</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>115.24271886</v>
       </c>
       <c r="C341" s="5">
         <v>-0.45373448000000849</v>
       </c>
       <c r="D341" s="5">
         <v>-4.6059255390136329</v>
       </c>
       <c r="E341" s="5">
         <v>1.7761327496339963</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>116.23541068999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.99269182999999828</v>
       </c>
       <c r="D342" s="5">
         <v>10.840762168248075</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>116.67587192000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.44046123000001103</v>
       </c>
       <c r="D343" s="5">
         <v>4.6432471298770928</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>116.46294442</v>
       </c>
       <c r="C344" s="5">
         <v>-0.21292750000000638</v>
       </c>
       <c r="D344" s="5">
         <v>-2.1680909103975798</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>118.28391430000001</v>
       </c>
       <c r="C345" s="5">
         <v>1.8209698800000069</v>
       </c>
       <c r="D345" s="5">
         <v>20.463386004445063</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>119.01181423</v>
       </c>
       <c r="C346" s="5">
         <v>0.72789992999999242</v>
       </c>
       <c r="D346" s="5">
         <v>7.6397431641878955</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>120.57315085</v>
       </c>
       <c r="C347" s="5">
         <v>1.5613366200000058</v>
       </c>
       <c r="D347" s="5">
         <v>16.930124949395452</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>120.89017024</v>
       </c>
       <c r="C348" s="5">
         <v>0.31701938999999868</v>
       </c>
       <c r="D348" s="5">
         <v>3.2011526770501675</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>121.22947464000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.33930440000000317</v>
       </c>
       <c r="D349" s="5">
         <v>3.4205414895662312</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>121.17589381000001</v>
       </c>
       <c r="C350" s="5">
         <v>-5.3580830000001356E-2</v>
       </c>
       <c r="D350" s="5">
         <v>-0.52908690572804895</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>122.38741718</v>
       </c>
       <c r="C351" s="5">
         <v>1.2115233699999948</v>
       </c>
       <c r="D351" s="5">
         <v>12.679900385738607</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>122.30231359</v>
       </c>
       <c r="C352" s="5">
         <v>-8.5103590000002782E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-0.83125079842031324</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>123.09305225</v>
       </c>
       <c r="C353" s="5">
         <v>0.79073866000000237</v>
       </c>
       <c r="D353" s="5">
         <v>8.0404580275181594</v>
       </c>
       <c r="E353" s="5">
         <v>6.8119994630956304</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>122.69770122</v>
       </c>
       <c r="C354" s="5">
         <v>-0.39535103000000049</v>
       </c>
       <c r="D354" s="5">
         <v>-3.7868075053481554</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>122.92640697</v>
       </c>
       <c r="C355" s="5">
         <v>0.22870575000000315</v>
       </c>
       <c r="D355" s="5">
         <v>2.2598471526133146</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>122.03633886</v>
       </c>
       <c r="C356" s="5">
         <v>-0.89006811000000141</v>
       </c>
       <c r="D356" s="5">
         <v>-8.3509877545269617</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>123.66492875</v>
       </c>
       <c r="C357" s="5">
         <v>1.6285898900000007</v>
       </c>
       <c r="D357" s="5">
         <v>17.243446758581072</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>124.00255617000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.33762742000000401</v>
       </c>
       <c r="D358" s="5">
         <v>3.325861147046294</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>124.64765571</v>
       </c>
       <c r="C359" s="5">
         <v>0.6450995399999897</v>
       </c>
       <c r="D359" s="5">
         <v>6.4245266259318701</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>125.43256977</v>
       </c>
       <c r="C360" s="5">
         <v>0.78491406000000552</v>
       </c>
       <c r="D360" s="5">
         <v>7.823756548262395</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>126.42822267</v>
       </c>
       <c r="C361" s="5">
         <v>0.99565289999999607</v>
       </c>
       <c r="D361" s="5">
         <v>9.9523595254397801</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>127.0069685</v>
       </c>
       <c r="C362" s="5">
         <v>0.57874583000000257</v>
       </c>
       <c r="D362" s="5">
         <v>5.6336311633817138</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>127.68137015000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.67440165000000718</v>
       </c>
       <c r="D363" s="5">
         <v>6.5613742103520778</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>128.46113858999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.7797684399999838</v>
       </c>
       <c r="D364" s="5">
         <v>7.5798143152813635</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>127.96251886</v>
       </c>
       <c r="C365" s="5">
         <v>-0.49861972999998727</v>
       </c>
       <c r="D365" s="5">
         <v>-4.5596199830698847</v>
       </c>
       <c r="E365" s="5">
         <v>3.9559231987441379</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>127.81489002000001</v>
       </c>
       <c r="C366" s="5">
         <v>-0.14762883999999588</v>
       </c>
       <c r="D366" s="5">
         <v>-1.3756748834751087</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>128.49478722999999</v>
       </c>
       <c r="C367" s="5">
         <v>0.67989720999997871</v>
       </c>
       <c r="D367" s="5">
         <v>6.5733719749526243</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>127.68101089</v>
       </c>
       <c r="C368" s="5">
         <v>-0.81377633999998977</v>
       </c>
       <c r="D368" s="5">
         <v>-7.3405678194017998</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>114.95149861</v>
       </c>
       <c r="C369" s="5">
         <v>-12.729512279999994</v>
       </c>
       <c r="D369" s="5">
         <v>-71.643024999029578</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>116.53826352999999</v>
       </c>
       <c r="C370" s="5">
         <v>1.5867649199999931</v>
       </c>
       <c r="D370" s="5">
         <v>17.881827942644858</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>116.95147489</v>
       </c>
       <c r="C371" s="5">
         <v>0.41321136000000536</v>
       </c>
       <c r="D371" s="5">
         <v>4.3388212222287503</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>118.56874358</v>
       </c>
       <c r="C372" s="5">
         <v>1.6172686900000031</v>
       </c>
       <c r="D372" s="5">
         <v>17.91639056785592</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>120.45386071999999</v>
       </c>
       <c r="C373" s="5">
         <v>1.8851171399999913</v>
       </c>
       <c r="D373" s="5">
         <v>20.838709194016559</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>119.32890411</v>
       </c>
       <c r="C374" s="5">
         <v>-1.1249566099999981</v>
       </c>
       <c r="D374" s="5">
         <v>-10.64905825116449</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>124.22701284999999</v>
       </c>
       <c r="C375" s="5">
         <v>4.8981087399999979</v>
       </c>
       <c r="D375" s="5">
         <v>62.048375625926489</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>126.00507088000001</v>
       </c>
       <c r="C376" s="5">
         <v>1.7780580300000111</v>
       </c>
       <c r="D376" s="5">
         <v>18.594286780548931</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>126.60361433</v>
       </c>
       <c r="C377" s="5">
         <v>0.59854344999999398</v>
       </c>
       <c r="D377" s="5">
         <v>5.8514899452232205</v>
       </c>
       <c r="E377" s="5">
         <v>-1.0619551272562422</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>128.30510057000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.7014862400000084</v>
       </c>
       <c r="D378" s="5">
         <v>17.374513670794567</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>126.83390973</v>
       </c>
       <c r="C379" s="5">
         <v>-1.4711908400000056</v>
       </c>
       <c r="D379" s="5">
         <v>-12.924193929395466</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>129.28738073</v>
       </c>
       <c r="C380" s="5">
         <v>2.4534709999999933</v>
       </c>
       <c r="D380" s="5">
         <v>25.848801525197263</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>129.89338022000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.60599949000001629</v>
       </c>
       <c r="D381" s="5">
         <v>5.7719664870712561</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>131.18124753999999</v>
       </c>
       <c r="C382" s="5">
         <v>1.2878673199999753</v>
       </c>
       <c r="D382" s="5">
         <v>12.568494455575529</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>131.79759844</v>
       </c>
       <c r="C383" s="5">
         <v>0.61635090000001469</v>
       </c>
       <c r="D383" s="5">
         <v>5.786166808697657</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>133.90657035000001</v>
       </c>
       <c r="C384" s="5">
         <v>2.1089719100000082</v>
       </c>
       <c r="D384" s="5">
         <v>20.98532109669322</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>135.28837177</v>
       </c>
       <c r="C385" s="5">
         <v>1.381801419999988</v>
       </c>
       <c r="D385" s="5">
         <v>13.110519373536423</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>137.34407254999999</v>
       </c>
       <c r="C386" s="5">
         <v>2.0557007799999951</v>
       </c>
       <c r="D386" s="5">
         <v>19.837685512489589</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>142.01824674</v>
       </c>
       <c r="C387" s="5">
         <v>4.6741741900000022</v>
       </c>
       <c r="D387" s="5">
         <v>49.420680456796177</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>143.35986883999999</v>
       </c>
       <c r="C388" s="5">
         <v>1.341622099999995</v>
       </c>
       <c r="D388" s="5">
         <v>11.94414345334469</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>144.17873012000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.81886128000002145</v>
       </c>
       <c r="D389" s="5">
         <v>7.0737993318535697</v>
       </c>
       <c r="E389" s="5">
         <v>13.882001618207674</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>146.88711176000001</v>
       </c>
       <c r="C390" s="5">
         <v>2.7083816399999989</v>
       </c>
       <c r="D390" s="5">
         <v>25.023008016897698</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>149.24277832999999</v>
       </c>
       <c r="C391" s="5">
         <v>2.3556665699999826</v>
       </c>
       <c r="D391" s="5">
         <v>21.036291198113744</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>148.73042612</v>
       </c>
       <c r="C392" s="5">
         <v>-0.51235220999998887</v>
       </c>
       <c r="D392" s="5">
         <v>-4.0427126097438704</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>149.65671596999999</v>
       </c>
       <c r="C393" s="5">
         <v>0.9262898499999892</v>
       </c>
       <c r="D393" s="5">
         <v>7.7349624670402628</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>150.1207235</v>
       </c>
       <c r="C394" s="5">
         <v>0.4640075300000035</v>
       </c>
       <c r="D394" s="5">
         <v>3.7846809118697866</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>150.39844693000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.27772343000000888</v>
       </c>
       <c r="D395" s="5">
         <v>2.2427291239264902</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>151.59207043000001</v>
       </c>
       <c r="C396" s="5">
         <v>1.1936235000000011</v>
       </c>
       <c r="D396" s="5">
         <v>9.9505979352922935</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>151.98279557999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.3907251499999802</v>
       </c>
       <c r="D397" s="5">
         <v>3.1371982737970372</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>152.2208952</v>
       </c>
       <c r="C398" s="5">
         <v>0.23809962000001406</v>
       </c>
       <c r="D398" s="5">
         <v>1.8962299293678653</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>152.83156149000001</v>
       </c>
       <c r="C399" s="5">
         <v>0.61066629000001171</v>
       </c>
       <c r="D399" s="5">
         <v>4.921706167120643</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>151.64563286000001</v>
       </c>
       <c r="C400" s="5">
         <v>-1.1859286300000065</v>
       </c>
       <c r="D400" s="5">
         <v>-8.9243477259400183</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>152.10065685999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.45502399999998033</v>
       </c>
       <c r="D401" s="5">
         <v>3.6607103702442911</v>
       </c>
       <c r="E401" s="5">
         <v>5.4945183200091563</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>152.01723511</v>
       </c>
       <c r="C402" s="5">
         <v>-8.3421749999985195E-2</v>
       </c>
       <c r="D402" s="5">
         <v>-0.65617518124767571</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>151.02722840999999</v>
       </c>
       <c r="C403" s="5">
         <v>-0.99000670000000923</v>
       </c>
       <c r="D403" s="5">
         <v>-7.5410242946929218</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>150.78684476999999</v>
       </c>
       <c r="C404" s="5">
         <v>-0.24038364000000456</v>
       </c>
       <c r="D404" s="5">
         <v>-1.8933572770453155</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>150.90563596999999</v>
       </c>
       <c r="C405" s="5">
         <v>0.11879120000000398</v>
       </c>
       <c r="D405" s="5">
         <v>0.94947755183669713</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>151.01114343</v>
       </c>
       <c r="C406" s="5">
         <v>0.10550746000001254</v>
       </c>
       <c r="D406" s="5">
         <v>0.84222798188851034</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>151.02535692999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.421349999998256E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.1130051193663828</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>151.34200539</v>
       </c>
       <c r="C408" s="5">
         <v>0.31664846000001035</v>
       </c>
       <c r="D408" s="5">
         <v>2.5452062533830588</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>150.71858936999999</v>
       </c>
       <c r="C409" s="5">
         <v>-0.62341602000000762</v>
       </c>
       <c r="D409" s="5">
         <v>-4.8326368232634369</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>150.97120348000001</v>
       </c>
       <c r="C410" s="5">
         <v>0.25261411000002454</v>
       </c>
       <c r="D410" s="5">
         <v>2.029922311323884</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>151.23275619</v>
       </c>
       <c r="C411" s="5">
         <v>0.26155270999998947</v>
       </c>
       <c r="D411" s="5">
         <v>2.0988854260023393</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>151.65685357000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.4240973800000063</v>
       </c>
       <c r="D412" s="5">
         <v>3.4175133431777693</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>151.29820881000001</v>
       </c>
       <c r="C413" s="5">
         <v>-0.35864476000000423</v>
       </c>
       <c r="D413" s="5">
         <v>-2.8011914903508184</v>
       </c>
       <c r="E413" s="5">
         <v>-0.52757697867050757</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>154.42822563999999</v>
       </c>
       <c r="C414" s="5">
         <v>3.1300168299999882</v>
       </c>
       <c r="D414" s="5">
         <v>27.854123577820779</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>153.98114813000001</v>
       </c>
       <c r="C415" s="5">
         <v>-0.44707750999998552</v>
       </c>
       <c r="D415" s="5">
         <v>-3.4192742454959069</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>153.22066113</v>
       </c>
       <c r="C416" s="5">
         <v>-0.7604870000000119</v>
       </c>
       <c r="D416" s="5">
         <v>-5.7682317159058698</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>151.85341582000001</v>
       </c>
       <c r="C417" s="5">
         <v>-1.3672453099999871</v>
       </c>
       <c r="D417" s="5">
         <v>-10.197835964799751</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>152.02885086000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.17543503999999643</v>
       </c>
       <c r="D418" s="5">
         <v>1.395193457285071</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>152.11600963000001</v>
       </c>
       <c r="C419" s="5">
         <v>8.715877000000205E-2</v>
       </c>
       <c r="D419" s="5">
         <v>0.69013839446294689</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>150.96628178</v>
       </c>
       <c r="C420" s="5">
         <v>-1.149727850000005</v>
       </c>
       <c r="D420" s="5">
         <v>-8.7021788109916223</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>151.69524562000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.7289638400000058</v>
       </c>
       <c r="D421" s="5">
         <v>5.950772870909371</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>151.69838687999999</v>
       </c>
       <c r="C422" s="5">
         <v>3.1412599999782742E-3</v>
       </c>
       <c r="D422" s="5">
         <v>2.4852073199865821E-2</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>151.42063916999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.27774770999999987</v>
       </c>
       <c r="D423" s="5">
         <v>-2.1751142777464927</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>151.35466511999999</v>
       </c>
       <c r="C424" s="5">
         <v>-6.5974049999994122E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.52158952157628224</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>151.14683171999999</v>
       </c>
       <c r="C425" s="5">
         <v>-0.20783339999999839</v>
       </c>
       <c r="D425" s="5">
         <v>-1.6353980066050489</v>
       </c>
       <c r="E425" s="5">
         <v>-0.10005213623520692</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>150.36276763000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.78406408999998689</v>
       </c>
       <c r="D426" s="5">
         <v>-6.0503528155624098</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>150.31472059999999</v>
       </c>
       <c r="C427" s="5">
         <v>-4.8047030000020641E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.38277570350937484</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>149.62383589999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.69088469999999802</v>
       </c>
       <c r="D428" s="5">
         <v>-5.3781908866152524</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>151.42493497000001</v>
       </c>
       <c r="C429" s="5">
         <v>1.8010990700000207</v>
       </c>
       <c r="D429" s="5">
         <v>15.44080204668823</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>151.88358206000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.45864708999999948</v>
       </c>
       <c r="D430" s="5">
         <v>3.6958135561417915</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>152.09231260999999</v>
       </c>
       <c r="C431" s="5">
         <v>0.20873054999998431</v>
       </c>
       <c r="D431" s="5">
         <v>1.6616581853561518</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>150.80039872</v>
       </c>
       <c r="C432" s="5">
         <v>-1.2919138899999894</v>
       </c>
       <c r="D432" s="5">
         <v>-9.7301510896585235</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>151.68940853999999</v>
       </c>
       <c r="C433" s="5">
         <v>0.88900981999998407</v>
       </c>
       <c r="D433" s="5">
         <v>7.3082760076337072</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>152.31684634999999</v>
       </c>
       <c r="C434" s="5">
         <v>0.62743781000000354</v>
       </c>
       <c r="D434" s="5">
         <v>5.0780913739725486</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>152.65065561</v>
       </c>
       <c r="C435" s="5">
         <v>0.33380926000000954</v>
       </c>
       <c r="D435" s="5">
         <v>2.6617859483009543</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>153.53628201000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.8856264000000067</v>
       </c>
       <c r="D436" s="5">
         <v>7.188489139309362</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>153.75221604999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.21593403999997918</v>
       </c>
       <c r="D437" s="5">
         <v>1.7008008016703435</v>
       </c>
       <c r="E437" s="5">
         <v>1.7237439252623332</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>155.72460670999999</v>
       </c>
       <c r="C438" s="5">
         <v>1.9723906600000021</v>
       </c>
       <c r="D438" s="5">
         <v>16.528003106852431</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>154.90392779000001</v>
       </c>
       <c r="C439" s="5">
         <v>-0.82067891999997755</v>
       </c>
       <c r="D439" s="5">
         <v>-6.1439554609730163</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>156.01468786999999</v>
       </c>
       <c r="C440" s="5">
         <v>1.1107600799999773</v>
       </c>
       <c r="D440" s="5">
         <v>8.9523692595123485</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>156.88278452</v>
       </c>
       <c r="C441" s="5">
         <v>0.86809665000001246</v>
       </c>
       <c r="D441" s="5">
         <v>6.8852136645762396</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>157.57368163000001</v>
       </c>
       <c r="C442" s="5">
         <v>0.69089711000000875</v>
       </c>
       <c r="D442" s="5">
         <v>5.4145885491556189</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>159.71923293</v>
+        <v>159.69446671</v>
       </c>
       <c r="C443" s="5">
-        <v>2.1455512999999939</v>
+        <v>2.1207850799999903</v>
       </c>
       <c r="D443" s="5">
-        <v>17.620332525438332</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>17.401659199011267</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>159.48155976999999</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.21290694000001054</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-1.588177850454775</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD7F74A2-4B9D-4CBB-A319-80C98FE0C7AA}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwapbsva</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>