--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{927E304F-263E-420F-A593-98194F8C5873}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9127277E-3203-41C7-94DE-B68ABA39E79C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1B4649F8-5291-4559-8E51-03AF042230AA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{03647BB9-FCE2-4E06-A2F2-4EAFD4FE5881}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CF4B290-5D97-45B9-A206-1FCD5FB8FF83}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{824E39E1-29B7-4C58-88E8-3998676B36EB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>595.51079804000005</v>
+        <v>595.32146677000003</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>599.20706758999995</v>
+        <v>599.25537804999999</v>
       </c>
       <c r="C7" s="5">
-        <v>3.6962695499998972</v>
+        <v>3.9339112799999612</v>
       </c>
       <c r="D7" s="5">
-        <v>7.7078701021665363</v>
+        <v>8.2242952822467075</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>598.91245873000003</v>
+        <v>598.98712951000005</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.2946088599999257</v>
+        <v>-0.26824853999994502</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.58840460087972168</v>
+        <v>-0.53584319388425561</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>596.57864794</v>
+        <v>596.56196531000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.3338107900000296</v>
+        <v>-2.4251642000000402</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.5771690962599587</v>
+        <v>-4.7517860622079189</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>596.52536779000002</v>
+        <v>596.47202496</v>
       </c>
       <c r="C10" s="5">
-        <v>-5.3280149999977766E-2</v>
+        <v>-8.9940350000006219E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.10711879140709035</v>
+        <v>-0.18076742482556751</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>598.88747569999998</v>
+        <v>598.78245014000004</v>
       </c>
       <c r="C11" s="5">
-        <v>2.3621079099999633</v>
+        <v>2.3104251800000384</v>
       </c>
       <c r="D11" s="5">
-        <v>4.8565985070480711</v>
+        <v>4.7484968925873394</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>600.13563597999996</v>
+        <v>600.09273106000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.2481602799999791</v>
+        <v>1.3102809199999683</v>
       </c>
       <c r="D12" s="5">
-        <v>2.5298257375084399</v>
+        <v>2.6577255473635875</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>603.69801788999996</v>
+        <v>603.86758116999999</v>
       </c>
       <c r="C13" s="5">
-        <v>3.5623819099999992</v>
+        <v>3.7748501099999885</v>
       </c>
       <c r="D13" s="5">
-        <v>7.3603722681460093</v>
+        <v>7.8152478928615876</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>601.88605667000002</v>
+        <v>602.04047063999997</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.8119612199999438</v>
+        <v>-1.8271105300000272</v>
       </c>
       <c r="D14" s="5">
-        <v>-3.5428576684918278</v>
+        <v>-3.5710008734741061</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>602.42436187999999</v>
+        <v>602.49344039000005</v>
       </c>
       <c r="C15" s="5">
-        <v>0.53830520999997589</v>
+        <v>0.45296975000007933</v>
       </c>
       <c r="D15" s="5">
-        <v>1.0785318017387358</v>
+        <v>0.90661463052257307</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>603.91771905999997</v>
+        <v>603.95005752999998</v>
       </c>
       <c r="C16" s="5">
-        <v>1.4933571799999754</v>
+        <v>1.4566171399999348</v>
       </c>
       <c r="D16" s="5">
-        <v>3.015588841910577</v>
+        <v>2.940067489662912</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>604.08093197000005</v>
+        <v>603.91194464</v>
       </c>
       <c r="C17" s="5">
-        <v>0.16321291000008387</v>
+        <v>-3.8112889999979416E-2</v>
       </c>
       <c r="D17" s="5">
-        <v>0.32479072948377041</v>
+        <v>-7.5700956987767576E-2</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>605.52738252999995</v>
+        <v>605.36640016000001</v>
       </c>
       <c r="C18" s="5">
-        <v>1.4464505599999029</v>
+        <v>1.4544555200000104</v>
       </c>
       <c r="D18" s="5">
-        <v>2.9115023344668201</v>
+        <v>2.9286593248787351</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>602.38265658</v>
+        <v>602.45101727999997</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.1447259499999518</v>
+        <v>-2.9153828800000383</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.0570772863944855</v>
+        <v>-5.6284355744827153</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>602.54021995000005</v>
+        <v>602.64271048000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.15756337000004805</v>
+        <v>0.19169320000003154</v>
       </c>
       <c r="D20" s="5">
-        <v>0.31433223953820644</v>
+        <v>0.3824955478409775</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>598.86520442999995</v>
+        <v>598.82223080000006</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.6750155200001018</v>
+        <v>-3.8204796799999485</v>
       </c>
       <c r="D21" s="5">
-        <v>-7.078446307940256</v>
+        <v>-7.3477255687321446</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>600.47806275000005</v>
+        <v>600.39103095999997</v>
       </c>
       <c r="C22" s="5">
-        <v>1.6128583200001003</v>
+        <v>1.5688001599999097</v>
       </c>
       <c r="D22" s="5">
-        <v>3.2801330855313005</v>
+        <v>3.1894677525806436</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>600.50144444</v>
+        <v>600.37306467999997</v>
       </c>
       <c r="C23" s="5">
-        <v>2.338168999995105E-2</v>
+        <v>-1.7966279999996004E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>4.6736158189153443E-2</v>
+        <v>-3.5903247875901378E-2</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>595.85514634000003</v>
+        <v>595.82226115000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-4.6462980999999672</v>
+        <v>-4.5508035299999392</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.8997310329292141</v>
+        <v>-8.72616307181422</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>598.14649212999996</v>
+        <v>598.37290514999995</v>
       </c>
       <c r="C25" s="5">
-        <v>2.291345789999923</v>
+        <v>2.5506439999999202</v>
       </c>
       <c r="D25" s="5">
-        <v>4.7134300243412142</v>
+        <v>5.2597506663928151</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>598.63783396999997</v>
+        <v>598.78531452000004</v>
       </c>
       <c r="C26" s="5">
-        <v>0.49134184000001824</v>
+        <v>0.41240937000009126</v>
       </c>
       <c r="D26" s="5">
-        <v>0.99019443734194024</v>
+        <v>0.8302039413884188</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>599.07333728000003</v>
+        <v>599.15462180999998</v>
       </c>
       <c r="C27" s="5">
-        <v>0.43550331000005826</v>
+        <v>0.36930728999993789</v>
       </c>
       <c r="D27" s="5">
-        <v>0.8764900294493394</v>
+        <v>0.74262868870129672</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>599.77999844999999</v>
+        <v>599.78437638000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.7066611699999612</v>
+        <v>0.62975457000004553</v>
       </c>
       <c r="D28" s="5">
-        <v>1.4247281715316529</v>
+        <v>1.2686032165429184</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>598.42831301000001</v>
+        <v>598.26562641999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.3516854399999829</v>
+        <v>-1.5187499600000365</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.6710924659310908</v>
+        <v>-2.996628963964354</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.9357386834850101</v>
+        <v>-0.93495720197517285</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>597.75238151999997</v>
+        <v>597.56716142000005</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.67593149000003905</v>
+        <v>-0.69846499999994194</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.3470248274573771</v>
+        <v>-1.3920187098321213</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>598.40716514999997</v>
+        <v>598.44556911999996</v>
       </c>
       <c r="C31" s="5">
-        <v>0.65478362999999717</v>
+        <v>0.87840769999991153</v>
       </c>
       <c r="D31" s="5">
-        <v>1.3224398583821184</v>
+        <v>1.7782993458433927</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>596.36725247000004</v>
+        <v>596.48717199999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-2.0399126799999294</v>
+        <v>-1.9583971199999723</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.0148537115592076</v>
+        <v>-3.857053317712511</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>599.22635105999996</v>
+        <v>599.16417334000005</v>
       </c>
       <c r="C33" s="5">
-        <v>2.8590985899999168</v>
+        <v>2.6770013400000607</v>
       </c>
       <c r="D33" s="5">
-        <v>5.9071760773188098</v>
+        <v>5.5204772060135188</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>602.25489217999996</v>
+        <v>602.17365538000001</v>
       </c>
       <c r="C34" s="5">
-        <v>3.0285411199999999</v>
+        <v>3.0094820399999662</v>
       </c>
       <c r="D34" s="5">
-        <v>6.2363641252201285</v>
+        <v>6.1966882701626425</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>602.03916679999998</v>
+        <v>601.92295149999995</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.21572537999998076</v>
+        <v>-0.25070388000006005</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.42898957334651655</v>
+        <v>-0.49845543273718818</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>602.56326362000004</v>
+        <v>602.51708894000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.52409682000006796</v>
+        <v>0.59413744000005408</v>
       </c>
       <c r="D36" s="5">
-        <v>1.0496595440714351</v>
+        <v>1.190930295936754</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>601.61151598000004</v>
+        <v>601.88482108999995</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.95174764000000778</v>
+        <v>-0.63226785000006203</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.879018546097655</v>
+        <v>-1.2520104356780637</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>602.47312707000003</v>
+        <v>602.64808051</v>
       </c>
       <c r="C38" s="5">
-        <v>0.86161108999999669</v>
+        <v>0.76325942000005398</v>
       </c>
       <c r="D38" s="5">
-        <v>1.7322084464958198</v>
+        <v>1.5323970612835192</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>605.17222197000001</v>
+        <v>605.24943941000004</v>
       </c>
       <c r="C39" s="5">
-        <v>2.6990948999999773</v>
+        <v>2.6013589000000366</v>
       </c>
       <c r="D39" s="5">
-        <v>5.510494852802994</v>
+        <v>5.3046184279255115</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>606.92753090999997</v>
+        <v>606.90368741999998</v>
       </c>
       <c r="C40" s="5">
-        <v>1.7553089399999635</v>
+        <v>1.6542480099999466</v>
       </c>
       <c r="D40" s="5">
-        <v>3.5366796428047964</v>
+        <v>3.3295561275770602</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>608.39217856000005</v>
+        <v>608.24196212000004</v>
       </c>
       <c r="C41" s="5">
-        <v>1.4646476500000745</v>
+        <v>1.3382747000000563</v>
       </c>
       <c r="D41" s="5">
-        <v>2.9346067567372902</v>
+        <v>2.678431874901821</v>
       </c>
       <c r="E41" s="5">
-        <v>1.6650057046738498</v>
+        <v>1.6675428537818782</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>611.24003391999997</v>
+        <v>611.02929700000004</v>
       </c>
       <c r="C42" s="5">
-        <v>2.8478553599999259</v>
+        <v>2.7873348800000031</v>
       </c>
       <c r="D42" s="5">
-        <v>5.7640390576474632</v>
+        <v>5.6398715665772148</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>614.57436858000005</v>
+        <v>614.58740966000005</v>
       </c>
       <c r="C43" s="5">
-        <v>3.3343346600000814</v>
+        <v>3.5581126600000061</v>
       </c>
       <c r="D43" s="5">
-        <v>6.7460539808119835</v>
+        <v>7.2159759956448521</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>615.41167073999998</v>
+        <v>615.50935016000005</v>
       </c>
       <c r="C44" s="5">
-        <v>0.83730215999992197</v>
+        <v>0.92194050000000516</v>
       </c>
       <c r="D44" s="5">
-        <v>1.6471982592220158</v>
+        <v>1.8150423808354299</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>614.16542788000004</v>
+        <v>614.09255698000004</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.2462428599999384</v>
+        <v>-1.4167931800000133</v>
       </c>
       <c r="D45" s="5">
-        <v>-2.403182995741171</v>
+        <v>-2.7274844000106713</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>614.73453896000001</v>
+        <v>614.68526581000003</v>
       </c>
       <c r="C46" s="5">
-        <v>0.56911107999997057</v>
+        <v>0.5927088299999923</v>
       </c>
       <c r="D46" s="5">
-        <v>1.1176543426406838</v>
+        <v>1.1643821794125708</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>617.57086397</v>
+        <v>617.50608258</v>
       </c>
       <c r="C47" s="5">
-        <v>2.8363250099999959</v>
+        <v>2.8208167699999649</v>
       </c>
       <c r="D47" s="5">
-        <v>5.6793674570758013</v>
+        <v>5.6479906137782532</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>620.05494493000003</v>
+        <v>620.05235297000002</v>
       </c>
       <c r="C48" s="5">
-        <v>2.4840809600000284</v>
+        <v>2.5462703900000179</v>
       </c>
       <c r="D48" s="5">
-        <v>4.9350375821622938</v>
+        <v>5.061945941071988</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>620.15815292000002</v>
+        <v>620.41050454000003</v>
       </c>
       <c r="C49" s="5">
-        <v>0.10320798999998715</v>
+        <v>0.35815157000001818</v>
       </c>
       <c r="D49" s="5">
-        <v>0.19992265681505472</v>
+        <v>0.69534432192706053</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>624.00128802999996</v>
+        <v>624.16999444999999</v>
       </c>
       <c r="C50" s="5">
-        <v>3.8431351099999347</v>
+        <v>3.7594899099999566</v>
       </c>
       <c r="D50" s="5">
-        <v>7.6951990195928799</v>
+        <v>7.5189303927585494</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>625.07436833999998</v>
+        <v>625.13049967999996</v>
       </c>
       <c r="C51" s="5">
-        <v>1.073080310000023</v>
+        <v>0.96050522999996701</v>
       </c>
       <c r="D51" s="5">
-        <v>2.08324213240767</v>
+        <v>1.8623320527118237</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>625.89497863999998</v>
+        <v>625.85500236999997</v>
       </c>
       <c r="C52" s="5">
-        <v>0.82061029999999846</v>
+        <v>0.72450269000000844</v>
       </c>
       <c r="D52" s="5">
-        <v>1.5868093280968498</v>
+        <v>1.3996541910724636</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>626.46204120000004</v>
+        <v>626.32580743999995</v>
       </c>
       <c r="C53" s="5">
-        <v>0.56706256000006761</v>
+        <v>0.47080506999998306</v>
       </c>
       <c r="D53" s="5">
-        <v>1.0926372219762115</v>
+        <v>0.90645510177831401</v>
       </c>
       <c r="E53" s="5">
-        <v>2.9701010757188673</v>
+        <v>2.9731334643485319</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>629.59849636000001</v>
+        <v>629.38903305999997</v>
       </c>
       <c r="C54" s="5">
-        <v>3.1364551599999686</v>
+        <v>3.0632256200000256</v>
       </c>
       <c r="D54" s="5">
-        <v>6.1761689968487632</v>
+        <v>6.0294163096770825</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>629.04557920000002</v>
+        <v>629.02295129000004</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.55291715999999269</v>
+        <v>-0.36608176999993702</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.0487718170707594</v>
+        <v>-0.69574696023222415</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>632.87449237999999</v>
+        <v>632.94792116999997</v>
       </c>
       <c r="C56" s="5">
-        <v>3.8289131799999723</v>
+        <v>3.9249698799999351</v>
       </c>
       <c r="D56" s="5">
-        <v>7.5537927462439036</v>
+        <v>7.7501369347749094</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>636.41515976999995</v>
+        <v>636.3303707</v>
       </c>
       <c r="C57" s="5">
-        <v>3.5406673899999532</v>
+        <v>3.3824495300000308</v>
       </c>
       <c r="D57" s="5">
-        <v>6.9239736532117568</v>
+        <v>6.6046347106618608</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>637.16529033999996</v>
+        <v>637.15724155999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.75013057000001027</v>
+        <v>0.82687085999998544</v>
       </c>
       <c r="D58" s="5">
-        <v>1.423622844061101</v>
+        <v>1.5705164498745594</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>638.36428237999996</v>
+        <v>638.36089088999995</v>
       </c>
       <c r="C59" s="5">
-        <v>1.1989920400000074</v>
+        <v>1.203649329999962</v>
       </c>
       <c r="D59" s="5">
-        <v>2.2816297283983156</v>
+        <v>2.2906138707573964</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>641.12272397000004</v>
+        <v>641.15580810999995</v>
       </c>
       <c r="C60" s="5">
-        <v>2.7584415900000749</v>
+        <v>2.7949172200000021</v>
       </c>
       <c r="D60" s="5">
-        <v>5.3103581961747137</v>
+        <v>5.3823075146922639</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>643.26646391999998</v>
+        <v>643.47851057000003</v>
       </c>
       <c r="C61" s="5">
-        <v>2.1437399499999401</v>
+        <v>2.3227024600000732</v>
       </c>
       <c r="D61" s="5">
-        <v>4.0870935900584993</v>
+        <v>4.4348879447567935</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>644.55175549000001</v>
+        <v>644.71974952999994</v>
       </c>
       <c r="C62" s="5">
-        <v>1.2852915700000267</v>
+        <v>1.2412389599999187</v>
       </c>
       <c r="D62" s="5">
-        <v>2.4242096342676822</v>
+        <v>2.3394582567735078</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>646.63848151000002</v>
+        <v>646.66034403000003</v>
       </c>
       <c r="C63" s="5">
-        <v>2.0867260200000146</v>
+        <v>1.9405945000000884</v>
       </c>
       <c r="D63" s="5">
-        <v>3.954909437942522</v>
+        <v>3.6723777203746533</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>649.68148810000002</v>
+        <v>649.61553422999998</v>
       </c>
       <c r="C64" s="5">
-        <v>3.0430065900000045</v>
+        <v>2.9551901999999473</v>
       </c>
       <c r="D64" s="5">
-        <v>5.7955389970906879</v>
+        <v>5.6238690376571698</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>649.99913731000004</v>
+        <v>649.85387746000004</v>
       </c>
       <c r="C65" s="5">
-        <v>0.31764921000001323</v>
+        <v>0.23834323000005497</v>
       </c>
       <c r="D65" s="5">
-        <v>0.58829713811727746</v>
+        <v>0.4411682345767165</v>
       </c>
       <c r="E65" s="5">
-        <v>3.7571464130395249</v>
+        <v>3.7565225223860743</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>649.63172890999999</v>
+        <v>649.43480242999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.36740840000004482</v>
+        <v>-0.41907503000004453</v>
       </c>
       <c r="D66" s="5">
-        <v>-0.67618859063465209</v>
+        <v>-0.77111212706688637</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>654.00249464000001</v>
+        <v>653.96964410999999</v>
       </c>
       <c r="C67" s="5">
-        <v>4.3707657300000164</v>
+        <v>4.5348416799999995</v>
       </c>
       <c r="D67" s="5">
-        <v>8.3792445311383634</v>
+        <v>8.708719045041601</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>656.46278738000001</v>
+        <v>656.51338267000006</v>
       </c>
       <c r="C68" s="5">
-        <v>2.4602927399999999</v>
+        <v>2.5437385600000653</v>
       </c>
       <c r="D68" s="5">
-        <v>4.6088651387694357</v>
+        <v>4.7687888431792391</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>657.10603662999995</v>
+        <v>657.03154131999997</v>
       </c>
       <c r="C69" s="5">
-        <v>0.64324924999993982</v>
+        <v>0.51815864999991845</v>
       </c>
       <c r="D69" s="5">
-        <v>1.1822036580499073</v>
+        <v>0.95123214994905503</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>660.19919512000001</v>
+        <v>660.2358547</v>
       </c>
       <c r="C70" s="5">
-        <v>3.0931584900000644</v>
+        <v>3.2043133800000305</v>
       </c>
       <c r="D70" s="5">
-        <v>5.7972558156449416</v>
+        <v>6.0119053380041754</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>661.40752506000001</v>
+        <v>661.45217343000002</v>
       </c>
       <c r="C71" s="5">
-        <v>1.2083299399999987</v>
+        <v>1.2163187300000118</v>
       </c>
       <c r="D71" s="5">
-        <v>2.2185448919241457</v>
+        <v>2.2332363314422565</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>663.01472260000003</v>
+        <v>663.09886445999996</v>
       </c>
       <c r="C72" s="5">
-        <v>1.6071975400000156</v>
+        <v>1.6466910299999427</v>
       </c>
       <c r="D72" s="5">
-        <v>2.9552473638860155</v>
+        <v>3.0286564700357621</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>664.34502316999999</v>
+        <v>664.49164360999998</v>
       </c>
       <c r="C73" s="5">
-        <v>1.330300569999963</v>
+        <v>1.3927791500000239</v>
       </c>
       <c r="D73" s="5">
-        <v>2.4344792240189594</v>
+        <v>2.5498135722791693</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>667.10933514999999</v>
+        <v>667.23678674999996</v>
       </c>
       <c r="C74" s="5">
-        <v>2.7643119800000022</v>
+        <v>2.7451431399999819</v>
       </c>
       <c r="D74" s="5">
-        <v>5.1090194679028089</v>
+        <v>5.0716376704413868</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>669.50904231000004</v>
+        <v>669.49783295999998</v>
       </c>
       <c r="C75" s="5">
-        <v>2.3997071600000481</v>
+        <v>2.2610462100000177</v>
       </c>
       <c r="D75" s="5">
-        <v>4.4030406765441343</v>
+        <v>4.1430567238899929</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>670.30379515000004</v>
+        <v>670.22727651000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.79475284000000102</v>
+        <v>0.7294435500000418</v>
       </c>
       <c r="D76" s="5">
-        <v>1.4338189050670858</v>
+        <v>1.3153093376639502</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>674.09257261000005</v>
+        <v>673.95872471999996</v>
       </c>
       <c r="C77" s="5">
-        <v>3.7887774600000057</v>
+        <v>3.7314482099999395</v>
       </c>
       <c r="D77" s="5">
-        <v>6.9976806654719503</v>
+        <v>6.8893450093103992</v>
       </c>
       <c r="E77" s="5">
-        <v>3.7066872734185408</v>
+        <v>3.7092718988175344</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>678.36855371000001</v>
+        <v>678.20809770000005</v>
       </c>
       <c r="C78" s="5">
-        <v>4.2759810999999672</v>
+        <v>4.2493729800000892</v>
       </c>
       <c r="D78" s="5">
-        <v>7.8832418875410815</v>
+        <v>7.8340837508635852</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>680.10486420999996</v>
+        <v>680.06134996000003</v>
       </c>
       <c r="C79" s="5">
-        <v>1.736310499999945</v>
+        <v>1.8532522599999766</v>
       </c>
       <c r="D79" s="5">
-        <v>3.115055525383803</v>
+        <v>3.3288195668412346</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>681.76441996000005</v>
+        <v>681.81388900000002</v>
       </c>
       <c r="C80" s="5">
-        <v>1.659555750000095</v>
+        <v>1.7525390399999878</v>
       </c>
       <c r="D80" s="5">
-        <v>2.9677961330493385</v>
+        <v>3.1366468370211065</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>682.60812166999995</v>
+        <v>682.54736481999998</v>
       </c>
       <c r="C81" s="5">
-        <v>0.84370170999989114</v>
+        <v>0.73347581999996692</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4951816353161229</v>
+        <v>1.2985911006555551</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>685.58800918999998</v>
+        <v>685.65150985000002</v>
       </c>
       <c r="C82" s="5">
-        <v>2.9798875200000339</v>
+        <v>3.1041450300000406</v>
       </c>
       <c r="D82" s="5">
-        <v>5.3661579947835047</v>
+        <v>5.5960587681482377</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>686.39921565999998</v>
+        <v>686.45446499000002</v>
       </c>
       <c r="C83" s="5">
-        <v>0.8112064700000019</v>
+        <v>0.80295513999999457</v>
       </c>
       <c r="D83" s="5">
-        <v>1.4291495156655065</v>
+        <v>1.4143870549957249</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>688.86963246000005</v>
+        <v>688.94723088000001</v>
       </c>
       <c r="C84" s="5">
-        <v>2.4704168000000664</v>
+        <v>2.4927658899999869</v>
       </c>
       <c r="D84" s="5">
-        <v>4.405442493777878</v>
+        <v>4.445731603516534</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>692.46503300999996</v>
+        <v>692.57452348000004</v>
       </c>
       <c r="C85" s="5">
-        <v>3.5954005499999084</v>
+        <v>3.6272926000000325</v>
       </c>
       <c r="D85" s="5">
-        <v>6.4460853519606065</v>
+        <v>6.5041757894043206</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>692.74850790999994</v>
+        <v>692.84815691999995</v>
       </c>
       <c r="C86" s="5">
-        <v>0.28347489999998743</v>
+        <v>0.2736334399999123</v>
       </c>
       <c r="D86" s="5">
-        <v>0.49235241572496147</v>
+        <v>0.4751468516249524</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>695.36215392999998</v>
+        <v>695.33102281000004</v>
       </c>
       <c r="C87" s="5">
-        <v>2.6136460200000329</v>
+        <v>2.4828658900000846</v>
       </c>
       <c r="D87" s="5">
-        <v>4.6225763201726444</v>
+        <v>4.3860545114889016</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>698.33207398000002</v>
+        <v>698.24002507</v>
       </c>
       <c r="C88" s="5">
-        <v>2.9699200500000416</v>
+        <v>2.9090022599999656</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2473752620240344</v>
+        <v>5.1374905553377648</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>699.29823749000002</v>
+        <v>699.18939365000006</v>
       </c>
       <c r="C89" s="5">
-        <v>0.96616351000000122</v>
+        <v>0.94936858000005486</v>
       </c>
       <c r="D89" s="5">
-        <v>1.6729281056326872</v>
+        <v>1.643847935803433</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7391993183379713</v>
+        <v>3.7436519484902231</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>699.11162772</v>
+        <v>698.99327129999995</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.18660977000001822</v>
+        <v>-0.19612235000010969</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.31975392129978131</v>
+        <v>-0.33608072519771826</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>701.54516865999994</v>
+        <v>701.51309313000002</v>
       </c>
       <c r="C91" s="5">
-        <v>2.4335409399999435</v>
+        <v>2.519821830000069</v>
       </c>
       <c r="D91" s="5">
-        <v>4.2579910279977984</v>
+        <v>4.4127255263285869</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>707.11842137999997</v>
+        <v>707.15980696999998</v>
       </c>
       <c r="C92" s="5">
-        <v>5.5732527200000277</v>
+        <v>5.6467138399999612</v>
       </c>
       <c r="D92" s="5">
-        <v>9.9608678420404217</v>
+        <v>10.098511920274911</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>709.56500099000004</v>
+        <v>709.52742886999999</v>
       </c>
       <c r="C93" s="5">
-        <v>2.4465796100000716</v>
+        <v>2.3676219000000174</v>
       </c>
       <c r="D93" s="5">
-        <v>4.2318426090578454</v>
+        <v>4.0925015060792713</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>713.16741508999996</v>
+        <v>713.25986857999999</v>
       </c>
       <c r="C94" s="5">
-        <v>3.602414099999919</v>
+        <v>3.7324397099999942</v>
       </c>
       <c r="D94" s="5">
-        <v>6.2653485326097602</v>
+        <v>6.4984291617449896</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>715.42777315000001</v>
+        <v>715.47040417000005</v>
       </c>
       <c r="C95" s="5">
-        <v>2.2603580600000441</v>
+        <v>2.2105355900000632</v>
       </c>
       <c r="D95" s="5">
-        <v>3.8703619127794742</v>
+        <v>3.7830938060076313</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>720.52859889000001</v>
+        <v>720.60958897</v>
       </c>
       <c r="C96" s="5">
-        <v>5.1008257400000048</v>
+        <v>5.1391847999999527</v>
       </c>
       <c r="D96" s="5">
-        <v>8.8993111258643065</v>
+        <v>8.9683459821830347</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>722.18237935000002</v>
+        <v>722.26114838000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.6537804600000072</v>
+        <v>1.6515594100000044</v>
       </c>
       <c r="D97" s="5">
-        <v>2.7893154633840567</v>
+        <v>2.7852049978524862</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>726.55077016999996</v>
+        <v>726.60208619000002</v>
       </c>
       <c r="C98" s="5">
-        <v>4.3683908199999451</v>
+        <v>4.340937810000014</v>
       </c>
       <c r="D98" s="5">
-        <v>7.5050724423650683</v>
+        <v>7.4554968609941374</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>728.54314383999997</v>
+        <v>728.48365197999999</v>
       </c>
       <c r="C99" s="5">
-        <v>1.9923736700000063</v>
+        <v>1.8815657899999678</v>
       </c>
       <c r="D99" s="5">
-        <v>3.3407707298239497</v>
+        <v>3.1520910537574887</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>730.97728230999996</v>
+        <v>730.88516673000004</v>
       </c>
       <c r="C100" s="5">
-        <v>2.4341384699999935</v>
+        <v>2.4015147500000467</v>
       </c>
       <c r="D100" s="5">
-        <v>4.0838272682002685</v>
+        <v>4.0284324095138047</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>733.66410188999998</v>
+        <v>733.57790835000003</v>
       </c>
       <c r="C101" s="5">
-        <v>2.6868195800000194</v>
+        <v>2.6927416199999925</v>
       </c>
       <c r="D101" s="5">
-        <v>4.5010552691969963</v>
+        <v>4.5117580704609361</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9143359095755512</v>
+        <v>4.9183404399887332</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>737.63403237</v>
+        <v>737.56107856999995</v>
       </c>
       <c r="C102" s="5">
-        <v>3.9699304800000164</v>
+        <v>3.9831702199999199</v>
       </c>
       <c r="D102" s="5">
-        <v>6.6900975852762334</v>
+        <v>6.7138920014073067</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>739.72429334000003</v>
+        <v>739.69963891999998</v>
       </c>
       <c r="C103" s="5">
-        <v>2.0902609700000312</v>
+        <v>2.1385603500000343</v>
       </c>
       <c r="D103" s="5">
-        <v>3.4539868513873806</v>
+        <v>3.5354300208621847</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>741.07402137999998</v>
+        <v>741.09801858000003</v>
       </c>
       <c r="C104" s="5">
-        <v>1.3497280399999454</v>
+        <v>1.398379660000046</v>
       </c>
       <c r="D104" s="5">
-        <v>2.2116715204343329</v>
+        <v>2.2923003358835015</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>744.52807022000002</v>
+        <v>744.51427509999996</v>
       </c>
       <c r="C105" s="5">
-        <v>3.4540488400000413</v>
+        <v>3.4162565199999335</v>
       </c>
       <c r="D105" s="5">
-        <v>5.7386701246661787</v>
+        <v>5.6740920163558473</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>746.90032670999994</v>
+        <v>747.01265415</v>
       </c>
       <c r="C106" s="5">
-        <v>2.372256489999927</v>
+        <v>2.4983790500000396</v>
       </c>
       <c r="D106" s="5">
-        <v>3.8912277723560207</v>
+        <v>4.1020193051263476</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>748.27184995000005</v>
+        <v>748.30236400000001</v>
       </c>
       <c r="C107" s="5">
-        <v>1.3715232400001014</v>
+        <v>1.2897098500000084</v>
       </c>
       <c r="D107" s="5">
-        <v>2.2259358581038446</v>
+        <v>2.0915746811860592</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>749.55763920000004</v>
+        <v>749.60818452000001</v>
       </c>
       <c r="C108" s="5">
-        <v>1.2857892499999934</v>
+        <v>1.3058205199999975</v>
       </c>
       <c r="D108" s="5">
-        <v>2.0816140335166322</v>
+        <v>2.1142682963329884</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>752.25394873000005</v>
+        <v>752.32087148999994</v>
       </c>
       <c r="C109" s="5">
-        <v>2.6963095300000077</v>
+        <v>2.7126869699999361</v>
       </c>
       <c r="D109" s="5">
-        <v>4.4030766869157301</v>
+        <v>4.4300509592761994</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>755.99363079</v>
+        <v>756.01834788999997</v>
       </c>
       <c r="C110" s="5">
-        <v>3.7396820599999501</v>
+        <v>3.6974764000000278</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1314080049585495</v>
+        <v>6.0597747496067056</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>759.21549407999998</v>
+        <v>759.15308775000005</v>
       </c>
       <c r="C111" s="5">
-        <v>3.2218632899999875</v>
+        <v>3.1347398600000815</v>
       </c>
       <c r="D111" s="5">
-        <v>5.2357042821856936</v>
+        <v>5.0907101497557061</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>761.20392951999997</v>
+        <v>761.10642003999999</v>
       </c>
       <c r="C112" s="5">
-        <v>1.9884354399999893</v>
+        <v>1.9533322899999348</v>
       </c>
       <c r="D112" s="5">
-        <v>3.1885494474140907</v>
+        <v>3.1317221497319636</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>764.59759492000001</v>
+        <v>764.52334417999998</v>
       </c>
       <c r="C113" s="5">
-        <v>3.3936654000000317</v>
+        <v>3.4169241399999919</v>
       </c>
       <c r="D113" s="5">
-        <v>5.4830970399832202</v>
+        <v>5.5223334657726664</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2163018403533536</v>
+        <v>4.2184252657776922</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>765.44840056999999</v>
+        <v>765.39802773999997</v>
       </c>
       <c r="C114" s="5">
-        <v>0.85080564999998387</v>
+        <v>0.87468355999999403</v>
       </c>
       <c r="D114" s="5">
-        <v>1.3435020766423333</v>
+        <v>1.3815801226877644</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>768.68679082000006</v>
+        <v>768.68421413999999</v>
       </c>
       <c r="C115" s="5">
-        <v>3.2383902500000659</v>
+        <v>3.2861864000000196</v>
       </c>
       <c r="D115" s="5">
-        <v>5.1966667825542823</v>
+        <v>5.2755412836345439</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>769.84603015000005</v>
+        <v>769.86677728999996</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1592393299999912</v>
+        <v>1.1825631499999645</v>
       </c>
       <c r="D116" s="5">
-        <v>1.8247791987292539</v>
+        <v>1.8618111601502063</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>773.04924443000004</v>
+        <v>773.05977098000005</v>
       </c>
       <c r="C117" s="5">
-        <v>3.2032142799999974</v>
+        <v>3.1929936900000939</v>
       </c>
       <c r="D117" s="5">
-        <v>5.108884049508533</v>
+        <v>5.0920689792077312</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>772.36336165</v>
+        <v>772.49949074999995</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.68588278000004266</v>
+        <v>-0.56028023000010307</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.059511797180579</v>
+        <v>-0.86624957611287634</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>775.26110782000001</v>
+        <v>775.27582878999999</v>
       </c>
       <c r="C119" s="5">
-        <v>2.8977461700000049</v>
+        <v>2.7763380400000415</v>
       </c>
       <c r="D119" s="5">
-        <v>4.5962224842635235</v>
+        <v>4.399040124654352</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>777.97584474999996</v>
+        <v>777.99206601000003</v>
       </c>
       <c r="C120" s="5">
-        <v>2.7147369299999582</v>
+        <v>2.7162372200000391</v>
       </c>
       <c r="D120" s="5">
-        <v>4.2839288862323244</v>
+        <v>4.2862592279778289</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>780.59698372000003</v>
+        <v>780.64918251999995</v>
       </c>
       <c r="C121" s="5">
-        <v>2.6211389700000609</v>
+        <v>2.6571165099999234</v>
       </c>
       <c r="D121" s="5">
-        <v>4.1187801668148394</v>
+        <v>4.1762917811481115</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>782.62188773000003</v>
+        <v>782.61229541</v>
       </c>
       <c r="C122" s="5">
-        <v>2.0249040100000002</v>
+        <v>1.9631128900000476</v>
       </c>
       <c r="D122" s="5">
-        <v>3.1576526165250085</v>
+        <v>3.0597511039479164</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>787.16211018000001</v>
+        <v>787.09089616999995</v>
       </c>
       <c r="C123" s="5">
-        <v>4.5402224499999875</v>
+        <v>4.4786007599999493</v>
       </c>
       <c r="D123" s="5">
-        <v>7.1880323643741084</v>
+        <v>7.0874728638879558</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>788.54044357999999</v>
+        <v>788.46117131999995</v>
       </c>
       <c r="C124" s="5">
-        <v>1.3783333999999741</v>
+        <v>1.3702751499999977</v>
       </c>
       <c r="D124" s="5">
-        <v>2.1215736778256611</v>
+        <v>2.1092438286394843</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>792.06361194999999</v>
+        <v>792.00285665000001</v>
       </c>
       <c r="C125" s="5">
-        <v>3.5231683700000076</v>
+        <v>3.5416853300000639</v>
       </c>
       <c r="D125" s="5">
-        <v>5.495289633364564</v>
+        <v>5.525458089931945</v>
       </c>
       <c r="E125" s="5">
-        <v>3.5922186013250146</v>
+        <v>3.5943326883593807</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>795.34156302999997</v>
+        <v>795.31103384000005</v>
       </c>
       <c r="C126" s="5">
-        <v>3.2779510799999798</v>
+        <v>3.3081771900000376</v>
       </c>
       <c r="D126" s="5">
-        <v>5.0808067743009833</v>
+        <v>5.129141116139313</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>796.71417813999994</v>
+        <v>796.72380672999998</v>
       </c>
       <c r="C127" s="5">
-        <v>1.3726151099999697</v>
+        <v>1.4127728899999283</v>
       </c>
       <c r="D127" s="5">
-        <v>2.0907533800896605</v>
+        <v>2.1526036313699981</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>800.19039247000001</v>
+        <v>800.23040127000002</v>
       </c>
       <c r="C128" s="5">
-        <v>3.4762143300000616</v>
+        <v>3.5065945400000373</v>
       </c>
       <c r="D128" s="5">
-        <v>5.3633189020890093</v>
+        <v>5.4112649108102762</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>799.90734050000003</v>
+        <v>799.95801804999996</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.28305196999997406</v>
+        <v>-0.27238322000005155</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.42365207838930274</v>
+        <v>-0.4076933897514623</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>805.19713506999994</v>
+        <v>805.36441087000003</v>
       </c>
       <c r="C130" s="5">
-        <v>5.2897945699999127</v>
+        <v>5.4063928200000646</v>
       </c>
       <c r="D130" s="5">
-        <v>8.2306995308768283</v>
+        <v>8.4183669356733262</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>806.20297999000002</v>
+        <v>806.20459904999996</v>
       </c>
       <c r="C131" s="5">
-        <v>1.0058449200000723</v>
+        <v>0.84018817999992734</v>
       </c>
       <c r="D131" s="5">
-        <v>1.5093712194102382</v>
+        <v>1.259095862406534</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>807.00693478000005</v>
+        <v>806.94129631999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.80395479000003434</v>
+        <v>0.73669727000003604</v>
       </c>
       <c r="D132" s="5">
-        <v>1.2032387686970347</v>
+        <v>1.1020692401208398</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>808.71437478999997</v>
+        <v>808.72833353999999</v>
       </c>
       <c r="C133" s="5">
-        <v>1.7074400099999139</v>
+        <v>1.787037220000002</v>
       </c>
       <c r="D133" s="5">
-        <v>2.5686765459349337</v>
+        <v>2.6901067190283401</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>809.57693354000003</v>
+        <v>809.53589671999998</v>
       </c>
       <c r="C134" s="5">
-        <v>0.86255875000006199</v>
+        <v>0.80756317999998828</v>
       </c>
       <c r="D134" s="5">
-        <v>1.287431129063954</v>
+        <v>1.2048740828554116</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>809.39363452999999</v>
+        <v>809.32912190000002</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.18329901000004156</v>
+        <v>-0.20677481999996417</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.27135791630866768</v>
+        <v>-0.3060784593843735</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>811.32515839999996</v>
+        <v>811.25830542000006</v>
       </c>
       <c r="C136" s="5">
-        <v>1.9315238699999782</v>
+        <v>1.9291835200000378</v>
       </c>
       <c r="D136" s="5">
-        <v>2.9015470342731664</v>
+        <v>2.8982191698244453</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>812.69700938999995</v>
+        <v>812.64848072999996</v>
       </c>
       <c r="C137" s="5">
-        <v>1.3718509899999844</v>
+        <v>1.3901753099999041</v>
       </c>
       <c r="D137" s="5">
-        <v>2.0480288999179752</v>
+        <v>2.075816172833056</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6050177193725821</v>
+        <v>2.6067613148930358</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>809.04003909000005</v>
+        <v>809.01336125</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.6569702999998981</v>
+        <v>-3.6351194799999575</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.2681010104302484</v>
+        <v>-5.2376989506651377</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>810.05269277000002</v>
+        <v>810.08513928000002</v>
       </c>
       <c r="C139" s="5">
-        <v>1.0126536799999712</v>
+        <v>1.0717780300000186</v>
       </c>
       <c r="D139" s="5">
-        <v>1.5123911473577722</v>
+        <v>1.6013906123957256</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>810.02699018999999</v>
+        <v>810.09424495999997</v>
       </c>
       <c r="C140" s="5">
-        <v>-2.5702580000029229E-2</v>
+        <v>9.1056799999478244E-3</v>
       </c>
       <c r="D140" s="5">
-        <v>-3.80687754558795E-2</v>
+        <v>1.3489312437764411E-2</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>809.27263467</v>
+        <v>809.37642663999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.75435551999999007</v>
+        <v>-0.71781831999999213</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.1118202606425598</v>
+        <v>-1.0581440516660545</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>809.30055603999995</v>
+        <v>809.52587099000004</v>
       </c>
       <c r="C142" s="5">
-        <v>2.7921369999944545E-2</v>
+        <v>0.14944435000006706</v>
       </c>
       <c r="D142" s="5">
-        <v>4.1410028369637253E-2</v>
+        <v>0.22179475954831052</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>810.39585310999996</v>
+        <v>810.37395015000004</v>
       </c>
       <c r="C143" s="5">
-        <v>1.0952970700000151</v>
+        <v>0.8480791599999975</v>
       </c>
       <c r="D143" s="5">
-        <v>1.6362083637957658</v>
+        <v>1.2644184040653927</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>810.94815787000005</v>
+        <v>810.79214849000005</v>
       </c>
       <c r="C144" s="5">
-        <v>0.55230476000008366</v>
+        <v>0.41819834000000355</v>
       </c>
       <c r="D144" s="5">
-        <v>0.82090211012137981</v>
+        <v>0.62102789924749491</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>811.95705061000001</v>
+        <v>811.91386245000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.0088927399999648</v>
+        <v>1.1217139599999655</v>
       </c>
       <c r="D145" s="5">
-        <v>1.5031660659446722</v>
+        <v>1.6728658049860456</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>806.78544307000004</v>
+        <v>806.70309988999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.1716075399999681</v>
+        <v>-5.2107625600000347</v>
       </c>
       <c r="D146" s="5">
-        <v>-7.3810283305977276</v>
+        <v>-7.4353355256041915</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>802.30026131</v>
+        <v>802.24199185999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.4851817600000459</v>
+        <v>-4.4611080299999912</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.4709418753960746</v>
+        <v>-6.4378964703784796</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>797.96462407000001</v>
+        <v>797.91105569000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.3356372399999827</v>
+        <v>-4.3309361699999727</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.2954981737800235</v>
+        <v>-6.2893167384870052</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>797.04915183000003</v>
+        <v>797.02434161999997</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.9154722399999855</v>
+        <v>-0.8867140700000391</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.368057206643658</v>
+        <v>-1.3254325347223483</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.9254232978837993</v>
+        <v>-1.9226196172747234</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>800.10616057000004</v>
+        <v>800.07430138999996</v>
       </c>
       <c r="C150" s="5">
-        <v>3.0570087400000148</v>
+        <v>3.0499597699999867</v>
       </c>
       <c r="D150" s="5">
-        <v>4.7008300353822863</v>
+        <v>4.6899106170397387</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>799.69171571000004</v>
+        <v>799.75830719999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.41444486000000325</v>
+        <v>-0.31599418999996942</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.61981700746758239</v>
+        <v>-0.47291908464021093</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>800.90815211999995</v>
+        <v>801.00454177999995</v>
       </c>
       <c r="C152" s="5">
-        <v>1.2164364099999148</v>
+        <v>1.2462345799999639</v>
       </c>
       <c r="D152" s="5">
-        <v>1.8407070792936464</v>
+        <v>1.8860263692091817</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>799.13779427999998</v>
+        <v>799.29654707999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.7703578399999742</v>
+        <v>-1.707994699999972</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.6205142280788296</v>
+        <v>-2.52898263440402</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>799.56523148999997</v>
+        <v>799.83785423999996</v>
       </c>
       <c r="C154" s="5">
-        <v>0.42743720999999368</v>
+        <v>0.54130715999997392</v>
       </c>
       <c r="D154" s="5">
-        <v>0.64373912939335032</v>
+        <v>0.81570920446238926</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>798.73703635000004</v>
+        <v>798.71128587999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.82819513999993433</v>
+        <v>-1.1265683599999647</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.2359114938786719</v>
+        <v>-1.6771629106758446</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>797.88156260000005</v>
+        <v>797.62205306999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.85547374999998738</v>
+        <v>-1.0892328099999986</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.2776956651479043</v>
+        <v>-1.6242664900183446</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>797.55268142</v>
+        <v>797.45914312000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.32888118000005306</v>
+        <v>-0.1629099499999711</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.49351175668079783</v>
+        <v>-0.244818311882955</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>795.50134450999997</v>
+        <v>795.38712156999998</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.0513369100000318</v>
+        <v>-2.072021550000045</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.0431578864200226</v>
+        <v>-3.0737618030252767</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>794.29083481999999</v>
+        <v>794.24087964</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.2105096899999808</v>
+        <v>-1.1462419299999738</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.8108275057461043</v>
+        <v>-1.7156931325092661</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>794.24112898999999</v>
+        <v>794.19120922000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-4.9705829999993512E-2</v>
+        <v>-4.9670419999984006E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-7.5068813759571196E-2</v>
+        <v>-7.5020070383080562E-2</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>793.61373369</v>
+        <v>793.61488351000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.62739529999998922</v>
+        <v>-0.57632570999999189</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.94380910122766615</v>
+        <v>-0.86734431101204157</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.43101710002606541</v>
+        <v>-0.42777339812106741</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>792.23554677000004</v>
+        <v>792.18691550000005</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.3781869199999619</v>
+        <v>-1.4279680099999723</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.0641266340824527</v>
+        <v>-2.1379450962983437</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>791.42418184999997</v>
+        <v>791.52260062000005</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.81136492000007365</v>
+        <v>-0.66431488000000627</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.2220762833188403</v>
+        <v>-1.0016718877186137</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>790.06392515000005</v>
+        <v>790.18603574999997</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3602566999999226</v>
+        <v>-1.3365648700000747</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0431088259900476</v>
+        <v>-2.0076061951949664</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>790.10262038999997</v>
+        <v>790.30038164999996</v>
       </c>
       <c r="C165" s="5">
-        <v>3.8695239999924524E-2</v>
+        <v>0.11434589999998934</v>
       </c>
       <c r="D165" s="5">
-        <v>5.8788658513142522E-2</v>
+        <v>0.17378735489517183</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>790.20699912999999</v>
+        <v>790.50254851</v>
       </c>
       <c r="C166" s="5">
-        <v>0.10437874000001557</v>
+        <v>0.20216686000003392</v>
       </c>
       <c r="D166" s="5">
-        <v>0.15864462905696985</v>
+        <v>0.30740444604324679</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>789.09391318999997</v>
+        <v>789.05794601000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.113085940000019</v>
+        <v>-1.4446024999999736</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.6772864165856882</v>
+        <v>-2.1710304717864837</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>790.96002564000003</v>
+        <v>790.63680890000001</v>
       </c>
       <c r="C168" s="5">
-        <v>1.8661124500000597</v>
+        <v>1.5788628899999821</v>
       </c>
       <c r="D168" s="5">
-        <v>2.8750601213473947</v>
+        <v>2.4277380799494042</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>791.23865021999995</v>
+        <v>791.11474606000002</v>
       </c>
       <c r="C169" s="5">
-        <v>0.27862457999992785</v>
+        <v>0.47793716000001041</v>
       </c>
       <c r="D169" s="5">
-        <v>0.42353346242927081</v>
+        <v>0.72781237568861901</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>792.37320423999995</v>
+        <v>792.24805916000003</v>
       </c>
       <c r="C170" s="5">
-        <v>1.1345540199999959</v>
+        <v>1.1333131000000094</v>
       </c>
       <c r="D170" s="5">
-        <v>1.7343103806589211</v>
+        <v>1.7326719771483923</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>793.18021525999995</v>
+        <v>793.13793800999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.80701102000000446</v>
+        <v>0.88987884999994549</v>
       </c>
       <c r="D171" s="5">
-        <v>1.2290374590474107</v>
+        <v>1.3562372795642874</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>793.77721138000004</v>
+        <v>793.75672624000003</v>
       </c>
       <c r="C172" s="5">
-        <v>0.59699612000008528</v>
+        <v>0.61878823000006378</v>
       </c>
       <c r="D172" s="5">
-        <v>0.90694195372655884</v>
+        <v>0.9402405141990311</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>794.09742845000005</v>
+        <v>794.13243739999996</v>
       </c>
       <c r="C173" s="5">
-        <v>0.32021707000001243</v>
+        <v>0.37571115999992344</v>
       </c>
       <c r="D173" s="5">
-        <v>0.48516662391726584</v>
+        <v>0.56948048620857339</v>
       </c>
       <c r="E173" s="5">
-        <v>6.0948385778436531E-2</v>
+        <v>6.5214740896846202E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>795.20428542000002</v>
+        <v>795.08986189999996</v>
       </c>
       <c r="C174" s="5">
-        <v>1.1068569699999671</v>
+        <v>0.9574245000000019</v>
       </c>
       <c r="D174" s="5">
-        <v>1.6855089120565658</v>
+        <v>1.4563797925991828</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>796.73264087999996</v>
+        <v>796.85619198999996</v>
       </c>
       <c r="C175" s="5">
-        <v>1.5283554599999434</v>
+        <v>1.7663300899999967</v>
       </c>
       <c r="D175" s="5">
-        <v>2.3308959464877432</v>
+        <v>2.6986725220896179</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>797.80370659000005</v>
+        <v>797.94574394000006</v>
       </c>
       <c r="C176" s="5">
-        <v>1.0710657100000844</v>
+        <v>1.0895519500001001</v>
       </c>
       <c r="D176" s="5">
-        <v>1.6251682941767376</v>
+        <v>1.6531711896771828</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>800.84802161000005</v>
+        <v>801.05393689000005</v>
       </c>
       <c r="C177" s="5">
-        <v>3.0443150199999991</v>
+        <v>3.1081929499999887</v>
       </c>
       <c r="D177" s="5">
-        <v>4.6763783035737472</v>
+        <v>4.7757451655641825</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>800.93708504000006</v>
+        <v>801.21659571999999</v>
       </c>
       <c r="C178" s="5">
-        <v>8.9063430000010158E-2</v>
+        <v>0.16265882999994119</v>
       </c>
       <c r="D178" s="5">
-        <v>0.13353533940017037</v>
+        <v>0.24393954647032867</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>800.80708268000001</v>
+        <v>800.76759526000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.13000236000004861</v>
+        <v>-0.44900045999997928</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.1946016026752817</v>
+        <v>-0.67040918390323112</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>804.41064710000001</v>
+        <v>804.05766304999997</v>
       </c>
       <c r="C180" s="5">
-        <v>3.6035644199999979</v>
+        <v>3.2900677899999664</v>
       </c>
       <c r="D180" s="5">
-        <v>5.5355690015653103</v>
+        <v>5.0433253190977689</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>806.51897571999996</v>
+        <v>806.37985087000004</v>
       </c>
       <c r="C181" s="5">
-        <v>2.108328619999952</v>
+        <v>2.3221878200000674</v>
       </c>
       <c r="D181" s="5">
-        <v>3.1908894444126146</v>
+        <v>3.5212877167915213</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>808.54891153000005</v>
+        <v>808.44120057999999</v>
       </c>
       <c r="C182" s="5">
-        <v>2.0299358100000973</v>
+        <v>2.0613497099999449</v>
       </c>
       <c r="D182" s="5">
-        <v>3.0624548906060367</v>
+        <v>3.1110598162561454</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>814.35223385999996</v>
+        <v>814.31971333000001</v>
       </c>
       <c r="C183" s="5">
-        <v>5.8033223299999008</v>
+        <v>5.8785127500000272</v>
       </c>
       <c r="D183" s="5">
-        <v>8.9612163646673793</v>
+        <v>9.0832632316617321</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>814.35613345000002</v>
+        <v>814.36435852</v>
       </c>
       <c r="C184" s="5">
-        <v>3.8995900000600159E-3</v>
+        <v>4.4645189999982904E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>5.7464461353795571E-3</v>
+        <v>6.5810006505451213E-2</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>816.98335350000002</v>
+        <v>817.0209208</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6272200500000054</v>
+        <v>2.6565622800000028</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9407943081025465</v>
+        <v>3.985558998700145</v>
       </c>
       <c r="E185" s="5">
-        <v>2.8820046797873422</v>
+        <v>2.8821997845771552</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>814.21549958000003</v>
+        <v>814.04669753999997</v>
       </c>
       <c r="C186" s="5">
-        <v>-2.7678539199999932</v>
+        <v>-2.9742232600000307</v>
       </c>
       <c r="D186" s="5">
-        <v>-3.9905694483103216</v>
+        <v>-4.2819819178134821</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>817.00717249000002</v>
+        <v>817.14260118000004</v>
       </c>
       <c r="C187" s="5">
-        <v>2.7916729099999884</v>
+        <v>3.0959036400000741</v>
       </c>
       <c r="D187" s="5">
-        <v>4.1928806380926442</v>
+        <v>4.6604041833495868</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>819.82615900999997</v>
+        <v>819.95715892999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.8189865199999531</v>
+        <v>2.814557749999949</v>
       </c>
       <c r="D188" s="5">
-        <v>4.2199425607966301</v>
+        <v>4.2124751514212466</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>821.88240069000005</v>
+        <v>822.06467367000005</v>
       </c>
       <c r="C189" s="5">
-        <v>2.0562416800000847</v>
+        <v>2.107514740000056</v>
       </c>
       <c r="D189" s="5">
-        <v>3.0516405024863635</v>
+        <v>3.1283064262971116</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>823.29276457000003</v>
+        <v>823.54160057000001</v>
       </c>
       <c r="C190" s="5">
-        <v>1.4103638799999771</v>
+        <v>1.4769268999999667</v>
       </c>
       <c r="D190" s="5">
-        <v>2.078766681204014</v>
+        <v>2.1773595873235907</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>825.44694827000001</v>
+        <v>825.43083718000003</v>
       </c>
       <c r="C191" s="5">
-        <v>2.1541836999999759</v>
+        <v>1.8892366100000118</v>
       </c>
       <c r="D191" s="5">
-        <v>3.1854377618254492</v>
+        <v>2.7878471225937007</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>826.85792293999998</v>
+        <v>826.57696598999996</v>
       </c>
       <c r="C192" s="5">
-        <v>1.4109746699999732</v>
+        <v>1.1461288099999365</v>
       </c>
       <c r="D192" s="5">
-        <v>2.0706101447978353</v>
+        <v>1.6790101370696364</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>828.04442529000005</v>
+        <v>827.92214562000004</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1865023500000689</v>
+        <v>1.3451796300000751</v>
       </c>
       <c r="D193" s="5">
-        <v>1.7355989454141074</v>
+        <v>1.9704670433868143</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>832.50431676000005</v>
+        <v>832.40291787000001</v>
       </c>
       <c r="C194" s="5">
-        <v>4.4598914700000023</v>
+        <v>4.4807722499999727</v>
       </c>
       <c r="D194" s="5">
-        <v>6.6582066704271359</v>
+        <v>6.6913310897551925</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>834.23511026000006</v>
+        <v>834.21469133999994</v>
       </c>
       <c r="C195" s="5">
-        <v>1.7307935000000043</v>
+        <v>1.8117734699999346</v>
       </c>
       <c r="D195" s="5">
-        <v>2.5235505172634065</v>
+        <v>2.6433647873966182</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>836.60506585999997</v>
+        <v>836.63117362000003</v>
       </c>
       <c r="C196" s="5">
-        <v>2.369955599999912</v>
+        <v>2.416482280000082</v>
       </c>
       <c r="D196" s="5">
-        <v>3.462820340248185</v>
+        <v>3.5319766640327765</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>837.54516262000004</v>
+        <v>837.57079548000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.94009676000007403</v>
+        <v>0.93962185999998837</v>
       </c>
       <c r="D197" s="5">
-        <v>1.3568104228568023</v>
+        <v>1.3560781953926959</v>
       </c>
       <c r="E197" s="5">
-        <v>2.5167965824410166</v>
+        <v>2.5152201316801293</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>840.76306724999995</v>
+        <v>840.59131064999997</v>
       </c>
       <c r="C198" s="5">
-        <v>3.2179046299999072</v>
+        <v>3.0205151699999533</v>
       </c>
       <c r="D198" s="5">
-        <v>4.7091647335394393</v>
+        <v>4.4144114588169137</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>842.39765359</v>
+        <v>842.54430893000006</v>
       </c>
       <c r="C199" s="5">
-        <v>1.6345863400000553</v>
+        <v>1.952998280000088</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3581130490262447</v>
+        <v>2.8239391777291845</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>844.65776459999995</v>
+        <v>844.76758106</v>
       </c>
       <c r="C200" s="5">
-        <v>2.260111009999946</v>
+        <v>2.2232721299999412</v>
       </c>
       <c r="D200" s="5">
-        <v>3.2674760372919831</v>
+        <v>3.2128746601200353</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>845.41320584000005</v>
+        <v>845.54757039000003</v>
       </c>
       <c r="C201" s="5">
-        <v>0.7554412400000956</v>
+        <v>0.7799893300000349</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0785458029014316</v>
+        <v>1.1136258704464774</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>848.03214792999995</v>
+        <v>848.21575418999998</v>
       </c>
       <c r="C202" s="5">
-        <v>2.618942089999905</v>
+        <v>2.6681837999999516</v>
       </c>
       <c r="D202" s="5">
-        <v>3.7813855257312623</v>
+        <v>3.8530994247053085</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>851.27100928000004</v>
+        <v>851.25711063999995</v>
       </c>
       <c r="C203" s="5">
-        <v>3.2388613500000929</v>
+        <v>3.0413564499999666</v>
       </c>
       <c r="D203" s="5">
-        <v>4.680629744226783</v>
+        <v>4.3885867058066852</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>851.42441858999996</v>
+        <v>851.20379875000003</v>
       </c>
       <c r="C204" s="5">
-        <v>0.15340930999991542</v>
+        <v>-5.3311889999918094E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.21646895597762228</v>
+        <v>-7.5126816413373376E-2</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>856.37259634999998</v>
+        <v>856.27794616999995</v>
       </c>
       <c r="C205" s="5">
-        <v>4.9481777600000214</v>
+        <v>5.0741474199999175</v>
       </c>
       <c r="D205" s="5">
-        <v>7.2012677484169396</v>
+        <v>7.3926272492090384</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>858.12398733999999</v>
+        <v>858.06535601999997</v>
       </c>
       <c r="C206" s="5">
-        <v>1.7513909900000044</v>
+        <v>1.7874098500000173</v>
       </c>
       <c r="D206" s="5">
-        <v>2.4819466350614938</v>
+        <v>2.5338607045377382</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>860.49228720999997</v>
+        <v>860.48693399000001</v>
       </c>
       <c r="C207" s="5">
-        <v>2.3682998699999871</v>
+        <v>2.4215779700000439</v>
       </c>
       <c r="D207" s="5">
-        <v>3.3625652465952172</v>
+        <v>3.4396274330005028</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>864.72253843999999</v>
+        <v>864.7575306</v>
       </c>
       <c r="C208" s="5">
-        <v>4.2302512300000217</v>
+        <v>4.2705966099999841</v>
       </c>
       <c r="D208" s="5">
-        <v>6.06145013999011</v>
+        <v>6.1208866438842158</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>868.76266739000005</v>
+        <v>868.77066948000004</v>
       </c>
       <c r="C209" s="5">
-        <v>4.040128950000053</v>
+        <v>4.0131388800000423</v>
       </c>
       <c r="D209" s="5">
-        <v>5.7529415147085317</v>
+        <v>5.7132856805662158</v>
       </c>
       <c r="E209" s="5">
-        <v>3.7272622615771134</v>
+        <v>3.7250432045114135</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>866.49800506999998</v>
+        <v>866.31311538</v>
       </c>
       <c r="C210" s="5">
-        <v>-2.2646623200000704</v>
+        <v>-2.4575541000000385</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.0836599050847902</v>
+        <v>-3.3422082940178011</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>871.09891198000003</v>
+        <v>871.22435757000005</v>
       </c>
       <c r="C211" s="5">
-        <v>4.6009069100000488</v>
+        <v>4.9112421900000527</v>
       </c>
       <c r="D211" s="5">
-        <v>6.5611379014465676</v>
+        <v>7.0191343989338462</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>874.63704302999997</v>
+        <v>874.71439418</v>
       </c>
       <c r="C212" s="5">
-        <v>3.5381310499999472</v>
+        <v>3.4900366099999474</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9843941894586186</v>
+        <v>4.9144173157442683</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>869.97496839999997</v>
+        <v>870.05691280999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-4.6620746300000064</v>
+        <v>-4.6574813700000277</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.2121281823630632</v>
+        <v>-6.2056530362547875</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>871.64171610999995</v>
+        <v>871.74464001000001</v>
       </c>
       <c r="C214" s="5">
-        <v>1.6667477099999815</v>
+        <v>1.6877272000000403</v>
       </c>
       <c r="D214" s="5">
-        <v>2.3234092381669624</v>
+        <v>2.3527429610116446</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>874.60949491999997</v>
+        <v>874.59747269000002</v>
       </c>
       <c r="C215" s="5">
-        <v>2.9677788100000271</v>
+        <v>2.8528326800000059</v>
       </c>
       <c r="D215" s="5">
-        <v>4.1631653349741615</v>
+        <v>3.9985267963866811</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>876.20803355999999</v>
+        <v>876.09161802999995</v>
       </c>
       <c r="C216" s="5">
-        <v>1.5985386400000152</v>
+        <v>1.4941453399999318</v>
       </c>
       <c r="D216" s="5">
-        <v>2.2154428998751197</v>
+        <v>2.0694293382326423</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>879.84143607999999</v>
+        <v>879.78615872</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6334025200000042</v>
+        <v>3.6945406900000535</v>
       </c>
       <c r="D217" s="5">
-        <v>5.0911551533333821</v>
+        <v>5.1795233848503264</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>880.99623924000002</v>
+        <v>880.96382712000002</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1548031600000286</v>
+        <v>1.1776684000000159</v>
       </c>
       <c r="D218" s="5">
-        <v>1.5864350216034495</v>
+        <v>1.6181806558104084</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>883.86638427000003</v>
+        <v>883.87172224999995</v>
       </c>
       <c r="C219" s="5">
-        <v>2.8701450300000033</v>
+        <v>2.9078951299999289</v>
       </c>
       <c r="D219" s="5">
-        <v>3.9802238858417827</v>
+        <v>4.0336796906361272</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>886.08724138000002</v>
+        <v>886.1192638</v>
       </c>
       <c r="C220" s="5">
-        <v>2.2208571099999972</v>
+        <v>2.2475415500000508</v>
       </c>
       <c r="D220" s="5">
-        <v>3.0572137727698623</v>
+        <v>3.0944436994619462</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>888.50353848999998</v>
+        <v>888.49828427</v>
       </c>
       <c r="C221" s="5">
-        <v>2.4162971099999595</v>
+        <v>2.3790204700000004</v>
       </c>
       <c r="D221" s="5">
-        <v>3.3218423575137379</v>
+        <v>3.2697167630138635</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2722973535806767</v>
+        <v>2.2707505539762085</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>888.89564258999997</v>
+        <v>888.74172490000001</v>
       </c>
       <c r="C222" s="5">
-        <v>0.39210409999998319</v>
+        <v>0.24344063000000915</v>
       </c>
       <c r="D222" s="5">
-        <v>0.53085737715656833</v>
+        <v>0.32928525269564357</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>891.69120567000004</v>
+        <v>891.79351096000005</v>
       </c>
       <c r="C223" s="5">
-        <v>2.795563080000079</v>
+        <v>3.0517860600000404</v>
       </c>
       <c r="D223" s="5">
-        <v>3.8399508250532399</v>
+        <v>4.1993128043709804</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>891.30463061</v>
+        <v>891.35993438000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.38657506000004105</v>
+        <v>-0.43357658000002175</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.51899756215834092</v>
+        <v>-0.58186438047806988</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>892.4971888</v>
+        <v>892.53984976000004</v>
       </c>
       <c r="C225" s="5">
-        <v>1.1925581899999997</v>
+        <v>1.1799153800000113</v>
       </c>
       <c r="D225" s="5">
-        <v>1.6174583486015859</v>
+        <v>1.6000859500389986</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>893.23786540000003</v>
+        <v>893.28154819999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.74067660000002888</v>
+        <v>0.74169843999993645</v>
       </c>
       <c r="D226" s="5">
-        <v>1.0004289930018562</v>
+        <v>1.0017673997875454</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>891.80853350999996</v>
+        <v>891.80306140000005</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4293318900000713</v>
+        <v>-1.4784867999999278</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.9033935069391994</v>
+        <v>-1.9681614037105333</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>891.52631115999998</v>
+        <v>891.48689202000003</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.28222234999998363</v>
+        <v>-0.31616938000001937</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.37909256034220906</v>
+        <v>-0.4246053254455262</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>890.66948202000003</v>
+        <v>890.63934400000005</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.85682913999994526</v>
+        <v>-0.84754801999997653</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.1472206099547577</v>
+        <v>-1.1349088101027194</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>888.81855246999999</v>
+        <v>888.80489723999995</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.8509295500000462</v>
+        <v>-1.8344467600001053</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.4654529985963625</v>
+        <v>-2.4438276660469826</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>888.54471255999999</v>
+        <v>888.55522111000005</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.27383990999999241</v>
+        <v>-0.24967612999989797</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.36908729052380629</v>
+        <v>-0.33657429820114215</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>884.83923632999995</v>
+        <v>884.85301448999996</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.7054762300000448</v>
+        <v>-3.7022066200000836</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.8911293767974655</v>
+        <v>-4.8868555199456543</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>882.18176977999997</v>
+        <v>882.15387641999996</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.657466549999981</v>
+        <v>-2.6991380700000036</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.5450590832550422</v>
+        <v>-3.5996645391341731</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.71150743200683042</v>
+        <v>-0.71405966250263075</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>881.67299100000002</v>
+        <v>881.57617013000004</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.50877877999994325</v>
+        <v>-0.57770628999992368</v>
       </c>
       <c r="D234" s="5">
-        <v>-0.68988235485862859</v>
+        <v>-0.78303347812024304</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>876.51841621000005</v>
+        <v>876.58599900000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.1545747899999697</v>
+        <v>-4.9901711300000215</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.7943796976092541</v>
+        <v>-6.5850792402047942</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>870.95655084999999</v>
+        <v>870.98772764</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.5618653600000698</v>
+        <v>-5.5982713600000125</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.3542852072027038</v>
+        <v>-7.4001949462582317</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>866.37531420000005</v>
+        <v>866.40010368000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.5812366499999371</v>
+        <v>-4.5876239599999735</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.1325647105817893</v>
+        <v>-6.1406552886228649</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>864.41558773999998</v>
+        <v>864.43264832</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.9597264600000699</v>
+        <v>-1.9674553600000309</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.6808638924961437</v>
+        <v>-2.691229115683802</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>859.24478151999995</v>
+        <v>859.24353649</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.1708062200000313</v>
+        <v>-5.1891118300000016</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.9467039214555886</v>
+        <v>-6.9703572991879126</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>855.66475690000004</v>
+        <v>855.67904476000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.5800246199999037</v>
+        <v>-3.5644917299999861</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.8867772323911263</v>
+        <v>-4.8660629601645073</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>854.84296261999998</v>
+        <v>854.83930740999995</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.82179428000006283</v>
+        <v>-0.839737350000064</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.146431032400097</v>
+        <v>-1.1713078258116183</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>851.68062365000003</v>
+        <v>851.64707915999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.1623389699999507</v>
+        <v>-3.192228249999971</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.3499694982533583</v>
+        <v>-4.3902615578256583</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>850.79717596</v>
+        <v>850.80685552</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.88344769000002543</v>
+        <v>-0.84022363999997651</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.2376820901175201</v>
+        <v>-1.1775009301362771</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>850.35757157</v>
+        <v>850.36564116</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.43960438999999951</v>
+        <v>-0.44121436000000358</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.61827744936888696</v>
+        <v>-0.62052828236954793</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>850.98467598000002</v>
+        <v>850.92605194999999</v>
       </c>
       <c r="C245" s="5">
-        <v>0.62710441000001538</v>
+        <v>0.56041078999999172</v>
       </c>
       <c r="D245" s="5">
-        <v>0.88854982488726364</v>
+        <v>0.79370075045079869</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.5363566635229771</v>
+        <v>-3.5399520769245241</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>852.65974811000001</v>
+        <v>852.57372816999998</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6750721299999896</v>
+        <v>1.6476762199999939</v>
       </c>
       <c r="D246" s="5">
-        <v>2.3878120858512375</v>
+        <v>2.348505999619821</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>852.17490089</v>
+        <v>852.23133244999997</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.48484722000000602</v>
+        <v>-0.34239572000001317</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.68022502664764062</v>
+        <v>-0.48085991659347904</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>855.58005633000005</v>
+        <v>855.61070429999995</v>
       </c>
       <c r="C248" s="5">
-        <v>3.4051554400000441</v>
+        <v>3.3793718499999841</v>
       </c>
       <c r="D248" s="5">
-        <v>4.9018060789251416</v>
+        <v>4.8635476430719304</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>854.98145101</v>
+        <v>855.00686206</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.59860532000004696</v>
+        <v>-0.60384223999994902</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.83635499343832631</v>
+        <v>-0.84361339445863104</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>857.78163054000004</v>
+        <v>857.79428671000005</v>
       </c>
       <c r="C250" s="5">
-        <v>2.8001795300000367</v>
+        <v>2.7874246500000481</v>
       </c>
       <c r="D250" s="5">
-        <v>4.0017353530344968</v>
+        <v>3.9830587733561629</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>857.90205142000002</v>
+        <v>857.90996422000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.1204208799999833</v>
+        <v>0.11567750999995496</v>
       </c>
       <c r="D251" s="5">
-        <v>0.16859382280993707</v>
+        <v>0.16194560642806</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>856.16775843999994</v>
+        <v>856.17449752000005</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.7342929800000775</v>
+        <v>-1.7354666999999608</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.3990704299263754</v>
+        <v>-2.4006541341780485</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>856.04741953999996</v>
+        <v>856.05564286000003</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.12033889999997882</v>
+        <v>-0.11885466000001088</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.16853601025642595</v>
+        <v>-0.16645759275546457</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>857.52298703999998</v>
+        <v>857.47720812</v>
       </c>
       <c r="C254" s="5">
-        <v>1.475567500000011</v>
+        <v>1.4215652599999657</v>
       </c>
       <c r="D254" s="5">
-        <v>2.0881605901979627</v>
+        <v>2.0110201734814259</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>862.64865038999994</v>
+        <v>862.66974617999995</v>
       </c>
       <c r="C255" s="5">
-        <v>5.125663349999968</v>
+        <v>5.1925380599999471</v>
       </c>
       <c r="D255" s="5">
-        <v>7.413314475196997</v>
+        <v>7.5136950910667855</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>861.99570970000002</v>
+        <v>862.01595888999998</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.65294068999992305</v>
+        <v>-0.65378728999996838</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.90451105700856127</v>
+        <v>-0.905656902473162</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>864.60273758999995</v>
+        <v>864.52299148999998</v>
       </c>
       <c r="C257" s="5">
-        <v>2.6070278899999266</v>
+        <v>2.5070326000000023</v>
       </c>
       <c r="D257" s="5">
-        <v>3.6902745503239798</v>
+        <v>3.5463743135219161</v>
       </c>
       <c r="E257" s="5">
-        <v>1.6002710735439907</v>
+        <v>1.5978990781679414</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>869.64486956999997</v>
+        <v>869.56393894999997</v>
       </c>
       <c r="C258" s="5">
-        <v>5.0421319800000219</v>
+        <v>5.0409474599999839</v>
       </c>
       <c r="D258" s="5">
-        <v>7.2269603219828671</v>
+        <v>7.2258957150604486</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>869.99387257000001</v>
+        <v>870.04188607000003</v>
       </c>
       <c r="C259" s="5">
-        <v>0.34900300000003881</v>
+        <v>0.47794712000006712</v>
       </c>
       <c r="D259" s="5">
-        <v>0.48264441406389302</v>
+        <v>0.66156554011778113</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>874.13276929999995</v>
+        <v>874.17194252000002</v>
       </c>
       <c r="C260" s="5">
-        <v>4.1388967299999422</v>
+        <v>4.1300564499999837</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8606335972457568</v>
+        <v>5.8474560505771045</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>879.58343124999999</v>
+        <v>879.61252813999999</v>
       </c>
       <c r="C261" s="5">
-        <v>5.4506619500000397</v>
+        <v>5.4405856199999789</v>
       </c>
       <c r="D261" s="5">
-        <v>7.7446374079272129</v>
+        <v>7.7294684021904869</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>880.74154818</v>
+        <v>880.74881643000003</v>
       </c>
       <c r="C262" s="5">
-        <v>1.1581169300000056</v>
+        <v>1.1362882900000386</v>
       </c>
       <c r="D262" s="5">
-        <v>1.591490462935008</v>
+        <v>1.5612279732170942</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>885.01642977999995</v>
+        <v>885.05018853000001</v>
       </c>
       <c r="C263" s="5">
-        <v>4.2748815999999579</v>
+        <v>4.3013720999999805</v>
       </c>
       <c r="D263" s="5">
-        <v>5.9825066127959348</v>
+        <v>6.0205293454699271</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>889.35528093999994</v>
+        <v>889.38139708000006</v>
       </c>
       <c r="C264" s="5">
-        <v>4.3388511599999902</v>
+        <v>4.3312085500000421</v>
       </c>
       <c r="D264" s="5">
-        <v>6.0443319533766138</v>
+        <v>6.0331606960638551</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>891.38870581000003</v>
+        <v>891.41733108999995</v>
       </c>
       <c r="C265" s="5">
-        <v>2.0334248700000899</v>
+        <v>2.0359340099998917</v>
       </c>
       <c r="D265" s="5">
-        <v>2.7784507256571445</v>
+        <v>2.781839749850068</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>892.59819473000005</v>
+        <v>892.52589388000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.2094889200000125</v>
+        <v>1.1085627900000645</v>
       </c>
       <c r="D266" s="5">
-        <v>1.6404371439152632</v>
+        <v>1.5025644112088843</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>889.62349391999999</v>
+        <v>889.64493482</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.9747008100000585</v>
+        <v>-2.8809590600000092</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.9266635052200738</v>
+        <v>-3.8054141449950896</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>893.43734271999995</v>
+        <v>893.46520433000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.8138487999999597</v>
+        <v>3.8202695100000028</v>
       </c>
       <c r="D268" s="5">
-        <v>5.2674938979485164</v>
+        <v>5.2764421603192835</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>895.03141199000004</v>
+        <v>894.90653437000003</v>
       </c>
       <c r="C269" s="5">
-        <v>1.5940692700000909</v>
+        <v>1.4413300400000253</v>
       </c>
       <c r="D269" s="5">
-        <v>2.1621734555073546</v>
+        <v>1.9530976561545232</v>
       </c>
       <c r="E269" s="5">
-        <v>3.5193821482473187</v>
+        <v>3.5144863906550583</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>898.55758304000005</v>
+        <v>898.44889408999995</v>
       </c>
       <c r="C270" s="5">
-        <v>3.5261710500000163</v>
+        <v>3.5423597199999222</v>
       </c>
       <c r="D270" s="5">
-        <v>4.8314595515977388</v>
+        <v>4.8548180514896178</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>900.63860835000003</v>
+        <v>900.69556799999998</v>
       </c>
       <c r="C271" s="5">
-        <v>2.0810253099999727</v>
+        <v>2.2466739100000268</v>
       </c>
       <c r="D271" s="5">
-        <v>2.8148295302208082</v>
+        <v>3.0423530483640215</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>903.10719940000001</v>
+        <v>903.15671483999995</v>
       </c>
       <c r="C272" s="5">
-        <v>2.4685910499999864</v>
+        <v>2.4611468399999694</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3391606654052941</v>
+        <v>3.3287256785611952</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>904.02876407999997</v>
+        <v>904.07225067000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.92156467999996039</v>
+        <v>0.91553583000006711</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2314212674673586</v>
+        <v>1.2232529320097552</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>903.42431462000002</v>
+        <v>903.43844085000001</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.60444945999995525</v>
+        <v>-0.6338098200000104</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.79939705056463195</v>
+        <v>-0.83803698879506561</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>907.83163741999999</v>
+        <v>907.87367445999996</v>
       </c>
       <c r="C275" s="5">
-        <v>4.4073227999999744</v>
+        <v>4.4352336099999548</v>
       </c>
       <c r="D275" s="5">
-        <v>6.013815196523975</v>
+        <v>6.0528366699181602</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>910.06620448000001</v>
+        <v>910.09888030000002</v>
       </c>
       <c r="C276" s="5">
-        <v>2.2345670600000176</v>
+        <v>2.2252058400000578</v>
       </c>
       <c r="D276" s="5">
-        <v>2.9940370353166434</v>
+        <v>2.9811847059264984</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>914.93586685000002</v>
+        <v>914.96319830000004</v>
       </c>
       <c r="C277" s="5">
-        <v>4.8696623700000146</v>
+        <v>4.8643180000000257</v>
       </c>
       <c r="D277" s="5">
-        <v>6.6134483431574909</v>
+        <v>6.6057313188661038</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>916.06952428</v>
+        <v>916.00182185999995</v>
       </c>
       <c r="C278" s="5">
-        <v>1.1336574299999711</v>
+        <v>1.0386235599999054</v>
       </c>
       <c r="D278" s="5">
-        <v>1.4970427516751039</v>
+        <v>1.3707208919922387</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>917.18966691000003</v>
+        <v>917.20637340999997</v>
       </c>
       <c r="C279" s="5">
-        <v>1.1201426300000321</v>
+        <v>1.2045515500000192</v>
       </c>
       <c r="D279" s="5">
-        <v>1.4772328263553458</v>
+        <v>1.5894752268723611</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>922.52609995</v>
+        <v>922.55849203000002</v>
       </c>
       <c r="C280" s="5">
-        <v>5.3364330399999744</v>
+        <v>5.3521186200000557</v>
       </c>
       <c r="D280" s="5">
-        <v>7.2097057818498733</v>
+        <v>7.2314463081697422</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>924.88570943000002</v>
+        <v>924.73068859</v>
       </c>
       <c r="C281" s="5">
-        <v>2.3596094800000174</v>
+        <v>2.1721965599999749</v>
       </c>
       <c r="D281" s="5">
-        <v>3.1128725616456743</v>
+        <v>2.8623204096416277</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3355586228669187</v>
+        <v>3.3326557662243239</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>922.55099899000004</v>
+        <v>922.43285508999998</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.3347104399999807</v>
+        <v>-2.2978335000000243</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.987483131878943</v>
+        <v>-2.9414248624273109</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>928.29644073999998</v>
+        <v>928.35010894000004</v>
       </c>
       <c r="C283" s="5">
-        <v>5.7454417499999408</v>
+        <v>5.9172538500000655</v>
       </c>
       <c r="D283" s="5">
-        <v>7.7347037764788018</v>
+        <v>7.9752837688635392</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>929.17090480000002</v>
+        <v>929.21933252999997</v>
       </c>
       <c r="C284" s="5">
-        <v>0.87446406000003662</v>
+        <v>0.86922358999993321</v>
       </c>
       <c r="D284" s="5">
-        <v>1.1362865420248225</v>
+        <v>1.1293762908907157</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>931.33276130000002</v>
+        <v>931.38310221999996</v>
       </c>
       <c r="C285" s="5">
-        <v>2.161856499999999</v>
+        <v>2.163769689999981</v>
       </c>
       <c r="D285" s="5">
-        <v>2.8279876681540195</v>
+        <v>2.8303730975490549</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>933.90871369000001</v>
+        <v>933.92188155999997</v>
       </c>
       <c r="C286" s="5">
-        <v>2.5759523899999976</v>
+        <v>2.5387793400000191</v>
       </c>
       <c r="D286" s="5">
-        <v>3.3700120091795016</v>
+        <v>3.3204664934274319</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>935.12101636</v>
+        <v>935.16841908000004</v>
       </c>
       <c r="C287" s="5">
-        <v>1.2123026699999855</v>
+        <v>1.2465375200000608</v>
       </c>
       <c r="D287" s="5">
-        <v>1.5688841681002375</v>
+        <v>1.6134915697601615</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>936.92858337999996</v>
+        <v>936.98114169999997</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8075670199999649</v>
+        <v>1.8127226199999313</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3443917058187047</v>
+        <v>2.3510294569844215</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>939.32646390000002</v>
+        <v>939.35813318999999</v>
       </c>
       <c r="C289" s="5">
-        <v>2.3978805200000579</v>
+        <v>2.3769914900000231</v>
       </c>
       <c r="D289" s="5">
-        <v>3.1147599789197233</v>
+        <v>3.0870705753738958</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>942.86405094999998</v>
+        <v>942.80279179000001</v>
       </c>
       <c r="C290" s="5">
-        <v>3.5375870499999564</v>
+        <v>3.4446586000000252</v>
       </c>
       <c r="D290" s="5">
-        <v>4.6141025676776692</v>
+        <v>4.4902862765064722</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>940.36250481000002</v>
+        <v>940.37208102</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.5015461399999595</v>
+        <v>-2.4307107700000188</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.1377128474137761</v>
+        <v>-3.0503149537565832</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>943.11683925</v>
+        <v>943.15248482000004</v>
       </c>
       <c r="C292" s="5">
-        <v>2.7543344399999796</v>
+        <v>2.7804038000000446</v>
       </c>
       <c r="D292" s="5">
-        <v>3.5719948353453379</v>
+        <v>3.6063176161503119</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>942.68753887000003</v>
+        <v>942.50880784000003</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.42930037999997239</v>
+        <v>-0.64367698000000928</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.54486639731952113</v>
+        <v>-0.81590160849492888</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9247599199009313</v>
+        <v>1.9225185742572926</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>942.15037407</v>
+        <v>942.02800986</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.53716480000002775</v>
+        <v>-0.48079798000003393</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.68164835133017743</v>
+        <v>-0.61043626935530781</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>947.03351606000001</v>
+        <v>947.09046340999998</v>
       </c>
       <c r="C295" s="5">
-        <v>4.8831419900000128</v>
+        <v>5.0624535499999865</v>
       </c>
       <c r="D295" s="5">
-        <v>6.3999666366603147</v>
+        <v>6.6428565119086569</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>950.48021902999994</v>
+        <v>950.52692721999995</v>
       </c>
       <c r="C296" s="5">
-        <v>3.446702969999933</v>
+        <v>3.4364638099999638</v>
       </c>
       <c r="D296" s="5">
-        <v>4.4558590200587167</v>
+        <v>4.4420841973824565</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>953.38199470999996</v>
+        <v>953.44045662999997</v>
       </c>
       <c r="C297" s="5">
-        <v>2.9017756800000143</v>
+        <v>2.9135294100000237</v>
       </c>
       <c r="D297" s="5">
-        <v>3.7256949198064548</v>
+        <v>3.7408543528595573</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>956.55777817000001</v>
+        <v>956.57670403999998</v>
       </c>
       <c r="C298" s="5">
-        <v>3.1757834600000479</v>
+        <v>3.1362474100000099</v>
       </c>
       <c r="D298" s="5">
-        <v>4.0713387595636474</v>
+        <v>4.019482336613911</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>959.45238733999997</v>
+        <v>959.49038880000001</v>
       </c>
       <c r="C299" s="5">
-        <v>2.894609169999967</v>
+        <v>2.9136847600000237</v>
       </c>
       <c r="D299" s="5">
-        <v>3.6923325405877616</v>
+        <v>3.7169994844136856</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>958.99261392000005</v>
+        <v>959.02171059</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.4597734199999195</v>
+        <v>-0.46867821000000731</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.57353161533758579</v>
+        <v>-0.58458673113358506</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>961.42222958000002</v>
+        <v>961.44189263999999</v>
       </c>
       <c r="C301" s="5">
-        <v>2.4296156599999676</v>
+        <v>2.420182049999994</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0829328383960908</v>
+        <v>3.0707014580252823</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>964.02442537000002</v>
+        <v>963.99213200999998</v>
       </c>
       <c r="C302" s="5">
-        <v>2.6021957899999961</v>
+        <v>2.5502393699999857</v>
       </c>
       <c r="D302" s="5">
-        <v>3.296721739971753</v>
+        <v>3.2298679774721339</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>967.48854011000003</v>
+        <v>967.48682985999994</v>
       </c>
       <c r="C303" s="5">
-        <v>3.4641147400000136</v>
+        <v>3.4946978499999659</v>
       </c>
       <c r="D303" s="5">
-        <v>4.3983179886941004</v>
+        <v>4.4380779223418543</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>969.54620413999999</v>
+        <v>969.58230487000003</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0576640299999553</v>
+        <v>2.0954750100000865</v>
       </c>
       <c r="D304" s="5">
-        <v>2.5822382333990035</v>
+        <v>2.630260045992916</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>973.49072365999996</v>
+        <v>973.32025761</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9445195199999716</v>
+        <v>3.7379527399999688</v>
       </c>
       <c r="D305" s="5">
-        <v>4.9928404845203334</v>
+        <v>4.7256290856210192</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2675922317721318</v>
+        <v>3.2690887887416364</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>974.62242303999994</v>
+        <v>974.54101967999998</v>
       </c>
       <c r="C306" s="5">
-        <v>1.1316993799999864</v>
+        <v>1.2207620699999779</v>
       </c>
       <c r="D306" s="5">
-        <v>1.4039744271262977</v>
+        <v>1.5154951963480601</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>973.66327464000005</v>
+        <v>973.71355968</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.95914839999988999</v>
+        <v>-0.82745999999997366</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.1745765046202061</v>
+        <v>-1.0141472458195078</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>971.49991674</v>
+        <v>971.54134931999999</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.1633579000000509</v>
+        <v>-2.1722103600000082</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.6339074766448922</v>
+        <v>-2.6444186246785018</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>973.48863032999998</v>
+        <v>973.53697550000004</v>
       </c>
       <c r="C309" s="5">
-        <v>1.9887135899999748</v>
+        <v>1.9956261800000448</v>
       </c>
       <c r="D309" s="5">
-        <v>2.4843122373188864</v>
+        <v>2.492937755612723</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>976.82646088000001</v>
+        <v>976.83437315000003</v>
       </c>
       <c r="C310" s="5">
-        <v>3.3378305500000351</v>
+        <v>3.2973976499999935</v>
       </c>
       <c r="D310" s="5">
-        <v>4.1929616471839903</v>
+        <v>4.1410107436593124</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>976.70781996000005</v>
+        <v>976.74832216000004</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.11864091999996162</v>
+        <v>-8.6050989999989724E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.14564924774469468</v>
+        <v>-0.10565882511530678</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>979.06427164000002</v>
+        <v>979.11405582999998</v>
       </c>
       <c r="C312" s="5">
-        <v>2.3564516799999637</v>
+        <v>2.3657336699999405</v>
       </c>
       <c r="D312" s="5">
-        <v>2.9339053735914833</v>
+        <v>2.9454925508435981</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>979.47968845000003</v>
+        <v>979.49729704000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.41541681000001063</v>
+        <v>0.38324121000005107</v>
       </c>
       <c r="D313" s="5">
-        <v>0.51034968576677553</v>
+        <v>0.47071205586599607</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>979.93844765999995</v>
+        <v>979.92345681999996</v>
       </c>
       <c r="C314" s="5">
-        <v>0.45875920999992559</v>
+        <v>0.42615977999992083</v>
       </c>
       <c r="D314" s="5">
-        <v>0.56349448751011888</v>
+        <v>0.52334727623979393</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>981.77237921000005</v>
+        <v>981.74323335999998</v>
       </c>
       <c r="C315" s="5">
-        <v>1.8339315500001021</v>
+        <v>1.8197765400000208</v>
       </c>
       <c r="D315" s="5">
-        <v>2.269032330050913</v>
+        <v>2.2513745778491634</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>980.52379699999995</v>
+        <v>980.53074521999997</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.2485822100001087</v>
+        <v>-1.2124881400000049</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.5154865183689914</v>
+        <v>-1.472017341463272</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>983.53454097999997</v>
+        <v>983.38844743000004</v>
       </c>
       <c r="C317" s="5">
-        <v>3.0107439800000293</v>
+        <v>2.8577022100000704</v>
       </c>
       <c r="D317" s="5">
-        <v>3.7475236926923783</v>
+        <v>3.5539416286377357</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0317322061620393</v>
+        <v>1.0344169600171149</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>983.26910117</v>
+        <v>983.2292645</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.2654398099999753</v>
+        <v>-0.15918293000004269</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.32337998725330275</v>
+        <v>-0.19407340451216282</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>984.88924797000004</v>
+        <v>984.93372821000003</v>
       </c>
       <c r="C319" s="5">
-        <v>1.6201468000000432</v>
+        <v>1.7044637100000273</v>
       </c>
       <c r="D319" s="5">
-        <v>1.9952749941887449</v>
+        <v>2.1001927059095538</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>985.34064920000003</v>
+        <v>985.37291844000003</v>
       </c>
       <c r="C320" s="5">
-        <v>0.45140122999998766</v>
+        <v>0.43919023000000834</v>
       </c>
       <c r="D320" s="5">
-        <v>0.55138081252621429</v>
+        <v>0.53640434765920286</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>989.69200550000005</v>
+        <v>989.72475353000004</v>
       </c>
       <c r="C321" s="5">
-        <v>4.3513563000000204</v>
+        <v>4.3518350900000087</v>
       </c>
       <c r="D321" s="5">
-        <v>5.4299380924045959</v>
+        <v>5.4303679657746962</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>990.10649588000001</v>
+        <v>990.10765132999995</v>
       </c>
       <c r="C322" s="5">
-        <v>0.41449037999996108</v>
+        <v>0.38289779999990969</v>
       </c>
       <c r="D322" s="5">
-        <v>0.50372818928119401</v>
+        <v>0.4652367205123964</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>988.98017741000001</v>
+        <v>989.01378283999998</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1263184700000011</v>
+        <v>-1.0938684899999771</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.3565790897455798</v>
+        <v>-1.317730819991092</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>993.35264472999995</v>
+        <v>993.39139841999997</v>
       </c>
       <c r="C324" s="5">
-        <v>4.3724673199999415</v>
+        <v>4.377615579999997</v>
       </c>
       <c r="D324" s="5">
-        <v>5.436355496152756</v>
+        <v>5.4427235687652509</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>994.77505818999998</v>
+        <v>994.78812030999995</v>
       </c>
       <c r="C325" s="5">
-        <v>1.4224134600000298</v>
+        <v>1.3967218899999807</v>
       </c>
       <c r="D325" s="5">
-        <v>1.7319160607468742</v>
+        <v>1.7003251235684358</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>998.95844194999995</v>
+        <v>998.96420594000006</v>
       </c>
       <c r="C326" s="5">
-        <v>4.1833837599999697</v>
+        <v>4.1760856300001024</v>
       </c>
       <c r="D326" s="5">
-        <v>5.1648007240340021</v>
+        <v>5.1555121487608213</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>995.72267244</v>
+        <v>995.68569553999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.2357695099999546</v>
+        <v>-3.2785104000000729</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.8184666493834563</v>
+        <v>-3.8679755595490972</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>999.65750599</v>
+        <v>999.64603627999998</v>
       </c>
       <c r="C328" s="5">
-        <v>3.9348335500000076</v>
+        <v>3.9603407399999924</v>
       </c>
       <c r="D328" s="5">
-        <v>4.8465205564250491</v>
+        <v>4.8788132985918997</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1000.7530054</v>
+        <v>1000.6544948</v>
       </c>
       <c r="C329" s="5">
-        <v>1.0954994100000022</v>
+        <v>1.0084585199999765</v>
       </c>
       <c r="D329" s="5">
-        <v>1.3230049274989275</v>
+        <v>1.2173182421669981</v>
       </c>
       <c r="E329" s="5">
-        <v>1.7506720610791504</v>
+        <v>1.7557708162144081</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1006.1559715</v>
+        <v>1006.1299952000001</v>
       </c>
       <c r="C330" s="5">
-        <v>5.4029660999999578</v>
+        <v>5.4755004000001009</v>
       </c>
       <c r="D330" s="5">
-        <v>6.6745630023279601</v>
+        <v>6.7675686376229116</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1006.6273627</v>
+        <v>1006.6609391</v>
       </c>
       <c r="C331" s="5">
-        <v>0.47139120000008461</v>
+        <v>0.53094389999989744</v>
       </c>
       <c r="D331" s="5">
-        <v>0.56365945794745187</v>
+        <v>0.63509203926919167</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1010.0170734</v>
+        <v>1010.0394817</v>
       </c>
       <c r="C332" s="5">
-        <v>3.3897106999999096</v>
+        <v>3.3785426000000598</v>
       </c>
       <c r="D332" s="5">
-        <v>4.1165586088206085</v>
+        <v>4.1026050456917318</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1010.6232551000001</v>
+        <v>1010.6481305</v>
       </c>
       <c r="C333" s="5">
-        <v>0.60618170000009286</v>
+        <v>0.60864879999996901</v>
       </c>
       <c r="D333" s="5">
-        <v>0.72258581372501851</v>
+        <v>0.7255202711815123</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1012.0725342</v>
+        <v>1012.0701798</v>
       </c>
       <c r="C334" s="5">
-        <v>1.4492790999998988</v>
+        <v>1.4220493000000261</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7344917394404247</v>
+        <v>1.7016084074565674</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1016.8333807</v>
+        <v>1016.877673</v>
       </c>
       <c r="C335" s="5">
-        <v>4.7608465000000706</v>
+        <v>4.8074931999999535</v>
       </c>
       <c r="D335" s="5">
-        <v>5.7932281665597163</v>
+        <v>5.8514953416827442</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1018.0786765</v>
+        <v>1018.1252414</v>
       </c>
       <c r="C336" s="5">
-        <v>1.2452958000000081</v>
+        <v>1.2475684000000911</v>
       </c>
       <c r="D336" s="5">
-        <v>1.4795558262510555</v>
+        <v>1.4822091852303876</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1020.7107146</v>
+        <v>1020.7400097</v>
       </c>
       <c r="C337" s="5">
-        <v>2.6320380999999315</v>
+        <v>2.6147682999999233</v>
       </c>
       <c r="D337" s="5">
-        <v>3.1468544414250177</v>
+        <v>3.1257692190242992</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1023.7515265</v>
+        <v>1023.7500365</v>
       </c>
       <c r="C338" s="5">
-        <v>3.0408118999999942</v>
+        <v>3.0100267999999915</v>
       </c>
       <c r="D338" s="5">
-        <v>3.6340961504601088</v>
+        <v>3.5966010196133436</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1025.5045054</v>
+        <v>1025.4856103</v>
       </c>
       <c r="C339" s="5">
-        <v>1.7529789000000164</v>
+        <v>1.7355737999999974</v>
       </c>
       <c r="D339" s="5">
-        <v>2.0742328286821099</v>
+        <v>2.0534486554836917</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1029.581087</v>
+        <v>1029.5300979000001</v>
       </c>
       <c r="C340" s="5">
-        <v>4.0765816000000541</v>
+        <v>4.0444876000001386</v>
       </c>
       <c r="D340" s="5">
-        <v>4.8759242528925384</v>
+        <v>4.8367918552233435</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1029.741878</v>
+        <v>1029.6574524</v>
       </c>
       <c r="C341" s="5">
-        <v>0.16079100000001745</v>
+        <v>0.12735449999991033</v>
       </c>
       <c r="D341" s="5">
-        <v>0.18756659473200266</v>
+        <v>0.14854293166015609</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8967060247211851</v>
+        <v>2.8983987730746952</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1031.6802353</v>
+        <v>1031.6193415</v>
       </c>
       <c r="C342" s="5">
-        <v>1.9383573000000069</v>
+        <v>1.9618891000000076</v>
       </c>
       <c r="D342" s="5">
-        <v>2.2823797265693724</v>
+        <v>2.3105704155439</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1035.0811228</v>
+        <v>1035.1131791</v>
       </c>
       <c r="C343" s="5">
-        <v>3.4008874999999534</v>
+        <v>3.4938376000000062</v>
       </c>
       <c r="D343" s="5">
-        <v>4.0282596437317686</v>
+        <v>4.1406646246281875</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1037.4078887000001</v>
+        <v>1037.4231016000001</v>
       </c>
       <c r="C344" s="5">
-        <v>2.3267659000000549</v>
+        <v>2.3099225000000843</v>
       </c>
       <c r="D344" s="5">
-        <v>2.7310896909053417</v>
+        <v>2.7109911282340748</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1039.9446333999999</v>
+        <v>1039.9701339000001</v>
       </c>
       <c r="C345" s="5">
-        <v>2.536744699999872</v>
+        <v>2.5470322999999553</v>
       </c>
       <c r="D345" s="5">
-        <v>2.9741138678390566</v>
+        <v>2.9862941428196343</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1043.9640747999999</v>
+        <v>1043.9754955999999</v>
       </c>
       <c r="C346" s="5">
-        <v>4.0194414000000052</v>
+        <v>4.0053616999998667</v>
       </c>
       <c r="D346" s="5">
-        <v>4.7379402845707741</v>
+        <v>4.7208724040821881</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1047.8402781</v>
+        <v>1047.9061287</v>
       </c>
       <c r="C347" s="5">
-        <v>3.8762033000000429</v>
+        <v>3.9306331000000228</v>
       </c>
       <c r="D347" s="5">
-        <v>4.5476833769239722</v>
+        <v>4.6128189232314654</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1048.8348639999999</v>
+        <v>1048.8756318000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.99458589999994729</v>
+        <v>0.96950310000011086</v>
       </c>
       <c r="D348" s="5">
-        <v>1.1449774472276575</v>
+        <v>1.1158842944541947</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1051.7156513</v>
+        <v>1051.7527894</v>
       </c>
       <c r="C349" s="5">
-        <v>2.8807873000000654</v>
+        <v>2.8771575999999186</v>
       </c>
       <c r="D349" s="5">
-        <v>3.3462355802971411</v>
+        <v>3.3418237554372787</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1053.4414787999999</v>
+        <v>1053.4511737</v>
       </c>
       <c r="C350" s="5">
-        <v>1.725827499999923</v>
+        <v>1.6983843000000434</v>
       </c>
       <c r="D350" s="5">
-        <v>1.9870265810825627</v>
+        <v>1.9550791331295336</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1054.8986034</v>
+        <v>1054.8961015</v>
       </c>
       <c r="C351" s="5">
-        <v>1.4571246000000428</v>
+        <v>1.4449277999999595</v>
       </c>
       <c r="D351" s="5">
-        <v>1.6725308281918094</v>
+        <v>1.6584098216914978</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1056.0791486000001</v>
+        <v>1055.9935446</v>
       </c>
       <c r="C352" s="5">
-        <v>1.1805452000000969</v>
+        <v>1.097443099999964</v>
       </c>
       <c r="D352" s="5">
-        <v>1.3512260637033036</v>
+        <v>1.2555674160853014</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1058.4732908999999</v>
+        <v>1058.4081658</v>
       </c>
       <c r="C353" s="5">
-        <v>2.3941422999998849</v>
+        <v>2.414621200000056</v>
       </c>
       <c r="D353" s="5">
-        <v>2.7545895994752989</v>
+        <v>2.7786768486206981</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7901567872332222</v>
+        <v>2.7922600213290183</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1062.6402175000001</v>
+        <v>1062.5079330000001</v>
       </c>
       <c r="C354" s="5">
-        <v>4.1669266000001244</v>
+        <v>4.0997672000000875</v>
       </c>
       <c r="D354" s="5">
-        <v>4.8277195673206874</v>
+        <v>4.748543634346003</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1065.9337789000001</v>
+        <v>1065.9551166000001</v>
       </c>
       <c r="C355" s="5">
-        <v>3.2935614000000442</v>
+        <v>3.4471836000000167</v>
       </c>
       <c r="D355" s="5">
-        <v>3.7833577816890784</v>
+        <v>3.9634892441019698</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1066.8229194999999</v>
+        <v>1066.8470536</v>
       </c>
       <c r="C356" s="5">
-        <v>0.88914059999979145</v>
+        <v>0.89193699999987075</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0055759547778598</v>
+        <v>1.0087328344107194</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1066.0641905</v>
+        <v>1066.1077347999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.75872899999990295</v>
+        <v>-0.73931880000009187</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.85011465203405079</v>
+        <v>-0.82843073713738669</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1070.4061016999999</v>
+        <v>1070.4633286999999</v>
       </c>
       <c r="C358" s="5">
-        <v>4.3419111999999132</v>
+        <v>4.3555939000000308</v>
       </c>
       <c r="D358" s="5">
-        <v>4.9983917410283629</v>
+        <v>5.0142894150787987</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1072.2802896000001</v>
+        <v>1072.3798592999999</v>
       </c>
       <c r="C359" s="5">
-        <v>1.8741879000001518</v>
+        <v>1.9165305999999873</v>
       </c>
       <c r="D359" s="5">
-        <v>2.1214476860817788</v>
+        <v>2.1697324800532325</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1075.7980044999999</v>
+        <v>1075.796386</v>
       </c>
       <c r="C360" s="5">
-        <v>3.5177148999998735</v>
+        <v>3.4165267000000767</v>
       </c>
       <c r="D360" s="5">
-        <v>4.0085248656854144</v>
+        <v>3.8908230052773884</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1079.0200367</v>
+        <v>1079.0503914000001</v>
       </c>
       <c r="C361" s="5">
-        <v>3.2220322000000579</v>
+        <v>3.2540054000000964</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6538170022582417</v>
+        <v>3.6906859228351907</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1082.4314690000001</v>
+        <v>1082.474972</v>
       </c>
       <c r="C362" s="5">
-        <v>3.411432300000115</v>
+        <v>3.4245805999998993</v>
       </c>
       <c r="D362" s="5">
-        <v>3.8605948792648448</v>
+        <v>3.8756240939879616</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1083.5482666</v>
+        <v>1083.5850014</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1167975999999271</v>
+        <v>1.1100294000000304</v>
       </c>
       <c r="D363" s="5">
-        <v>1.2451487744677303</v>
+        <v>1.2375100914298276</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1091.7640550000001</v>
+        <v>1091.6253251999999</v>
       </c>
       <c r="C364" s="5">
-        <v>8.2157884000000649</v>
+        <v>8.0403237999998964</v>
       </c>
       <c r="D364" s="5">
-        <v>9.4879586248272307</v>
+        <v>9.2766593502089822</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1090.8859645</v>
+        <v>1090.8297774</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.87809050000009847</v>
+        <v>-0.79554779999989478</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.96088519518336968</v>
+        <v>-0.87103157834393929</v>
       </c>
       <c r="E365" s="5">
-        <v>3.0622098713931845</v>
+        <v>3.0632427684922581</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1091.9058611999999</v>
+        <v>1091.6931666</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0198966999998902</v>
+        <v>0.86338920000002872</v>
       </c>
       <c r="D366" s="5">
-        <v>1.1276971309381656</v>
+        <v>0.95394279446314734</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1094.3746702999999</v>
+        <v>1094.3739619999999</v>
       </c>
       <c r="C367" s="5">
-        <v>2.4688091000000441</v>
+        <v>2.6807953999998517</v>
       </c>
       <c r="D367" s="5">
-        <v>2.7472067916579412</v>
+        <v>2.9868833875618117</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1088.9566205000001</v>
+        <v>1088.9986107</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.4180497999998352</v>
+        <v>-5.3753512999999202</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.7818517717995732</v>
+        <v>-5.7375137701355499</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>962.56027618999997</v>
+        <v>962.62690540000006</v>
       </c>
       <c r="C369" s="5">
-        <v>-126.39634431000013</v>
+        <v>-126.37170529999992</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.248592830198518</v>
+        <v>-77.240220828370624</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>985.88416897000002</v>
+        <v>985.98181782999995</v>
       </c>
       <c r="C370" s="5">
-        <v>23.323892780000051</v>
+        <v>23.354912429999899</v>
       </c>
       <c r="D370" s="5">
-        <v>33.283226207604663</v>
+        <v>33.330934672540955</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1012.0956212999999</v>
+        <v>1012.1828584</v>
       </c>
       <c r="C371" s="5">
-        <v>26.211452329999929</v>
+        <v>26.201040570000032</v>
       </c>
       <c r="D371" s="5">
-        <v>37.008602503643687</v>
+        <v>36.987475307378048</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1019.0168643</v>
+        <v>1018.9186913</v>
       </c>
       <c r="C372" s="5">
-        <v>6.921243000000004</v>
+        <v>6.7358328999999912</v>
       </c>
       <c r="D372" s="5">
-        <v>8.5220292830814337</v>
+        <v>8.2845788586106028</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1022.2636919</v>
+        <v>1022.2860035</v>
       </c>
       <c r="C373" s="5">
-        <v>3.2468276000000742</v>
+        <v>3.3673122000000149</v>
       </c>
       <c r="D373" s="5">
-        <v>3.8912030672783926</v>
+        <v>4.0386306770545888</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1027.0413562000001</v>
+        <v>1027.1279320000001</v>
       </c>
       <c r="C374" s="5">
-        <v>4.7776643000000831</v>
+        <v>4.8419285000001082</v>
       </c>
       <c r="D374" s="5">
-        <v>5.7547660744060369</v>
+        <v>5.8340703947807659</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1043.7453965</v>
+        <v>1043.8553058</v>
       </c>
       <c r="C375" s="5">
-        <v>16.704040299999861</v>
+        <v>16.727373799999896</v>
       </c>
       <c r="D375" s="5">
-        <v>21.361153127846389</v>
+        <v>21.391746522923238</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1045.8016732999999</v>
+        <v>1045.7030126</v>
       </c>
       <c r="C376" s="5">
-        <v>2.0562767999999778</v>
+        <v>1.847706799999969</v>
       </c>
       <c r="D376" s="5">
-        <v>2.3898984564940662</v>
+        <v>2.1448968052057094</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1049.5294822000001</v>
+        <v>1049.5071883000001</v>
       </c>
       <c r="C377" s="5">
-        <v>3.7278089000001273</v>
+        <v>3.8041757000000871</v>
       </c>
       <c r="D377" s="5">
-        <v>4.3623200323811284</v>
+        <v>4.4539095817527352</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.7910912456331158</v>
+        <v>-3.7881794168190597</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1051.5114120999999</v>
+        <v>1051.1805353</v>
       </c>
       <c r="C378" s="5">
-        <v>1.9819298999998409</v>
+        <v>1.6733469999999215</v>
       </c>
       <c r="D378" s="5">
-        <v>2.2897629048848289</v>
+        <v>1.930162247980638</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1046.5957742999999</v>
+        <v>1046.5538885000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.9156378000000132</v>
+        <v>-4.6266467999998895</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.4677842705948221</v>
+        <v>-5.1556591770896993</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1059.7996048</v>
+        <v>1059.8335758000001</v>
       </c>
       <c r="C380" s="5">
-        <v>13.203830500000095</v>
+        <v>13.279687299999978</v>
       </c>
       <c r="D380" s="5">
-        <v>16.235105941634707</v>
+        <v>16.335681802128565</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1062.6871076</v>
+        <v>1062.7798301</v>
       </c>
       <c r="C381" s="5">
-        <v>2.8875027999999929</v>
+        <v>2.9462542999999641</v>
       </c>
       <c r="D381" s="5">
-        <v>3.318930710250223</v>
+        <v>3.3873861400665062</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1065.5493119</v>
+        <v>1065.6807255000001</v>
       </c>
       <c r="C382" s="5">
-        <v>2.8622043000000303</v>
+        <v>2.9008954000000813</v>
       </c>
       <c r="D382" s="5">
-        <v>3.2803483214679297</v>
+        <v>3.3250653006146047</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1072.0973959999999</v>
+        <v>1072.2511741000001</v>
       </c>
       <c r="C383" s="5">
-        <v>6.5480840999998691</v>
+        <v>6.5704485999999633</v>
       </c>
       <c r="D383" s="5">
-        <v>7.6287405822361931</v>
+        <v>7.6547096649023816</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1081.9155052000001</v>
+        <v>1081.8352296</v>
       </c>
       <c r="C384" s="5">
-        <v>9.8181092000002081</v>
+        <v>9.5840554999999767</v>
       </c>
       <c r="D384" s="5">
-        <v>11.560189651022835</v>
+        <v>11.269227876348786</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1084.2083250999999</v>
+        <v>1084.2296736000001</v>
       </c>
       <c r="C385" s="5">
-        <v>2.2928198999998131</v>
+        <v>2.3944440000000213</v>
       </c>
       <c r="D385" s="5">
-        <v>2.5729189243189232</v>
+        <v>2.6885516775443596</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1089.4589467999999</v>
+        <v>1089.5510325</v>
       </c>
       <c r="C386" s="5">
-        <v>5.2506217000000106</v>
+        <v>5.3213588999999502</v>
       </c>
       <c r="D386" s="5">
-        <v>5.9686945961491267</v>
+        <v>6.0511666723080282</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1099.7092382999999</v>
+        <v>1099.8276530999999</v>
       </c>
       <c r="C387" s="5">
-        <v>10.250291500000003</v>
+        <v>10.276620599999887</v>
       </c>
       <c r="D387" s="5">
-        <v>11.893290246632615</v>
+        <v>11.924380946370562</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1106.0210688</v>
+        <v>1105.8666538</v>
       </c>
       <c r="C388" s="5">
-        <v>6.3118305000000419</v>
+        <v>6.0390007000000878</v>
       </c>
       <c r="D388" s="5">
-        <v>7.109087348449683</v>
+        <v>6.791707609468034</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1110.2203930000001</v>
+        <v>1110.1177582</v>
       </c>
       <c r="C389" s="5">
-        <v>4.1993242000000919</v>
+        <v>4.2511044000000311</v>
       </c>
       <c r="D389" s="5">
-        <v>4.6524992715022417</v>
+        <v>4.711757458316268</v>
       </c>
       <c r="E389" s="5">
-        <v>5.782678031376598</v>
+        <v>5.7751457613337109</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1109.6922922000001</v>
+        <v>1109.3166650000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.52810079999994741</v>
+        <v>-0.80109319999996842</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.56931547247217607</v>
+        <v>-0.86252614898409963</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1118.9713901</v>
+        <v>1118.9622027</v>
       </c>
       <c r="C391" s="5">
-        <v>9.279097899999897</v>
+        <v>9.6455376999999771</v>
       </c>
       <c r="D391" s="5">
-        <v>10.508824062171684</v>
+        <v>10.947763836387958</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1120.0766079</v>
+        <v>1120.1272643</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1052177999999913</v>
+        <v>1.1650615999999445</v>
       </c>
       <c r="D392" s="5">
-        <v>1.1917104627090724</v>
+        <v>1.2566179322578863</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1127.4993411</v>
+        <v>1127.609101</v>
       </c>
       <c r="C393" s="5">
-        <v>7.4227332000000388</v>
+        <v>7.4818367000000308</v>
       </c>
       <c r="D393" s="5">
-        <v>8.2487357138779203</v>
+        <v>8.3164580728754878</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1131.1057003999999</v>
+        <v>1131.2486742999999</v>
       </c>
       <c r="C394" s="5">
-        <v>3.6063592999998946</v>
+        <v>3.6395732999999382</v>
       </c>
       <c r="D394" s="5">
-        <v>3.9065037920453127</v>
+        <v>3.9427326094118698</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1134.5254775000001</v>
+        <v>1134.7684555000001</v>
       </c>
       <c r="C395" s="5">
-        <v>3.4197771000001467</v>
+        <v>3.519781200000125</v>
       </c>
       <c r="D395" s="5">
-        <v>3.6890137820423385</v>
+        <v>3.7982561163364625</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1145.5289333000001</v>
+        <v>1145.5418232</v>
       </c>
       <c r="C396" s="5">
-        <v>11.003455799999983</v>
+        <v>10.773367699999881</v>
       </c>
       <c r="D396" s="5">
-        <v>12.279822615272828</v>
+        <v>12.006787200869272</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1148.3993785</v>
+        <v>1148.4412660999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.8704451999999492</v>
+        <v>2.89944289999994</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0487269004357609</v>
+        <v>3.0799205241739402</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1151.7127585000001</v>
+        <v>1151.7748326999999</v>
       </c>
       <c r="C398" s="5">
-        <v>3.313380000000052</v>
+        <v>3.3335666000000401</v>
       </c>
       <c r="D398" s="5">
-        <v>3.5177322690905788</v>
+        <v>3.5393760378712447</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1154.376692</v>
+        <v>1154.3647028</v>
       </c>
       <c r="C399" s="5">
-        <v>2.6639334999999846</v>
+        <v>2.5898701000000983</v>
       </c>
       <c r="D399" s="5">
-        <v>2.8112068503672205</v>
+        <v>2.7319308075266502</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1156.0344677000001</v>
+        <v>1155.7667236</v>
       </c>
       <c r="C400" s="5">
-        <v>1.657775700000002</v>
+        <v>1.4020207999999457</v>
       </c>
       <c r="D400" s="5">
-        <v>1.736971049284719</v>
+        <v>1.4672218555039418</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1154.9317186999999</v>
+        <v>1154.6923233</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.1027490000001308</v>
+        <v>-1.0744002999999793</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.1387014794117079</v>
+        <v>-1.1098337468427477</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0272477412509389</v>
+        <v>4.0153006084935772</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1163.4538362999999</v>
+        <v>1163.0834371999999</v>
       </c>
       <c r="C402" s="5">
-        <v>8.5221176000000014</v>
+        <v>8.3911138999999366</v>
       </c>
       <c r="D402" s="5">
-        <v>9.2230161933185784</v>
+        <v>9.0774841760376432</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1164.6915220000001</v>
+        <v>1164.8151235</v>
       </c>
       <c r="C403" s="5">
-        <v>1.2376857000001564</v>
+        <v>1.7316863000000922</v>
       </c>
       <c r="D403" s="5">
-        <v>1.2840592353110747</v>
+        <v>1.8013538650932581</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1168.1597072</v>
+        <v>1168.2645553</v>
       </c>
       <c r="C404" s="5">
-        <v>3.4681851999998798</v>
+        <v>3.4494317999999566</v>
       </c>
       <c r="D404" s="5">
-        <v>3.6324335951245734</v>
+        <v>3.6120814345136143</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1170.1820926</v>
+        <v>1170.3239510000001</v>
       </c>
       <c r="C405" s="5">
-        <v>2.0223854000000756</v>
+        <v>2.0593957000000955</v>
       </c>
       <c r="D405" s="5">
-        <v>2.0974056235348648</v>
+        <v>2.1359681998461166</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1172.5690595999999</v>
+        <v>1172.7317350999999</v>
       </c>
       <c r="C406" s="5">
-        <v>2.3869669999999132</v>
+        <v>2.4077840999998443</v>
       </c>
       <c r="D406" s="5">
-        <v>2.4754397603555356</v>
+        <v>2.4969672196755166</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1176.3498368999999</v>
+        <v>1176.7335561</v>
       </c>
       <c r="C407" s="5">
-        <v>3.7807772999999543</v>
+        <v>4.0018210000000636</v>
       </c>
       <c r="D407" s="5">
-        <v>3.9385838225292957</v>
+        <v>4.1726051391421937</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1177.6301799</v>
+        <v>1177.7788588000001</v>
       </c>
       <c r="C408" s="5">
-        <v>1.2803430000001299</v>
+        <v>1.045302700000093</v>
       </c>
       <c r="D408" s="5">
-        <v>1.3139308528341775</v>
+        <v>1.0711939472807464</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1178.8128849</v>
+        <v>1178.8982243</v>
       </c>
       <c r="C409" s="5">
-        <v>1.1827049999999417</v>
+        <v>1.119365499999958</v>
       </c>
       <c r="D409" s="5">
-        <v>1.2118505615381192</v>
+        <v>1.1464650484380945</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1181.8117551</v>
+        <v>1181.7966228</v>
       </c>
       <c r="C410" s="5">
-        <v>2.9988702000000558</v>
+        <v>2.8983984999999848</v>
       </c>
       <c r="D410" s="5">
-        <v>3.0958479071311107</v>
+        <v>2.9905013457890206</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1182.6200877000001</v>
+        <v>1182.4082357</v>
       </c>
       <c r="C411" s="5">
-        <v>0.80833260000008522</v>
+        <v>0.61161289999995461</v>
       </c>
       <c r="D411" s="5">
-        <v>0.82386764603281648</v>
+        <v>0.6228044241583186</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1184.0493961</v>
+        <v>1183.6083721</v>
       </c>
       <c r="C412" s="5">
-        <v>1.4293083999998544</v>
+        <v>1.2001364000000194</v>
       </c>
       <c r="D412" s="5">
-        <v>1.4599932428444706</v>
+        <v>1.2248143742492168</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1184.0094925000001</v>
+        <v>1183.6305892</v>
       </c>
       <c r="C413" s="5">
-        <v>-3.9903599999888684E-2</v>
+        <v>2.2217100000034407E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>-4.0433655507332578E-2</v>
+        <v>2.2527107103176292E-2</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5177050148670554</v>
+        <v>2.5061451709748273</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1191.0818316</v>
+        <v>1190.6555727</v>
       </c>
       <c r="C414" s="5">
-        <v>7.0723390999999083</v>
+        <v>7.0249834999999621</v>
       </c>
       <c r="D414" s="5">
-        <v>7.4080891237252144</v>
+        <v>7.359288219947091</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1192.3061081999999</v>
+        <v>1192.6868925000001</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2242765999999392</v>
+        <v>2.0313198000001194</v>
       </c>
       <c r="D415" s="5">
-        <v>1.2404402618019228</v>
+        <v>2.0665815784372876</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1193.0629263999999</v>
+        <v>1193.2386498000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.75681819999999789</v>
+        <v>0.55175729999996292</v>
       </c>
       <c r="D416" s="5">
-        <v>0.76436674780453462</v>
+        <v>0.55655514465899891</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1190.5402707999999</v>
+        <v>1190.703919</v>
       </c>
       <c r="C417" s="5">
-        <v>-2.5226556000000073</v>
+        <v>-2.5347308000000339</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.5080230365108425</v>
+        <v>-2.5195214970421098</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1193.7044860000001</v>
+        <v>1193.8679397999999</v>
       </c>
       <c r="C418" s="5">
-        <v>3.1642152000001715</v>
+        <v>3.1640207999998893</v>
       </c>
       <c r="D418" s="5">
-        <v>3.2363944286349033</v>
+        <v>3.2357413819008141</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1196.7645118999999</v>
+        <v>1197.2527186</v>
       </c>
       <c r="C419" s="5">
-        <v>3.0600258999998005</v>
+        <v>3.3847788000000492</v>
       </c>
       <c r="D419" s="5">
-        <v>3.1199081159088982</v>
+        <v>3.4557193961845423</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1195.8161964999999</v>
+        <v>1196.1043241</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.94831539999995584</v>
+        <v>-1.1483944999999949</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.94674600687637556</v>
+        <v>-1.144976724262059</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1197.6179654</v>
+        <v>1197.7677804</v>
       </c>
       <c r="C421" s="5">
-        <v>1.8017689000000701</v>
+        <v>1.6634563000000071</v>
       </c>
       <c r="D421" s="5">
-        <v>1.8231317592283691</v>
+        <v>1.6816987183133403</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1199.4292800999999</v>
+        <v>1199.3344423999999</v>
       </c>
       <c r="C422" s="5">
-        <v>1.8113146999999117</v>
+        <v>1.5666619999999511</v>
       </c>
       <c r="D422" s="5">
-        <v>1.8300908907066038</v>
+        <v>1.5809225237337632</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1199.5185233</v>
+        <v>1199.0650404</v>
       </c>
       <c r="C423" s="5">
-        <v>8.9243200000055367E-2</v>
+        <v>-0.2694019999999</v>
       </c>
       <c r="D423" s="5">
-        <v>8.9322211329867507E-2</v>
+        <v>-0.26921873504112126</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1201.5088728000001</v>
+        <v>1200.8821616</v>
       </c>
       <c r="C424" s="5">
-        <v>1.990349500000093</v>
+        <v>1.8171211999999741</v>
       </c>
       <c r="D424" s="5">
-        <v>2.0094207046494006</v>
+        <v>1.8337723660203809</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1201.7290995000001</v>
+        <v>1201.2137848</v>
       </c>
       <c r="C425" s="5">
-        <v>0.22022670000001199</v>
+        <v>0.33162319999996726</v>
       </c>
       <c r="D425" s="5">
-        <v>0.22017200433288586</v>
+        <v>0.33188336194325263</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4965764305306051</v>
+        <v>1.4855306850327432</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1199.9639898999999</v>
+        <v>1199.4557027999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.7651096000001871</v>
+        <v>-1.7580820000000585</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.7484005438318073</v>
+        <v>-1.7422364740136698</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1202.2656004</v>
+        <v>1202.93263</v>
       </c>
       <c r="C427" s="5">
-        <v>2.3016105000001517</v>
+        <v>3.476927200000091</v>
       </c>
       <c r="D427" s="5">
-        <v>2.3261167425266516</v>
+        <v>3.5345026810661873</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1202.1823224</v>
+        <v>1202.4494463999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-8.3278000000063912E-2</v>
+        <v>-0.48318360000007488</v>
       </c>
       <c r="D428" s="5">
-        <v>-8.3089407944880733E-2</v>
+        <v>-0.48094222763850336</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1206.5011380000001</v>
+        <v>1206.6858506999999</v>
       </c>
       <c r="C429" s="5">
-        <v>4.3188156000001072</v>
+        <v>4.2364043000000038</v>
       </c>
       <c r="D429" s="5">
-        <v>4.3971829654100292</v>
+        <v>4.3106671565263266</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1209.039526</v>
+        <v>1209.1943626</v>
       </c>
       <c r="C430" s="5">
-        <v>2.5383879999999408</v>
+        <v>2.5085119000000304</v>
       </c>
       <c r="D430" s="5">
-        <v>2.5541308572953225</v>
+        <v>2.5233341473072546</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1205.0091270999999</v>
+        <v>1205.5827345</v>
       </c>
       <c r="C431" s="5">
-        <v>-4.0303989000001366</v>
+        <v>-3.6116280999999617</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.927730990122924</v>
+        <v>-3.5258699674497018</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1203.5779156000001</v>
+        <v>1203.9806369</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.4312114999997902</v>
+        <v>-1.6020975999999791</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.4159883751467595</v>
+        <v>-1.5830747681199298</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1204.433865</v>
+        <v>1204.6391237</v>
       </c>
       <c r="C433" s="5">
-        <v>0.85594939999987218</v>
+        <v>0.65848679999999149</v>
       </c>
       <c r="D433" s="5">
-        <v>0.85675085808551987</v>
+        <v>0.65828753086529801</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1204.5294243999999</v>
+        <v>1204.3581328</v>
       </c>
       <c r="C434" s="5">
-        <v>9.555939999995644E-2</v>
+        <v>-0.28099090000000615</v>
       </c>
       <c r="D434" s="5">
-        <v>9.5249175131573161E-2</v>
+        <v>-0.27954997020892547</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1208.2999411999999</v>
+        <v>1209.6680982</v>
       </c>
       <c r="C435" s="5">
-        <v>3.7705167999999958</v>
+        <v>5.30996540000001</v>
       </c>
       <c r="D435" s="5">
-        <v>3.8216891901898586</v>
+        <v>5.4209517852017663</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1209.0030813000001</v>
+        <v>1210.1572137000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.70314010000015514</v>
+        <v>0.48911550000002535</v>
       </c>
       <c r="D436" s="5">
-        <v>0.70054949992457427</v>
+        <v>0.48628680240918598</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1211.9129617999999</v>
+        <v>1213.6279694</v>
       </c>
       <c r="C437" s="5">
-        <v>2.909880499999872</v>
+        <v>3.4707556999999269</v>
       </c>
       <c r="D437" s="5">
-        <v>2.9267529944900339</v>
+        <v>3.4964355444853101</v>
       </c>
       <c r="E437" s="5">
-        <v>0.84743411008663116</v>
+        <v>1.0334700414770026</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1214.4413913999999</v>
+        <v>1212.8683708999999</v>
       </c>
       <c r="C438" s="5">
-        <v>2.5284295999999813</v>
+        <v>-0.75959850000003826</v>
       </c>
       <c r="D438" s="5">
-        <v>2.5325039886339828</v>
+        <v>-0.7484887879497415</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1212.9385236999999</v>
+        <v>1210.9971169</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.5028677000000243</v>
+        <v>-1.871253999999908</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.4749308625283786</v>
+        <v>-1.8357705470092078</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1218.8555498000001</v>
+        <v>1213.2218166</v>
       </c>
       <c r="C440" s="5">
-        <v>5.9170261000001574</v>
+        <v>2.2246996999999737</v>
       </c>
       <c r="D440" s="5">
-        <v>6.013553678445116</v>
+        <v>2.2269081873251162</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1221.4122161</v>
+        <v>1215.5823754999999</v>
       </c>
       <c r="C441" s="5">
-        <v>2.5566662999999608</v>
+        <v>2.3605588999998872</v>
       </c>
       <c r="D441" s="5">
-        <v>2.5463583763307263</v>
+        <v>2.3599818424621777</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1223.0509360000001</v>
+        <v>1217.0252005</v>
       </c>
       <c r="C442" s="5">
-        <v>1.6387199000000692</v>
+        <v>1.4428250000000844</v>
       </c>
       <c r="D442" s="5">
-        <v>1.6219256184466291</v>
+        <v>1.4336647974582339</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1227.3518856000001</v>
+        <v>1221.2576673000001</v>
       </c>
       <c r="C443" s="5">
-        <v>4.3009495999999672</v>
+        <v>4.2324668000001111</v>
       </c>
       <c r="D443" s="5">
-        <v>4.3024711452393172</v>
+        <v>4.254014343878687</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>1225.5304152000001</v>
+        <v>1220.283606</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.8214703999999529</v>
+        <v>-0.97406130000013036</v>
       </c>
       <c r="D444" s="5">
-        <v>-1.7664139139921042</v>
+        <v>-0.95291899256937374</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>1221.0493039999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>0.76569799999992938</v>
+      </c>
+      <c r="D445" s="5">
+        <v>0.75557456599921746</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>