--- v10 (2026-09-26)
+++ v11 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9127277E-3203-41C7-94DE-B68ABA39E79C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{91990233-E989-446C-A873-555A81CDA7CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{03647BB9-FCE2-4E06-A2F2-4EAFD4FE5881}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{358F5B35-2875-470A-A552-40FC4405D797}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{824E39E1-29B7-4C58-88E8-3998676B36EB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59BA11E8-3D56-47CA-9171-9EE9F0870197}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>4.2324668000001111</v>
       </c>
       <c r="D443" s="5">
         <v>4.254014343878687</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>1220.283606</v>
       </c>
       <c r="C444" s="5">
         <v>-0.97406130000013036</v>
       </c>
       <c r="D444" s="5">
         <v>-0.95291899256937374</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>1221.0493039999999</v>
+        <v>1221.8669258</v>
       </c>
       <c r="C445" s="5">
-        <v>0.76569799999992938</v>
+        <v>1.5833198000000266</v>
       </c>
       <c r="D445" s="5">
-        <v>0.75557456599921746</v>
+        <v>1.5681611541906948</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>1219.5514227000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-2.3155030999998871</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-2.2505110921059224</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>