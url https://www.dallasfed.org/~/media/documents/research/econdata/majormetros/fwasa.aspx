--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{86A4C52A-5987-46EA-8011-9153E4CF725E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{03AB887E-F267-42CD-8BE3-44344E1FEDCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B20CC78D-DA95-49D8-BD2E-CEF131BA380A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{728AB0BF-6160-45D4-BCB6-31B20C820666}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D8D7621-3528-4528-8EEE-710D2D17E8E3}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87521F7D-AE69-4DEA-AF80-D9513C6828FD}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>606.55162112000005</v>
+        <v>595.15766400999996</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>609.13527718</v>
+        <v>599.14698956999996</v>
       </c>
       <c r="C7" s="5">
-        <v>2.583656059999953</v>
+        <v>3.9893255599999975</v>
       </c>
       <c r="D7" s="5">
-        <v>5.2329651187047466</v>
+        <v>8.3468307759547287</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>608.80827018000002</v>
+        <v>598.90534035999997</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.32700699999998051</v>
+        <v>-0.2416492099999914</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.64230698298693989</v>
+        <v>-0.48291432452506333</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>606.54135914999995</v>
+        <v>596.62113942999997</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.2669110300000739</v>
+        <v>-2.2842009299999972</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.3778463093266717</v>
+        <v>-4.4819564498744029</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>606.12305287000004</v>
+        <v>596.70432486000004</v>
       </c>
       <c r="C10" s="5">
-        <v>-0.41830627999991066</v>
+        <v>8.3185430000071392E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>-0.82445801154732434</v>
+        <v>0.16744143651681309</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>608.41740468</v>
+        <v>599.01548501000002</v>
       </c>
       <c r="C11" s="5">
-        <v>2.2943518099999665</v>
+        <v>2.3111601499999779</v>
       </c>
       <c r="D11" s="5">
-        <v>4.6381195940860875</v>
+        <v>4.7481509906243335</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>609.58355869000002</v>
+        <v>600.20143101999997</v>
       </c>
       <c r="C12" s="5">
-        <v>1.1661540100000138</v>
+        <v>1.1859460099999524</v>
       </c>
       <c r="D12" s="5">
-        <v>2.3244430050170184</v>
+        <v>2.4018319198667815</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>613.30112865000001</v>
+        <v>603.77850891000003</v>
       </c>
       <c r="C13" s="5">
-        <v>3.7175699599999916</v>
+        <v>3.577077890000055</v>
       </c>
       <c r="D13" s="5">
-        <v>7.5687761099135109</v>
+        <v>7.3909014524025984</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>612.10352533000002</v>
+        <v>601.9255958</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.1976033199999847</v>
+        <v>-1.8529131100000313</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.3182565869298788</v>
+        <v>-3.6211080092987458</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>612.40670776000002</v>
+        <v>602.46729969</v>
       </c>
       <c r="C15" s="5">
-        <v>0.30318242999999256</v>
+        <v>0.54170389000000796</v>
       </c>
       <c r="D15" s="5">
-        <v>0.59599669190890658</v>
+        <v>1.0853033867356698</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>614.33454484000004</v>
+        <v>603.84521944999995</v>
       </c>
       <c r="C16" s="5">
-        <v>1.9278370800000175</v>
+        <v>1.3779197599999407</v>
       </c>
       <c r="D16" s="5">
-        <v>3.8436575538852047</v>
+        <v>2.7793423206360801</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>614.65809858</v>
+        <v>603.94669482999996</v>
       </c>
       <c r="C17" s="5">
-        <v>0.32355373999996573</v>
+        <v>0.10147538000001077</v>
       </c>
       <c r="D17" s="5">
-        <v>0.63384218832298611</v>
+        <v>0.20184488281784763</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>616.54045549</v>
+        <v>605.22408087999997</v>
       </c>
       <c r="C18" s="5">
-        <v>1.8823569099999986</v>
+        <v>1.2773860500000183</v>
       </c>
       <c r="D18" s="5">
-        <v>3.7374693870787956</v>
+        <v>2.56781130412711</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>613.26441971999998</v>
+        <v>602.35221553999997</v>
       </c>
       <c r="C19" s="5">
-        <v>-3.2760357700000213</v>
+        <v>-2.8718653399999994</v>
       </c>
       <c r="D19" s="5">
-        <v>-6.193209815604483</v>
+        <v>-5.5478713068550238</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>613.67642625999997</v>
+        <v>602.54617234</v>
       </c>
       <c r="C20" s="5">
-        <v>0.41200653999999304</v>
+        <v>0.19395680000002358</v>
       </c>
       <c r="D20" s="5">
-        <v>0.80917592090108403</v>
+        <v>0.38708382307754974</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>610.17190696</v>
+        <v>598.89082855000004</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.5045192999999699</v>
+        <v>-3.6553437899999608</v>
       </c>
       <c r="D21" s="5">
-        <v>-6.6416403445483603</v>
+        <v>-7.0417446006365463</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>611.60201142999995</v>
+        <v>600.62042494000002</v>
       </c>
       <c r="C22" s="5">
-        <v>1.4301044699999466</v>
+        <v>1.7295963899999833</v>
       </c>
       <c r="D22" s="5">
-        <v>2.8490680020598402</v>
+        <v>3.5211803068694536</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>611.63356001</v>
+        <v>600.61190676000001</v>
       </c>
       <c r="C23" s="5">
-        <v>3.1548580000048787E-2</v>
+        <v>-8.5181800000100338E-3</v>
       </c>
       <c r="D23" s="5">
-        <v>6.191777968476142E-2</v>
+        <v>-1.7017434446897628E-2</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>607.46345454000004</v>
+        <v>595.94447492999996</v>
       </c>
       <c r="C24" s="5">
-        <v>-4.1701054699999531</v>
+        <v>-4.667431830000055</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.8816428635194891</v>
+        <v>-8.9369227736706076</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>609.91104075999999</v>
+        <v>598.25082095000005</v>
       </c>
       <c r="C25" s="5">
-        <v>2.4475862199999483</v>
+        <v>2.3063460200000918</v>
       </c>
       <c r="D25" s="5">
-        <v>4.9436281585754527</v>
+        <v>4.7442197810524389</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>610.56135847999997</v>
+        <v>598.66916217999994</v>
       </c>
       <c r="C26" s="5">
-        <v>0.65031771999997545</v>
+        <v>0.41834122999989631</v>
       </c>
       <c r="D26" s="5">
-        <v>1.2870303453787368</v>
+        <v>0.84236360018434819</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>611.29643669999996</v>
+        <v>599.11130320999996</v>
       </c>
       <c r="C27" s="5">
-        <v>0.73507821999999123</v>
+        <v>0.44214103000001614</v>
       </c>
       <c r="D27" s="5">
-        <v>1.4543309726801734</v>
+        <v>0.88985660179088377</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>612.15201291999995</v>
+        <v>599.69423211000003</v>
       </c>
       <c r="C28" s="5">
-        <v>0.85557621999998901</v>
+        <v>0.58292890000006992</v>
       </c>
       <c r="D28" s="5">
-        <v>1.6925205327184445</v>
+        <v>1.1738557686614914</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>610.89734796000005</v>
+        <v>598.27864334000003</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.2546649599999</v>
+        <v>-1.4155887699999994</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.4319794134092576</v>
+        <v>-2.7961334287795681</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.61184431290959296</v>
+        <v>-0.93850194702951306</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>611.25047987000005</v>
+        <v>597.47058614000002</v>
       </c>
       <c r="C30" s="5">
-        <v>0.35313191000000188</v>
+        <v>-0.80805720000000747</v>
       </c>
       <c r="D30" s="5">
-        <v>0.69587492430727149</v>
+        <v>-1.6087784442273323</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>611.82330219000005</v>
+        <v>598.36546923000003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.57282232000000022</v>
+        <v>0.89488309000000754</v>
       </c>
       <c r="D31" s="5">
-        <v>1.1303726441447282</v>
+        <v>1.8122235883549775</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>609.78482518999999</v>
+        <v>596.38473118000002</v>
       </c>
       <c r="C32" s="5">
-        <v>-2.0384770000000572</v>
+        <v>-1.9807380500000136</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.9257095340452741</v>
+        <v>-3.9007685019080807</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>612.48142297000004</v>
+        <v>599.24139352999998</v>
       </c>
       <c r="C33" s="5">
-        <v>2.6965977800000474</v>
+        <v>2.856662349999965</v>
       </c>
       <c r="D33" s="5">
-        <v>5.4376453853608675</v>
+        <v>5.9018316675384819</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>615.19005362999997</v>
+        <v>602.38600166000003</v>
       </c>
       <c r="C34" s="5">
-        <v>2.7086306599999261</v>
+        <v>3.1446081300000515</v>
       </c>
       <c r="D34" s="5">
-        <v>5.4378674106518199</v>
+        <v>6.482144676782986</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>614.87196922999999</v>
+        <v>602.14474179000001</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.31808439999997518</v>
+        <v>-0.24125987000002169</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.61869933125888732</v>
+        <v>-0.47955125170302537</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>615.39476506999995</v>
+        <v>602.64886184</v>
       </c>
       <c r="C36" s="5">
-        <v>0.52279583999995793</v>
+        <v>0.50412004999998317</v>
       </c>
       <c r="D36" s="5">
-        <v>1.0250867218305704</v>
+        <v>1.0092878941317274</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>614.30184069999996</v>
+        <v>601.73071241000002</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.0929243699999915</v>
+        <v>-0.91814942999997129</v>
       </c>
       <c r="D37" s="5">
-        <v>-2.1104731907343743</v>
+        <v>-1.8129857797555826</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>615.19003926000005</v>
+        <v>602.53073950999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.88819856000009167</v>
+        <v>0.80002709999996569</v>
       </c>
       <c r="D38" s="5">
-        <v>1.7489042258505227</v>
+        <v>1.6071706705752309</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>617.61776269999996</v>
+        <v>605.19273571999997</v>
       </c>
       <c r="C39" s="5">
-        <v>2.4277234399999088</v>
+        <v>2.6619962099999839</v>
       </c>
       <c r="D39" s="5">
-        <v>4.8397057430000112</v>
+        <v>5.4323719133174464</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>619.04006762999995</v>
+        <v>606.82946846000004</v>
       </c>
       <c r="C40" s="5">
-        <v>1.4223049299999957</v>
+        <v>1.6367327400000704</v>
       </c>
       <c r="D40" s="5">
-        <v>2.7987382041467557</v>
+        <v>3.2940898710545063</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>620.63043952999999</v>
+        <v>608.24078254999995</v>
       </c>
       <c r="C41" s="5">
-        <v>1.5903719000000365</v>
+        <v>1.4113140899999053</v>
       </c>
       <c r="D41" s="5">
-        <v>3.1268491761130335</v>
+        <v>2.8268387122837302</v>
       </c>
       <c r="E41" s="5">
-        <v>1.5932450193968162</v>
+        <v>1.6651336832590902</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>623.13532605</v>
+        <v>610.97857424999995</v>
       </c>
       <c r="C42" s="5">
-        <v>2.5048865200000137</v>
+        <v>2.7377917000000025</v>
       </c>
       <c r="D42" s="5">
-        <v>4.9522135303490034</v>
+        <v>5.5371431089117351</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>625.79954782000004</v>
+        <v>614.54248131999998</v>
       </c>
       <c r="C43" s="5">
-        <v>2.6642217700000401</v>
+        <v>3.5639070700000275</v>
       </c>
       <c r="D43" s="5">
-        <v>5.252996910815888</v>
+        <v>7.2287262288909249</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>626.01179129000002</v>
+        <v>615.45265872000004</v>
       </c>
       <c r="C44" s="5">
-        <v>0.21224346999997579</v>
+        <v>0.91017740000006597</v>
       </c>
       <c r="D44" s="5">
-        <v>0.40774684803410732</v>
+        <v>1.7918272447653427</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>624.79290165999998</v>
+        <v>614.17024529000003</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.2188896300000351</v>
+        <v>-1.2824134300000196</v>
       </c>
       <c r="D45" s="5">
-        <v>-2.3116261430280005</v>
+        <v>-2.4719721350985213</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>625.20270903000005</v>
+        <v>614.83303315000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.40980737000006684</v>
+        <v>0.66278785999998036</v>
       </c>
       <c r="D46" s="5">
-        <v>0.78993660678285949</v>
+        <v>1.3027057844286594</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>628.02011641000001</v>
+        <v>617.67041723</v>
       </c>
       <c r="C47" s="5">
-        <v>2.8174073799999633</v>
+        <v>2.8373840799999925</v>
       </c>
       <c r="D47" s="5">
-        <v>5.5437319899696247</v>
+        <v>5.6806088385777942</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>630.54084323999996</v>
+        <v>620.13549207999995</v>
       </c>
       <c r="C48" s="5">
-        <v>2.5207268299999441</v>
+        <v>2.4650748499999509</v>
       </c>
       <c r="D48" s="5">
-        <v>4.924284888333319</v>
+        <v>4.8956394967605954</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>630.77155888000004</v>
+        <v>620.28101627000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.23071564000008493</v>
+        <v>0.14552419000006012</v>
       </c>
       <c r="D49" s="5">
-        <v>0.43996612958729919</v>
+        <v>0.28196191483773614</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>634.41665415</v>
+        <v>624.07264205000001</v>
       </c>
       <c r="C50" s="5">
-        <v>3.6450952699999561</v>
+        <v>3.7916257800000039</v>
       </c>
       <c r="D50" s="5">
-        <v>7.1592501485457483</v>
+        <v>7.5870146567925456</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>635.34516197000005</v>
+        <v>625.07925039999998</v>
       </c>
       <c r="C51" s="5">
-        <v>0.92850782000004983</v>
+        <v>1.006608349999965</v>
       </c>
       <c r="D51" s="5">
-        <v>1.7704803355786058</v>
+        <v>1.9528235846629993</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>636.2587747</v>
+        <v>625.79664351999998</v>
       </c>
       <c r="C52" s="5">
-        <v>0.91361272999995435</v>
+        <v>0.717393119999997</v>
       </c>
       <c r="D52" s="5">
-        <v>1.7392872800136461</v>
+        <v>1.3859468719156443</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>636.84154102000002</v>
+        <v>626.32323699000005</v>
       </c>
       <c r="C53" s="5">
-        <v>0.58276632000001882</v>
+        <v>0.52659347000007983</v>
       </c>
       <c r="D53" s="5">
-        <v>1.1046657107002034</v>
+        <v>1.0144588610081273</v>
       </c>
       <c r="E53" s="5">
-        <v>2.6120377695745267</v>
+        <v>2.9729105575905024</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>640.18754675000002</v>
+        <v>629.38201449999997</v>
       </c>
       <c r="C54" s="5">
-        <v>3.3460057300000017</v>
+        <v>3.0587775099999135</v>
       </c>
       <c r="D54" s="5">
-        <v>6.4902989850894377</v>
+        <v>6.0204498758953395</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>639.23872628000004</v>
+        <v>629.01200030999996</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.94882046999998693</v>
+        <v>-0.37001419000000624</v>
       </c>
       <c r="D55" s="5">
-        <v>-1.7640909371224867</v>
+        <v>-0.70320428418095826</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>643.04631826000002</v>
+        <v>632.93459934999998</v>
       </c>
       <c r="C56" s="5">
-        <v>3.8075919799999838</v>
+        <v>3.9225990400000228</v>
       </c>
       <c r="D56" s="5">
-        <v>7.3866124712617109</v>
+        <v>7.745433326375406</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>647.04838986000004</v>
+        <v>636.40409116000001</v>
       </c>
       <c r="C57" s="5">
-        <v>4.002071600000022</v>
+        <v>3.4694918100000223</v>
       </c>
       <c r="D57" s="5">
-        <v>7.7293544756850352</v>
+        <v>6.7799001055978136</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>647.47329278999996</v>
+        <v>637.23377717000005</v>
       </c>
       <c r="C58" s="5">
-        <v>0.42490292999991652</v>
+        <v>0.82968601000004583</v>
       </c>
       <c r="D58" s="5">
-        <v>0.79086684122373629</v>
+        <v>1.5757179434203072</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>648.93753318999995</v>
+        <v>638.44248548999997</v>
       </c>
       <c r="C59" s="5">
-        <v>1.4642403999999942</v>
+        <v>1.2087083199999142</v>
       </c>
       <c r="D59" s="5">
-        <v>2.7477718202965962</v>
+        <v>2.3000629199830369</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>651.42156574000001</v>
+        <v>641.18674059</v>
       </c>
       <c r="C60" s="5">
-        <v>2.4840325500000517</v>
+        <v>2.7442551000000321</v>
       </c>
       <c r="D60" s="5">
-        <v>4.6913649295492243</v>
+        <v>5.2817360310038808</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>653.73862895000002</v>
+        <v>643.38185105000002</v>
       </c>
       <c r="C61" s="5">
-        <v>2.3170632100000148</v>
+        <v>2.1951104600000235</v>
       </c>
       <c r="D61" s="5">
-        <v>4.3528199619634167</v>
+        <v>4.1864587763332128</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>655.51372592999996</v>
+        <v>644.64082652000002</v>
       </c>
       <c r="C62" s="5">
-        <v>1.7750969799999439</v>
+        <v>1.2589754699999958</v>
       </c>
       <c r="D62" s="5">
-        <v>3.3074648780246685</v>
+        <v>2.3736085796763895</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>657.52818944000001</v>
+        <v>646.62724263999996</v>
       </c>
       <c r="C63" s="5">
-        <v>2.0144635100000414</v>
+        <v>1.9864161199999444</v>
       </c>
       <c r="D63" s="5">
-        <v>3.750701054303307</v>
+        <v>3.7610336065765804</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>660.52406812000004</v>
+        <v>649.58625317999997</v>
       </c>
       <c r="C64" s="5">
-        <v>2.9958786800000325</v>
+        <v>2.9590105400000084</v>
       </c>
       <c r="D64" s="5">
-        <v>5.6066449352277115</v>
+        <v>5.6316188368171316</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>661.00645359999999</v>
+        <v>649.87620708999998</v>
       </c>
       <c r="C65" s="5">
-        <v>0.48238547999994807</v>
+        <v>0.28995391000000836</v>
       </c>
       <c r="D65" s="5">
-        <v>0.87989731909863256</v>
+        <v>0.53695744533384104</v>
       </c>
       <c r="E65" s="5">
-        <v>3.7944937670517209</v>
+        <v>3.7605135350224916</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>650.29379716999995</v>
+        <v>649.45087784999998</v>
       </c>
       <c r="C66" s="5">
-        <v>-10.712656430000038</v>
+        <v>-0.42532923999999639</v>
       </c>
       <c r="D66" s="5">
-        <v>-17.804708066549669</v>
+        <v>-0.78255189770617406</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>654.10881631999996</v>
+        <v>653.98390056999995</v>
       </c>
       <c r="C67" s="5">
-        <v>3.8150191500000119</v>
+        <v>4.5330227199999626</v>
       </c>
       <c r="D67" s="5">
-        <v>7.2715843363944321</v>
+        <v>8.7048669243916965</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>656.49132331999999</v>
+        <v>656.53216208000003</v>
       </c>
       <c r="C68" s="5">
-        <v>2.3825070000000323</v>
+        <v>2.5482615100000885</v>
       </c>
       <c r="D68" s="5">
-        <v>4.4594784167605983</v>
+        <v>4.7773442491605644</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>657.20070755999996</v>
+        <v>657.09544458000005</v>
       </c>
       <c r="C69" s="5">
-        <v>0.70938423999996303</v>
+        <v>0.5632825000000139</v>
       </c>
       <c r="D69" s="5">
-        <v>1.3044171032918772</v>
+        <v>1.03443183726879</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>660.07819748999998</v>
+        <v>660.24686665000002</v>
       </c>
       <c r="C70" s="5">
-        <v>2.8774899300000243</v>
+        <v>3.1514220699999669</v>
       </c>
       <c r="D70" s="5">
-        <v>5.3824739605147665</v>
+        <v>5.9094492158541012</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>661.21003658999996</v>
+        <v>661.46368139000003</v>
       </c>
       <c r="C71" s="5">
-        <v>1.1318390999999792</v>
+        <v>1.216814740000018</v>
       </c>
       <c r="D71" s="5">
-        <v>2.077162222485418</v>
+        <v>2.234118646634542</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>662.64675903</v>
+        <v>663.07315093</v>
       </c>
       <c r="C72" s="5">
-        <v>1.4367224400000396</v>
+        <v>1.6094695399999637</v>
       </c>
       <c r="D72" s="5">
-        <v>2.6388299245409419</v>
+        <v>2.9592264698854454</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>664.11141672999997</v>
+        <v>664.42348964999996</v>
       </c>
       <c r="C73" s="5">
-        <v>1.4646576999999752</v>
+        <v>1.3503387199999679</v>
       </c>
       <c r="D73" s="5">
-        <v>2.6848603132766824</v>
+        <v>2.471341012079642</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>667.18594510000003</v>
+        <v>667.17946625000002</v>
       </c>
       <c r="C74" s="5">
-        <v>3.0745283700000527</v>
+        <v>2.7559766000000536</v>
       </c>
       <c r="D74" s="5">
-        <v>5.6991054486777548</v>
+        <v>5.0926455028002193</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>669.43489149000004</v>
+        <v>669.49221580999995</v>
       </c>
       <c r="C75" s="5">
-        <v>2.2489463900000146</v>
+        <v>2.3127495599999293</v>
       </c>
       <c r="D75" s="5">
-        <v>4.1207927028932501</v>
+        <v>4.2399808911974368</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>670.47252232999995</v>
+        <v>670.23343782999996</v>
       </c>
       <c r="C76" s="5">
-        <v>1.0376308399999061</v>
+        <v>0.74122202000000925</v>
       </c>
       <c r="D76" s="5">
-        <v>1.8759510342737817</v>
+        <v>1.3366886802772759</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>674.05047698999999</v>
+        <v>674.00161238999999</v>
       </c>
       <c r="C77" s="5">
-        <v>3.5779546600000458</v>
+        <v>3.768174560000034</v>
       </c>
       <c r="D77" s="5">
-        <v>6.5950985879963397</v>
+        <v>6.9591972527919932</v>
       </c>
       <c r="E77" s="5">
-        <v>1.9733579481651331</v>
+        <v>3.7123078267518261</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>679.11009824999996</v>
+        <v>678.24186401999998</v>
       </c>
       <c r="C78" s="5">
-        <v>5.0596212599999717</v>
+        <v>4.2402516299999888</v>
       </c>
       <c r="D78" s="5">
-        <v>9.3888902587689671</v>
+        <v>7.8161669428855163</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>680.07435229999999</v>
+        <v>680.08334276000005</v>
       </c>
       <c r="C79" s="5">
-        <v>0.96425405000002229</v>
+        <v>1.8414787400000705</v>
       </c>
       <c r="D79" s="5">
-        <v>1.7172237396169798</v>
+        <v>3.307188001793504</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>681.82805827000004</v>
+        <v>681.83154568999998</v>
       </c>
       <c r="C80" s="5">
-        <v>1.7537059700000555</v>
+        <v>1.748202929999934</v>
       </c>
       <c r="D80" s="5">
-        <v>3.1387042237470908</v>
+        <v>3.1286735199453908</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>682.63541070999997</v>
+        <v>682.59677682999995</v>
       </c>
       <c r="C81" s="5">
-        <v>0.80735243999993145</v>
+        <v>0.76523113999996895</v>
       </c>
       <c r="D81" s="5">
-        <v>1.4302101427821956</v>
+        <v>1.3551249184264202</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>685.45270479999999</v>
+        <v>685.63522555999998</v>
       </c>
       <c r="C82" s="5">
-        <v>2.8172940900000185</v>
+        <v>3.0384487300000274</v>
       </c>
       <c r="D82" s="5">
-        <v>5.066479144704461</v>
+        <v>5.4743033274410324</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>686.23581921000005</v>
+        <v>686.42723650999994</v>
       </c>
       <c r="C83" s="5">
-        <v>0.78311441000005289</v>
+        <v>0.79201094999996258</v>
       </c>
       <c r="D83" s="5">
-        <v>1.3796207815702122</v>
+        <v>1.3950198216138743</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>688.52284304</v>
+        <v>688.90321929000004</v>
       </c>
       <c r="C84" s="5">
-        <v>2.2870238299999528</v>
+        <v>2.4759827800000949</v>
       </c>
       <c r="D84" s="5">
-        <v>4.0733763256876276</v>
+        <v>4.4153820977963942</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>692.13029357999994</v>
+        <v>692.49970352000003</v>
       </c>
       <c r="C85" s="5">
-        <v>3.6074505399999452</v>
+        <v>3.5964842299999873</v>
       </c>
       <c r="D85" s="5">
-        <v>6.4716678061010446</v>
+        <v>6.4477609240928935</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>692.77159105999999</v>
+        <v>692.79726588999995</v>
       </c>
       <c r="C86" s="5">
-        <v>0.64129748000004838</v>
+        <v>0.29756236999992325</v>
       </c>
       <c r="D86" s="5">
-        <v>1.1175508827464764</v>
+        <v>0.5168521104073065</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>695.39329620000001</v>
+        <v>695.34155243999999</v>
       </c>
       <c r="C87" s="5">
-        <v>2.6217051400000173</v>
+        <v>2.544286550000038</v>
       </c>
       <c r="D87" s="5">
-        <v>4.6369701865269342</v>
+        <v>4.4970940768754186</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>698.59002811000005</v>
+        <v>698.29085192000002</v>
       </c>
       <c r="C88" s="5">
-        <v>3.1967319100000395</v>
+        <v>2.9492994800000361</v>
       </c>
       <c r="D88" s="5">
-        <v>5.6580495761715754</v>
+        <v>5.2102459678357471</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>699.28353250999999</v>
+        <v>699.24717353999995</v>
       </c>
       <c r="C89" s="5">
-        <v>0.69350439999993796</v>
+        <v>0.95632161999992604</v>
       </c>
       <c r="D89" s="5">
-        <v>1.1977900112769113</v>
+        <v>1.6558566369699657</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7434964266592097</v>
+        <v>3.7456232575586279</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>711.77408407999997</v>
+        <v>699.03312340000002</v>
       </c>
       <c r="C90" s="5">
-        <v>12.49055156999998</v>
+        <v>-0.21405013999992661</v>
       </c>
       <c r="D90" s="5">
-        <v>23.670592197470718</v>
+        <v>-0.36672032488850315</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>713.30393029000004</v>
+        <v>701.53399219999994</v>
       </c>
       <c r="C91" s="5">
-        <v>1.5298462100000734</v>
+        <v>2.5008687999999211</v>
       </c>
       <c r="D91" s="5">
-        <v>2.6099202098522456</v>
+        <v>4.3786245111027799</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>719.17430936999995</v>
+        <v>707.17012077000004</v>
       </c>
       <c r="C92" s="5">
-        <v>5.8703790799999069</v>
+        <v>5.6361285700000963</v>
       </c>
       <c r="D92" s="5">
-        <v>10.335324285414437</v>
+        <v>10.078423515592227</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>721.88200161999998</v>
+        <v>709.55852777999996</v>
       </c>
       <c r="C93" s="5">
-        <v>2.7076922500000364</v>
+        <v>2.3884070099999235</v>
       </c>
       <c r="D93" s="5">
-        <v>4.6127423213605301</v>
+        <v>4.1290378626711144</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>725.59707828000001</v>
+        <v>713.23452035000003</v>
       </c>
       <c r="C94" s="5">
-        <v>3.7150766600000225</v>
+        <v>3.6759925700000622</v>
       </c>
       <c r="D94" s="5">
-        <v>6.3534878923436233</v>
+        <v>6.397045762461584</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>727.88205238</v>
+        <v>715.43168896999998</v>
       </c>
       <c r="C95" s="5">
-        <v>2.2849740999999995</v>
+        <v>2.1971686199999567</v>
       </c>
       <c r="D95" s="5">
-        <v>3.8450567513872214</v>
+        <v>3.7599646226668781</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>733.28200376999996</v>
+        <v>720.55622966999999</v>
       </c>
       <c r="C96" s="5">
-        <v>5.3999513899999556</v>
+        <v>5.1245407000000114</v>
       </c>
       <c r="D96" s="5">
-        <v>9.274842246616366</v>
+        <v>8.9422788270059339</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>734.94118302000004</v>
+        <v>722.18002424999997</v>
       </c>
       <c r="C97" s="5">
-        <v>1.6591792500000793</v>
+        <v>1.6237945799999807</v>
       </c>
       <c r="D97" s="5">
-        <v>2.7492568205320422</v>
+        <v>2.7380056255412732</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>739.45654726999999</v>
+        <v>726.55366588000004</v>
       </c>
       <c r="C98" s="5">
-        <v>4.5153642499999478</v>
+        <v>4.3736416300000656</v>
       </c>
       <c r="D98" s="5">
-        <v>7.6269155412236778</v>
+        <v>7.5144214589690561</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>741.69852689000004</v>
+        <v>728.51493789000006</v>
       </c>
       <c r="C99" s="5">
-        <v>2.2419796200000519</v>
+        <v>1.9612720100000161</v>
       </c>
       <c r="D99" s="5">
-        <v>3.699603070584212</v>
+        <v>3.2878301883085603</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>744.33847372000002</v>
+        <v>730.95458700999995</v>
       </c>
       <c r="C100" s="5">
-        <v>2.6399468299999853</v>
+        <v>2.4396491199998991</v>
       </c>
       <c r="D100" s="5">
-        <v>4.3558052779889112</v>
+        <v>4.0934050021032675</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>746.52485948000003</v>
+        <v>733.63791125</v>
       </c>
       <c r="C101" s="5">
-        <v>2.1863857600000074</v>
+        <v>2.6833242400000472</v>
       </c>
       <c r="D101" s="5">
-        <v>3.5823314603153467</v>
+        <v>4.4952234257286561</v>
       </c>
       <c r="E101" s="5">
-        <v>6.7556755984847117</v>
+        <v>4.9182519445726047</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>750.65560415000004</v>
+        <v>737.60025968000002</v>
       </c>
       <c r="C102" s="5">
-        <v>4.1307446700000128</v>
+        <v>3.96234843000002</v>
       </c>
       <c r="D102" s="5">
-        <v>6.8458065713505212</v>
+        <v>6.677183965076483</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>752.40183832000002</v>
+        <v>739.71861129000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.7462341699999797</v>
+        <v>2.1183516099999906</v>
       </c>
       <c r="D103" s="5">
-        <v>2.8275292726203105</v>
+        <v>3.501302874390344</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>753.99823072000004</v>
+        <v>741.10400030999995</v>
       </c>
       <c r="C104" s="5">
-        <v>1.5963924000000134</v>
+        <v>1.3853890199999341</v>
       </c>
       <c r="D104" s="5">
-        <v>2.5759967297034558</v>
+        <v>2.2707266980959817</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>757.68509521999999</v>
+        <v>744.52860569999996</v>
       </c>
       <c r="C105" s="5">
-        <v>3.686864499999956</v>
+        <v>3.4246053900000106</v>
       </c>
       <c r="D105" s="5">
-        <v>6.0281070859995012</v>
+        <v>5.6882659664109658</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>760.08977929000002</v>
+        <v>746.98606465</v>
       </c>
       <c r="C106" s="5">
-        <v>2.4046840700000303</v>
+        <v>2.4574589500000457</v>
       </c>
       <c r="D106" s="5">
-        <v>3.8756569353801673</v>
+        <v>4.0335304571545549</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>761.68480804000001</v>
+        <v>748.26323050999997</v>
       </c>
       <c r="C107" s="5">
-        <v>1.5950287499999831</v>
+        <v>1.2771658599999682</v>
       </c>
       <c r="D107" s="5">
-        <v>2.5474369544442155</v>
+        <v>2.0711143331818116</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>762.84055104000004</v>
+        <v>749.55826741999999</v>
       </c>
       <c r="C108" s="5">
-        <v>1.1557430000000295</v>
+        <v>1.2950369100000216</v>
       </c>
       <c r="D108" s="5">
-        <v>1.8360935276868995</v>
+        <v>2.0967526131219438</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>765.7337225</v>
+        <v>752.24365006999994</v>
       </c>
       <c r="C109" s="5">
-        <v>2.8931714599999623</v>
+        <v>2.6853826499999514</v>
       </c>
       <c r="D109" s="5">
-        <v>4.6473003385222089</v>
+        <v>4.3848762848137879</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>769.26081065999995</v>
+        <v>755.97052200999997</v>
       </c>
       <c r="C110" s="5">
-        <v>3.5270881599999484</v>
+        <v>3.7268719400000236</v>
       </c>
       <c r="D110" s="5">
-        <v>5.6695883383999446</v>
+        <v>6.1099155186456811</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>772.58593716999997</v>
+        <v>759.19195801000001</v>
       </c>
       <c r="C111" s="5">
-        <v>3.3251265100000182</v>
+        <v>3.2214360000000397</v>
       </c>
       <c r="D111" s="5">
-        <v>5.3121031269740993</v>
+        <v>5.2351573529018314</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>774.66848460000006</v>
+        <v>761.18519548999996</v>
       </c>
       <c r="C112" s="5">
-        <v>2.0825474300000906</v>
+        <v>1.9932374799999479</v>
       </c>
       <c r="D112" s="5">
-        <v>3.2830544967674458</v>
+        <v>3.196461800811079</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>777.69086470000002</v>
+        <v>764.57961101000001</v>
       </c>
       <c r="C113" s="5">
-        <v>3.0223800999999639</v>
+        <v>3.3944155200000523</v>
       </c>
       <c r="D113" s="5">
-        <v>4.7835990974183451</v>
+        <v>5.4844771823981731</v>
       </c>
       <c r="E113" s="5">
-        <v>4.1748114378547196</v>
+        <v>4.2175709959263674</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>778.77984942000001</v>
+        <v>765.42882681000003</v>
       </c>
       <c r="C114" s="5">
-        <v>1.0889847199999849</v>
+        <v>0.8492158000000245</v>
       </c>
       <c r="D114" s="5">
-        <v>1.6933373875100965</v>
+        <v>1.3410079327701663</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>781.78446893</v>
+        <v>768.69748444000004</v>
       </c>
       <c r="C115" s="5">
-        <v>3.0046195099999977</v>
+        <v>3.268657630000007</v>
       </c>
       <c r="D115" s="5">
-        <v>4.7292494412519037</v>
+        <v>5.246520856645831</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>783.17900271999997</v>
+        <v>769.86710631999995</v>
       </c>
       <c r="C116" s="5">
-        <v>1.3945337899999686</v>
+        <v>1.1696218799999087</v>
       </c>
       <c r="D116" s="5">
-        <v>2.1616653030892774</v>
+        <v>1.8412337447605509</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>786.20383336999998</v>
+        <v>773.06216798000003</v>
       </c>
       <c r="C117" s="5">
-        <v>3.0248306500000126</v>
+        <v>3.1950616600000785</v>
       </c>
       <c r="D117" s="5">
-        <v>4.7344266845118943</v>
+        <v>5.0954403138709692</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>785.56003225999996</v>
+        <v>772.47586504000003</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.64380111000002671</v>
+        <v>-0.58630293999999594</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.97823403595439506</v>
+        <v>-0.90631283796954731</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>788.4997611</v>
+        <v>775.24241824000001</v>
       </c>
       <c r="C119" s="5">
-        <v>2.9397288400000434</v>
+        <v>2.7665531999999757</v>
       </c>
       <c r="D119" s="5">
-        <v>4.5842391882515265</v>
+        <v>4.3833663534554201</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>791.10913892999997</v>
+        <v>777.95192086999998</v>
       </c>
       <c r="C120" s="5">
-        <v>2.6093778299999713</v>
+        <v>2.7095026299999745</v>
       </c>
       <c r="D120" s="5">
-        <v>4.0442359737852041</v>
+        <v>4.2756146677823237</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>793.72558024</v>
+        <v>780.59153673000003</v>
       </c>
       <c r="C121" s="5">
-        <v>2.6164413100000274</v>
+        <v>2.639615860000049</v>
       </c>
       <c r="D121" s="5">
-        <v>4.0417636900207832</v>
+        <v>4.148488132702477</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>795.93427112999996</v>
+        <v>782.57373526000003</v>
       </c>
       <c r="C122" s="5">
-        <v>2.2086908899999571</v>
+        <v>1.9821985300000051</v>
       </c>
       <c r="D122" s="5">
-        <v>3.3908091272574659</v>
+        <v>3.0901464673035006</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>800.85474029</v>
+        <v>787.13361364000002</v>
       </c>
       <c r="C123" s="5">
-        <v>4.9204691600000388</v>
+        <v>4.5598783799999865</v>
       </c>
       <c r="D123" s="5">
-        <v>7.6759093578727233</v>
+        <v>7.2206139977991413</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>802.30564848999995</v>
+        <v>788.52073018999999</v>
       </c>
       <c r="C124" s="5">
-        <v>1.450908199999958</v>
+        <v>1.3871165499999734</v>
       </c>
       <c r="D124" s="5">
-        <v>2.1958337435469488</v>
+        <v>2.1353023279614414</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>805.61487839999995</v>
+        <v>792.04609798000001</v>
       </c>
       <c r="C125" s="5">
-        <v>3.3092299099999991</v>
+        <v>3.5253677900000184</v>
       </c>
       <c r="D125" s="5">
-        <v>5.0634221352398034</v>
+        <v>5.4989458579012718</v>
       </c>
       <c r="E125" s="5">
-        <v>3.5906315693668089</v>
+        <v>3.5923645588347819</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>809.34364788000005</v>
+        <v>795.33202804999996</v>
       </c>
       <c r="C126" s="5">
-        <v>3.7287694800000963</v>
+        <v>3.2859300699999494</v>
       </c>
       <c r="D126" s="5">
-        <v>5.6977664567915198</v>
+        <v>5.0935729262438612</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>810.01263663999998</v>
+        <v>796.73280005000004</v>
       </c>
       <c r="C127" s="5">
-        <v>0.66898875999993379</v>
+        <v>1.4007720000000745</v>
       </c>
       <c r="D127" s="5">
-        <v>0.996420020949218</v>
+        <v>2.1340838309413801</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>813.53404044000001</v>
+        <v>800.22932372000002</v>
       </c>
       <c r="C128" s="5">
-        <v>3.5214038000000301</v>
+        <v>3.4965236699999878</v>
       </c>
       <c r="D128" s="5">
-        <v>5.343374559999603</v>
+        <v>5.3952844714375114</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>813.16403637999997</v>
+        <v>799.95100735999995</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.37000406000004205</v>
+        <v>-0.2783163600000762</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.54440978732983591</v>
+        <v>-0.41655747964814971</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>818.85116512000002</v>
+        <v>805.34579837000001</v>
       </c>
       <c r="C130" s="5">
-        <v>5.6871287400000483</v>
+        <v>5.3947910100000627</v>
       </c>
       <c r="D130" s="5">
-        <v>8.7230683214861937</v>
+        <v>8.3997027214303586</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>819.86134779999998</v>
+        <v>806.18093761</v>
       </c>
       <c r="C131" s="5">
-        <v>1.0101826799999571</v>
+        <v>0.83513923999998951</v>
       </c>
       <c r="D131" s="5">
-        <v>1.4904762182559539</v>
+        <v>1.2515154658122585</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>820.41895747000001</v>
+        <v>806.91668141000002</v>
       </c>
       <c r="C132" s="5">
-        <v>0.55760967000003347</v>
+        <v>0.73574380000002293</v>
       </c>
       <c r="D132" s="5">
-        <v>0.81921206298114502</v>
+        <v>1.1006681867893775</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>822.43596981999997</v>
+        <v>808.69547121999994</v>
       </c>
       <c r="C133" s="5">
-        <v>2.017012349999959</v>
+        <v>1.7787898099999211</v>
       </c>
       <c r="D133" s="5">
-        <v>2.9904391442732159</v>
+        <v>2.6776232926489785</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>823.29054998000004</v>
+        <v>809.51035803000002</v>
       </c>
       <c r="C134" s="5">
-        <v>0.85458016000006864</v>
+        <v>0.81488681000007546</v>
       </c>
       <c r="D134" s="5">
-        <v>1.2540516817880931</v>
+        <v>1.2159111557097368</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>823.24944673000005</v>
+        <v>809.36101142999996</v>
       </c>
       <c r="C135" s="5">
-        <v>-4.1103249999991931E-2</v>
+        <v>-0.14934660000005806</v>
       </c>
       <c r="D135" s="5">
-        <v>-5.9894235848834132E-2</v>
+        <v>-0.22116354716126274</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>825.32465634000005</v>
+        <v>811.29445115999999</v>
       </c>
       <c r="C136" s="5">
-        <v>2.0752096100000017</v>
+        <v>1.9334397300000319</v>
       </c>
       <c r="D136" s="5">
-        <v>3.0671973246341633</v>
+        <v>2.9045815810644582</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>826.19291917999999</v>
+        <v>812.67718491999995</v>
       </c>
       <c r="C137" s="5">
-        <v>0.86826283999994303</v>
+        <v>1.382733759999951</v>
       </c>
       <c r="D137" s="5">
-        <v>1.2697612528445923</v>
+        <v>2.064507197581178</v>
       </c>
       <c r="E137" s="5">
-        <v>2.5543273010137701</v>
+        <v>2.6047836095167476</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>823.18085661999999</v>
+        <v>809.02615183</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.0120625600000039</v>
+        <v>-3.6510330899999417</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.2881912745880379</v>
+        <v>-5.259883448402725</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>824.04830707999997</v>
+        <v>810.09027337999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.86745045999998638</v>
+        <v>1.0641215499999817</v>
       </c>
       <c r="D139" s="5">
-        <v>1.2718892222510103</v>
+        <v>1.5898425269342376</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>823.92304043000001</v>
+        <v>810.09203336999997</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.12526664999995774</v>
+        <v>1.759989999982281E-3</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.18226402933300134</v>
+        <v>2.6071331875821002E-3</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>823.22558245000005</v>
+        <v>809.36613570999998</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.69745797999996739</v>
+        <v>-0.7258976599999869</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.0110942911111032</v>
+        <v>-1.0699981710123874</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>823.18362497999999</v>
+        <v>809.51333348000003</v>
       </c>
       <c r="C142" s="5">
-        <v>-4.1957470000056674E-2</v>
+        <v>0.14719777000004797</v>
       </c>
       <c r="D142" s="5">
-        <v>-6.1143450446909942E-2</v>
+        <v>0.21845998867551231</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>824.70787908</v>
+        <v>810.36011192000001</v>
       </c>
       <c r="C143" s="5">
-        <v>1.5242541000000074</v>
+        <v>0.84677843999998004</v>
       </c>
       <c r="D143" s="5">
-        <v>2.244758199198138</v>
+        <v>1.2624876292723686</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>824.40147207999996</v>
+        <v>810.78085620000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.30640700000003562</v>
+        <v>0.42074428000000808</v>
       </c>
       <c r="D144" s="5">
-        <v>-0.4449308549075881</v>
+        <v>0.62483014377889834</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>825.78947391999998</v>
+        <v>811.90342762</v>
       </c>
       <c r="C145" s="5">
-        <v>1.3880018400000154</v>
+        <v>1.1225714199999857</v>
       </c>
       <c r="D145" s="5">
-        <v>2.0391917479862132</v>
+        <v>1.6741778246016858</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>820.51278964000005</v>
+        <v>806.68976357999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.2766842799999267</v>
+        <v>-5.213664040000026</v>
       </c>
       <c r="D146" s="5">
-        <v>-7.4040170403671617</v>
+        <v>-7.4394228508775644</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>816.30266109000002</v>
+        <v>802.26087325000003</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.2101285500000358</v>
+        <v>-4.4288903299999447</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.9864855768719138</v>
+        <v>-6.3929000505181239</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>812.13574882</v>
+        <v>797.92258500000003</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.1669122700000116</v>
+        <v>-4.3382882500000051</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.9564561240221581</v>
+        <v>-6.2995339131543542</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>811.26687020999998</v>
+        <v>797.03796766000005</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.86887861000002431</v>
+        <v>-0.88461733999997705</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.2763148192413643</v>
+        <v>-1.3222985042877666</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.8066057725130591</v>
+        <v>-1.9244070770289223</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>813.90249116999996</v>
+        <v>800.08064338999998</v>
       </c>
       <c r="C150" s="5">
-        <v>2.6356209599999829</v>
+        <v>3.0426757299999281</v>
       </c>
       <c r="D150" s="5">
-        <v>3.9689459316672115</v>
+        <v>4.6783921003286322</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>813.76134573000002</v>
+        <v>799.76284562000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.14114543999994567</v>
+        <v>-0.31779776999997011</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.20790337149384497</v>
+        <v>-0.47560867893320369</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>814.95218163000004</v>
+        <v>801.00554624999995</v>
       </c>
       <c r="C152" s="5">
-        <v>1.1908359000000246</v>
+        <v>1.2427006299999448</v>
       </c>
       <c r="D152" s="5">
-        <v>1.7702496877223028</v>
+        <v>1.8806216081317606</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>813.02442660999998</v>
+        <v>799.29125004000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.9277550200000633</v>
+        <v>-1.7142962099999295</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.8019381512722874</v>
+        <v>-2.5382004163265193</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>813.49323731000004</v>
+        <v>799.83030872999996</v>
       </c>
       <c r="C154" s="5">
-        <v>0.46881070000006275</v>
+        <v>0.53905868999993345</v>
       </c>
       <c r="D154" s="5">
-        <v>0.69414942745671393</v>
+        <v>0.81231375456678467</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>812.87898109000002</v>
+        <v>798.70368315999997</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.61425622000001567</v>
+        <v>-1.1266255699999874</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.90234797335082551</v>
+        <v>-1.6772631231085189</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>811.98096481000005</v>
+        <v>797.61856112999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.89801627999997891</v>
+        <v>-1.0851220299999795</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.3176572988075619</v>
+        <v>-1.6181975062844578</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>811.81711521</v>
+        <v>797.45755901999996</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.16384960000004867</v>
+        <v>-0.16100211000002673</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.24187937659363445</v>
+        <v>-0.2419554826124326</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>809.86909766999997</v>
+        <v>795.37832997999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.9480175400000235</v>
+        <v>-2.0792290399999729</v>
       </c>
       <c r="D158" s="5">
-        <v>-2.8417919333580732</v>
+        <v>-3.0843070132464012</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>808.63152604000004</v>
+        <v>794.24882453999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.237571629999934</v>
+        <v>-1.1295054400000026</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.8184021751937007</v>
+        <v>-1.6908558670407969</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>808.61073319000002</v>
+        <v>794.19448202000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.0792850000020735E-2</v>
+        <v>-5.4342519999977412E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.0851989745317443E-2</v>
+        <v>-8.2073133776527918E-2</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>808.01386486000001</v>
+        <v>793.62000001000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.59686833000000661</v>
+        <v>-0.57448200999999699</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.88218141266084293</v>
+        <v>-0.86457710629812556</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.40097845350912653</v>
+        <v>-0.42883373047268858</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>806.49600758999998</v>
+        <v>792.18878942000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.5178572700000359</v>
+        <v>-1.4312105899999779</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.2310600790488633</v>
+        <v>-2.1427381387347233</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>805.62122737000004</v>
+        <v>791.52612391000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.87478021999993416</v>
+        <v>-0.66266551000001073</v>
       </c>
       <c r="D163" s="5">
-        <v>-1.2938643937082661</v>
+        <v>-0.99919400121851742</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>804.03946170999996</v>
+        <v>790.18846760999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.5817656600000873</v>
+        <v>-1.3376563000000488</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.3308162137729571</v>
+        <v>-2.0092215246167555</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>804.12825183999996</v>
+        <v>790.29953074000002</v>
       </c>
       <c r="C165" s="5">
-        <v>8.8790130000006684E-2</v>
+        <v>0.11106313000004775</v>
       </c>
       <c r="D165" s="5">
-        <v>0.13259659328057616</v>
+        <v>0.16879369571844993</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>804.31936429999996</v>
+        <v>790.49979008000003</v>
       </c>
       <c r="C166" s="5">
-        <v>0.19111245999999937</v>
+        <v>0.20025934000000234</v>
       </c>
       <c r="D166" s="5">
-        <v>0.28557007532370449</v>
+        <v>0.30450025482535725</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>803.53544205000003</v>
+        <v>789.05328479000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.78392224999993232</v>
+        <v>-1.4465052900000046</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1633194580601858</v>
+        <v>-2.1738688838455311</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>804.86244799999997</v>
+        <v>790.63458022999998</v>
       </c>
       <c r="C168" s="5">
-        <v>1.3270059499999434</v>
+        <v>1.5812954399999626</v>
       </c>
       <c r="D168" s="5">
-        <v>1.9998507203241811</v>
+        <v>2.431534336022767</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>805.50266674</v>
+        <v>791.11596141999996</v>
       </c>
       <c r="C169" s="5">
-        <v>0.64021874000002299</v>
+        <v>0.48138118999997914</v>
       </c>
       <c r="D169" s="5">
-        <v>0.9587135032860461</v>
+        <v>0.73307666287472095</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>806.46425392000003</v>
+        <v>792.24383494999995</v>
       </c>
       <c r="C170" s="5">
-        <v>0.96158718000003773</v>
+        <v>1.127873529999988</v>
       </c>
       <c r="D170" s="5">
-        <v>1.4419705142763917</v>
+        <v>1.7242876735678481</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>807.49364576999994</v>
+        <v>793.14256613999999</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0293918499999108</v>
+        <v>0.89873119000003499</v>
       </c>
       <c r="D171" s="5">
-        <v>1.5425100831295335</v>
+        <v>1.3698205013852549</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>807.98106600000006</v>
+        <v>793.75529441000003</v>
       </c>
       <c r="C172" s="5">
-        <v>0.48742023000011159</v>
+        <v>0.61272827000004781</v>
       </c>
       <c r="D172" s="5">
-        <v>0.7267549716254651</v>
+        <v>0.93098787064083144</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>808.67275570000004</v>
+        <v>794.13142349999998</v>
       </c>
       <c r="C173" s="5">
-        <v>0.69168969999998353</v>
+        <v>0.37612908999994943</v>
       </c>
       <c r="D173" s="5">
-        <v>1.0321366996720815</v>
+        <v>0.57011664246915394</v>
       </c>
       <c r="E173" s="5">
-        <v>8.1544496778418463E-2</v>
+        <v>6.4441860083364055E-2</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>809.37205424000001</v>
+        <v>795.08953677</v>
       </c>
       <c r="C174" s="5">
-        <v>0.69929853999997249</v>
+        <v>0.95811327000001256</v>
       </c>
       <c r="D174" s="5">
-        <v>1.0426478491144753</v>
+        <v>1.4574363456653749</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>810.87468193999996</v>
+        <v>796.85960220000004</v>
       </c>
       <c r="C175" s="5">
-        <v>1.5026276999999482</v>
+        <v>1.7700654300000451</v>
       </c>
       <c r="D175" s="5">
-        <v>2.2507319654398561</v>
+        <v>2.7044507093135106</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>811.95859800000005</v>
+        <v>797.94828529999995</v>
       </c>
       <c r="C176" s="5">
-        <v>1.0839160600000923</v>
+        <v>1.088683099999912</v>
       </c>
       <c r="D176" s="5">
-        <v>1.6159152085480688</v>
+        <v>1.6518358442383585</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>814.68604890999995</v>
+        <v>801.05453369999998</v>
       </c>
       <c r="C177" s="5">
-        <v>2.7274509099999023</v>
+        <v>3.1062484000000268</v>
       </c>
       <c r="D177" s="5">
-        <v>4.1062328430177431</v>
+        <v>4.7726775747798822</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>815.08316688000002</v>
+        <v>801.21709482000006</v>
       </c>
       <c r="C178" s="5">
-        <v>0.39711797000006754</v>
+        <v>0.16256112000007761</v>
       </c>
       <c r="D178" s="5">
-        <v>0.5865096578185236</v>
+        <v>0.2437926652954614</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>815.30343870000002</v>
+        <v>800.76530464999996</v>
       </c>
       <c r="C179" s="5">
-        <v>0.22027181999999357</v>
+        <v>-0.4517901700000948</v>
       </c>
       <c r="D179" s="5">
-        <v>0.32477596011979415</v>
+        <v>-0.67456121240466738</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>818.60545349999995</v>
+        <v>804.05624329</v>
       </c>
       <c r="C180" s="5">
-        <v>3.3020147999999381</v>
+        <v>3.2909386400000358</v>
       </c>
       <c r="D180" s="5">
-        <v>4.9697865673731023</v>
+        <v>5.0447053155736166</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>820.68358009999997</v>
+        <v>806.38071817000002</v>
       </c>
       <c r="C181" s="5">
-        <v>2.0781266000000187</v>
+        <v>2.3244748800000252</v>
       </c>
       <c r="D181" s="5">
-        <v>3.0892379201331588</v>
+        <v>3.5248173883070999</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>823.00008248999995</v>
+        <v>808.44029407999994</v>
       </c>
       <c r="C182" s="5">
-        <v>2.3165023899999824</v>
+        <v>2.0595759099999214</v>
       </c>
       <c r="D182" s="5">
-        <v>3.4402622684394535</v>
+        <v>3.1083416283115506</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>828.65229943999998</v>
+        <v>814.32168406000005</v>
       </c>
       <c r="C183" s="5">
-        <v>5.6522169500000246</v>
+        <v>5.8813899800001082</v>
       </c>
       <c r="D183" s="5">
-        <v>8.5599245976800695</v>
+        <v>9.0878990002273063</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>828.84863252000002</v>
+        <v>814.35982471</v>
       </c>
       <c r="C184" s="5">
-        <v>0.1963330800000449</v>
+        <v>3.8140649999945708E-2</v>
       </c>
       <c r="D184" s="5">
-        <v>0.28468750165082657</v>
+        <v>5.6219271839252904E-2</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>831.54438679999998</v>
+        <v>817.01768979999997</v>
       </c>
       <c r="C185" s="5">
-        <v>2.6957542799999601</v>
+        <v>2.657865089999973</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9734684433577083</v>
+        <v>3.9875713829756965</v>
       </c>
       <c r="E185" s="5">
-        <v>2.8282925248547475</v>
+        <v>2.8819242788722166</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>828.59705473999998</v>
+        <v>814.04783642999996</v>
       </c>
       <c r="C186" s="5">
-        <v>-2.9473320600000079</v>
+        <v>-2.9698533700000098</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.1713460604746349</v>
+        <v>-4.2758324133346903</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>831.57410302999995</v>
+        <v>817.14765027999999</v>
       </c>
       <c r="C187" s="5">
-        <v>2.9770482899999706</v>
+        <v>3.0998138500000323</v>
       </c>
       <c r="D187" s="5">
-        <v>4.3976803884079319</v>
+        <v>4.6664075568066732</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>834.52903994999997</v>
+        <v>819.95974795999996</v>
       </c>
       <c r="C188" s="5">
-        <v>2.9549369200000228</v>
+        <v>2.8120976799999653</v>
       </c>
       <c r="D188" s="5">
-        <v>4.3484431866382955</v>
+        <v>4.2086967618559346</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>836.60934589999999</v>
+        <v>822.06406032999996</v>
       </c>
       <c r="C189" s="5">
-        <v>2.0803059500000245</v>
+        <v>2.1043123700000024</v>
       </c>
       <c r="D189" s="5">
-        <v>3.0327035665822955</v>
+        <v>3.1234756660286855</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>838.26147608999997</v>
+        <v>823.54195793999997</v>
       </c>
       <c r="C190" s="5">
-        <v>1.6521301899999798</v>
+        <v>1.4778976100000136</v>
       </c>
       <c r="D190" s="5">
-        <v>2.3956603809181409</v>
+        <v>2.1788064781025351</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>840.85856123999997</v>
+        <v>825.42823432</v>
       </c>
       <c r="C191" s="5">
-        <v>2.5970851499999981</v>
+        <v>1.8862763800000266</v>
       </c>
       <c r="D191" s="5">
-        <v>3.7818266902175601</v>
+        <v>2.7834224689136766</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>842.00335754000002</v>
+        <v>826.57553512000004</v>
       </c>
       <c r="C192" s="5">
-        <v>1.1447963000000527</v>
+        <v>1.1473008000000391</v>
       </c>
       <c r="D192" s="5">
-        <v>1.6460427261669741</v>
+        <v>1.6807455192202836</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>843.22416062000002</v>
+        <v>827.92307182000002</v>
       </c>
       <c r="C193" s="5">
-        <v>1.220803079999996</v>
+        <v>1.3475366999999778</v>
       </c>
       <c r="D193" s="5">
-        <v>1.7537963924473043</v>
+        <v>1.9739542287529943</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>847.84457146</v>
+        <v>832.40446556999996</v>
       </c>
       <c r="C194" s="5">
-        <v>4.6204108399999768</v>
+        <v>4.4813937499999383</v>
       </c>
       <c r="D194" s="5">
-        <v>6.7771746380509867</v>
+        <v>6.6922792947353482</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>849.48339063000003</v>
+        <v>834.2165794</v>
       </c>
       <c r="C195" s="5">
-        <v>1.6388191700000334</v>
+        <v>1.8121138300000439</v>
       </c>
       <c r="D195" s="5">
-        <v>2.3443273322061531</v>
+        <v>2.6438623562556218</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>852.09963883</v>
+        <v>836.62668272999997</v>
       </c>
       <c r="C196" s="5">
-        <v>2.6162481999999727</v>
+        <v>2.4101033299999699</v>
       </c>
       <c r="D196" s="5">
-        <v>3.7590227792650532</v>
+        <v>3.5224963245015894</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>853.24030439000001</v>
+        <v>837.56677787000001</v>
       </c>
       <c r="C197" s="5">
-        <v>1.1406655600000022</v>
+        <v>0.94009514000003946</v>
       </c>
       <c r="D197" s="5">
-        <v>1.6182634262204232</v>
+        <v>1.3567727959653775</v>
       </c>
       <c r="E197" s="5">
-        <v>2.6091111832877045</v>
+        <v>2.5151338002277868</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>856.23151169000005</v>
+        <v>840.59212404000004</v>
       </c>
       <c r="C198" s="5">
-        <v>2.9912073000000419</v>
+        <v>3.0253461700000344</v>
       </c>
       <c r="D198" s="5">
-        <v>4.2889129802776482</v>
+        <v>4.42163433592202</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>857.88922198</v>
+        <v>842.54976069999998</v>
       </c>
       <c r="C199" s="5">
-        <v>1.6577102899999545</v>
+        <v>1.9576366599999346</v>
       </c>
       <c r="D199" s="5">
-        <v>2.3481637442572145</v>
+        <v>2.8307294127269955</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>860.01021087000004</v>
+        <v>844.76996574999998</v>
       </c>
       <c r="C200" s="5">
-        <v>2.1209888900000351</v>
+        <v>2.2202050500000041</v>
       </c>
       <c r="D200" s="5">
-        <v>3.0074774790067371</v>
+        <v>3.2083568941899232</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>860.79290334999996</v>
+        <v>845.54450442999996</v>
       </c>
       <c r="C201" s="5">
-        <v>0.78269247999992331</v>
+        <v>0.77453867999997783</v>
       </c>
       <c r="D201" s="5">
-        <v>1.0975993148827579</v>
+        <v>1.1058013099796149</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>864.20384903000001</v>
+        <v>848.21531179999999</v>
       </c>
       <c r="C202" s="5">
-        <v>3.4109456800000544</v>
+        <v>2.6708073700000341</v>
       </c>
       <c r="D202" s="5">
-        <v>4.8600886684816214</v>
+        <v>3.8569683879799532</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>867.14664248999998</v>
+        <v>851.25634643000001</v>
       </c>
       <c r="C203" s="5">
-        <v>2.9427934599999617</v>
+        <v>3.0410346300000128</v>
       </c>
       <c r="D203" s="5">
-        <v>4.1636542964423651</v>
+        <v>4.3881154681729484</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>867.40269520000004</v>
+        <v>851.20519757</v>
       </c>
       <c r="C204" s="5">
-        <v>0.25605271000006269</v>
+        <v>-5.1148860000012064E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.35491431256904349</v>
+        <v>-7.20797586194033E-2</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>872.50278252999999</v>
+        <v>856.27962235999996</v>
       </c>
       <c r="C205" s="5">
-        <v>5.1000873299999512</v>
+        <v>5.0744247899999664</v>
       </c>
       <c r="D205" s="5">
-        <v>7.2883684093955292</v>
+        <v>7.3930321457047921</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>874.5932358</v>
+        <v>858.06517675999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.0904532700000118</v>
+        <v>1.7855544000000236</v>
       </c>
       <c r="D206" s="5">
-        <v>2.9133041141521154</v>
+        <v>2.5311951374512365</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>876.72559601</v>
+        <v>860.48803974999998</v>
       </c>
       <c r="C207" s="5">
-        <v>2.1323602100000016</v>
+        <v>2.4228629899999987</v>
       </c>
       <c r="D207" s="5">
-        <v>2.9652935408568615</v>
+        <v>3.4414818542808367</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>881.20416766000005</v>
+        <v>864.75246431999994</v>
       </c>
       <c r="C208" s="5">
-        <v>4.478571650000049</v>
+        <v>4.2644245699999601</v>
       </c>
       <c r="D208" s="5">
-        <v>6.3051435185380145</v>
+        <v>6.1117899232731476</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>885.61297672000001</v>
+        <v>868.76630750000004</v>
       </c>
       <c r="C209" s="5">
-        <v>4.4088090599999532</v>
+        <v>4.0138431800000944</v>
       </c>
       <c r="D209" s="5">
-        <v>6.1717923115401696</v>
+        <v>5.7143484255987476</v>
       </c>
       <c r="E209" s="5">
-        <v>3.7940861634687906</v>
+        <v>3.7250199571361886</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>883.15163410000002</v>
+        <v>866.31388069000002</v>
       </c>
       <c r="C210" s="5">
-        <v>-2.4613426199999822</v>
+        <v>-2.4524268100000199</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.2845930442485072</v>
+        <v>-3.3353597069271546</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>888.28488241000002</v>
+        <v>871.23090536999996</v>
       </c>
       <c r="C211" s="5">
-        <v>5.133248309999999</v>
+        <v>4.9170246799999404</v>
       </c>
       <c r="D211" s="5">
-        <v>7.2022571475615527</v>
+        <v>7.0276519950552618</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>892.11319833000005</v>
+        <v>874.71693249999998</v>
       </c>
       <c r="C212" s="5">
-        <v>3.8283159200000227</v>
+        <v>3.486027130000025</v>
       </c>
       <c r="D212" s="5">
-        <v>5.2961090126097954</v>
+        <v>4.9086089254188447</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>887.26337902</v>
+        <v>870.05342354000004</v>
       </c>
       <c r="C213" s="5">
-        <v>-4.8498193100000435</v>
+        <v>-4.6635089599999446</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.3320303417560346</v>
+        <v>-6.2134327081795888</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>888.58103267000001</v>
+        <v>871.74402010999995</v>
       </c>
       <c r="C214" s="5">
-        <v>1.3176536500000111</v>
+        <v>1.6905965699999115</v>
       </c>
       <c r="D214" s="5">
-        <v>1.7967196095581395</v>
+        <v>2.3567953474802783</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>891.71762759000001</v>
+        <v>874.59693478999998</v>
       </c>
       <c r="C215" s="5">
-        <v>3.1365949199999932</v>
+        <v>2.8529146800000262</v>
       </c>
       <c r="D215" s="5">
-        <v>4.3190824384798931</v>
+        <v>3.9986466988696234</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>893.46277943999996</v>
+        <v>876.09232506000001</v>
       </c>
       <c r="C216" s="5">
-        <v>1.7451518499999565</v>
+        <v>1.4953902700000299</v>
       </c>
       <c r="D216" s="5">
-        <v>2.3739257429903793</v>
+        <v>2.0711711308988301</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>896.96350226000004</v>
+        <v>879.78674042</v>
       </c>
       <c r="C217" s="5">
-        <v>3.5007228200000782</v>
+        <v>3.6944153599999936</v>
       </c>
       <c r="D217" s="5">
-        <v>4.8044398853384296</v>
+        <v>5.1793393074266669</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>898.74062569</v>
+        <v>880.96333922999997</v>
       </c>
       <c r="C218" s="5">
-        <v>1.7771234299999605</v>
+        <v>1.1765988099999731</v>
       </c>
       <c r="D218" s="5">
-        <v>2.4035989953775871</v>
+        <v>1.61669907693196</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>901.03502073000004</v>
+        <v>883.87487648000001</v>
       </c>
       <c r="C219" s="5">
-        <v>2.2943950400000404</v>
+        <v>2.9115372500000376</v>
       </c>
       <c r="D219" s="5">
-        <v>3.1068624496390029</v>
+        <v>4.0388263128907864</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>903.70304684999996</v>
+        <v>886.11708646</v>
       </c>
       <c r="C220" s="5">
-        <v>2.6680261199999222</v>
+        <v>2.2422099799999842</v>
       </c>
       <c r="D220" s="5">
-        <v>3.6117251039318843</v>
+        <v>3.0869892366628182</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>906.54914150000002</v>
+        <v>888.49398366000003</v>
       </c>
       <c r="C221" s="5">
-        <v>2.8460946500000546</v>
+        <v>2.3768972000000304</v>
       </c>
       <c r="D221" s="5">
-        <v>3.8453975733673929</v>
+        <v>3.2667635082190616</v>
       </c>
       <c r="E221" s="5">
-        <v>2.364030940190176</v>
+        <v>2.2707690192048657</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>906.76833868999995</v>
+        <v>888.73867861999997</v>
       </c>
       <c r="C222" s="5">
-        <v>0.21919718999993165</v>
+        <v>0.24469495999994706</v>
       </c>
       <c r="D222" s="5">
-        <v>0.29053771079659008</v>
+        <v>0.33098607314554496</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>910.14812386999995</v>
+        <v>891.79773008999996</v>
       </c>
       <c r="C223" s="5">
-        <v>3.3797851799999989</v>
+        <v>3.0590514699999858</v>
       </c>
       <c r="D223" s="5">
-        <v>4.5655839144777666</v>
+        <v>4.2095148608723543</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>910.04725709000002</v>
+        <v>891.36686024999995</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.10086677999993299</v>
+        <v>-0.43086984000001394</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.13290845946470897</v>
+        <v>-0.57823882547649585</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>911.48013591999995</v>
+        <v>892.53494208999996</v>
       </c>
       <c r="C225" s="5">
-        <v>1.432878829999936</v>
+        <v>1.1680818400000135</v>
       </c>
       <c r="D225" s="5">
-        <v>1.905860551597427</v>
+        <v>1.5839102286594908</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>912.69441202999997</v>
+        <v>893.28019635999999</v>
       </c>
       <c r="C226" s="5">
-        <v>1.2142761100000143</v>
+        <v>0.74525427000003219</v>
       </c>
       <c r="D226" s="5">
-        <v>1.6104086032176168</v>
+        <v>1.0065976827172918</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>910.97770795999998</v>
+        <v>891.80341436000003</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.7167040699999916</v>
+        <v>-1.4767819999999574</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.2338984823881303</v>
+        <v>-1.9659155176094512</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>910.73321874999999</v>
+        <v>891.48894072999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.24448920999998336</v>
+        <v>-0.3144736300000659</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.32158237149235713</v>
+        <v>-0.4223322357931325</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>910.43074913999999</v>
+        <v>890.64017619000003</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.30246961000000283</v>
+        <v>-0.84876453999993373</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.39781272256175226</v>
+        <v>-1.1365266719944089</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>908.64235108000003</v>
+        <v>888.80420708999998</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.7883980599999632</v>
+        <v>-1.8359691000000566</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.3319103024441623</v>
+        <v>-2.445830511607161</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>907.74900299000001</v>
+        <v>888.55847946999995</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.89334809000001769</v>
+        <v>-0.24572762000002513</v>
       </c>
       <c r="D231" s="5">
-        <v>-1.1734427831273764</v>
+        <v>-0.33125988273990936</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>903.91833072999998</v>
+        <v>884.85001476000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.8306722600000285</v>
+        <v>-3.7084647099999302</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.9480662946305713</v>
+        <v>-4.894909876253994</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>901.21572485000002</v>
+        <v>882.14740486999995</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.7026058799999646</v>
+        <v>-2.7026098900000761</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.5294382744906594</v>
+        <v>-3.6042291925821979</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.58832074355894548</v>
+        <v>-0.71430745809402119</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>900.90146698000001</v>
+        <v>881.57191540999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.31425787000000582</v>
+        <v>-0.57548945999997159</v>
       </c>
       <c r="D234" s="5">
-        <v>-0.41764366199813496</v>
+        <v>-0.7800452217912146</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>895.26193153999998</v>
+        <v>876.58880724999995</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.6395354400000315</v>
+        <v>-4.9831081600000289</v>
       </c>
       <c r="D235" s="5">
-        <v>-7.2585495612714102</v>
+        <v>-6.5760774646327791</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>889.26419056999998</v>
+        <v>871.00031204000004</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.9977409699999953</v>
+        <v>-5.5884952099999055</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.7496042813385735</v>
+        <v>-7.3876990155456346</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>884.32643268000004</v>
+        <v>866.39631961999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.9377578899999435</v>
+        <v>-4.6039924200000542</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.4633901156068045</v>
+        <v>-6.16184546782873</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>882.23515302999999</v>
+        <v>864.43176765999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-2.0912796500000468</v>
+        <v>-1.9645519599999943</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.8011727514273166</v>
+        <v>-2.6873186220512157</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>876.89651991999995</v>
+        <v>859.24349992999998</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.3386331100000461</v>
+        <v>-5.1882677300000068</v>
       </c>
       <c r="D239" s="5">
-        <v>-7.0246424646785872</v>
+        <v>-6.9692674798775496</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>872.60449314000005</v>
+        <v>855.67916553999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-4.292026779999901</v>
+        <v>-3.5643343899999991</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.7179145228900552</v>
+        <v>-4.8658532465677755</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>872.03728867999996</v>
+        <v>854.83812622000005</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.56720446000008451</v>
+        <v>-0.8410393199999362</v>
       </c>
       <c r="D241" s="5">
-        <v>-0.77723328881544873</v>
+        <v>-1.1731139081654351</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>869.10240707000003</v>
+        <v>851.64612818000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-2.934881609999934</v>
+        <v>-3.1919980400000441</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.9647300121754769</v>
+        <v>-4.3899573662967706</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>867.89902839000001</v>
+        <v>850.81216563999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.2033786800000144</v>
+        <v>-0.83396254000001591</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.6489517425408717</v>
+        <v>-1.1687750405265152</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>867.29646865999996</v>
+        <v>850.36365569999998</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.6025597300000527</v>
+        <v>-0.4485099400000081</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.82995484263905794</v>
+        <v>-0.63075520328228496</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>867.86396955999999</v>
+        <v>850.91490406000003</v>
       </c>
       <c r="C245" s="5">
-        <v>0.56750090000002729</v>
+        <v>0.55124836000004507</v>
       </c>
       <c r="D245" s="5">
-        <v>0.78803185192359848</v>
+        <v>0.78067967786976666</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.7007515925835843</v>
+        <v>-3.5405081551651341</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>869.84805777999998</v>
+        <v>852.57182067999997</v>
       </c>
       <c r="C246" s="5">
-        <v>1.9840882199999896</v>
+        <v>1.6569166199999472</v>
       </c>
       <c r="D246" s="5">
-        <v>2.7781687885245487</v>
+        <v>2.3618494015594793</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>869.28162027999997</v>
+        <v>852.23301571000002</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.56643750000000637</v>
+        <v>-0.33880496999995557</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.7786369124731185</v>
+        <v>-0.47582915306213502</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>872.7373073</v>
+        <v>855.62750791999997</v>
       </c>
       <c r="C248" s="5">
-        <v>3.4556870200000276</v>
+        <v>3.394492209999953</v>
       </c>
       <c r="D248" s="5">
-        <v>4.8761002341938919</v>
+        <v>4.8857777368411348</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>872.42583184</v>
+        <v>855.00134961000003</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.31147545999999693</v>
+        <v>-0.62615830999993705</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.42743416451146432</v>
+        <v>-0.87464815249543859</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>875.02306874999999</v>
+        <v>857.79178796999997</v>
       </c>
       <c r="C250" s="5">
-        <v>2.5972369099999923</v>
+        <v>2.7904383599999392</v>
       </c>
       <c r="D250" s="5">
-        <v>3.631512866747344</v>
+        <v>3.987468944716821</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>875.16199130999996</v>
+        <v>857.90993061999995</v>
       </c>
       <c r="C251" s="5">
-        <v>0.13892255999996905</v>
+        <v>0.11814264999998159</v>
       </c>
       <c r="D251" s="5">
-        <v>0.19068379382116696</v>
+        <v>0.1653998373302823</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>873.69771105999996</v>
+        <v>856.17746567999995</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.4642802500000016</v>
+        <v>-1.7324649399999998</v>
       </c>
       <c r="D252" s="5">
-        <v>-1.9894104044259175</v>
+        <v>-2.396547931433235</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>873.37174874000004</v>
+        <v>856.05797595000001</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.32596231999991687</v>
+        <v>-0.11948972999994112</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.44678284309744853</v>
+        <v>-0.16734575475336744</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>874.60625239000001</v>
+        <v>857.47541890000002</v>
       </c>
       <c r="C254" s="5">
-        <v>1.2345036499999651</v>
+        <v>1.4174429500000088</v>
       </c>
       <c r="D254" s="5">
-        <v>1.7094388014939232</v>
+        <v>2.0051298153692665</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>879.56915359000004</v>
+        <v>862.67178043000001</v>
       </c>
       <c r="C255" s="5">
-        <v>4.962901200000033</v>
+        <v>5.1963615299999901</v>
       </c>
       <c r="D255" s="5">
-        <v>7.0259153758237769</v>
+        <v>7.5194296315457487</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>879.15196160000005</v>
+        <v>862.0158897</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.41719198999999207</v>
+        <v>-0.65589073000001008</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.56769435413553948</v>
+        <v>-0.90855637939352141</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>881.66613935999999</v>
+        <v>864.50739309000005</v>
       </c>
       <c r="C257" s="5">
-        <v>2.5141777599999386</v>
+        <v>2.4915033900000481</v>
       </c>
       <c r="D257" s="5">
-        <v>3.4862260818877999</v>
+        <v>3.5240570747443245</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5903609648638461</v>
+        <v>1.5973969858966708</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>869.89101071000005</v>
+        <v>869.55976879000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-11.775128649999942</v>
+        <v>5.0523756999999705</v>
       </c>
       <c r="D258" s="5">
-        <v>-14.9002718997579</v>
+        <v>7.2429424391085906</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>870.29289797000001</v>
+        <v>870.04659415000003</v>
       </c>
       <c r="C259" s="5">
-        <v>0.40188725999996677</v>
+        <v>0.48682536000001164</v>
       </c>
       <c r="D259" s="5">
-        <v>0.55580759257454204</v>
+        <v>0.67389574283662768</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>874.33789491000005</v>
+        <v>874.18331422999995</v>
       </c>
       <c r="C260" s="5">
-        <v>4.0449969400000327</v>
+        <v>4.1367200799999182</v>
       </c>
       <c r="D260" s="5">
-        <v>5.7222375939098402</v>
+        <v>5.8571061648254652</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>879.66810764000002</v>
+        <v>879.60962577999999</v>
       </c>
       <c r="C261" s="5">
-        <v>5.3302127299999711</v>
+        <v>5.4263115500000367</v>
       </c>
       <c r="D261" s="5">
-        <v>7.5658820781809855</v>
+        <v>7.708388160412305</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>880.82747782000001</v>
+        <v>880.74930039000003</v>
       </c>
       <c r="C262" s="5">
-        <v>1.1593701799999963</v>
+        <v>1.1396746100000428</v>
       </c>
       <c r="D262" s="5">
-        <v>1.5930707137837619</v>
+        <v>1.5659190908392961</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>885.04668574000004</v>
+        <v>885.05255904000001</v>
       </c>
       <c r="C263" s="5">
-        <v>4.2192079200000308</v>
+        <v>4.3032586499999752</v>
       </c>
       <c r="D263" s="5">
-        <v>5.9019387798322498</v>
+        <v>6.0232378654189844</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>889.29929497000001</v>
+        <v>889.38522604000002</v>
       </c>
       <c r="C264" s="5">
-        <v>4.2526092299999618</v>
+        <v>4.3326670000000149</v>
       </c>
       <c r="D264" s="5">
-        <v>5.9207908838407208</v>
+        <v>6.0352306512486686</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>891.08564931000001</v>
+        <v>891.41975464999996</v>
       </c>
       <c r="C265" s="5">
-        <v>1.7863543400000026</v>
+        <v>2.0345286099999385</v>
       </c>
       <c r="D265" s="5">
-        <v>2.4372752930346575</v>
+        <v>2.7798831094638654</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>892.45783873000005</v>
+        <v>892.52182271000004</v>
       </c>
       <c r="C266" s="5">
-        <v>1.3721894200000406</v>
+        <v>1.1020680600000787</v>
       </c>
       <c r="D266" s="5">
-        <v>1.8636202194122431</v>
+        <v>1.4936973142384957</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>889.39536519000001</v>
+        <v>889.64496438000003</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.0624735400000418</v>
+        <v>-2.8768583300000046</v>
       </c>
       <c r="D267" s="5">
-        <v>-4.0409716325277456</v>
+        <v>-3.8001102450873958</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>893.24878749000004</v>
+        <v>893.47006863000001</v>
       </c>
       <c r="C268" s="5">
-        <v>3.8534223000000338</v>
+        <v>3.8251042499999812</v>
       </c>
       <c r="D268" s="5">
-        <v>5.3248577280003317</v>
+        <v>5.2832782764798747</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>895.08389648000002</v>
+        <v>894.88962550999997</v>
       </c>
       <c r="C269" s="5">
-        <v>1.8351089899999806</v>
+        <v>1.4195568799999592</v>
       </c>
       <c r="D269" s="5">
-        <v>2.493353001436982</v>
+        <v>1.9233247349303761</v>
       </c>
       <c r="E269" s="5">
-        <v>1.5218637215374864</v>
+        <v>3.5143982183200251</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>898.78789067000002</v>
+        <v>898.442813</v>
       </c>
       <c r="C270" s="5">
-        <v>3.7039941900000031</v>
+        <v>3.5531874900000275</v>
       </c>
       <c r="D270" s="5">
-        <v>5.080377756233978</v>
+        <v>4.8700771458238146</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>900.87206627</v>
+        <v>900.70356038</v>
       </c>
       <c r="C271" s="5">
-        <v>2.0841755999999805</v>
+        <v>2.260747379999998</v>
       </c>
       <c r="D271" s="5">
-        <v>2.8184135487875794</v>
+        <v>3.0616963002228825</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>903.26608515999999</v>
+        <v>903.16244609</v>
       </c>
       <c r="C272" s="5">
-        <v>2.3940188899999839</v>
+        <v>2.4588857100000041</v>
       </c>
       <c r="D272" s="5">
-        <v>3.2359599075403978</v>
+        <v>3.3255914594490843</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>904.11423788000002</v>
+        <v>904.06362555999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.84815272000003006</v>
+        <v>0.90117946999998821</v>
       </c>
       <c r="D273" s="5">
-        <v>1.132618639727645</v>
+        <v>1.2039582443589714</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>903.48091590000001</v>
+        <v>903.44039545999999</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.63332198000000517</v>
+        <v>-0.62323010000000068</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.83735570041061358</v>
+        <v>-0.82410908423601326</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>907.81567863999999</v>
+        <v>907.87957244999996</v>
       </c>
       <c r="C275" s="5">
-        <v>4.3347627399999737</v>
+        <v>4.4391769899999645</v>
       </c>
       <c r="D275" s="5">
-        <v>5.911799553403374</v>
+        <v>6.0583510673328789</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>910.01723629000003</v>
+        <v>910.10813052000003</v>
       </c>
       <c r="C276" s="5">
-        <v>2.2015576500000407</v>
+        <v>2.2285580700000764</v>
       </c>
       <c r="D276" s="5">
-        <v>2.9492696139086005</v>
+        <v>2.9857169512859105</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>914.73751243000004</v>
+        <v>914.97072295999999</v>
       </c>
       <c r="C277" s="5">
-        <v>4.7202761400000099</v>
+        <v>4.8625924399999576</v>
       </c>
       <c r="D277" s="5">
-        <v>6.4051025206557144</v>
+        <v>6.6032496280274078</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>915.97020522000003</v>
+        <v>915.99509025999998</v>
       </c>
       <c r="C278" s="5">
-        <v>1.2326927899999873</v>
+        <v>1.0243672999999944</v>
       </c>
       <c r="D278" s="5">
-        <v>1.6291498122716019</v>
+        <v>1.3517790411742725</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>917.03350661000002</v>
+        <v>917.19685500000003</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0633013899999924</v>
+        <v>1.2017647400000442</v>
       </c>
       <c r="D279" s="5">
-        <v>1.4019450051476312</v>
+        <v>1.5857830328689593</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>922.35403049000001</v>
+        <v>922.56542611999998</v>
       </c>
       <c r="C280" s="5">
-        <v>5.3205238799999961</v>
+        <v>5.368571119999956</v>
       </c>
       <c r="D280" s="5">
-        <v>7.1887849051100572</v>
+        <v>7.2544741012575242</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>924.97486266999999</v>
+        <v>924.72120013999995</v>
       </c>
       <c r="C281" s="5">
-        <v>2.6208321799999794</v>
+        <v>2.1557740199999671</v>
       </c>
       <c r="D281" s="5">
-        <v>3.4635477939121806</v>
+        <v>2.8403798128206814</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3394597207646148</v>
+        <v>3.3335479348080455</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>922.74752574000001</v>
+        <v>922.42233122000005</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.2273369299999786</v>
+        <v>-2.2988689199999044</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.8516324510133084</v>
+        <v>-2.9427620029820356</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>928.42610592000005</v>
+        <v>928.35909604000005</v>
       </c>
       <c r="C283" s="5">
-        <v>5.6785801800000399</v>
+        <v>5.9367648200000076</v>
       </c>
       <c r="D283" s="5">
-        <v>7.6399411417934715</v>
+        <v>8.0026130422622863</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>929.29287718</v>
+        <v>929.22019792000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.86677125999995042</v>
+        <v>0.86110187999997834</v>
       </c>
       <c r="D284" s="5">
-        <v>1.1260809577353204</v>
+        <v>1.1187590311372508</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>931.42145783000001</v>
+        <v>931.37087703999998</v>
       </c>
       <c r="C285" s="5">
-        <v>2.1285806500000035</v>
+        <v>2.1506791199999498</v>
       </c>
       <c r="D285" s="5">
-        <v>2.7835386783870764</v>
+        <v>2.8130284400422534</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>933.84138541000004</v>
+        <v>933.93194602999995</v>
       </c>
       <c r="C286" s="5">
-        <v>2.4199275800000351</v>
+        <v>2.561068989999967</v>
       </c>
       <c r="D286" s="5">
-        <v>3.1626608813445811</v>
+        <v>3.3501060631588198</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>935.07901016000005</v>
+        <v>935.17622818999996</v>
       </c>
       <c r="C287" s="5">
-        <v>1.237624750000009</v>
+        <v>1.2442821600000116</v>
       </c>
       <c r="D287" s="5">
-        <v>1.6020099457972226</v>
+        <v>1.610533371603573</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>936.86901577000003</v>
+        <v>936.98922030999995</v>
       </c>
       <c r="C288" s="5">
-        <v>1.7900056099999802</v>
+        <v>1.8129921199999899</v>
       </c>
       <c r="D288" s="5">
-        <v>2.3214798393064839</v>
+        <v>2.35136287831339</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>939.29242380000005</v>
+        <v>939.36113284999999</v>
       </c>
       <c r="C289" s="5">
-        <v>2.4234080300000187</v>
+        <v>2.3719125400000394</v>
       </c>
       <c r="D289" s="5">
-        <v>3.1485954952267692</v>
+        <v>3.080355353182318</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>942.77981081999997</v>
+        <v>942.79312580999999</v>
       </c>
       <c r="C290" s="5">
-        <v>3.4873870199999146</v>
+        <v>3.4319929600000023</v>
       </c>
       <c r="D290" s="5">
-        <v>4.547451859068441</v>
+        <v>4.4734282413858351</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>940.32848873</v>
+        <v>940.35955052999998</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.4513220899999624</v>
+        <v>-2.4335752800000137</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.0758854074326103</v>
+        <v>-3.0538896348330291</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>942.98713269999996</v>
+        <v>943.16143523999995</v>
       </c>
       <c r="C292" s="5">
-        <v>2.6586439699999573</v>
+        <v>2.8018847099999675</v>
       </c>
       <c r="D292" s="5">
-        <v>3.4460883897533767</v>
+        <v>3.6346868058187987</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>942.76607135999996</v>
+        <v>942.51189355999998</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.22106134000000566</v>
+        <v>-0.64954167999997026</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.28094958699246275</v>
+        <v>-0.82329957110783836</v>
       </c>
       <c r="E293" s="5">
-        <v>1.923426182485044</v>
+        <v>1.9238980805573069</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>942.28232587000002</v>
+        <v>942.02416783000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.48374548999993294</v>
+        <v>-0.48772572999996555</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.61400084093464757</v>
+        <v>-0.61920491958427082</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>947.14352099999996</v>
+        <v>947.09443161000002</v>
       </c>
       <c r="C295" s="5">
-        <v>4.8611951299999419</v>
+        <v>5.0702637800000048</v>
       </c>
       <c r="D295" s="5">
-        <v>6.3694639079545423</v>
+        <v>6.653438164002301</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>950.53745732000004</v>
+        <v>950.52399797999999</v>
       </c>
       <c r="C296" s="5">
-        <v>3.3939363200000798</v>
+        <v>3.429566369999975</v>
       </c>
       <c r="D296" s="5">
-        <v>4.3857733597374438</v>
+        <v>4.4329710847512249</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>953.32453541999996</v>
+        <v>953.41842542999996</v>
       </c>
       <c r="C297" s="5">
-        <v>2.787078099999917</v>
+        <v>2.8944274499999665</v>
       </c>
       <c r="D297" s="5">
-        <v>3.5758292529368019</v>
+        <v>3.7159276552656495</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>956.50058107999996</v>
+        <v>956.58818685000006</v>
       </c>
       <c r="C298" s="5">
-        <v>3.1760456599999998</v>
+        <v>3.1697614200000999</v>
       </c>
       <c r="D298" s="5">
-        <v>4.0719310060415292</v>
+        <v>4.0633187005011173</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>959.36819978000005</v>
+        <v>959.49854057000005</v>
       </c>
       <c r="C299" s="5">
-        <v>2.8676187000000937</v>
+        <v>2.9103537199999892</v>
       </c>
       <c r="D299" s="5">
-        <v>3.6575564998787113</v>
+        <v>3.712633389695319</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>959.02522820000002</v>
+        <v>959.03049984999996</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.34297158000003947</v>
+        <v>-0.46804072000009</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.42815430428868595</v>
+        <v>-0.58378876943311342</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>961.49663019000002</v>
+        <v>961.44688439000004</v>
       </c>
       <c r="C301" s="5">
-        <v>2.4714019900000039</v>
+        <v>2.416384540000081</v>
       </c>
       <c r="D301" s="5">
-        <v>3.1366010714005021</v>
+        <v>3.0657877636079078</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>963.96669827999995</v>
+        <v>963.98458774000005</v>
       </c>
       <c r="C302" s="5">
-        <v>2.470068089999927</v>
+        <v>2.5377033500000152</v>
       </c>
       <c r="D302" s="5">
-        <v>3.1267120857410236</v>
+        <v>3.2137430444103776</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>967.44917928999996</v>
+        <v>967.47242841000002</v>
       </c>
       <c r="C303" s="5">
-        <v>3.482481010000015</v>
+        <v>3.4878406699999687</v>
       </c>
       <c r="D303" s="5">
-        <v>4.4223726556857024</v>
+        <v>4.4292310145432889</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>969.51656581999998</v>
+        <v>969.59086650999996</v>
       </c>
       <c r="C304" s="5">
-        <v>2.0673865300000216</v>
+        <v>2.1184380999999348</v>
       </c>
       <c r="D304" s="5">
-        <v>2.5946899164255743</v>
+        <v>2.6594716202406943</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>973.49772192</v>
+        <v>973.33127494999997</v>
       </c>
       <c r="C305" s="5">
-        <v>3.9811561000000211</v>
+        <v>3.7404084400000102</v>
       </c>
       <c r="D305" s="5">
-        <v>5.0404237832268217</v>
+        <v>4.7287571735769252</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2597323443839699</v>
+        <v>3.2699196265408181</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>974.70954973000005</v>
+        <v>974.53929083000003</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2118278100000452</v>
+        <v>1.2080158800000618</v>
       </c>
       <c r="D306" s="5">
-        <v>1.5040517332760794</v>
+        <v>1.4995463885843829</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>973.73565166000003</v>
+        <v>973.70844073000001</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.97389807000001838</v>
+        <v>-0.83085010000002057</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.192433838832796</v>
+        <v>-1.0182845373778782</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>971.54633990000002</v>
+        <v>971.53185456000006</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.1893117600000096</v>
+        <v>-2.1765861699999505</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.6649211480501589</v>
+        <v>-2.6496941130876306</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>973.37997487999996</v>
+        <v>973.52019556000005</v>
       </c>
       <c r="C309" s="5">
-        <v>1.8336349799999425</v>
+        <v>1.9883409999999913</v>
       </c>
       <c r="D309" s="5">
-        <v>2.2884619289549768</v>
+        <v>2.4837589697084494</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>976.74052542000004</v>
+        <v>976.84960341999999</v>
       </c>
       <c r="C310" s="5">
-        <v>3.3605505400000766</v>
+        <v>3.3294078599999466</v>
       </c>
       <c r="D310" s="5">
-        <v>4.2225267146775769</v>
+        <v>4.182043144781078</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>976.67876421999995</v>
+        <v>976.75409410999998</v>
       </c>
       <c r="C311" s="5">
-        <v>-6.1761200000091776E-2</v>
+        <v>-9.5509310000011283E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-7.5851947013361176E-2</v>
+        <v>-0.11726427434117781</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>979.10634141000003</v>
+        <v>979.11689047000004</v>
       </c>
       <c r="C312" s="5">
-        <v>2.4275771900000791</v>
+        <v>2.3627963600000612</v>
       </c>
       <c r="D312" s="5">
-        <v>3.0237657731333023</v>
+        <v>2.9417689989569729</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>979.61645988999999</v>
+        <v>979.50044355</v>
       </c>
       <c r="C313" s="5">
-        <v>0.51011847999996007</v>
+        <v>0.38355307999995603</v>
       </c>
       <c r="D313" s="5">
-        <v>0.62699964994170632</v>
+        <v>0.47109456583840359</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>979.89247212999999</v>
+        <v>979.92212629000005</v>
       </c>
       <c r="C314" s="5">
-        <v>0.27601224000000002</v>
+        <v>0.42168274000005113</v>
       </c>
       <c r="D314" s="5">
-        <v>0.33863093604831196</v>
+        <v>0.51783453668832191</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>981.72266933000003</v>
+        <v>981.73389555000006</v>
       </c>
       <c r="C315" s="5">
-        <v>1.8301972000000433</v>
+        <v>1.8117692600000055</v>
       </c>
       <c r="D315" s="5">
-        <v>2.2644717764477518</v>
+        <v>2.2413703268605145</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>980.53586048</v>
+        <v>980.54972719</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.186808850000034</v>
+        <v>-1.1841683600000579</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.4410784685833677</v>
+        <v>-1.4378771700440884</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>983.55073374999995</v>
+        <v>983.39372445000004</v>
       </c>
       <c r="C317" s="5">
-        <v>3.0148732699999528</v>
+        <v>2.8439972600000374</v>
       </c>
       <c r="D317" s="5">
-        <v>3.7527037667028251</v>
+        <v>3.5365552968150693</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0326692711897456</v>
+        <v>1.0338154910841668</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>983.28935680999996</v>
+        <v>983.22456244</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.26137693999999101</v>
+        <v>-0.16916201000003639</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.31843227191951096</v>
+        <v>-0.20622713320165298</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>984.89132665</v>
+        <v>984.92107405000002</v>
       </c>
       <c r="C319" s="5">
-        <v>1.6019698400000379</v>
+        <v>1.6965116100000159</v>
       </c>
       <c r="D319" s="5">
-        <v>1.9726473812942347</v>
+        <v>2.0903112702657101</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>985.32326091000004</v>
+        <v>985.35688569000001</v>
       </c>
       <c r="C320" s="5">
-        <v>0.4319342600000482</v>
+        <v>0.43581163999999717</v>
       </c>
       <c r="D320" s="5">
-        <v>0.5275436592185212</v>
+        <v>0.5322747195334987</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>989.62756139999999</v>
+        <v>989.71859924</v>
       </c>
       <c r="C321" s="5">
-        <v>4.304300489999946</v>
+        <v>4.3617135499999904</v>
       </c>
       <c r="D321" s="5">
-        <v>5.3698977188808339</v>
+        <v>5.4430870172884394</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>990.08816838999996</v>
+        <v>990.12101490999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.46060698999997385</v>
+        <v>0.40241566999998213</v>
       </c>
       <c r="D322" s="5">
-        <v>0.55995359404670264</v>
+        <v>0.48900785072918396</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>988.96215522</v>
+        <v>989.01307853000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1260131699999647</v>
+        <v>-1.1079363799999555</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.3562386202628174</v>
+        <v>-1.3345556686646054</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>993.39831724999999</v>
+        <v>993.38525138</v>
       </c>
       <c r="C324" s="5">
-        <v>4.4361620299999913</v>
+        <v>4.3721728499999699</v>
       </c>
       <c r="D324" s="5">
-        <v>5.5176152989621308</v>
+        <v>5.4357951733918775</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>994.88549874</v>
+        <v>994.79325322</v>
       </c>
       <c r="C325" s="5">
-        <v>1.4871814900000118</v>
+        <v>1.4080018399999972</v>
       </c>
       <c r="D325" s="5">
-        <v>1.8113435637799435</v>
+        <v>1.7141748947603563</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>998.98279723999997</v>
+        <v>998.98311894000005</v>
       </c>
       <c r="C326" s="5">
-        <v>4.0972984999999653</v>
+        <v>4.1898657200000571</v>
       </c>
       <c r="D326" s="5">
-        <v>5.0555272690223862</v>
+        <v>5.1728928158023324</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>995.68783830999996</v>
+        <v>995.68302155000003</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.2949589300000071</v>
+        <v>-3.300097390000019</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.8869597802854039</v>
+        <v>-3.8929105231611749</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>999.73768930000006</v>
+        <v>999.68035843999996</v>
       </c>
       <c r="C328" s="5">
-        <v>4.0498509900000954</v>
+        <v>3.9973368899999286</v>
       </c>
       <c r="D328" s="5">
-        <v>4.9915504652596754</v>
+        <v>4.9254141362938819</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1000.698747</v>
+        <v>1000.6297671999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.96105769999996937</v>
+        <v>0.94940875999998298</v>
       </c>
       <c r="D329" s="5">
-        <v>1.1596905904403654</v>
+        <v>1.1456265716198288</v>
       </c>
       <c r="E329" s="5">
-        <v>1.7434802966004082</v>
+        <v>1.7527102646134773</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1006.0781082</v>
+        <v>1006.1194798</v>
       </c>
       <c r="C330" s="5">
-        <v>5.3793611999999484</v>
+        <v>5.4897126000000753</v>
       </c>
       <c r="D330" s="5">
-        <v>6.6449062301775497</v>
+        <v>6.7858407078512206</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1006.4712330999999</v>
+        <v>1006.6484167</v>
       </c>
       <c r="C331" s="5">
-        <v>0.39312489999997524</v>
+        <v>0.52893689999996241</v>
       </c>
       <c r="D331" s="5">
-        <v>0.46990889374880496</v>
+        <v>0.63269103897494183</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1010.0045889</v>
+        <v>1010.0311647</v>
       </c>
       <c r="C332" s="5">
-        <v>3.5333558000000949</v>
+        <v>3.3827479999999923</v>
       </c>
       <c r="D332" s="5">
-        <v>4.2950668185545382</v>
+        <v>4.1078585115816857</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1010.6706172</v>
+        <v>1010.6486864</v>
       </c>
       <c r="C333" s="5">
-        <v>0.66602829999999358</v>
+        <v>0.61752169999999751</v>
       </c>
       <c r="D333" s="5">
-        <v>0.79419347978766375</v>
+        <v>0.7361386001019099</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1012.1186929</v>
+        <v>1012.0831559</v>
       </c>
       <c r="C334" s="5">
-        <v>1.448075700000004</v>
+        <v>1.4344694999999774</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7329582911336683</v>
+        <v>1.7165855426208854</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1016.9026706</v>
+        <v>1016.8703607</v>
       </c>
       <c r="C335" s="5">
-        <v>4.7839776999999231</v>
+        <v>4.7872048000000404</v>
       </c>
       <c r="D335" s="5">
-        <v>5.8218386709860681</v>
+        <v>5.8260785108310786</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1018.1175367</v>
+        <v>1018.1088522</v>
       </c>
       <c r="C336" s="5">
-        <v>1.2148660999999947</v>
+        <v>1.2384915000000092</v>
       </c>
       <c r="D336" s="5">
-        <v>1.4430649438459398</v>
+        <v>1.4713634273425313</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1020.7256766</v>
+        <v>1020.7255494</v>
       </c>
       <c r="C337" s="5">
-        <v>2.6081399000000829</v>
+        <v>2.616697199999976</v>
       </c>
       <c r="D337" s="5">
-        <v>3.1177573945180059</v>
+        <v>3.1281588429874496</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1023.8669554000001</v>
+        <v>1023.788369</v>
       </c>
       <c r="C338" s="5">
-        <v>3.1412788000000091</v>
+        <v>3.0628196000000116</v>
       </c>
       <c r="D338" s="5">
-        <v>3.7561489023933969</v>
+        <v>3.6607792291831309</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1025.5072603000001</v>
+        <v>1025.4847827000001</v>
       </c>
       <c r="C339" s="5">
-        <v>1.6403049000000465</v>
+        <v>1.6964137000001074</v>
       </c>
       <c r="D339" s="5">
-        <v>1.939512587598835</v>
+        <v>2.0066174175211948</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1029.6109067</v>
+        <v>1029.5967852000001</v>
       </c>
       <c r="C340" s="5">
-        <v>4.1036463999998887</v>
+        <v>4.1120025000000169</v>
       </c>
       <c r="D340" s="5">
-        <v>4.9089982852785319</v>
+        <v>4.9193259802004174</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1029.6451466999999</v>
+        <v>1029.6009385</v>
       </c>
       <c r="C341" s="5">
-        <v>3.4239999999954307E-2</v>
+        <v>4.1532999998707965E-3</v>
       </c>
       <c r="D341" s="5">
-        <v>3.9913637012833902E-2</v>
+        <v>4.840798504468502E-3</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8926187613183663</v>
+        <v>2.8952937689499469</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1031.4612129</v>
+        <v>1031.6229668999999</v>
       </c>
       <c r="C342" s="5">
-        <v>1.8160662000000229</v>
+        <v>2.0220283999999538</v>
       </c>
       <c r="D342" s="5">
-        <v>2.1371877004336959</v>
+        <v>2.3822971250016645</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1034.9069219</v>
+        <v>1035.1002512</v>
       </c>
       <c r="C343" s="5">
-        <v>3.445709000000079</v>
+        <v>3.4772843000000648</v>
       </c>
       <c r="D343" s="5">
-        <v>4.0832114412327591</v>
+        <v>4.120666899119052</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1037.3502072000001</v>
+        <v>1037.4310258999999</v>
       </c>
       <c r="C344" s="5">
-        <v>2.4432853000000705</v>
+        <v>2.3307746999998926</v>
       </c>
       <c r="D344" s="5">
-        <v>2.8701269727708478</v>
+        <v>2.7358023457509928</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1040.0509172</v>
+        <v>1039.9646342999999</v>
       </c>
       <c r="C345" s="5">
-        <v>2.7007099999998445</v>
+        <v>2.5336084000000483</v>
       </c>
       <c r="D345" s="5">
-        <v>3.1692895044062919</v>
+        <v>2.9703201569884152</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1044.1355624</v>
+        <v>1043.9798430999999</v>
       </c>
       <c r="C346" s="5">
-        <v>4.0846452000000681</v>
+        <v>4.0152087999999821</v>
       </c>
       <c r="D346" s="5">
-        <v>4.8159649140988581</v>
+        <v>4.7327516969017491</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1047.9552464999999</v>
+        <v>1047.8864172000001</v>
       </c>
       <c r="C347" s="5">
-        <v>3.819684099999904</v>
+        <v>3.9065741000001708</v>
       </c>
       <c r="D347" s="5">
-        <v>4.4792827234931165</v>
+        <v>4.583981262361303</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1048.9603999000001</v>
+        <v>1048.8512816</v>
       </c>
       <c r="C348" s="5">
-        <v>1.0051534000001539</v>
+        <v>0.9648643999998967</v>
       </c>
       <c r="D348" s="5">
-        <v>1.1570794936724971</v>
+        <v>1.1105391455820124</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1051.6802811</v>
+        <v>1051.7118359000001</v>
       </c>
       <c r="C349" s="5">
-        <v>2.719881199999918</v>
+        <v>2.8605543000001035</v>
       </c>
       <c r="D349" s="5">
-        <v>3.1562758257792867</v>
+        <v>3.3223271072516436</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1053.5162865</v>
+        <v>1053.4975144</v>
       </c>
       <c r="C350" s="5">
-        <v>1.8360053999999764</v>
+        <v>1.7856784999999036</v>
       </c>
       <c r="D350" s="5">
-        <v>2.1151721400354706</v>
+        <v>2.0565882358828835</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1054.8841683999999</v>
+        <v>1054.9090212000001</v>
       </c>
       <c r="C351" s="5">
-        <v>1.3678818999999294</v>
+        <v>1.4115068000000974</v>
       </c>
       <c r="D351" s="5">
-        <v>1.5692506445237786</v>
+        <v>1.6196961316868874</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1056.0433031</v>
+        <v>1056.0684529</v>
       </c>
       <c r="C352" s="5">
-        <v>1.1591347000000951</v>
+        <v>1.1594316999999137</v>
       </c>
       <c r="D352" s="5">
-        <v>1.3265900551054921</v>
+        <v>1.3269005681961987</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1058.2876776000001</v>
+        <v>1058.3538006000001</v>
       </c>
       <c r="C353" s="5">
-        <v>2.244374500000049</v>
+        <v>2.2853477000001021</v>
       </c>
       <c r="D353" s="5">
-        <v>2.5803438149360813</v>
+        <v>2.6279492615408406</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7817866176321981</v>
+        <v>2.7926219785589401</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1062.4248998999999</v>
+        <v>1062.5592954000001</v>
       </c>
       <c r="C354" s="5">
-        <v>4.1372222999998485</v>
+        <v>4.2054947999999968</v>
       </c>
       <c r="D354" s="5">
-        <v>4.7934203292321342</v>
+        <v>4.8739472559295782</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1065.8165229000001</v>
+        <v>1065.9276225999999</v>
       </c>
       <c r="C355" s="5">
-        <v>3.3916230000002088</v>
+        <v>3.3683271999998396</v>
       </c>
       <c r="D355" s="5">
-        <v>3.8987914764985199</v>
+        <v>3.8710452184342214</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1066.7835680999999</v>
+        <v>1066.8572392000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.96704519999980221</v>
+        <v>0.9296166000001449</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0942435070713685</v>
+        <v>1.0515783123443478</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1066.1882435</v>
+        <v>1066.0881572999999</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.59532459999991261</v>
+        <v>-0.76908190000017385</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.66761518912441531</v>
+        <v>-0.86164095150251807</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1070.5830675</v>
+        <v>1070.4548434999999</v>
       </c>
       <c r="C358" s="5">
-        <v>4.3948239999999714</v>
+        <v>4.3666862000000037</v>
       </c>
       <c r="D358" s="5">
-        <v>5.0600903811796938</v>
+        <v>5.0274426544995032</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1072.5501796000001</v>
+        <v>1072.3484461</v>
       </c>
       <c r="C359" s="5">
-        <v>1.9671121000001222</v>
+        <v>1.893602600000122</v>
       </c>
       <c r="D359" s="5">
-        <v>2.2273249357871894</v>
+        <v>2.143539459599797</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1075.9164731000001</v>
+        <v>1075.7789210000001</v>
       </c>
       <c r="C360" s="5">
-        <v>3.3662934999999834</v>
+        <v>3.4304749000000356</v>
       </c>
       <c r="D360" s="5">
-        <v>3.8320058953545066</v>
+        <v>3.9071045433392015</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1078.9810574000001</v>
+        <v>1078.9819242999999</v>
       </c>
       <c r="C361" s="5">
-        <v>3.0645842999999786</v>
+        <v>3.2030032999998639</v>
       </c>
       <c r="D361" s="5">
-        <v>3.472075368867289</v>
+        <v>3.6319489545864725</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1082.4149262000001</v>
+        <v>1082.4931508</v>
       </c>
       <c r="C362" s="5">
-        <v>3.4338688000000275</v>
+        <v>3.5112265000000207</v>
       </c>
       <c r="D362" s="5">
-        <v>3.886574400875964</v>
+        <v>3.9757005865158845</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1083.4750383999999</v>
+        <v>1083.6135631</v>
       </c>
       <c r="C363" s="5">
-        <v>1.0601121999998213</v>
+        <v>1.1204122999999981</v>
       </c>
       <c r="D363" s="5">
-        <v>1.1816260152824443</v>
+        <v>1.2491302887804645</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1091.5294074999999</v>
+        <v>1091.7048302999999</v>
       </c>
       <c r="C364" s="5">
-        <v>8.0543691000000308</v>
+        <v>8.0912671999999475</v>
       </c>
       <c r="D364" s="5">
-        <v>9.2945146290989591</v>
+        <v>9.3376147313276157</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1090.8441237</v>
+        <v>1090.8217683</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.68528379999997924</v>
+        <v>-0.88306199999988166</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.75078778365688104</v>
+        <v>-0.96635346539243328</v>
       </c>
       <c r="E365" s="5">
-        <v>3.0763323422447808</v>
+        <v>3.0677801394574544</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1091.7617155999999</v>
+        <v>1091.8161488000001</v>
       </c>
       <c r="C366" s="5">
-        <v>0.91759189999993396</v>
+        <v>0.99438050000003386</v>
       </c>
       <c r="D366" s="5">
-        <v>1.0140943315401607</v>
+        <v>1.0994073691070749</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1094.3836521999999</v>
+        <v>1094.3326979000001</v>
       </c>
       <c r="C367" s="5">
-        <v>2.6219366000000264</v>
+        <v>2.5165491000000202</v>
       </c>
       <c r="D367" s="5">
-        <v>2.9202498310971103</v>
+        <v>2.8012385792803851</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1088.9332941</v>
+        <v>1088.9627754999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.4503580999999031</v>
+        <v>-5.3699224000001777</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.8153442164707858</v>
+        <v>-5.7320849151943021</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>962.67071422000004</v>
+        <v>962.60110086999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-126.26257987999998</v>
+        <v>-126.36167462999992</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.211391706723262</v>
+        <v>-77.238554648591929</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>986.11808875999998</v>
+        <v>985.96251790999997</v>
       </c>
       <c r="C370" s="5">
-        <v>23.447374539999942</v>
+        <v>23.361417039999992</v>
       </c>
       <c r="D370" s="5">
-        <v>33.479318814019329</v>
+        <v>33.34250651573609</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1012.4040283</v>
+        <v>1012.1291305</v>
       </c>
       <c r="C371" s="5">
-        <v>26.285939540000072</v>
+        <v>26.16661259</v>
       </c>
       <c r="D371" s="5">
-        <v>37.119515655981708</v>
+        <v>36.932404067036551</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1019.1457559</v>
+        <v>1018.8871478999999</v>
       </c>
       <c r="C372" s="5">
-        <v>6.7417275999999902</v>
+        <v>6.7580173999999715</v>
       </c>
       <c r="D372" s="5">
-        <v>8.2902181917488669</v>
+        <v>8.3133314879868969</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1022.3425449</v>
+        <v>1022.2183829000001</v>
       </c>
       <c r="C373" s="5">
-        <v>3.196788999999967</v>
+        <v>3.3312350000001061</v>
       </c>
       <c r="D373" s="5">
-        <v>3.8297024805715285</v>
+        <v>3.9947059599460655</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1026.965774</v>
+        <v>1027.1164411</v>
       </c>
       <c r="C374" s="5">
-        <v>4.6232291000000032</v>
+        <v>4.8980581999999231</v>
       </c>
       <c r="D374" s="5">
-        <v>5.5636570440411148</v>
+        <v>5.9038945978927559</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1043.798145</v>
+        <v>1043.8945868000001</v>
       </c>
       <c r="C375" s="5">
-        <v>16.832370999999966</v>
+        <v>16.778145700000096</v>
       </c>
       <c r="D375" s="5">
-        <v>21.542064457563171</v>
+        <v>21.462879793558322</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1045.6643552</v>
+        <v>1045.7722314</v>
       </c>
       <c r="C376" s="5">
-        <v>1.8662102000000687</v>
+        <v>1.8776445999999396</v>
       </c>
       <c r="D376" s="5">
-        <v>2.1667078110187088</v>
+        <v>2.1799115934446389</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1049.5474128999999</v>
+        <v>1049.6008158</v>
       </c>
       <c r="C377" s="5">
-        <v>3.8830576999998812</v>
+        <v>3.8285843999999543</v>
       </c>
       <c r="D377" s="5">
-        <v>4.5483304394136725</v>
+        <v>4.4827623671714223</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.7857572775775727</v>
+        <v>-3.7788897964734613</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1051.5800065999999</v>
+        <v>1051.3959701000001</v>
       </c>
       <c r="C378" s="5">
-        <v>2.0325937000000067</v>
+        <v>1.7951543000001493</v>
       </c>
       <c r="D378" s="5">
-        <v>2.3488801830710226</v>
+        <v>2.0718019779532248</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1046.6527965</v>
+        <v>1046.4757434999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.9272100999999111</v>
+        <v>-4.9202266000002055</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.4799781987327485</v>
+        <v>-5.4733433906741897</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1059.9857112</v>
+        <v>1059.7249617</v>
       </c>
       <c r="C380" s="5">
-        <v>13.332914699999947</v>
+        <v>13.249218200000087</v>
       </c>
       <c r="D380" s="5">
-        <v>16.404152543537865</v>
+        <v>16.296856624195332</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1063.0173698999999</v>
+        <v>1062.7447529000001</v>
       </c>
       <c r="C381" s="5">
-        <v>3.0316586999999799</v>
+        <v>3.0197912000000997</v>
       </c>
       <c r="D381" s="5">
-        <v>3.4866196624930845</v>
+        <v>3.473624570465117</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1065.8307983</v>
+        <v>1065.6273065</v>
       </c>
       <c r="C382" s="5">
-        <v>2.8134284000000207</v>
+        <v>2.8825535999999374</v>
       </c>
       <c r="D382" s="5">
-        <v>3.2226141115255569</v>
+        <v>3.3038376342916065</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1072.6223585</v>
+        <v>1072.1584640000001</v>
       </c>
       <c r="C383" s="5">
-        <v>6.791560200000049</v>
+        <v>6.531157500000063</v>
       </c>
       <c r="D383" s="5">
-        <v>7.9202542401139997</v>
+        <v>7.6077752802591325</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1082.0016151</v>
+        <v>1081.7802277000001</v>
       </c>
       <c r="C384" s="5">
-        <v>9.3792565999999624</v>
+        <v>9.6217636999999741</v>
       </c>
       <c r="D384" s="5">
-        <v>11.012724907240102</v>
+        <v>11.316804568988804</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1084.2166340000001</v>
+        <v>1084.1505446000001</v>
       </c>
       <c r="C385" s="5">
-        <v>2.2150189000001319</v>
+        <v>2.3703169000000344</v>
       </c>
       <c r="D385" s="5">
-        <v>2.4844282469837387</v>
+        <v>2.6612707291877147</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1089.4449698999999</v>
+        <v>1089.5519008000001</v>
       </c>
       <c r="C386" s="5">
-        <v>5.22833589999982</v>
+        <v>5.4013562000000093</v>
       </c>
       <c r="D386" s="5">
-        <v>5.9426386197095615</v>
+        <v>6.1451034503510416</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1099.7874469999999</v>
+        <v>1099.8945071000001</v>
       </c>
       <c r="C387" s="5">
-        <v>10.342477099999996</v>
+        <v>10.342606299999943</v>
       </c>
       <c r="D387" s="5">
-        <v>12.006060793505323</v>
+        <v>12.00497818902142</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1105.9483977</v>
+        <v>1105.979063</v>
       </c>
       <c r="C388" s="5">
-        <v>6.1609507000000576</v>
+        <v>6.0845558999999412</v>
       </c>
       <c r="D388" s="5">
-        <v>6.9333727830472869</v>
+        <v>6.8440810895254778</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1110.500785</v>
+        <v>1110.3636147</v>
       </c>
       <c r="C389" s="5">
-        <v>4.5523872999999639</v>
+        <v>4.3845516999999745</v>
       </c>
       <c r="D389" s="5">
-        <v>5.0529067460642896</v>
+        <v>4.862401138533734</v>
       </c>
       <c r="E389" s="5">
-        <v>5.8075863320533605</v>
+        <v>5.7891341151147024</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1109.8076228</v>
+        <v>1109.6314417000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.69316219999996065</v>
+        <v>-0.73217299999987517</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.74646051685430814</v>
+        <v>-0.78841573965627854</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1119.0548045999999</v>
+        <v>1118.772602</v>
       </c>
       <c r="C391" s="5">
-        <v>9.2471817999999075</v>
+        <v>9.1411602999999104</v>
       </c>
       <c r="D391" s="5">
-        <v>10.469867372797337</v>
+        <v>10.34605668793558</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1120.2331214999999</v>
+        <v>1119.9374711999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1783169000000271</v>
+        <v>1.1648691999998846</v>
       </c>
       <c r="D392" s="5">
-        <v>1.2708920226192744</v>
+        <v>1.2566233699725426</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1128.0161399000001</v>
+        <v>1127.5600774</v>
       </c>
       <c r="C393" s="5">
-        <v>7.7830184000001736</v>
+        <v>7.6226062000000638</v>
       </c>
       <c r="D393" s="5">
-        <v>8.6632910871301316</v>
+        <v>8.4803259444209633</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1131.8002649</v>
+        <v>1131.1117076999999</v>
       </c>
       <c r="C394" s="5">
-        <v>3.7841249999999036</v>
+        <v>3.5516302999999425</v>
       </c>
       <c r="D394" s="5">
-        <v>4.1007194334057973</v>
+        <v>3.8459783754275279</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1135.2368981</v>
+        <v>1134.5743107000001</v>
       </c>
       <c r="C395" s="5">
-        <v>3.4366331999999602</v>
+        <v>3.462603000000172</v>
       </c>
       <c r="D395" s="5">
-        <v>3.7051885290861675</v>
+        <v>3.7359718082994098</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1145.629823</v>
+        <v>1145.4486079999999</v>
       </c>
       <c r="C396" s="5">
-        <v>10.392924900000025</v>
+        <v>10.874297299999853</v>
       </c>
       <c r="D396" s="5">
-        <v>11.556209060095002</v>
+        <v>12.127452233231706</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1148.4052606</v>
+        <v>1148.3057733999999</v>
       </c>
       <c r="C397" s="5">
-        <v>2.775437600000032</v>
+        <v>2.8571653999999853</v>
       </c>
       <c r="D397" s="5">
-        <v>2.9462072763586367</v>
+        <v>3.0346439757572785</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1151.5334994</v>
+        <v>1151.8303587</v>
       </c>
       <c r="C398" s="5">
-        <v>3.1282387999999628</v>
+        <v>3.5245853000001262</v>
       </c>
       <c r="D398" s="5">
-        <v>3.3182021320680155</v>
+        <v>3.7460742109508782</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1154.4363513000001</v>
+        <v>1154.5524499000001</v>
       </c>
       <c r="C399" s="5">
-        <v>2.902851900000087</v>
+        <v>2.7220912000000226</v>
       </c>
       <c r="D399" s="5">
-        <v>3.0673246459521408</v>
+        <v>2.8730826438805535</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1156.0183119000001</v>
+        <v>1155.9905934000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.5819606000000022</v>
+        <v>1.4381435000000238</v>
       </c>
       <c r="D400" s="5">
-        <v>1.6568482301028364</v>
+        <v>1.5050374023736213</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1155.4919118</v>
+        <v>1155.1561807</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.52640010000004622</v>
+        <v>-0.83441270000002987</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.545061004067382</v>
+        <v>-0.86274893891652438</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0514268344258753</v>
+        <v>4.0340448306298571</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1163.428265</v>
+        <v>1163.500434</v>
       </c>
       <c r="C402" s="5">
-        <v>7.936353199999985</v>
+        <v>8.3442532999999912</v>
       </c>
       <c r="D402" s="5">
-        <v>8.5606434671125378</v>
+        <v>9.0209900166166701</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1164.7808563000001</v>
+        <v>1164.4434355000001</v>
       </c>
       <c r="C403" s="5">
-        <v>1.3525913000000855</v>
+        <v>0.94300150000003669</v>
       </c>
       <c r="D403" s="5">
-        <v>1.4040646117233546</v>
+        <v>0.97693110717105291</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1168.3626200000001</v>
+        <v>1168.0093397000001</v>
       </c>
       <c r="C404" s="5">
-        <v>3.5817637000000104</v>
+        <v>3.5659041999999772</v>
       </c>
       <c r="D404" s="5">
-        <v>3.7531179184847607</v>
+        <v>3.737319830701491</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1170.7624827</v>
+        <v>1170.2049187</v>
       </c>
       <c r="C405" s="5">
-        <v>2.3998626999998578</v>
+        <v>2.1955789999999524</v>
       </c>
       <c r="D405" s="5">
-        <v>2.4928845704381253</v>
+        <v>2.2791816809754728</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1173.4646052999999</v>
+        <v>1172.4525202</v>
       </c>
       <c r="C406" s="5">
-        <v>2.7021225999999388</v>
+        <v>2.2476014999999734</v>
       </c>
       <c r="D406" s="5">
-        <v>2.8050321220781216</v>
+        <v>2.3293329315018596</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1177.38932</v>
+        <v>1176.4077362</v>
       </c>
       <c r="C407" s="5">
-        <v>3.924714700000095</v>
+        <v>3.955216000000064</v>
       </c>
       <c r="D407" s="5">
-        <v>4.0881208689593773</v>
+        <v>4.1241065442364722</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1177.8955142</v>
+        <v>1177.6113035000001</v>
       </c>
       <c r="C408" s="5">
-        <v>0.50619419999998172</v>
+        <v>1.2035673000000315</v>
       </c>
       <c r="D408" s="5">
-        <v>0.51713688336127994</v>
+        <v>1.2346361130642469</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1178.6968099999999</v>
+        <v>1178.6243817</v>
       </c>
       <c r="C409" s="5">
-        <v>0.80129579999993439</v>
+        <v>1.0130781999998817</v>
       </c>
       <c r="D409" s="5">
-        <v>0.81939425186225989</v>
+        <v>1.0372373998092987</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1181.6720763000001</v>
+        <v>1181.9898599999999</v>
       </c>
       <c r="C410" s="5">
-        <v>2.9752663000001576</v>
+        <v>3.3654782999999497</v>
       </c>
       <c r="D410" s="5">
-        <v>3.0714481157906981</v>
+        <v>3.480843299454861</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1182.672063</v>
+        <v>1182.8891025</v>
       </c>
       <c r="C411" s="5">
-        <v>0.99998669999990852</v>
+        <v>0.89924250000012762</v>
       </c>
       <c r="D411" s="5">
-        <v>1.0202364990078205</v>
+        <v>0.91677414329371931</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1184.1019874000001</v>
+        <v>1184.0248607000001</v>
       </c>
       <c r="C412" s="5">
-        <v>1.4299244000001181</v>
+        <v>1.1357582000000548</v>
       </c>
       <c r="D412" s="5">
-        <v>1.4605620395229613</v>
+        <v>1.1582913870125555</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1184.7162708999999</v>
+        <v>1184.2907468999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.61428349999982856</v>
+        <v>0.26588619999984076</v>
       </c>
       <c r="D413" s="5">
-        <v>0.62431032720513535</v>
+        <v>0.26980667124529845</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5291703733758553</v>
+        <v>2.5221322178568872</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1190.5175830000001</v>
+        <v>1191.2044364000001</v>
       </c>
       <c r="C414" s="5">
-        <v>5.801312100000132</v>
+        <v>6.9136895000001459</v>
       </c>
       <c r="D414" s="5">
-        <v>6.0370240024689048</v>
+        <v>7.2347623133060202</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1191.9450168000001</v>
+        <v>1192.0489719</v>
       </c>
       <c r="C415" s="5">
-        <v>1.4274338000000171</v>
+        <v>0.84453549999989264</v>
       </c>
       <c r="D415" s="5">
-        <v>1.4483294767887678</v>
+        <v>0.85409666822489072</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1192.8049088</v>
+        <v>1192.8593212000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.85989199999994526</v>
+        <v>0.81034930000009808</v>
       </c>
       <c r="D416" s="5">
-        <v>0.86914623413589798</v>
+        <v>0.8188112964273575</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1191.3798717</v>
+        <v>1190.4873577000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.4250371000000541</v>
+        <v>-2.3719634999999926</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.4242503051574484</v>
+        <v>-2.360238265617165</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1194.000665</v>
+        <v>1193.4297184</v>
       </c>
       <c r="C418" s="5">
-        <v>2.6207933000000594</v>
+        <v>2.942360699999881</v>
       </c>
       <c r="D418" s="5">
-        <v>2.6719292738203837</v>
+        <v>3.0065225820240737</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1196.5280901000001</v>
+        <v>1196.7671688</v>
       </c>
       <c r="C419" s="5">
-        <v>2.5274251000000731</v>
+        <v>3.3374504000000798</v>
       </c>
       <c r="D419" s="5">
-        <v>2.5699067011768717</v>
+        <v>3.4079239815575146</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1195.5520039999999</v>
+        <v>1195.8690638999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.97608610000020235</v>
+        <v>-0.89810490000013488</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.97453816287937922</v>
+        <v>-0.89682335414832393</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1197.3399933999999</v>
+        <v>1197.3470487</v>
       </c>
       <c r="C421" s="5">
-        <v>1.7879894000000149</v>
+        <v>1.4779848000000584</v>
       </c>
       <c r="D421" s="5">
-        <v>1.8094770859207854</v>
+        <v>1.4932132084727545</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1198.1016497000001</v>
+        <v>1199.638471</v>
       </c>
       <c r="C422" s="5">
-        <v>0.76165630000014062</v>
+        <v>2.291422300000022</v>
       </c>
       <c r="D422" s="5">
-        <v>0.76602477611973363</v>
+        <v>2.3208263327577194</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1198.1161089</v>
+        <v>1199.904309</v>
       </c>
       <c r="C423" s="5">
-        <v>1.4459199999919292E-2</v>
+        <v>0.26583800000003066</v>
       </c>
       <c r="D423" s="5">
-        <v>1.4483071406434789E-2</v>
+        <v>0.26624245247617306</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1199.8683819</v>
+        <v>1201.5117941999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7522730000000593</v>
+        <v>1.6074851999999282</v>
       </c>
       <c r="D424" s="5">
-        <v>1.7692145201797072</v>
+        <v>1.6195117131425407</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1201.8571666</v>
+        <v>1202.0774695</v>
       </c>
       <c r="C425" s="5">
-        <v>1.9887846999999965</v>
+        <v>0.56567530000006627</v>
       </c>
       <c r="D425" s="5">
-        <v>2.0072356862200325</v>
+        <v>0.56642876686541221</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4468355099891195</v>
+        <v>1.5018881677965057</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1200.3300509999999</v>
+        <v>1200.1386909</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.5271156000001156</v>
+        <v>-1.9387785999999778</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.5141451298665842</v>
+        <v>-1.9183512845660888</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1201.7458148999999</v>
+        <v>1202.0085572</v>
       </c>
       <c r="C427" s="5">
-        <v>1.4157639000000017</v>
+        <v>1.8698663000000124</v>
       </c>
       <c r="D427" s="5">
-        <v>1.4245925308951968</v>
+        <v>1.8857551762006208</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1201.4272403</v>
+        <v>1201.964461</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.31857459999991988</v>
+        <v>-4.4096200000012686E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.31764839506043252</v>
+        <v>-4.4013633886075265E-2</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1204.3046806</v>
+        <v>1206.3532895000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.8774402999999893</v>
+        <v>4.3888285000000451</v>
       </c>
       <c r="D429" s="5">
-        <v>2.9121842518099683</v>
+        <v>4.4707303492584893</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1208.2735963</v>
+        <v>1208.6225545</v>
       </c>
       <c r="C430" s="5">
-        <v>3.968915700000025</v>
+        <v>2.2692649999999048</v>
       </c>
       <c r="D430" s="5">
-        <v>4.0272052889109844</v>
+        <v>2.2808151381611408</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1201.3599535000001</v>
+        <v>1205.0019086</v>
       </c>
       <c r="C431" s="5">
-        <v>-6.9136427999999341</v>
+        <v>-3.6206458999999995</v>
       </c>
       <c r="D431" s="5">
-        <v>-6.6542845036927094</v>
+        <v>-3.5361739251993041</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1201.9405796999999</v>
+        <v>1203.6779024</v>
       </c>
       <c r="C432" s="5">
-        <v>0.58062619999986964</v>
+        <v>-1.3240061999999853</v>
       </c>
       <c r="D432" s="5">
-        <v>0.58151307884677372</v>
+        <v>-1.3105714359828657</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1202.8124648</v>
+        <v>1204.0788331000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.87188510000009956</v>
+        <v>0.40093070000011721</v>
       </c>
       <c r="D433" s="5">
-        <v>0.87395875229840936</v>
+        <v>0.40043870275705551</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1202.4975208999999</v>
+        <v>1204.7651569</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.31494390000011663</v>
+        <v>0.6863237999998546</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.31375538438510597</v>
+        <v>0.68614728134144265</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1204.2386265</v>
+        <v>1204.9048247999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.7411056000000826</v>
+        <v>0.13966789999994944</v>
       </c>
       <c r="D435" s="5">
-        <v>1.751392902930804</v>
+        <v>0.13920421350368528</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1203.4548247</v>
+        <v>1205.3034608</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.783801799999992</v>
+        <v>0.39863600000012411</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.77825310331858244</v>
+        <v>0.39773648639238601</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1205.0264199000001</v>
+        <v>1207.9417043000001</v>
       </c>
       <c r="C437" s="5">
-        <v>1.571595200000047</v>
+        <v>2.6382435000000442</v>
       </c>
       <c r="D437" s="5">
-        <v>1.5783881984366088</v>
+        <v>2.6584881947737671</v>
       </c>
       <c r="E437" s="5">
-        <v>0.26369633497844713</v>
+        <v>0.4878416698417265</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1210.8547510999999</v>
+      </c>
+      <c r="C438" s="5">
+        <v>2.9130467999998473</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.9325886911752974</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>