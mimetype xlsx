--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{03AB887E-F267-42CD-8BE3-44344E1FEDCD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C39AB778-AD0C-4BDD-BAD1-29D60E28A9D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{728AB0BF-6160-45D4-BCB6-31B20C820666}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{98D7153A-9D62-4377-B2AD-728532D416C1}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{87521F7D-AE69-4DEA-AF80-D9513C6828FD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50CA5253-E9B7-4B9A-A873-7F9961A4AAC9}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>0.39773648639238601</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1207.9417043000001</v>
       </c>
       <c r="C437" s="5">
         <v>2.6382435000000442</v>
       </c>
       <c r="D437" s="5">
         <v>2.6584881947737671</v>
       </c>
       <c r="E437" s="5">
         <v>0.4878416698417265</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1210.8547510999999</v>
+        <v>1210.4006474</v>
       </c>
       <c r="C438" s="5">
-        <v>2.9130467999998473</v>
+        <v>2.4589430999999422</v>
       </c>
       <c r="D438" s="5">
-        <v>2.9325886911752974</v>
+        <v>2.4703124963249445</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>1209.0032931000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.3973542999999609</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.3765846987982333</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>1214.1024749000001</v>
+      </c>
+      <c r="C440" s="5">
+        <v>5.0991817999999967</v>
+      </c>
+      <c r="D440" s="5">
+        <v>5.1802811242719349</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>