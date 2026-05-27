--- v5 (2026-05-07)
+++ v6 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C39AB778-AD0C-4BDD-BAD1-29D60E28A9D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{55243D7C-A306-4930-B326-F7AD7BDBE9BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{98D7153A-9D62-4377-B2AD-728532D416C1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8F082B53-9DCE-41B5-962B-A19A8BF4B80B}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{50CA5253-E9B7-4B9A-A873-7F9961A4AAC9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9ACBA5F-4248-4CA4-B090-3EC9E2AF52A6}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>595.15766400999996</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>599.14698956999996</v>
       </c>
       <c r="C7" s="5">
         <v>3.9893255599999975</v>
       </c>
       <c r="D7" s="5">
         <v>8.3468307759547287</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>598.90534035999997</v>
       </c>
       <c r="C8" s="5">
         <v>-0.2416492099999914</v>
       </c>
       <c r="D8" s="5">
         <v>-0.48291432452506333</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>596.62113942999997</v>
       </c>
       <c r="C9" s="5">
         <v>-2.2842009299999972</v>
       </c>
       <c r="D9" s="5">
         <v>-4.4819564498744029</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>596.70432486000004</v>
       </c>
       <c r="C10" s="5">
         <v>8.3185430000071392E-2</v>
       </c>
       <c r="D10" s="5">
         <v>0.16744143651681309</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>599.01548501000002</v>
       </c>
       <c r="C11" s="5">
         <v>2.3111601499999779</v>
       </c>
       <c r="D11" s="5">
         <v>4.7481509906243335</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>600.20143101999997</v>
       </c>
       <c r="C12" s="5">
         <v>1.1859460099999524</v>
       </c>
       <c r="D12" s="5">
         <v>2.4018319198667815</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>603.77850891000003</v>
       </c>
       <c r="C13" s="5">
         <v>3.577077890000055</v>
       </c>
       <c r="D13" s="5">
         <v>7.3909014524025984</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>601.9255958</v>
       </c>
       <c r="C14" s="5">
         <v>-1.8529131100000313</v>
       </c>
       <c r="D14" s="5">
         <v>-3.6211080092987458</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>602.46729969</v>
       </c>
       <c r="C15" s="5">
         <v>0.54170389000000796</v>
       </c>
       <c r="D15" s="5">
         <v>1.0853033867356698</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>603.84521944999995</v>
       </c>
       <c r="C16" s="5">
         <v>1.3779197599999407</v>
       </c>
       <c r="D16" s="5">
         <v>2.7793423206360801</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>603.94669482999996</v>
       </c>
       <c r="C17" s="5">
         <v>0.10147538000001077</v>
       </c>
       <c r="D17" s="5">
         <v>0.20184488281784763</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>605.22408087999997</v>
       </c>
       <c r="C18" s="5">
         <v>1.2773860500000183</v>
       </c>
       <c r="D18" s="5">
         <v>2.56781130412711</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>602.35221553999997</v>
       </c>
       <c r="C19" s="5">
         <v>-2.8718653399999994</v>
       </c>
       <c r="D19" s="5">
         <v>-5.5478713068550238</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>602.54617234</v>
       </c>
       <c r="C20" s="5">
         <v>0.19395680000002358</v>
       </c>
       <c r="D20" s="5">
         <v>0.38708382307754974</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>598.89082855000004</v>
       </c>
       <c r="C21" s="5">
         <v>-3.6553437899999608</v>
       </c>
       <c r="D21" s="5">
         <v>-7.0417446006365463</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>600.62042494000002</v>
       </c>
       <c r="C22" s="5">
         <v>1.7295963899999833</v>
       </c>
       <c r="D22" s="5">
         <v>3.5211803068694536</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>600.61190676000001</v>
       </c>
       <c r="C23" s="5">
         <v>-8.5181800000100338E-3</v>
       </c>
       <c r="D23" s="5">
         <v>-1.7017434446897628E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>595.94447492999996</v>
       </c>
       <c r="C24" s="5">
         <v>-4.667431830000055</v>
       </c>
       <c r="D24" s="5">
         <v>-8.9369227736706076</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>598.25082095000005</v>
       </c>
       <c r="C25" s="5">
         <v>2.3063460200000918</v>
       </c>
       <c r="D25" s="5">
         <v>4.7442197810524389</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>598.66916217999994</v>
       </c>
       <c r="C26" s="5">
         <v>0.41834122999989631</v>
       </c>
       <c r="D26" s="5">
         <v>0.84236360018434819</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>599.11130320999996</v>
       </c>
       <c r="C27" s="5">
         <v>0.44214103000001614</v>
       </c>
       <c r="D27" s="5">
         <v>0.88985660179088377</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>599.69423211000003</v>
       </c>
       <c r="C28" s="5">
         <v>0.58292890000006992</v>
       </c>
       <c r="D28" s="5">
         <v>1.1738557686614914</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>598.27864334000003</v>
       </c>
       <c r="C29" s="5">
         <v>-1.4155887699999994</v>
       </c>
       <c r="D29" s="5">
         <v>-2.7961334287795681</v>
       </c>
       <c r="E29" s="5">
         <v>-0.93850194702951306</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>597.47058614000002</v>
       </c>
       <c r="C30" s="5">
         <v>-0.80805720000000747</v>
       </c>
       <c r="D30" s="5">
         <v>-1.6087784442273323</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>598.36546923000003</v>
       </c>
       <c r="C31" s="5">
         <v>0.89488309000000754</v>
       </c>
       <c r="D31" s="5">
         <v>1.8122235883549775</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>596.38473118000002</v>
       </c>
       <c r="C32" s="5">
         <v>-1.9807380500000136</v>
       </c>
       <c r="D32" s="5">
         <v>-3.9007685019080807</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>599.24139352999998</v>
       </c>
       <c r="C33" s="5">
         <v>2.856662349999965</v>
       </c>
       <c r="D33" s="5">
         <v>5.9018316675384819</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>602.38600166000003</v>
       </c>
       <c r="C34" s="5">
         <v>3.1446081300000515</v>
       </c>
       <c r="D34" s="5">
         <v>6.482144676782986</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>602.14474179000001</v>
       </c>
       <c r="C35" s="5">
         <v>-0.24125987000002169</v>
       </c>
       <c r="D35" s="5">
         <v>-0.47955125170302537</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>602.64886184</v>
       </c>
       <c r="C36" s="5">
         <v>0.50412004999998317</v>
       </c>
       <c r="D36" s="5">
         <v>1.0092878941317274</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>601.73071241000002</v>
       </c>
       <c r="C37" s="5">
         <v>-0.91814942999997129</v>
       </c>
       <c r="D37" s="5">
         <v>-1.8129857797555826</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>602.53073950999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.80002709999996569</v>
       </c>
       <c r="D38" s="5">
         <v>1.6071706705752309</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>605.19273571999997</v>
       </c>
       <c r="C39" s="5">
         <v>2.6619962099999839</v>
       </c>
       <c r="D39" s="5">
         <v>5.4323719133174464</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>606.82946846000004</v>
       </c>
       <c r="C40" s="5">
         <v>1.6367327400000704</v>
       </c>
       <c r="D40" s="5">
         <v>3.2940898710545063</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>608.24078254999995</v>
       </c>
       <c r="C41" s="5">
         <v>1.4113140899999053</v>
       </c>
       <c r="D41" s="5">
         <v>2.8268387122837302</v>
       </c>
       <c r="E41" s="5">
         <v>1.6651336832590902</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>610.97857424999995</v>
       </c>
       <c r="C42" s="5">
         <v>2.7377917000000025</v>
       </c>
       <c r="D42" s="5">
         <v>5.5371431089117351</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>614.54248131999998</v>
       </c>
       <c r="C43" s="5">
         <v>3.5639070700000275</v>
       </c>
       <c r="D43" s="5">
         <v>7.2287262288909249</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>615.45265872000004</v>
       </c>
       <c r="C44" s="5">
         <v>0.91017740000006597</v>
       </c>
       <c r="D44" s="5">
         <v>1.7918272447653427</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>614.17024529000003</v>
       </c>
       <c r="C45" s="5">
         <v>-1.2824134300000196</v>
       </c>
       <c r="D45" s="5">
         <v>-2.4719721350985213</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>614.83303315000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.66278785999998036</v>
       </c>
       <c r="D46" s="5">
         <v>1.3027057844286594</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>617.67041723</v>
       </c>
       <c r="C47" s="5">
         <v>2.8373840799999925</v>
       </c>
       <c r="D47" s="5">
         <v>5.6806088385777942</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>620.13549207999995</v>
       </c>
       <c r="C48" s="5">
         <v>2.4650748499999509</v>
       </c>
       <c r="D48" s="5">
         <v>4.8956394967605954</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>620.28101627000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.14552419000006012</v>
       </c>
       <c r="D49" s="5">
         <v>0.28196191483773614</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>624.07264205000001</v>
       </c>
       <c r="C50" s="5">
         <v>3.7916257800000039</v>
       </c>
       <c r="D50" s="5">
         <v>7.5870146567925456</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>625.07925039999998</v>
       </c>
       <c r="C51" s="5">
         <v>1.006608349999965</v>
       </c>
       <c r="D51" s="5">
         <v>1.9528235846629993</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>625.79664351999998</v>
       </c>
       <c r="C52" s="5">
         <v>0.717393119999997</v>
       </c>
       <c r="D52" s="5">
         <v>1.3859468719156443</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>626.32323699000005</v>
       </c>
       <c r="C53" s="5">
         <v>0.52659347000007983</v>
       </c>
       <c r="D53" s="5">
         <v>1.0144588610081273</v>
       </c>
       <c r="E53" s="5">
         <v>2.9729105575905024</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>629.38201449999997</v>
       </c>
       <c r="C54" s="5">
         <v>3.0587775099999135</v>
       </c>
       <c r="D54" s="5">
         <v>6.0204498758953395</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>629.01200030999996</v>
       </c>
       <c r="C55" s="5">
         <v>-0.37001419000000624</v>
       </c>
       <c r="D55" s="5">
         <v>-0.70320428418095826</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>632.93459934999998</v>
       </c>
       <c r="C56" s="5">
         <v>3.9225990400000228</v>
       </c>
       <c r="D56" s="5">
         <v>7.745433326375406</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>636.40409116000001</v>
       </c>
       <c r="C57" s="5">
         <v>3.4694918100000223</v>
       </c>
       <c r="D57" s="5">
         <v>6.7799001055978136</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>637.23377717000005</v>
       </c>
       <c r="C58" s="5">
         <v>0.82968601000004583</v>
       </c>
       <c r="D58" s="5">
         <v>1.5757179434203072</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>638.44248548999997</v>
       </c>
       <c r="C59" s="5">
         <v>1.2087083199999142</v>
       </c>
       <c r="D59" s="5">
         <v>2.3000629199830369</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>641.18674059</v>
       </c>
       <c r="C60" s="5">
         <v>2.7442551000000321</v>
       </c>
       <c r="D60" s="5">
         <v>5.2817360310038808</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>643.38185105000002</v>
       </c>
       <c r="C61" s="5">
         <v>2.1951104600000235</v>
       </c>
       <c r="D61" s="5">
         <v>4.1864587763332128</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>644.64082652000002</v>
       </c>
       <c r="C62" s="5">
         <v>1.2589754699999958</v>
       </c>
       <c r="D62" s="5">
         <v>2.3736085796763895</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>646.62724263999996</v>
       </c>
       <c r="C63" s="5">
         <v>1.9864161199999444</v>
       </c>
       <c r="D63" s="5">
         <v>3.7610336065765804</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>649.58625317999997</v>
       </c>
       <c r="C64" s="5">
         <v>2.9590105400000084</v>
       </c>
       <c r="D64" s="5">
         <v>5.6316188368171316</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>649.87620708999998</v>
       </c>
       <c r="C65" s="5">
         <v>0.28995391000000836</v>
       </c>
       <c r="D65" s="5">
         <v>0.53695744533384104</v>
       </c>
       <c r="E65" s="5">
         <v>3.7605135350224916</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>649.45087784999998</v>
       </c>
       <c r="C66" s="5">
         <v>-0.42532923999999639</v>
       </c>
       <c r="D66" s="5">
         <v>-0.78255189770617406</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>653.98390056999995</v>
       </c>
       <c r="C67" s="5">
         <v>4.5330227199999626</v>
       </c>
       <c r="D67" s="5">
         <v>8.7048669243916965</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>656.53216208000003</v>
       </c>
       <c r="C68" s="5">
         <v>2.5482615100000885</v>
       </c>
       <c r="D68" s="5">
         <v>4.7773442491605644</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>657.09544458000005</v>
       </c>
       <c r="C69" s="5">
         <v>0.5632825000000139</v>
       </c>
       <c r="D69" s="5">
         <v>1.03443183726879</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>660.24686665000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.1514220699999669</v>
       </c>
       <c r="D70" s="5">
         <v>5.9094492158541012</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>661.46368139000003</v>
       </c>
       <c r="C71" s="5">
         <v>1.216814740000018</v>
       </c>
       <c r="D71" s="5">
         <v>2.234118646634542</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>663.07315093</v>
       </c>
       <c r="C72" s="5">
         <v>1.6094695399999637</v>
       </c>
       <c r="D72" s="5">
         <v>2.9592264698854454</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>664.42348964999996</v>
       </c>
       <c r="C73" s="5">
         <v>1.3503387199999679</v>
       </c>
       <c r="D73" s="5">
         <v>2.471341012079642</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>667.17946625000002</v>
       </c>
       <c r="C74" s="5">
         <v>2.7559766000000536</v>
       </c>
       <c r="D74" s="5">
         <v>5.0926455028002193</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>669.49221580999995</v>
       </c>
       <c r="C75" s="5">
         <v>2.3127495599999293</v>
       </c>
       <c r="D75" s="5">
         <v>4.2399808911974368</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>670.23343782999996</v>
       </c>
       <c r="C76" s="5">
         <v>0.74122202000000925</v>
       </c>
       <c r="D76" s="5">
         <v>1.3366886802772759</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>674.00161238999999</v>
       </c>
       <c r="C77" s="5">
         <v>3.768174560000034</v>
       </c>
       <c r="D77" s="5">
         <v>6.9591972527919932</v>
       </c>
       <c r="E77" s="5">
         <v>3.7123078267518261</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>678.24186401999998</v>
       </c>
       <c r="C78" s="5">
         <v>4.2402516299999888</v>
       </c>
       <c r="D78" s="5">
         <v>7.8161669428855163</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>680.08334276000005</v>
       </c>
       <c r="C79" s="5">
         <v>1.8414787400000705</v>
       </c>
       <c r="D79" s="5">
         <v>3.307188001793504</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>681.83154568999998</v>
       </c>
       <c r="C80" s="5">
         <v>1.748202929999934</v>
       </c>
       <c r="D80" s="5">
         <v>3.1286735199453908</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>682.59677682999995</v>
       </c>
       <c r="C81" s="5">
         <v>0.76523113999996895</v>
       </c>
       <c r="D81" s="5">
         <v>1.3551249184264202</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>685.63522555999998</v>
       </c>
       <c r="C82" s="5">
         <v>3.0384487300000274</v>
       </c>
       <c r="D82" s="5">
         <v>5.4743033274410324</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>686.42723650999994</v>
       </c>
       <c r="C83" s="5">
         <v>0.79201094999996258</v>
       </c>
       <c r="D83" s="5">
         <v>1.3950198216138743</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>688.90321929000004</v>
       </c>
       <c r="C84" s="5">
         <v>2.4759827800000949</v>
       </c>
       <c r="D84" s="5">
         <v>4.4153820977963942</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>692.49970352000003</v>
       </c>
       <c r="C85" s="5">
         <v>3.5964842299999873</v>
       </c>
       <c r="D85" s="5">
         <v>6.4477609240928935</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>692.79726588999995</v>
       </c>
       <c r="C86" s="5">
         <v>0.29756236999992325</v>
       </c>
       <c r="D86" s="5">
         <v>0.5168521104073065</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>695.34155243999999</v>
       </c>
       <c r="C87" s="5">
         <v>2.544286550000038</v>
       </c>
       <c r="D87" s="5">
         <v>4.4970940768754186</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>698.29085192000002</v>
       </c>
       <c r="C88" s="5">
         <v>2.9492994800000361</v>
       </c>
       <c r="D88" s="5">
         <v>5.2102459678357471</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>699.24717353999995</v>
       </c>
       <c r="C89" s="5">
         <v>0.95632161999992604</v>
       </c>
       <c r="D89" s="5">
         <v>1.6558566369699657</v>
       </c>
       <c r="E89" s="5">
         <v>3.7456232575586279</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>699.03312340000002</v>
       </c>
       <c r="C90" s="5">
         <v>-0.21405013999992661</v>
       </c>
       <c r="D90" s="5">
         <v>-0.36672032488850315</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>701.53399219999994</v>
       </c>
       <c r="C91" s="5">
         <v>2.5008687999999211</v>
       </c>
       <c r="D91" s="5">
         <v>4.3786245111027799</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>707.17012077000004</v>
       </c>
       <c r="C92" s="5">
         <v>5.6361285700000963</v>
       </c>
       <c r="D92" s="5">
         <v>10.078423515592227</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>709.55852777999996</v>
       </c>
       <c r="C93" s="5">
         <v>2.3884070099999235</v>
       </c>
       <c r="D93" s="5">
         <v>4.1290378626711144</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>713.23452035000003</v>
       </c>
       <c r="C94" s="5">
         <v>3.6759925700000622</v>
       </c>
       <c r="D94" s="5">
         <v>6.397045762461584</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>715.43168896999998</v>
       </c>
       <c r="C95" s="5">
         <v>2.1971686199999567</v>
       </c>
       <c r="D95" s="5">
         <v>3.7599646226668781</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>720.55622966999999</v>
       </c>
       <c r="C96" s="5">
         <v>5.1245407000000114</v>
       </c>
       <c r="D96" s="5">
         <v>8.9422788270059339</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>722.18002424999997</v>
       </c>
       <c r="C97" s="5">
         <v>1.6237945799999807</v>
       </c>
       <c r="D97" s="5">
         <v>2.7380056255412732</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>726.55366588000004</v>
       </c>
       <c r="C98" s="5">
         <v>4.3736416300000656</v>
       </c>
       <c r="D98" s="5">
         <v>7.5144214589690561</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>728.51493789000006</v>
       </c>
       <c r="C99" s="5">
         <v>1.9612720100000161</v>
       </c>
       <c r="D99" s="5">
         <v>3.2878301883085603</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>730.95458700999995</v>
       </c>
       <c r="C100" s="5">
         <v>2.4396491199998991</v>
       </c>
       <c r="D100" s="5">
         <v>4.0934050021032675</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>733.63791125</v>
       </c>
       <c r="C101" s="5">
         <v>2.6833242400000472</v>
       </c>
       <c r="D101" s="5">
         <v>4.4952234257286561</v>
       </c>
       <c r="E101" s="5">
         <v>4.9182519445726047</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>737.60025968000002</v>
       </c>
       <c r="C102" s="5">
         <v>3.96234843000002</v>
       </c>
       <c r="D102" s="5">
         <v>6.677183965076483</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>739.71861129000001</v>
       </c>
       <c r="C103" s="5">
         <v>2.1183516099999906</v>
       </c>
       <c r="D103" s="5">
         <v>3.501302874390344</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>741.10400030999995</v>
       </c>
       <c r="C104" s="5">
         <v>1.3853890199999341</v>
       </c>
       <c r="D104" s="5">
         <v>2.2707266980959817</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>744.52860569999996</v>
       </c>
       <c r="C105" s="5">
         <v>3.4246053900000106</v>
       </c>
       <c r="D105" s="5">
         <v>5.6882659664109658</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>746.98606465</v>
       </c>
       <c r="C106" s="5">
         <v>2.4574589500000457</v>
       </c>
       <c r="D106" s="5">
         <v>4.0335304571545549</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>748.26323050999997</v>
       </c>
       <c r="C107" s="5">
         <v>1.2771658599999682</v>
       </c>
       <c r="D107" s="5">
         <v>2.0711143331818116</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>749.55826741999999</v>
       </c>
       <c r="C108" s="5">
         <v>1.2950369100000216</v>
       </c>
       <c r="D108" s="5">
         <v>2.0967526131219438</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>752.24365006999994</v>
       </c>
       <c r="C109" s="5">
         <v>2.6853826499999514</v>
       </c>
       <c r="D109" s="5">
         <v>4.3848762848137879</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>755.97052200999997</v>
       </c>
       <c r="C110" s="5">
         <v>3.7268719400000236</v>
       </c>
       <c r="D110" s="5">
         <v>6.1099155186456811</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>759.19195801000001</v>
       </c>
       <c r="C111" s="5">
         <v>3.2214360000000397</v>
       </c>
       <c r="D111" s="5">
         <v>5.2351573529018314</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>761.18519548999996</v>
       </c>
       <c r="C112" s="5">
         <v>1.9932374799999479</v>
       </c>
       <c r="D112" s="5">
         <v>3.196461800811079</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>764.57961101000001</v>
       </c>
       <c r="C113" s="5">
         <v>3.3944155200000523</v>
       </c>
       <c r="D113" s="5">
         <v>5.4844771823981731</v>
       </c>
       <c r="E113" s="5">
         <v>4.2175709959263674</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>765.42882681000003</v>
       </c>
       <c r="C114" s="5">
         <v>0.8492158000000245</v>
       </c>
       <c r="D114" s="5">
         <v>1.3410079327701663</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>768.69748444000004</v>
       </c>
       <c r="C115" s="5">
         <v>3.268657630000007</v>
       </c>
       <c r="D115" s="5">
         <v>5.246520856645831</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>769.86710631999995</v>
       </c>
       <c r="C116" s="5">
         <v>1.1696218799999087</v>
       </c>
       <c r="D116" s="5">
         <v>1.8412337447605509</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>773.06216798000003</v>
       </c>
       <c r="C117" s="5">
         <v>3.1950616600000785</v>
       </c>
       <c r="D117" s="5">
         <v>5.0954403138709692</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>772.47586504000003</v>
       </c>
       <c r="C118" s="5">
         <v>-0.58630293999999594</v>
       </c>
       <c r="D118" s="5">
         <v>-0.90631283796954731</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>775.24241824000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.7665531999999757</v>
       </c>
       <c r="D119" s="5">
         <v>4.3833663534554201</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>777.95192086999998</v>
       </c>
       <c r="C120" s="5">
         <v>2.7095026299999745</v>
       </c>
       <c r="D120" s="5">
         <v>4.2756146677823237</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>780.59153673000003</v>
       </c>
       <c r="C121" s="5">
         <v>2.639615860000049</v>
       </c>
       <c r="D121" s="5">
         <v>4.148488132702477</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>782.57373526000003</v>
       </c>
       <c r="C122" s="5">
         <v>1.9821985300000051</v>
       </c>
       <c r="D122" s="5">
         <v>3.0901464673035006</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>787.13361364000002</v>
       </c>
       <c r="C123" s="5">
         <v>4.5598783799999865</v>
       </c>
       <c r="D123" s="5">
         <v>7.2206139977991413</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>788.52073018999999</v>
       </c>
       <c r="C124" s="5">
         <v>1.3871165499999734</v>
       </c>
       <c r="D124" s="5">
         <v>2.1353023279614414</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>792.04609798000001</v>
       </c>
       <c r="C125" s="5">
         <v>3.5253677900000184</v>
       </c>
       <c r="D125" s="5">
         <v>5.4989458579012718</v>
       </c>
       <c r="E125" s="5">
         <v>3.5923645588347819</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>795.33202804999996</v>
       </c>
       <c r="C126" s="5">
         <v>3.2859300699999494</v>
       </c>
       <c r="D126" s="5">
         <v>5.0935729262438612</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>796.73280005000004</v>
       </c>
       <c r="C127" s="5">
         <v>1.4007720000000745</v>
       </c>
       <c r="D127" s="5">
         <v>2.1340838309413801</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>800.22932372000002</v>
       </c>
       <c r="C128" s="5">
         <v>3.4965236699999878</v>
       </c>
       <c r="D128" s="5">
         <v>5.3952844714375114</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>799.95100735999995</v>
       </c>
       <c r="C129" s="5">
         <v>-0.2783163600000762</v>
       </c>
       <c r="D129" s="5">
         <v>-0.41655747964814971</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>805.34579837000001</v>
       </c>
       <c r="C130" s="5">
         <v>5.3947910100000627</v>
       </c>
       <c r="D130" s="5">
         <v>8.3997027214303586</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>806.18093761</v>
       </c>
       <c r="C131" s="5">
         <v>0.83513923999998951</v>
       </c>
       <c r="D131" s="5">
         <v>1.2515154658122585</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>806.91668141000002</v>
       </c>
       <c r="C132" s="5">
         <v>0.73574380000002293</v>
       </c>
       <c r="D132" s="5">
         <v>1.1006681867893775</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>808.69547121999994</v>
       </c>
       <c r="C133" s="5">
         <v>1.7787898099999211</v>
       </c>
       <c r="D133" s="5">
         <v>2.6776232926489785</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>809.51035803000002</v>
       </c>
       <c r="C134" s="5">
         <v>0.81488681000007546</v>
       </c>
       <c r="D134" s="5">
         <v>1.2159111557097368</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>809.36101142999996</v>
       </c>
       <c r="C135" s="5">
         <v>-0.14934660000005806</v>
       </c>
       <c r="D135" s="5">
         <v>-0.22116354716126274</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>811.29445115999999</v>
       </c>
       <c r="C136" s="5">
         <v>1.9334397300000319</v>
       </c>
       <c r="D136" s="5">
         <v>2.9045815810644582</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>812.67718491999995</v>
       </c>
       <c r="C137" s="5">
         <v>1.382733759999951</v>
       </c>
       <c r="D137" s="5">
         <v>2.064507197581178</v>
       </c>
       <c r="E137" s="5">
         <v>2.6047836095167476</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>809.02615183</v>
       </c>
       <c r="C138" s="5">
         <v>-3.6510330899999417</v>
       </c>
       <c r="D138" s="5">
         <v>-5.259883448402725</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>810.09027337999999</v>
       </c>
       <c r="C139" s="5">
         <v>1.0641215499999817</v>
       </c>
       <c r="D139" s="5">
         <v>1.5898425269342376</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>810.09203336999997</v>
       </c>
       <c r="C140" s="5">
         <v>1.759989999982281E-3</v>
       </c>
       <c r="D140" s="5">
         <v>2.6071331875821002E-3</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>809.36613570999998</v>
       </c>
       <c r="C141" s="5">
         <v>-0.7258976599999869</v>
       </c>
       <c r="D141" s="5">
         <v>-1.0699981710123874</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>809.51333348000003</v>
       </c>
       <c r="C142" s="5">
         <v>0.14719777000004797</v>
       </c>
       <c r="D142" s="5">
         <v>0.21845998867551231</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>810.36011192000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.84677843999998004</v>
       </c>
       <c r="D143" s="5">
         <v>1.2624876292723686</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>810.78085620000002</v>
       </c>
       <c r="C144" s="5">
         <v>0.42074428000000808</v>
       </c>
       <c r="D144" s="5">
         <v>0.62483014377889834</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>811.90342762</v>
       </c>
       <c r="C145" s="5">
         <v>1.1225714199999857</v>
       </c>
       <c r="D145" s="5">
         <v>1.6741778246016858</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>806.68976357999998</v>
       </c>
       <c r="C146" s="5">
         <v>-5.213664040000026</v>
       </c>
       <c r="D146" s="5">
         <v>-7.4394228508775644</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>802.26087325000003</v>
       </c>
       <c r="C147" s="5">
         <v>-4.4288903299999447</v>
       </c>
       <c r="D147" s="5">
         <v>-6.3929000505181239</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>797.92258500000003</v>
       </c>
       <c r="C148" s="5">
         <v>-4.3382882500000051</v>
       </c>
       <c r="D148" s="5">
         <v>-6.2995339131543542</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>797.03796766000005</v>
       </c>
       <c r="C149" s="5">
         <v>-0.88461733999997705</v>
       </c>
       <c r="D149" s="5">
         <v>-1.3222985042877666</v>
       </c>
       <c r="E149" s="5">
         <v>-1.9244070770289223</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>800.08064338999998</v>
       </c>
       <c r="C150" s="5">
         <v>3.0426757299999281</v>
       </c>
       <c r="D150" s="5">
         <v>4.6783921003286322</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>799.76284562000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.31779776999997011</v>
       </c>
       <c r="D151" s="5">
         <v>-0.47560867893320369</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>801.00554624999995</v>
       </c>
       <c r="C152" s="5">
         <v>1.2427006299999448</v>
       </c>
       <c r="D152" s="5">
         <v>1.8806216081317606</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>799.29125004000002</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7142962099999295</v>
       </c>
       <c r="D153" s="5">
         <v>-2.5382004163265193</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>799.83030872999996</v>
       </c>
       <c r="C154" s="5">
         <v>0.53905868999993345</v>
       </c>
       <c r="D154" s="5">
         <v>0.81231375456678467</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>798.70368315999997</v>
       </c>
       <c r="C155" s="5">
         <v>-1.1266255699999874</v>
       </c>
       <c r="D155" s="5">
         <v>-1.6772631231085189</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>797.61856112999999</v>
       </c>
       <c r="C156" s="5">
         <v>-1.0851220299999795</v>
       </c>
       <c r="D156" s="5">
         <v>-1.6181975062844578</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>797.45755901999996</v>
       </c>
       <c r="C157" s="5">
         <v>-0.16100211000002673</v>
       </c>
       <c r="D157" s="5">
         <v>-0.2419554826124326</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>795.37832997999999</v>
       </c>
       <c r="C158" s="5">
         <v>-2.0792290399999729</v>
       </c>
       <c r="D158" s="5">
         <v>-3.0843070132464012</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>794.24882453999999</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1295054400000026</v>
       </c>
       <c r="D159" s="5">
         <v>-1.6908558670407969</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>794.19448202000001</v>
       </c>
       <c r="C160" s="5">
         <v>-5.4342519999977412E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-8.2073133776527918E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>793.62000001000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.57448200999999699</v>
       </c>
       <c r="D161" s="5">
         <v>-0.86457710629812556</v>
       </c>
       <c r="E161" s="5">
         <v>-0.42883373047268858</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>792.18878942000003</v>
       </c>
       <c r="C162" s="5">
         <v>-1.4312105899999779</v>
       </c>
       <c r="D162" s="5">
         <v>-2.1427381387347233</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>791.52612391000002</v>
       </c>
       <c r="C163" s="5">
         <v>-0.66266551000001073</v>
       </c>
       <c r="D163" s="5">
         <v>-0.99919400121851742</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>790.18846760999998</v>
       </c>
       <c r="C164" s="5">
         <v>-1.3376563000000488</v>
       </c>
       <c r="D164" s="5">
         <v>-2.0092215246167555</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>790.29953074000002</v>
       </c>
       <c r="C165" s="5">
         <v>0.11106313000004775</v>
       </c>
       <c r="D165" s="5">
         <v>0.16879369571844993</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>790.49979008000003</v>
       </c>
       <c r="C166" s="5">
         <v>0.20025934000000234</v>
       </c>
       <c r="D166" s="5">
         <v>0.30450025482535725</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>789.05328479000002</v>
       </c>
       <c r="C167" s="5">
         <v>-1.4465052900000046</v>
       </c>
       <c r="D167" s="5">
         <v>-2.1738688838455311</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>790.63458022999998</v>
       </c>
       <c r="C168" s="5">
         <v>1.5812954399999626</v>
       </c>
       <c r="D168" s="5">
         <v>2.431534336022767</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>791.11596141999996</v>
       </c>
       <c r="C169" s="5">
         <v>0.48138118999997914</v>
       </c>
       <c r="D169" s="5">
         <v>0.73307666287472095</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>792.24383494999995</v>
       </c>
       <c r="C170" s="5">
         <v>1.127873529999988</v>
       </c>
       <c r="D170" s="5">
         <v>1.7242876735678481</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>793.14256613999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.89873119000003499</v>
       </c>
       <c r="D171" s="5">
         <v>1.3698205013852549</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>793.75529441000003</v>
       </c>
       <c r="C172" s="5">
         <v>0.61272827000004781</v>
       </c>
       <c r="D172" s="5">
         <v>0.93098787064083144</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>794.13142349999998</v>
       </c>
       <c r="C173" s="5">
         <v>0.37612908999994943</v>
       </c>
       <c r="D173" s="5">
         <v>0.57011664246915394</v>
       </c>
       <c r="E173" s="5">
         <v>6.4441860083364055E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>795.08953677</v>
       </c>
       <c r="C174" s="5">
         <v>0.95811327000001256</v>
       </c>
       <c r="D174" s="5">
         <v>1.4574363456653749</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>796.85960220000004</v>
       </c>
       <c r="C175" s="5">
         <v>1.7700654300000451</v>
       </c>
       <c r="D175" s="5">
         <v>2.7044507093135106</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>797.94828529999995</v>
       </c>
       <c r="C176" s="5">
         <v>1.088683099999912</v>
       </c>
       <c r="D176" s="5">
         <v>1.6518358442383585</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>801.05453369999998</v>
       </c>
       <c r="C177" s="5">
         <v>3.1062484000000268</v>
       </c>
       <c r="D177" s="5">
         <v>4.7726775747798822</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>801.21709482000006</v>
       </c>
       <c r="C178" s="5">
         <v>0.16256112000007761</v>
       </c>
       <c r="D178" s="5">
         <v>0.2437926652954614</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>800.76530464999996</v>
       </c>
       <c r="C179" s="5">
         <v>-0.4517901700000948</v>
       </c>
       <c r="D179" s="5">
         <v>-0.67456121240466738</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>804.05624329</v>
       </c>
       <c r="C180" s="5">
         <v>3.2909386400000358</v>
       </c>
       <c r="D180" s="5">
         <v>5.0447053155736166</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>806.38071817000002</v>
       </c>
       <c r="C181" s="5">
         <v>2.3244748800000252</v>
       </c>
       <c r="D181" s="5">
         <v>3.5248173883070999</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>808.44029407999994</v>
       </c>
       <c r="C182" s="5">
         <v>2.0595759099999214</v>
       </c>
       <c r="D182" s="5">
         <v>3.1083416283115506</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>814.32168406000005</v>
       </c>
       <c r="C183" s="5">
         <v>5.8813899800001082</v>
       </c>
       <c r="D183" s="5">
         <v>9.0878990002273063</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>814.35982471</v>
       </c>
       <c r="C184" s="5">
         <v>3.8140649999945708E-2</v>
       </c>
       <c r="D184" s="5">
         <v>5.6219271839252904E-2</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>817.01768979999997</v>
       </c>
       <c r="C185" s="5">
         <v>2.657865089999973</v>
       </c>
       <c r="D185" s="5">
         <v>3.9875713829756965</v>
       </c>
       <c r="E185" s="5">
         <v>2.8819242788722166</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>814.04783642999996</v>
       </c>
       <c r="C186" s="5">
         <v>-2.9698533700000098</v>
       </c>
       <c r="D186" s="5">
         <v>-4.2758324133346903</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>817.14765027999999</v>
       </c>
       <c r="C187" s="5">
         <v>3.0998138500000323</v>
       </c>
       <c r="D187" s="5">
         <v>4.6664075568066732</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>819.95974795999996</v>
       </c>
       <c r="C188" s="5">
         <v>2.8120976799999653</v>
       </c>
       <c r="D188" s="5">
         <v>4.2086967618559346</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>822.06406032999996</v>
       </c>
       <c r="C189" s="5">
         <v>2.1043123700000024</v>
       </c>
       <c r="D189" s="5">
         <v>3.1234756660286855</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>823.54195793999997</v>
       </c>
       <c r="C190" s="5">
         <v>1.4778976100000136</v>
       </c>
       <c r="D190" s="5">
         <v>2.1788064781025351</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>825.42823432</v>
       </c>
       <c r="C191" s="5">
         <v>1.8862763800000266</v>
       </c>
       <c r="D191" s="5">
         <v>2.7834224689136766</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>826.57553512000004</v>
       </c>
       <c r="C192" s="5">
         <v>1.1473008000000391</v>
       </c>
       <c r="D192" s="5">
         <v>1.6807455192202836</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>827.92307182000002</v>
       </c>
       <c r="C193" s="5">
         <v>1.3475366999999778</v>
       </c>
       <c r="D193" s="5">
         <v>1.9739542287529943</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>832.40446556999996</v>
       </c>
       <c r="C194" s="5">
         <v>4.4813937499999383</v>
       </c>
       <c r="D194" s="5">
         <v>6.6922792947353482</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>834.2165794</v>
       </c>
       <c r="C195" s="5">
         <v>1.8121138300000439</v>
       </c>
       <c r="D195" s="5">
         <v>2.6438623562556218</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>836.62668272999997</v>
       </c>
       <c r="C196" s="5">
         <v>2.4101033299999699</v>
       </c>
       <c r="D196" s="5">
         <v>3.5224963245015894</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>837.56677787000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.94009514000003946</v>
       </c>
       <c r="D197" s="5">
         <v>1.3567727959653775</v>
       </c>
       <c r="E197" s="5">
         <v>2.5151338002277868</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>840.59212404000004</v>
       </c>
       <c r="C198" s="5">
         <v>3.0253461700000344</v>
       </c>
       <c r="D198" s="5">
         <v>4.42163433592202</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>842.54976069999998</v>
       </c>
       <c r="C199" s="5">
         <v>1.9576366599999346</v>
       </c>
       <c r="D199" s="5">
         <v>2.8307294127269955</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>844.76996574999998</v>
       </c>
       <c r="C200" s="5">
         <v>2.2202050500000041</v>
       </c>
       <c r="D200" s="5">
         <v>3.2083568941899232</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>845.54450442999996</v>
       </c>
       <c r="C201" s="5">
         <v>0.77453867999997783</v>
       </c>
       <c r="D201" s="5">
         <v>1.1058013099796149</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>848.21531179999999</v>
       </c>
       <c r="C202" s="5">
         <v>2.6708073700000341</v>
       </c>
       <c r="D202" s="5">
         <v>3.8569683879799532</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>851.25634643000001</v>
       </c>
       <c r="C203" s="5">
         <v>3.0410346300000128</v>
       </c>
       <c r="D203" s="5">
         <v>4.3881154681729484</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>851.20519757</v>
       </c>
       <c r="C204" s="5">
         <v>-5.1148860000012064E-2</v>
       </c>
       <c r="D204" s="5">
         <v>-7.20797586194033E-2</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>856.27962235999996</v>
       </c>
       <c r="C205" s="5">
         <v>5.0744247899999664</v>
       </c>
       <c r="D205" s="5">
         <v>7.3930321457047921</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>858.06517675999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.7855544000000236</v>
       </c>
       <c r="D206" s="5">
         <v>2.5311951374512365</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>860.48803974999998</v>
       </c>
       <c r="C207" s="5">
         <v>2.4228629899999987</v>
       </c>
       <c r="D207" s="5">
         <v>3.4414818542808367</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>864.75246431999994</v>
       </c>
       <c r="C208" s="5">
         <v>4.2644245699999601</v>
       </c>
       <c r="D208" s="5">
         <v>6.1117899232731476</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>868.76630750000004</v>
       </c>
       <c r="C209" s="5">
         <v>4.0138431800000944</v>
       </c>
       <c r="D209" s="5">
         <v>5.7143484255987476</v>
       </c>
       <c r="E209" s="5">
         <v>3.7250199571361886</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>866.31388069000002</v>
       </c>
       <c r="C210" s="5">
         <v>-2.4524268100000199</v>
       </c>
       <c r="D210" s="5">
         <v>-3.3353597069271546</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>871.23090536999996</v>
       </c>
       <c r="C211" s="5">
         <v>4.9170246799999404</v>
       </c>
       <c r="D211" s="5">
         <v>7.0276519950552618</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>874.71693249999998</v>
       </c>
       <c r="C212" s="5">
         <v>3.486027130000025</v>
       </c>
       <c r="D212" s="5">
         <v>4.9086089254188447</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>870.05342354000004</v>
       </c>
       <c r="C213" s="5">
         <v>-4.6635089599999446</v>
       </c>
       <c r="D213" s="5">
         <v>-6.2134327081795888</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>871.74402010999995</v>
       </c>
       <c r="C214" s="5">
         <v>1.6905965699999115</v>
       </c>
       <c r="D214" s="5">
         <v>2.3567953474802783</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>874.59693478999998</v>
       </c>
       <c r="C215" s="5">
         <v>2.8529146800000262</v>
       </c>
       <c r="D215" s="5">
         <v>3.9986466988696234</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>876.09232506000001</v>
       </c>
       <c r="C216" s="5">
         <v>1.4953902700000299</v>
       </c>
       <c r="D216" s="5">
         <v>2.0711711308988301</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>879.78674042</v>
       </c>
       <c r="C217" s="5">
         <v>3.6944153599999936</v>
       </c>
       <c r="D217" s="5">
         <v>5.1793393074266669</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>880.96333922999997</v>
       </c>
       <c r="C218" s="5">
         <v>1.1765988099999731</v>
       </c>
       <c r="D218" s="5">
         <v>1.61669907693196</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>883.87487648000001</v>
       </c>
       <c r="C219" s="5">
         <v>2.9115372500000376</v>
       </c>
       <c r="D219" s="5">
         <v>4.0388263128907864</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>886.11708646</v>
       </c>
       <c r="C220" s="5">
         <v>2.2422099799999842</v>
       </c>
       <c r="D220" s="5">
         <v>3.0869892366628182</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>888.49398366000003</v>
       </c>
       <c r="C221" s="5">
         <v>2.3768972000000304</v>
       </c>
       <c r="D221" s="5">
         <v>3.2667635082190616</v>
       </c>
       <c r="E221" s="5">
         <v>2.2707690192048657</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>888.73867861999997</v>
       </c>
       <c r="C222" s="5">
         <v>0.24469495999994706</v>
       </c>
       <c r="D222" s="5">
         <v>0.33098607314554496</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>891.79773008999996</v>
       </c>
       <c r="C223" s="5">
         <v>3.0590514699999858</v>
       </c>
       <c r="D223" s="5">
         <v>4.2095148608723543</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>891.36686024999995</v>
       </c>
       <c r="C224" s="5">
         <v>-0.43086984000001394</v>
       </c>
       <c r="D224" s="5">
         <v>-0.57823882547649585</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>892.53494208999996</v>
       </c>
       <c r="C225" s="5">
         <v>1.1680818400000135</v>
       </c>
       <c r="D225" s="5">
         <v>1.5839102286594908</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>893.28019635999999</v>
       </c>
       <c r="C226" s="5">
         <v>0.74525427000003219</v>
       </c>
       <c r="D226" s="5">
         <v>1.0065976827172918</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>891.80341436000003</v>
       </c>
       <c r="C227" s="5">
         <v>-1.4767819999999574</v>
       </c>
       <c r="D227" s="5">
         <v>-1.9659155176094512</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>891.48894072999997</v>
       </c>
       <c r="C228" s="5">
         <v>-0.3144736300000659</v>
       </c>
       <c r="D228" s="5">
         <v>-0.4223322357931325</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>890.64017619000003</v>
       </c>
       <c r="C229" s="5">
         <v>-0.84876453999993373</v>
       </c>
       <c r="D229" s="5">
         <v>-1.1365266719944089</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>888.80420708999998</v>
       </c>
       <c r="C230" s="5">
         <v>-1.8359691000000566</v>
       </c>
       <c r="D230" s="5">
         <v>-2.445830511607161</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>888.55847946999995</v>
       </c>
       <c r="C231" s="5">
         <v>-0.24572762000002513</v>
       </c>
       <c r="D231" s="5">
         <v>-0.33125988273990936</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>884.85001476000002</v>
       </c>
       <c r="C232" s="5">
         <v>-3.7084647099999302</v>
       </c>
       <c r="D232" s="5">
         <v>-4.894909876253994</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>882.14740486999995</v>
       </c>
       <c r="C233" s="5">
         <v>-2.7026098900000761</v>
       </c>
       <c r="D233" s="5">
         <v>-3.6042291925821979</v>
       </c>
       <c r="E233" s="5">
         <v>-0.71430745809402119</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>881.57191540999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.57548945999997159</v>
       </c>
       <c r="D234" s="5">
         <v>-0.7800452217912146</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>876.58880724999995</v>
       </c>
       <c r="C235" s="5">
         <v>-4.9831081600000289</v>
       </c>
       <c r="D235" s="5">
         <v>-6.5760774646327791</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>871.00031204000004</v>
       </c>
       <c r="C236" s="5">
         <v>-5.5884952099999055</v>
       </c>
       <c r="D236" s="5">
         <v>-7.3876990155456346</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>866.39631961999999</v>
       </c>
       <c r="C237" s="5">
         <v>-4.6039924200000542</v>
       </c>
       <c r="D237" s="5">
         <v>-6.16184546782873</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>864.43176765999999</v>
       </c>
       <c r="C238" s="5">
         <v>-1.9645519599999943</v>
       </c>
       <c r="D238" s="5">
         <v>-2.6873186220512157</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>859.24349992999998</v>
       </c>
       <c r="C239" s="5">
         <v>-5.1882677300000068</v>
       </c>
       <c r="D239" s="5">
         <v>-6.9692674798775496</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>855.67916553999999</v>
       </c>
       <c r="C240" s="5">
         <v>-3.5643343899999991</v>
       </c>
       <c r="D240" s="5">
         <v>-4.8658532465677755</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>854.83812622000005</v>
       </c>
       <c r="C241" s="5">
         <v>-0.8410393199999362</v>
       </c>
       <c r="D241" s="5">
         <v>-1.1731139081654351</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>851.64612818000001</v>
       </c>
       <c r="C242" s="5">
         <v>-3.1919980400000441</v>
       </c>
       <c r="D242" s="5">
         <v>-4.3899573662967706</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>850.81216563999999</v>
       </c>
       <c r="C243" s="5">
         <v>-0.83396254000001591</v>
       </c>
       <c r="D243" s="5">
         <v>-1.1687750405265152</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>850.36365569999998</v>
       </c>
       <c r="C244" s="5">
         <v>-0.4485099400000081</v>
       </c>
       <c r="D244" s="5">
         <v>-0.63075520328228496</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>850.91490406000003</v>
       </c>
       <c r="C245" s="5">
         <v>0.55124836000004507</v>
       </c>
       <c r="D245" s="5">
         <v>0.78067967786976666</v>
       </c>
       <c r="E245" s="5">
         <v>-3.5405081551651341</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>852.57182067999997</v>
       </c>
       <c r="C246" s="5">
         <v>1.6569166199999472</v>
       </c>
       <c r="D246" s="5">
         <v>2.3618494015594793</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>852.23301571000002</v>
       </c>
       <c r="C247" s="5">
         <v>-0.33880496999995557</v>
       </c>
       <c r="D247" s="5">
         <v>-0.47582915306213502</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>855.62750791999997</v>
       </c>
       <c r="C248" s="5">
         <v>3.394492209999953</v>
       </c>
       <c r="D248" s="5">
         <v>4.8857777368411348</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>855.00134961000003</v>
       </c>
       <c r="C249" s="5">
         <v>-0.62615830999993705</v>
       </c>
       <c r="D249" s="5">
         <v>-0.87464815249543859</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>857.79178796999997</v>
       </c>
       <c r="C250" s="5">
         <v>2.7904383599999392</v>
       </c>
       <c r="D250" s="5">
         <v>3.987468944716821</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>857.90993061999995</v>
       </c>
       <c r="C251" s="5">
         <v>0.11814264999998159</v>
       </c>
       <c r="D251" s="5">
         <v>0.1653998373302823</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>856.17746567999995</v>
       </c>
       <c r="C252" s="5">
         <v>-1.7324649399999998</v>
       </c>
       <c r="D252" s="5">
         <v>-2.396547931433235</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>856.05797595000001</v>
       </c>
       <c r="C253" s="5">
         <v>-0.11948972999994112</v>
       </c>
       <c r="D253" s="5">
         <v>-0.16734575475336744</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>857.47541890000002</v>
       </c>
       <c r="C254" s="5">
         <v>1.4174429500000088</v>
       </c>
       <c r="D254" s="5">
         <v>2.0051298153692665</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>862.67178043000001</v>
       </c>
       <c r="C255" s="5">
         <v>5.1963615299999901</v>
       </c>
       <c r="D255" s="5">
         <v>7.5194296315457487</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>862.0158897</v>
       </c>
       <c r="C256" s="5">
         <v>-0.65589073000001008</v>
       </c>
       <c r="D256" s="5">
         <v>-0.90855637939352141</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>864.50739309000005</v>
       </c>
       <c r="C257" s="5">
         <v>2.4915033900000481</v>
       </c>
       <c r="D257" s="5">
         <v>3.5240570747443245</v>
       </c>
       <c r="E257" s="5">
         <v>1.5973969858966708</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>869.55976879000002</v>
       </c>
       <c r="C258" s="5">
         <v>5.0523756999999705</v>
       </c>
       <c r="D258" s="5">
         <v>7.2429424391085906</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>870.04659415000003</v>
       </c>
       <c r="C259" s="5">
         <v>0.48682536000001164</v>
       </c>
       <c r="D259" s="5">
         <v>0.67389574283662768</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>874.18331422999995</v>
       </c>
       <c r="C260" s="5">
         <v>4.1367200799999182</v>
       </c>
       <c r="D260" s="5">
         <v>5.8571061648254652</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>879.60962577999999</v>
       </c>
       <c r="C261" s="5">
         <v>5.4263115500000367</v>
       </c>
       <c r="D261" s="5">
         <v>7.708388160412305</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>880.74930039000003</v>
       </c>
       <c r="C262" s="5">
         <v>1.1396746100000428</v>
       </c>
       <c r="D262" s="5">
         <v>1.5659190908392961</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>885.05255904000001</v>
       </c>
       <c r="C263" s="5">
         <v>4.3032586499999752</v>
       </c>
       <c r="D263" s="5">
         <v>6.0232378654189844</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>889.38522604000002</v>
       </c>
       <c r="C264" s="5">
         <v>4.3326670000000149</v>
       </c>
       <c r="D264" s="5">
         <v>6.0352306512486686</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>891.41975464999996</v>
       </c>
       <c r="C265" s="5">
         <v>2.0345286099999385</v>
       </c>
       <c r="D265" s="5">
         <v>2.7798831094638654</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>892.52182271000004</v>
       </c>
       <c r="C266" s="5">
         <v>1.1020680600000787</v>
       </c>
       <c r="D266" s="5">
         <v>1.4936973142384957</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>889.64496438000003</v>
       </c>
       <c r="C267" s="5">
         <v>-2.8768583300000046</v>
       </c>
       <c r="D267" s="5">
         <v>-3.8001102450873958</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>893.47006863000001</v>
       </c>
       <c r="C268" s="5">
         <v>3.8251042499999812</v>
       </c>
       <c r="D268" s="5">
         <v>5.2832782764798747</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>894.88962550999997</v>
       </c>
       <c r="C269" s="5">
         <v>1.4195568799999592</v>
       </c>
       <c r="D269" s="5">
         <v>1.9233247349303761</v>
       </c>
       <c r="E269" s="5">
         <v>3.5143982183200251</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>898.442813</v>
       </c>
       <c r="C270" s="5">
         <v>3.5531874900000275</v>
       </c>
       <c r="D270" s="5">
         <v>4.8700771458238146</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>900.70356038</v>
       </c>
       <c r="C271" s="5">
         <v>2.260747379999998</v>
       </c>
       <c r="D271" s="5">
         <v>3.0616963002228825</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>903.16244609</v>
       </c>
       <c r="C272" s="5">
         <v>2.4588857100000041</v>
       </c>
       <c r="D272" s="5">
         <v>3.3255914594490843</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>904.06362555999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.90117946999998821</v>
       </c>
       <c r="D273" s="5">
         <v>1.2039582443589714</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>903.44039545999999</v>
       </c>
       <c r="C274" s="5">
         <v>-0.62323010000000068</v>
       </c>
       <c r="D274" s="5">
         <v>-0.82410908423601326</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>907.87957244999996</v>
       </c>
       <c r="C275" s="5">
         <v>4.4391769899999645</v>
       </c>
       <c r="D275" s="5">
         <v>6.0583510673328789</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>910.10813052000003</v>
       </c>
       <c r="C276" s="5">
         <v>2.2285580700000764</v>
       </c>
       <c r="D276" s="5">
         <v>2.9857169512859105</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>914.97072295999999</v>
       </c>
       <c r="C277" s="5">
         <v>4.8625924399999576</v>
       </c>
       <c r="D277" s="5">
         <v>6.6032496280274078</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>915.99509025999998</v>
       </c>
       <c r="C278" s="5">
         <v>1.0243672999999944</v>
       </c>
       <c r="D278" s="5">
         <v>1.3517790411742725</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>917.19685500000003</v>
       </c>
       <c r="C279" s="5">
         <v>1.2017647400000442</v>
       </c>
       <c r="D279" s="5">
         <v>1.5857830328689593</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>922.56542611999998</v>
       </c>
       <c r="C280" s="5">
         <v>5.368571119999956</v>
       </c>
       <c r="D280" s="5">
         <v>7.2544741012575242</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>924.72120013999995</v>
       </c>
       <c r="C281" s="5">
         <v>2.1557740199999671</v>
       </c>
       <c r="D281" s="5">
         <v>2.8403798128206814</v>
       </c>
       <c r="E281" s="5">
         <v>3.3335479348080455</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>922.42233122000005</v>
       </c>
       <c r="C282" s="5">
         <v>-2.2988689199999044</v>
       </c>
       <c r="D282" s="5">
         <v>-2.9427620029820356</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>928.35909604000005</v>
       </c>
       <c r="C283" s="5">
         <v>5.9367648200000076</v>
       </c>
       <c r="D283" s="5">
         <v>8.0026130422622863</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>929.22019792000003</v>
       </c>
       <c r="C284" s="5">
         <v>0.86110187999997834</v>
       </c>
       <c r="D284" s="5">
         <v>1.1187590311372508</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>931.37087703999998</v>
       </c>
       <c r="C285" s="5">
         <v>2.1506791199999498</v>
       </c>
       <c r="D285" s="5">
         <v>2.8130284400422534</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>933.93194602999995</v>
       </c>
       <c r="C286" s="5">
         <v>2.561068989999967</v>
       </c>
       <c r="D286" s="5">
         <v>3.3501060631588198</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>935.17622818999996</v>
       </c>
       <c r="C287" s="5">
         <v>1.2442821600000116</v>
       </c>
       <c r="D287" s="5">
         <v>1.610533371603573</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>936.98922030999995</v>
       </c>
       <c r="C288" s="5">
         <v>1.8129921199999899</v>
       </c>
       <c r="D288" s="5">
         <v>2.35136287831339</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>939.36113284999999</v>
       </c>
       <c r="C289" s="5">
         <v>2.3719125400000394</v>
       </c>
       <c r="D289" s="5">
         <v>3.080355353182318</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>942.79312580999999</v>
       </c>
       <c r="C290" s="5">
         <v>3.4319929600000023</v>
       </c>
       <c r="D290" s="5">
         <v>4.4734282413858351</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>940.35955052999998</v>
       </c>
       <c r="C291" s="5">
         <v>-2.4335752800000137</v>
       </c>
       <c r="D291" s="5">
         <v>-3.0538896348330291</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>943.16143523999995</v>
       </c>
       <c r="C292" s="5">
         <v>2.8018847099999675</v>
       </c>
       <c r="D292" s="5">
         <v>3.6346868058187987</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>942.51189355999998</v>
       </c>
       <c r="C293" s="5">
         <v>-0.64954167999997026</v>
       </c>
       <c r="D293" s="5">
         <v>-0.82329957110783836</v>
       </c>
       <c r="E293" s="5">
         <v>1.9238980805573069</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>942.02416783000001</v>
       </c>
       <c r="C294" s="5">
         <v>-0.48772572999996555</v>
       </c>
       <c r="D294" s="5">
         <v>-0.61920491958427082</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>947.09443161000002</v>
       </c>
       <c r="C295" s="5">
         <v>5.0702637800000048</v>
       </c>
       <c r="D295" s="5">
         <v>6.653438164002301</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>950.52399797999999</v>
       </c>
       <c r="C296" s="5">
         <v>3.429566369999975</v>
       </c>
       <c r="D296" s="5">
         <v>4.4329710847512249</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>953.41842542999996</v>
       </c>
       <c r="C297" s="5">
         <v>2.8944274499999665</v>
       </c>
       <c r="D297" s="5">
         <v>3.7159276552656495</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>956.58818685000006</v>
       </c>
       <c r="C298" s="5">
         <v>3.1697614200000999</v>
       </c>
       <c r="D298" s="5">
         <v>4.0633187005011173</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>959.49854057000005</v>
       </c>
       <c r="C299" s="5">
         <v>2.9103537199999892</v>
       </c>
       <c r="D299" s="5">
         <v>3.712633389695319</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>959.03049984999996</v>
       </c>
       <c r="C300" s="5">
         <v>-0.46804072000009</v>
       </c>
       <c r="D300" s="5">
         <v>-0.58378876943311342</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>961.44688439000004</v>
       </c>
       <c r="C301" s="5">
         <v>2.416384540000081</v>
       </c>
       <c r="D301" s="5">
         <v>3.0657877636079078</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>963.98458774000005</v>
       </c>
       <c r="C302" s="5">
         <v>2.5377033500000152</v>
       </c>
       <c r="D302" s="5">
         <v>3.2137430444103776</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>967.47242841000002</v>
       </c>
       <c r="C303" s="5">
         <v>3.4878406699999687</v>
       </c>
       <c r="D303" s="5">
         <v>4.4292310145432889</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>969.59086650999996</v>
       </c>
       <c r="C304" s="5">
         <v>2.1184380999999348</v>
       </c>
       <c r="D304" s="5">
         <v>2.6594716202406943</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>973.33127494999997</v>
       </c>
       <c r="C305" s="5">
         <v>3.7404084400000102</v>
       </c>
       <c r="D305" s="5">
         <v>4.7287571735769252</v>
       </c>
       <c r="E305" s="5">
         <v>3.2699196265408181</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>974.53929083000003</v>
       </c>
       <c r="C306" s="5">
         <v>1.2080158800000618</v>
       </c>
       <c r="D306" s="5">
         <v>1.4995463885843829</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>973.70844073000001</v>
       </c>
       <c r="C307" s="5">
         <v>-0.83085010000002057</v>
       </c>
       <c r="D307" s="5">
         <v>-1.0182845373778782</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>971.53185456000006</v>
       </c>
       <c r="C308" s="5">
         <v>-2.1765861699999505</v>
       </c>
       <c r="D308" s="5">
         <v>-2.6496941130876306</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>973.52019556000005</v>
       </c>
       <c r="C309" s="5">
         <v>1.9883409999999913</v>
       </c>
       <c r="D309" s="5">
         <v>2.4837589697084494</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>976.84960341999999</v>
       </c>
       <c r="C310" s="5">
         <v>3.3294078599999466</v>
       </c>
       <c r="D310" s="5">
         <v>4.182043144781078</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>976.75409410999998</v>
       </c>
       <c r="C311" s="5">
         <v>-9.5509310000011283E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-0.11726427434117781</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>979.11689047000004</v>
       </c>
       <c r="C312" s="5">
         <v>2.3627963600000612</v>
       </c>
       <c r="D312" s="5">
         <v>2.9417689989569729</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>979.50044355</v>
       </c>
       <c r="C313" s="5">
         <v>0.38355307999995603</v>
       </c>
       <c r="D313" s="5">
         <v>0.47109456583840359</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>979.92212629000005</v>
       </c>
       <c r="C314" s="5">
         <v>0.42168274000005113</v>
       </c>
       <c r="D314" s="5">
         <v>0.51783453668832191</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>981.73389555000006</v>
       </c>
       <c r="C315" s="5">
         <v>1.8117692600000055</v>
       </c>
       <c r="D315" s="5">
         <v>2.2413703268605145</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>980.54972719</v>
       </c>
       <c r="C316" s="5">
         <v>-1.1841683600000579</v>
       </c>
       <c r="D316" s="5">
         <v>-1.4378771700440884</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>983.39372445000004</v>
       </c>
       <c r="C317" s="5">
         <v>2.8439972600000374</v>
       </c>
       <c r="D317" s="5">
         <v>3.5365552968150693</v>
       </c>
       <c r="E317" s="5">
         <v>1.0338154910841668</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>983.22456244</v>
       </c>
       <c r="C318" s="5">
         <v>-0.16916201000003639</v>
       </c>
       <c r="D318" s="5">
         <v>-0.20622713320165298</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>984.92107405000002</v>
       </c>
       <c r="C319" s="5">
         <v>1.6965116100000159</v>
       </c>
       <c r="D319" s="5">
         <v>2.0903112702657101</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>985.35688569000001</v>
       </c>
       <c r="C320" s="5">
         <v>0.43581163999999717</v>
       </c>
       <c r="D320" s="5">
         <v>0.5322747195334987</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>989.71859924</v>
       </c>
       <c r="C321" s="5">
         <v>4.3617135499999904</v>
       </c>
       <c r="D321" s="5">
         <v>5.4430870172884394</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>990.12101490999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.40241566999998213</v>
       </c>
       <c r="D322" s="5">
         <v>0.48900785072918396</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>989.01307853000003</v>
       </c>
       <c r="C323" s="5">
         <v>-1.1079363799999555</v>
       </c>
       <c r="D323" s="5">
         <v>-1.3345556686646054</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>993.38525138</v>
       </c>
       <c r="C324" s="5">
         <v>4.3721728499999699</v>
       </c>
       <c r="D324" s="5">
         <v>5.4357951733918775</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>994.79325322</v>
       </c>
       <c r="C325" s="5">
         <v>1.4080018399999972</v>
       </c>
       <c r="D325" s="5">
         <v>1.7141748947603563</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>998.98311894000005</v>
       </c>
       <c r="C326" s="5">
         <v>4.1898657200000571</v>
       </c>
       <c r="D326" s="5">
         <v>5.1728928158023324</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>995.68302155000003</v>
       </c>
       <c r="C327" s="5">
         <v>-3.300097390000019</v>
       </c>
       <c r="D327" s="5">
         <v>-3.8929105231611749</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>999.68035843999996</v>
       </c>
       <c r="C328" s="5">
         <v>3.9973368899999286</v>
       </c>
       <c r="D328" s="5">
         <v>4.9254141362938819</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1000.6297671999999</v>
       </c>
       <c r="C329" s="5">
         <v>0.94940875999998298</v>
       </c>
       <c r="D329" s="5">
         <v>1.1456265716198288</v>
       </c>
       <c r="E329" s="5">
         <v>1.7527102646134773</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1006.1194798</v>
       </c>
       <c r="C330" s="5">
         <v>5.4897126000000753</v>
       </c>
       <c r="D330" s="5">
         <v>6.7858407078512206</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1006.6484167</v>
       </c>
       <c r="C331" s="5">
         <v>0.52893689999996241</v>
       </c>
       <c r="D331" s="5">
         <v>0.63269103897494183</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1010.0311647</v>
       </c>
       <c r="C332" s="5">
         <v>3.3827479999999923</v>
       </c>
       <c r="D332" s="5">
         <v>4.1078585115816857</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1010.6486864</v>
       </c>
       <c r="C333" s="5">
         <v>0.61752169999999751</v>
       </c>
       <c r="D333" s="5">
         <v>0.7361386001019099</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1012.0831559</v>
       </c>
       <c r="C334" s="5">
         <v>1.4344694999999774</v>
       </c>
       <c r="D334" s="5">
         <v>1.7165855426208854</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1016.8703607</v>
       </c>
       <c r="C335" s="5">
         <v>4.7872048000000404</v>
       </c>
       <c r="D335" s="5">
         <v>5.8260785108310786</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1018.1088522</v>
       </c>
       <c r="C336" s="5">
         <v>1.2384915000000092</v>
       </c>
       <c r="D336" s="5">
         <v>1.4713634273425313</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1020.7255494</v>
       </c>
       <c r="C337" s="5">
         <v>2.616697199999976</v>
       </c>
       <c r="D337" s="5">
         <v>3.1281588429874496</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1023.788369</v>
       </c>
       <c r="C338" s="5">
         <v>3.0628196000000116</v>
       </c>
       <c r="D338" s="5">
         <v>3.6607792291831309</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1025.4847827000001</v>
       </c>
       <c r="C339" s="5">
         <v>1.6964137000001074</v>
       </c>
       <c r="D339" s="5">
         <v>2.0066174175211948</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1029.5967852000001</v>
       </c>
       <c r="C340" s="5">
         <v>4.1120025000000169</v>
       </c>
       <c r="D340" s="5">
         <v>4.9193259802004174</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1029.6009385</v>
       </c>
       <c r="C341" s="5">
         <v>4.1532999998707965E-3</v>
       </c>
       <c r="D341" s="5">
         <v>4.840798504468502E-3</v>
       </c>
       <c r="E341" s="5">
         <v>2.8952937689499469</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1031.6229668999999</v>
       </c>
       <c r="C342" s="5">
         <v>2.0220283999999538</v>
       </c>
       <c r="D342" s="5">
         <v>2.3822971250016645</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1035.1002512</v>
       </c>
       <c r="C343" s="5">
         <v>3.4772843000000648</v>
       </c>
       <c r="D343" s="5">
         <v>4.120666899119052</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1037.4310258999999</v>
       </c>
       <c r="C344" s="5">
         <v>2.3307746999998926</v>
       </c>
       <c r="D344" s="5">
         <v>2.7358023457509928</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1039.9646342999999</v>
       </c>
       <c r="C345" s="5">
         <v>2.5336084000000483</v>
       </c>
       <c r="D345" s="5">
         <v>2.9703201569884152</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1043.9798430999999</v>
       </c>
       <c r="C346" s="5">
         <v>4.0152087999999821</v>
       </c>
       <c r="D346" s="5">
         <v>4.7327516969017491</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1047.8864172000001</v>
       </c>
       <c r="C347" s="5">
         <v>3.9065741000001708</v>
       </c>
       <c r="D347" s="5">
         <v>4.583981262361303</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1048.8512816</v>
       </c>
       <c r="C348" s="5">
         <v>0.9648643999998967</v>
       </c>
       <c r="D348" s="5">
         <v>1.1105391455820124</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1051.7118359000001</v>
       </c>
       <c r="C349" s="5">
         <v>2.8605543000001035</v>
       </c>
       <c r="D349" s="5">
         <v>3.3223271072516436</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1053.4975144</v>
       </c>
       <c r="C350" s="5">
         <v>1.7856784999999036</v>
       </c>
       <c r="D350" s="5">
         <v>2.0565882358828835</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1054.9090212000001</v>
       </c>
       <c r="C351" s="5">
         <v>1.4115068000000974</v>
       </c>
       <c r="D351" s="5">
         <v>1.6196961316868874</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1056.0684529</v>
       </c>
       <c r="C352" s="5">
         <v>1.1594316999999137</v>
       </c>
       <c r="D352" s="5">
         <v>1.3269005681961987</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1058.3538006000001</v>
       </c>
       <c r="C353" s="5">
         <v>2.2853477000001021</v>
       </c>
       <c r="D353" s="5">
         <v>2.6279492615408406</v>
       </c>
       <c r="E353" s="5">
         <v>2.7926219785589401</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1062.5592954000001</v>
       </c>
       <c r="C354" s="5">
         <v>4.2054947999999968</v>
       </c>
       <c r="D354" s="5">
         <v>4.8739472559295782</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1065.9276225999999</v>
       </c>
       <c r="C355" s="5">
         <v>3.3683271999998396</v>
       </c>
       <c r="D355" s="5">
         <v>3.8710452184342214</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1066.8572392000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.9296166000001449</v>
       </c>
       <c r="D356" s="5">
         <v>1.0515783123443478</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1066.0881572999999</v>
       </c>
       <c r="C357" s="5">
         <v>-0.76908190000017385</v>
       </c>
       <c r="D357" s="5">
         <v>-0.86164095150251807</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1070.4548434999999</v>
       </c>
       <c r="C358" s="5">
         <v>4.3666862000000037</v>
       </c>
       <c r="D358" s="5">
         <v>5.0274426544995032</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1072.3484461</v>
       </c>
       <c r="C359" s="5">
         <v>1.893602600000122</v>
       </c>
       <c r="D359" s="5">
         <v>2.143539459599797</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1075.7789210000001</v>
       </c>
       <c r="C360" s="5">
         <v>3.4304749000000356</v>
       </c>
       <c r="D360" s="5">
         <v>3.9071045433392015</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1078.9819242999999</v>
       </c>
       <c r="C361" s="5">
         <v>3.2030032999998639</v>
       </c>
       <c r="D361" s="5">
         <v>3.6319489545864725</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1082.4931508</v>
       </c>
       <c r="C362" s="5">
         <v>3.5112265000000207</v>
       </c>
       <c r="D362" s="5">
         <v>3.9757005865158845</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1083.6135631</v>
       </c>
       <c r="C363" s="5">
         <v>1.1204122999999981</v>
       </c>
       <c r="D363" s="5">
         <v>1.2491302887804645</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1091.7048302999999</v>
       </c>
       <c r="C364" s="5">
         <v>8.0912671999999475</v>
       </c>
       <c r="D364" s="5">
         <v>9.3376147313276157</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1090.8217683</v>
       </c>
       <c r="C365" s="5">
         <v>-0.88306199999988166</v>
       </c>
       <c r="D365" s="5">
         <v>-0.96635346539243328</v>
       </c>
       <c r="E365" s="5">
         <v>3.0677801394574544</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1091.8161488000001</v>
       </c>
       <c r="C366" s="5">
         <v>0.99438050000003386</v>
       </c>
       <c r="D366" s="5">
         <v>1.0994073691070749</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1094.3326979000001</v>
       </c>
       <c r="C367" s="5">
         <v>2.5165491000000202</v>
       </c>
       <c r="D367" s="5">
         <v>2.8012385792803851</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1088.9627754999999</v>
       </c>
       <c r="C368" s="5">
         <v>-5.3699224000001777</v>
       </c>
       <c r="D368" s="5">
         <v>-5.7320849151943021</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>962.60110086999998</v>
       </c>
       <c r="C369" s="5">
         <v>-126.36167462999992</v>
       </c>
       <c r="D369" s="5">
         <v>-77.238554648591929</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>985.96251790999997</v>
       </c>
       <c r="C370" s="5">
         <v>23.361417039999992</v>
       </c>
       <c r="D370" s="5">
         <v>33.34250651573609</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1012.1291305</v>
       </c>
       <c r="C371" s="5">
         <v>26.16661259</v>
       </c>
       <c r="D371" s="5">
         <v>36.932404067036551</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1018.8871478999999</v>
       </c>
       <c r="C372" s="5">
         <v>6.7580173999999715</v>
       </c>
       <c r="D372" s="5">
         <v>8.3133314879868969</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1022.2183829000001</v>
       </c>
       <c r="C373" s="5">
         <v>3.3312350000001061</v>
       </c>
       <c r="D373" s="5">
         <v>3.9947059599460655</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1027.1164411</v>
       </c>
       <c r="C374" s="5">
         <v>4.8980581999999231</v>
       </c>
       <c r="D374" s="5">
         <v>5.9038945978927559</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1043.8945868000001</v>
       </c>
       <c r="C375" s="5">
         <v>16.778145700000096</v>
       </c>
       <c r="D375" s="5">
         <v>21.462879793558322</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1045.7722314</v>
       </c>
       <c r="C376" s="5">
         <v>1.8776445999999396</v>
       </c>
       <c r="D376" s="5">
         <v>2.1799115934446389</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1049.6008158</v>
       </c>
       <c r="C377" s="5">
         <v>3.8285843999999543</v>
       </c>
       <c r="D377" s="5">
         <v>4.4827623671714223</v>
       </c>
       <c r="E377" s="5">
         <v>-3.7788897964734613</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1051.3959701000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.7951543000001493</v>
       </c>
       <c r="D378" s="5">
         <v>2.0718019779532248</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1046.4757434999999</v>
       </c>
       <c r="C379" s="5">
         <v>-4.9202266000002055</v>
       </c>
       <c r="D379" s="5">
         <v>-5.4733433906741897</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1059.7249617</v>
       </c>
       <c r="C380" s="5">
         <v>13.249218200000087</v>
       </c>
       <c r="D380" s="5">
         <v>16.296856624195332</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1062.7447529000001</v>
       </c>
       <c r="C381" s="5">
         <v>3.0197912000000997</v>
       </c>
       <c r="D381" s="5">
         <v>3.473624570465117</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1065.6273065</v>
       </c>
       <c r="C382" s="5">
         <v>2.8825535999999374</v>
       </c>
       <c r="D382" s="5">
         <v>3.3038376342916065</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1072.1584640000001</v>
       </c>
       <c r="C383" s="5">
         <v>6.531157500000063</v>
       </c>
       <c r="D383" s="5">
         <v>7.6077752802591325</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1081.7802277000001</v>
       </c>
       <c r="C384" s="5">
         <v>9.6217636999999741</v>
       </c>
       <c r="D384" s="5">
         <v>11.316804568988804</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1084.1505446000001</v>
       </c>
       <c r="C385" s="5">
         <v>2.3703169000000344</v>
       </c>
       <c r="D385" s="5">
         <v>2.6612707291877147</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1089.5519008000001</v>
       </c>
       <c r="C386" s="5">
         <v>5.4013562000000093</v>
       </c>
       <c r="D386" s="5">
         <v>6.1451034503510416</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1099.8945071000001</v>
       </c>
       <c r="C387" s="5">
         <v>10.342606299999943</v>
       </c>
       <c r="D387" s="5">
         <v>12.00497818902142</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1105.979063</v>
       </c>
       <c r="C388" s="5">
         <v>6.0845558999999412</v>
       </c>
       <c r="D388" s="5">
         <v>6.8440810895254778</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1110.3636147</v>
       </c>
       <c r="C389" s="5">
         <v>4.3845516999999745</v>
       </c>
       <c r="D389" s="5">
         <v>4.862401138533734</v>
       </c>
       <c r="E389" s="5">
         <v>5.7891341151147024</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1109.6314417000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.73217299999987517</v>
       </c>
       <c r="D390" s="5">
         <v>-0.78841573965627854</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1118.772602</v>
       </c>
       <c r="C391" s="5">
         <v>9.1411602999999104</v>
       </c>
       <c r="D391" s="5">
         <v>10.34605668793558</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1119.9374711999999</v>
       </c>
       <c r="C392" s="5">
         <v>1.1648691999998846</v>
       </c>
       <c r="D392" s="5">
         <v>1.2566233699725426</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1127.5600774</v>
       </c>
       <c r="C393" s="5">
         <v>7.6226062000000638</v>
       </c>
       <c r="D393" s="5">
         <v>8.4803259444209633</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1131.1117076999999</v>
       </c>
       <c r="C394" s="5">
         <v>3.5516302999999425</v>
       </c>
       <c r="D394" s="5">
         <v>3.8459783754275279</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1134.5743107000001</v>
       </c>
       <c r="C395" s="5">
         <v>3.462603000000172</v>
       </c>
       <c r="D395" s="5">
         <v>3.7359718082994098</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1145.4486079999999</v>
       </c>
       <c r="C396" s="5">
         <v>10.874297299999853</v>
       </c>
       <c r="D396" s="5">
         <v>12.127452233231706</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1148.3057733999999</v>
       </c>
       <c r="C397" s="5">
         <v>2.8571653999999853</v>
       </c>
       <c r="D397" s="5">
         <v>3.0346439757572785</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1151.8303587</v>
       </c>
       <c r="C398" s="5">
         <v>3.5245853000001262</v>
       </c>
       <c r="D398" s="5">
         <v>3.7460742109508782</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1154.5524499000001</v>
       </c>
       <c r="C399" s="5">
         <v>2.7220912000000226</v>
       </c>
       <c r="D399" s="5">
         <v>2.8730826438805535</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1155.9905934000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.4381435000000238</v>
       </c>
       <c r="D400" s="5">
         <v>1.5050374023736213</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1155.1561807</v>
       </c>
       <c r="C401" s="5">
         <v>-0.83441270000002987</v>
       </c>
       <c r="D401" s="5">
         <v>-0.86274893891652438</v>
       </c>
       <c r="E401" s="5">
         <v>4.0340448306298571</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1163.500434</v>
       </c>
       <c r="C402" s="5">
         <v>8.3442532999999912</v>
       </c>
       <c r="D402" s="5">
         <v>9.0209900166166701</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1164.4434355000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.94300150000003669</v>
       </c>
       <c r="D403" s="5">
         <v>0.97693110717105291</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1168.0093397000001</v>
       </c>
       <c r="C404" s="5">
         <v>3.5659041999999772</v>
       </c>
       <c r="D404" s="5">
         <v>3.737319830701491</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1170.2049187</v>
       </c>
       <c r="C405" s="5">
         <v>2.1955789999999524</v>
       </c>
       <c r="D405" s="5">
         <v>2.2791816809754728</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1172.4525202</v>
       </c>
       <c r="C406" s="5">
         <v>2.2476014999999734</v>
       </c>
       <c r="D406" s="5">
         <v>2.3293329315018596</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1176.4077362</v>
       </c>
       <c r="C407" s="5">
         <v>3.955216000000064</v>
       </c>
       <c r="D407" s="5">
         <v>4.1241065442364722</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1177.6113035000001</v>
       </c>
       <c r="C408" s="5">
         <v>1.2035673000000315</v>
       </c>
       <c r="D408" s="5">
         <v>1.2346361130642469</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1178.6243817</v>
       </c>
       <c r="C409" s="5">
         <v>1.0130781999998817</v>
       </c>
       <c r="D409" s="5">
         <v>1.0372373998092987</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1181.9898599999999</v>
       </c>
       <c r="C410" s="5">
         <v>3.3654782999999497</v>
       </c>
       <c r="D410" s="5">
         <v>3.480843299454861</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1182.8891025</v>
       </c>
       <c r="C411" s="5">
         <v>0.89924250000012762</v>
       </c>
       <c r="D411" s="5">
         <v>0.91677414329371931</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1184.0248607000001</v>
       </c>
       <c r="C412" s="5">
         <v>1.1357582000000548</v>
       </c>
       <c r="D412" s="5">
         <v>1.1582913870125555</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1184.2907468999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.26588619999984076</v>
       </c>
       <c r="D413" s="5">
         <v>0.26980667124529845</v>
       </c>
       <c r="E413" s="5">
         <v>2.5221322178568872</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1191.2044364000001</v>
       </c>
       <c r="C414" s="5">
         <v>6.9136895000001459</v>
       </c>
       <c r="D414" s="5">
         <v>7.2347623133060202</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1192.0489719</v>
       </c>
       <c r="C415" s="5">
         <v>0.84453549999989264</v>
       </c>
       <c r="D415" s="5">
         <v>0.85409666822489072</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1192.8593212000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.81034930000009808</v>
       </c>
       <c r="D416" s="5">
         <v>0.8188112964273575</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1190.4873577000001</v>
       </c>
       <c r="C417" s="5">
         <v>-2.3719634999999926</v>
       </c>
       <c r="D417" s="5">
         <v>-2.360238265617165</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1193.4297184</v>
       </c>
       <c r="C418" s="5">
         <v>2.942360699999881</v>
       </c>
       <c r="D418" s="5">
         <v>3.0065225820240737</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1196.7671688</v>
       </c>
       <c r="C419" s="5">
         <v>3.3374504000000798</v>
       </c>
       <c r="D419" s="5">
         <v>3.4079239815575146</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1195.8690638999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.89810490000013488</v>
       </c>
       <c r="D420" s="5">
         <v>-0.89682335414832393</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1197.3470487</v>
       </c>
       <c r="C421" s="5">
         <v>1.4779848000000584</v>
       </c>
       <c r="D421" s="5">
         <v>1.4932132084727545</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1199.638471</v>
       </c>
       <c r="C422" s="5">
         <v>2.291422300000022</v>
       </c>
       <c r="D422" s="5">
         <v>2.3208263327577194</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1199.904309</v>
       </c>
       <c r="C423" s="5">
         <v>0.26583800000003066</v>
       </c>
       <c r="D423" s="5">
         <v>0.26624245247617306</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1201.5117941999999</v>
       </c>
       <c r="C424" s="5">
         <v>1.6074851999999282</v>
       </c>
       <c r="D424" s="5">
         <v>1.6195117131425407</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1202.0774695</v>
       </c>
       <c r="C425" s="5">
         <v>0.56567530000006627</v>
       </c>
       <c r="D425" s="5">
         <v>0.56642876686541221</v>
       </c>
       <c r="E425" s="5">
         <v>1.5018881677965057</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1200.1386909</v>
       </c>
       <c r="C426" s="5">
         <v>-1.9387785999999778</v>
       </c>
       <c r="D426" s="5">
         <v>-1.9183512845660888</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1202.0085572</v>
       </c>
       <c r="C427" s="5">
         <v>1.8698663000000124</v>
       </c>
       <c r="D427" s="5">
         <v>1.8857551762006208</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1201.964461</v>
       </c>
       <c r="C428" s="5">
         <v>-4.4096200000012686E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-4.4013633886075265E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1206.3532895000001</v>
       </c>
       <c r="C429" s="5">
         <v>4.3888285000000451</v>
       </c>
       <c r="D429" s="5">
         <v>4.4707303492584893</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1208.6225545</v>
       </c>
       <c r="C430" s="5">
         <v>2.2692649999999048</v>
       </c>
       <c r="D430" s="5">
         <v>2.2808151381611408</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1205.0019086</v>
       </c>
       <c r="C431" s="5">
         <v>-3.6206458999999995</v>
       </c>
       <c r="D431" s="5">
         <v>-3.5361739251993041</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1203.6779024</v>
       </c>
       <c r="C432" s="5">
         <v>-1.3240061999999853</v>
       </c>
       <c r="D432" s="5">
         <v>-1.3105714359828657</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1204.0788331000001</v>
       </c>
       <c r="C433" s="5">
         <v>0.40093070000011721</v>
       </c>
       <c r="D433" s="5">
         <v>0.40043870275705551</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1204.7651569</v>
       </c>
       <c r="C434" s="5">
         <v>0.6863237999998546</v>
       </c>
       <c r="D434" s="5">
         <v>0.68614728134144265</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1204.9048247999999</v>
       </c>
       <c r="C435" s="5">
         <v>0.13966789999994944</v>
       </c>
       <c r="D435" s="5">
         <v>0.13920421350368528</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1205.3034608</v>
       </c>
       <c r="C436" s="5">
         <v>0.39863600000012411</v>
       </c>
       <c r="D436" s="5">
         <v>0.39773648639238601</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1207.9417043000001</v>
       </c>
       <c r="C437" s="5">
         <v>2.6382435000000442</v>
       </c>
       <c r="D437" s="5">
         <v>2.6584881947737671</v>
       </c>
       <c r="E437" s="5">
         <v>0.4878416698417265</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1210.4006474</v>
       </c>
       <c r="C438" s="5">
         <v>2.4589430999999422</v>
       </c>
       <c r="D438" s="5">
         <v>2.4703124963249445</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1209.0032931000001</v>
       </c>
       <c r="C439" s="5">
         <v>-1.3973542999999609</v>
       </c>
       <c r="D439" s="5">
         <v>-1.3765846987982333</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1214.1024749000001</v>
+        <v>1214.9061134999999</v>
       </c>
       <c r="C440" s="5">
-        <v>5.0991817999999967</v>
+        <v>5.9028203999998823</v>
       </c>
       <c r="D440" s="5">
-        <v>5.1802811242719349</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0187804200102946</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1216.1572718</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.2511583000000428</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.2428312380701856</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>