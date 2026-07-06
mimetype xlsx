--- v6 (2026-05-27)
+++ v7 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{55243D7C-A306-4930-B326-F7AD7BDBE9BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{61444545-7CCF-4165-8660-0B9B0D7A7BE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8F082B53-9DCE-41B5-962B-A19A8BF4B80B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EBF4293A-62B8-434E-944A-B603C02DEF69}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Total Nonfarm Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9ACBA5F-4248-4CA4-B090-3EC9E2AF52A6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E83B689-4EAC-44FB-B653-4C4CAFCDC7A4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>595.15766400999996</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>595.51079804000005</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>599.14698956999996</v>
+        <v>599.20706758999995</v>
       </c>
       <c r="C7" s="5">
-        <v>3.9893255599999975</v>
+        <v>3.6962695499998972</v>
       </c>
       <c r="D7" s="5">
-        <v>8.3468307759547287</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>7.7078701021665363</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>598.90534035999997</v>
+        <v>598.91245873000003</v>
       </c>
       <c r="C8" s="5">
-        <v>-0.2416492099999914</v>
+        <v>-0.2946088599999257</v>
       </c>
       <c r="D8" s="5">
-        <v>-0.48291432452506333</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>-0.58840460087972168</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>596.62113942999997</v>
+        <v>596.57864794</v>
       </c>
       <c r="C9" s="5">
-        <v>-2.2842009299999972</v>
+        <v>-2.3338107900000296</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.4819564498744029</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-4.5771690962599587</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>596.70432486000004</v>
+        <v>596.52536779000002</v>
       </c>
       <c r="C10" s="5">
-        <v>8.3185430000071392E-2</v>
+        <v>-5.3280149999977766E-2</v>
       </c>
       <c r="D10" s="5">
-        <v>0.16744143651681309</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>-0.10711879140709035</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>599.01548501000002</v>
+        <v>598.88747569999998</v>
       </c>
       <c r="C11" s="5">
-        <v>2.3111601499999779</v>
+        <v>2.3621079099999633</v>
       </c>
       <c r="D11" s="5">
-        <v>4.7481509906243335</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>4.8565985070480711</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>600.20143101999997</v>
+        <v>600.13563597999996</v>
       </c>
       <c r="C12" s="5">
-        <v>1.1859460099999524</v>
+        <v>1.2481602799999791</v>
       </c>
       <c r="D12" s="5">
-        <v>2.4018319198667815</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>2.5298257375084399</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>603.77850891000003</v>
+        <v>603.69801788999996</v>
       </c>
       <c r="C13" s="5">
-        <v>3.577077890000055</v>
+        <v>3.5623819099999992</v>
       </c>
       <c r="D13" s="5">
-        <v>7.3909014524025984</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>7.3603722681460093</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>601.9255958</v>
+        <v>601.88605667000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-1.8529131100000313</v>
+        <v>-1.8119612199999438</v>
       </c>
       <c r="D14" s="5">
-        <v>-3.6211080092987458</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-3.5428576684918278</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>602.46729969</v>
+        <v>602.42436187999999</v>
       </c>
       <c r="C15" s="5">
-        <v>0.54170389000000796</v>
+        <v>0.53830520999997589</v>
       </c>
       <c r="D15" s="5">
-        <v>1.0853033867356698</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.0785318017387358</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>603.84521944999995</v>
+        <v>603.91771905999997</v>
       </c>
       <c r="C16" s="5">
-        <v>1.3779197599999407</v>
+        <v>1.4933571799999754</v>
       </c>
       <c r="D16" s="5">
-        <v>2.7793423206360801</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>3.015588841910577</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>603.94669482999996</v>
+        <v>604.08093197000005</v>
       </c>
       <c r="C17" s="5">
-        <v>0.10147538000001077</v>
+        <v>0.16321291000008387</v>
       </c>
       <c r="D17" s="5">
-        <v>0.20184488281784763</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>0.32479072948377041</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>605.22408087999997</v>
+        <v>605.52738252999995</v>
       </c>
       <c r="C18" s="5">
-        <v>1.2773860500000183</v>
+        <v>1.4464505599999029</v>
       </c>
       <c r="D18" s="5">
-        <v>2.56781130412711</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>2.9115023344668201</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>602.35221553999997</v>
+        <v>602.38265658</v>
       </c>
       <c r="C19" s="5">
-        <v>-2.8718653399999994</v>
+        <v>-3.1447259499999518</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.5478713068550238</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-6.0570772863944855</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>602.54617234</v>
+        <v>602.54021995000005</v>
       </c>
       <c r="C20" s="5">
-        <v>0.19395680000002358</v>
+        <v>0.15756337000004805</v>
       </c>
       <c r="D20" s="5">
-        <v>0.38708382307754974</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.31433223953820644</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>598.89082855000004</v>
+        <v>598.86520442999995</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.6553437899999608</v>
+        <v>-3.6750155200001018</v>
       </c>
       <c r="D21" s="5">
-        <v>-7.0417446006365463</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-7.078446307940256</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>600.62042494000002</v>
+        <v>600.47806275000005</v>
       </c>
       <c r="C22" s="5">
-        <v>1.7295963899999833</v>
+        <v>1.6128583200001003</v>
       </c>
       <c r="D22" s="5">
-        <v>3.5211803068694536</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>3.2801330855313005</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>600.61190676000001</v>
+        <v>600.50144444</v>
       </c>
       <c r="C23" s="5">
-        <v>-8.5181800000100338E-3</v>
+        <v>2.338168999995105E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>-1.7017434446897628E-2</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>4.6736158189153443E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>595.94447492999996</v>
+        <v>595.85514634000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-4.667431830000055</v>
+        <v>-4.6462980999999672</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.9369227736706076</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-8.8997310329292141</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>598.25082095000005</v>
+        <v>598.14649212999996</v>
       </c>
       <c r="C25" s="5">
-        <v>2.3063460200000918</v>
+        <v>2.291345789999923</v>
       </c>
       <c r="D25" s="5">
-        <v>4.7442197810524389</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>4.7134300243412142</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>598.66916217999994</v>
+        <v>598.63783396999997</v>
       </c>
       <c r="C26" s="5">
-        <v>0.41834122999989631</v>
+        <v>0.49134184000001824</v>
       </c>
       <c r="D26" s="5">
-        <v>0.84236360018434819</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.99019443734194024</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>599.11130320999996</v>
+        <v>599.07333728000003</v>
       </c>
       <c r="C27" s="5">
-        <v>0.44214103000001614</v>
+        <v>0.43550331000005826</v>
       </c>
       <c r="D27" s="5">
-        <v>0.88985660179088377</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>0.8764900294493394</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>599.69423211000003</v>
+        <v>599.77999844999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.58292890000006992</v>
+        <v>0.7066611699999612</v>
       </c>
       <c r="D28" s="5">
-        <v>1.1738557686614914</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>1.4247281715316529</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>598.27864334000003</v>
+        <v>598.42831301000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-1.4155887699999994</v>
+        <v>-1.3516854399999829</v>
       </c>
       <c r="D29" s="5">
-        <v>-2.7961334287795681</v>
+        <v>-2.6710924659310908</v>
       </c>
       <c r="E29" s="5">
-        <v>-0.93850194702951306</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-0.9357386834850101</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>597.47058614000002</v>
+        <v>597.75238151999997</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.80805720000000747</v>
+        <v>-0.67593149000003905</v>
       </c>
       <c r="D30" s="5">
-        <v>-1.6087784442273323</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-1.3470248274573771</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>598.36546923000003</v>
+        <v>598.40716514999997</v>
       </c>
       <c r="C31" s="5">
-        <v>0.89488309000000754</v>
+        <v>0.65478362999999717</v>
       </c>
       <c r="D31" s="5">
-        <v>1.8122235883549775</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.3224398583821184</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>596.38473118000002</v>
+        <v>596.36725247000004</v>
       </c>
       <c r="C32" s="5">
-        <v>-1.9807380500000136</v>
+        <v>-2.0399126799999294</v>
       </c>
       <c r="D32" s="5">
-        <v>-3.9007685019080807</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-4.0148537115592076</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>599.24139352999998</v>
+        <v>599.22635105999996</v>
       </c>
       <c r="C33" s="5">
-        <v>2.856662349999965</v>
+        <v>2.8590985899999168</v>
       </c>
       <c r="D33" s="5">
-        <v>5.9018316675384819</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>5.9071760773188098</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>602.38600166000003</v>
+        <v>602.25489217999996</v>
       </c>
       <c r="C34" s="5">
-        <v>3.1446081300000515</v>
+        <v>3.0285411199999999</v>
       </c>
       <c r="D34" s="5">
-        <v>6.482144676782986</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>6.2363641252201285</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>602.14474179000001</v>
+        <v>602.03916679999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.24125987000002169</v>
+        <v>-0.21572537999998076</v>
       </c>
       <c r="D35" s="5">
-        <v>-0.47955125170302537</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-0.42898957334651655</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>602.64886184</v>
+        <v>602.56326362000004</v>
       </c>
       <c r="C36" s="5">
-        <v>0.50412004999998317</v>
+        <v>0.52409682000006796</v>
       </c>
       <c r="D36" s="5">
-        <v>1.0092878941317274</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>1.0496595440714351</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>601.73071241000002</v>
+        <v>601.61151598000004</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.91814942999997129</v>
+        <v>-0.95174764000000778</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.8129857797555826</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-1.879018546097655</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>602.53073950999999</v>
+        <v>602.47312707000003</v>
       </c>
       <c r="C38" s="5">
-        <v>0.80002709999996569</v>
+        <v>0.86161108999999669</v>
       </c>
       <c r="D38" s="5">
-        <v>1.6071706705752309</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.7322084464958198</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>605.19273571999997</v>
+        <v>605.17222197000001</v>
       </c>
       <c r="C39" s="5">
-        <v>2.6619962099999839</v>
+        <v>2.6990948999999773</v>
       </c>
       <c r="D39" s="5">
-        <v>5.4323719133174464</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.510494852802994</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>606.82946846000004</v>
+        <v>606.92753090999997</v>
       </c>
       <c r="C40" s="5">
-        <v>1.6367327400000704</v>
+        <v>1.7553089399999635</v>
       </c>
       <c r="D40" s="5">
-        <v>3.2940898710545063</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.5366796428047964</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>608.24078254999995</v>
+        <v>608.39217856000005</v>
       </c>
       <c r="C41" s="5">
-        <v>1.4113140899999053</v>
+        <v>1.4646476500000745</v>
       </c>
       <c r="D41" s="5">
-        <v>2.8268387122837302</v>
+        <v>2.9346067567372902</v>
       </c>
       <c r="E41" s="5">
-        <v>1.6651336832590902</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>1.6650057046738498</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>610.97857424999995</v>
+        <v>611.24003391999997</v>
       </c>
       <c r="C42" s="5">
-        <v>2.7377917000000025</v>
+        <v>2.8478553599999259</v>
       </c>
       <c r="D42" s="5">
-        <v>5.5371431089117351</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>5.7640390576474632</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>614.54248131999998</v>
+        <v>614.57436858000005</v>
       </c>
       <c r="C43" s="5">
-        <v>3.5639070700000275</v>
+        <v>3.3343346600000814</v>
       </c>
       <c r="D43" s="5">
-        <v>7.2287262288909249</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>6.7460539808119835</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>615.45265872000004</v>
+        <v>615.41167073999998</v>
       </c>
       <c r="C44" s="5">
-        <v>0.91017740000006597</v>
+        <v>0.83730215999992197</v>
       </c>
       <c r="D44" s="5">
-        <v>1.7918272447653427</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.6471982592220158</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>614.17024529000003</v>
+        <v>614.16542788000004</v>
       </c>
       <c r="C45" s="5">
-        <v>-1.2824134300000196</v>
+        <v>-1.2462428599999384</v>
       </c>
       <c r="D45" s="5">
-        <v>-2.4719721350985213</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-2.403182995741171</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>614.83303315000001</v>
+        <v>614.73453896000001</v>
       </c>
       <c r="C46" s="5">
-        <v>0.66278785999998036</v>
+        <v>0.56911107999997057</v>
       </c>
       <c r="D46" s="5">
-        <v>1.3027057844286594</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>1.1176543426406838</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>617.67041723</v>
+        <v>617.57086397</v>
       </c>
       <c r="C47" s="5">
-        <v>2.8373840799999925</v>
+        <v>2.8363250099999959</v>
       </c>
       <c r="D47" s="5">
-        <v>5.6806088385777942</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.6793674570758013</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>620.13549207999995</v>
+        <v>620.05494493000003</v>
       </c>
       <c r="C48" s="5">
-        <v>2.4650748499999509</v>
+        <v>2.4840809600000284</v>
       </c>
       <c r="D48" s="5">
-        <v>4.8956394967605954</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>4.9350375821622938</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>620.28101627000001</v>
+        <v>620.15815292000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.14552419000006012</v>
+        <v>0.10320798999998715</v>
       </c>
       <c r="D49" s="5">
-        <v>0.28196191483773614</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.19992265681505472</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>624.07264205000001</v>
+        <v>624.00128802999996</v>
       </c>
       <c r="C50" s="5">
-        <v>3.7916257800000039</v>
+        <v>3.8431351099999347</v>
       </c>
       <c r="D50" s="5">
-        <v>7.5870146567925456</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>7.6951990195928799</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>625.07925039999998</v>
+        <v>625.07436833999998</v>
       </c>
       <c r="C51" s="5">
-        <v>1.006608349999965</v>
+        <v>1.073080310000023</v>
       </c>
       <c r="D51" s="5">
-        <v>1.9528235846629993</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>2.08324213240767</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>625.79664351999998</v>
+        <v>625.89497863999998</v>
       </c>
       <c r="C52" s="5">
-        <v>0.717393119999997</v>
+        <v>0.82061029999999846</v>
       </c>
       <c r="D52" s="5">
-        <v>1.3859468719156443</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.5868093280968498</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>626.32323699000005</v>
+        <v>626.46204120000004</v>
       </c>
       <c r="C53" s="5">
-        <v>0.52659347000007983</v>
+        <v>0.56706256000006761</v>
       </c>
       <c r="D53" s="5">
-        <v>1.0144588610081273</v>
+        <v>1.0926372219762115</v>
       </c>
       <c r="E53" s="5">
-        <v>2.9729105575905024</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.9701010757188673</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>629.38201449999997</v>
+        <v>629.59849636000001</v>
       </c>
       <c r="C54" s="5">
-        <v>3.0587775099999135</v>
+        <v>3.1364551599999686</v>
       </c>
       <c r="D54" s="5">
-        <v>6.0204498758953395</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>6.1761689968487632</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>629.01200030999996</v>
+        <v>629.04557920000002</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.37001419000000624</v>
+        <v>-0.55291715999999269</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.70320428418095826</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-1.0487718170707594</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>632.93459934999998</v>
+        <v>632.87449237999999</v>
       </c>
       <c r="C56" s="5">
-        <v>3.9225990400000228</v>
+        <v>3.8289131799999723</v>
       </c>
       <c r="D56" s="5">
-        <v>7.745433326375406</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>7.5537927462439036</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>636.40409116000001</v>
+        <v>636.41515976999995</v>
       </c>
       <c r="C57" s="5">
-        <v>3.4694918100000223</v>
+        <v>3.5406673899999532</v>
       </c>
       <c r="D57" s="5">
-        <v>6.7799001055978136</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>6.9239736532117568</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>637.23377717000005</v>
+        <v>637.16529033999996</v>
       </c>
       <c r="C58" s="5">
-        <v>0.82968601000004583</v>
+        <v>0.75013057000001027</v>
       </c>
       <c r="D58" s="5">
-        <v>1.5757179434203072</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>1.423622844061101</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>638.44248548999997</v>
+        <v>638.36428237999996</v>
       </c>
       <c r="C59" s="5">
-        <v>1.2087083199999142</v>
+        <v>1.1989920400000074</v>
       </c>
       <c r="D59" s="5">
-        <v>2.3000629199830369</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.2816297283983156</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>641.18674059</v>
+        <v>641.12272397000004</v>
       </c>
       <c r="C60" s="5">
-        <v>2.7442551000000321</v>
+        <v>2.7584415900000749</v>
       </c>
       <c r="D60" s="5">
-        <v>5.2817360310038808</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.3103581961747137</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>643.38185105000002</v>
+        <v>643.26646391999998</v>
       </c>
       <c r="C61" s="5">
-        <v>2.1951104600000235</v>
+        <v>2.1437399499999401</v>
       </c>
       <c r="D61" s="5">
-        <v>4.1864587763332128</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.0870935900584993</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>644.64082652000002</v>
+        <v>644.55175549000001</v>
       </c>
       <c r="C62" s="5">
-        <v>1.2589754699999958</v>
+        <v>1.2852915700000267</v>
       </c>
       <c r="D62" s="5">
-        <v>2.3736085796763895</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>2.4242096342676822</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>646.62724263999996</v>
+        <v>646.63848151000002</v>
       </c>
       <c r="C63" s="5">
-        <v>1.9864161199999444</v>
+        <v>2.0867260200000146</v>
       </c>
       <c r="D63" s="5">
-        <v>3.7610336065765804</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>3.954909437942522</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>649.58625317999997</v>
+        <v>649.68148810000002</v>
       </c>
       <c r="C64" s="5">
-        <v>2.9590105400000084</v>
+        <v>3.0430065900000045</v>
       </c>
       <c r="D64" s="5">
-        <v>5.6316188368171316</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>5.7955389970906879</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>649.87620708999998</v>
+        <v>649.99913731000004</v>
       </c>
       <c r="C65" s="5">
-        <v>0.28995391000000836</v>
+        <v>0.31764921000001323</v>
       </c>
       <c r="D65" s="5">
-        <v>0.53695744533384104</v>
+        <v>0.58829713811727746</v>
       </c>
       <c r="E65" s="5">
-        <v>3.7605135350224916</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.7571464130395249</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>649.45087784999998</v>
+        <v>649.63172890999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-0.42532923999999639</v>
+        <v>-0.36740840000004482</v>
       </c>
       <c r="D66" s="5">
-        <v>-0.78255189770617406</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-0.67618859063465209</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>653.98390056999995</v>
+        <v>654.00249464000001</v>
       </c>
       <c r="C67" s="5">
-        <v>4.5330227199999626</v>
+        <v>4.3707657300000164</v>
       </c>
       <c r="D67" s="5">
-        <v>8.7048669243916965</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>8.3792445311383634</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>656.53216208000003</v>
+        <v>656.46278738000001</v>
       </c>
       <c r="C68" s="5">
-        <v>2.5482615100000885</v>
+        <v>2.4602927399999999</v>
       </c>
       <c r="D68" s="5">
-        <v>4.7773442491605644</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>4.6088651387694357</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>657.09544458000005</v>
+        <v>657.10603662999995</v>
       </c>
       <c r="C69" s="5">
-        <v>0.5632825000000139</v>
+        <v>0.64324924999993982</v>
       </c>
       <c r="D69" s="5">
-        <v>1.03443183726879</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>1.1822036580499073</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>660.24686665000002</v>
+        <v>660.19919512000001</v>
       </c>
       <c r="C70" s="5">
-        <v>3.1514220699999669</v>
+        <v>3.0931584900000644</v>
       </c>
       <c r="D70" s="5">
-        <v>5.9094492158541012</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>5.7972558156449416</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>661.46368139000003</v>
+        <v>661.40752506000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.216814740000018</v>
+        <v>1.2083299399999987</v>
       </c>
       <c r="D71" s="5">
-        <v>2.234118646634542</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.2185448919241457</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>663.07315093</v>
+        <v>663.01472260000003</v>
       </c>
       <c r="C72" s="5">
-        <v>1.6094695399999637</v>
+        <v>1.6071975400000156</v>
       </c>
       <c r="D72" s="5">
-        <v>2.9592264698854454</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>2.9552473638860155</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>664.42348964999996</v>
+        <v>664.34502316999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.3503387199999679</v>
+        <v>1.330300569999963</v>
       </c>
       <c r="D73" s="5">
-        <v>2.471341012079642</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>2.4344792240189594</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>667.17946625000002</v>
+        <v>667.10933514999999</v>
       </c>
       <c r="C74" s="5">
-        <v>2.7559766000000536</v>
+        <v>2.7643119800000022</v>
       </c>
       <c r="D74" s="5">
-        <v>5.0926455028002193</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.1090194679028089</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>669.49221580999995</v>
+        <v>669.50904231000004</v>
       </c>
       <c r="C75" s="5">
-        <v>2.3127495599999293</v>
+        <v>2.3997071600000481</v>
       </c>
       <c r="D75" s="5">
-        <v>4.2399808911974368</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>4.4030406765441343</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>670.23343782999996</v>
+        <v>670.30379515000004</v>
       </c>
       <c r="C76" s="5">
-        <v>0.74122202000000925</v>
+        <v>0.79475284000000102</v>
       </c>
       <c r="D76" s="5">
-        <v>1.3366886802772759</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.4338189050670858</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>674.00161238999999</v>
+        <v>674.09257261000005</v>
       </c>
       <c r="C77" s="5">
-        <v>3.768174560000034</v>
+        <v>3.7887774600000057</v>
       </c>
       <c r="D77" s="5">
-        <v>6.9591972527919932</v>
+        <v>6.9976806654719503</v>
       </c>
       <c r="E77" s="5">
-        <v>3.7123078267518261</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.7066872734185408</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>678.24186401999998</v>
+        <v>678.36855371000001</v>
       </c>
       <c r="C78" s="5">
-        <v>4.2402516299999888</v>
+        <v>4.2759810999999672</v>
       </c>
       <c r="D78" s="5">
-        <v>7.8161669428855163</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>7.8832418875410815</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>680.08334276000005</v>
+        <v>680.10486420999996</v>
       </c>
       <c r="C79" s="5">
-        <v>1.8414787400000705</v>
+        <v>1.736310499999945</v>
       </c>
       <c r="D79" s="5">
-        <v>3.307188001793504</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.115055525383803</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>681.83154568999998</v>
+        <v>681.76441996000005</v>
       </c>
       <c r="C80" s="5">
-        <v>1.748202929999934</v>
+        <v>1.659555750000095</v>
       </c>
       <c r="D80" s="5">
-        <v>3.1286735199453908</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.9677961330493385</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>682.59677682999995</v>
+        <v>682.60812166999995</v>
       </c>
       <c r="C81" s="5">
-        <v>0.76523113999996895</v>
+        <v>0.84370170999989114</v>
       </c>
       <c r="D81" s="5">
-        <v>1.3551249184264202</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>1.4951816353161229</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>685.63522555999998</v>
+        <v>685.58800918999998</v>
       </c>
       <c r="C82" s="5">
-        <v>3.0384487300000274</v>
+        <v>2.9798875200000339</v>
       </c>
       <c r="D82" s="5">
-        <v>5.4743033274410324</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>5.3661579947835047</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>686.42723650999994</v>
+        <v>686.39921565999998</v>
       </c>
       <c r="C83" s="5">
-        <v>0.79201094999996258</v>
+        <v>0.8112064700000019</v>
       </c>
       <c r="D83" s="5">
-        <v>1.3950198216138743</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.4291495156655065</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>688.90321929000004</v>
+        <v>688.86963246000005</v>
       </c>
       <c r="C84" s="5">
-        <v>2.4759827800000949</v>
+        <v>2.4704168000000664</v>
       </c>
       <c r="D84" s="5">
-        <v>4.4153820977963942</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>4.405442493777878</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>692.49970352000003</v>
+        <v>692.46503300999996</v>
       </c>
       <c r="C85" s="5">
-        <v>3.5964842299999873</v>
+        <v>3.5954005499999084</v>
       </c>
       <c r="D85" s="5">
-        <v>6.4477609240928935</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.4460853519606065</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>692.79726588999995</v>
+        <v>692.74850790999994</v>
       </c>
       <c r="C86" s="5">
-        <v>0.29756236999992325</v>
+        <v>0.28347489999998743</v>
       </c>
       <c r="D86" s="5">
-        <v>0.5168521104073065</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>0.49235241572496147</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>695.34155243999999</v>
+        <v>695.36215392999998</v>
       </c>
       <c r="C87" s="5">
-        <v>2.544286550000038</v>
+        <v>2.6136460200000329</v>
       </c>
       <c r="D87" s="5">
-        <v>4.4970940768754186</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>4.6225763201726444</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>698.29085192000002</v>
+        <v>698.33207398000002</v>
       </c>
       <c r="C88" s="5">
-        <v>2.9492994800000361</v>
+        <v>2.9699200500000416</v>
       </c>
       <c r="D88" s="5">
-        <v>5.2102459678357471</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>5.2473752620240344</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>699.24717353999995</v>
+        <v>699.29823749000002</v>
       </c>
       <c r="C89" s="5">
-        <v>0.95632161999992604</v>
+        <v>0.96616351000000122</v>
       </c>
       <c r="D89" s="5">
-        <v>1.6558566369699657</v>
+        <v>1.6729281056326872</v>
       </c>
       <c r="E89" s="5">
-        <v>3.7456232575586279</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.7391993183379713</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>699.03312340000002</v>
+        <v>699.11162772</v>
       </c>
       <c r="C90" s="5">
-        <v>-0.21405013999992661</v>
+        <v>-0.18660977000001822</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.36672032488850315</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.31975392129978131</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>701.53399219999994</v>
+        <v>701.54516865999994</v>
       </c>
       <c r="C91" s="5">
-        <v>2.5008687999999211</v>
+        <v>2.4335409399999435</v>
       </c>
       <c r="D91" s="5">
-        <v>4.3786245111027799</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.2579910279977984</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>707.17012077000004</v>
+        <v>707.11842137999997</v>
       </c>
       <c r="C92" s="5">
-        <v>5.6361285700000963</v>
+        <v>5.5732527200000277</v>
       </c>
       <c r="D92" s="5">
-        <v>10.078423515592227</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>9.9608678420404217</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>709.55852777999996</v>
+        <v>709.56500099000004</v>
       </c>
       <c r="C93" s="5">
-        <v>2.3884070099999235</v>
+        <v>2.4465796100000716</v>
       </c>
       <c r="D93" s="5">
-        <v>4.1290378626711144</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>4.2318426090578454</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>713.23452035000003</v>
+        <v>713.16741508999996</v>
       </c>
       <c r="C94" s="5">
-        <v>3.6759925700000622</v>
+        <v>3.602414099999919</v>
       </c>
       <c r="D94" s="5">
-        <v>6.397045762461584</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>6.2653485326097602</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>715.43168896999998</v>
+        <v>715.42777315000001</v>
       </c>
       <c r="C95" s="5">
-        <v>2.1971686199999567</v>
+        <v>2.2603580600000441</v>
       </c>
       <c r="D95" s="5">
-        <v>3.7599646226668781</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.8703619127794742</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>720.55622966999999</v>
+        <v>720.52859889000001</v>
       </c>
       <c r="C96" s="5">
-        <v>5.1245407000000114</v>
+        <v>5.1008257400000048</v>
       </c>
       <c r="D96" s="5">
-        <v>8.9422788270059339</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>8.8993111258643065</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>722.18002424999997</v>
+        <v>722.18237935000002</v>
       </c>
       <c r="C97" s="5">
-        <v>1.6237945799999807</v>
+        <v>1.6537804600000072</v>
       </c>
       <c r="D97" s="5">
-        <v>2.7380056255412732</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.7893154633840567</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>726.55366588000004</v>
+        <v>726.55077016999996</v>
       </c>
       <c r="C98" s="5">
-        <v>4.3736416300000656</v>
+        <v>4.3683908199999451</v>
       </c>
       <c r="D98" s="5">
-        <v>7.5144214589690561</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>7.5050724423650683</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>728.51493789000006</v>
+        <v>728.54314383999997</v>
       </c>
       <c r="C99" s="5">
-        <v>1.9612720100000161</v>
+        <v>1.9923736700000063</v>
       </c>
       <c r="D99" s="5">
-        <v>3.2878301883085603</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>3.3407707298239497</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>730.95458700999995</v>
+        <v>730.97728230999996</v>
       </c>
       <c r="C100" s="5">
-        <v>2.4396491199998991</v>
+        <v>2.4341384699999935</v>
       </c>
       <c r="D100" s="5">
-        <v>4.0934050021032675</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>4.0838272682002685</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>733.63791125</v>
+        <v>733.66410188999998</v>
       </c>
       <c r="C101" s="5">
-        <v>2.6833242400000472</v>
+        <v>2.6868195800000194</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4952234257286561</v>
+        <v>4.5010552691969963</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9182519445726047</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.9143359095755512</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>737.60025968000002</v>
+        <v>737.63403237</v>
       </c>
       <c r="C102" s="5">
-        <v>3.96234843000002</v>
+        <v>3.9699304800000164</v>
       </c>
       <c r="D102" s="5">
-        <v>6.677183965076483</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>6.6900975852762334</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>739.71861129000001</v>
+        <v>739.72429334000003</v>
       </c>
       <c r="C103" s="5">
-        <v>2.1183516099999906</v>
+        <v>2.0902609700000312</v>
       </c>
       <c r="D103" s="5">
-        <v>3.501302874390344</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.4539868513873806</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>741.10400030999995</v>
+        <v>741.07402137999998</v>
       </c>
       <c r="C104" s="5">
-        <v>1.3853890199999341</v>
+        <v>1.3497280399999454</v>
       </c>
       <c r="D104" s="5">
-        <v>2.2707266980959817</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>2.2116715204343329</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>744.52860569999996</v>
+        <v>744.52807022000002</v>
       </c>
       <c r="C105" s="5">
-        <v>3.4246053900000106</v>
+        <v>3.4540488400000413</v>
       </c>
       <c r="D105" s="5">
-        <v>5.6882659664109658</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>5.7386701246661787</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>746.98606465</v>
+        <v>746.90032670999994</v>
       </c>
       <c r="C106" s="5">
-        <v>2.4574589500000457</v>
+        <v>2.372256489999927</v>
       </c>
       <c r="D106" s="5">
-        <v>4.0335304571545549</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.8912277723560207</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>748.26323050999997</v>
+        <v>748.27184995000005</v>
       </c>
       <c r="C107" s="5">
-        <v>1.2771658599999682</v>
+        <v>1.3715232400001014</v>
       </c>
       <c r="D107" s="5">
-        <v>2.0711143331818116</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>2.2259358581038446</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>749.55826741999999</v>
+        <v>749.55763920000004</v>
       </c>
       <c r="C108" s="5">
-        <v>1.2950369100000216</v>
+        <v>1.2857892499999934</v>
       </c>
       <c r="D108" s="5">
-        <v>2.0967526131219438</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.0816140335166322</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>752.24365006999994</v>
+        <v>752.25394873000005</v>
       </c>
       <c r="C109" s="5">
-        <v>2.6853826499999514</v>
+        <v>2.6963095300000077</v>
       </c>
       <c r="D109" s="5">
-        <v>4.3848762848137879</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.4030766869157301</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>755.97052200999997</v>
+        <v>755.99363079</v>
       </c>
       <c r="C110" s="5">
-        <v>3.7268719400000236</v>
+        <v>3.7396820599999501</v>
       </c>
       <c r="D110" s="5">
-        <v>6.1099155186456811</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>6.1314080049585495</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>759.19195801000001</v>
+        <v>759.21549407999998</v>
       </c>
       <c r="C111" s="5">
-        <v>3.2214360000000397</v>
+        <v>3.2218632899999875</v>
       </c>
       <c r="D111" s="5">
-        <v>5.2351573529018314</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.2357042821856936</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>761.18519548999996</v>
+        <v>761.20392951999997</v>
       </c>
       <c r="C112" s="5">
-        <v>1.9932374799999479</v>
+        <v>1.9884354399999893</v>
       </c>
       <c r="D112" s="5">
-        <v>3.196461800811079</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>3.1885494474140907</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>764.57961101000001</v>
+        <v>764.59759492000001</v>
       </c>
       <c r="C113" s="5">
-        <v>3.3944155200000523</v>
+        <v>3.3936654000000317</v>
       </c>
       <c r="D113" s="5">
-        <v>5.4844771823981731</v>
+        <v>5.4830970399832202</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2175709959263674</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.2163018403533536</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>765.42882681000003</v>
+        <v>765.44840056999999</v>
       </c>
       <c r="C114" s="5">
-        <v>0.8492158000000245</v>
+        <v>0.85080564999998387</v>
       </c>
       <c r="D114" s="5">
-        <v>1.3410079327701663</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>1.3435020766423333</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>768.69748444000004</v>
+        <v>768.68679082000006</v>
       </c>
       <c r="C115" s="5">
-        <v>3.268657630000007</v>
+        <v>3.2383902500000659</v>
       </c>
       <c r="D115" s="5">
-        <v>5.246520856645831</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>5.1966667825542823</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>769.86710631999995</v>
+        <v>769.84603015000005</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1696218799999087</v>
+        <v>1.1592393299999912</v>
       </c>
       <c r="D116" s="5">
-        <v>1.8412337447605509</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>1.8247791987292539</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>773.06216798000003</v>
+        <v>773.04924443000004</v>
       </c>
       <c r="C117" s="5">
-        <v>3.1950616600000785</v>
+        <v>3.2032142799999974</v>
       </c>
       <c r="D117" s="5">
-        <v>5.0954403138709692</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>5.108884049508533</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>772.47586504000003</v>
+        <v>772.36336165</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.58630293999999594</v>
+        <v>-0.68588278000004266</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.90631283796954731</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-1.059511797180579</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>775.24241824000001</v>
+        <v>775.26110782000001</v>
       </c>
       <c r="C119" s="5">
-        <v>2.7665531999999757</v>
+        <v>2.8977461700000049</v>
       </c>
       <c r="D119" s="5">
-        <v>4.3833663534554201</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.5962224842635235</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>777.95192086999998</v>
+        <v>777.97584474999996</v>
       </c>
       <c r="C120" s="5">
-        <v>2.7095026299999745</v>
+        <v>2.7147369299999582</v>
       </c>
       <c r="D120" s="5">
-        <v>4.2756146677823237</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>4.2839288862323244</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>780.59153673000003</v>
+        <v>780.59698372000003</v>
       </c>
       <c r="C121" s="5">
-        <v>2.639615860000049</v>
+        <v>2.6211389700000609</v>
       </c>
       <c r="D121" s="5">
-        <v>4.148488132702477</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.1187801668148394</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>782.57373526000003</v>
+        <v>782.62188773000003</v>
       </c>
       <c r="C122" s="5">
-        <v>1.9821985300000051</v>
+        <v>2.0249040100000002</v>
       </c>
       <c r="D122" s="5">
-        <v>3.0901464673035006</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>3.1576526165250085</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>787.13361364000002</v>
+        <v>787.16211018000001</v>
       </c>
       <c r="C123" s="5">
-        <v>4.5598783799999865</v>
+        <v>4.5402224499999875</v>
       </c>
       <c r="D123" s="5">
-        <v>7.2206139977991413</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>7.1880323643741084</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>788.52073018999999</v>
+        <v>788.54044357999999</v>
       </c>
       <c r="C124" s="5">
-        <v>1.3871165499999734</v>
+        <v>1.3783333999999741</v>
       </c>
       <c r="D124" s="5">
-        <v>2.1353023279614414</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>2.1215736778256611</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>792.04609798000001</v>
+        <v>792.06361194999999</v>
       </c>
       <c r="C125" s="5">
-        <v>3.5253677900000184</v>
+        <v>3.5231683700000076</v>
       </c>
       <c r="D125" s="5">
-        <v>5.4989458579012718</v>
+        <v>5.495289633364564</v>
       </c>
       <c r="E125" s="5">
-        <v>3.5923645588347819</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.5922186013250146</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>795.33202804999996</v>
+        <v>795.34156302999997</v>
       </c>
       <c r="C126" s="5">
-        <v>3.2859300699999494</v>
+        <v>3.2779510799999798</v>
       </c>
       <c r="D126" s="5">
-        <v>5.0935729262438612</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>5.0808067743009833</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>796.73280005000004</v>
+        <v>796.71417813999994</v>
       </c>
       <c r="C127" s="5">
-        <v>1.4007720000000745</v>
+        <v>1.3726151099999697</v>
       </c>
       <c r="D127" s="5">
-        <v>2.1340838309413801</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.0907533800896605</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>800.22932372000002</v>
+        <v>800.19039247000001</v>
       </c>
       <c r="C128" s="5">
-        <v>3.4965236699999878</v>
+        <v>3.4762143300000616</v>
       </c>
       <c r="D128" s="5">
-        <v>5.3952844714375114</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>5.3633189020890093</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>799.95100735999995</v>
+        <v>799.90734050000003</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.2783163600000762</v>
+        <v>-0.28305196999997406</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.41655747964814971</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-0.42365207838930274</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>805.34579837000001</v>
+        <v>805.19713506999994</v>
       </c>
       <c r="C130" s="5">
-        <v>5.3947910100000627</v>
+        <v>5.2897945699999127</v>
       </c>
       <c r="D130" s="5">
-        <v>8.3997027214303586</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>8.2306995308768283</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>806.18093761</v>
+        <v>806.20297999000002</v>
       </c>
       <c r="C131" s="5">
-        <v>0.83513923999998951</v>
+        <v>1.0058449200000723</v>
       </c>
       <c r="D131" s="5">
-        <v>1.2515154658122585</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.5093712194102382</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>806.91668141000002</v>
+        <v>807.00693478000005</v>
       </c>
       <c r="C132" s="5">
-        <v>0.73574380000002293</v>
+        <v>0.80395479000003434</v>
       </c>
       <c r="D132" s="5">
-        <v>1.1006681867893775</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.2032387686970347</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>808.69547121999994</v>
+        <v>808.71437478999997</v>
       </c>
       <c r="C133" s="5">
-        <v>1.7787898099999211</v>
+        <v>1.7074400099999139</v>
       </c>
       <c r="D133" s="5">
-        <v>2.6776232926489785</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.5686765459349337</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>809.51035803000002</v>
+        <v>809.57693354000003</v>
       </c>
       <c r="C134" s="5">
-        <v>0.81488681000007546</v>
+        <v>0.86255875000006199</v>
       </c>
       <c r="D134" s="5">
-        <v>1.2159111557097368</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>1.287431129063954</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>809.36101142999996</v>
+        <v>809.39363452999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.14934660000005806</v>
+        <v>-0.18329901000004156</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.22116354716126274</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-0.27135791630866768</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>811.29445115999999</v>
+        <v>811.32515839999996</v>
       </c>
       <c r="C136" s="5">
-        <v>1.9334397300000319</v>
+        <v>1.9315238699999782</v>
       </c>
       <c r="D136" s="5">
-        <v>2.9045815810644582</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>2.9015470342731664</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>812.67718491999995</v>
+        <v>812.69700938999995</v>
       </c>
       <c r="C137" s="5">
-        <v>1.382733759999951</v>
+        <v>1.3718509899999844</v>
       </c>
       <c r="D137" s="5">
-        <v>2.064507197581178</v>
+        <v>2.0480288999179752</v>
       </c>
       <c r="E137" s="5">
-        <v>2.6047836095167476</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.6050177193725821</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>809.02615183</v>
+        <v>809.04003909000005</v>
       </c>
       <c r="C138" s="5">
-        <v>-3.6510330899999417</v>
+        <v>-3.6569702999998981</v>
       </c>
       <c r="D138" s="5">
-        <v>-5.259883448402725</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-5.2681010104302484</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>810.09027337999999</v>
+        <v>810.05269277000002</v>
       </c>
       <c r="C139" s="5">
-        <v>1.0641215499999817</v>
+        <v>1.0126536799999712</v>
       </c>
       <c r="D139" s="5">
-        <v>1.5898425269342376</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>1.5123911473577722</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>810.09203336999997</v>
+        <v>810.02699018999999</v>
       </c>
       <c r="C140" s="5">
-        <v>1.759989999982281E-3</v>
+        <v>-2.5702580000029229E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>2.6071331875821002E-3</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-3.80687754558795E-2</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>809.36613570999998</v>
+        <v>809.27263467</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.7258976599999869</v>
+        <v>-0.75435551999999007</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.0699981710123874</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-1.1118202606425598</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>809.51333348000003</v>
+        <v>809.30055603999995</v>
       </c>
       <c r="C142" s="5">
-        <v>0.14719777000004797</v>
+        <v>2.7921369999944545E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.21845998867551231</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>4.1410028369637253E-2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>810.36011192000001</v>
+        <v>810.39585310999996</v>
       </c>
       <c r="C143" s="5">
-        <v>0.84677843999998004</v>
+        <v>1.0952970700000151</v>
       </c>
       <c r="D143" s="5">
-        <v>1.2624876292723686</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.6362083637957658</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>810.78085620000002</v>
+        <v>810.94815787000005</v>
       </c>
       <c r="C144" s="5">
-        <v>0.42074428000000808</v>
+        <v>0.55230476000008366</v>
       </c>
       <c r="D144" s="5">
-        <v>0.62483014377889834</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>0.82090211012137981</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>811.90342762</v>
+        <v>811.95705061000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.1225714199999857</v>
+        <v>1.0088927399999648</v>
       </c>
       <c r="D145" s="5">
-        <v>1.6741778246016858</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>1.5031660659446722</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>806.68976357999998</v>
+        <v>806.78544307000004</v>
       </c>
       <c r="C146" s="5">
-        <v>-5.213664040000026</v>
+        <v>-5.1716075399999681</v>
       </c>
       <c r="D146" s="5">
-        <v>-7.4394228508775644</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-7.3810283305977276</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>802.26087325000003</v>
+        <v>802.30026131</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.4288903299999447</v>
+        <v>-4.4851817600000459</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.3929000505181239</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.4709418753960746</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>797.92258500000003</v>
+        <v>797.96462407000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-4.3382882500000051</v>
+        <v>-4.3356372399999827</v>
       </c>
       <c r="D148" s="5">
-        <v>-6.2995339131543542</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-6.2954981737800235</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>797.03796766000005</v>
+        <v>797.04915183000003</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.88461733999997705</v>
+        <v>-0.9154722399999855</v>
       </c>
       <c r="D149" s="5">
-        <v>-1.3222985042877666</v>
+        <v>-1.368057206643658</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.9244070770289223</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.9254232978837993</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>800.08064338999998</v>
+        <v>800.10616057000004</v>
       </c>
       <c r="C150" s="5">
-        <v>3.0426757299999281</v>
+        <v>3.0570087400000148</v>
       </c>
       <c r="D150" s="5">
-        <v>4.6783921003286322</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>4.7008300353822863</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>799.76284562000001</v>
+        <v>799.69171571000004</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.31779776999997011</v>
+        <v>-0.41444486000000325</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.47560867893320369</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.61981700746758239</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>801.00554624999995</v>
+        <v>800.90815211999995</v>
       </c>
       <c r="C152" s="5">
-        <v>1.2427006299999448</v>
+        <v>1.2164364099999148</v>
       </c>
       <c r="D152" s="5">
-        <v>1.8806216081317606</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>1.8407070792936464</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>799.29125004000002</v>
+        <v>799.13779427999998</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.7142962099999295</v>
+        <v>-1.7703578399999742</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.5382004163265193</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.6205142280788296</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>799.83030872999996</v>
+        <v>799.56523148999997</v>
       </c>
       <c r="C154" s="5">
-        <v>0.53905868999993345</v>
+        <v>0.42743720999999368</v>
       </c>
       <c r="D154" s="5">
-        <v>0.81231375456678467</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.64373912939335032</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>798.70368315999997</v>
+        <v>798.73703635000004</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.1266255699999874</v>
+        <v>-0.82819513999993433</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.6772631231085189</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-1.2359114938786719</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>797.61856112999999</v>
+        <v>797.88156260000005</v>
       </c>
       <c r="C156" s="5">
-        <v>-1.0851220299999795</v>
+        <v>-0.85547374999998738</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.6181975062844578</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.2776956651479043</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>797.45755901999996</v>
+        <v>797.55268142</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.16100211000002673</v>
+        <v>-0.32888118000005306</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.2419554826124326</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-0.49351175668079783</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>795.37832997999999</v>
+        <v>795.50134450999997</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.0792290399999729</v>
+        <v>-2.0513369100000318</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.0843070132464012</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-3.0431578864200226</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>794.24882453999999</v>
+        <v>794.29083481999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1295054400000026</v>
+        <v>-1.2105096899999808</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.6908558670407969</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-1.8108275057461043</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>794.19448202000001</v>
+        <v>794.24112898999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-5.4342519999977412E-2</v>
+        <v>-4.9705829999993512E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-8.2073133776527918E-2</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-7.5068813759571196E-2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>793.62000001000001</v>
+        <v>793.61373369</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.57448200999999699</v>
+        <v>-0.62739529999998922</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.86457710629812556</v>
+        <v>-0.94380910122766615</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.42883373047268858</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.43101710002606541</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>792.18878942000003</v>
+        <v>792.23554677000004</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.4312105899999779</v>
+        <v>-1.3781869199999619</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.1427381387347233</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.0641266340824527</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>791.52612391000002</v>
+        <v>791.42418184999997</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.66266551000001073</v>
+        <v>-0.81136492000007365</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.99919400121851742</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-1.2220762833188403</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>790.18846760999998</v>
+        <v>790.06392515000005</v>
       </c>
       <c r="C164" s="5">
-        <v>-1.3376563000000488</v>
+        <v>-1.3602566999999226</v>
       </c>
       <c r="D164" s="5">
-        <v>-2.0092215246167555</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-2.0431088259900476</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>790.29953074000002</v>
+        <v>790.10262038999997</v>
       </c>
       <c r="C165" s="5">
-        <v>0.11106313000004775</v>
+        <v>3.8695239999924524E-2</v>
       </c>
       <c r="D165" s="5">
-        <v>0.16879369571844993</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>5.8788658513142522E-2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>790.49979008000003</v>
+        <v>790.20699912999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.20025934000000234</v>
+        <v>0.10437874000001557</v>
       </c>
       <c r="D166" s="5">
-        <v>0.30450025482535725</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.15864462905696985</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>789.05328479000002</v>
+        <v>789.09391318999997</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.4465052900000046</v>
+        <v>-1.113085940000019</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.1738688838455311</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.6772864165856882</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>790.63458022999998</v>
+        <v>790.96002564000003</v>
       </c>
       <c r="C168" s="5">
-        <v>1.5812954399999626</v>
+        <v>1.8661124500000597</v>
       </c>
       <c r="D168" s="5">
-        <v>2.431534336022767</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>2.8750601213473947</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>791.11596141999996</v>
+        <v>791.23865021999995</v>
       </c>
       <c r="C169" s="5">
-        <v>0.48138118999997914</v>
+        <v>0.27862457999992785</v>
       </c>
       <c r="D169" s="5">
-        <v>0.73307666287472095</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>0.42353346242927081</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>792.24383494999995</v>
+        <v>792.37320423999995</v>
       </c>
       <c r="C170" s="5">
-        <v>1.127873529999988</v>
+        <v>1.1345540199999959</v>
       </c>
       <c r="D170" s="5">
-        <v>1.7242876735678481</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.7343103806589211</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>793.14256613999999</v>
+        <v>793.18021525999995</v>
       </c>
       <c r="C171" s="5">
-        <v>0.89873119000003499</v>
+        <v>0.80701102000000446</v>
       </c>
       <c r="D171" s="5">
-        <v>1.3698205013852549</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>1.2290374590474107</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>793.75529441000003</v>
+        <v>793.77721138000004</v>
       </c>
       <c r="C172" s="5">
-        <v>0.61272827000004781</v>
+        <v>0.59699612000008528</v>
       </c>
       <c r="D172" s="5">
-        <v>0.93098787064083144</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.90694195372655884</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>794.13142349999998</v>
+        <v>794.09742845000005</v>
       </c>
       <c r="C173" s="5">
-        <v>0.37612908999994943</v>
+        <v>0.32021707000001243</v>
       </c>
       <c r="D173" s="5">
-        <v>0.57011664246915394</v>
+        <v>0.48516662391726584</v>
       </c>
       <c r="E173" s="5">
-        <v>6.4441860083364055E-2</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>6.0948385778436531E-2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>795.08953677</v>
+        <v>795.20428542000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.95811327000001256</v>
+        <v>1.1068569699999671</v>
       </c>
       <c r="D174" s="5">
-        <v>1.4574363456653749</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.6855089120565658</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>796.85960220000004</v>
+        <v>796.73264087999996</v>
       </c>
       <c r="C175" s="5">
-        <v>1.7700654300000451</v>
+        <v>1.5283554599999434</v>
       </c>
       <c r="D175" s="5">
-        <v>2.7044507093135106</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.3308959464877432</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>797.94828529999995</v>
+        <v>797.80370659000005</v>
       </c>
       <c r="C176" s="5">
-        <v>1.088683099999912</v>
+        <v>1.0710657100000844</v>
       </c>
       <c r="D176" s="5">
-        <v>1.6518358442383585</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.6251682941767376</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>801.05453369999998</v>
+        <v>800.84802161000005</v>
       </c>
       <c r="C177" s="5">
-        <v>3.1062484000000268</v>
+        <v>3.0443150199999991</v>
       </c>
       <c r="D177" s="5">
-        <v>4.7726775747798822</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.6763783035737472</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>801.21709482000006</v>
+        <v>800.93708504000006</v>
       </c>
       <c r="C178" s="5">
-        <v>0.16256112000007761</v>
+        <v>8.9063430000010158E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.2437926652954614</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.13353533940017037</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>800.76530464999996</v>
+        <v>800.80708268000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.4517901700000948</v>
+        <v>-0.13000236000004861</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.67456121240466738</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.1946016026752817</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>804.05624329</v>
+        <v>804.41064710000001</v>
       </c>
       <c r="C180" s="5">
-        <v>3.2909386400000358</v>
+        <v>3.6035644199999979</v>
       </c>
       <c r="D180" s="5">
-        <v>5.0447053155736166</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.5355690015653103</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>806.38071817000002</v>
+        <v>806.51897571999996</v>
       </c>
       <c r="C181" s="5">
-        <v>2.3244748800000252</v>
+        <v>2.108328619999952</v>
       </c>
       <c r="D181" s="5">
-        <v>3.5248173883070999</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>3.1908894444126146</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>808.44029407999994</v>
+        <v>808.54891153000005</v>
       </c>
       <c r="C182" s="5">
-        <v>2.0595759099999214</v>
+        <v>2.0299358100000973</v>
       </c>
       <c r="D182" s="5">
-        <v>3.1083416283115506</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>3.0624548906060367</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>814.32168406000005</v>
+        <v>814.35223385999996</v>
       </c>
       <c r="C183" s="5">
-        <v>5.8813899800001082</v>
+        <v>5.8033223299999008</v>
       </c>
       <c r="D183" s="5">
-        <v>9.0878990002273063</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>8.9612163646673793</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>814.35982471</v>
+        <v>814.35613345000002</v>
       </c>
       <c r="C184" s="5">
-        <v>3.8140649999945708E-2</v>
+        <v>3.8995900000600159E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>5.6219271839252904E-2</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>5.7464461353795571E-3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>817.01768979999997</v>
+        <v>816.98335350000002</v>
       </c>
       <c r="C185" s="5">
-        <v>2.657865089999973</v>
+        <v>2.6272200500000054</v>
       </c>
       <c r="D185" s="5">
-        <v>3.9875713829756965</v>
+        <v>3.9407943081025465</v>
       </c>
       <c r="E185" s="5">
-        <v>2.8819242788722166</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.8820046797873422</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>814.04783642999996</v>
+        <v>814.21549958000003</v>
       </c>
       <c r="C186" s="5">
-        <v>-2.9698533700000098</v>
+        <v>-2.7678539199999932</v>
       </c>
       <c r="D186" s="5">
-        <v>-4.2758324133346903</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-3.9905694483103216</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>817.14765027999999</v>
+        <v>817.00717249000002</v>
       </c>
       <c r="C187" s="5">
-        <v>3.0998138500000323</v>
+        <v>2.7916729099999884</v>
       </c>
       <c r="D187" s="5">
-        <v>4.6664075568066732</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>4.1928806380926442</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>819.95974795999996</v>
+        <v>819.82615900999997</v>
       </c>
       <c r="C188" s="5">
-        <v>2.8120976799999653</v>
+        <v>2.8189865199999531</v>
       </c>
       <c r="D188" s="5">
-        <v>4.2086967618559346</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.2199425607966301</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>822.06406032999996</v>
+        <v>821.88240069000005</v>
       </c>
       <c r="C189" s="5">
-        <v>2.1043123700000024</v>
+        <v>2.0562416800000847</v>
       </c>
       <c r="D189" s="5">
-        <v>3.1234756660286855</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.0516405024863635</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>823.54195793999997</v>
+        <v>823.29276457000003</v>
       </c>
       <c r="C190" s="5">
-        <v>1.4778976100000136</v>
+        <v>1.4103638799999771</v>
       </c>
       <c r="D190" s="5">
-        <v>2.1788064781025351</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.078766681204014</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>825.42823432</v>
+        <v>825.44694827000001</v>
       </c>
       <c r="C191" s="5">
-        <v>1.8862763800000266</v>
+        <v>2.1541836999999759</v>
       </c>
       <c r="D191" s="5">
-        <v>2.7834224689136766</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.1854377618254492</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>826.57553512000004</v>
+        <v>826.85792293999998</v>
       </c>
       <c r="C192" s="5">
-        <v>1.1473008000000391</v>
+        <v>1.4109746699999732</v>
       </c>
       <c r="D192" s="5">
-        <v>1.6807455192202836</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>2.0706101447978353</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>827.92307182000002</v>
+        <v>828.04442529000005</v>
       </c>
       <c r="C193" s="5">
-        <v>1.3475366999999778</v>
+        <v>1.1865023500000689</v>
       </c>
       <c r="D193" s="5">
-        <v>1.9739542287529943</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.7355989454141074</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>832.40446556999996</v>
+        <v>832.50431676000005</v>
       </c>
       <c r="C194" s="5">
-        <v>4.4813937499999383</v>
+        <v>4.4598914700000023</v>
       </c>
       <c r="D194" s="5">
-        <v>6.6922792947353482</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.6582066704271359</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>834.2165794</v>
+        <v>834.23511026000006</v>
       </c>
       <c r="C195" s="5">
-        <v>1.8121138300000439</v>
+        <v>1.7307935000000043</v>
       </c>
       <c r="D195" s="5">
-        <v>2.6438623562556218</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>2.5235505172634065</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>836.62668272999997</v>
+        <v>836.60506585999997</v>
       </c>
       <c r="C196" s="5">
-        <v>2.4101033299999699</v>
+        <v>2.369955599999912</v>
       </c>
       <c r="D196" s="5">
-        <v>3.5224963245015894</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.462820340248185</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>837.56677787000001</v>
+        <v>837.54516262000004</v>
       </c>
       <c r="C197" s="5">
-        <v>0.94009514000003946</v>
+        <v>0.94009676000007403</v>
       </c>
       <c r="D197" s="5">
-        <v>1.3567727959653775</v>
+        <v>1.3568104228568023</v>
       </c>
       <c r="E197" s="5">
-        <v>2.5151338002277868</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.5167965824410166</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>840.59212404000004</v>
+        <v>840.76306724999995</v>
       </c>
       <c r="C198" s="5">
-        <v>3.0253461700000344</v>
+        <v>3.2179046299999072</v>
       </c>
       <c r="D198" s="5">
-        <v>4.42163433592202</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>4.7091647335394393</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>842.54976069999998</v>
+        <v>842.39765359</v>
       </c>
       <c r="C199" s="5">
-        <v>1.9576366599999346</v>
+        <v>1.6345863400000553</v>
       </c>
       <c r="D199" s="5">
-        <v>2.8307294127269955</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.3581130490262447</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>844.76996574999998</v>
+        <v>844.65776459999995</v>
       </c>
       <c r="C200" s="5">
-        <v>2.2202050500000041</v>
+        <v>2.260111009999946</v>
       </c>
       <c r="D200" s="5">
-        <v>3.2083568941899232</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.2674760372919831</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>845.54450442999996</v>
+        <v>845.41320584000005</v>
       </c>
       <c r="C201" s="5">
-        <v>0.77453867999997783</v>
+        <v>0.7554412400000956</v>
       </c>
       <c r="D201" s="5">
-        <v>1.1058013099796149</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.0785458029014316</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>848.21531179999999</v>
+        <v>848.03214792999995</v>
       </c>
       <c r="C202" s="5">
-        <v>2.6708073700000341</v>
+        <v>2.618942089999905</v>
       </c>
       <c r="D202" s="5">
-        <v>3.8569683879799532</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>3.7813855257312623</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>851.25634643000001</v>
+        <v>851.27100928000004</v>
       </c>
       <c r="C203" s="5">
-        <v>3.0410346300000128</v>
+        <v>3.2388613500000929</v>
       </c>
       <c r="D203" s="5">
-        <v>4.3881154681729484</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>4.680629744226783</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>851.20519757</v>
+        <v>851.42441858999996</v>
       </c>
       <c r="C204" s="5">
-        <v>-5.1148860000012064E-2</v>
+        <v>0.15340930999991542</v>
       </c>
       <c r="D204" s="5">
-        <v>-7.20797586194033E-2</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>0.21646895597762228</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>856.27962235999996</v>
+        <v>856.37259634999998</v>
       </c>
       <c r="C205" s="5">
-        <v>5.0744247899999664</v>
+        <v>4.9481777600000214</v>
       </c>
       <c r="D205" s="5">
-        <v>7.3930321457047921</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>7.2012677484169396</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>858.06517675999999</v>
+        <v>858.12398733999999</v>
       </c>
       <c r="C206" s="5">
-        <v>1.7855544000000236</v>
+        <v>1.7513909900000044</v>
       </c>
       <c r="D206" s="5">
-        <v>2.5311951374512365</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.4819466350614938</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>860.48803974999998</v>
+        <v>860.49228720999997</v>
       </c>
       <c r="C207" s="5">
-        <v>2.4228629899999987</v>
+        <v>2.3682998699999871</v>
       </c>
       <c r="D207" s="5">
-        <v>3.4414818542808367</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>3.3625652465952172</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>864.75246431999994</v>
+        <v>864.72253843999999</v>
       </c>
       <c r="C208" s="5">
-        <v>4.2644245699999601</v>
+        <v>4.2302512300000217</v>
       </c>
       <c r="D208" s="5">
-        <v>6.1117899232731476</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>6.06145013999011</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>868.76630750000004</v>
+        <v>868.76266739000005</v>
       </c>
       <c r="C209" s="5">
-        <v>4.0138431800000944</v>
+        <v>4.040128950000053</v>
       </c>
       <c r="D209" s="5">
-        <v>5.7143484255987476</v>
+        <v>5.7529415147085317</v>
       </c>
       <c r="E209" s="5">
-        <v>3.7250199571361886</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.7272622615771134</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>866.31388069000002</v>
+        <v>866.49800506999998</v>
       </c>
       <c r="C210" s="5">
-        <v>-2.4524268100000199</v>
+        <v>-2.2646623200000704</v>
       </c>
       <c r="D210" s="5">
-        <v>-3.3353597069271546</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-3.0836599050847902</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>871.23090536999996</v>
+        <v>871.09891198000003</v>
       </c>
       <c r="C211" s="5">
-        <v>4.9170246799999404</v>
+        <v>4.6009069100000488</v>
       </c>
       <c r="D211" s="5">
-        <v>7.0276519950552618</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>6.5611379014465676</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>874.71693249999998</v>
+        <v>874.63704302999997</v>
       </c>
       <c r="C212" s="5">
-        <v>3.486027130000025</v>
+        <v>3.5381310499999472</v>
       </c>
       <c r="D212" s="5">
-        <v>4.9086089254188447</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.9843941894586186</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>870.05342354000004</v>
+        <v>869.97496839999997</v>
       </c>
       <c r="C213" s="5">
-        <v>-4.6635089599999446</v>
+        <v>-4.6620746300000064</v>
       </c>
       <c r="D213" s="5">
-        <v>-6.2134327081795888</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-6.2121281823630632</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>871.74402010999995</v>
+        <v>871.64171610999995</v>
       </c>
       <c r="C214" s="5">
-        <v>1.6905965699999115</v>
+        <v>1.6667477099999815</v>
       </c>
       <c r="D214" s="5">
-        <v>2.3567953474802783</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>2.3234092381669624</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>874.59693478999998</v>
+        <v>874.60949491999997</v>
       </c>
       <c r="C215" s="5">
-        <v>2.8529146800000262</v>
+        <v>2.9677788100000271</v>
       </c>
       <c r="D215" s="5">
-        <v>3.9986466988696234</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.1631653349741615</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>876.09232506000001</v>
+        <v>876.20803355999999</v>
       </c>
       <c r="C216" s="5">
-        <v>1.4953902700000299</v>
+        <v>1.5985386400000152</v>
       </c>
       <c r="D216" s="5">
-        <v>2.0711711308988301</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.2154428998751197</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>879.78674042</v>
+        <v>879.84143607999999</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6944153599999936</v>
+        <v>3.6334025200000042</v>
       </c>
       <c r="D217" s="5">
-        <v>5.1793393074266669</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>5.0911551533333821</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>880.96333922999997</v>
+        <v>880.99623924000002</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1765988099999731</v>
+        <v>1.1548031600000286</v>
       </c>
       <c r="D218" s="5">
-        <v>1.61669907693196</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.5864350216034495</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>883.87487648000001</v>
+        <v>883.86638427000003</v>
       </c>
       <c r="C219" s="5">
-        <v>2.9115372500000376</v>
+        <v>2.8701450300000033</v>
       </c>
       <c r="D219" s="5">
-        <v>4.0388263128907864</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.9802238858417827</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>886.11708646</v>
+        <v>886.08724138000002</v>
       </c>
       <c r="C220" s="5">
-        <v>2.2422099799999842</v>
+        <v>2.2208571099999972</v>
       </c>
       <c r="D220" s="5">
-        <v>3.0869892366628182</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.0572137727698623</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>888.49398366000003</v>
+        <v>888.50353848999998</v>
       </c>
       <c r="C221" s="5">
-        <v>2.3768972000000304</v>
+        <v>2.4162971099999595</v>
       </c>
       <c r="D221" s="5">
-        <v>3.2667635082190616</v>
+        <v>3.3218423575137379</v>
       </c>
       <c r="E221" s="5">
-        <v>2.2707690192048657</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.2722973535806767</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>888.73867861999997</v>
+        <v>888.89564258999997</v>
       </c>
       <c r="C222" s="5">
-        <v>0.24469495999994706</v>
+        <v>0.39210409999998319</v>
       </c>
       <c r="D222" s="5">
-        <v>0.33098607314554496</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>0.53085737715656833</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>891.79773008999996</v>
+        <v>891.69120567000004</v>
       </c>
       <c r="C223" s="5">
-        <v>3.0590514699999858</v>
+        <v>2.795563080000079</v>
       </c>
       <c r="D223" s="5">
-        <v>4.2095148608723543</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.8399508250532399</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>891.36686024999995</v>
+        <v>891.30463061</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.43086984000001394</v>
+        <v>-0.38657506000004105</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.57823882547649585</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.51899756215834092</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>892.53494208999996</v>
+        <v>892.4971888</v>
       </c>
       <c r="C225" s="5">
-        <v>1.1680818400000135</v>
+        <v>1.1925581899999997</v>
       </c>
       <c r="D225" s="5">
-        <v>1.5839102286594908</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.6174583486015859</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>893.28019635999999</v>
+        <v>893.23786540000003</v>
       </c>
       <c r="C226" s="5">
-        <v>0.74525427000003219</v>
+        <v>0.74067660000002888</v>
       </c>
       <c r="D226" s="5">
-        <v>1.0065976827172918</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.0004289930018562</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>891.80341436000003</v>
+        <v>891.80853350999996</v>
       </c>
       <c r="C227" s="5">
-        <v>-1.4767819999999574</v>
+        <v>-1.4293318900000713</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.9659155176094512</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.9033935069391994</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>891.48894072999997</v>
+        <v>891.52631115999998</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.3144736300000659</v>
+        <v>-0.28222234999998363</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.4223322357931325</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-0.37909256034220906</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>890.64017619000003</v>
+        <v>890.66948202000003</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.84876453999993373</v>
+        <v>-0.85682913999994526</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.1365266719944089</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.1472206099547577</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>888.80420708999998</v>
+        <v>888.81855246999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.8359691000000566</v>
+        <v>-1.8509295500000462</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.445830511607161</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-2.4654529985963625</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>888.55847946999995</v>
+        <v>888.54471255999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.24572762000002513</v>
+        <v>-0.27383990999999241</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.33125988273990936</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-0.36908729052380629</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>884.85001476000002</v>
+        <v>884.83923632999995</v>
       </c>
       <c r="C232" s="5">
-        <v>-3.7084647099999302</v>
+        <v>-3.7054762300000448</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.894909876253994</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.8911293767974655</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>882.14740486999995</v>
+        <v>882.18176977999997</v>
       </c>
       <c r="C233" s="5">
-        <v>-2.7026098900000761</v>
+        <v>-2.657466549999981</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.6042291925821979</v>
+        <v>-3.5450590832550422</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.71430745809402119</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.71150743200683042</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>881.57191540999997</v>
+        <v>881.67299100000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.57548945999997159</v>
+        <v>-0.50877877999994325</v>
       </c>
       <c r="D234" s="5">
-        <v>-0.7800452217912146</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-0.68988235485862859</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>876.58880724999995</v>
+        <v>876.51841621000005</v>
       </c>
       <c r="C235" s="5">
-        <v>-4.9831081600000289</v>
+        <v>-5.1545747899999697</v>
       </c>
       <c r="D235" s="5">
-        <v>-6.5760774646327791</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-6.7943796976092541</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>871.00031204000004</v>
+        <v>870.95655084999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-5.5884952099999055</v>
+        <v>-5.5618653600000698</v>
       </c>
       <c r="D236" s="5">
-        <v>-7.3876990155456346</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-7.3542852072027038</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>866.39631961999999</v>
+        <v>866.37531420000005</v>
       </c>
       <c r="C237" s="5">
-        <v>-4.6039924200000542</v>
+        <v>-4.5812366499999371</v>
       </c>
       <c r="D237" s="5">
-        <v>-6.16184546782873</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-6.1325647105817893</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>864.43176765999999</v>
+        <v>864.41558773999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-1.9645519599999943</v>
+        <v>-1.9597264600000699</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.6873186220512157</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-2.6808638924961437</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>859.24349992999998</v>
+        <v>859.24478151999995</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.1882677300000068</v>
+        <v>-5.1708062200000313</v>
       </c>
       <c r="D239" s="5">
-        <v>-6.9692674798775496</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-6.9467039214555886</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>855.67916553999999</v>
+        <v>855.66475690000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-3.5643343899999991</v>
+        <v>-3.5800246199999037</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.8658532465677755</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-4.8867772323911263</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>854.83812622000005</v>
+        <v>854.84296261999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.8410393199999362</v>
+        <v>-0.82179428000006283</v>
       </c>
       <c r="D241" s="5">
-        <v>-1.1731139081654351</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-1.146431032400097</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>851.64612818000001</v>
+        <v>851.68062365000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.1919980400000441</v>
+        <v>-3.1623389699999507</v>
       </c>
       <c r="D242" s="5">
-        <v>-4.3899573662967706</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-4.3499694982533583</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>850.81216563999999</v>
+        <v>850.79717596</v>
       </c>
       <c r="C243" s="5">
-        <v>-0.83396254000001591</v>
+        <v>-0.88344769000002543</v>
       </c>
       <c r="D243" s="5">
-        <v>-1.1687750405265152</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-1.2376820901175201</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>850.36365569999998</v>
+        <v>850.35757157</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.4485099400000081</v>
+        <v>-0.43960438999999951</v>
       </c>
       <c r="D244" s="5">
-        <v>-0.63075520328228496</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-0.61827744936888696</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>850.91490406000003</v>
+        <v>850.98467598000002</v>
       </c>
       <c r="C245" s="5">
-        <v>0.55124836000004507</v>
+        <v>0.62710441000001538</v>
       </c>
       <c r="D245" s="5">
-        <v>0.78067967786976666</v>
+        <v>0.88854982488726364</v>
       </c>
       <c r="E245" s="5">
-        <v>-3.5405081551651341</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-3.5363566635229771</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>852.57182067999997</v>
+        <v>852.65974811000001</v>
       </c>
       <c r="C246" s="5">
-        <v>1.6569166199999472</v>
+        <v>1.6750721299999896</v>
       </c>
       <c r="D246" s="5">
-        <v>2.3618494015594793</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>2.3878120858512375</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>852.23301571000002</v>
+        <v>852.17490089</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.33880496999995557</v>
+        <v>-0.48484722000000602</v>
       </c>
       <c r="D247" s="5">
-        <v>-0.47582915306213502</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-0.68022502664764062</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>855.62750791999997</v>
+        <v>855.58005633000005</v>
       </c>
       <c r="C248" s="5">
-        <v>3.394492209999953</v>
+        <v>3.4051554400000441</v>
       </c>
       <c r="D248" s="5">
-        <v>4.8857777368411348</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.9018060789251416</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>855.00134961000003</v>
+        <v>854.98145101</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.62615830999993705</v>
+        <v>-0.59860532000004696</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.87464815249543859</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-0.83635499343832631</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>857.79178796999997</v>
+        <v>857.78163054000004</v>
       </c>
       <c r="C250" s="5">
-        <v>2.7904383599999392</v>
+        <v>2.8001795300000367</v>
       </c>
       <c r="D250" s="5">
-        <v>3.987468944716821</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>4.0017353530344968</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>857.90993061999995</v>
+        <v>857.90205142000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.11814264999998159</v>
+        <v>0.1204208799999833</v>
       </c>
       <c r="D251" s="5">
-        <v>0.1653998373302823</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.16859382280993707</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>856.17746567999995</v>
+        <v>856.16775843999994</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.7324649399999998</v>
+        <v>-1.7342929800000775</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.396547931433235</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-2.3990704299263754</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>856.05797595000001</v>
+        <v>856.04741953999996</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.11948972999994112</v>
+        <v>-0.12033889999997882</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.16734575475336744</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-0.16853601025642595</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>857.47541890000002</v>
+        <v>857.52298703999998</v>
       </c>
       <c r="C254" s="5">
-        <v>1.4174429500000088</v>
+        <v>1.475567500000011</v>
       </c>
       <c r="D254" s="5">
-        <v>2.0051298153692665</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.0881605901979627</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>862.67178043000001</v>
+        <v>862.64865038999994</v>
       </c>
       <c r="C255" s="5">
-        <v>5.1963615299999901</v>
+        <v>5.125663349999968</v>
       </c>
       <c r="D255" s="5">
-        <v>7.5194296315457487</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>7.413314475196997</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>862.0158897</v>
+        <v>861.99570970000002</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.65589073000001008</v>
+        <v>-0.65294068999992305</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.90855637939352141</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-0.90451105700856127</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>864.50739309000005</v>
+        <v>864.60273758999995</v>
       </c>
       <c r="C257" s="5">
-        <v>2.4915033900000481</v>
+        <v>2.6070278899999266</v>
       </c>
       <c r="D257" s="5">
-        <v>3.5240570747443245</v>
+        <v>3.6902745503239798</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5973969858966708</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.6002710735439907</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>869.55976879000002</v>
+        <v>869.64486956999997</v>
       </c>
       <c r="C258" s="5">
-        <v>5.0523756999999705</v>
+        <v>5.0421319800000219</v>
       </c>
       <c r="D258" s="5">
-        <v>7.2429424391085906</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>7.2269603219828671</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>870.04659415000003</v>
+        <v>869.99387257000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.48682536000001164</v>
+        <v>0.34900300000003881</v>
       </c>
       <c r="D259" s="5">
-        <v>0.67389574283662768</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>0.48264441406389302</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>874.18331422999995</v>
+        <v>874.13276929999995</v>
       </c>
       <c r="C260" s="5">
-        <v>4.1367200799999182</v>
+        <v>4.1388967299999422</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8571061648254652</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.8606335972457568</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>879.60962577999999</v>
+        <v>879.58343124999999</v>
       </c>
       <c r="C261" s="5">
-        <v>5.4263115500000367</v>
+        <v>5.4506619500000397</v>
       </c>
       <c r="D261" s="5">
-        <v>7.708388160412305</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.7446374079272129</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>880.74930039000003</v>
+        <v>880.74154818</v>
       </c>
       <c r="C262" s="5">
-        <v>1.1396746100000428</v>
+        <v>1.1581169300000056</v>
       </c>
       <c r="D262" s="5">
-        <v>1.5659190908392961</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.591490462935008</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>885.05255904000001</v>
+        <v>885.01642977999995</v>
       </c>
       <c r="C263" s="5">
-        <v>4.3032586499999752</v>
+        <v>4.2748815999999579</v>
       </c>
       <c r="D263" s="5">
-        <v>6.0232378654189844</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>5.9825066127959348</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>889.38522604000002</v>
+        <v>889.35528093999994</v>
       </c>
       <c r="C264" s="5">
-        <v>4.3326670000000149</v>
+        <v>4.3388511599999902</v>
       </c>
       <c r="D264" s="5">
-        <v>6.0352306512486686</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>6.0443319533766138</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>891.41975464999996</v>
+        <v>891.38870581000003</v>
       </c>
       <c r="C265" s="5">
-        <v>2.0345286099999385</v>
+        <v>2.0334248700000899</v>
       </c>
       <c r="D265" s="5">
-        <v>2.7798831094638654</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>2.7784507256571445</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>892.52182271000004</v>
+        <v>892.59819473000005</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1020680600000787</v>
+        <v>1.2094889200000125</v>
       </c>
       <c r="D266" s="5">
-        <v>1.4936973142384957</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.6404371439152632</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>889.64496438000003</v>
+        <v>889.62349391999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-2.8768583300000046</v>
+        <v>-2.9747008100000585</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.8001102450873958</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-3.9266635052200738</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>893.47006863000001</v>
+        <v>893.43734271999995</v>
       </c>
       <c r="C268" s="5">
-        <v>3.8251042499999812</v>
+        <v>3.8138487999999597</v>
       </c>
       <c r="D268" s="5">
-        <v>5.2832782764798747</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>5.2674938979485164</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>894.88962550999997</v>
+        <v>895.03141199000004</v>
       </c>
       <c r="C269" s="5">
-        <v>1.4195568799999592</v>
+        <v>1.5940692700000909</v>
       </c>
       <c r="D269" s="5">
-        <v>1.9233247349303761</v>
+        <v>2.1621734555073546</v>
       </c>
       <c r="E269" s="5">
-        <v>3.5143982183200251</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.5193821482473187</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>898.442813</v>
+        <v>898.55758304000005</v>
       </c>
       <c r="C270" s="5">
-        <v>3.5531874900000275</v>
+        <v>3.5261710500000163</v>
       </c>
       <c r="D270" s="5">
-        <v>4.8700771458238146</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.8314595515977388</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>900.70356038</v>
+        <v>900.63860835000003</v>
       </c>
       <c r="C271" s="5">
-        <v>2.260747379999998</v>
+        <v>2.0810253099999727</v>
       </c>
       <c r="D271" s="5">
-        <v>3.0616963002228825</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>2.8148295302208082</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>903.16244609</v>
+        <v>903.10719940000001</v>
       </c>
       <c r="C272" s="5">
-        <v>2.4588857100000041</v>
+        <v>2.4685910499999864</v>
       </c>
       <c r="D272" s="5">
-        <v>3.3255914594490843</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.3391606654052941</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>904.06362555999999</v>
+        <v>904.02876407999997</v>
       </c>
       <c r="C273" s="5">
-        <v>0.90117946999998821</v>
+        <v>0.92156467999996039</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2039582443589714</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.2314212674673586</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>903.44039545999999</v>
+        <v>903.42431462000002</v>
       </c>
       <c r="C274" s="5">
-        <v>-0.62323010000000068</v>
+        <v>-0.60444945999995525</v>
       </c>
       <c r="D274" s="5">
-        <v>-0.82410908423601326</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>-0.79939705056463195</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>907.87957244999996</v>
+        <v>907.83163741999999</v>
       </c>
       <c r="C275" s="5">
-        <v>4.4391769899999645</v>
+        <v>4.4073227999999744</v>
       </c>
       <c r="D275" s="5">
-        <v>6.0583510673328789</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>6.013815196523975</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>910.10813052000003</v>
+        <v>910.06620448000001</v>
       </c>
       <c r="C276" s="5">
-        <v>2.2285580700000764</v>
+        <v>2.2345670600000176</v>
       </c>
       <c r="D276" s="5">
-        <v>2.9857169512859105</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>2.9940370353166434</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>914.97072295999999</v>
+        <v>914.93586685000002</v>
       </c>
       <c r="C277" s="5">
-        <v>4.8625924399999576</v>
+        <v>4.8696623700000146</v>
       </c>
       <c r="D277" s="5">
-        <v>6.6032496280274078</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>6.6134483431574909</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>915.99509025999998</v>
+        <v>916.06952428</v>
       </c>
       <c r="C278" s="5">
-        <v>1.0243672999999944</v>
+        <v>1.1336574299999711</v>
       </c>
       <c r="D278" s="5">
-        <v>1.3517790411742725</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.4970427516751039</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>917.19685500000003</v>
+        <v>917.18966691000003</v>
       </c>
       <c r="C279" s="5">
-        <v>1.2017647400000442</v>
+        <v>1.1201426300000321</v>
       </c>
       <c r="D279" s="5">
-        <v>1.5857830328689593</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.4772328263553458</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>922.56542611999998</v>
+        <v>922.52609995</v>
       </c>
       <c r="C280" s="5">
-        <v>5.368571119999956</v>
+        <v>5.3364330399999744</v>
       </c>
       <c r="D280" s="5">
-        <v>7.2544741012575242</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>7.2097057818498733</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>924.72120013999995</v>
+        <v>924.88570943000002</v>
       </c>
       <c r="C281" s="5">
-        <v>2.1557740199999671</v>
+        <v>2.3596094800000174</v>
       </c>
       <c r="D281" s="5">
-        <v>2.8403798128206814</v>
+        <v>3.1128725616456743</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3335479348080455</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.3355586228669187</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>922.42233122000005</v>
+        <v>922.55099899000004</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.2988689199999044</v>
+        <v>-2.3347104399999807</v>
       </c>
       <c r="D282" s="5">
-        <v>-2.9427620029820356</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-2.987483131878943</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>928.35909604000005</v>
+        <v>928.29644073999998</v>
       </c>
       <c r="C283" s="5">
-        <v>5.9367648200000076</v>
+        <v>5.7454417499999408</v>
       </c>
       <c r="D283" s="5">
-        <v>8.0026130422622863</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>7.7347037764788018</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>929.22019792000003</v>
+        <v>929.17090480000002</v>
       </c>
       <c r="C284" s="5">
-        <v>0.86110187999997834</v>
+        <v>0.87446406000003662</v>
       </c>
       <c r="D284" s="5">
-        <v>1.1187590311372508</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>1.1362865420248225</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>931.37087703999998</v>
+        <v>931.33276130000002</v>
       </c>
       <c r="C285" s="5">
-        <v>2.1506791199999498</v>
+        <v>2.161856499999999</v>
       </c>
       <c r="D285" s="5">
-        <v>2.8130284400422534</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.8279876681540195</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>933.93194602999995</v>
+        <v>933.90871369000001</v>
       </c>
       <c r="C286" s="5">
-        <v>2.561068989999967</v>
+        <v>2.5759523899999976</v>
       </c>
       <c r="D286" s="5">
-        <v>3.3501060631588198</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.3700120091795016</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>935.17622818999996</v>
+        <v>935.12101636</v>
       </c>
       <c r="C287" s="5">
-        <v>1.2442821600000116</v>
+        <v>1.2123026699999855</v>
       </c>
       <c r="D287" s="5">
-        <v>1.610533371603573</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.5688841681002375</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>936.98922030999995</v>
+        <v>936.92858337999996</v>
       </c>
       <c r="C288" s="5">
-        <v>1.8129921199999899</v>
+        <v>1.8075670199999649</v>
       </c>
       <c r="D288" s="5">
-        <v>2.35136287831339</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.3443917058187047</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>939.36113284999999</v>
+        <v>939.32646390000002</v>
       </c>
       <c r="C289" s="5">
-        <v>2.3719125400000394</v>
+        <v>2.3978805200000579</v>
       </c>
       <c r="D289" s="5">
-        <v>3.080355353182318</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.1147599789197233</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>942.79312580999999</v>
+        <v>942.86405094999998</v>
       </c>
       <c r="C290" s="5">
-        <v>3.4319929600000023</v>
+        <v>3.5375870499999564</v>
       </c>
       <c r="D290" s="5">
-        <v>4.4734282413858351</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>4.6141025676776692</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>940.35955052999998</v>
+        <v>940.36250481000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.4335752800000137</v>
+        <v>-2.5015461399999595</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.0538896348330291</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-3.1377128474137761</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>943.16143523999995</v>
+        <v>943.11683925</v>
       </c>
       <c r="C292" s="5">
-        <v>2.8018847099999675</v>
+        <v>2.7543344399999796</v>
       </c>
       <c r="D292" s="5">
-        <v>3.6346868058187987</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.5719948353453379</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>942.51189355999998</v>
+        <v>942.68753887000003</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.64954167999997026</v>
+        <v>-0.42930037999997239</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.82329957110783836</v>
+        <v>-0.54486639731952113</v>
       </c>
       <c r="E293" s="5">
-        <v>1.9238980805573069</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.9247599199009313</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>942.02416783000001</v>
+        <v>942.15037407</v>
       </c>
       <c r="C294" s="5">
-        <v>-0.48772572999996555</v>
+        <v>-0.53716480000002775</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.61920491958427082</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-0.68164835133017743</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>947.09443161000002</v>
+        <v>947.03351606000001</v>
       </c>
       <c r="C295" s="5">
-        <v>5.0702637800000048</v>
+        <v>4.8831419900000128</v>
       </c>
       <c r="D295" s="5">
-        <v>6.653438164002301</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>6.3999666366603147</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>950.52399797999999</v>
+        <v>950.48021902999994</v>
       </c>
       <c r="C296" s="5">
-        <v>3.429566369999975</v>
+        <v>3.446702969999933</v>
       </c>
       <c r="D296" s="5">
-        <v>4.4329710847512249</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>4.4558590200587167</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>953.41842542999996</v>
+        <v>953.38199470999996</v>
       </c>
       <c r="C297" s="5">
-        <v>2.8944274499999665</v>
+        <v>2.9017756800000143</v>
       </c>
       <c r="D297" s="5">
-        <v>3.7159276552656495</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>3.7256949198064548</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>956.58818685000006</v>
+        <v>956.55777817000001</v>
       </c>
       <c r="C298" s="5">
-        <v>3.1697614200000999</v>
+        <v>3.1757834600000479</v>
       </c>
       <c r="D298" s="5">
-        <v>4.0633187005011173</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>4.0713387595636474</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>959.49854057000005</v>
+        <v>959.45238733999997</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9103537199999892</v>
+        <v>2.894609169999967</v>
       </c>
       <c r="D299" s="5">
-        <v>3.712633389695319</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>3.6923325405877616</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>959.03049984999996</v>
+        <v>958.99261392000005</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.46804072000009</v>
+        <v>-0.4597734199999195</v>
       </c>
       <c r="D300" s="5">
-        <v>-0.58378876943311342</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-0.57353161533758579</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>961.44688439000004</v>
+        <v>961.42222958000002</v>
       </c>
       <c r="C301" s="5">
-        <v>2.416384540000081</v>
+        <v>2.4296156599999676</v>
       </c>
       <c r="D301" s="5">
-        <v>3.0657877636079078</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.0829328383960908</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>963.98458774000005</v>
+        <v>964.02442537000002</v>
       </c>
       <c r="C302" s="5">
-        <v>2.5377033500000152</v>
+        <v>2.6021957899999961</v>
       </c>
       <c r="D302" s="5">
-        <v>3.2137430444103776</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.296721739971753</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>967.47242841000002</v>
+        <v>967.48854011000003</v>
       </c>
       <c r="C303" s="5">
-        <v>3.4878406699999687</v>
+        <v>3.4641147400000136</v>
       </c>
       <c r="D303" s="5">
-        <v>4.4292310145432889</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>4.3983179886941004</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>969.59086650999996</v>
+        <v>969.54620413999999</v>
       </c>
       <c r="C304" s="5">
-        <v>2.1184380999999348</v>
+        <v>2.0576640299999553</v>
       </c>
       <c r="D304" s="5">
-        <v>2.6594716202406943</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.5822382333990035</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>973.33127494999997</v>
+        <v>973.49072365999996</v>
       </c>
       <c r="C305" s="5">
-        <v>3.7404084400000102</v>
+        <v>3.9445195199999716</v>
       </c>
       <c r="D305" s="5">
-        <v>4.7287571735769252</v>
+        <v>4.9928404845203334</v>
       </c>
       <c r="E305" s="5">
-        <v>3.2699196265408181</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>3.2675922317721318</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>974.53929083000003</v>
+        <v>974.62242303999994</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2080158800000618</v>
+        <v>1.1316993799999864</v>
       </c>
       <c r="D306" s="5">
-        <v>1.4995463885843829</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.4039744271262977</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>973.70844073000001</v>
+        <v>973.66327464000005</v>
       </c>
       <c r="C307" s="5">
-        <v>-0.83085010000002057</v>
+        <v>-0.95914839999988999</v>
       </c>
       <c r="D307" s="5">
-        <v>-1.0182845373778782</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-1.1745765046202061</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>971.53185456000006</v>
+        <v>971.49991674</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.1765861699999505</v>
+        <v>-2.1633579000000509</v>
       </c>
       <c r="D308" s="5">
-        <v>-2.6496941130876306</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-2.6339074766448922</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>973.52019556000005</v>
+        <v>973.48863032999998</v>
       </c>
       <c r="C309" s="5">
-        <v>1.9883409999999913</v>
+        <v>1.9887135899999748</v>
       </c>
       <c r="D309" s="5">
-        <v>2.4837589697084494</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>2.4843122373188864</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>976.84960341999999</v>
+        <v>976.82646088000001</v>
       </c>
       <c r="C310" s="5">
-        <v>3.3294078599999466</v>
+        <v>3.3378305500000351</v>
       </c>
       <c r="D310" s="5">
-        <v>4.182043144781078</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>4.1929616471839903</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>976.75409410999998</v>
+        <v>976.70781996000005</v>
       </c>
       <c r="C311" s="5">
-        <v>-9.5509310000011283E-2</v>
+        <v>-0.11864091999996162</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.11726427434117781</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-0.14564924774469468</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>979.11689047000004</v>
+        <v>979.06427164000002</v>
       </c>
       <c r="C312" s="5">
-        <v>2.3627963600000612</v>
+        <v>2.3564516799999637</v>
       </c>
       <c r="D312" s="5">
-        <v>2.9417689989569729</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>2.9339053735914833</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>979.50044355</v>
+        <v>979.47968845000003</v>
       </c>
       <c r="C313" s="5">
-        <v>0.38355307999995603</v>
+        <v>0.41541681000001063</v>
       </c>
       <c r="D313" s="5">
-        <v>0.47109456583840359</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.51034968576677553</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>979.92212629000005</v>
+        <v>979.93844765999995</v>
       </c>
       <c r="C314" s="5">
-        <v>0.42168274000005113</v>
+        <v>0.45875920999992559</v>
       </c>
       <c r="D314" s="5">
-        <v>0.51783453668832191</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.56349448751011888</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>981.73389555000006</v>
+        <v>981.77237921000005</v>
       </c>
       <c r="C315" s="5">
-        <v>1.8117692600000055</v>
+        <v>1.8339315500001021</v>
       </c>
       <c r="D315" s="5">
-        <v>2.2413703268605145</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>2.269032330050913</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>980.54972719</v>
+        <v>980.52379699999995</v>
       </c>
       <c r="C316" s="5">
-        <v>-1.1841683600000579</v>
+        <v>-1.2485822100001087</v>
       </c>
       <c r="D316" s="5">
-        <v>-1.4378771700440884</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-1.5154865183689914</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>983.39372445000004</v>
+        <v>983.53454097999997</v>
       </c>
       <c r="C317" s="5">
-        <v>2.8439972600000374</v>
+        <v>3.0107439800000293</v>
       </c>
       <c r="D317" s="5">
-        <v>3.5365552968150693</v>
+        <v>3.7475236926923783</v>
       </c>
       <c r="E317" s="5">
-        <v>1.0338154910841668</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.0317322061620393</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>983.22456244</v>
+        <v>983.26910117</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.16916201000003639</v>
+        <v>-0.2654398099999753</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.20622713320165298</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.32337998725330275</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>984.92107405000002</v>
+        <v>984.88924797000004</v>
       </c>
       <c r="C319" s="5">
-        <v>1.6965116100000159</v>
+        <v>1.6201468000000432</v>
       </c>
       <c r="D319" s="5">
-        <v>2.0903112702657101</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>1.9952749941887449</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>985.35688569000001</v>
+        <v>985.34064920000003</v>
       </c>
       <c r="C320" s="5">
-        <v>0.43581163999999717</v>
+        <v>0.45140122999998766</v>
       </c>
       <c r="D320" s="5">
-        <v>0.5322747195334987</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.55138081252621429</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>989.71859924</v>
+        <v>989.69200550000005</v>
       </c>
       <c r="C321" s="5">
-        <v>4.3617135499999904</v>
+        <v>4.3513563000000204</v>
       </c>
       <c r="D321" s="5">
-        <v>5.4430870172884394</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.4299380924045959</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>990.12101490999999</v>
+        <v>990.10649588000001</v>
       </c>
       <c r="C322" s="5">
-        <v>0.40241566999998213</v>
+        <v>0.41449037999996108</v>
       </c>
       <c r="D322" s="5">
-        <v>0.48900785072918396</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>0.50372818928119401</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>989.01307853000003</v>
+        <v>988.98017741000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-1.1079363799999555</v>
+        <v>-1.1263184700000011</v>
       </c>
       <c r="D323" s="5">
-        <v>-1.3345556686646054</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-1.3565790897455798</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>993.38525138</v>
+        <v>993.35264472999995</v>
       </c>
       <c r="C324" s="5">
-        <v>4.3721728499999699</v>
+        <v>4.3724673199999415</v>
       </c>
       <c r="D324" s="5">
-        <v>5.4357951733918775</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>5.436355496152756</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>994.79325322</v>
+        <v>994.77505818999998</v>
       </c>
       <c r="C325" s="5">
-        <v>1.4080018399999972</v>
+        <v>1.4224134600000298</v>
       </c>
       <c r="D325" s="5">
-        <v>1.7141748947603563</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.7319160607468742</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>998.98311894000005</v>
+        <v>998.95844194999995</v>
       </c>
       <c r="C326" s="5">
-        <v>4.1898657200000571</v>
+        <v>4.1833837599999697</v>
       </c>
       <c r="D326" s="5">
-        <v>5.1728928158023324</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>5.1648007240340021</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>995.68302155000003</v>
+        <v>995.72267244</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.300097390000019</v>
+        <v>-3.2357695099999546</v>
       </c>
       <c r="D327" s="5">
-        <v>-3.8929105231611749</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-3.8184666493834563</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>999.68035843999996</v>
+        <v>999.65750599</v>
       </c>
       <c r="C328" s="5">
-        <v>3.9973368899999286</v>
+        <v>3.9348335500000076</v>
       </c>
       <c r="D328" s="5">
-        <v>4.9254141362938819</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>4.8465205564250491</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>1000.6297671999999</v>
+        <v>1000.7530054</v>
       </c>
       <c r="C329" s="5">
-        <v>0.94940875999998298</v>
+        <v>1.0954994100000022</v>
       </c>
       <c r="D329" s="5">
-        <v>1.1456265716198288</v>
+        <v>1.3230049274989275</v>
       </c>
       <c r="E329" s="5">
-        <v>1.7527102646134773</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>1.7506720610791504</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>1006.1194798</v>
+        <v>1006.1559715</v>
       </c>
       <c r="C330" s="5">
-        <v>5.4897126000000753</v>
+        <v>5.4029660999999578</v>
       </c>
       <c r="D330" s="5">
-        <v>6.7858407078512206</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.6745630023279601</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>1006.6484167</v>
+        <v>1006.6273627</v>
       </c>
       <c r="C331" s="5">
-        <v>0.52893689999996241</v>
+        <v>0.47139120000008461</v>
       </c>
       <c r="D331" s="5">
-        <v>0.63269103897494183</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.56365945794745187</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>1010.0311647</v>
+        <v>1010.0170734</v>
       </c>
       <c r="C332" s="5">
-        <v>3.3827479999999923</v>
+        <v>3.3897106999999096</v>
       </c>
       <c r="D332" s="5">
-        <v>4.1078585115816857</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.1165586088206085</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>1010.6486864</v>
+        <v>1010.6232551000001</v>
       </c>
       <c r="C333" s="5">
-        <v>0.61752169999999751</v>
+        <v>0.60618170000009286</v>
       </c>
       <c r="D333" s="5">
-        <v>0.7361386001019099</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.72258581372501851</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>1012.0831559</v>
+        <v>1012.0725342</v>
       </c>
       <c r="C334" s="5">
-        <v>1.4344694999999774</v>
+        <v>1.4492790999998988</v>
       </c>
       <c r="D334" s="5">
-        <v>1.7165855426208854</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.7344917394404247</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>1016.8703607</v>
+        <v>1016.8333807</v>
       </c>
       <c r="C335" s="5">
-        <v>4.7872048000000404</v>
+        <v>4.7608465000000706</v>
       </c>
       <c r="D335" s="5">
-        <v>5.8260785108310786</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.7932281665597163</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>1018.1088522</v>
+        <v>1018.0786765</v>
       </c>
       <c r="C336" s="5">
-        <v>1.2384915000000092</v>
+        <v>1.2452958000000081</v>
       </c>
       <c r="D336" s="5">
-        <v>1.4713634273425313</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.4795558262510555</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>1020.7255494</v>
+        <v>1020.7107146</v>
       </c>
       <c r="C337" s="5">
-        <v>2.616697199999976</v>
+        <v>2.6320380999999315</v>
       </c>
       <c r="D337" s="5">
-        <v>3.1281588429874496</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.1468544414250177</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>1023.788369</v>
+        <v>1023.7515265</v>
       </c>
       <c r="C338" s="5">
-        <v>3.0628196000000116</v>
+        <v>3.0408118999999942</v>
       </c>
       <c r="D338" s="5">
-        <v>3.6607792291831309</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.6340961504601088</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>1025.4847827000001</v>
+        <v>1025.5045054</v>
       </c>
       <c r="C339" s="5">
-        <v>1.6964137000001074</v>
+        <v>1.7529789000000164</v>
       </c>
       <c r="D339" s="5">
-        <v>2.0066174175211948</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.0742328286821099</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>1029.5967852000001</v>
+        <v>1029.581087</v>
       </c>
       <c r="C340" s="5">
-        <v>4.1120025000000169</v>
+        <v>4.0765816000000541</v>
       </c>
       <c r="D340" s="5">
-        <v>4.9193259802004174</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>4.8759242528925384</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>1029.6009385</v>
+        <v>1029.741878</v>
       </c>
       <c r="C341" s="5">
-        <v>4.1532999998707965E-3</v>
+        <v>0.16079100000001745</v>
       </c>
       <c r="D341" s="5">
-        <v>4.840798504468502E-3</v>
+        <v>0.18756659473200266</v>
       </c>
       <c r="E341" s="5">
-        <v>2.8952937689499469</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.8967060247211851</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>1031.6229668999999</v>
+        <v>1031.6802353</v>
       </c>
       <c r="C342" s="5">
-        <v>2.0220283999999538</v>
+        <v>1.9383573000000069</v>
       </c>
       <c r="D342" s="5">
-        <v>2.3822971250016645</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>2.2823797265693724</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>1035.1002512</v>
+        <v>1035.0811228</v>
       </c>
       <c r="C343" s="5">
-        <v>3.4772843000000648</v>
+        <v>3.4008874999999534</v>
       </c>
       <c r="D343" s="5">
-        <v>4.120666899119052</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>4.0282596437317686</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>1037.4310258999999</v>
+        <v>1037.4078887000001</v>
       </c>
       <c r="C344" s="5">
-        <v>2.3307746999998926</v>
+        <v>2.3267659000000549</v>
       </c>
       <c r="D344" s="5">
-        <v>2.7358023457509928</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.7310896909053417</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>1039.9646342999999</v>
+        <v>1039.9446333999999</v>
       </c>
       <c r="C345" s="5">
-        <v>2.5336084000000483</v>
+        <v>2.536744699999872</v>
       </c>
       <c r="D345" s="5">
-        <v>2.9703201569884152</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>2.9741138678390566</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>1043.9798430999999</v>
+        <v>1043.9640747999999</v>
       </c>
       <c r="C346" s="5">
-        <v>4.0152087999999821</v>
+        <v>4.0194414000000052</v>
       </c>
       <c r="D346" s="5">
-        <v>4.7327516969017491</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.7379402845707741</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>1047.8864172000001</v>
+        <v>1047.8402781</v>
       </c>
       <c r="C347" s="5">
-        <v>3.9065741000001708</v>
+        <v>3.8762033000000429</v>
       </c>
       <c r="D347" s="5">
-        <v>4.583981262361303</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.5476833769239722</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>1048.8512816</v>
+        <v>1048.8348639999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.9648643999998967</v>
+        <v>0.99458589999994729</v>
       </c>
       <c r="D348" s="5">
-        <v>1.1105391455820124</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>1.1449774472276575</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>1051.7118359000001</v>
+        <v>1051.7156513</v>
       </c>
       <c r="C349" s="5">
-        <v>2.8605543000001035</v>
+        <v>2.8807873000000654</v>
       </c>
       <c r="D349" s="5">
-        <v>3.3223271072516436</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.3462355802971411</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>1053.4975144</v>
+        <v>1053.4414787999999</v>
       </c>
       <c r="C350" s="5">
-        <v>1.7856784999999036</v>
+        <v>1.725827499999923</v>
       </c>
       <c r="D350" s="5">
-        <v>2.0565882358828835</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.9870265810825627</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>1054.9090212000001</v>
+        <v>1054.8986034</v>
       </c>
       <c r="C351" s="5">
-        <v>1.4115068000000974</v>
+        <v>1.4571246000000428</v>
       </c>
       <c r="D351" s="5">
-        <v>1.6196961316868874</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.6725308281918094</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>1056.0684529</v>
+        <v>1056.0791486000001</v>
       </c>
       <c r="C352" s="5">
-        <v>1.1594316999999137</v>
+        <v>1.1805452000000969</v>
       </c>
       <c r="D352" s="5">
-        <v>1.3269005681961987</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>1.3512260637033036</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>1058.3538006000001</v>
+        <v>1058.4732908999999</v>
       </c>
       <c r="C353" s="5">
-        <v>2.2853477000001021</v>
+        <v>2.3941422999998849</v>
       </c>
       <c r="D353" s="5">
-        <v>2.6279492615408406</v>
+        <v>2.7545895994752989</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7926219785589401</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.7901567872332222</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>1062.5592954000001</v>
+        <v>1062.6402175000001</v>
       </c>
       <c r="C354" s="5">
-        <v>4.2054947999999968</v>
+        <v>4.1669266000001244</v>
       </c>
       <c r="D354" s="5">
-        <v>4.8739472559295782</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.8277195673206874</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>1065.9276225999999</v>
+        <v>1065.9337789000001</v>
       </c>
       <c r="C355" s="5">
-        <v>3.3683271999998396</v>
+        <v>3.2935614000000442</v>
       </c>
       <c r="D355" s="5">
-        <v>3.8710452184342214</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.7833577816890784</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>1066.8572392000001</v>
+        <v>1066.8229194999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.9296166000001449</v>
+        <v>0.88914059999979145</v>
       </c>
       <c r="D356" s="5">
-        <v>1.0515783123443478</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.0055759547778598</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>1066.0881572999999</v>
+        <v>1066.0641905</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.76908190000017385</v>
+        <v>-0.75872899999990295</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.86164095150251807</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-0.85011465203405079</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>1070.4548434999999</v>
+        <v>1070.4061016999999</v>
       </c>
       <c r="C358" s="5">
-        <v>4.3666862000000037</v>
+        <v>4.3419111999999132</v>
       </c>
       <c r="D358" s="5">
-        <v>5.0274426544995032</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.9983917410283629</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>1072.3484461</v>
+        <v>1072.2802896000001</v>
       </c>
       <c r="C359" s="5">
-        <v>1.893602600000122</v>
+        <v>1.8741879000001518</v>
       </c>
       <c r="D359" s="5">
-        <v>2.143539459599797</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.1214476860817788</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>1075.7789210000001</v>
+        <v>1075.7980044999999</v>
       </c>
       <c r="C360" s="5">
-        <v>3.4304749000000356</v>
+        <v>3.5177148999998735</v>
       </c>
       <c r="D360" s="5">
-        <v>3.9071045433392015</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.0085248656854144</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>1078.9819242999999</v>
+        <v>1079.0200367</v>
       </c>
       <c r="C361" s="5">
-        <v>3.2030032999998639</v>
+        <v>3.2220322000000579</v>
       </c>
       <c r="D361" s="5">
-        <v>3.6319489545864725</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.6538170022582417</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>1082.4931508</v>
+        <v>1082.4314690000001</v>
       </c>
       <c r="C362" s="5">
-        <v>3.5112265000000207</v>
+        <v>3.411432300000115</v>
       </c>
       <c r="D362" s="5">
-        <v>3.9757005865158845</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>3.8605948792648448</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>1083.6135631</v>
+        <v>1083.5482666</v>
       </c>
       <c r="C363" s="5">
-        <v>1.1204122999999981</v>
+        <v>1.1167975999999271</v>
       </c>
       <c r="D363" s="5">
-        <v>1.2491302887804645</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>1.2451487744677303</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>1091.7048302999999</v>
+        <v>1091.7640550000001</v>
       </c>
       <c r="C364" s="5">
-        <v>8.0912671999999475</v>
+        <v>8.2157884000000649</v>
       </c>
       <c r="D364" s="5">
-        <v>9.3376147313276157</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>9.4879586248272307</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>1090.8217683</v>
+        <v>1090.8859645</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.88306199999988166</v>
+        <v>-0.87809050000009847</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.96635346539243328</v>
+        <v>-0.96088519518336968</v>
       </c>
       <c r="E365" s="5">
-        <v>3.0677801394574544</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.0622098713931845</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>1091.8161488000001</v>
+        <v>1091.9058611999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.99438050000003386</v>
+        <v>1.0198966999998902</v>
       </c>
       <c r="D366" s="5">
-        <v>1.0994073691070749</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.1276971309381656</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>1094.3326979000001</v>
+        <v>1094.3746702999999</v>
       </c>
       <c r="C367" s="5">
-        <v>2.5165491000000202</v>
+        <v>2.4688091000000441</v>
       </c>
       <c r="D367" s="5">
-        <v>2.8012385792803851</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.7472067916579412</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>1088.9627754999999</v>
+        <v>1088.9566205000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-5.3699224000001777</v>
+        <v>-5.4180497999998352</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.7320849151943021</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-5.7818517717995732</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>962.60110086999998</v>
+        <v>962.56027618999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-126.36167462999992</v>
+        <v>-126.39634431000013</v>
       </c>
       <c r="D369" s="5">
-        <v>-77.238554648591929</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-77.248592830198518</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>985.96251790999997</v>
+        <v>985.88416897000002</v>
       </c>
       <c r="C370" s="5">
-        <v>23.361417039999992</v>
+        <v>23.323892780000051</v>
       </c>
       <c r="D370" s="5">
-        <v>33.34250651573609</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>33.283226207604663</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>1012.1291305</v>
+        <v>1012.0956212999999</v>
       </c>
       <c r="C371" s="5">
-        <v>26.16661259</v>
+        <v>26.211452329999929</v>
       </c>
       <c r="D371" s="5">
-        <v>36.932404067036551</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>37.008602503643687</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>1018.8871478999999</v>
+        <v>1019.0168643</v>
       </c>
       <c r="C372" s="5">
-        <v>6.7580173999999715</v>
+        <v>6.921243000000004</v>
       </c>
       <c r="D372" s="5">
-        <v>8.3133314879868969</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>8.5220292830814337</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>1022.2183829000001</v>
+        <v>1022.2636919</v>
       </c>
       <c r="C373" s="5">
-        <v>3.3312350000001061</v>
+        <v>3.2468276000000742</v>
       </c>
       <c r="D373" s="5">
-        <v>3.9947059599460655</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.8912030672783926</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>1027.1164411</v>
+        <v>1027.0413562000001</v>
       </c>
       <c r="C374" s="5">
-        <v>4.8980581999999231</v>
+        <v>4.7776643000000831</v>
       </c>
       <c r="D374" s="5">
-        <v>5.9038945978927559</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>5.7547660744060369</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>1043.8945868000001</v>
+        <v>1043.7453965</v>
       </c>
       <c r="C375" s="5">
-        <v>16.778145700000096</v>
+        <v>16.704040299999861</v>
       </c>
       <c r="D375" s="5">
-        <v>21.462879793558322</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>21.361153127846389</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>1045.7722314</v>
+        <v>1045.8016732999999</v>
       </c>
       <c r="C376" s="5">
-        <v>1.8776445999999396</v>
+        <v>2.0562767999999778</v>
       </c>
       <c r="D376" s="5">
-        <v>2.1799115934446389</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>2.3898984564940662</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>1049.6008158</v>
+        <v>1049.5294822000001</v>
       </c>
       <c r="C377" s="5">
-        <v>3.8285843999999543</v>
+        <v>3.7278089000001273</v>
       </c>
       <c r="D377" s="5">
-        <v>4.4827623671714223</v>
+        <v>4.3623200323811284</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.7788897964734613</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.7910912456331158</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>1051.3959701000001</v>
+        <v>1051.5114120999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.7951543000001493</v>
+        <v>1.9819298999998409</v>
       </c>
       <c r="D378" s="5">
-        <v>2.0718019779532248</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.2897629048848289</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>1046.4757434999999</v>
+        <v>1046.5957742999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.9202266000002055</v>
+        <v>-4.9156378000000132</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.4733433906741897</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-5.4677842705948221</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>1059.7249617</v>
+        <v>1059.7996048</v>
       </c>
       <c r="C380" s="5">
-        <v>13.249218200000087</v>
+        <v>13.203830500000095</v>
       </c>
       <c r="D380" s="5">
-        <v>16.296856624195332</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>16.235105941634707</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>1062.7447529000001</v>
+        <v>1062.6871076</v>
       </c>
       <c r="C381" s="5">
-        <v>3.0197912000000997</v>
+        <v>2.8875027999999929</v>
       </c>
       <c r="D381" s="5">
-        <v>3.473624570465117</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>3.318930710250223</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>1065.6273065</v>
+        <v>1065.5493119</v>
       </c>
       <c r="C382" s="5">
-        <v>2.8825535999999374</v>
+        <v>2.8622043000000303</v>
       </c>
       <c r="D382" s="5">
-        <v>3.3038376342916065</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>3.2803483214679297</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>1072.1584640000001</v>
+        <v>1072.0973959999999</v>
       </c>
       <c r="C383" s="5">
-        <v>6.531157500000063</v>
+        <v>6.5480840999998691</v>
       </c>
       <c r="D383" s="5">
-        <v>7.6077752802591325</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>7.6287405822361931</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>1081.7802277000001</v>
+        <v>1081.9155052000001</v>
       </c>
       <c r="C384" s="5">
-        <v>9.6217636999999741</v>
+        <v>9.8181092000002081</v>
       </c>
       <c r="D384" s="5">
-        <v>11.316804568988804</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>11.560189651022835</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>1084.1505446000001</v>
+        <v>1084.2083250999999</v>
       </c>
       <c r="C385" s="5">
-        <v>2.3703169000000344</v>
+        <v>2.2928198999998131</v>
       </c>
       <c r="D385" s="5">
-        <v>2.6612707291877147</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.5729189243189232</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>1089.5519008000001</v>
+        <v>1089.4589467999999</v>
       </c>
       <c r="C386" s="5">
-        <v>5.4013562000000093</v>
+        <v>5.2506217000000106</v>
       </c>
       <c r="D386" s="5">
-        <v>6.1451034503510416</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>5.9686945961491267</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>1099.8945071000001</v>
+        <v>1099.7092382999999</v>
       </c>
       <c r="C387" s="5">
-        <v>10.342606299999943</v>
+        <v>10.250291500000003</v>
       </c>
       <c r="D387" s="5">
-        <v>12.00497818902142</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>11.893290246632615</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>1105.979063</v>
+        <v>1106.0210688</v>
       </c>
       <c r="C388" s="5">
-        <v>6.0845558999999412</v>
+        <v>6.3118305000000419</v>
       </c>
       <c r="D388" s="5">
-        <v>6.8440810895254778</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.109087348449683</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>1110.3636147</v>
+        <v>1110.2203930000001</v>
       </c>
       <c r="C389" s="5">
-        <v>4.3845516999999745</v>
+        <v>4.1993242000000919</v>
       </c>
       <c r="D389" s="5">
-        <v>4.862401138533734</v>
+        <v>4.6524992715022417</v>
       </c>
       <c r="E389" s="5">
-        <v>5.7891341151147024</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.782678031376598</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>1109.6314417000001</v>
+        <v>1109.6922922000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.73217299999987517</v>
+        <v>-0.52810079999994741</v>
       </c>
       <c r="D390" s="5">
-        <v>-0.78841573965627854</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-0.56931547247217607</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>1118.772602</v>
+        <v>1118.9713901</v>
       </c>
       <c r="C391" s="5">
-        <v>9.1411602999999104</v>
+        <v>9.279097899999897</v>
       </c>
       <c r="D391" s="5">
-        <v>10.34605668793558</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>10.508824062171684</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>1119.9374711999999</v>
+        <v>1120.0766079</v>
       </c>
       <c r="C392" s="5">
-        <v>1.1648691999998846</v>
+        <v>1.1052177999999913</v>
       </c>
       <c r="D392" s="5">
-        <v>1.2566233699725426</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>1.1917104627090724</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>1127.5600774</v>
+        <v>1127.4993411</v>
       </c>
       <c r="C393" s="5">
-        <v>7.6226062000000638</v>
+        <v>7.4227332000000388</v>
       </c>
       <c r="D393" s="5">
-        <v>8.4803259444209633</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>8.2487357138779203</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>1131.1117076999999</v>
+        <v>1131.1057003999999</v>
       </c>
       <c r="C394" s="5">
-        <v>3.5516302999999425</v>
+        <v>3.6063592999998946</v>
       </c>
       <c r="D394" s="5">
-        <v>3.8459783754275279</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.9065037920453127</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>1134.5743107000001</v>
+        <v>1134.5254775000001</v>
       </c>
       <c r="C395" s="5">
-        <v>3.462603000000172</v>
+        <v>3.4197771000001467</v>
       </c>
       <c r="D395" s="5">
-        <v>3.7359718082994098</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.6890137820423385</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>1145.4486079999999</v>
+        <v>1145.5289333000001</v>
       </c>
       <c r="C396" s="5">
-        <v>10.874297299999853</v>
+        <v>11.003455799999983</v>
       </c>
       <c r="D396" s="5">
-        <v>12.127452233231706</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.279822615272828</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>1148.3057733999999</v>
+        <v>1148.3993785</v>
       </c>
       <c r="C397" s="5">
-        <v>2.8571653999999853</v>
+        <v>2.8704451999999492</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0346439757572785</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.0487269004357609</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>1151.8303587</v>
+        <v>1151.7127585000001</v>
       </c>
       <c r="C398" s="5">
-        <v>3.5245853000001262</v>
+        <v>3.313380000000052</v>
       </c>
       <c r="D398" s="5">
-        <v>3.7460742109508782</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.5177322690905788</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>1154.5524499000001</v>
+        <v>1154.376692</v>
       </c>
       <c r="C399" s="5">
-        <v>2.7220912000000226</v>
+        <v>2.6639334999999846</v>
       </c>
       <c r="D399" s="5">
-        <v>2.8730826438805535</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>2.8112068503672205</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>1155.9905934000001</v>
+        <v>1156.0344677000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.4381435000000238</v>
+        <v>1.657775700000002</v>
       </c>
       <c r="D400" s="5">
-        <v>1.5050374023736213</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.736971049284719</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>1155.1561807</v>
+        <v>1154.9317186999999</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.83441270000002987</v>
+        <v>-1.1027490000001308</v>
       </c>
       <c r="D401" s="5">
-        <v>-0.86274893891652438</v>
+        <v>-1.1387014794117079</v>
       </c>
       <c r="E401" s="5">
-        <v>4.0340448306298571</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.0272477412509389</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>1163.500434</v>
+        <v>1163.4538362999999</v>
       </c>
       <c r="C402" s="5">
-        <v>8.3442532999999912</v>
+        <v>8.5221176000000014</v>
       </c>
       <c r="D402" s="5">
-        <v>9.0209900166166701</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>9.2230161933185784</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>1164.4434355000001</v>
+        <v>1164.6915220000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.94300150000003669</v>
+        <v>1.2376857000001564</v>
       </c>
       <c r="D403" s="5">
-        <v>0.97693110717105291</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.2840592353110747</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>1168.0093397000001</v>
+        <v>1168.1597072</v>
       </c>
       <c r="C404" s="5">
-        <v>3.5659041999999772</v>
+        <v>3.4681851999998798</v>
       </c>
       <c r="D404" s="5">
-        <v>3.737319830701491</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.6324335951245734</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>1170.2049187</v>
+        <v>1170.1820926</v>
       </c>
       <c r="C405" s="5">
-        <v>2.1955789999999524</v>
+        <v>2.0223854000000756</v>
       </c>
       <c r="D405" s="5">
-        <v>2.2791816809754728</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>2.0974056235348648</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>1172.4525202</v>
+        <v>1172.5690595999999</v>
       </c>
       <c r="C406" s="5">
-        <v>2.2476014999999734</v>
+        <v>2.3869669999999132</v>
       </c>
       <c r="D406" s="5">
-        <v>2.3293329315018596</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>2.4754397603555356</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>1176.4077362</v>
+        <v>1176.3498368999999</v>
       </c>
       <c r="C407" s="5">
-        <v>3.955216000000064</v>
+        <v>3.7807772999999543</v>
       </c>
       <c r="D407" s="5">
-        <v>4.1241065442364722</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.9385838225292957</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>1177.6113035000001</v>
+        <v>1177.6301799</v>
       </c>
       <c r="C408" s="5">
-        <v>1.2035673000000315</v>
+        <v>1.2803430000001299</v>
       </c>
       <c r="D408" s="5">
-        <v>1.2346361130642469</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>1.3139308528341775</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>1178.6243817</v>
+        <v>1178.8128849</v>
       </c>
       <c r="C409" s="5">
-        <v>1.0130781999998817</v>
+        <v>1.1827049999999417</v>
       </c>
       <c r="D409" s="5">
-        <v>1.0372373998092987</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.2118505615381192</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>1181.9898599999999</v>
+        <v>1181.8117551</v>
       </c>
       <c r="C410" s="5">
-        <v>3.3654782999999497</v>
+        <v>2.9988702000000558</v>
       </c>
       <c r="D410" s="5">
-        <v>3.480843299454861</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>3.0958479071311107</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>1182.8891025</v>
+        <v>1182.6200877000001</v>
       </c>
       <c r="C411" s="5">
-        <v>0.89924250000012762</v>
+        <v>0.80833260000008522</v>
       </c>
       <c r="D411" s="5">
-        <v>0.91677414329371931</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.82386764603281648</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>1184.0248607000001</v>
+        <v>1184.0493961</v>
       </c>
       <c r="C412" s="5">
-        <v>1.1357582000000548</v>
+        <v>1.4293083999998544</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1582913870125555</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.4599932428444706</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>1184.2907468999999</v>
+        <v>1184.0094925000001</v>
       </c>
       <c r="C413" s="5">
-        <v>0.26588619999984076</v>
+        <v>-3.9903599999888684E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.26980667124529845</v>
+        <v>-4.0433655507332578E-2</v>
       </c>
       <c r="E413" s="5">
-        <v>2.5221322178568872</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.5177050148670554</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>1191.2044364000001</v>
+        <v>1191.0818316</v>
       </c>
       <c r="C414" s="5">
-        <v>6.9136895000001459</v>
+        <v>7.0723390999999083</v>
       </c>
       <c r="D414" s="5">
-        <v>7.2347623133060202</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>7.4080891237252144</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>1192.0489719</v>
+        <v>1192.3061081999999</v>
       </c>
       <c r="C415" s="5">
-        <v>0.84453549999989264</v>
+        <v>1.2242765999999392</v>
       </c>
       <c r="D415" s="5">
-        <v>0.85409666822489072</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.2404402618019228</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1192.8593212000001</v>
+        <v>1193.0629263999999</v>
       </c>
       <c r="C416" s="5">
-        <v>0.81034930000009808</v>
+        <v>0.75681819999999789</v>
       </c>
       <c r="D416" s="5">
-        <v>0.8188112964273575</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.76436674780453462</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>1190.4873577000001</v>
+        <v>1190.5402707999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-2.3719634999999926</v>
+        <v>-2.5226556000000073</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.360238265617165</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-2.5080230365108425</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1193.4297184</v>
+        <v>1193.7044860000001</v>
       </c>
       <c r="C418" s="5">
-        <v>2.942360699999881</v>
+        <v>3.1642152000001715</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0065225820240737</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.2363944286349033</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1196.7671688</v>
+        <v>1196.7645118999999</v>
       </c>
       <c r="C419" s="5">
-        <v>3.3374504000000798</v>
+        <v>3.0600258999998005</v>
       </c>
       <c r="D419" s="5">
-        <v>3.4079239815575146</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.1199081159088982</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1195.8690638999999</v>
+        <v>1195.8161964999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.89810490000013488</v>
+        <v>-0.94831539999995584</v>
       </c>
       <c r="D420" s="5">
-        <v>-0.89682335414832393</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-0.94674600687637556</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1197.3470487</v>
+        <v>1197.6179654</v>
       </c>
       <c r="C421" s="5">
-        <v>1.4779848000000584</v>
+        <v>1.8017689000000701</v>
       </c>
       <c r="D421" s="5">
-        <v>1.4932132084727545</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.8231317592283691</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1199.638471</v>
+        <v>1199.4292800999999</v>
       </c>
       <c r="C422" s="5">
-        <v>2.291422300000022</v>
+        <v>1.8113146999999117</v>
       </c>
       <c r="D422" s="5">
-        <v>2.3208263327577194</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.8300908907066038</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1199.904309</v>
+        <v>1199.5185233</v>
       </c>
       <c r="C423" s="5">
-        <v>0.26583800000003066</v>
+        <v>8.9243200000055367E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>0.26624245247617306</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>8.9322211329867507E-2</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1201.5117941999999</v>
+        <v>1201.5088728000001</v>
       </c>
       <c r="C424" s="5">
-        <v>1.6074851999999282</v>
+        <v>1.990349500000093</v>
       </c>
       <c r="D424" s="5">
-        <v>1.6195117131425407</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.0094207046494006</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1202.0774695</v>
+        <v>1201.7290995000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.56567530000006627</v>
+        <v>0.22022670000001199</v>
       </c>
       <c r="D425" s="5">
-        <v>0.56642876686541221</v>
+        <v>0.22017200433288586</v>
       </c>
       <c r="E425" s="5">
-        <v>1.5018881677965057</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.4965764305306051</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1200.1386909</v>
+        <v>1199.9639898999999</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.9387785999999778</v>
+        <v>-1.7651096000001871</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.9183512845660888</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.7484005438318073</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1202.0085572</v>
+        <v>1202.2656004</v>
       </c>
       <c r="C427" s="5">
-        <v>1.8698663000000124</v>
+        <v>2.3016105000001517</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8857551762006208</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.3261167425266516</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1201.964461</v>
+        <v>1202.1823224</v>
       </c>
       <c r="C428" s="5">
-        <v>-4.4096200000012686E-2</v>
+        <v>-8.3278000000063912E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-4.4013633886075265E-2</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-8.3089407944880733E-2</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1206.3532895000001</v>
+        <v>1206.5011380000001</v>
       </c>
       <c r="C429" s="5">
-        <v>4.3888285000000451</v>
+        <v>4.3188156000001072</v>
       </c>
       <c r="D429" s="5">
-        <v>4.4707303492584893</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>4.3971829654100292</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1208.6225545</v>
+        <v>1209.039526</v>
       </c>
       <c r="C430" s="5">
-        <v>2.2692649999999048</v>
+        <v>2.5383879999999408</v>
       </c>
       <c r="D430" s="5">
-        <v>2.2808151381611408</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.5541308572953225</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1205.0019086</v>
+        <v>1205.0091270999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.6206458999999995</v>
+        <v>-4.0303989000001366</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.5361739251993041</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-3.927730990122924</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1203.6779024</v>
+        <v>1203.5779156000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.3240061999999853</v>
+        <v>-1.4312114999997902</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.3105714359828657</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.4159883751467595</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1204.0788331000001</v>
+        <v>1204.433865</v>
       </c>
       <c r="C433" s="5">
-        <v>0.40093070000011721</v>
+        <v>0.85594939999987218</v>
       </c>
       <c r="D433" s="5">
-        <v>0.40043870275705551</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.85675085808551987</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1204.7651569</v>
+        <v>1204.5294243999999</v>
       </c>
       <c r="C434" s="5">
-        <v>0.6863237999998546</v>
+        <v>9.555939999995644E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>0.68614728134144265</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>9.5249175131573161E-2</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1204.9048247999999</v>
+        <v>1208.2999411999999</v>
       </c>
       <c r="C435" s="5">
-        <v>0.13966789999994944</v>
+        <v>3.7705167999999958</v>
       </c>
       <c r="D435" s="5">
-        <v>0.13920421350368528</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>3.8216891901898586</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1205.3034608</v>
+        <v>1209.0030813000001</v>
       </c>
       <c r="C436" s="5">
-        <v>0.39863600000012411</v>
+        <v>0.70314010000015514</v>
       </c>
       <c r="D436" s="5">
-        <v>0.39773648639238601</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.70054949992457427</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1207.9417043000001</v>
+        <v>1211.9129617999999</v>
       </c>
       <c r="C437" s="5">
-        <v>2.6382435000000442</v>
+        <v>2.909880499999872</v>
       </c>
       <c r="D437" s="5">
-        <v>2.6584881947737671</v>
+        <v>2.9267529944900339</v>
       </c>
       <c r="E437" s="5">
-        <v>0.4878416698417265</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.84743411008663116</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1210.4006474</v>
+        <v>1214.4413913999999</v>
       </c>
       <c r="C438" s="5">
-        <v>2.4589430999999422</v>
+        <v>2.5284295999999813</v>
       </c>
       <c r="D438" s="5">
-        <v>2.4703124963249445</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.5325039886339828</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1209.0032931000001</v>
+        <v>1212.9385236999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.3973542999999609</v>
+        <v>-1.5028677000000243</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.3765846987982333</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.4749308625283786</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1214.9061134999999</v>
+        <v>1218.8555498000001</v>
       </c>
       <c r="C440" s="5">
-        <v>5.9028203999998823</v>
+        <v>5.9170261000001574</v>
       </c>
       <c r="D440" s="5">
-        <v>6.0187804200102946</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>6.013553678445116</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1216.1572718</v>
+        <v>1221.4122161</v>
       </c>
       <c r="C441" s="5">
-        <v>1.2511583000000428</v>
+        <v>2.5566662999999608</v>
       </c>
       <c r="D441" s="5">
-        <v>1.2428312380701856</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>2.5463583763307263</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1223.0109649999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.5987488999999186</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.5820790364936554</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>