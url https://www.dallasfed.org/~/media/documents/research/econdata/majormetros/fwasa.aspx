--- v7 (2026-07-06)
+++ v8 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{61444545-7CCF-4165-8660-0B9B0D7A7BE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F1849D43-B048-4CE8-9B5D-CBA903A7AB7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EBF4293A-62B8-434E-944A-B603C02DEF69}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C6539001-E731-4AA9-8208-1B16A01F9879}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanaga" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E83B689-4EAC-44FB-B653-4C4CAFCDC7A4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD0A688E-DD4B-4182-8351-3C0F9DB8A6BC}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>595.51079804000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>599.20706758999995</v>
       </c>
       <c r="C7" s="5">
         <v>3.6962695499998972</v>
       </c>
       <c r="D7" s="5">
         <v>7.7078701021665363</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>598.91245873000003</v>
       </c>
       <c r="C8" s="5">
         <v>-0.2946088599999257</v>
       </c>
       <c r="D8" s="5">
         <v>-0.58840460087972168</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>596.57864794</v>
       </c>
       <c r="C9" s="5">
         <v>-2.3338107900000296</v>
       </c>
       <c r="D9" s="5">
         <v>-4.5771690962599587</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>596.52536779000002</v>
       </c>
       <c r="C10" s="5">
         <v>-5.3280149999977766E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-0.10711879140709035</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>598.88747569999998</v>
       </c>
       <c r="C11" s="5">
         <v>2.3621079099999633</v>
       </c>
       <c r="D11" s="5">
         <v>4.8565985070480711</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>600.13563597999996</v>
       </c>
       <c r="C12" s="5">
         <v>1.2481602799999791</v>
       </c>
       <c r="D12" s="5">
         <v>2.5298257375084399</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>603.69801788999996</v>
       </c>
       <c r="C13" s="5">
         <v>3.5623819099999992</v>
       </c>
       <c r="D13" s="5">
         <v>7.3603722681460093</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>601.88605667000002</v>
       </c>
       <c r="C14" s="5">
         <v>-1.8119612199999438</v>
       </c>
       <c r="D14" s="5">
         <v>-3.5428576684918278</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>602.42436187999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.53830520999997589</v>
       </c>
       <c r="D15" s="5">
         <v>1.0785318017387358</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>603.91771905999997</v>
       </c>
       <c r="C16" s="5">
         <v>1.4933571799999754</v>
       </c>
       <c r="D16" s="5">
         <v>3.015588841910577</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>604.08093197000005</v>
       </c>
       <c r="C17" s="5">
         <v>0.16321291000008387</v>
       </c>
       <c r="D17" s="5">
         <v>0.32479072948377041</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>605.52738252999995</v>
       </c>
       <c r="C18" s="5">
         <v>1.4464505599999029</v>
       </c>
       <c r="D18" s="5">
         <v>2.9115023344668201</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>602.38265658</v>
       </c>
       <c r="C19" s="5">
         <v>-3.1447259499999518</v>
       </c>
       <c r="D19" s="5">
         <v>-6.0570772863944855</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>602.54021995000005</v>
       </c>
       <c r="C20" s="5">
         <v>0.15756337000004805</v>
       </c>
       <c r="D20" s="5">
         <v>0.31433223953820644</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>598.86520442999995</v>
       </c>
       <c r="C21" s="5">
         <v>-3.6750155200001018</v>
       </c>
       <c r="D21" s="5">
         <v>-7.078446307940256</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>600.47806275000005</v>
       </c>
       <c r="C22" s="5">
         <v>1.6128583200001003</v>
       </c>
       <c r="D22" s="5">
         <v>3.2801330855313005</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>600.50144444</v>
       </c>
       <c r="C23" s="5">
         <v>2.338168999995105E-2</v>
       </c>
       <c r="D23" s="5">
         <v>4.6736158189153443E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>595.85514634000003</v>
       </c>
       <c r="C24" s="5">
         <v>-4.6462980999999672</v>
       </c>
       <c r="D24" s="5">
         <v>-8.8997310329292141</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>598.14649212999996</v>
       </c>
       <c r="C25" s="5">
         <v>2.291345789999923</v>
       </c>
       <c r="D25" s="5">
         <v>4.7134300243412142</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>598.63783396999997</v>
       </c>
       <c r="C26" s="5">
         <v>0.49134184000001824</v>
       </c>
       <c r="D26" s="5">
         <v>0.99019443734194024</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>599.07333728000003</v>
       </c>
       <c r="C27" s="5">
         <v>0.43550331000005826</v>
       </c>
       <c r="D27" s="5">
         <v>0.8764900294493394</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>599.77999844999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.7066611699999612</v>
       </c>
       <c r="D28" s="5">
         <v>1.4247281715316529</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>598.42831301000001</v>
       </c>
       <c r="C29" s="5">
         <v>-1.3516854399999829</v>
       </c>
       <c r="D29" s="5">
         <v>-2.6710924659310908</v>
       </c>
       <c r="E29" s="5">
         <v>-0.9357386834850101</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>597.75238151999997</v>
       </c>
       <c r="C30" s="5">
         <v>-0.67593149000003905</v>
       </c>
       <c r="D30" s="5">
         <v>-1.3470248274573771</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>598.40716514999997</v>
       </c>
       <c r="C31" s="5">
         <v>0.65478362999999717</v>
       </c>
       <c r="D31" s="5">
         <v>1.3224398583821184</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>596.36725247000004</v>
       </c>
       <c r="C32" s="5">
         <v>-2.0399126799999294</v>
       </c>
       <c r="D32" s="5">
         <v>-4.0148537115592076</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>599.22635105999996</v>
       </c>
       <c r="C33" s="5">
         <v>2.8590985899999168</v>
       </c>
       <c r="D33" s="5">
         <v>5.9071760773188098</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>602.25489217999996</v>
       </c>
       <c r="C34" s="5">
         <v>3.0285411199999999</v>
       </c>
       <c r="D34" s="5">
         <v>6.2363641252201285</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>602.03916679999998</v>
       </c>
       <c r="C35" s="5">
         <v>-0.21572537999998076</v>
       </c>
       <c r="D35" s="5">
         <v>-0.42898957334651655</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>602.56326362000004</v>
       </c>
       <c r="C36" s="5">
         <v>0.52409682000006796</v>
       </c>
       <c r="D36" s="5">
         <v>1.0496595440714351</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>601.61151598000004</v>
       </c>
       <c r="C37" s="5">
         <v>-0.95174764000000778</v>
       </c>
       <c r="D37" s="5">
         <v>-1.879018546097655</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>602.47312707000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.86161108999999669</v>
       </c>
       <c r="D38" s="5">
         <v>1.7322084464958198</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>605.17222197000001</v>
       </c>
       <c r="C39" s="5">
         <v>2.6990948999999773</v>
       </c>
       <c r="D39" s="5">
         <v>5.510494852802994</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>606.92753090999997</v>
       </c>
       <c r="C40" s="5">
         <v>1.7553089399999635</v>
       </c>
       <c r="D40" s="5">
         <v>3.5366796428047964</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>608.39217856000005</v>
       </c>
       <c r="C41" s="5">
         <v>1.4646476500000745</v>
       </c>
       <c r="D41" s="5">
         <v>2.9346067567372902</v>
       </c>
       <c r="E41" s="5">
         <v>1.6650057046738498</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>611.24003391999997</v>
       </c>
       <c r="C42" s="5">
         <v>2.8478553599999259</v>
       </c>
       <c r="D42" s="5">
         <v>5.7640390576474632</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>614.57436858000005</v>
       </c>
       <c r="C43" s="5">
         <v>3.3343346600000814</v>
       </c>
       <c r="D43" s="5">
         <v>6.7460539808119835</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>615.41167073999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.83730215999992197</v>
       </c>
       <c r="D44" s="5">
         <v>1.6471982592220158</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>614.16542788000004</v>
       </c>
       <c r="C45" s="5">
         <v>-1.2462428599999384</v>
       </c>
       <c r="D45" s="5">
         <v>-2.403182995741171</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>614.73453896000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.56911107999997057</v>
       </c>
       <c r="D46" s="5">
         <v>1.1176543426406838</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>617.57086397</v>
       </c>
       <c r="C47" s="5">
         <v>2.8363250099999959</v>
       </c>
       <c r="D47" s="5">
         <v>5.6793674570758013</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>620.05494493000003</v>
       </c>
       <c r="C48" s="5">
         <v>2.4840809600000284</v>
       </c>
       <c r="D48" s="5">
         <v>4.9350375821622938</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>620.15815292000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.10320798999998715</v>
       </c>
       <c r="D49" s="5">
         <v>0.19992265681505472</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>624.00128802999996</v>
       </c>
       <c r="C50" s="5">
         <v>3.8431351099999347</v>
       </c>
       <c r="D50" s="5">
         <v>7.6951990195928799</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>625.07436833999998</v>
       </c>
       <c r="C51" s="5">
         <v>1.073080310000023</v>
       </c>
       <c r="D51" s="5">
         <v>2.08324213240767</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>625.89497863999998</v>
       </c>
       <c r="C52" s="5">
         <v>0.82061029999999846</v>
       </c>
       <c r="D52" s="5">
         <v>1.5868093280968498</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>626.46204120000004</v>
       </c>
       <c r="C53" s="5">
         <v>0.56706256000006761</v>
       </c>
       <c r="D53" s="5">
         <v>1.0926372219762115</v>
       </c>
       <c r="E53" s="5">
         <v>2.9701010757188673</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>629.59849636000001</v>
       </c>
       <c r="C54" s="5">
         <v>3.1364551599999686</v>
       </c>
       <c r="D54" s="5">
         <v>6.1761689968487632</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>629.04557920000002</v>
       </c>
       <c r="C55" s="5">
         <v>-0.55291715999999269</v>
       </c>
       <c r="D55" s="5">
         <v>-1.0487718170707594</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>632.87449237999999</v>
       </c>
       <c r="C56" s="5">
         <v>3.8289131799999723</v>
       </c>
       <c r="D56" s="5">
         <v>7.5537927462439036</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>636.41515976999995</v>
       </c>
       <c r="C57" s="5">
         <v>3.5406673899999532</v>
       </c>
       <c r="D57" s="5">
         <v>6.9239736532117568</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>637.16529033999996</v>
       </c>
       <c r="C58" s="5">
         <v>0.75013057000001027</v>
       </c>
       <c r="D58" s="5">
         <v>1.423622844061101</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>638.36428237999996</v>
       </c>
       <c r="C59" s="5">
         <v>1.1989920400000074</v>
       </c>
       <c r="D59" s="5">
         <v>2.2816297283983156</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>641.12272397000004</v>
       </c>
       <c r="C60" s="5">
         <v>2.7584415900000749</v>
       </c>
       <c r="D60" s="5">
         <v>5.3103581961747137</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>643.26646391999998</v>
       </c>
       <c r="C61" s="5">
         <v>2.1437399499999401</v>
       </c>
       <c r="D61" s="5">
         <v>4.0870935900584993</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>644.55175549000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.2852915700000267</v>
       </c>
       <c r="D62" s="5">
         <v>2.4242096342676822</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>646.63848151000002</v>
       </c>
       <c r="C63" s="5">
         <v>2.0867260200000146</v>
       </c>
       <c r="D63" s="5">
         <v>3.954909437942522</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>649.68148810000002</v>
       </c>
       <c r="C64" s="5">
         <v>3.0430065900000045</v>
       </c>
       <c r="D64" s="5">
         <v>5.7955389970906879</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>649.99913731000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.31764921000001323</v>
       </c>
       <c r="D65" s="5">
         <v>0.58829713811727746</v>
       </c>
       <c r="E65" s="5">
         <v>3.7571464130395249</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>649.63172890999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.36740840000004482</v>
       </c>
       <c r="D66" s="5">
         <v>-0.67618859063465209</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>654.00249464000001</v>
       </c>
       <c r="C67" s="5">
         <v>4.3707657300000164</v>
       </c>
       <c r="D67" s="5">
         <v>8.3792445311383634</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>656.46278738000001</v>
       </c>
       <c r="C68" s="5">
         <v>2.4602927399999999</v>
       </c>
       <c r="D68" s="5">
         <v>4.6088651387694357</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>657.10603662999995</v>
       </c>
       <c r="C69" s="5">
         <v>0.64324924999993982</v>
       </c>
       <c r="D69" s="5">
         <v>1.1822036580499073</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>660.19919512000001</v>
       </c>
       <c r="C70" s="5">
         <v>3.0931584900000644</v>
       </c>
       <c r="D70" s="5">
         <v>5.7972558156449416</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>661.40752506000001</v>
       </c>
       <c r="C71" s="5">
         <v>1.2083299399999987</v>
       </c>
       <c r="D71" s="5">
         <v>2.2185448919241457</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>663.01472260000003</v>
       </c>
       <c r="C72" s="5">
         <v>1.6071975400000156</v>
       </c>
       <c r="D72" s="5">
         <v>2.9552473638860155</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>664.34502316999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.330300569999963</v>
       </c>
       <c r="D73" s="5">
         <v>2.4344792240189594</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>667.10933514999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.7643119800000022</v>
       </c>
       <c r="D74" s="5">
         <v>5.1090194679028089</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>669.50904231000004</v>
       </c>
       <c r="C75" s="5">
         <v>2.3997071600000481</v>
       </c>
       <c r="D75" s="5">
         <v>4.4030406765441343</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>670.30379515000004</v>
       </c>
       <c r="C76" s="5">
         <v>0.79475284000000102</v>
       </c>
       <c r="D76" s="5">
         <v>1.4338189050670858</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>674.09257261000005</v>
       </c>
       <c r="C77" s="5">
         <v>3.7887774600000057</v>
       </c>
       <c r="D77" s="5">
         <v>6.9976806654719503</v>
       </c>
       <c r="E77" s="5">
         <v>3.7066872734185408</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>678.36855371000001</v>
       </c>
       <c r="C78" s="5">
         <v>4.2759810999999672</v>
       </c>
       <c r="D78" s="5">
         <v>7.8832418875410815</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>680.10486420999996</v>
       </c>
       <c r="C79" s="5">
         <v>1.736310499999945</v>
       </c>
       <c r="D79" s="5">
         <v>3.115055525383803</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>681.76441996000005</v>
       </c>
       <c r="C80" s="5">
         <v>1.659555750000095</v>
       </c>
       <c r="D80" s="5">
         <v>2.9677961330493385</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>682.60812166999995</v>
       </c>
       <c r="C81" s="5">
         <v>0.84370170999989114</v>
       </c>
       <c r="D81" s="5">
         <v>1.4951816353161229</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>685.58800918999998</v>
       </c>
       <c r="C82" s="5">
         <v>2.9798875200000339</v>
       </c>
       <c r="D82" s="5">
         <v>5.3661579947835047</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>686.39921565999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.8112064700000019</v>
       </c>
       <c r="D83" s="5">
         <v>1.4291495156655065</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>688.86963246000005</v>
       </c>
       <c r="C84" s="5">
         <v>2.4704168000000664</v>
       </c>
       <c r="D84" s="5">
         <v>4.405442493777878</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>692.46503300999996</v>
       </c>
       <c r="C85" s="5">
         <v>3.5954005499999084</v>
       </c>
       <c r="D85" s="5">
         <v>6.4460853519606065</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>692.74850790999994</v>
       </c>
       <c r="C86" s="5">
         <v>0.28347489999998743</v>
       </c>
       <c r="D86" s="5">
         <v>0.49235241572496147</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>695.36215392999998</v>
       </c>
       <c r="C87" s="5">
         <v>2.6136460200000329</v>
       </c>
       <c r="D87" s="5">
         <v>4.6225763201726444</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>698.33207398000002</v>
       </c>
       <c r="C88" s="5">
         <v>2.9699200500000416</v>
       </c>
       <c r="D88" s="5">
         <v>5.2473752620240344</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>699.29823749000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.96616351000000122</v>
       </c>
       <c r="D89" s="5">
         <v>1.6729281056326872</v>
       </c>
       <c r="E89" s="5">
         <v>3.7391993183379713</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>699.11162772</v>
       </c>
       <c r="C90" s="5">
         <v>-0.18660977000001822</v>
       </c>
       <c r="D90" s="5">
         <v>-0.31975392129978131</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>701.54516865999994</v>
       </c>
       <c r="C91" s="5">
         <v>2.4335409399999435</v>
       </c>
       <c r="D91" s="5">
         <v>4.2579910279977984</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>707.11842137999997</v>
       </c>
       <c r="C92" s="5">
         <v>5.5732527200000277</v>
       </c>
       <c r="D92" s="5">
         <v>9.9608678420404217</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>709.56500099000004</v>
       </c>
       <c r="C93" s="5">
         <v>2.4465796100000716</v>
       </c>
       <c r="D93" s="5">
         <v>4.2318426090578454</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>713.16741508999996</v>
       </c>
       <c r="C94" s="5">
         <v>3.602414099999919</v>
       </c>
       <c r="D94" s="5">
         <v>6.2653485326097602</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>715.42777315000001</v>
       </c>
       <c r="C95" s="5">
         <v>2.2603580600000441</v>
       </c>
       <c r="D95" s="5">
         <v>3.8703619127794742</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>720.52859889000001</v>
       </c>
       <c r="C96" s="5">
         <v>5.1008257400000048</v>
       </c>
       <c r="D96" s="5">
         <v>8.8993111258643065</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>722.18237935000002</v>
       </c>
       <c r="C97" s="5">
         <v>1.6537804600000072</v>
       </c>
       <c r="D97" s="5">
         <v>2.7893154633840567</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>726.55077016999996</v>
       </c>
       <c r="C98" s="5">
         <v>4.3683908199999451</v>
       </c>
       <c r="D98" s="5">
         <v>7.5050724423650683</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>728.54314383999997</v>
       </c>
       <c r="C99" s="5">
         <v>1.9923736700000063</v>
       </c>
       <c r="D99" s="5">
         <v>3.3407707298239497</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>730.97728230999996</v>
       </c>
       <c r="C100" s="5">
         <v>2.4341384699999935</v>
       </c>
       <c r="D100" s="5">
         <v>4.0838272682002685</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>733.66410188999998</v>
       </c>
       <c r="C101" s="5">
         <v>2.6868195800000194</v>
       </c>
       <c r="D101" s="5">
         <v>4.5010552691969963</v>
       </c>
       <c r="E101" s="5">
         <v>4.9143359095755512</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>737.63403237</v>
       </c>
       <c r="C102" s="5">
         <v>3.9699304800000164</v>
       </c>
       <c r="D102" s="5">
         <v>6.6900975852762334</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>739.72429334000003</v>
       </c>
       <c r="C103" s="5">
         <v>2.0902609700000312</v>
       </c>
       <c r="D103" s="5">
         <v>3.4539868513873806</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>741.07402137999998</v>
       </c>
       <c r="C104" s="5">
         <v>1.3497280399999454</v>
       </c>
       <c r="D104" s="5">
         <v>2.2116715204343329</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>744.52807022000002</v>
       </c>
       <c r="C105" s="5">
         <v>3.4540488400000413</v>
       </c>
       <c r="D105" s="5">
         <v>5.7386701246661787</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>746.90032670999994</v>
       </c>
       <c r="C106" s="5">
         <v>2.372256489999927</v>
       </c>
       <c r="D106" s="5">
         <v>3.8912277723560207</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>748.27184995000005</v>
       </c>
       <c r="C107" s="5">
         <v>1.3715232400001014</v>
       </c>
       <c r="D107" s="5">
         <v>2.2259358581038446</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>749.55763920000004</v>
       </c>
       <c r="C108" s="5">
         <v>1.2857892499999934</v>
       </c>
       <c r="D108" s="5">
         <v>2.0816140335166322</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>752.25394873000005</v>
       </c>
       <c r="C109" s="5">
         <v>2.6963095300000077</v>
       </c>
       <c r="D109" s="5">
         <v>4.4030766869157301</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>755.99363079</v>
       </c>
       <c r="C110" s="5">
         <v>3.7396820599999501</v>
       </c>
       <c r="D110" s="5">
         <v>6.1314080049585495</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>759.21549407999998</v>
       </c>
       <c r="C111" s="5">
         <v>3.2218632899999875</v>
       </c>
       <c r="D111" s="5">
         <v>5.2357042821856936</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>761.20392951999997</v>
       </c>
       <c r="C112" s="5">
         <v>1.9884354399999893</v>
       </c>
       <c r="D112" s="5">
         <v>3.1885494474140907</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>764.59759492000001</v>
       </c>
       <c r="C113" s="5">
         <v>3.3936654000000317</v>
       </c>
       <c r="D113" s="5">
         <v>5.4830970399832202</v>
       </c>
       <c r="E113" s="5">
         <v>4.2163018403533536</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>765.44840056999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.85080564999998387</v>
       </c>
       <c r="D114" s="5">
         <v>1.3435020766423333</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>768.68679082000006</v>
       </c>
       <c r="C115" s="5">
         <v>3.2383902500000659</v>
       </c>
       <c r="D115" s="5">
         <v>5.1966667825542823</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>769.84603015000005</v>
       </c>
       <c r="C116" s="5">
         <v>1.1592393299999912</v>
       </c>
       <c r="D116" s="5">
         <v>1.8247791987292539</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>773.04924443000004</v>
       </c>
       <c r="C117" s="5">
         <v>3.2032142799999974</v>
       </c>
       <c r="D117" s="5">
         <v>5.108884049508533</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>772.36336165</v>
       </c>
       <c r="C118" s="5">
         <v>-0.68588278000004266</v>
       </c>
       <c r="D118" s="5">
         <v>-1.059511797180579</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>775.26110782000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.8977461700000049</v>
       </c>
       <c r="D119" s="5">
         <v>4.5962224842635235</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>777.97584474999996</v>
       </c>
       <c r="C120" s="5">
         <v>2.7147369299999582</v>
       </c>
       <c r="D120" s="5">
         <v>4.2839288862323244</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>780.59698372000003</v>
       </c>
       <c r="C121" s="5">
         <v>2.6211389700000609</v>
       </c>
       <c r="D121" s="5">
         <v>4.1187801668148394</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>782.62188773000003</v>
       </c>
       <c r="C122" s="5">
         <v>2.0249040100000002</v>
       </c>
       <c r="D122" s="5">
         <v>3.1576526165250085</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>787.16211018000001</v>
       </c>
       <c r="C123" s="5">
         <v>4.5402224499999875</v>
       </c>
       <c r="D123" s="5">
         <v>7.1880323643741084</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>788.54044357999999</v>
       </c>
       <c r="C124" s="5">
         <v>1.3783333999999741</v>
       </c>
       <c r="D124" s="5">
         <v>2.1215736778256611</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>792.06361194999999</v>
       </c>
       <c r="C125" s="5">
         <v>3.5231683700000076</v>
       </c>
       <c r="D125" s="5">
         <v>5.495289633364564</v>
       </c>
       <c r="E125" s="5">
         <v>3.5922186013250146</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>795.34156302999997</v>
       </c>
       <c r="C126" s="5">
         <v>3.2779510799999798</v>
       </c>
       <c r="D126" s="5">
         <v>5.0808067743009833</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>796.71417813999994</v>
       </c>
       <c r="C127" s="5">
         <v>1.3726151099999697</v>
       </c>
       <c r="D127" s="5">
         <v>2.0907533800896605</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>800.19039247000001</v>
       </c>
       <c r="C128" s="5">
         <v>3.4762143300000616</v>
       </c>
       <c r="D128" s="5">
         <v>5.3633189020890093</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>799.90734050000003</v>
       </c>
       <c r="C129" s="5">
         <v>-0.28305196999997406</v>
       </c>
       <c r="D129" s="5">
         <v>-0.42365207838930274</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>805.19713506999994</v>
       </c>
       <c r="C130" s="5">
         <v>5.2897945699999127</v>
       </c>
       <c r="D130" s="5">
         <v>8.2306995308768283</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>806.20297999000002</v>
       </c>
       <c r="C131" s="5">
         <v>1.0058449200000723</v>
       </c>
       <c r="D131" s="5">
         <v>1.5093712194102382</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>807.00693478000005</v>
       </c>
       <c r="C132" s="5">
         <v>0.80395479000003434</v>
       </c>
       <c r="D132" s="5">
         <v>1.2032387686970347</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>808.71437478999997</v>
       </c>
       <c r="C133" s="5">
         <v>1.7074400099999139</v>
       </c>
       <c r="D133" s="5">
         <v>2.5686765459349337</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>809.57693354000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.86255875000006199</v>
       </c>
       <c r="D134" s="5">
         <v>1.287431129063954</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>809.39363452999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.18329901000004156</v>
       </c>
       <c r="D135" s="5">
         <v>-0.27135791630866768</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>811.32515839999996</v>
       </c>
       <c r="C136" s="5">
         <v>1.9315238699999782</v>
       </c>
       <c r="D136" s="5">
         <v>2.9015470342731664</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>812.69700938999995</v>
       </c>
       <c r="C137" s="5">
         <v>1.3718509899999844</v>
       </c>
       <c r="D137" s="5">
         <v>2.0480288999179752</v>
       </c>
       <c r="E137" s="5">
         <v>2.6050177193725821</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>809.04003909000005</v>
       </c>
       <c r="C138" s="5">
         <v>-3.6569702999998981</v>
       </c>
       <c r="D138" s="5">
         <v>-5.2681010104302484</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>810.05269277000002</v>
       </c>
       <c r="C139" s="5">
         <v>1.0126536799999712</v>
       </c>
       <c r="D139" s="5">
         <v>1.5123911473577722</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>810.02699018999999</v>
       </c>
       <c r="C140" s="5">
         <v>-2.5702580000029229E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-3.80687754558795E-2</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>809.27263467</v>
       </c>
       <c r="C141" s="5">
         <v>-0.75435551999999007</v>
       </c>
       <c r="D141" s="5">
         <v>-1.1118202606425598</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>809.30055603999995</v>
       </c>
       <c r="C142" s="5">
         <v>2.7921369999944545E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.1410028369637253E-2</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>810.39585310999996</v>
       </c>
       <c r="C143" s="5">
         <v>1.0952970700000151</v>
       </c>
       <c r="D143" s="5">
         <v>1.6362083637957658</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>810.94815787000005</v>
       </c>
       <c r="C144" s="5">
         <v>0.55230476000008366</v>
       </c>
       <c r="D144" s="5">
         <v>0.82090211012137981</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>811.95705061000001</v>
       </c>
       <c r="C145" s="5">
         <v>1.0088927399999648</v>
       </c>
       <c r="D145" s="5">
         <v>1.5031660659446722</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>806.78544307000004</v>
       </c>
       <c r="C146" s="5">
         <v>-5.1716075399999681</v>
       </c>
       <c r="D146" s="5">
         <v>-7.3810283305977276</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>802.30026131</v>
       </c>
       <c r="C147" s="5">
         <v>-4.4851817600000459</v>
       </c>
       <c r="D147" s="5">
         <v>-6.4709418753960746</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>797.96462407000001</v>
       </c>
       <c r="C148" s="5">
         <v>-4.3356372399999827</v>
       </c>
       <c r="D148" s="5">
         <v>-6.2954981737800235</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>797.04915183000003</v>
       </c>
       <c r="C149" s="5">
         <v>-0.9154722399999855</v>
       </c>
       <c r="D149" s="5">
         <v>-1.368057206643658</v>
       </c>
       <c r="E149" s="5">
         <v>-1.9254232978837993</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>800.10616057000004</v>
       </c>
       <c r="C150" s="5">
         <v>3.0570087400000148</v>
       </c>
       <c r="D150" s="5">
         <v>4.7008300353822863</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>799.69171571000004</v>
       </c>
       <c r="C151" s="5">
         <v>-0.41444486000000325</v>
       </c>
       <c r="D151" s="5">
         <v>-0.61981700746758239</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>800.90815211999995</v>
       </c>
       <c r="C152" s="5">
         <v>1.2164364099999148</v>
       </c>
       <c r="D152" s="5">
         <v>1.8407070792936464</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>799.13779427999998</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7703578399999742</v>
       </c>
       <c r="D153" s="5">
         <v>-2.6205142280788296</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>799.56523148999997</v>
       </c>
       <c r="C154" s="5">
         <v>0.42743720999999368</v>
       </c>
       <c r="D154" s="5">
         <v>0.64373912939335032</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>798.73703635000004</v>
       </c>
       <c r="C155" s="5">
         <v>-0.82819513999993433</v>
       </c>
       <c r="D155" s="5">
         <v>-1.2359114938786719</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>797.88156260000005</v>
       </c>
       <c r="C156" s="5">
         <v>-0.85547374999998738</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2776956651479043</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>797.55268142</v>
       </c>
       <c r="C157" s="5">
         <v>-0.32888118000005306</v>
       </c>
       <c r="D157" s="5">
         <v>-0.49351175668079783</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>795.50134450999997</v>
       </c>
       <c r="C158" s="5">
         <v>-2.0513369100000318</v>
       </c>
       <c r="D158" s="5">
         <v>-3.0431578864200226</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>794.29083481999999</v>
       </c>
       <c r="C159" s="5">
         <v>-1.2105096899999808</v>
       </c>
       <c r="D159" s="5">
         <v>-1.8108275057461043</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>794.24112898999999</v>
       </c>
       <c r="C160" s="5">
         <v>-4.9705829999993512E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-7.5068813759571196E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>793.61373369</v>
       </c>
       <c r="C161" s="5">
         <v>-0.62739529999998922</v>
       </c>
       <c r="D161" s="5">
         <v>-0.94380910122766615</v>
       </c>
       <c r="E161" s="5">
         <v>-0.43101710002606541</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>792.23554677000004</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3781869199999619</v>
       </c>
       <c r="D162" s="5">
         <v>-2.0641266340824527</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>791.42418184999997</v>
       </c>
       <c r="C163" s="5">
         <v>-0.81136492000007365</v>
       </c>
       <c r="D163" s="5">
         <v>-1.2220762833188403</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>790.06392515000005</v>
       </c>
       <c r="C164" s="5">
         <v>-1.3602566999999226</v>
       </c>
       <c r="D164" s="5">
         <v>-2.0431088259900476</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>790.10262038999997</v>
       </c>
       <c r="C165" s="5">
         <v>3.8695239999924524E-2</v>
       </c>
       <c r="D165" s="5">
         <v>5.8788658513142522E-2</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>790.20699912999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.10437874000001557</v>
       </c>
       <c r="D166" s="5">
         <v>0.15864462905696985</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>789.09391318999997</v>
       </c>
       <c r="C167" s="5">
         <v>-1.113085940000019</v>
       </c>
       <c r="D167" s="5">
         <v>-1.6772864165856882</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>790.96002564000003</v>
       </c>
       <c r="C168" s="5">
         <v>1.8661124500000597</v>
       </c>
       <c r="D168" s="5">
         <v>2.8750601213473947</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>791.23865021999995</v>
       </c>
       <c r="C169" s="5">
         <v>0.27862457999992785</v>
       </c>
       <c r="D169" s="5">
         <v>0.42353346242927081</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>792.37320423999995</v>
       </c>
       <c r="C170" s="5">
         <v>1.1345540199999959</v>
       </c>
       <c r="D170" s="5">
         <v>1.7343103806589211</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>793.18021525999995</v>
       </c>
       <c r="C171" s="5">
         <v>0.80701102000000446</v>
       </c>
       <c r="D171" s="5">
         <v>1.2290374590474107</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>793.77721138000004</v>
       </c>
       <c r="C172" s="5">
         <v>0.59699612000008528</v>
       </c>
       <c r="D172" s="5">
         <v>0.90694195372655884</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>794.09742845000005</v>
       </c>
       <c r="C173" s="5">
         <v>0.32021707000001243</v>
       </c>
       <c r="D173" s="5">
         <v>0.48516662391726584</v>
       </c>
       <c r="E173" s="5">
         <v>6.0948385778436531E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>795.20428542000002</v>
       </c>
       <c r="C174" s="5">
         <v>1.1068569699999671</v>
       </c>
       <c r="D174" s="5">
         <v>1.6855089120565658</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>796.73264087999996</v>
       </c>
       <c r="C175" s="5">
         <v>1.5283554599999434</v>
       </c>
       <c r="D175" s="5">
         <v>2.3308959464877432</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>797.80370659000005</v>
       </c>
       <c r="C176" s="5">
         <v>1.0710657100000844</v>
       </c>
       <c r="D176" s="5">
         <v>1.6251682941767376</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>800.84802161000005</v>
       </c>
       <c r="C177" s="5">
         <v>3.0443150199999991</v>
       </c>
       <c r="D177" s="5">
         <v>4.6763783035737472</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>800.93708504000006</v>
       </c>
       <c r="C178" s="5">
         <v>8.9063430000010158E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.13353533940017037</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>800.80708268000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.13000236000004861</v>
       </c>
       <c r="D179" s="5">
         <v>-0.1946016026752817</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>804.41064710000001</v>
       </c>
       <c r="C180" s="5">
         <v>3.6035644199999979</v>
       </c>
       <c r="D180" s="5">
         <v>5.5355690015653103</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>806.51897571999996</v>
       </c>
       <c r="C181" s="5">
         <v>2.108328619999952</v>
       </c>
       <c r="D181" s="5">
         <v>3.1908894444126146</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>808.54891153000005</v>
       </c>
       <c r="C182" s="5">
         <v>2.0299358100000973</v>
       </c>
       <c r="D182" s="5">
         <v>3.0624548906060367</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>814.35223385999996</v>
       </c>
       <c r="C183" s="5">
         <v>5.8033223299999008</v>
       </c>
       <c r="D183" s="5">
         <v>8.9612163646673793</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>814.35613345000002</v>
       </c>
       <c r="C184" s="5">
         <v>3.8995900000600159E-3</v>
       </c>
       <c r="D184" s="5">
         <v>5.7464461353795571E-3</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>816.98335350000002</v>
       </c>
       <c r="C185" s="5">
         <v>2.6272200500000054</v>
       </c>
       <c r="D185" s="5">
         <v>3.9407943081025465</v>
       </c>
       <c r="E185" s="5">
         <v>2.8820046797873422</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>814.21549958000003</v>
       </c>
       <c r="C186" s="5">
         <v>-2.7678539199999932</v>
       </c>
       <c r="D186" s="5">
         <v>-3.9905694483103216</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>817.00717249000002</v>
       </c>
       <c r="C187" s="5">
         <v>2.7916729099999884</v>
       </c>
       <c r="D187" s="5">
         <v>4.1928806380926442</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>819.82615900999997</v>
       </c>
       <c r="C188" s="5">
         <v>2.8189865199999531</v>
       </c>
       <c r="D188" s="5">
         <v>4.2199425607966301</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>821.88240069000005</v>
       </c>
       <c r="C189" s="5">
         <v>2.0562416800000847</v>
       </c>
       <c r="D189" s="5">
         <v>3.0516405024863635</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>823.29276457000003</v>
       </c>
       <c r="C190" s="5">
         <v>1.4103638799999771</v>
       </c>
       <c r="D190" s="5">
         <v>2.078766681204014</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>825.44694827000001</v>
       </c>
       <c r="C191" s="5">
         <v>2.1541836999999759</v>
       </c>
       <c r="D191" s="5">
         <v>3.1854377618254492</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>826.85792293999998</v>
       </c>
       <c r="C192" s="5">
         <v>1.4109746699999732</v>
       </c>
       <c r="D192" s="5">
         <v>2.0706101447978353</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>828.04442529000005</v>
       </c>
       <c r="C193" s="5">
         <v>1.1865023500000689</v>
       </c>
       <c r="D193" s="5">
         <v>1.7355989454141074</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>832.50431676000005</v>
       </c>
       <c r="C194" s="5">
         <v>4.4598914700000023</v>
       </c>
       <c r="D194" s="5">
         <v>6.6582066704271359</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>834.23511026000006</v>
       </c>
       <c r="C195" s="5">
         <v>1.7307935000000043</v>
       </c>
       <c r="D195" s="5">
         <v>2.5235505172634065</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>836.60506585999997</v>
       </c>
       <c r="C196" s="5">
         <v>2.369955599999912</v>
       </c>
       <c r="D196" s="5">
         <v>3.462820340248185</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>837.54516262000004</v>
       </c>
       <c r="C197" s="5">
         <v>0.94009676000007403</v>
       </c>
       <c r="D197" s="5">
         <v>1.3568104228568023</v>
       </c>
       <c r="E197" s="5">
         <v>2.5167965824410166</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>840.76306724999995</v>
       </c>
       <c r="C198" s="5">
         <v>3.2179046299999072</v>
       </c>
       <c r="D198" s="5">
         <v>4.7091647335394393</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>842.39765359</v>
       </c>
       <c r="C199" s="5">
         <v>1.6345863400000553</v>
       </c>
       <c r="D199" s="5">
         <v>2.3581130490262447</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>844.65776459999995</v>
       </c>
       <c r="C200" s="5">
         <v>2.260111009999946</v>
       </c>
       <c r="D200" s="5">
         <v>3.2674760372919831</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>845.41320584000005</v>
       </c>
       <c r="C201" s="5">
         <v>0.7554412400000956</v>
       </c>
       <c r="D201" s="5">
         <v>1.0785458029014316</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>848.03214792999995</v>
       </c>
       <c r="C202" s="5">
         <v>2.618942089999905</v>
       </c>
       <c r="D202" s="5">
         <v>3.7813855257312623</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>851.27100928000004</v>
       </c>
       <c r="C203" s="5">
         <v>3.2388613500000929</v>
       </c>
       <c r="D203" s="5">
         <v>4.680629744226783</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>851.42441858999996</v>
       </c>
       <c r="C204" s="5">
         <v>0.15340930999991542</v>
       </c>
       <c r="D204" s="5">
         <v>0.21646895597762228</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>856.37259634999998</v>
       </c>
       <c r="C205" s="5">
         <v>4.9481777600000214</v>
       </c>
       <c r="D205" s="5">
         <v>7.2012677484169396</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>858.12398733999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.7513909900000044</v>
       </c>
       <c r="D206" s="5">
         <v>2.4819466350614938</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>860.49228720999997</v>
       </c>
       <c r="C207" s="5">
         <v>2.3682998699999871</v>
       </c>
       <c r="D207" s="5">
         <v>3.3625652465952172</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>864.72253843999999</v>
       </c>
       <c r="C208" s="5">
         <v>4.2302512300000217</v>
       </c>
       <c r="D208" s="5">
         <v>6.06145013999011</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>868.76266739000005</v>
       </c>
       <c r="C209" s="5">
         <v>4.040128950000053</v>
       </c>
       <c r="D209" s="5">
         <v>5.7529415147085317</v>
       </c>
       <c r="E209" s="5">
         <v>3.7272622615771134</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>866.49800506999998</v>
       </c>
       <c r="C210" s="5">
         <v>-2.2646623200000704</v>
       </c>
       <c r="D210" s="5">
         <v>-3.0836599050847902</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>871.09891198000003</v>
       </c>
       <c r="C211" s="5">
         <v>4.6009069100000488</v>
       </c>
       <c r="D211" s="5">
         <v>6.5611379014465676</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>874.63704302999997</v>
       </c>
       <c r="C212" s="5">
         <v>3.5381310499999472</v>
       </c>
       <c r="D212" s="5">
         <v>4.9843941894586186</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>869.97496839999997</v>
       </c>
       <c r="C213" s="5">
         <v>-4.6620746300000064</v>
       </c>
       <c r="D213" s="5">
         <v>-6.2121281823630632</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>871.64171610999995</v>
       </c>
       <c r="C214" s="5">
         <v>1.6667477099999815</v>
       </c>
       <c r="D214" s="5">
         <v>2.3234092381669624</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>874.60949491999997</v>
       </c>
       <c r="C215" s="5">
         <v>2.9677788100000271</v>
       </c>
       <c r="D215" s="5">
         <v>4.1631653349741615</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>876.20803355999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.5985386400000152</v>
       </c>
       <c r="D216" s="5">
         <v>2.2154428998751197</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>879.84143607999999</v>
       </c>
       <c r="C217" s="5">
         <v>3.6334025200000042</v>
       </c>
       <c r="D217" s="5">
         <v>5.0911551533333821</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>880.99623924000002</v>
       </c>
       <c r="C218" s="5">
         <v>1.1548031600000286</v>
       </c>
       <c r="D218" s="5">
         <v>1.5864350216034495</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>883.86638427000003</v>
       </c>
       <c r="C219" s="5">
         <v>2.8701450300000033</v>
       </c>
       <c r="D219" s="5">
         <v>3.9802238858417827</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>886.08724138000002</v>
       </c>
       <c r="C220" s="5">
         <v>2.2208571099999972</v>
       </c>
       <c r="D220" s="5">
         <v>3.0572137727698623</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>888.50353848999998</v>
       </c>
       <c r="C221" s="5">
         <v>2.4162971099999595</v>
       </c>
       <c r="D221" s="5">
         <v>3.3218423575137379</v>
       </c>
       <c r="E221" s="5">
         <v>2.2722973535806767</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>888.89564258999997</v>
       </c>
       <c r="C222" s="5">
         <v>0.39210409999998319</v>
       </c>
       <c r="D222" s="5">
         <v>0.53085737715656833</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>891.69120567000004</v>
       </c>
       <c r="C223" s="5">
         <v>2.795563080000079</v>
       </c>
       <c r="D223" s="5">
         <v>3.8399508250532399</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>891.30463061</v>
       </c>
       <c r="C224" s="5">
         <v>-0.38657506000004105</v>
       </c>
       <c r="D224" s="5">
         <v>-0.51899756215834092</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>892.4971888</v>
       </c>
       <c r="C225" s="5">
         <v>1.1925581899999997</v>
       </c>
       <c r="D225" s="5">
         <v>1.6174583486015859</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>893.23786540000003</v>
       </c>
       <c r="C226" s="5">
         <v>0.74067660000002888</v>
       </c>
       <c r="D226" s="5">
         <v>1.0004289930018562</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>891.80853350999996</v>
       </c>
       <c r="C227" s="5">
         <v>-1.4293318900000713</v>
       </c>
       <c r="D227" s="5">
         <v>-1.9033935069391994</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>891.52631115999998</v>
       </c>
       <c r="C228" s="5">
         <v>-0.28222234999998363</v>
       </c>
       <c r="D228" s="5">
         <v>-0.37909256034220906</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>890.66948202000003</v>
       </c>
       <c r="C229" s="5">
         <v>-0.85682913999994526</v>
       </c>
       <c r="D229" s="5">
         <v>-1.1472206099547577</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>888.81855246999999</v>
       </c>
       <c r="C230" s="5">
         <v>-1.8509295500000462</v>
       </c>
       <c r="D230" s="5">
         <v>-2.4654529985963625</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>888.54471255999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.27383990999999241</v>
       </c>
       <c r="D231" s="5">
         <v>-0.36908729052380629</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>884.83923632999995</v>
       </c>
       <c r="C232" s="5">
         <v>-3.7054762300000448</v>
       </c>
       <c r="D232" s="5">
         <v>-4.8911293767974655</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>882.18176977999997</v>
       </c>
       <c r="C233" s="5">
         <v>-2.657466549999981</v>
       </c>
       <c r="D233" s="5">
         <v>-3.5450590832550422</v>
       </c>
       <c r="E233" s="5">
         <v>-0.71150743200683042</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>881.67299100000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.50877877999994325</v>
       </c>
       <c r="D234" s="5">
         <v>-0.68988235485862859</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>876.51841621000005</v>
       </c>
       <c r="C235" s="5">
         <v>-5.1545747899999697</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7943796976092541</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>870.95655084999999</v>
       </c>
       <c r="C236" s="5">
         <v>-5.5618653600000698</v>
       </c>
       <c r="D236" s="5">
         <v>-7.3542852072027038</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>866.37531420000005</v>
       </c>
       <c r="C237" s="5">
         <v>-4.5812366499999371</v>
       </c>
       <c r="D237" s="5">
         <v>-6.1325647105817893</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>864.41558773999998</v>
       </c>
       <c r="C238" s="5">
         <v>-1.9597264600000699</v>
       </c>
       <c r="D238" s="5">
         <v>-2.6808638924961437</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>859.24478151999995</v>
       </c>
       <c r="C239" s="5">
         <v>-5.1708062200000313</v>
       </c>
       <c r="D239" s="5">
         <v>-6.9467039214555886</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>855.66475690000004</v>
       </c>
       <c r="C240" s="5">
         <v>-3.5800246199999037</v>
       </c>
       <c r="D240" s="5">
         <v>-4.8867772323911263</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>854.84296261999998</v>
       </c>
       <c r="C241" s="5">
         <v>-0.82179428000006283</v>
       </c>
       <c r="D241" s="5">
         <v>-1.146431032400097</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>851.68062365000003</v>
       </c>
       <c r="C242" s="5">
         <v>-3.1623389699999507</v>
       </c>
       <c r="D242" s="5">
         <v>-4.3499694982533583</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>850.79717596</v>
       </c>
       <c r="C243" s="5">
         <v>-0.88344769000002543</v>
       </c>
       <c r="D243" s="5">
         <v>-1.2376820901175201</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>850.35757157</v>
       </c>
       <c r="C244" s="5">
         <v>-0.43960438999999951</v>
       </c>
       <c r="D244" s="5">
         <v>-0.61827744936888696</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>850.98467598000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.62710441000001538</v>
       </c>
       <c r="D245" s="5">
         <v>0.88854982488726364</v>
       </c>
       <c r="E245" s="5">
         <v>-3.5363566635229771</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>852.65974811000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.6750721299999896</v>
       </c>
       <c r="D246" s="5">
         <v>2.3878120858512375</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>852.17490089</v>
       </c>
       <c r="C247" s="5">
         <v>-0.48484722000000602</v>
       </c>
       <c r="D247" s="5">
         <v>-0.68022502664764062</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>855.58005633000005</v>
       </c>
       <c r="C248" s="5">
         <v>3.4051554400000441</v>
       </c>
       <c r="D248" s="5">
         <v>4.9018060789251416</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>854.98145101</v>
       </c>
       <c r="C249" s="5">
         <v>-0.59860532000004696</v>
       </c>
       <c r="D249" s="5">
         <v>-0.83635499343832631</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>857.78163054000004</v>
       </c>
       <c r="C250" s="5">
         <v>2.8001795300000367</v>
       </c>
       <c r="D250" s="5">
         <v>4.0017353530344968</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>857.90205142000002</v>
       </c>
       <c r="C251" s="5">
         <v>0.1204208799999833</v>
       </c>
       <c r="D251" s="5">
         <v>0.16859382280993707</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>856.16775843999994</v>
       </c>
       <c r="C252" s="5">
         <v>-1.7342929800000775</v>
       </c>
       <c r="D252" s="5">
         <v>-2.3990704299263754</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>856.04741953999996</v>
       </c>
       <c r="C253" s="5">
         <v>-0.12033889999997882</v>
       </c>
       <c r="D253" s="5">
         <v>-0.16853601025642595</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>857.52298703999998</v>
       </c>
       <c r="C254" s="5">
         <v>1.475567500000011</v>
       </c>
       <c r="D254" s="5">
         <v>2.0881605901979627</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>862.64865038999994</v>
       </c>
       <c r="C255" s="5">
         <v>5.125663349999968</v>
       </c>
       <c r="D255" s="5">
         <v>7.413314475196997</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>861.99570970000002</v>
       </c>
       <c r="C256" s="5">
         <v>-0.65294068999992305</v>
       </c>
       <c r="D256" s="5">
         <v>-0.90451105700856127</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>864.60273758999995</v>
       </c>
       <c r="C257" s="5">
         <v>2.6070278899999266</v>
       </c>
       <c r="D257" s="5">
         <v>3.6902745503239798</v>
       </c>
       <c r="E257" s="5">
         <v>1.6002710735439907</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>869.64486956999997</v>
       </c>
       <c r="C258" s="5">
         <v>5.0421319800000219</v>
       </c>
       <c r="D258" s="5">
         <v>7.2269603219828671</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>869.99387257000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.34900300000003881</v>
       </c>
       <c r="D259" s="5">
         <v>0.48264441406389302</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>874.13276929999995</v>
       </c>
       <c r="C260" s="5">
         <v>4.1388967299999422</v>
       </c>
       <c r="D260" s="5">
         <v>5.8606335972457568</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>879.58343124999999</v>
       </c>
       <c r="C261" s="5">
         <v>5.4506619500000397</v>
       </c>
       <c r="D261" s="5">
         <v>7.7446374079272129</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>880.74154818</v>
       </c>
       <c r="C262" s="5">
         <v>1.1581169300000056</v>
       </c>
       <c r="D262" s="5">
         <v>1.591490462935008</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>885.01642977999995</v>
       </c>
       <c r="C263" s="5">
         <v>4.2748815999999579</v>
       </c>
       <c r="D263" s="5">
         <v>5.9825066127959348</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>889.35528093999994</v>
       </c>
       <c r="C264" s="5">
         <v>4.3388511599999902</v>
       </c>
       <c r="D264" s="5">
         <v>6.0443319533766138</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>891.38870581000003</v>
       </c>
       <c r="C265" s="5">
         <v>2.0334248700000899</v>
       </c>
       <c r="D265" s="5">
         <v>2.7784507256571445</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>892.59819473000005</v>
       </c>
       <c r="C266" s="5">
         <v>1.2094889200000125</v>
       </c>
       <c r="D266" s="5">
         <v>1.6404371439152632</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>889.62349391999999</v>
       </c>
       <c r="C267" s="5">
         <v>-2.9747008100000585</v>
       </c>
       <c r="D267" s="5">
         <v>-3.9266635052200738</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>893.43734271999995</v>
       </c>
       <c r="C268" s="5">
         <v>3.8138487999999597</v>
       </c>
       <c r="D268" s="5">
         <v>5.2674938979485164</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>895.03141199000004</v>
       </c>
       <c r="C269" s="5">
         <v>1.5940692700000909</v>
       </c>
       <c r="D269" s="5">
         <v>2.1621734555073546</v>
       </c>
       <c r="E269" s="5">
         <v>3.5193821482473187</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>898.55758304000005</v>
       </c>
       <c r="C270" s="5">
         <v>3.5261710500000163</v>
       </c>
       <c r="D270" s="5">
         <v>4.8314595515977388</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>900.63860835000003</v>
       </c>
       <c r="C271" s="5">
         <v>2.0810253099999727</v>
       </c>
       <c r="D271" s="5">
         <v>2.8148295302208082</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>903.10719940000001</v>
       </c>
       <c r="C272" s="5">
         <v>2.4685910499999864</v>
       </c>
       <c r="D272" s="5">
         <v>3.3391606654052941</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>904.02876407999997</v>
       </c>
       <c r="C273" s="5">
         <v>0.92156467999996039</v>
       </c>
       <c r="D273" s="5">
         <v>1.2314212674673586</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>903.42431462000002</v>
       </c>
       <c r="C274" s="5">
         <v>-0.60444945999995525</v>
       </c>
       <c r="D274" s="5">
         <v>-0.79939705056463195</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>907.83163741999999</v>
       </c>
       <c r="C275" s="5">
         <v>4.4073227999999744</v>
       </c>
       <c r="D275" s="5">
         <v>6.013815196523975</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>910.06620448000001</v>
       </c>
       <c r="C276" s="5">
         <v>2.2345670600000176</v>
       </c>
       <c r="D276" s="5">
         <v>2.9940370353166434</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>914.93586685000002</v>
       </c>
       <c r="C277" s="5">
         <v>4.8696623700000146</v>
       </c>
       <c r="D277" s="5">
         <v>6.6134483431574909</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>916.06952428</v>
       </c>
       <c r="C278" s="5">
         <v>1.1336574299999711</v>
       </c>
       <c r="D278" s="5">
         <v>1.4970427516751039</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>917.18966691000003</v>
       </c>
       <c r="C279" s="5">
         <v>1.1201426300000321</v>
       </c>
       <c r="D279" s="5">
         <v>1.4772328263553458</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>922.52609995</v>
       </c>
       <c r="C280" s="5">
         <v>5.3364330399999744</v>
       </c>
       <c r="D280" s="5">
         <v>7.2097057818498733</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>924.88570943000002</v>
       </c>
       <c r="C281" s="5">
         <v>2.3596094800000174</v>
       </c>
       <c r="D281" s="5">
         <v>3.1128725616456743</v>
       </c>
       <c r="E281" s="5">
         <v>3.3355586228669187</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>922.55099899000004</v>
       </c>
       <c r="C282" s="5">
         <v>-2.3347104399999807</v>
       </c>
       <c r="D282" s="5">
         <v>-2.987483131878943</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>928.29644073999998</v>
       </c>
       <c r="C283" s="5">
         <v>5.7454417499999408</v>
       </c>
       <c r="D283" s="5">
         <v>7.7347037764788018</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>929.17090480000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.87446406000003662</v>
       </c>
       <c r="D284" s="5">
         <v>1.1362865420248225</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>931.33276130000002</v>
       </c>
       <c r="C285" s="5">
         <v>2.161856499999999</v>
       </c>
       <c r="D285" s="5">
         <v>2.8279876681540195</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>933.90871369000001</v>
       </c>
       <c r="C286" s="5">
         <v>2.5759523899999976</v>
       </c>
       <c r="D286" s="5">
         <v>3.3700120091795016</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>935.12101636</v>
       </c>
       <c r="C287" s="5">
         <v>1.2123026699999855</v>
       </c>
       <c r="D287" s="5">
         <v>1.5688841681002375</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>936.92858337999996</v>
       </c>
       <c r="C288" s="5">
         <v>1.8075670199999649</v>
       </c>
       <c r="D288" s="5">
         <v>2.3443917058187047</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>939.32646390000002</v>
       </c>
       <c r="C289" s="5">
         <v>2.3978805200000579</v>
       </c>
       <c r="D289" s="5">
         <v>3.1147599789197233</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>942.86405094999998</v>
       </c>
       <c r="C290" s="5">
         <v>3.5375870499999564</v>
       </c>
       <c r="D290" s="5">
         <v>4.6141025676776692</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>940.36250481000002</v>
       </c>
       <c r="C291" s="5">
         <v>-2.5015461399999595</v>
       </c>
       <c r="D291" s="5">
         <v>-3.1377128474137761</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>943.11683925</v>
       </c>
       <c r="C292" s="5">
         <v>2.7543344399999796</v>
       </c>
       <c r="D292" s="5">
         <v>3.5719948353453379</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>942.68753887000003</v>
       </c>
       <c r="C293" s="5">
         <v>-0.42930037999997239</v>
       </c>
       <c r="D293" s="5">
         <v>-0.54486639731952113</v>
       </c>
       <c r="E293" s="5">
         <v>1.9247599199009313</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>942.15037407</v>
       </c>
       <c r="C294" s="5">
         <v>-0.53716480000002775</v>
       </c>
       <c r="D294" s="5">
         <v>-0.68164835133017743</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>947.03351606000001</v>
       </c>
       <c r="C295" s="5">
         <v>4.8831419900000128</v>
       </c>
       <c r="D295" s="5">
         <v>6.3999666366603147</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>950.48021902999994</v>
       </c>
       <c r="C296" s="5">
         <v>3.446702969999933</v>
       </c>
       <c r="D296" s="5">
         <v>4.4558590200587167</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>953.38199470999996</v>
       </c>
       <c r="C297" s="5">
         <v>2.9017756800000143</v>
       </c>
       <c r="D297" s="5">
         <v>3.7256949198064548</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>956.55777817000001</v>
       </c>
       <c r="C298" s="5">
         <v>3.1757834600000479</v>
       </c>
       <c r="D298" s="5">
         <v>4.0713387595636474</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>959.45238733999997</v>
       </c>
       <c r="C299" s="5">
         <v>2.894609169999967</v>
       </c>
       <c r="D299" s="5">
         <v>3.6923325405877616</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>958.99261392000005</v>
       </c>
       <c r="C300" s="5">
         <v>-0.4597734199999195</v>
       </c>
       <c r="D300" s="5">
         <v>-0.57353161533758579</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>961.42222958000002</v>
       </c>
       <c r="C301" s="5">
         <v>2.4296156599999676</v>
       </c>
       <c r="D301" s="5">
         <v>3.0829328383960908</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>964.02442537000002</v>
       </c>
       <c r="C302" s="5">
         <v>2.6021957899999961</v>
       </c>
       <c r="D302" s="5">
         <v>3.296721739971753</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>967.48854011000003</v>
       </c>
       <c r="C303" s="5">
         <v>3.4641147400000136</v>
       </c>
       <c r="D303" s="5">
         <v>4.3983179886941004</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>969.54620413999999</v>
       </c>
       <c r="C304" s="5">
         <v>2.0576640299999553</v>
       </c>
       <c r="D304" s="5">
         <v>2.5822382333990035</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>973.49072365999996</v>
       </c>
       <c r="C305" s="5">
         <v>3.9445195199999716</v>
       </c>
       <c r="D305" s="5">
         <v>4.9928404845203334</v>
       </c>
       <c r="E305" s="5">
         <v>3.2675922317721318</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>974.62242303999994</v>
       </c>
       <c r="C306" s="5">
         <v>1.1316993799999864</v>
       </c>
       <c r="D306" s="5">
         <v>1.4039744271262977</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>973.66327464000005</v>
       </c>
       <c r="C307" s="5">
         <v>-0.95914839999988999</v>
       </c>
       <c r="D307" s="5">
         <v>-1.1745765046202061</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>971.49991674</v>
       </c>
       <c r="C308" s="5">
         <v>-2.1633579000000509</v>
       </c>
       <c r="D308" s="5">
         <v>-2.6339074766448922</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>973.48863032999998</v>
       </c>
       <c r="C309" s="5">
         <v>1.9887135899999748</v>
       </c>
       <c r="D309" s="5">
         <v>2.4843122373188864</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>976.82646088000001</v>
       </c>
       <c r="C310" s="5">
         <v>3.3378305500000351</v>
       </c>
       <c r="D310" s="5">
         <v>4.1929616471839903</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>976.70781996000005</v>
       </c>
       <c r="C311" s="5">
         <v>-0.11864091999996162</v>
       </c>
       <c r="D311" s="5">
         <v>-0.14564924774469468</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>979.06427164000002</v>
       </c>
       <c r="C312" s="5">
         <v>2.3564516799999637</v>
       </c>
       <c r="D312" s="5">
         <v>2.9339053735914833</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>979.47968845000003</v>
       </c>
       <c r="C313" s="5">
         <v>0.41541681000001063</v>
       </c>
       <c r="D313" s="5">
         <v>0.51034968576677553</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>979.93844765999995</v>
       </c>
       <c r="C314" s="5">
         <v>0.45875920999992559</v>
       </c>
       <c r="D314" s="5">
         <v>0.56349448751011888</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>981.77237921000005</v>
       </c>
       <c r="C315" s="5">
         <v>1.8339315500001021</v>
       </c>
       <c r="D315" s="5">
         <v>2.269032330050913</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>980.52379699999995</v>
       </c>
       <c r="C316" s="5">
         <v>-1.2485822100001087</v>
       </c>
       <c r="D316" s="5">
         <v>-1.5154865183689914</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>983.53454097999997</v>
       </c>
       <c r="C317" s="5">
         <v>3.0107439800000293</v>
       </c>
       <c r="D317" s="5">
         <v>3.7475236926923783</v>
       </c>
       <c r="E317" s="5">
         <v>1.0317322061620393</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>983.26910117</v>
       </c>
       <c r="C318" s="5">
         <v>-0.2654398099999753</v>
       </c>
       <c r="D318" s="5">
         <v>-0.32337998725330275</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>984.88924797000004</v>
       </c>
       <c r="C319" s="5">
         <v>1.6201468000000432</v>
       </c>
       <c r="D319" s="5">
         <v>1.9952749941887449</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>985.34064920000003</v>
       </c>
       <c r="C320" s="5">
         <v>0.45140122999998766</v>
       </c>
       <c r="D320" s="5">
         <v>0.55138081252621429</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>989.69200550000005</v>
       </c>
       <c r="C321" s="5">
         <v>4.3513563000000204</v>
       </c>
       <c r="D321" s="5">
         <v>5.4299380924045959</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>990.10649588000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.41449037999996108</v>
       </c>
       <c r="D322" s="5">
         <v>0.50372818928119401</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>988.98017741000001</v>
       </c>
       <c r="C323" s="5">
         <v>-1.1263184700000011</v>
       </c>
       <c r="D323" s="5">
         <v>-1.3565790897455798</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>993.35264472999995</v>
       </c>
       <c r="C324" s="5">
         <v>4.3724673199999415</v>
       </c>
       <c r="D324" s="5">
         <v>5.436355496152756</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>994.77505818999998</v>
       </c>
       <c r="C325" s="5">
         <v>1.4224134600000298</v>
       </c>
       <c r="D325" s="5">
         <v>1.7319160607468742</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>998.95844194999995</v>
       </c>
       <c r="C326" s="5">
         <v>4.1833837599999697</v>
       </c>
       <c r="D326" s="5">
         <v>5.1648007240340021</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>995.72267244</v>
       </c>
       <c r="C327" s="5">
         <v>-3.2357695099999546</v>
       </c>
       <c r="D327" s="5">
         <v>-3.8184666493834563</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>999.65750599</v>
       </c>
       <c r="C328" s="5">
         <v>3.9348335500000076</v>
       </c>
       <c r="D328" s="5">
         <v>4.8465205564250491</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1000.7530054</v>
       </c>
       <c r="C329" s="5">
         <v>1.0954994100000022</v>
       </c>
       <c r="D329" s="5">
         <v>1.3230049274989275</v>
       </c>
       <c r="E329" s="5">
         <v>1.7506720610791504</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1006.1559715</v>
       </c>
       <c r="C330" s="5">
         <v>5.4029660999999578</v>
       </c>
       <c r="D330" s="5">
         <v>6.6745630023279601</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1006.6273627</v>
       </c>
       <c r="C331" s="5">
         <v>0.47139120000008461</v>
       </c>
       <c r="D331" s="5">
         <v>0.56365945794745187</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1010.0170734</v>
       </c>
       <c r="C332" s="5">
         <v>3.3897106999999096</v>
       </c>
       <c r="D332" s="5">
         <v>4.1165586088206085</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1010.6232551000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.60618170000009286</v>
       </c>
       <c r="D333" s="5">
         <v>0.72258581372501851</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1012.0725342</v>
       </c>
       <c r="C334" s="5">
         <v>1.4492790999998988</v>
       </c>
       <c r="D334" s="5">
         <v>1.7344917394404247</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1016.8333807</v>
       </c>
       <c r="C335" s="5">
         <v>4.7608465000000706</v>
       </c>
       <c r="D335" s="5">
         <v>5.7932281665597163</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1018.0786765</v>
       </c>
       <c r="C336" s="5">
         <v>1.2452958000000081</v>
       </c>
       <c r="D336" s="5">
         <v>1.4795558262510555</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1020.7107146</v>
       </c>
       <c r="C337" s="5">
         <v>2.6320380999999315</v>
       </c>
       <c r="D337" s="5">
         <v>3.1468544414250177</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1023.7515265</v>
       </c>
       <c r="C338" s="5">
         <v>3.0408118999999942</v>
       </c>
       <c r="D338" s="5">
         <v>3.6340961504601088</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1025.5045054</v>
       </c>
       <c r="C339" s="5">
         <v>1.7529789000000164</v>
       </c>
       <c r="D339" s="5">
         <v>2.0742328286821099</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1029.581087</v>
       </c>
       <c r="C340" s="5">
         <v>4.0765816000000541</v>
       </c>
       <c r="D340" s="5">
         <v>4.8759242528925384</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1029.741878</v>
       </c>
       <c r="C341" s="5">
         <v>0.16079100000001745</v>
       </c>
       <c r="D341" s="5">
         <v>0.18756659473200266</v>
       </c>
       <c r="E341" s="5">
         <v>2.8967060247211851</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1031.6802353</v>
       </c>
       <c r="C342" s="5">
         <v>1.9383573000000069</v>
       </c>
       <c r="D342" s="5">
         <v>2.2823797265693724</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1035.0811228</v>
       </c>
       <c r="C343" s="5">
         <v>3.4008874999999534</v>
       </c>
       <c r="D343" s="5">
         <v>4.0282596437317686</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1037.4078887000001</v>
       </c>
       <c r="C344" s="5">
         <v>2.3267659000000549</v>
       </c>
       <c r="D344" s="5">
         <v>2.7310896909053417</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1039.9446333999999</v>
       </c>
       <c r="C345" s="5">
         <v>2.536744699999872</v>
       </c>
       <c r="D345" s="5">
         <v>2.9741138678390566</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1043.9640747999999</v>
       </c>
       <c r="C346" s="5">
         <v>4.0194414000000052</v>
       </c>
       <c r="D346" s="5">
         <v>4.7379402845707741</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1047.8402781</v>
       </c>
       <c r="C347" s="5">
         <v>3.8762033000000429</v>
       </c>
       <c r="D347" s="5">
         <v>4.5476833769239722</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1048.8348639999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.99458589999994729</v>
       </c>
       <c r="D348" s="5">
         <v>1.1449774472276575</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1051.7156513</v>
       </c>
       <c r="C349" s="5">
         <v>2.8807873000000654</v>
       </c>
       <c r="D349" s="5">
         <v>3.3462355802971411</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1053.4414787999999</v>
       </c>
       <c r="C350" s="5">
         <v>1.725827499999923</v>
       </c>
       <c r="D350" s="5">
         <v>1.9870265810825627</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1054.8986034</v>
       </c>
       <c r="C351" s="5">
         <v>1.4571246000000428</v>
       </c>
       <c r="D351" s="5">
         <v>1.6725308281918094</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1056.0791486000001</v>
       </c>
       <c r="C352" s="5">
         <v>1.1805452000000969</v>
       </c>
       <c r="D352" s="5">
         <v>1.3512260637033036</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1058.4732908999999</v>
       </c>
       <c r="C353" s="5">
         <v>2.3941422999998849</v>
       </c>
       <c r="D353" s="5">
         <v>2.7545895994752989</v>
       </c>
       <c r="E353" s="5">
         <v>2.7901567872332222</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1062.6402175000001</v>
       </c>
       <c r="C354" s="5">
         <v>4.1669266000001244</v>
       </c>
       <c r="D354" s="5">
         <v>4.8277195673206874</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1065.9337789000001</v>
       </c>
       <c r="C355" s="5">
         <v>3.2935614000000442</v>
       </c>
       <c r="D355" s="5">
         <v>3.7833577816890784</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1066.8229194999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.88914059999979145</v>
       </c>
       <c r="D356" s="5">
         <v>1.0055759547778598</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1066.0641905</v>
       </c>
       <c r="C357" s="5">
         <v>-0.75872899999990295</v>
       </c>
       <c r="D357" s="5">
         <v>-0.85011465203405079</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1070.4061016999999</v>
       </c>
       <c r="C358" s="5">
         <v>4.3419111999999132</v>
       </c>
       <c r="D358" s="5">
         <v>4.9983917410283629</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1072.2802896000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.8741879000001518</v>
       </c>
       <c r="D359" s="5">
         <v>2.1214476860817788</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1075.7980044999999</v>
       </c>
       <c r="C360" s="5">
         <v>3.5177148999998735</v>
       </c>
       <c r="D360" s="5">
         <v>4.0085248656854144</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1079.0200367</v>
       </c>
       <c r="C361" s="5">
         <v>3.2220322000000579</v>
       </c>
       <c r="D361" s="5">
         <v>3.6538170022582417</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1082.4314690000001</v>
       </c>
       <c r="C362" s="5">
         <v>3.411432300000115</v>
       </c>
       <c r="D362" s="5">
         <v>3.8605948792648448</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1083.5482666</v>
       </c>
       <c r="C363" s="5">
         <v>1.1167975999999271</v>
       </c>
       <c r="D363" s="5">
         <v>1.2451487744677303</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1091.7640550000001</v>
       </c>
       <c r="C364" s="5">
         <v>8.2157884000000649</v>
       </c>
       <c r="D364" s="5">
         <v>9.4879586248272307</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1090.8859645</v>
       </c>
       <c r="C365" s="5">
         <v>-0.87809050000009847</v>
       </c>
       <c r="D365" s="5">
         <v>-0.96088519518336968</v>
       </c>
       <c r="E365" s="5">
         <v>3.0622098713931845</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1091.9058611999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.0198966999998902</v>
       </c>
       <c r="D366" s="5">
         <v>1.1276971309381656</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1094.3746702999999</v>
       </c>
       <c r="C367" s="5">
         <v>2.4688091000000441</v>
       </c>
       <c r="D367" s="5">
         <v>2.7472067916579412</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1088.9566205000001</v>
       </c>
       <c r="C368" s="5">
         <v>-5.4180497999998352</v>
       </c>
       <c r="D368" s="5">
         <v>-5.7818517717995732</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>962.56027618999997</v>
       </c>
       <c r="C369" s="5">
         <v>-126.39634431000013</v>
       </c>
       <c r="D369" s="5">
         <v>-77.248592830198518</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>985.88416897000002</v>
       </c>
       <c r="C370" s="5">
         <v>23.323892780000051</v>
       </c>
       <c r="D370" s="5">
         <v>33.283226207604663</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1012.0956212999999</v>
       </c>
       <c r="C371" s="5">
         <v>26.211452329999929</v>
       </c>
       <c r="D371" s="5">
         <v>37.008602503643687</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1019.0168643</v>
       </c>
       <c r="C372" s="5">
         <v>6.921243000000004</v>
       </c>
       <c r="D372" s="5">
         <v>8.5220292830814337</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1022.2636919</v>
       </c>
       <c r="C373" s="5">
         <v>3.2468276000000742</v>
       </c>
       <c r="D373" s="5">
         <v>3.8912030672783926</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1027.0413562000001</v>
       </c>
       <c r="C374" s="5">
         <v>4.7776643000000831</v>
       </c>
       <c r="D374" s="5">
         <v>5.7547660744060369</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1043.7453965</v>
       </c>
       <c r="C375" s="5">
         <v>16.704040299999861</v>
       </c>
       <c r="D375" s="5">
         <v>21.361153127846389</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1045.8016732999999</v>
       </c>
       <c r="C376" s="5">
         <v>2.0562767999999778</v>
       </c>
       <c r="D376" s="5">
         <v>2.3898984564940662</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1049.5294822000001</v>
       </c>
       <c r="C377" s="5">
         <v>3.7278089000001273</v>
       </c>
       <c r="D377" s="5">
         <v>4.3623200323811284</v>
       </c>
       <c r="E377" s="5">
         <v>-3.7910912456331158</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1051.5114120999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.9819298999998409</v>
       </c>
       <c r="D378" s="5">
         <v>2.2897629048848289</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1046.5957742999999</v>
       </c>
       <c r="C379" s="5">
         <v>-4.9156378000000132</v>
       </c>
       <c r="D379" s="5">
         <v>-5.4677842705948221</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1059.7996048</v>
       </c>
       <c r="C380" s="5">
         <v>13.203830500000095</v>
       </c>
       <c r="D380" s="5">
         <v>16.235105941634707</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1062.6871076</v>
       </c>
       <c r="C381" s="5">
         <v>2.8875027999999929</v>
       </c>
       <c r="D381" s="5">
         <v>3.318930710250223</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1065.5493119</v>
       </c>
       <c r="C382" s="5">
         <v>2.8622043000000303</v>
       </c>
       <c r="D382" s="5">
         <v>3.2803483214679297</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1072.0973959999999</v>
       </c>
       <c r="C383" s="5">
         <v>6.5480840999998691</v>
       </c>
       <c r="D383" s="5">
         <v>7.6287405822361931</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1081.9155052000001</v>
       </c>
       <c r="C384" s="5">
         <v>9.8181092000002081</v>
       </c>
       <c r="D384" s="5">
         <v>11.560189651022835</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1084.2083250999999</v>
       </c>
       <c r="C385" s="5">
         <v>2.2928198999998131</v>
       </c>
       <c r="D385" s="5">
         <v>2.5729189243189232</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1089.4589467999999</v>
       </c>
       <c r="C386" s="5">
         <v>5.2506217000000106</v>
       </c>
       <c r="D386" s="5">
         <v>5.9686945961491267</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1099.7092382999999</v>
       </c>
       <c r="C387" s="5">
         <v>10.250291500000003</v>
       </c>
       <c r="D387" s="5">
         <v>11.893290246632615</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1106.0210688</v>
       </c>
       <c r="C388" s="5">
         <v>6.3118305000000419</v>
       </c>
       <c r="D388" s="5">
         <v>7.109087348449683</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1110.2203930000001</v>
       </c>
       <c r="C389" s="5">
         <v>4.1993242000000919</v>
       </c>
       <c r="D389" s="5">
         <v>4.6524992715022417</v>
       </c>
       <c r="E389" s="5">
         <v>5.782678031376598</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1109.6922922000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.52810079999994741</v>
       </c>
       <c r="D390" s="5">
         <v>-0.56931547247217607</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1118.9713901</v>
       </c>
       <c r="C391" s="5">
         <v>9.279097899999897</v>
       </c>
       <c r="D391" s="5">
         <v>10.508824062171684</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1120.0766079</v>
       </c>
       <c r="C392" s="5">
         <v>1.1052177999999913</v>
       </c>
       <c r="D392" s="5">
         <v>1.1917104627090724</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1127.4993411</v>
       </c>
       <c r="C393" s="5">
         <v>7.4227332000000388</v>
       </c>
       <c r="D393" s="5">
         <v>8.2487357138779203</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1131.1057003999999</v>
       </c>
       <c r="C394" s="5">
         <v>3.6063592999998946</v>
       </c>
       <c r="D394" s="5">
         <v>3.9065037920453127</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1134.5254775000001</v>
       </c>
       <c r="C395" s="5">
         <v>3.4197771000001467</v>
       </c>
       <c r="D395" s="5">
         <v>3.6890137820423385</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1145.5289333000001</v>
       </c>
       <c r="C396" s="5">
         <v>11.003455799999983</v>
       </c>
       <c r="D396" s="5">
         <v>12.279822615272828</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1148.3993785</v>
       </c>
       <c r="C397" s="5">
         <v>2.8704451999999492</v>
       </c>
       <c r="D397" s="5">
         <v>3.0487269004357609</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1151.7127585000001</v>
       </c>
       <c r="C398" s="5">
         <v>3.313380000000052</v>
       </c>
       <c r="D398" s="5">
         <v>3.5177322690905788</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1154.376692</v>
       </c>
       <c r="C399" s="5">
         <v>2.6639334999999846</v>
       </c>
       <c r="D399" s="5">
         <v>2.8112068503672205</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1156.0344677000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.657775700000002</v>
       </c>
       <c r="D400" s="5">
         <v>1.736971049284719</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1154.9317186999999</v>
       </c>
       <c r="C401" s="5">
         <v>-1.1027490000001308</v>
       </c>
       <c r="D401" s="5">
         <v>-1.1387014794117079</v>
       </c>
       <c r="E401" s="5">
         <v>4.0272477412509389</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1163.4538362999999</v>
       </c>
       <c r="C402" s="5">
         <v>8.5221176000000014</v>
       </c>
       <c r="D402" s="5">
         <v>9.2230161933185784</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1164.6915220000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.2376857000001564</v>
       </c>
       <c r="D403" s="5">
         <v>1.2840592353110747</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1168.1597072</v>
       </c>
       <c r="C404" s="5">
         <v>3.4681851999998798</v>
       </c>
       <c r="D404" s="5">
         <v>3.6324335951245734</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1170.1820926</v>
       </c>
       <c r="C405" s="5">
         <v>2.0223854000000756</v>
       </c>
       <c r="D405" s="5">
         <v>2.0974056235348648</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1172.5690595999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.3869669999999132</v>
       </c>
       <c r="D406" s="5">
         <v>2.4754397603555356</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1176.3498368999999</v>
       </c>
       <c r="C407" s="5">
         <v>3.7807772999999543</v>
       </c>
       <c r="D407" s="5">
         <v>3.9385838225292957</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1177.6301799</v>
       </c>
       <c r="C408" s="5">
         <v>1.2803430000001299</v>
       </c>
       <c r="D408" s="5">
         <v>1.3139308528341775</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1178.8128849</v>
       </c>
       <c r="C409" s="5">
         <v>1.1827049999999417</v>
       </c>
       <c r="D409" s="5">
         <v>1.2118505615381192</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1181.8117551</v>
       </c>
       <c r="C410" s="5">
         <v>2.9988702000000558</v>
       </c>
       <c r="D410" s="5">
         <v>3.0958479071311107</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1182.6200877000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.80833260000008522</v>
       </c>
       <c r="D411" s="5">
         <v>0.82386764603281648</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1184.0493961</v>
       </c>
       <c r="C412" s="5">
         <v>1.4293083999998544</v>
       </c>
       <c r="D412" s="5">
         <v>1.4599932428444706</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1184.0094925000001</v>
       </c>
       <c r="C413" s="5">
         <v>-3.9903599999888684E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-4.0433655507332578E-2</v>
       </c>
       <c r="E413" s="5">
         <v>2.5177050148670554</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1191.0818316</v>
       </c>
       <c r="C414" s="5">
         <v>7.0723390999999083</v>
       </c>
       <c r="D414" s="5">
         <v>7.4080891237252144</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1192.3061081999999</v>
       </c>
       <c r="C415" s="5">
         <v>1.2242765999999392</v>
       </c>
       <c r="D415" s="5">
         <v>1.2404402618019228</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1193.0629263999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.75681819999999789</v>
       </c>
       <c r="D416" s="5">
         <v>0.76436674780453462</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1190.5402707999999</v>
       </c>
       <c r="C417" s="5">
         <v>-2.5226556000000073</v>
       </c>
       <c r="D417" s="5">
         <v>-2.5080230365108425</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1193.7044860000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.1642152000001715</v>
       </c>
       <c r="D418" s="5">
         <v>3.2363944286349033</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1196.7645118999999</v>
       </c>
       <c r="C419" s="5">
         <v>3.0600258999998005</v>
       </c>
       <c r="D419" s="5">
         <v>3.1199081159088982</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1195.8161964999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.94831539999995584</v>
       </c>
       <c r="D420" s="5">
         <v>-0.94674600687637556</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1197.6179654</v>
       </c>
       <c r="C421" s="5">
         <v>1.8017689000000701</v>
       </c>
       <c r="D421" s="5">
         <v>1.8231317592283691</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1199.4292800999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.8113146999999117</v>
       </c>
       <c r="D422" s="5">
         <v>1.8300908907066038</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1199.5185233</v>
       </c>
       <c r="C423" s="5">
         <v>8.9243200000055367E-2</v>
       </c>
       <c r="D423" s="5">
         <v>8.9322211329867507E-2</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1201.5088728000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.990349500000093</v>
       </c>
       <c r="D424" s="5">
         <v>2.0094207046494006</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1201.7290995000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.22022670000001199</v>
       </c>
       <c r="D425" s="5">
         <v>0.22017200433288586</v>
       </c>
       <c r="E425" s="5">
         <v>1.4965764305306051</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1199.9639898999999</v>
       </c>
       <c r="C426" s="5">
         <v>-1.7651096000001871</v>
       </c>
       <c r="D426" s="5">
         <v>-1.7484005438318073</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1202.2656004</v>
       </c>
       <c r="C427" s="5">
         <v>2.3016105000001517</v>
       </c>
       <c r="D427" s="5">
         <v>2.3261167425266516</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1202.1823224</v>
       </c>
       <c r="C428" s="5">
         <v>-8.3278000000063912E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-8.3089407944880733E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1206.5011380000001</v>
       </c>
       <c r="C429" s="5">
         <v>4.3188156000001072</v>
       </c>
       <c r="D429" s="5">
         <v>4.3971829654100292</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1209.039526</v>
       </c>
       <c r="C430" s="5">
         <v>2.5383879999999408</v>
       </c>
       <c r="D430" s="5">
         <v>2.5541308572953225</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1205.0091270999999</v>
       </c>
       <c r="C431" s="5">
         <v>-4.0303989000001366</v>
       </c>
       <c r="D431" s="5">
         <v>-3.927730990122924</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1203.5779156000001</v>
       </c>
       <c r="C432" s="5">
         <v>-1.4312114999997902</v>
       </c>
       <c r="D432" s="5">
         <v>-1.4159883751467595</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1204.433865</v>
       </c>
       <c r="C433" s="5">
         <v>0.85594939999987218</v>
       </c>
       <c r="D433" s="5">
         <v>0.85675085808551987</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1204.5294243999999</v>
       </c>
       <c r="C434" s="5">
         <v>9.555939999995644E-2</v>
       </c>
       <c r="D434" s="5">
         <v>9.5249175131573161E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1208.2999411999999</v>
       </c>
       <c r="C435" s="5">
         <v>3.7705167999999958</v>
       </c>
       <c r="D435" s="5">
         <v>3.8216891901898586</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1209.0030813000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.70314010000015514</v>
       </c>
       <c r="D436" s="5">
         <v>0.70054949992457427</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1211.9129617999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.909880499999872</v>
       </c>
       <c r="D437" s="5">
         <v>2.9267529944900339</v>
       </c>
       <c r="E437" s="5">
         <v>0.84743411008663116</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1214.4413913999999</v>
       </c>
       <c r="C438" s="5">
         <v>2.5284295999999813</v>
       </c>
       <c r="D438" s="5">
         <v>2.5325039886339828</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1212.9385236999999</v>
       </c>
       <c r="C439" s="5">
         <v>-1.5028677000000243</v>
       </c>
       <c r="D439" s="5">
         <v>-1.4749308625283786</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1218.8555498000001</v>
       </c>
       <c r="C440" s="5">
         <v>5.9170261000001574</v>
       </c>
       <c r="D440" s="5">
         <v>6.013553678445116</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1221.4122161</v>
       </c>
       <c r="C441" s="5">
         <v>2.5566662999999608</v>
       </c>
       <c r="D441" s="5">
         <v>2.5463583763307263</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1223.0109649999999</v>
+        <v>1223.0509360000001</v>
       </c>
       <c r="C442" s="5">
-        <v>1.5987488999999186</v>
+        <v>1.6387199000000692</v>
       </c>
       <c r="D442" s="5">
-        <v>1.5820790364936554</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6219256184466291</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>1226.9849572000001</v>
+      </c>
+      <c r="C443" s="5">
+        <v>3.934021199999961</v>
+      </c>
+      <c r="D443" s="5">
+        <v>3.92889933130951</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36D96235-E7A5-4ED3-B7AE-66A74BF911CD}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3D59E88-4551-423D-AE53-1C397FB6011C}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B24FB4A-94CC-4EE7-8F31-16A7DB25CB2F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwanaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>