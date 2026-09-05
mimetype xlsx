--- v8 (2026-07-27)
+++ v9 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F1849D43-B048-4CE8-9B5D-CBA903A7AB7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{927E304F-263E-420F-A593-98194F8C5873}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C6539001-E731-4AA9-8208-1B16A01F9879}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1B4649F8-5291-4559-8E51-03AF042230AA}"/>
   </bookViews>
   <sheets>
     <sheet name="fwanaga" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Total Nonfarm Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD0A688E-DD4B-4182-8351-3C0F9DB8A6BC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CF4B290-5D97-45B9-A206-1FCD5FB8FF83}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>595.51079804000005</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>599.20706758999995</v>
       </c>
       <c r="C7" s="5">
         <v>3.6962695499998972</v>
       </c>
       <c r="D7" s="5">
         <v>7.7078701021665363</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>598.91245873000003</v>
       </c>
       <c r="C8" s="5">
         <v>-0.2946088599999257</v>
       </c>
       <c r="D8" s="5">
         <v>-0.58840460087972168</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>596.57864794</v>
       </c>
       <c r="C9" s="5">
         <v>-2.3338107900000296</v>
       </c>
       <c r="D9" s="5">
         <v>-4.5771690962599587</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>596.52536779000002</v>
       </c>
       <c r="C10" s="5">
         <v>-5.3280149999977766E-2</v>
       </c>
       <c r="D10" s="5">
         <v>-0.10711879140709035</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>598.88747569999998</v>
       </c>
       <c r="C11" s="5">
         <v>2.3621079099999633</v>
       </c>
       <c r="D11" s="5">
         <v>4.8565985070480711</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>600.13563597999996</v>
       </c>
       <c r="C12" s="5">
         <v>1.2481602799999791</v>
       </c>
       <c r="D12" s="5">
         <v>2.5298257375084399</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>603.69801788999996</v>
       </c>
       <c r="C13" s="5">
         <v>3.5623819099999992</v>
       </c>
       <c r="D13" s="5">
         <v>7.3603722681460093</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>601.88605667000002</v>
       </c>
       <c r="C14" s="5">
         <v>-1.8119612199999438</v>
       </c>
       <c r="D14" s="5">
         <v>-3.5428576684918278</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>602.42436187999999</v>
       </c>
       <c r="C15" s="5">
         <v>0.53830520999997589</v>
       </c>
       <c r="D15" s="5">
         <v>1.0785318017387358</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>603.91771905999997</v>
       </c>
       <c r="C16" s="5">
         <v>1.4933571799999754</v>
       </c>
       <c r="D16" s="5">
         <v>3.015588841910577</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>604.08093197000005</v>
       </c>
       <c r="C17" s="5">
         <v>0.16321291000008387</v>
       </c>
       <c r="D17" s="5">
         <v>0.32479072948377041</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>605.52738252999995</v>
       </c>
       <c r="C18" s="5">
         <v>1.4464505599999029</v>
       </c>
       <c r="D18" s="5">
         <v>2.9115023344668201</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>602.38265658</v>
       </c>
       <c r="C19" s="5">
         <v>-3.1447259499999518</v>
       </c>
       <c r="D19" s="5">
         <v>-6.0570772863944855</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>602.54021995000005</v>
       </c>
       <c r="C20" s="5">
         <v>0.15756337000004805</v>
       </c>
       <c r="D20" s="5">
         <v>0.31433223953820644</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>598.86520442999995</v>
       </c>
       <c r="C21" s="5">
         <v>-3.6750155200001018</v>
       </c>
       <c r="D21" s="5">
         <v>-7.078446307940256</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>600.47806275000005</v>
       </c>
       <c r="C22" s="5">
         <v>1.6128583200001003</v>
       </c>
       <c r="D22" s="5">
         <v>3.2801330855313005</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>600.50144444</v>
       </c>
       <c r="C23" s="5">
         <v>2.338168999995105E-2</v>
       </c>
       <c r="D23" s="5">
         <v>4.6736158189153443E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>595.85514634000003</v>
       </c>
       <c r="C24" s="5">
         <v>-4.6462980999999672</v>
       </c>
       <c r="D24" s="5">
         <v>-8.8997310329292141</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>598.14649212999996</v>
       </c>
       <c r="C25" s="5">
         <v>2.291345789999923</v>
       </c>
       <c r="D25" s="5">
         <v>4.7134300243412142</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>598.63783396999997</v>
       </c>
       <c r="C26" s="5">
         <v>0.49134184000001824</v>
       </c>
       <c r="D26" s="5">
         <v>0.99019443734194024</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>599.07333728000003</v>
       </c>
       <c r="C27" s="5">
         <v>0.43550331000005826</v>
       </c>
       <c r="D27" s="5">
         <v>0.8764900294493394</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>599.77999844999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.7066611699999612</v>
       </c>
       <c r="D28" s="5">
         <v>1.4247281715316529</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>598.42831301000001</v>
       </c>
       <c r="C29" s="5">
         <v>-1.3516854399999829</v>
       </c>
       <c r="D29" s="5">
         <v>-2.6710924659310908</v>
       </c>
       <c r="E29" s="5">
         <v>-0.9357386834850101</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>597.75238151999997</v>
       </c>
       <c r="C30" s="5">
         <v>-0.67593149000003905</v>
       </c>
       <c r="D30" s="5">
         <v>-1.3470248274573771</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>598.40716514999997</v>
       </c>
       <c r="C31" s="5">
         <v>0.65478362999999717</v>
       </c>
       <c r="D31" s="5">
         <v>1.3224398583821184</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>596.36725247000004</v>
       </c>
       <c r="C32" s="5">
         <v>-2.0399126799999294</v>
       </c>
       <c r="D32" s="5">
         <v>-4.0148537115592076</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>599.22635105999996</v>
       </c>
       <c r="C33" s="5">
         <v>2.8590985899999168</v>
       </c>
       <c r="D33" s="5">
         <v>5.9071760773188098</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>602.25489217999996</v>
       </c>
       <c r="C34" s="5">
         <v>3.0285411199999999</v>
       </c>
       <c r="D34" s="5">
         <v>6.2363641252201285</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>602.03916679999998</v>
       </c>
       <c r="C35" s="5">
         <v>-0.21572537999998076</v>
       </c>
       <c r="D35" s="5">
         <v>-0.42898957334651655</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>602.56326362000004</v>
       </c>
       <c r="C36" s="5">
         <v>0.52409682000006796</v>
       </c>
       <c r="D36" s="5">
         <v>1.0496595440714351</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>601.61151598000004</v>
       </c>
       <c r="C37" s="5">
         <v>-0.95174764000000778</v>
       </c>
       <c r="D37" s="5">
         <v>-1.879018546097655</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>602.47312707000003</v>
       </c>
       <c r="C38" s="5">
         <v>0.86161108999999669</v>
       </c>
       <c r="D38" s="5">
         <v>1.7322084464958198</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>605.17222197000001</v>
       </c>
       <c r="C39" s="5">
         <v>2.6990948999999773</v>
       </c>
       <c r="D39" s="5">
         <v>5.510494852802994</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>606.92753090999997</v>
       </c>
       <c r="C40" s="5">
         <v>1.7553089399999635</v>
       </c>
       <c r="D40" s="5">
         <v>3.5366796428047964</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>608.39217856000005</v>
       </c>
       <c r="C41" s="5">
         <v>1.4646476500000745</v>
       </c>
       <c r="D41" s="5">
         <v>2.9346067567372902</v>
       </c>
       <c r="E41" s="5">
         <v>1.6650057046738498</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>611.24003391999997</v>
       </c>
       <c r="C42" s="5">
         <v>2.8478553599999259</v>
       </c>
       <c r="D42" s="5">
         <v>5.7640390576474632</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>614.57436858000005</v>
       </c>
       <c r="C43" s="5">
         <v>3.3343346600000814</v>
       </c>
       <c r="D43" s="5">
         <v>6.7460539808119835</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>615.41167073999998</v>
       </c>
       <c r="C44" s="5">
         <v>0.83730215999992197</v>
       </c>
       <c r="D44" s="5">
         <v>1.6471982592220158</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>614.16542788000004</v>
       </c>
       <c r="C45" s="5">
         <v>-1.2462428599999384</v>
       </c>
       <c r="D45" s="5">
         <v>-2.403182995741171</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>614.73453896000001</v>
       </c>
       <c r="C46" s="5">
         <v>0.56911107999997057</v>
       </c>
       <c r="D46" s="5">
         <v>1.1176543426406838</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>617.57086397</v>
       </c>
       <c r="C47" s="5">
         <v>2.8363250099999959</v>
       </c>
       <c r="D47" s="5">
         <v>5.6793674570758013</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>620.05494493000003</v>
       </c>
       <c r="C48" s="5">
         <v>2.4840809600000284</v>
       </c>
       <c r="D48" s="5">
         <v>4.9350375821622938</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>620.15815292000002</v>
       </c>
       <c r="C49" s="5">
         <v>0.10320798999998715</v>
       </c>
       <c r="D49" s="5">
         <v>0.19992265681505472</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>624.00128802999996</v>
       </c>
       <c r="C50" s="5">
         <v>3.8431351099999347</v>
       </c>
       <c r="D50" s="5">
         <v>7.6951990195928799</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>625.07436833999998</v>
       </c>
       <c r="C51" s="5">
         <v>1.073080310000023</v>
       </c>
       <c r="D51" s="5">
         <v>2.08324213240767</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>625.89497863999998</v>
       </c>
       <c r="C52" s="5">
         <v>0.82061029999999846</v>
       </c>
       <c r="D52" s="5">
         <v>1.5868093280968498</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>626.46204120000004</v>
       </c>
       <c r="C53" s="5">
         <v>0.56706256000006761</v>
       </c>
       <c r="D53" s="5">
         <v>1.0926372219762115</v>
       </c>
       <c r="E53" s="5">
         <v>2.9701010757188673</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>629.59849636000001</v>
       </c>
       <c r="C54" s="5">
         <v>3.1364551599999686</v>
       </c>
       <c r="D54" s="5">
         <v>6.1761689968487632</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>629.04557920000002</v>
       </c>
       <c r="C55" s="5">
         <v>-0.55291715999999269</v>
       </c>
       <c r="D55" s="5">
         <v>-1.0487718170707594</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>632.87449237999999</v>
       </c>
       <c r="C56" s="5">
         <v>3.8289131799999723</v>
       </c>
       <c r="D56" s="5">
         <v>7.5537927462439036</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>636.41515976999995</v>
       </c>
       <c r="C57" s="5">
         <v>3.5406673899999532</v>
       </c>
       <c r="D57" s="5">
         <v>6.9239736532117568</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>637.16529033999996</v>
       </c>
       <c r="C58" s="5">
         <v>0.75013057000001027</v>
       </c>
       <c r="D58" s="5">
         <v>1.423622844061101</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>638.36428237999996</v>
       </c>
       <c r="C59" s="5">
         <v>1.1989920400000074</v>
       </c>
       <c r="D59" s="5">
         <v>2.2816297283983156</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>641.12272397000004</v>
       </c>
       <c r="C60" s="5">
         <v>2.7584415900000749</v>
       </c>
       <c r="D60" s="5">
         <v>5.3103581961747137</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>643.26646391999998</v>
       </c>
       <c r="C61" s="5">
         <v>2.1437399499999401</v>
       </c>
       <c r="D61" s="5">
         <v>4.0870935900584993</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>644.55175549000001</v>
       </c>
       <c r="C62" s="5">
         <v>1.2852915700000267</v>
       </c>
       <c r="D62" s="5">
         <v>2.4242096342676822</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>646.63848151000002</v>
       </c>
       <c r="C63" s="5">
         <v>2.0867260200000146</v>
       </c>
       <c r="D63" s="5">
         <v>3.954909437942522</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>649.68148810000002</v>
       </c>
       <c r="C64" s="5">
         <v>3.0430065900000045</v>
       </c>
       <c r="D64" s="5">
         <v>5.7955389970906879</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>649.99913731000004</v>
       </c>
       <c r="C65" s="5">
         <v>0.31764921000001323</v>
       </c>
       <c r="D65" s="5">
         <v>0.58829713811727746</v>
       </c>
       <c r="E65" s="5">
         <v>3.7571464130395249</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>649.63172890999999</v>
       </c>
       <c r="C66" s="5">
         <v>-0.36740840000004482</v>
       </c>
       <c r="D66" s="5">
         <v>-0.67618859063465209</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>654.00249464000001</v>
       </c>
       <c r="C67" s="5">
         <v>4.3707657300000164</v>
       </c>
       <c r="D67" s="5">
         <v>8.3792445311383634</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>656.46278738000001</v>
       </c>
       <c r="C68" s="5">
         <v>2.4602927399999999</v>
       </c>
       <c r="D68" s="5">
         <v>4.6088651387694357</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>657.10603662999995</v>
       </c>
       <c r="C69" s="5">
         <v>0.64324924999993982</v>
       </c>
       <c r="D69" s="5">
         <v>1.1822036580499073</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>660.19919512000001</v>
       </c>
       <c r="C70" s="5">
         <v>3.0931584900000644</v>
       </c>
       <c r="D70" s="5">
         <v>5.7972558156449416</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>661.40752506000001</v>
       </c>
       <c r="C71" s="5">
         <v>1.2083299399999987</v>
       </c>
       <c r="D71" s="5">
         <v>2.2185448919241457</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>663.01472260000003</v>
       </c>
       <c r="C72" s="5">
         <v>1.6071975400000156</v>
       </c>
       <c r="D72" s="5">
         <v>2.9552473638860155</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>664.34502316999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.330300569999963</v>
       </c>
       <c r="D73" s="5">
         <v>2.4344792240189594</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>667.10933514999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.7643119800000022</v>
       </c>
       <c r="D74" s="5">
         <v>5.1090194679028089</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>669.50904231000004</v>
       </c>
       <c r="C75" s="5">
         <v>2.3997071600000481</v>
       </c>
       <c r="D75" s="5">
         <v>4.4030406765441343</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>670.30379515000004</v>
       </c>
       <c r="C76" s="5">
         <v>0.79475284000000102</v>
       </c>
       <c r="D76" s="5">
         <v>1.4338189050670858</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>674.09257261000005</v>
       </c>
       <c r="C77" s="5">
         <v>3.7887774600000057</v>
       </c>
       <c r="D77" s="5">
         <v>6.9976806654719503</v>
       </c>
       <c r="E77" s="5">
         <v>3.7066872734185408</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>678.36855371000001</v>
       </c>
       <c r="C78" s="5">
         <v>4.2759810999999672</v>
       </c>
       <c r="D78" s="5">
         <v>7.8832418875410815</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>680.10486420999996</v>
       </c>
       <c r="C79" s="5">
         <v>1.736310499999945</v>
       </c>
       <c r="D79" s="5">
         <v>3.115055525383803</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>681.76441996000005</v>
       </c>
       <c r="C80" s="5">
         <v>1.659555750000095</v>
       </c>
       <c r="D80" s="5">
         <v>2.9677961330493385</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>682.60812166999995</v>
       </c>
       <c r="C81" s="5">
         <v>0.84370170999989114</v>
       </c>
       <c r="D81" s="5">
         <v>1.4951816353161229</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>685.58800918999998</v>
       </c>
       <c r="C82" s="5">
         <v>2.9798875200000339</v>
       </c>
       <c r="D82" s="5">
         <v>5.3661579947835047</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>686.39921565999998</v>
       </c>
       <c r="C83" s="5">
         <v>0.8112064700000019</v>
       </c>
       <c r="D83" s="5">
         <v>1.4291495156655065</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>688.86963246000005</v>
       </c>
       <c r="C84" s="5">
         <v>2.4704168000000664</v>
       </c>
       <c r="D84" s="5">
         <v>4.405442493777878</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>692.46503300999996</v>
       </c>
       <c r="C85" s="5">
         <v>3.5954005499999084</v>
       </c>
       <c r="D85" s="5">
         <v>6.4460853519606065</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>692.74850790999994</v>
       </c>
       <c r="C86" s="5">
         <v>0.28347489999998743</v>
       </c>
       <c r="D86" s="5">
         <v>0.49235241572496147</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>695.36215392999998</v>
       </c>
       <c r="C87" s="5">
         <v>2.6136460200000329</v>
       </c>
       <c r="D87" s="5">
         <v>4.6225763201726444</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>698.33207398000002</v>
       </c>
       <c r="C88" s="5">
         <v>2.9699200500000416</v>
       </c>
       <c r="D88" s="5">
         <v>5.2473752620240344</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>699.29823749000002</v>
       </c>
       <c r="C89" s="5">
         <v>0.96616351000000122</v>
       </c>
       <c r="D89" s="5">
         <v>1.6729281056326872</v>
       </c>
       <c r="E89" s="5">
         <v>3.7391993183379713</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>699.11162772</v>
       </c>
       <c r="C90" s="5">
         <v>-0.18660977000001822</v>
       </c>
       <c r="D90" s="5">
         <v>-0.31975392129978131</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>701.54516865999994</v>
       </c>
       <c r="C91" s="5">
         <v>2.4335409399999435</v>
       </c>
       <c r="D91" s="5">
         <v>4.2579910279977984</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>707.11842137999997</v>
       </c>
       <c r="C92" s="5">
         <v>5.5732527200000277</v>
       </c>
       <c r="D92" s="5">
         <v>9.9608678420404217</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>709.56500099000004</v>
       </c>
       <c r="C93" s="5">
         <v>2.4465796100000716</v>
       </c>
       <c r="D93" s="5">
         <v>4.2318426090578454</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>713.16741508999996</v>
       </c>
       <c r="C94" s="5">
         <v>3.602414099999919</v>
       </c>
       <c r="D94" s="5">
         <v>6.2653485326097602</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>715.42777315000001</v>
       </c>
       <c r="C95" s="5">
         <v>2.2603580600000441</v>
       </c>
       <c r="D95" s="5">
         <v>3.8703619127794742</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>720.52859889000001</v>
       </c>
       <c r="C96" s="5">
         <v>5.1008257400000048</v>
       </c>
       <c r="D96" s="5">
         <v>8.8993111258643065</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>722.18237935000002</v>
       </c>
       <c r="C97" s="5">
         <v>1.6537804600000072</v>
       </c>
       <c r="D97" s="5">
         <v>2.7893154633840567</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>726.55077016999996</v>
       </c>
       <c r="C98" s="5">
         <v>4.3683908199999451</v>
       </c>
       <c r="D98" s="5">
         <v>7.5050724423650683</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>728.54314383999997</v>
       </c>
       <c r="C99" s="5">
         <v>1.9923736700000063</v>
       </c>
       <c r="D99" s="5">
         <v>3.3407707298239497</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>730.97728230999996</v>
       </c>
       <c r="C100" s="5">
         <v>2.4341384699999935</v>
       </c>
       <c r="D100" s="5">
         <v>4.0838272682002685</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>733.66410188999998</v>
       </c>
       <c r="C101" s="5">
         <v>2.6868195800000194</v>
       </c>
       <c r="D101" s="5">
         <v>4.5010552691969963</v>
       </c>
       <c r="E101" s="5">
         <v>4.9143359095755512</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>737.63403237</v>
       </c>
       <c r="C102" s="5">
         <v>3.9699304800000164</v>
       </c>
       <c r="D102" s="5">
         <v>6.6900975852762334</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>739.72429334000003</v>
       </c>
       <c r="C103" s="5">
         <v>2.0902609700000312</v>
       </c>
       <c r="D103" s="5">
         <v>3.4539868513873806</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>741.07402137999998</v>
       </c>
       <c r="C104" s="5">
         <v>1.3497280399999454</v>
       </c>
       <c r="D104" s="5">
         <v>2.2116715204343329</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>744.52807022000002</v>
       </c>
       <c r="C105" s="5">
         <v>3.4540488400000413</v>
       </c>
       <c r="D105" s="5">
         <v>5.7386701246661787</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>746.90032670999994</v>
       </c>
       <c r="C106" s="5">
         <v>2.372256489999927</v>
       </c>
       <c r="D106" s="5">
         <v>3.8912277723560207</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>748.27184995000005</v>
       </c>
       <c r="C107" s="5">
         <v>1.3715232400001014</v>
       </c>
       <c r="D107" s="5">
         <v>2.2259358581038446</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>749.55763920000004</v>
       </c>
       <c r="C108" s="5">
         <v>1.2857892499999934</v>
       </c>
       <c r="D108" s="5">
         <v>2.0816140335166322</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>752.25394873000005</v>
       </c>
       <c r="C109" s="5">
         <v>2.6963095300000077</v>
       </c>
       <c r="D109" s="5">
         <v>4.4030766869157301</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>755.99363079</v>
       </c>
       <c r="C110" s="5">
         <v>3.7396820599999501</v>
       </c>
       <c r="D110" s="5">
         <v>6.1314080049585495</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>759.21549407999998</v>
       </c>
       <c r="C111" s="5">
         <v>3.2218632899999875</v>
       </c>
       <c r="D111" s="5">
         <v>5.2357042821856936</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>761.20392951999997</v>
       </c>
       <c r="C112" s="5">
         <v>1.9884354399999893</v>
       </c>
       <c r="D112" s="5">
         <v>3.1885494474140907</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>764.59759492000001</v>
       </c>
       <c r="C113" s="5">
         <v>3.3936654000000317</v>
       </c>
       <c r="D113" s="5">
         <v>5.4830970399832202</v>
       </c>
       <c r="E113" s="5">
         <v>4.2163018403533536</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>765.44840056999999</v>
       </c>
       <c r="C114" s="5">
         <v>0.85080564999998387</v>
       </c>
       <c r="D114" s="5">
         <v>1.3435020766423333</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>768.68679082000006</v>
       </c>
       <c r="C115" s="5">
         <v>3.2383902500000659</v>
       </c>
       <c r="D115" s="5">
         <v>5.1966667825542823</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>769.84603015000005</v>
       </c>
       <c r="C116" s="5">
         <v>1.1592393299999912</v>
       </c>
       <c r="D116" s="5">
         <v>1.8247791987292539</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>773.04924443000004</v>
       </c>
       <c r="C117" s="5">
         <v>3.2032142799999974</v>
       </c>
       <c r="D117" s="5">
         <v>5.108884049508533</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>772.36336165</v>
       </c>
       <c r="C118" s="5">
         <v>-0.68588278000004266</v>
       </c>
       <c r="D118" s="5">
         <v>-1.059511797180579</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>775.26110782000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.8977461700000049</v>
       </c>
       <c r="D119" s="5">
         <v>4.5962224842635235</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>777.97584474999996</v>
       </c>
       <c r="C120" s="5">
         <v>2.7147369299999582</v>
       </c>
       <c r="D120" s="5">
         <v>4.2839288862323244</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>780.59698372000003</v>
       </c>
       <c r="C121" s="5">
         <v>2.6211389700000609</v>
       </c>
       <c r="D121" s="5">
         <v>4.1187801668148394</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>782.62188773000003</v>
       </c>
       <c r="C122" s="5">
         <v>2.0249040100000002</v>
       </c>
       <c r="D122" s="5">
         <v>3.1576526165250085</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>787.16211018000001</v>
       </c>
       <c r="C123" s="5">
         <v>4.5402224499999875</v>
       </c>
       <c r="D123" s="5">
         <v>7.1880323643741084</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>788.54044357999999</v>
       </c>
       <c r="C124" s="5">
         <v>1.3783333999999741</v>
       </c>
       <c r="D124" s="5">
         <v>2.1215736778256611</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>792.06361194999999</v>
       </c>
       <c r="C125" s="5">
         <v>3.5231683700000076</v>
       </c>
       <c r="D125" s="5">
         <v>5.495289633364564</v>
       </c>
       <c r="E125" s="5">
         <v>3.5922186013250146</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>795.34156302999997</v>
       </c>
       <c r="C126" s="5">
         <v>3.2779510799999798</v>
       </c>
       <c r="D126" s="5">
         <v>5.0808067743009833</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>796.71417813999994</v>
       </c>
       <c r="C127" s="5">
         <v>1.3726151099999697</v>
       </c>
       <c r="D127" s="5">
         <v>2.0907533800896605</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>800.19039247000001</v>
       </c>
       <c r="C128" s="5">
         <v>3.4762143300000616</v>
       </c>
       <c r="D128" s="5">
         <v>5.3633189020890093</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>799.90734050000003</v>
       </c>
       <c r="C129" s="5">
         <v>-0.28305196999997406</v>
       </c>
       <c r="D129" s="5">
         <v>-0.42365207838930274</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>805.19713506999994</v>
       </c>
       <c r="C130" s="5">
         <v>5.2897945699999127</v>
       </c>
       <c r="D130" s="5">
         <v>8.2306995308768283</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>806.20297999000002</v>
       </c>
       <c r="C131" s="5">
         <v>1.0058449200000723</v>
       </c>
       <c r="D131" s="5">
         <v>1.5093712194102382</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>807.00693478000005</v>
       </c>
       <c r="C132" s="5">
         <v>0.80395479000003434</v>
       </c>
       <c r="D132" s="5">
         <v>1.2032387686970347</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>808.71437478999997</v>
       </c>
       <c r="C133" s="5">
         <v>1.7074400099999139</v>
       </c>
       <c r="D133" s="5">
         <v>2.5686765459349337</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>809.57693354000003</v>
       </c>
       <c r="C134" s="5">
         <v>0.86255875000006199</v>
       </c>
       <c r="D134" s="5">
         <v>1.287431129063954</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>809.39363452999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.18329901000004156</v>
       </c>
       <c r="D135" s="5">
         <v>-0.27135791630866768</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>811.32515839999996</v>
       </c>
       <c r="C136" s="5">
         <v>1.9315238699999782</v>
       </c>
       <c r="D136" s="5">
         <v>2.9015470342731664</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>812.69700938999995</v>
       </c>
       <c r="C137" s="5">
         <v>1.3718509899999844</v>
       </c>
       <c r="D137" s="5">
         <v>2.0480288999179752</v>
       </c>
       <c r="E137" s="5">
         <v>2.6050177193725821</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>809.04003909000005</v>
       </c>
       <c r="C138" s="5">
         <v>-3.6569702999998981</v>
       </c>
       <c r="D138" s="5">
         <v>-5.2681010104302484</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>810.05269277000002</v>
       </c>
       <c r="C139" s="5">
         <v>1.0126536799999712</v>
       </c>
       <c r="D139" s="5">
         <v>1.5123911473577722</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>810.02699018999999</v>
       </c>
       <c r="C140" s="5">
         <v>-2.5702580000029229E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-3.80687754558795E-2</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>809.27263467</v>
       </c>
       <c r="C141" s="5">
         <v>-0.75435551999999007</v>
       </c>
       <c r="D141" s="5">
         <v>-1.1118202606425598</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>809.30055603999995</v>
       </c>
       <c r="C142" s="5">
         <v>2.7921369999944545E-2</v>
       </c>
       <c r="D142" s="5">
         <v>4.1410028369637253E-2</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>810.39585310999996</v>
       </c>
       <c r="C143" s="5">
         <v>1.0952970700000151</v>
       </c>
       <c r="D143" s="5">
         <v>1.6362083637957658</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>810.94815787000005</v>
       </c>
       <c r="C144" s="5">
         <v>0.55230476000008366</v>
       </c>
       <c r="D144" s="5">
         <v>0.82090211012137981</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>811.95705061000001</v>
       </c>
       <c r="C145" s="5">
         <v>1.0088927399999648</v>
       </c>
       <c r="D145" s="5">
         <v>1.5031660659446722</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>806.78544307000004</v>
       </c>
       <c r="C146" s="5">
         <v>-5.1716075399999681</v>
       </c>
       <c r="D146" s="5">
         <v>-7.3810283305977276</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>802.30026131</v>
       </c>
       <c r="C147" s="5">
         <v>-4.4851817600000459</v>
       </c>
       <c r="D147" s="5">
         <v>-6.4709418753960746</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>797.96462407000001</v>
       </c>
       <c r="C148" s="5">
         <v>-4.3356372399999827</v>
       </c>
       <c r="D148" s="5">
         <v>-6.2954981737800235</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>797.04915183000003</v>
       </c>
       <c r="C149" s="5">
         <v>-0.9154722399999855</v>
       </c>
       <c r="D149" s="5">
         <v>-1.368057206643658</v>
       </c>
       <c r="E149" s="5">
         <v>-1.9254232978837993</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>800.10616057000004</v>
       </c>
       <c r="C150" s="5">
         <v>3.0570087400000148</v>
       </c>
       <c r="D150" s="5">
         <v>4.7008300353822863</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>799.69171571000004</v>
       </c>
       <c r="C151" s="5">
         <v>-0.41444486000000325</v>
       </c>
       <c r="D151" s="5">
         <v>-0.61981700746758239</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>800.90815211999995</v>
       </c>
       <c r="C152" s="5">
         <v>1.2164364099999148</v>
       </c>
       <c r="D152" s="5">
         <v>1.8407070792936464</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>799.13779427999998</v>
       </c>
       <c r="C153" s="5">
         <v>-1.7703578399999742</v>
       </c>
       <c r="D153" s="5">
         <v>-2.6205142280788296</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>799.56523148999997</v>
       </c>
       <c r="C154" s="5">
         <v>0.42743720999999368</v>
       </c>
       <c r="D154" s="5">
         <v>0.64373912939335032</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>798.73703635000004</v>
       </c>
       <c r="C155" s="5">
         <v>-0.82819513999993433</v>
       </c>
       <c r="D155" s="5">
         <v>-1.2359114938786719</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>797.88156260000005</v>
       </c>
       <c r="C156" s="5">
         <v>-0.85547374999998738</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2776956651479043</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>797.55268142</v>
       </c>
       <c r="C157" s="5">
         <v>-0.32888118000005306</v>
       </c>
       <c r="D157" s="5">
         <v>-0.49351175668079783</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>795.50134450999997</v>
       </c>
       <c r="C158" s="5">
         <v>-2.0513369100000318</v>
       </c>
       <c r="D158" s="5">
         <v>-3.0431578864200226</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>794.29083481999999</v>
       </c>
       <c r="C159" s="5">
         <v>-1.2105096899999808</v>
       </c>
       <c r="D159" s="5">
         <v>-1.8108275057461043</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>794.24112898999999</v>
       </c>
       <c r="C160" s="5">
         <v>-4.9705829999993512E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-7.5068813759571196E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>793.61373369</v>
       </c>
       <c r="C161" s="5">
         <v>-0.62739529999998922</v>
       </c>
       <c r="D161" s="5">
         <v>-0.94380910122766615</v>
       </c>
       <c r="E161" s="5">
         <v>-0.43101710002606541</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>792.23554677000004</v>
       </c>
       <c r="C162" s="5">
         <v>-1.3781869199999619</v>
       </c>
       <c r="D162" s="5">
         <v>-2.0641266340824527</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>791.42418184999997</v>
       </c>
       <c r="C163" s="5">
         <v>-0.81136492000007365</v>
       </c>
       <c r="D163" s="5">
         <v>-1.2220762833188403</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>790.06392515000005</v>
       </c>
       <c r="C164" s="5">
         <v>-1.3602566999999226</v>
       </c>
       <c r="D164" s="5">
         <v>-2.0431088259900476</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>790.10262038999997</v>
       </c>
       <c r="C165" s="5">
         <v>3.8695239999924524E-2</v>
       </c>
       <c r="D165" s="5">
         <v>5.8788658513142522E-2</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>790.20699912999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.10437874000001557</v>
       </c>
       <c r="D166" s="5">
         <v>0.15864462905696985</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>789.09391318999997</v>
       </c>
       <c r="C167" s="5">
         <v>-1.113085940000019</v>
       </c>
       <c r="D167" s="5">
         <v>-1.6772864165856882</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>790.96002564000003</v>
       </c>
       <c r="C168" s="5">
         <v>1.8661124500000597</v>
       </c>
       <c r="D168" s="5">
         <v>2.8750601213473947</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>791.23865021999995</v>
       </c>
       <c r="C169" s="5">
         <v>0.27862457999992785</v>
       </c>
       <c r="D169" s="5">
         <v>0.42353346242927081</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>792.37320423999995</v>
       </c>
       <c r="C170" s="5">
         <v>1.1345540199999959</v>
       </c>
       <c r="D170" s="5">
         <v>1.7343103806589211</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>793.18021525999995</v>
       </c>
       <c r="C171" s="5">
         <v>0.80701102000000446</v>
       </c>
       <c r="D171" s="5">
         <v>1.2290374590474107</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>793.77721138000004</v>
       </c>
       <c r="C172" s="5">
         <v>0.59699612000008528</v>
       </c>
       <c r="D172" s="5">
         <v>0.90694195372655884</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>794.09742845000005</v>
       </c>
       <c r="C173" s="5">
         <v>0.32021707000001243</v>
       </c>
       <c r="D173" s="5">
         <v>0.48516662391726584</v>
       </c>
       <c r="E173" s="5">
         <v>6.0948385778436531E-2</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>795.20428542000002</v>
       </c>
       <c r="C174" s="5">
         <v>1.1068569699999671</v>
       </c>
       <c r="D174" s="5">
         <v>1.6855089120565658</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>796.73264087999996</v>
       </c>
       <c r="C175" s="5">
         <v>1.5283554599999434</v>
       </c>
       <c r="D175" s="5">
         <v>2.3308959464877432</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>797.80370659000005</v>
       </c>
       <c r="C176" s="5">
         <v>1.0710657100000844</v>
       </c>
       <c r="D176" s="5">
         <v>1.6251682941767376</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>800.84802161000005</v>
       </c>
       <c r="C177" s="5">
         <v>3.0443150199999991</v>
       </c>
       <c r="D177" s="5">
         <v>4.6763783035737472</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>800.93708504000006</v>
       </c>
       <c r="C178" s="5">
         <v>8.9063430000010158E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.13353533940017037</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>800.80708268000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.13000236000004861</v>
       </c>
       <c r="D179" s="5">
         <v>-0.1946016026752817</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>804.41064710000001</v>
       </c>
       <c r="C180" s="5">
         <v>3.6035644199999979</v>
       </c>
       <c r="D180" s="5">
         <v>5.5355690015653103</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>806.51897571999996</v>
       </c>
       <c r="C181" s="5">
         <v>2.108328619999952</v>
       </c>
       <c r="D181" s="5">
         <v>3.1908894444126146</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>808.54891153000005</v>
       </c>
       <c r="C182" s="5">
         <v>2.0299358100000973</v>
       </c>
       <c r="D182" s="5">
         <v>3.0624548906060367</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>814.35223385999996</v>
       </c>
       <c r="C183" s="5">
         <v>5.8033223299999008</v>
       </c>
       <c r="D183" s="5">
         <v>8.9612163646673793</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>814.35613345000002</v>
       </c>
       <c r="C184" s="5">
         <v>3.8995900000600159E-3</v>
       </c>
       <c r="D184" s="5">
         <v>5.7464461353795571E-3</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>816.98335350000002</v>
       </c>
       <c r="C185" s="5">
         <v>2.6272200500000054</v>
       </c>
       <c r="D185" s="5">
         <v>3.9407943081025465</v>
       </c>
       <c r="E185" s="5">
         <v>2.8820046797873422</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>814.21549958000003</v>
       </c>
       <c r="C186" s="5">
         <v>-2.7678539199999932</v>
       </c>
       <c r="D186" s="5">
         <v>-3.9905694483103216</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>817.00717249000002</v>
       </c>
       <c r="C187" s="5">
         <v>2.7916729099999884</v>
       </c>
       <c r="D187" s="5">
         <v>4.1928806380926442</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>819.82615900999997</v>
       </c>
       <c r="C188" s="5">
         <v>2.8189865199999531</v>
       </c>
       <c r="D188" s="5">
         <v>4.2199425607966301</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>821.88240069000005</v>
       </c>
       <c r="C189" s="5">
         <v>2.0562416800000847</v>
       </c>
       <c r="D189" s="5">
         <v>3.0516405024863635</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>823.29276457000003</v>
       </c>
       <c r="C190" s="5">
         <v>1.4103638799999771</v>
       </c>
       <c r="D190" s="5">
         <v>2.078766681204014</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>825.44694827000001</v>
       </c>
       <c r="C191" s="5">
         <v>2.1541836999999759</v>
       </c>
       <c r="D191" s="5">
         <v>3.1854377618254492</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>826.85792293999998</v>
       </c>
       <c r="C192" s="5">
         <v>1.4109746699999732</v>
       </c>
       <c r="D192" s="5">
         <v>2.0706101447978353</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>828.04442529000005</v>
       </c>
       <c r="C193" s="5">
         <v>1.1865023500000689</v>
       </c>
       <c r="D193" s="5">
         <v>1.7355989454141074</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>832.50431676000005</v>
       </c>
       <c r="C194" s="5">
         <v>4.4598914700000023</v>
       </c>
       <c r="D194" s="5">
         <v>6.6582066704271359</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>834.23511026000006</v>
       </c>
       <c r="C195" s="5">
         <v>1.7307935000000043</v>
       </c>
       <c r="D195" s="5">
         <v>2.5235505172634065</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>836.60506585999997</v>
       </c>
       <c r="C196" s="5">
         <v>2.369955599999912</v>
       </c>
       <c r="D196" s="5">
         <v>3.462820340248185</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>837.54516262000004</v>
       </c>
       <c r="C197" s="5">
         <v>0.94009676000007403</v>
       </c>
       <c r="D197" s="5">
         <v>1.3568104228568023</v>
       </c>
       <c r="E197" s="5">
         <v>2.5167965824410166</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>840.76306724999995</v>
       </c>
       <c r="C198" s="5">
         <v>3.2179046299999072</v>
       </c>
       <c r="D198" s="5">
         <v>4.7091647335394393</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>842.39765359</v>
       </c>
       <c r="C199" s="5">
         <v>1.6345863400000553</v>
       </c>
       <c r="D199" s="5">
         <v>2.3581130490262447</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>844.65776459999995</v>
       </c>
       <c r="C200" s="5">
         <v>2.260111009999946</v>
       </c>
       <c r="D200" s="5">
         <v>3.2674760372919831</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>845.41320584000005</v>
       </c>
       <c r="C201" s="5">
         <v>0.7554412400000956</v>
       </c>
       <c r="D201" s="5">
         <v>1.0785458029014316</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>848.03214792999995</v>
       </c>
       <c r="C202" s="5">
         <v>2.618942089999905</v>
       </c>
       <c r="D202" s="5">
         <v>3.7813855257312623</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>851.27100928000004</v>
       </c>
       <c r="C203" s="5">
         <v>3.2388613500000929</v>
       </c>
       <c r="D203" s="5">
         <v>4.680629744226783</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>851.42441858999996</v>
       </c>
       <c r="C204" s="5">
         <v>0.15340930999991542</v>
       </c>
       <c r="D204" s="5">
         <v>0.21646895597762228</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>856.37259634999998</v>
       </c>
       <c r="C205" s="5">
         <v>4.9481777600000214</v>
       </c>
       <c r="D205" s="5">
         <v>7.2012677484169396</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>858.12398733999999</v>
       </c>
       <c r="C206" s="5">
         <v>1.7513909900000044</v>
       </c>
       <c r="D206" s="5">
         <v>2.4819466350614938</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>860.49228720999997</v>
       </c>
       <c r="C207" s="5">
         <v>2.3682998699999871</v>
       </c>
       <c r="D207" s="5">
         <v>3.3625652465952172</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>864.72253843999999</v>
       </c>
       <c r="C208" s="5">
         <v>4.2302512300000217</v>
       </c>
       <c r="D208" s="5">
         <v>6.06145013999011</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>868.76266739000005</v>
       </c>
       <c r="C209" s="5">
         <v>4.040128950000053</v>
       </c>
       <c r="D209" s="5">
         <v>5.7529415147085317</v>
       </c>
       <c r="E209" s="5">
         <v>3.7272622615771134</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>866.49800506999998</v>
       </c>
       <c r="C210" s="5">
         <v>-2.2646623200000704</v>
       </c>
       <c r="D210" s="5">
         <v>-3.0836599050847902</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>871.09891198000003</v>
       </c>
       <c r="C211" s="5">
         <v>4.6009069100000488</v>
       </c>
       <c r="D211" s="5">
         <v>6.5611379014465676</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>874.63704302999997</v>
       </c>
       <c r="C212" s="5">
         <v>3.5381310499999472</v>
       </c>
       <c r="D212" s="5">
         <v>4.9843941894586186</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>869.97496839999997</v>
       </c>
       <c r="C213" s="5">
         <v>-4.6620746300000064</v>
       </c>
       <c r="D213" s="5">
         <v>-6.2121281823630632</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>871.64171610999995</v>
       </c>
       <c r="C214" s="5">
         <v>1.6667477099999815</v>
       </c>
       <c r="D214" s="5">
         <v>2.3234092381669624</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>874.60949491999997</v>
       </c>
       <c r="C215" s="5">
         <v>2.9677788100000271</v>
       </c>
       <c r="D215" s="5">
         <v>4.1631653349741615</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>876.20803355999999</v>
       </c>
       <c r="C216" s="5">
         <v>1.5985386400000152</v>
       </c>
       <c r="D216" s="5">
         <v>2.2154428998751197</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>879.84143607999999</v>
       </c>
       <c r="C217" s="5">
         <v>3.6334025200000042</v>
       </c>
       <c r="D217" s="5">
         <v>5.0911551533333821</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>880.99623924000002</v>
       </c>
       <c r="C218" s="5">
         <v>1.1548031600000286</v>
       </c>
       <c r="D218" s="5">
         <v>1.5864350216034495</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>883.86638427000003</v>
       </c>
       <c r="C219" s="5">
         <v>2.8701450300000033</v>
       </c>
       <c r="D219" s="5">
         <v>3.9802238858417827</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>886.08724138000002</v>
       </c>
       <c r="C220" s="5">
         <v>2.2208571099999972</v>
       </c>
       <c r="D220" s="5">
         <v>3.0572137727698623</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>888.50353848999998</v>
       </c>
       <c r="C221" s="5">
         <v>2.4162971099999595</v>
       </c>
       <c r="D221" s="5">
         <v>3.3218423575137379</v>
       </c>
       <c r="E221" s="5">
         <v>2.2722973535806767</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>888.89564258999997</v>
       </c>
       <c r="C222" s="5">
         <v>0.39210409999998319</v>
       </c>
       <c r="D222" s="5">
         <v>0.53085737715656833</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>891.69120567000004</v>
       </c>
       <c r="C223" s="5">
         <v>2.795563080000079</v>
       </c>
       <c r="D223" s="5">
         <v>3.8399508250532399</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>891.30463061</v>
       </c>
       <c r="C224" s="5">
         <v>-0.38657506000004105</v>
       </c>
       <c r="D224" s="5">
         <v>-0.51899756215834092</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>892.4971888</v>
       </c>
       <c r="C225" s="5">
         <v>1.1925581899999997</v>
       </c>
       <c r="D225" s="5">
         <v>1.6174583486015859</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>893.23786540000003</v>
       </c>
       <c r="C226" s="5">
         <v>0.74067660000002888</v>
       </c>
       <c r="D226" s="5">
         <v>1.0004289930018562</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>891.80853350999996</v>
       </c>
       <c r="C227" s="5">
         <v>-1.4293318900000713</v>
       </c>
       <c r="D227" s="5">
         <v>-1.9033935069391994</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>891.52631115999998</v>
       </c>
       <c r="C228" s="5">
         <v>-0.28222234999998363</v>
       </c>
       <c r="D228" s="5">
         <v>-0.37909256034220906</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>890.66948202000003</v>
       </c>
       <c r="C229" s="5">
         <v>-0.85682913999994526</v>
       </c>
       <c r="D229" s="5">
         <v>-1.1472206099547577</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>888.81855246999999</v>
       </c>
       <c r="C230" s="5">
         <v>-1.8509295500000462</v>
       </c>
       <c r="D230" s="5">
         <v>-2.4654529985963625</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>888.54471255999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.27383990999999241</v>
       </c>
       <c r="D231" s="5">
         <v>-0.36908729052380629</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>884.83923632999995</v>
       </c>
       <c r="C232" s="5">
         <v>-3.7054762300000448</v>
       </c>
       <c r="D232" s="5">
         <v>-4.8911293767974655</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>882.18176977999997</v>
       </c>
       <c r="C233" s="5">
         <v>-2.657466549999981</v>
       </c>
       <c r="D233" s="5">
         <v>-3.5450590832550422</v>
       </c>
       <c r="E233" s="5">
         <v>-0.71150743200683042</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>881.67299100000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.50877877999994325</v>
       </c>
       <c r="D234" s="5">
         <v>-0.68988235485862859</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>876.51841621000005</v>
       </c>
       <c r="C235" s="5">
         <v>-5.1545747899999697</v>
       </c>
       <c r="D235" s="5">
         <v>-6.7943796976092541</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>870.95655084999999</v>
       </c>
       <c r="C236" s="5">
         <v>-5.5618653600000698</v>
       </c>
       <c r="D236" s="5">
         <v>-7.3542852072027038</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>866.37531420000005</v>
       </c>
       <c r="C237" s="5">
         <v>-4.5812366499999371</v>
       </c>
       <c r="D237" s="5">
         <v>-6.1325647105817893</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>864.41558773999998</v>
       </c>
       <c r="C238" s="5">
         <v>-1.9597264600000699</v>
       </c>
       <c r="D238" s="5">
         <v>-2.6808638924961437</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>859.24478151999995</v>
       </c>
       <c r="C239" s="5">
         <v>-5.1708062200000313</v>
       </c>
       <c r="D239" s="5">
         <v>-6.9467039214555886</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>855.66475690000004</v>
       </c>
       <c r="C240" s="5">
         <v>-3.5800246199999037</v>
       </c>
       <c r="D240" s="5">
         <v>-4.8867772323911263</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>854.84296261999998</v>
       </c>
       <c r="C241" s="5">
         <v>-0.82179428000006283</v>
       </c>
       <c r="D241" s="5">
         <v>-1.146431032400097</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>851.68062365000003</v>
       </c>
       <c r="C242" s="5">
         <v>-3.1623389699999507</v>
       </c>
       <c r="D242" s="5">
         <v>-4.3499694982533583</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>850.79717596</v>
       </c>
       <c r="C243" s="5">
         <v>-0.88344769000002543</v>
       </c>
       <c r="D243" s="5">
         <v>-1.2376820901175201</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>850.35757157</v>
       </c>
       <c r="C244" s="5">
         <v>-0.43960438999999951</v>
       </c>
       <c r="D244" s="5">
         <v>-0.61827744936888696</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>850.98467598000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.62710441000001538</v>
       </c>
       <c r="D245" s="5">
         <v>0.88854982488726364</v>
       </c>
       <c r="E245" s="5">
         <v>-3.5363566635229771</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>852.65974811000001</v>
       </c>
       <c r="C246" s="5">
         <v>1.6750721299999896</v>
       </c>
       <c r="D246" s="5">
         <v>2.3878120858512375</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>852.17490089</v>
       </c>
       <c r="C247" s="5">
         <v>-0.48484722000000602</v>
       </c>
       <c r="D247" s="5">
         <v>-0.68022502664764062</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>855.58005633000005</v>
       </c>
       <c r="C248" s="5">
         <v>3.4051554400000441</v>
       </c>
       <c r="D248" s="5">
         <v>4.9018060789251416</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>854.98145101</v>
       </c>
       <c r="C249" s="5">
         <v>-0.59860532000004696</v>
       </c>
       <c r="D249" s="5">
         <v>-0.83635499343832631</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>857.78163054000004</v>
       </c>
       <c r="C250" s="5">
         <v>2.8001795300000367</v>
       </c>
       <c r="D250" s="5">
         <v>4.0017353530344968</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>857.90205142000002</v>
       </c>
       <c r="C251" s="5">
         <v>0.1204208799999833</v>
       </c>
       <c r="D251" s="5">
         <v>0.16859382280993707</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>856.16775843999994</v>
       </c>
       <c r="C252" s="5">
         <v>-1.7342929800000775</v>
       </c>
       <c r="D252" s="5">
         <v>-2.3990704299263754</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>856.04741953999996</v>
       </c>
       <c r="C253" s="5">
         <v>-0.12033889999997882</v>
       </c>
       <c r="D253" s="5">
         <v>-0.16853601025642595</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>857.52298703999998</v>
       </c>
       <c r="C254" s="5">
         <v>1.475567500000011</v>
       </c>
       <c r="D254" s="5">
         <v>2.0881605901979627</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>862.64865038999994</v>
       </c>
       <c r="C255" s="5">
         <v>5.125663349999968</v>
       </c>
       <c r="D255" s="5">
         <v>7.413314475196997</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>861.99570970000002</v>
       </c>
       <c r="C256" s="5">
         <v>-0.65294068999992305</v>
       </c>
       <c r="D256" s="5">
         <v>-0.90451105700856127</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>864.60273758999995</v>
       </c>
       <c r="C257" s="5">
         <v>2.6070278899999266</v>
       </c>
       <c r="D257" s="5">
         <v>3.6902745503239798</v>
       </c>
       <c r="E257" s="5">
         <v>1.6002710735439907</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>869.64486956999997</v>
       </c>
       <c r="C258" s="5">
         <v>5.0421319800000219</v>
       </c>
       <c r="D258" s="5">
         <v>7.2269603219828671</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>869.99387257000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.34900300000003881</v>
       </c>
       <c r="D259" s="5">
         <v>0.48264441406389302</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>874.13276929999995</v>
       </c>
       <c r="C260" s="5">
         <v>4.1388967299999422</v>
       </c>
       <c r="D260" s="5">
         <v>5.8606335972457568</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>879.58343124999999</v>
       </c>
       <c r="C261" s="5">
         <v>5.4506619500000397</v>
       </c>
       <c r="D261" s="5">
         <v>7.7446374079272129</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>880.74154818</v>
       </c>
       <c r="C262" s="5">
         <v>1.1581169300000056</v>
       </c>
       <c r="D262" s="5">
         <v>1.591490462935008</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>885.01642977999995</v>
       </c>
       <c r="C263" s="5">
         <v>4.2748815999999579</v>
       </c>
       <c r="D263" s="5">
         <v>5.9825066127959348</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>889.35528093999994</v>
       </c>
       <c r="C264" s="5">
         <v>4.3388511599999902</v>
       </c>
       <c r="D264" s="5">
         <v>6.0443319533766138</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>891.38870581000003</v>
       </c>
       <c r="C265" s="5">
         <v>2.0334248700000899</v>
       </c>
       <c r="D265" s="5">
         <v>2.7784507256571445</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>892.59819473000005</v>
       </c>
       <c r="C266" s="5">
         <v>1.2094889200000125</v>
       </c>
       <c r="D266" s="5">
         <v>1.6404371439152632</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>889.62349391999999</v>
       </c>
       <c r="C267" s="5">
         <v>-2.9747008100000585</v>
       </c>
       <c r="D267" s="5">
         <v>-3.9266635052200738</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>893.43734271999995</v>
       </c>
       <c r="C268" s="5">
         <v>3.8138487999999597</v>
       </c>
       <c r="D268" s="5">
         <v>5.2674938979485164</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>895.03141199000004</v>
       </c>
       <c r="C269" s="5">
         <v>1.5940692700000909</v>
       </c>
       <c r="D269" s="5">
         <v>2.1621734555073546</v>
       </c>
       <c r="E269" s="5">
         <v>3.5193821482473187</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>898.55758304000005</v>
       </c>
       <c r="C270" s="5">
         <v>3.5261710500000163</v>
       </c>
       <c r="D270" s="5">
         <v>4.8314595515977388</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>900.63860835000003</v>
       </c>
       <c r="C271" s="5">
         <v>2.0810253099999727</v>
       </c>
       <c r="D271" s="5">
         <v>2.8148295302208082</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>903.10719940000001</v>
       </c>
       <c r="C272" s="5">
         <v>2.4685910499999864</v>
       </c>
       <c r="D272" s="5">
         <v>3.3391606654052941</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>904.02876407999997</v>
       </c>
       <c r="C273" s="5">
         <v>0.92156467999996039</v>
       </c>
       <c r="D273" s="5">
         <v>1.2314212674673586</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>903.42431462000002</v>
       </c>
       <c r="C274" s="5">
         <v>-0.60444945999995525</v>
       </c>
       <c r="D274" s="5">
         <v>-0.79939705056463195</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>907.83163741999999</v>
       </c>
       <c r="C275" s="5">
         <v>4.4073227999999744</v>
       </c>
       <c r="D275" s="5">
         <v>6.013815196523975</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>910.06620448000001</v>
       </c>
       <c r="C276" s="5">
         <v>2.2345670600000176</v>
       </c>
       <c r="D276" s="5">
         <v>2.9940370353166434</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>914.93586685000002</v>
       </c>
       <c r="C277" s="5">
         <v>4.8696623700000146</v>
       </c>
       <c r="D277" s="5">
         <v>6.6134483431574909</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>916.06952428</v>
       </c>
       <c r="C278" s="5">
         <v>1.1336574299999711</v>
       </c>
       <c r="D278" s="5">
         <v>1.4970427516751039</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>917.18966691000003</v>
       </c>
       <c r="C279" s="5">
         <v>1.1201426300000321</v>
       </c>
       <c r="D279" s="5">
         <v>1.4772328263553458</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>922.52609995</v>
       </c>
       <c r="C280" s="5">
         <v>5.3364330399999744</v>
       </c>
       <c r="D280" s="5">
         <v>7.2097057818498733</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>924.88570943000002</v>
       </c>
       <c r="C281" s="5">
         <v>2.3596094800000174</v>
       </c>
       <c r="D281" s="5">
         <v>3.1128725616456743</v>
       </c>
       <c r="E281" s="5">
         <v>3.3355586228669187</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>922.55099899000004</v>
       </c>
       <c r="C282" s="5">
         <v>-2.3347104399999807</v>
       </c>
       <c r="D282" s="5">
         <v>-2.987483131878943</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>928.29644073999998</v>
       </c>
       <c r="C283" s="5">
         <v>5.7454417499999408</v>
       </c>
       <c r="D283" s="5">
         <v>7.7347037764788018</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>929.17090480000002</v>
       </c>
       <c r="C284" s="5">
         <v>0.87446406000003662</v>
       </c>
       <c r="D284" s="5">
         <v>1.1362865420248225</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>931.33276130000002</v>
       </c>
       <c r="C285" s="5">
         <v>2.161856499999999</v>
       </c>
       <c r="D285" s="5">
         <v>2.8279876681540195</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>933.90871369000001</v>
       </c>
       <c r="C286" s="5">
         <v>2.5759523899999976</v>
       </c>
       <c r="D286" s="5">
         <v>3.3700120091795016</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>935.12101636</v>
       </c>
       <c r="C287" s="5">
         <v>1.2123026699999855</v>
       </c>
       <c r="D287" s="5">
         <v>1.5688841681002375</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>936.92858337999996</v>
       </c>
       <c r="C288" s="5">
         <v>1.8075670199999649</v>
       </c>
       <c r="D288" s="5">
         <v>2.3443917058187047</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>939.32646390000002</v>
       </c>
       <c r="C289" s="5">
         <v>2.3978805200000579</v>
       </c>
       <c r="D289" s="5">
         <v>3.1147599789197233</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>942.86405094999998</v>
       </c>
       <c r="C290" s="5">
         <v>3.5375870499999564</v>
       </c>
       <c r="D290" s="5">
         <v>4.6141025676776692</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>940.36250481000002</v>
       </c>
       <c r="C291" s="5">
         <v>-2.5015461399999595</v>
       </c>
       <c r="D291" s="5">
         <v>-3.1377128474137761</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>943.11683925</v>
       </c>
       <c r="C292" s="5">
         <v>2.7543344399999796</v>
       </c>
       <c r="D292" s="5">
         <v>3.5719948353453379</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>942.68753887000003</v>
       </c>
       <c r="C293" s="5">
         <v>-0.42930037999997239</v>
       </c>
       <c r="D293" s="5">
         <v>-0.54486639731952113</v>
       </c>
       <c r="E293" s="5">
         <v>1.9247599199009313</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>942.15037407</v>
       </c>
       <c r="C294" s="5">
         <v>-0.53716480000002775</v>
       </c>
       <c r="D294" s="5">
         <v>-0.68164835133017743</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>947.03351606000001</v>
       </c>
       <c r="C295" s="5">
         <v>4.8831419900000128</v>
       </c>
       <c r="D295" s="5">
         <v>6.3999666366603147</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>950.48021902999994</v>
       </c>
       <c r="C296" s="5">
         <v>3.446702969999933</v>
       </c>
       <c r="D296" s="5">
         <v>4.4558590200587167</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>953.38199470999996</v>
       </c>
       <c r="C297" s="5">
         <v>2.9017756800000143</v>
       </c>
       <c r="D297" s="5">
         <v>3.7256949198064548</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>956.55777817000001</v>
       </c>
       <c r="C298" s="5">
         <v>3.1757834600000479</v>
       </c>
       <c r="D298" s="5">
         <v>4.0713387595636474</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>959.45238733999997</v>
       </c>
       <c r="C299" s="5">
         <v>2.894609169999967</v>
       </c>
       <c r="D299" s="5">
         <v>3.6923325405877616</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>958.99261392000005</v>
       </c>
       <c r="C300" s="5">
         <v>-0.4597734199999195</v>
       </c>
       <c r="D300" s="5">
         <v>-0.57353161533758579</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>961.42222958000002</v>
       </c>
       <c r="C301" s="5">
         <v>2.4296156599999676</v>
       </c>
       <c r="D301" s="5">
         <v>3.0829328383960908</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>964.02442537000002</v>
       </c>
       <c r="C302" s="5">
         <v>2.6021957899999961</v>
       </c>
       <c r="D302" s="5">
         <v>3.296721739971753</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>967.48854011000003</v>
       </c>
       <c r="C303" s="5">
         <v>3.4641147400000136</v>
       </c>
       <c r="D303" s="5">
         <v>4.3983179886941004</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>969.54620413999999</v>
       </c>
       <c r="C304" s="5">
         <v>2.0576640299999553</v>
       </c>
       <c r="D304" s="5">
         <v>2.5822382333990035</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>973.49072365999996</v>
       </c>
       <c r="C305" s="5">
         <v>3.9445195199999716</v>
       </c>
       <c r="D305" s="5">
         <v>4.9928404845203334</v>
       </c>
       <c r="E305" s="5">
         <v>3.2675922317721318</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>974.62242303999994</v>
       </c>
       <c r="C306" s="5">
         <v>1.1316993799999864</v>
       </c>
       <c r="D306" s="5">
         <v>1.4039744271262977</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>973.66327464000005</v>
       </c>
       <c r="C307" s="5">
         <v>-0.95914839999988999</v>
       </c>
       <c r="D307" s="5">
         <v>-1.1745765046202061</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>971.49991674</v>
       </c>
       <c r="C308" s="5">
         <v>-2.1633579000000509</v>
       </c>
       <c r="D308" s="5">
         <v>-2.6339074766448922</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>973.48863032999998</v>
       </c>
       <c r="C309" s="5">
         <v>1.9887135899999748</v>
       </c>
       <c r="D309" s="5">
         <v>2.4843122373188864</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>976.82646088000001</v>
       </c>
       <c r="C310" s="5">
         <v>3.3378305500000351</v>
       </c>
       <c r="D310" s="5">
         <v>4.1929616471839903</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>976.70781996000005</v>
       </c>
       <c r="C311" s="5">
         <v>-0.11864091999996162</v>
       </c>
       <c r="D311" s="5">
         <v>-0.14564924774469468</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>979.06427164000002</v>
       </c>
       <c r="C312" s="5">
         <v>2.3564516799999637</v>
       </c>
       <c r="D312" s="5">
         <v>2.9339053735914833</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>979.47968845000003</v>
       </c>
       <c r="C313" s="5">
         <v>0.41541681000001063</v>
       </c>
       <c r="D313" s="5">
         <v>0.51034968576677553</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>979.93844765999995</v>
       </c>
       <c r="C314" s="5">
         <v>0.45875920999992559</v>
       </c>
       <c r="D314" s="5">
         <v>0.56349448751011888</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>981.77237921000005</v>
       </c>
       <c r="C315" s="5">
         <v>1.8339315500001021</v>
       </c>
       <c r="D315" s="5">
         <v>2.269032330050913</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>980.52379699999995</v>
       </c>
       <c r="C316" s="5">
         <v>-1.2485822100001087</v>
       </c>
       <c r="D316" s="5">
         <v>-1.5154865183689914</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>983.53454097999997</v>
       </c>
       <c r="C317" s="5">
         <v>3.0107439800000293</v>
       </c>
       <c r="D317" s="5">
         <v>3.7475236926923783</v>
       </c>
       <c r="E317" s="5">
         <v>1.0317322061620393</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>983.26910117</v>
       </c>
       <c r="C318" s="5">
         <v>-0.2654398099999753</v>
       </c>
       <c r="D318" s="5">
         <v>-0.32337998725330275</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>984.88924797000004</v>
       </c>
       <c r="C319" s="5">
         <v>1.6201468000000432</v>
       </c>
       <c r="D319" s="5">
         <v>1.9952749941887449</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>985.34064920000003</v>
       </c>
       <c r="C320" s="5">
         <v>0.45140122999998766</v>
       </c>
       <c r="D320" s="5">
         <v>0.55138081252621429</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>989.69200550000005</v>
       </c>
       <c r="C321" s="5">
         <v>4.3513563000000204</v>
       </c>
       <c r="D321" s="5">
         <v>5.4299380924045959</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>990.10649588000001</v>
       </c>
       <c r="C322" s="5">
         <v>0.41449037999996108</v>
       </c>
       <c r="D322" s="5">
         <v>0.50372818928119401</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>988.98017741000001</v>
       </c>
       <c r="C323" s="5">
         <v>-1.1263184700000011</v>
       </c>
       <c r="D323" s="5">
         <v>-1.3565790897455798</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>993.35264472999995</v>
       </c>
       <c r="C324" s="5">
         <v>4.3724673199999415</v>
       </c>
       <c r="D324" s="5">
         <v>5.436355496152756</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>994.77505818999998</v>
       </c>
       <c r="C325" s="5">
         <v>1.4224134600000298</v>
       </c>
       <c r="D325" s="5">
         <v>1.7319160607468742</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>998.95844194999995</v>
       </c>
       <c r="C326" s="5">
         <v>4.1833837599999697</v>
       </c>
       <c r="D326" s="5">
         <v>5.1648007240340021</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>995.72267244</v>
       </c>
       <c r="C327" s="5">
         <v>-3.2357695099999546</v>
       </c>
       <c r="D327" s="5">
         <v>-3.8184666493834563</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>999.65750599</v>
       </c>
       <c r="C328" s="5">
         <v>3.9348335500000076</v>
       </c>
       <c r="D328" s="5">
         <v>4.8465205564250491</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>1000.7530054</v>
       </c>
       <c r="C329" s="5">
         <v>1.0954994100000022</v>
       </c>
       <c r="D329" s="5">
         <v>1.3230049274989275</v>
       </c>
       <c r="E329" s="5">
         <v>1.7506720610791504</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>1006.1559715</v>
       </c>
       <c r="C330" s="5">
         <v>5.4029660999999578</v>
       </c>
       <c r="D330" s="5">
         <v>6.6745630023279601</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>1006.6273627</v>
       </c>
       <c r="C331" s="5">
         <v>0.47139120000008461</v>
       </c>
       <c r="D331" s="5">
         <v>0.56365945794745187</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>1010.0170734</v>
       </c>
       <c r="C332" s="5">
         <v>3.3897106999999096</v>
       </c>
       <c r="D332" s="5">
         <v>4.1165586088206085</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>1010.6232551000001</v>
       </c>
       <c r="C333" s="5">
         <v>0.60618170000009286</v>
       </c>
       <c r="D333" s="5">
         <v>0.72258581372501851</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>1012.0725342</v>
       </c>
       <c r="C334" s="5">
         <v>1.4492790999998988</v>
       </c>
       <c r="D334" s="5">
         <v>1.7344917394404247</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>1016.8333807</v>
       </c>
       <c r="C335" s="5">
         <v>4.7608465000000706</v>
       </c>
       <c r="D335" s="5">
         <v>5.7932281665597163</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>1018.0786765</v>
       </c>
       <c r="C336" s="5">
         <v>1.2452958000000081</v>
       </c>
       <c r="D336" s="5">
         <v>1.4795558262510555</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>1020.7107146</v>
       </c>
       <c r="C337" s="5">
         <v>2.6320380999999315</v>
       </c>
       <c r="D337" s="5">
         <v>3.1468544414250177</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>1023.7515265</v>
       </c>
       <c r="C338" s="5">
         <v>3.0408118999999942</v>
       </c>
       <c r="D338" s="5">
         <v>3.6340961504601088</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>1025.5045054</v>
       </c>
       <c r="C339" s="5">
         <v>1.7529789000000164</v>
       </c>
       <c r="D339" s="5">
         <v>2.0742328286821099</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>1029.581087</v>
       </c>
       <c r="C340" s="5">
         <v>4.0765816000000541</v>
       </c>
       <c r="D340" s="5">
         <v>4.8759242528925384</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>1029.741878</v>
       </c>
       <c r="C341" s="5">
         <v>0.16079100000001745</v>
       </c>
       <c r="D341" s="5">
         <v>0.18756659473200266</v>
       </c>
       <c r="E341" s="5">
         <v>2.8967060247211851</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>1031.6802353</v>
       </c>
       <c r="C342" s="5">
         <v>1.9383573000000069</v>
       </c>
       <c r="D342" s="5">
         <v>2.2823797265693724</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>1035.0811228</v>
       </c>
       <c r="C343" s="5">
         <v>3.4008874999999534</v>
       </c>
       <c r="D343" s="5">
         <v>4.0282596437317686</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>1037.4078887000001</v>
       </c>
       <c r="C344" s="5">
         <v>2.3267659000000549</v>
       </c>
       <c r="D344" s="5">
         <v>2.7310896909053417</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>1039.9446333999999</v>
       </c>
       <c r="C345" s="5">
         <v>2.536744699999872</v>
       </c>
       <c r="D345" s="5">
         <v>2.9741138678390566</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>1043.9640747999999</v>
       </c>
       <c r="C346" s="5">
         <v>4.0194414000000052</v>
       </c>
       <c r="D346" s="5">
         <v>4.7379402845707741</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>1047.8402781</v>
       </c>
       <c r="C347" s="5">
         <v>3.8762033000000429</v>
       </c>
       <c r="D347" s="5">
         <v>4.5476833769239722</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>1048.8348639999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.99458589999994729</v>
       </c>
       <c r="D348" s="5">
         <v>1.1449774472276575</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>1051.7156513</v>
       </c>
       <c r="C349" s="5">
         <v>2.8807873000000654</v>
       </c>
       <c r="D349" s="5">
         <v>3.3462355802971411</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>1053.4414787999999</v>
       </c>
       <c r="C350" s="5">
         <v>1.725827499999923</v>
       </c>
       <c r="D350" s="5">
         <v>1.9870265810825627</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>1054.8986034</v>
       </c>
       <c r="C351" s="5">
         <v>1.4571246000000428</v>
       </c>
       <c r="D351" s="5">
         <v>1.6725308281918094</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>1056.0791486000001</v>
       </c>
       <c r="C352" s="5">
         <v>1.1805452000000969</v>
       </c>
       <c r="D352" s="5">
         <v>1.3512260637033036</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>1058.4732908999999</v>
       </c>
       <c r="C353" s="5">
         <v>2.3941422999998849</v>
       </c>
       <c r="D353" s="5">
         <v>2.7545895994752989</v>
       </c>
       <c r="E353" s="5">
         <v>2.7901567872332222</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>1062.6402175000001</v>
       </c>
       <c r="C354" s="5">
         <v>4.1669266000001244</v>
       </c>
       <c r="D354" s="5">
         <v>4.8277195673206874</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>1065.9337789000001</v>
       </c>
       <c r="C355" s="5">
         <v>3.2935614000000442</v>
       </c>
       <c r="D355" s="5">
         <v>3.7833577816890784</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>1066.8229194999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.88914059999979145</v>
       </c>
       <c r="D356" s="5">
         <v>1.0055759547778598</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>1066.0641905</v>
       </c>
       <c r="C357" s="5">
         <v>-0.75872899999990295</v>
       </c>
       <c r="D357" s="5">
         <v>-0.85011465203405079</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>1070.4061016999999</v>
       </c>
       <c r="C358" s="5">
         <v>4.3419111999999132</v>
       </c>
       <c r="D358" s="5">
         <v>4.9983917410283629</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>1072.2802896000001</v>
       </c>
       <c r="C359" s="5">
         <v>1.8741879000001518</v>
       </c>
       <c r="D359" s="5">
         <v>2.1214476860817788</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>1075.7980044999999</v>
       </c>
       <c r="C360" s="5">
         <v>3.5177148999998735</v>
       </c>
       <c r="D360" s="5">
         <v>4.0085248656854144</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>1079.0200367</v>
       </c>
       <c r="C361" s="5">
         <v>3.2220322000000579</v>
       </c>
       <c r="D361" s="5">
         <v>3.6538170022582417</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>1082.4314690000001</v>
       </c>
       <c r="C362" s="5">
         <v>3.411432300000115</v>
       </c>
       <c r="D362" s="5">
         <v>3.8605948792648448</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>1083.5482666</v>
       </c>
       <c r="C363" s="5">
         <v>1.1167975999999271</v>
       </c>
       <c r="D363" s="5">
         <v>1.2451487744677303</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>1091.7640550000001</v>
       </c>
       <c r="C364" s="5">
         <v>8.2157884000000649</v>
       </c>
       <c r="D364" s="5">
         <v>9.4879586248272307</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>1090.8859645</v>
       </c>
       <c r="C365" s="5">
         <v>-0.87809050000009847</v>
       </c>
       <c r="D365" s="5">
         <v>-0.96088519518336968</v>
       </c>
       <c r="E365" s="5">
         <v>3.0622098713931845</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>1091.9058611999999</v>
       </c>
       <c r="C366" s="5">
         <v>1.0198966999998902</v>
       </c>
       <c r="D366" s="5">
         <v>1.1276971309381656</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>1094.3746702999999</v>
       </c>
       <c r="C367" s="5">
         <v>2.4688091000000441</v>
       </c>
       <c r="D367" s="5">
         <v>2.7472067916579412</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>1088.9566205000001</v>
       </c>
       <c r="C368" s="5">
         <v>-5.4180497999998352</v>
       </c>
       <c r="D368" s="5">
         <v>-5.7818517717995732</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>962.56027618999997</v>
       </c>
       <c r="C369" s="5">
         <v>-126.39634431000013</v>
       </c>
       <c r="D369" s="5">
         <v>-77.248592830198518</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>985.88416897000002</v>
       </c>
       <c r="C370" s="5">
         <v>23.323892780000051</v>
       </c>
       <c r="D370" s="5">
         <v>33.283226207604663</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>1012.0956212999999</v>
       </c>
       <c r="C371" s="5">
         <v>26.211452329999929</v>
       </c>
       <c r="D371" s="5">
         <v>37.008602503643687</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>1019.0168643</v>
       </c>
       <c r="C372" s="5">
         <v>6.921243000000004</v>
       </c>
       <c r="D372" s="5">
         <v>8.5220292830814337</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>1022.2636919</v>
       </c>
       <c r="C373" s="5">
         <v>3.2468276000000742</v>
       </c>
       <c r="D373" s="5">
         <v>3.8912030672783926</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>1027.0413562000001</v>
       </c>
       <c r="C374" s="5">
         <v>4.7776643000000831</v>
       </c>
       <c r="D374" s="5">
         <v>5.7547660744060369</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>1043.7453965</v>
       </c>
       <c r="C375" s="5">
         <v>16.704040299999861</v>
       </c>
       <c r="D375" s="5">
         <v>21.361153127846389</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>1045.8016732999999</v>
       </c>
       <c r="C376" s="5">
         <v>2.0562767999999778</v>
       </c>
       <c r="D376" s="5">
         <v>2.3898984564940662</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>1049.5294822000001</v>
       </c>
       <c r="C377" s="5">
         <v>3.7278089000001273</v>
       </c>
       <c r="D377" s="5">
         <v>4.3623200323811284</v>
       </c>
       <c r="E377" s="5">
         <v>-3.7910912456331158</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>1051.5114120999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.9819298999998409</v>
       </c>
       <c r="D378" s="5">
         <v>2.2897629048848289</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>1046.5957742999999</v>
       </c>
       <c r="C379" s="5">
         <v>-4.9156378000000132</v>
       </c>
       <c r="D379" s="5">
         <v>-5.4677842705948221</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>1059.7996048</v>
       </c>
       <c r="C380" s="5">
         <v>13.203830500000095</v>
       </c>
       <c r="D380" s="5">
         <v>16.235105941634707</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>1062.6871076</v>
       </c>
       <c r="C381" s="5">
         <v>2.8875027999999929</v>
       </c>
       <c r="D381" s="5">
         <v>3.318930710250223</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>1065.5493119</v>
       </c>
       <c r="C382" s="5">
         <v>2.8622043000000303</v>
       </c>
       <c r="D382" s="5">
         <v>3.2803483214679297</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>1072.0973959999999</v>
       </c>
       <c r="C383" s="5">
         <v>6.5480840999998691</v>
       </c>
       <c r="D383" s="5">
         <v>7.6287405822361931</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>1081.9155052000001</v>
       </c>
       <c r="C384" s="5">
         <v>9.8181092000002081</v>
       </c>
       <c r="D384" s="5">
         <v>11.560189651022835</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>1084.2083250999999</v>
       </c>
       <c r="C385" s="5">
         <v>2.2928198999998131</v>
       </c>
       <c r="D385" s="5">
         <v>2.5729189243189232</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>1089.4589467999999</v>
       </c>
       <c r="C386" s="5">
         <v>5.2506217000000106</v>
       </c>
       <c r="D386" s="5">
         <v>5.9686945961491267</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>1099.7092382999999</v>
       </c>
       <c r="C387" s="5">
         <v>10.250291500000003</v>
       </c>
       <c r="D387" s="5">
         <v>11.893290246632615</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>1106.0210688</v>
       </c>
       <c r="C388" s="5">
         <v>6.3118305000000419</v>
       </c>
       <c r="D388" s="5">
         <v>7.109087348449683</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>1110.2203930000001</v>
       </c>
       <c r="C389" s="5">
         <v>4.1993242000000919</v>
       </c>
       <c r="D389" s="5">
         <v>4.6524992715022417</v>
       </c>
       <c r="E389" s="5">
         <v>5.782678031376598</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>1109.6922922000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.52810079999994741</v>
       </c>
       <c r="D390" s="5">
         <v>-0.56931547247217607</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>1118.9713901</v>
       </c>
       <c r="C391" s="5">
         <v>9.279097899999897</v>
       </c>
       <c r="D391" s="5">
         <v>10.508824062171684</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>1120.0766079</v>
       </c>
       <c r="C392" s="5">
         <v>1.1052177999999913</v>
       </c>
       <c r="D392" s="5">
         <v>1.1917104627090724</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>1127.4993411</v>
       </c>
       <c r="C393" s="5">
         <v>7.4227332000000388</v>
       </c>
       <c r="D393" s="5">
         <v>8.2487357138779203</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>1131.1057003999999</v>
       </c>
       <c r="C394" s="5">
         <v>3.6063592999998946</v>
       </c>
       <c r="D394" s="5">
         <v>3.9065037920453127</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>1134.5254775000001</v>
       </c>
       <c r="C395" s="5">
         <v>3.4197771000001467</v>
       </c>
       <c r="D395" s="5">
         <v>3.6890137820423385</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>1145.5289333000001</v>
       </c>
       <c r="C396" s="5">
         <v>11.003455799999983</v>
       </c>
       <c r="D396" s="5">
         <v>12.279822615272828</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>1148.3993785</v>
       </c>
       <c r="C397" s="5">
         <v>2.8704451999999492</v>
       </c>
       <c r="D397" s="5">
         <v>3.0487269004357609</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>1151.7127585000001</v>
       </c>
       <c r="C398" s="5">
         <v>3.313380000000052</v>
       </c>
       <c r="D398" s="5">
         <v>3.5177322690905788</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>1154.376692</v>
       </c>
       <c r="C399" s="5">
         <v>2.6639334999999846</v>
       </c>
       <c r="D399" s="5">
         <v>2.8112068503672205</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>1156.0344677000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.657775700000002</v>
       </c>
       <c r="D400" s="5">
         <v>1.736971049284719</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>1154.9317186999999</v>
       </c>
       <c r="C401" s="5">
         <v>-1.1027490000001308</v>
       </c>
       <c r="D401" s="5">
         <v>-1.1387014794117079</v>
       </c>
       <c r="E401" s="5">
         <v>4.0272477412509389</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>1163.4538362999999</v>
       </c>
       <c r="C402" s="5">
         <v>8.5221176000000014</v>
       </c>
       <c r="D402" s="5">
         <v>9.2230161933185784</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>1164.6915220000001</v>
       </c>
       <c r="C403" s="5">
         <v>1.2376857000001564</v>
       </c>
       <c r="D403" s="5">
         <v>1.2840592353110747</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>1168.1597072</v>
       </c>
       <c r="C404" s="5">
         <v>3.4681851999998798</v>
       </c>
       <c r="D404" s="5">
         <v>3.6324335951245734</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>1170.1820926</v>
       </c>
       <c r="C405" s="5">
         <v>2.0223854000000756</v>
       </c>
       <c r="D405" s="5">
         <v>2.0974056235348648</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>1172.5690595999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.3869669999999132</v>
       </c>
       <c r="D406" s="5">
         <v>2.4754397603555356</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>1176.3498368999999</v>
       </c>
       <c r="C407" s="5">
         <v>3.7807772999999543</v>
       </c>
       <c r="D407" s="5">
         <v>3.9385838225292957</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>1177.6301799</v>
       </c>
       <c r="C408" s="5">
         <v>1.2803430000001299</v>
       </c>
       <c r="D408" s="5">
         <v>1.3139308528341775</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>1178.8128849</v>
       </c>
       <c r="C409" s="5">
         <v>1.1827049999999417</v>
       </c>
       <c r="D409" s="5">
         <v>1.2118505615381192</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>1181.8117551</v>
       </c>
       <c r="C410" s="5">
         <v>2.9988702000000558</v>
       </c>
       <c r="D410" s="5">
         <v>3.0958479071311107</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>1182.6200877000001</v>
       </c>
       <c r="C411" s="5">
         <v>0.80833260000008522</v>
       </c>
       <c r="D411" s="5">
         <v>0.82386764603281648</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>1184.0493961</v>
       </c>
       <c r="C412" s="5">
         <v>1.4293083999998544</v>
       </c>
       <c r="D412" s="5">
         <v>1.4599932428444706</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>1184.0094925000001</v>
       </c>
       <c r="C413" s="5">
         <v>-3.9903599999888684E-2</v>
       </c>
       <c r="D413" s="5">
         <v>-4.0433655507332578E-2</v>
       </c>
       <c r="E413" s="5">
         <v>2.5177050148670554</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>1191.0818316</v>
       </c>
       <c r="C414" s="5">
         <v>7.0723390999999083</v>
       </c>
       <c r="D414" s="5">
         <v>7.4080891237252144</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>1192.3061081999999</v>
       </c>
       <c r="C415" s="5">
         <v>1.2242765999999392</v>
       </c>
       <c r="D415" s="5">
         <v>1.2404402618019228</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1193.0629263999999</v>
       </c>
       <c r="C416" s="5">
         <v>0.75681819999999789</v>
       </c>
       <c r="D416" s="5">
         <v>0.76436674780453462</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>1190.5402707999999</v>
       </c>
       <c r="C417" s="5">
         <v>-2.5226556000000073</v>
       </c>
       <c r="D417" s="5">
         <v>-2.5080230365108425</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1193.7044860000001</v>
       </c>
       <c r="C418" s="5">
         <v>3.1642152000001715</v>
       </c>
       <c r="D418" s="5">
         <v>3.2363944286349033</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1196.7645118999999</v>
       </c>
       <c r="C419" s="5">
         <v>3.0600258999998005</v>
       </c>
       <c r="D419" s="5">
         <v>3.1199081159088982</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1195.8161964999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.94831539999995584</v>
       </c>
       <c r="D420" s="5">
         <v>-0.94674600687637556</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1197.6179654</v>
       </c>
       <c r="C421" s="5">
         <v>1.8017689000000701</v>
       </c>
       <c r="D421" s="5">
         <v>1.8231317592283691</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1199.4292800999999</v>
       </c>
       <c r="C422" s="5">
         <v>1.8113146999999117</v>
       </c>
       <c r="D422" s="5">
         <v>1.8300908907066038</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1199.5185233</v>
       </c>
       <c r="C423" s="5">
         <v>8.9243200000055367E-2</v>
       </c>
       <c r="D423" s="5">
         <v>8.9322211329867507E-2</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1201.5088728000001</v>
       </c>
       <c r="C424" s="5">
         <v>1.990349500000093</v>
       </c>
       <c r="D424" s="5">
         <v>2.0094207046494006</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1201.7290995000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.22022670000001199</v>
       </c>
       <c r="D425" s="5">
         <v>0.22017200433288586</v>
       </c>
       <c r="E425" s="5">
         <v>1.4965764305306051</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1199.9639898999999</v>
       </c>
       <c r="C426" s="5">
         <v>-1.7651096000001871</v>
       </c>
       <c r="D426" s="5">
         <v>-1.7484005438318073</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1202.2656004</v>
       </c>
       <c r="C427" s="5">
         <v>2.3016105000001517</v>
       </c>
       <c r="D427" s="5">
         <v>2.3261167425266516</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1202.1823224</v>
       </c>
       <c r="C428" s="5">
         <v>-8.3278000000063912E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-8.3089407944880733E-2</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1206.5011380000001</v>
       </c>
       <c r="C429" s="5">
         <v>4.3188156000001072</v>
       </c>
       <c r="D429" s="5">
         <v>4.3971829654100292</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1209.039526</v>
       </c>
       <c r="C430" s="5">
         <v>2.5383879999999408</v>
       </c>
       <c r="D430" s="5">
         <v>2.5541308572953225</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1205.0091270999999</v>
       </c>
       <c r="C431" s="5">
         <v>-4.0303989000001366</v>
       </c>
       <c r="D431" s="5">
         <v>-3.927730990122924</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1203.5779156000001</v>
       </c>
       <c r="C432" s="5">
         <v>-1.4312114999997902</v>
       </c>
       <c r="D432" s="5">
         <v>-1.4159883751467595</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1204.433865</v>
       </c>
       <c r="C433" s="5">
         <v>0.85594939999987218</v>
       </c>
       <c r="D433" s="5">
         <v>0.85675085808551987</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1204.5294243999999</v>
       </c>
       <c r="C434" s="5">
         <v>9.555939999995644E-2</v>
       </c>
       <c r="D434" s="5">
         <v>9.5249175131573161E-2</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1208.2999411999999</v>
       </c>
       <c r="C435" s="5">
         <v>3.7705167999999958</v>
       </c>
       <c r="D435" s="5">
         <v>3.8216891901898586</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1209.0030813000001</v>
       </c>
       <c r="C436" s="5">
         <v>0.70314010000015514</v>
       </c>
       <c r="D436" s="5">
         <v>0.70054949992457427</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1211.9129617999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.909880499999872</v>
       </c>
       <c r="D437" s="5">
         <v>2.9267529944900339</v>
       </c>
       <c r="E437" s="5">
         <v>0.84743411008663116</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1214.4413913999999</v>
       </c>
       <c r="C438" s="5">
         <v>2.5284295999999813</v>
       </c>
       <c r="D438" s="5">
         <v>2.5325039886339828</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1212.9385236999999</v>
       </c>
       <c r="C439" s="5">
         <v>-1.5028677000000243</v>
       </c>
       <c r="D439" s="5">
         <v>-1.4749308625283786</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1218.8555498000001</v>
       </c>
       <c r="C440" s="5">
         <v>5.9170261000001574</v>
       </c>
       <c r="D440" s="5">
         <v>6.013553678445116</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1221.4122161</v>
       </c>
       <c r="C441" s="5">
         <v>2.5566662999999608</v>
       </c>
       <c r="D441" s="5">
         <v>2.5463583763307263</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>1223.0509360000001</v>
       </c>
       <c r="C442" s="5">
         <v>1.6387199000000692</v>
       </c>
       <c r="D442" s="5">
         <v>1.6219256184466291</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1226.9849572000001</v>
+        <v>1227.3518856000001</v>
       </c>
       <c r="C443" s="5">
-        <v>3.934021199999961</v>
+        <v>4.3009495999999672</v>
       </c>
       <c r="D443" s="5">
-        <v>3.92889933130951</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>4.3024711452393172</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>1225.5304152000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.8214703999999529</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-1.7664139139921042</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B24FB4A-94CC-4EE7-8F31-16A7DB25CB2F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwanaga</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>