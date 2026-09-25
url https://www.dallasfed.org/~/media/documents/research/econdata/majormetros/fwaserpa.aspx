--- v8 (2026-09-05)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8652208E-ED31-4DCF-91FC-3CFEEFACA604}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{383F4D64-881F-46FB-9465-02A2B5430B1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{37430988-902C-4B92-A672-DA9136C7352C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A3231035-1F48-4103-9C9D-31DB26E3DEFA}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F9618D6-BD2F-4D59-809C-D776C945B585}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{040B5EAF-C28C-4228-92E4-71F48D81D64F}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>446.00809948</v>
+        <v>445.66200395999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>448.88382687000001</v>
+        <v>448.85819616999999</v>
       </c>
       <c r="C7" s="5">
-        <v>2.8757273900000087</v>
+        <v>3.1961922099999924</v>
       </c>
       <c r="D7" s="5">
-        <v>8.0176070270741242</v>
+        <v>8.9538578594216212</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>449.05642408</v>
+        <v>449.04447768</v>
       </c>
       <c r="C8" s="5">
-        <v>0.17259720999999217</v>
+        <v>0.1862815100000148</v>
       </c>
       <c r="D8" s="5">
-        <v>0.46238069825390582</v>
+        <v>0.49915265033968481</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>447.43023937999999</v>
+        <v>447.46856510999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.6261847000000103</v>
+        <v>-1.5759125700000141</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.2600879331436525</v>
+        <v>-4.1310307873962167</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>449.31508065999998</v>
+        <v>449.49673495000002</v>
       </c>
       <c r="C10" s="5">
-        <v>1.8848412799999892</v>
+        <v>2.0281698400000323</v>
       </c>
       <c r="D10" s="5">
-        <v>5.1738945356640587</v>
+        <v>5.5767093514065058</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>451.47545590999999</v>
+        <v>451.60950237999998</v>
       </c>
       <c r="C11" s="5">
-        <v>2.1603752500000155</v>
+        <v>2.1127674299999626</v>
       </c>
       <c r="D11" s="5">
-        <v>5.9248355812759446</v>
+        <v>5.7884756713441954</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>453.58462171999997</v>
+        <v>453.64923876</v>
       </c>
       <c r="C12" s="5">
-        <v>2.109165809999979</v>
+        <v>2.0397363800000221</v>
       </c>
       <c r="D12" s="5">
-        <v>5.7523725689383909</v>
+        <v>5.5565969739625354</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>455.70461225000003</v>
+        <v>455.78308813000001</v>
       </c>
       <c r="C13" s="5">
-        <v>2.1199905300000523</v>
+        <v>2.1338493700000072</v>
       </c>
       <c r="D13" s="5">
-        <v>5.755077425565136</v>
+        <v>5.79283171976539</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>454.80554329</v>
+        <v>454.83786756000001</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.89906896000002234</v>
+        <v>-0.94522057000000359</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.3419828292779998</v>
+        <v>-2.4604163283592828</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>455.20031030000001</v>
+        <v>455.24485748000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.39476701000000958</v>
+        <v>0.40698992000000089</v>
       </c>
       <c r="D15" s="5">
-        <v>1.0465758217982568</v>
+        <v>1.0790628498693833</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>457.21902218000002</v>
+        <v>457.14955902999998</v>
       </c>
       <c r="C16" s="5">
-        <v>2.0187118800000121</v>
+        <v>1.9047015499999702</v>
       </c>
       <c r="D16" s="5">
-        <v>5.4534743877941994</v>
+        <v>5.1378468105242936</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>457.68779222000001</v>
+        <v>457.52174144999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.46877003999998124</v>
+        <v>0.37218242000000146</v>
       </c>
       <c r="D17" s="5">
-        <v>1.2372778279394092</v>
+        <v>0.98135103029610704</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>460.49346106000002</v>
+        <v>460.19750298000002</v>
       </c>
       <c r="C18" s="5">
-        <v>2.8056688400000098</v>
+        <v>2.6757615300000452</v>
       </c>
       <c r="D18" s="5">
-        <v>7.6092654114333858</v>
+        <v>7.248260129269446</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>458.70797370000003</v>
+        <v>458.71018566999999</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.7854873599999905</v>
+        <v>-1.4873173100000372</v>
       </c>
       <c r="D19" s="5">
-        <v>-4.5548505482709389</v>
+        <v>-3.8100917080774011</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>458.98015550000002</v>
+        <v>458.98327597999997</v>
       </c>
       <c r="C20" s="5">
-        <v>0.27218179999999847</v>
+        <v>0.2730903099999864</v>
       </c>
       <c r="D20" s="5">
-        <v>0.71436777388396155</v>
+        <v>0.71675659283572113</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>457.61993898999998</v>
+        <v>457.63470715</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.3602165100000434</v>
+        <v>-1.3485688299999765</v>
       </c>
       <c r="D21" s="5">
-        <v>-3.4988783163432347</v>
+        <v>-3.4693763701975855</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>460.29964232999998</v>
+        <v>460.44745320999999</v>
       </c>
       <c r="C22" s="5">
-        <v>2.6797033400000032</v>
+        <v>2.8127460599999949</v>
       </c>
       <c r="D22" s="5">
-        <v>7.2576760077194713</v>
+        <v>7.630028054729876</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>461.38454381000003</v>
+        <v>461.50083382000003</v>
       </c>
       <c r="C23" s="5">
-        <v>1.0849014800000418</v>
+        <v>1.0533806100000334</v>
       </c>
       <c r="D23" s="5">
-        <v>2.8652892810733022</v>
+        <v>2.7800863445825996</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>461.77092684000002</v>
+        <v>461.85932021000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.38638302999999041</v>
+        <v>0.35848638999999594</v>
       </c>
       <c r="D24" s="5">
-        <v>1.0095726016834172</v>
+        <v>0.93613333263491416</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>464.83143461999998</v>
+        <v>464.93415603</v>
       </c>
       <c r="C25" s="5">
-        <v>3.0605077799999663</v>
+        <v>3.0748358199999757</v>
       </c>
       <c r="D25" s="5">
-        <v>8.2497356507173834</v>
+        <v>8.2881378433018682</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>465.83904034</v>
+        <v>465.86478473</v>
       </c>
       <c r="C26" s="5">
-        <v>1.007605720000015</v>
+        <v>0.93062869999999975</v>
       </c>
       <c r="D26" s="5">
-        <v>2.6324532781866639</v>
+        <v>2.4285829928000213</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>467.28003731000001</v>
+        <v>467.32182159000001</v>
       </c>
       <c r="C27" s="5">
-        <v>1.4409969700000147</v>
+        <v>1.4570368600000165</v>
       </c>
       <c r="D27" s="5">
-        <v>3.7758133310233255</v>
+        <v>3.8183533365886424</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>468.06965299000001</v>
+        <v>467.98945495999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.78961567999999716</v>
+        <v>0.66763336999997591</v>
       </c>
       <c r="D28" s="5">
-        <v>2.0467277202361744</v>
+        <v>1.7278997051776157</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>467.88499671</v>
+        <v>467.70338178999998</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.18465628000001288</v>
+        <v>-0.28607317000000876</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.47238134203431148</v>
+        <v>-0.73107630778926902</v>
       </c>
       <c r="E29" s="5">
-        <v>2.2279826255663826</v>
+        <v>2.225389400672384</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>467.75363677000001</v>
+        <v>467.47730225999999</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.13135993999998163</v>
+        <v>-0.2260795299999927</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.33638340848158865</v>
+        <v>-0.57851908001037566</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>468.81770217000002</v>
+        <v>468.80534513999999</v>
       </c>
       <c r="C31" s="5">
-        <v>1.064065400000004</v>
+        <v>1.3280428799999981</v>
       </c>
       <c r="D31" s="5">
-        <v>2.7642245219768435</v>
+        <v>3.4628189055433856</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>469.97480066000003</v>
+        <v>469.98860252999998</v>
       </c>
       <c r="C32" s="5">
-        <v>1.1570984900000099</v>
+        <v>1.1832573899999943</v>
       </c>
       <c r="D32" s="5">
-        <v>3.0022816542778052</v>
+        <v>3.0711823498365209</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>472.54817541</v>
+        <v>472.54498414</v>
       </c>
       <c r="C33" s="5">
-        <v>2.5733747499999708</v>
+        <v>2.5563816100000167</v>
       </c>
       <c r="D33" s="5">
-        <v>6.7722068854677353</v>
+        <v>6.7259373518705701</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>474.23310787000003</v>
+        <v>474.37199561</v>
       </c>
       <c r="C34" s="5">
-        <v>1.6849324600000273</v>
+        <v>1.8270114700000022</v>
       </c>
       <c r="D34" s="5">
-        <v>4.3636732391705957</v>
+        <v>4.7395298379166784</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>475.04830534000001</v>
+        <v>475.16068639999997</v>
       </c>
       <c r="C35" s="5">
-        <v>0.81519746999998688</v>
+        <v>0.78869078999997555</v>
       </c>
       <c r="D35" s="5">
-        <v>2.0823910936345724</v>
+        <v>2.0134652315549673</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>473.94931960999998</v>
+        <v>474.03631252000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.0989857300000381</v>
+        <v>-1.1243738799999505</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.7410510725848769</v>
+        <v>-2.8028968940805088</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>473.62748524</v>
+        <v>473.74837710000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.32183436999997639</v>
+        <v>-0.28793541999999661</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.81182125861560817</v>
+        <v>-0.72646444738103666</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>475.05541851999999</v>
+        <v>475.11179913000001</v>
       </c>
       <c r="C38" s="5">
-        <v>1.4279332799999906</v>
+        <v>1.3634220299999811</v>
       </c>
       <c r="D38" s="5">
-        <v>3.6784622058890548</v>
+        <v>3.5087274369818289</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>477.27688357</v>
+        <v>477.30384473999999</v>
       </c>
       <c r="C39" s="5">
-        <v>2.2214650500000062</v>
+        <v>2.1920456099999797</v>
       </c>
       <c r="D39" s="5">
-        <v>5.7580636044663125</v>
+        <v>5.6791715349268079</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>478.54782721999999</v>
+        <v>478.45527716999999</v>
       </c>
       <c r="C40" s="5">
-        <v>1.2709436499999924</v>
+        <v>1.1514324299999998</v>
       </c>
       <c r="D40" s="5">
-        <v>3.2427066216206724</v>
+        <v>2.9335607290353005</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>479.15698687999998</v>
+        <v>478.97341197999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.60915965999998889</v>
+        <v>0.51813480999999229</v>
       </c>
       <c r="D41" s="5">
-        <v>1.538260334357533</v>
+        <v>1.3072872136379532</v>
       </c>
       <c r="E41" s="5">
-        <v>2.4091369138272478</v>
+        <v>2.4096533462869552</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>483.07835833000001</v>
+        <v>482.81848617000003</v>
       </c>
       <c r="C42" s="5">
-        <v>3.9213714500000378</v>
+        <v>3.845074190000048</v>
       </c>
       <c r="D42" s="5">
-        <v>10.275002941128154</v>
+        <v>10.070212717295801</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>483.73469805000002</v>
+        <v>483.72252859999998</v>
       </c>
       <c r="C43" s="5">
-        <v>0.6563397200000054</v>
+        <v>0.90404242999994722</v>
       </c>
       <c r="D43" s="5">
-        <v>1.6426318662499995</v>
+        <v>2.270197073784308</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>484.22102832000002</v>
+        <v>484.26107601000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.48633026999999629</v>
+        <v>0.53854741000003514</v>
       </c>
       <c r="D44" s="5">
-        <v>1.2131322556253155</v>
+        <v>1.3442187302194597</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>485.91763763</v>
+        <v>485.89421298000002</v>
       </c>
       <c r="C45" s="5">
-        <v>1.6966093099999853</v>
+        <v>1.6331369700000096</v>
       </c>
       <c r="D45" s="5">
-        <v>4.2865283343092253</v>
+        <v>4.122830937402</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>485.46915023999998</v>
+        <v>485.57782164999998</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.44848739000002524</v>
+        <v>-0.31639133000004449</v>
       </c>
       <c r="D46" s="5">
-        <v>-1.1019588664736846</v>
+        <v>-0.77859090932179686</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>487.71732673000002</v>
+        <v>487.82504542999999</v>
       </c>
       <c r="C47" s="5">
-        <v>2.2481764900000485</v>
+        <v>2.247223780000013</v>
       </c>
       <c r="D47" s="5">
-        <v>5.7008715784407471</v>
+        <v>5.6970859600127488</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>491.67923852000001</v>
+        <v>491.76810761000002</v>
       </c>
       <c r="C48" s="5">
-        <v>3.9619117899999878</v>
+        <v>3.9430621800000267</v>
       </c>
       <c r="D48" s="5">
-        <v>10.195593281857395</v>
+        <v>10.142568219117098</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>491.77449115000002</v>
+        <v>491.90744863999998</v>
       </c>
       <c r="C49" s="5">
-        <v>9.5252630000004501E-2</v>
+        <v>0.13934102999996867</v>
       </c>
       <c r="D49" s="5">
-        <v>0.23272291556828417</v>
+        <v>0.34054681464290582</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>494.10879229</v>
+        <v>494.18770353999997</v>
       </c>
       <c r="C50" s="5">
-        <v>2.3343011399999796</v>
+        <v>2.2802548999999885</v>
       </c>
       <c r="D50" s="5">
-        <v>5.8471114187184314</v>
+        <v>5.7066802588164434</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>493.38618298</v>
+        <v>493.39989902999997</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.72260930999999573</v>
+        <v>-0.78780451000000085</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.7408925474011849</v>
+        <v>-1.8962846397391764</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>494.05554222000001</v>
+        <v>493.95835172</v>
       </c>
       <c r="C52" s="5">
-        <v>0.66935924000000568</v>
+        <v>0.55845269000002418</v>
       </c>
       <c r="D52" s="5">
-        <v>1.6401993670733139</v>
+        <v>1.3667022485319924</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>494.45460517999999</v>
+        <v>494.28138289999998</v>
       </c>
       <c r="C53" s="5">
-        <v>0.39906295999998065</v>
+        <v>0.32303117999998676</v>
       </c>
       <c r="D53" s="5">
-        <v>0.97359235602445526</v>
+        <v>0.7875860673941526</v>
       </c>
       <c r="E53" s="5">
-        <v>3.1926109226976918</v>
+        <v>3.1959959649366043</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>497.27611855999999</v>
+        <v>497.05223706999999</v>
       </c>
       <c r="C54" s="5">
-        <v>2.821513379999999</v>
+        <v>2.7708541700000069</v>
       </c>
       <c r="D54" s="5">
-        <v>7.0666272676492836</v>
+        <v>6.9383197831609955</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>498.00043204000002</v>
+        <v>497.97179770999998</v>
       </c>
       <c r="C55" s="5">
-        <v>0.72431348000003482</v>
+        <v>0.91956063999998605</v>
       </c>
       <c r="D55" s="5">
-        <v>1.761944944999061</v>
+        <v>2.2427628742709427</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>500.90978260999998</v>
+        <v>500.96548106</v>
       </c>
       <c r="C56" s="5">
-        <v>2.9093505699999582</v>
+        <v>2.9936833500000262</v>
       </c>
       <c r="D56" s="5">
-        <v>7.2401780819825623</v>
+        <v>7.4574803572645676</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>503.71416640000001</v>
+        <v>503.66630966000002</v>
       </c>
       <c r="C57" s="5">
-        <v>2.8043837900000312</v>
+        <v>2.7008286000000226</v>
       </c>
       <c r="D57" s="5">
-        <v>6.9290774928446153</v>
+        <v>6.664818443219267</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>504.43523843999998</v>
+        <v>504.51996932999998</v>
       </c>
       <c r="C58" s="5">
-        <v>0.72107203999996727</v>
+        <v>0.85365966999995635</v>
       </c>
       <c r="D58" s="5">
-        <v>1.731402022979367</v>
+        <v>2.0529366745240196</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>505.27498079999998</v>
+        <v>505.36895253</v>
       </c>
       <c r="C59" s="5">
-        <v>0.83974236000000246</v>
+        <v>0.84898320000002059</v>
       </c>
       <c r="D59" s="5">
-        <v>2.0160538154834207</v>
+        <v>2.0380994836271871</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>507.39133978000001</v>
+        <v>507.47522040000001</v>
       </c>
       <c r="C60" s="5">
-        <v>2.1163589800000295</v>
+        <v>2.1062678700000106</v>
       </c>
       <c r="D60" s="5">
-        <v>5.1436558455017378</v>
+        <v>5.1175914463452932</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>508.8040924</v>
+        <v>508.94934732000002</v>
       </c>
       <c r="C61" s="5">
-        <v>1.412752619999992</v>
+        <v>1.4741269200000033</v>
       </c>
       <c r="D61" s="5">
-        <v>3.392859080950239</v>
+        <v>3.5420241558694832</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>509.5129207</v>
+        <v>509.62346395999998</v>
       </c>
       <c r="C62" s="5">
-        <v>0.70882829999999331</v>
+        <v>0.67411663999996563</v>
       </c>
       <c r="D62" s="5">
-        <v>1.6846203658178238</v>
+        <v>1.6010613027875875</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>510.64812871999999</v>
+        <v>510.64276889000001</v>
       </c>
       <c r="C63" s="5">
-        <v>1.1352080199999932</v>
+        <v>1.0193049300000325</v>
       </c>
       <c r="D63" s="5">
-        <v>2.7066387709929973</v>
+        <v>2.4267164058517698</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>513.26081204000002</v>
+        <v>513.14486260000001</v>
       </c>
       <c r="C64" s="5">
-        <v>2.6126833200000306</v>
+        <v>2.5020937099999969</v>
       </c>
       <c r="D64" s="5">
-        <v>6.3154406280294006</v>
+        <v>6.0409445236833337</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>513.17377869999996</v>
+        <v>513.00671981000005</v>
       </c>
       <c r="C65" s="5">
-        <v>-8.7033340000061798E-2</v>
+        <v>-0.13814278999996077</v>
       </c>
       <c r="D65" s="5">
-        <v>-0.20329364040967413</v>
+        <v>-0.32257191229764226</v>
       </c>
       <c r="E65" s="5">
-        <v>3.7858224645689109</v>
+        <v>3.7883961560794654</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>513.69706499999995</v>
+        <v>513.50077293000004</v>
       </c>
       <c r="C66" s="5">
-        <v>0.52328629999999521</v>
+        <v>0.49405311999998958</v>
       </c>
       <c r="D66" s="5">
-        <v>1.230533070176576</v>
+        <v>1.1618056884655115</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>516.76295970000001</v>
+        <v>516.73702671000001</v>
       </c>
       <c r="C67" s="5">
-        <v>3.065894700000058</v>
+        <v>3.23625377999997</v>
       </c>
       <c r="D67" s="5">
-        <v>7.4017877694898315</v>
+        <v>7.8305359687149467</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>519.14072653000005</v>
+        <v>519.20630687000005</v>
       </c>
       <c r="C68" s="5">
-        <v>2.3777668300000414</v>
+        <v>2.4692801600000394</v>
       </c>
       <c r="D68" s="5">
-        <v>5.6634249060001363</v>
+        <v>5.8874592339050569</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>518.97647044999997</v>
+        <v>518.92242200999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.16425608000008651</v>
+        <v>-0.28388486000005742</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.37901987153684535</v>
+        <v>-0.65415086028255409</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>522.03514643999995</v>
+        <v>522.10573239999997</v>
       </c>
       <c r="C70" s="5">
-        <v>3.0586759899999834</v>
+        <v>3.1833103899999742</v>
       </c>
       <c r="D70" s="5">
-        <v>7.3062212264146442</v>
+        <v>7.6148738698314844</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>523.30133291000004</v>
+        <v>523.38238108999997</v>
       </c>
       <c r="C71" s="5">
-        <v>1.2661864700000933</v>
+        <v>1.2766486900000018</v>
       </c>
       <c r="D71" s="5">
-        <v>2.9497206940429788</v>
+        <v>2.9740148067331162</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>525.44986877999997</v>
+        <v>525.54345169999999</v>
       </c>
       <c r="C72" s="5">
-        <v>2.1485358699999324</v>
+        <v>2.1610706100000243</v>
       </c>
       <c r="D72" s="5">
-        <v>5.0396736411775001</v>
+        <v>5.068943575905438</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>527.11451741999997</v>
+        <v>527.24579510000001</v>
       </c>
       <c r="C73" s="5">
-        <v>1.6646486399999958</v>
+        <v>1.7023434000000179</v>
       </c>
       <c r="D73" s="5">
-        <v>3.8685990380721513</v>
+        <v>3.9570503618477915</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>529.45640048999996</v>
+        <v>529.56314887999997</v>
       </c>
       <c r="C74" s="5">
-        <v>2.3418830699999944</v>
+        <v>2.3173537799999622</v>
       </c>
       <c r="D74" s="5">
-        <v>5.4636272869590163</v>
+        <v>5.4036312043179047</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>531.70450507999999</v>
+        <v>531.68149595</v>
       </c>
       <c r="C75" s="5">
-        <v>2.2481045900000254</v>
+        <v>2.1183470700000271</v>
       </c>
       <c r="D75" s="5">
-        <v>5.2159661659080481</v>
+        <v>4.9072444448694519</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>532.73939151000002</v>
+        <v>532.62440032999996</v>
       </c>
       <c r="C76" s="5">
-        <v>1.0348864300000287</v>
+        <v>0.94290437999995902</v>
       </c>
       <c r="D76" s="5">
-        <v>2.360793324640853</v>
+        <v>2.1490068278788188</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>535.66618129000005</v>
+        <v>535.51950277000003</v>
       </c>
       <c r="C77" s="5">
-        <v>2.9267897800000355</v>
+        <v>2.8951024400000733</v>
       </c>
       <c r="D77" s="5">
-        <v>6.7955159786131647</v>
+        <v>6.7212251594972239</v>
       </c>
       <c r="E77" s="5">
-        <v>4.3829991951223723</v>
+        <v>4.3883992335106203</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>537.9482008</v>
+        <v>537.79598155999997</v>
       </c>
       <c r="C78" s="5">
-        <v>2.282019509999941</v>
+        <v>2.2764787899999419</v>
       </c>
       <c r="D78" s="5">
-        <v>5.2336828659155898</v>
+        <v>5.2221406011574212</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>538.81724377</v>
+        <v>538.78106185000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.86904297000000952</v>
+        <v>0.98508029000004171</v>
       </c>
       <c r="D79" s="5">
-        <v>1.9558900010109292</v>
+        <v>2.2203181984596032</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>540.05115718000002</v>
+        <v>540.11069968000004</v>
       </c>
       <c r="C80" s="5">
-        <v>1.2339134100000138</v>
+        <v>1.3296378300000242</v>
       </c>
       <c r="D80" s="5">
-        <v>2.7829266900247562</v>
+        <v>3.0019643615319058</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>540.96658488000003</v>
+        <v>540.91677930000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.91542770000000928</v>
+        <v>0.80607961999999134</v>
       </c>
       <c r="D81" s="5">
-        <v>2.0531622995402232</v>
+        <v>1.8056948577678256</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>543.08438185</v>
+        <v>543.15985343</v>
       </c>
       <c r="C82" s="5">
-        <v>2.1177969699999721</v>
+        <v>2.2430741299999681</v>
       </c>
       <c r="D82" s="5">
-        <v>4.8002895716050098</v>
+        <v>5.0912377834499756</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>543.63232660999995</v>
+        <v>543.69649025000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.54794475999995029</v>
+        <v>0.53663682000001245</v>
       </c>
       <c r="D83" s="5">
-        <v>1.217480808732474</v>
+        <v>1.1920523907225311</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>545.28893375999996</v>
+        <v>545.37046462000001</v>
       </c>
       <c r="C84" s="5">
-        <v>1.6566071500000135</v>
+        <v>1.6739743699999963</v>
       </c>
       <c r="D84" s="5">
-        <v>3.7186663711660684</v>
+        <v>3.7578629892912385</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>548.05271345000006</v>
+        <v>548.16104113999995</v>
       </c>
       <c r="C85" s="5">
-        <v>2.7637796900000922</v>
+        <v>2.790576519999945</v>
       </c>
       <c r="D85" s="5">
-        <v>6.2546093031238925</v>
+        <v>6.3159983207340398</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>548.55583956999999</v>
+        <v>548.65081795000003</v>
       </c>
       <c r="C86" s="5">
-        <v>0.50312611999993351</v>
+        <v>0.48977681000008033</v>
       </c>
       <c r="D86" s="5">
-        <v>1.1072093989419995</v>
+        <v>1.0774735522766976</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>550.94049160999998</v>
+        <v>550.89816311000004</v>
       </c>
       <c r="C87" s="5">
-        <v>2.3846520399999918</v>
+        <v>2.2473451600000089</v>
       </c>
       <c r="D87" s="5">
-        <v>5.3431243483942348</v>
+        <v>5.0276188480550932</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>553.04590430999997</v>
+        <v>552.93498752000005</v>
       </c>
       <c r="C88" s="5">
-        <v>2.105412699999988</v>
+        <v>2.0368244100000084</v>
       </c>
       <c r="D88" s="5">
-        <v>4.6834093917929476</v>
+        <v>4.528077623890514</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>553.20154596999998</v>
+        <v>553.08414860000005</v>
       </c>
       <c r="C89" s="5">
-        <v>0.15564166000001478</v>
+        <v>0.14916107999999895</v>
       </c>
       <c r="D89" s="5">
-        <v>0.33823477008831926</v>
+        <v>0.32419562905197097</v>
       </c>
       <c r="E89" s="5">
-        <v>3.2735620228574014</v>
+        <v>3.279926452565407</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>553.14261481999995</v>
+        <v>553.03153882000004</v>
       </c>
       <c r="C90" s="5">
-        <v>-5.8931150000034904E-2</v>
+        <v>-5.2609780000011597E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.12775806908374987</v>
+        <v>-0.11408520452033111</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>555.25343197999996</v>
+        <v>555.22676851999995</v>
       </c>
       <c r="C91" s="5">
-        <v>2.1108171600000105</v>
+        <v>2.1952296999999135</v>
       </c>
       <c r="D91" s="5">
-        <v>4.676597731815213</v>
+        <v>4.8687184313300769</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>559.72730904000002</v>
+        <v>559.77541690999999</v>
       </c>
       <c r="C92" s="5">
-        <v>4.4738770600000635</v>
+        <v>4.5486483900000394</v>
       </c>
       <c r="D92" s="5">
-        <v>10.109030936954099</v>
+        <v>10.286184439107405</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>562.66376891000004</v>
+        <v>562.63081083999998</v>
       </c>
       <c r="C93" s="5">
-        <v>2.9364598700000215</v>
+        <v>2.8553939299999911</v>
       </c>
       <c r="D93" s="5">
-        <v>6.4803455531745602</v>
+        <v>6.2958407431165098</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>565.39555513000005</v>
+        <v>565.49141985999995</v>
       </c>
       <c r="C94" s="5">
-        <v>2.7317862200000036</v>
+        <v>2.8606090199999699</v>
       </c>
       <c r="D94" s="5">
-        <v>5.9842347209811964</v>
+        <v>6.2747523091290613</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>567.30537426000001</v>
+        <v>567.34949711000002</v>
       </c>
       <c r="C95" s="5">
-        <v>1.9098191299999598</v>
+        <v>1.8580772500000649</v>
       </c>
       <c r="D95" s="5">
-        <v>4.1295745766891434</v>
+        <v>4.0149712244338387</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>571.19052144</v>
+        <v>571.27269861000002</v>
       </c>
       <c r="C96" s="5">
-        <v>3.8851471799999899</v>
+        <v>3.9232015000000047</v>
       </c>
       <c r="D96" s="5">
-        <v>8.5348299654353319</v>
+        <v>8.6209363079058789</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>572.25549965000005</v>
+        <v>572.33474892000004</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0649782100000493</v>
+        <v>1.0620503100000178</v>
       </c>
       <c r="D97" s="5">
-        <v>2.2604731991498372</v>
+        <v>2.2538672972552076</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>576.15107923999994</v>
+        <v>576.20336090000001</v>
       </c>
       <c r="C98" s="5">
-        <v>3.8955795899998975</v>
+        <v>3.8686119799999688</v>
       </c>
       <c r="D98" s="5">
-        <v>8.4817931135662938</v>
+        <v>8.4196672770338701</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>578.81110301000001</v>
+        <v>578.74595635000003</v>
       </c>
       <c r="C99" s="5">
-        <v>2.6600237700000662</v>
+        <v>2.5425954500000216</v>
       </c>
       <c r="D99" s="5">
-        <v>5.6831339396364866</v>
+        <v>5.425626479540635</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>580.57401303999995</v>
+        <v>580.47296747999997</v>
       </c>
       <c r="C100" s="5">
-        <v>1.7629100299999436</v>
+        <v>1.7270111299999371</v>
       </c>
       <c r="D100" s="5">
-        <v>3.7167430540992585</v>
+        <v>3.6402277037030473</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>582.68285649999996</v>
+        <v>582.58991535999996</v>
       </c>
       <c r="C101" s="5">
-        <v>2.1088434600000028</v>
+        <v>2.1169478799999979</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4469533980061371</v>
+        <v>4.4651803045032912</v>
       </c>
       <c r="E101" s="5">
-        <v>5.3292169453913241</v>
+        <v>5.3347699142502369</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>584.90548715</v>
+        <v>584.83724978999999</v>
       </c>
       <c r="C102" s="5">
-        <v>2.2226306500000419</v>
+        <v>2.2473344300000235</v>
       </c>
       <c r="D102" s="5">
-        <v>4.6746361619956822</v>
+        <v>4.7284706115237496</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>586.75687473999994</v>
+        <v>586.73451150999995</v>
       </c>
       <c r="C103" s="5">
-        <v>1.8513875899999448</v>
+        <v>1.8972617199999604</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8651597065885168</v>
+        <v>3.9631175284858822</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>587.56832205000001</v>
+        <v>587.59561939000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.81144731000006232</v>
+        <v>0.86110788000007688</v>
       </c>
       <c r="D104" s="5">
-        <v>1.6722043652763086</v>
+        <v>1.7754390822456889</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>590.71964536999997</v>
+        <v>590.70827680000002</v>
       </c>
       <c r="C105" s="5">
-        <v>3.1513233199999604</v>
+        <v>3.1126574099999971</v>
       </c>
       <c r="D105" s="5">
-        <v>6.6292835695290764</v>
+        <v>6.5452469133605584</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>592.50118866000003</v>
+        <v>592.61556258999997</v>
       </c>
       <c r="C106" s="5">
-        <v>1.7815432900000587</v>
+        <v>1.9072857899999462</v>
       </c>
       <c r="D106" s="5">
-        <v>3.6797019338215442</v>
+        <v>3.9441264653225172</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>593.38648348000004</v>
+        <v>593.41754403000004</v>
       </c>
       <c r="C107" s="5">
-        <v>0.88529482000001281</v>
+        <v>0.80198144000007687</v>
       </c>
       <c r="D107" s="5">
-        <v>1.8078069053432788</v>
+        <v>1.6360913812675904</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>594.33908569000005</v>
+        <v>594.39089710999997</v>
       </c>
       <c r="C108" s="5">
-        <v>0.95260221000000911</v>
+        <v>0.97335307999992438</v>
       </c>
       <c r="D108" s="5">
-        <v>1.9435395043345238</v>
+        <v>1.9861541208683109</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>596.46841825000001</v>
+        <v>596.53563269999995</v>
       </c>
       <c r="C109" s="5">
-        <v>2.1293325599999662</v>
+        <v>2.144735589999982</v>
       </c>
       <c r="D109" s="5">
-        <v>4.3849630137610784</v>
+        <v>4.4169221793705304</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>599.26364430000001</v>
+        <v>599.28815830999997</v>
       </c>
       <c r="C110" s="5">
-        <v>2.7952260499999966</v>
+        <v>2.7525256100000206</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7707852781869295</v>
+        <v>5.6797241740454307</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>601.75538171999995</v>
+        <v>601.68846590999999</v>
       </c>
       <c r="C111" s="5">
-        <v>2.4917374199999358</v>
+        <v>2.4003076000000192</v>
       </c>
       <c r="D111" s="5">
-        <v>5.1053018785186755</v>
+        <v>4.9136219658305835</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>603.11141271999998</v>
+        <v>603.01273803000004</v>
       </c>
       <c r="C112" s="5">
-        <v>1.35603100000003</v>
+        <v>1.324272120000046</v>
       </c>
       <c r="D112" s="5">
-        <v>2.7379189785616376</v>
+        <v>2.6733184915261665</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>606.17351144999998</v>
+        <v>606.09446229000002</v>
       </c>
       <c r="C113" s="5">
-        <v>3.0620987300000024</v>
+        <v>3.0817242599999872</v>
       </c>
       <c r="D113" s="5">
-        <v>6.2656480627377054</v>
+        <v>6.3080022368929844</v>
       </c>
       <c r="E113" s="5">
-        <v>4.0314649192017216</v>
+        <v>4.0344925839431722</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>607.95833184000003</v>
+        <v>607.91002880999997</v>
       </c>
       <c r="C114" s="5">
-        <v>1.7848203900000499</v>
+        <v>1.8155665199999476</v>
       </c>
       <c r="D114" s="5">
-        <v>3.591070307369848</v>
+        <v>3.6544388726236887</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>610.99793737000005</v>
+        <v>610.99666120999996</v>
       </c>
       <c r="C115" s="5">
-        <v>3.0396055300000171</v>
+        <v>3.086632399999985</v>
       </c>
       <c r="D115" s="5">
-        <v>6.167393082651218</v>
+        <v>6.2660034563118749</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>612.11427739999999</v>
+        <v>612.13666740999997</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1163400299999466</v>
+        <v>1.1400062000000162</v>
       </c>
       <c r="D116" s="5">
-        <v>2.2146588255256949</v>
+        <v>2.2620967801138425</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>615.24534606999998</v>
+        <v>615.25699624000003</v>
       </c>
       <c r="C117" s="5">
-        <v>3.1310686699999906</v>
+        <v>3.1203288300000622</v>
       </c>
       <c r="D117" s="5">
-        <v>6.3138715408504353</v>
+        <v>6.2913670398158761</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>615.17012822000004</v>
+        <v>615.30754903000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-7.5217849999944519E-2</v>
+        <v>5.0552789999983361E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>-0.14660940138309098</v>
+        <v>9.8642957675210141E-2</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>617.42138403000001</v>
+        <v>617.43619976000002</v>
       </c>
       <c r="C119" s="5">
-        <v>2.2512558099999751</v>
+        <v>2.1286507300000039</v>
       </c>
       <c r="D119" s="5">
-        <v>4.4809566071869922</v>
+        <v>4.231296118965111</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>619.42454311999995</v>
+        <v>619.44129697000005</v>
       </c>
       <c r="C120" s="5">
-        <v>2.0031590899999401</v>
+        <v>2.0050972100000308</v>
       </c>
       <c r="D120" s="5">
-        <v>3.963503564940285</v>
+        <v>3.967310227176557</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>622.05964033999999</v>
+        <v>622.11151784000003</v>
       </c>
       <c r="C121" s="5">
-        <v>2.6350972200000342</v>
+        <v>2.6702208699999801</v>
       </c>
       <c r="D121" s="5">
-        <v>5.2260793200011868</v>
+        <v>5.2972519376742078</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>623.44932214999994</v>
+        <v>623.43915608999998</v>
       </c>
       <c r="C122" s="5">
-        <v>1.3896818099999564</v>
+        <v>1.3276382499999499</v>
       </c>
       <c r="D122" s="5">
-        <v>2.7139866464013229</v>
+        <v>2.5911741572133273</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>627.14564889999997</v>
+        <v>627.07364209000002</v>
       </c>
       <c r="C123" s="5">
-        <v>3.6963267500000256</v>
+        <v>3.6344860000000381</v>
       </c>
       <c r="D123" s="5">
-        <v>7.3512429131868728</v>
+        <v>7.224406791270277</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>628.08831535000002</v>
+        <v>628.00826810000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.94266645000004701</v>
+        <v>0.93462600999998813</v>
       </c>
       <c r="D124" s="5">
-        <v>1.8187138490767696</v>
+        <v>1.80328257347937</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>630.93144084000005</v>
+        <v>630.86830110999995</v>
       </c>
       <c r="C125" s="5">
-        <v>2.843125490000034</v>
+        <v>2.8600330099999383</v>
       </c>
       <c r="D125" s="5">
-        <v>5.5692581631858085</v>
+        <v>5.6039435243107949</v>
       </c>
       <c r="E125" s="5">
-        <v>4.0842974696762679</v>
+        <v>4.0874550687028499</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>632.52653930999998</v>
+        <v>632.49732791999998</v>
       </c>
       <c r="C126" s="5">
-        <v>1.5950984699999253</v>
+        <v>1.6290268100000276</v>
       </c>
       <c r="D126" s="5">
-        <v>3.0763395922237091</v>
+        <v>3.1430256121335098</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>633.80455538000001</v>
+        <v>633.81467683999995</v>
       </c>
       <c r="C127" s="5">
-        <v>1.2780160700000351</v>
+        <v>1.3173489199999722</v>
       </c>
       <c r="D127" s="5">
-        <v>2.4517188927303479</v>
+        <v>2.5281588223153628</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>636.44450603999996</v>
+        <v>636.48505438999996</v>
       </c>
       <c r="C128" s="5">
-        <v>2.639950659999954</v>
+        <v>2.670377550000012</v>
       </c>
       <c r="D128" s="5">
-        <v>5.1144027811099946</v>
+        <v>5.1746372989643907</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>637.49166147000005</v>
+        <v>637.54272255000001</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0471554300000889</v>
+        <v>1.0576681600000484</v>
       </c>
       <c r="D129" s="5">
-        <v>1.9923501322219206</v>
+        <v>2.0124057687177954</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>642.42905922</v>
+        <v>642.59699903000001</v>
       </c>
       <c r="C130" s="5">
-        <v>4.9373977499999455</v>
+        <v>5.0542764799999986</v>
       </c>
       <c r="D130" s="5">
-        <v>9.7003532348741039</v>
+        <v>9.9392586178186804</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>643.25825428999997</v>
+        <v>643.25980159999995</v>
       </c>
       <c r="C131" s="5">
-        <v>0.82919506999996884</v>
+        <v>0.66280256999993981</v>
       </c>
       <c r="D131" s="5">
-        <v>1.5599049386376462</v>
+        <v>1.2447781133294145</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>644.95342864999998</v>
+        <v>644.88797674</v>
       </c>
       <c r="C132" s="5">
-        <v>1.69517436000001</v>
+        <v>1.628175140000053</v>
       </c>
       <c r="D132" s="5">
-        <v>3.2085928470498182</v>
+        <v>3.0800003158244715</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>647.23951005000004</v>
+        <v>647.25323032999995</v>
       </c>
       <c r="C133" s="5">
-        <v>2.2860814000000573</v>
+        <v>2.3652535899999521</v>
       </c>
       <c r="D133" s="5">
-        <v>4.3373915765390958</v>
+        <v>4.4911138431289688</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>648.80647015</v>
+        <v>648.76518043999999</v>
       </c>
       <c r="C134" s="5">
-        <v>1.5669600999999602</v>
+        <v>1.5119501100000434</v>
       </c>
       <c r="D134" s="5">
-        <v>2.9441852198310414</v>
+        <v>2.8394338322546231</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>648.92421860000002</v>
+        <v>648.85949318999997</v>
       </c>
       <c r="C135" s="5">
-        <v>0.11774845000002188</v>
+        <v>9.4312749999971857E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>0.21799915821507643</v>
+        <v>0.17458679438444591</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>650.99545046000003</v>
+        <v>650.92847079000001</v>
       </c>
       <c r="C136" s="5">
-        <v>2.0712318600000117</v>
+        <v>2.0689776000000393</v>
       </c>
       <c r="D136" s="5">
-        <v>3.8981100643667332</v>
+        <v>3.8941880725018363</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>652.54766187999996</v>
+        <v>652.49816752000004</v>
       </c>
       <c r="C137" s="5">
-        <v>1.5522114199999351</v>
+        <v>1.5696967300000324</v>
       </c>
       <c r="D137" s="5">
-        <v>2.8990613606577398</v>
+        <v>2.9324586879143189</v>
       </c>
       <c r="E137" s="5">
-        <v>3.426080813348098</v>
+        <v>3.4285866593618319</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>650.00150641000005</v>
+        <v>649.97538603999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-2.5461554699999169</v>
+        <v>-2.5227814800000488</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.5830560133816807</v>
+        <v>-4.5422108871736588</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>651.40962820000004</v>
+        <v>651.44227556999999</v>
       </c>
       <c r="C139" s="5">
-        <v>1.4081217899999956</v>
+        <v>1.4668895300000031</v>
       </c>
       <c r="D139" s="5">
-        <v>2.6308020764364004</v>
+        <v>2.7420763900743328</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>651.46393116000002</v>
+        <v>651.53133166999999</v>
       </c>
       <c r="C140" s="5">
-        <v>5.43029599999727E-2</v>
+        <v>8.9056099999993421E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.10008055525465576</v>
+        <v>0.16417066006848557</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>650.94110966000005</v>
+        <v>651.04498707000005</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.52282149999996363</v>
+        <v>-0.48634459999993851</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.95880051956455103</v>
+        <v>-0.89208820574102621</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>651.07158550999998</v>
+        <v>651.29718862000004</v>
       </c>
       <c r="C142" s="5">
-        <v>0.13047584999992523</v>
+        <v>0.25220154999999522</v>
       </c>
       <c r="D142" s="5">
-        <v>0.24079558301413062</v>
+        <v>0.46584722166234105</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>652.02448939999999</v>
+        <v>652.00256989000002</v>
       </c>
       <c r="C143" s="5">
-        <v>0.95290389000001596</v>
+        <v>0.7053812699999753</v>
       </c>
       <c r="D143" s="5">
-        <v>1.7705188312685083</v>
+        <v>1.3074183323346089</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>653.76150601999996</v>
+        <v>653.60550129000001</v>
       </c>
       <c r="C144" s="5">
-        <v>1.737016619999963</v>
+        <v>1.6029313999999886</v>
       </c>
       <c r="D144" s="5">
-        <v>3.2441022596272129</v>
+        <v>2.9903886062711438</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>653.97015737000004</v>
+        <v>653.92686515000003</v>
       </c>
       <c r="C145" s="5">
-        <v>0.20865135000008195</v>
+        <v>0.32136386000001949</v>
       </c>
       <c r="D145" s="5">
-        <v>0.38365916898364105</v>
+        <v>0.59161251457664488</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>650.61129539000001</v>
+        <v>650.52883551000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.3588619800000288</v>
+        <v>-3.3980296400000043</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.9921718668046742</v>
+        <v>-6.0604519322523753</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>647.22442253999998</v>
+        <v>647.16602954999996</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.3868728500000316</v>
+        <v>-3.3628059600000597</v>
       </c>
       <c r="D147" s="5">
-        <v>-6.071027020453279</v>
+        <v>-6.0298483654712243</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>644.12769126000001</v>
+        <v>644.07394753000005</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.0967312799999718</v>
+        <v>-3.0920820199999071</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.5928515925319218</v>
+        <v>-5.5851649238744532</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>644.15338429999997</v>
+        <v>644.12847381999995</v>
       </c>
       <c r="C149" s="5">
-        <v>2.569303999996464E-2</v>
+        <v>5.4526289999898836E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>4.7876241477817771E-2</v>
+        <v>0.10163743336781828</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.2863853585523444</v>
+        <v>-1.2827152805365616</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>647.65366597000002</v>
+        <v>647.62209208000002</v>
       </c>
       <c r="C150" s="5">
-        <v>3.5002816700000494</v>
+        <v>3.493618260000062</v>
       </c>
       <c r="D150" s="5">
-        <v>6.7191661864822505</v>
+        <v>6.7062582470581278</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>647.74383319000003</v>
+        <v>647.81047951000005</v>
       </c>
       <c r="C151" s="5">
-        <v>9.0167220000012094E-2</v>
+        <v>0.18838743000003433</v>
       </c>
       <c r="D151" s="5">
-        <v>0.16719360869319466</v>
+        <v>0.3496282030138298</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>649.14429689999997</v>
+        <v>649.24076434999995</v>
       </c>
       <c r="C152" s="5">
-        <v>1.40046370999994</v>
+        <v>1.4302848399998993</v>
       </c>
       <c r="D152" s="5">
-        <v>2.6255522328750169</v>
+        <v>2.6818615870945806</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>647.65419813999995</v>
+        <v>647.81302245999996</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.4900987600000235</v>
+        <v>-1.427741889999993</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.7200656413226554</v>
+        <v>-2.6072286766664177</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>648.15623367000001</v>
+        <v>648.42887785000005</v>
       </c>
       <c r="C154" s="5">
-        <v>0.50203553000005741</v>
+        <v>0.61585539000009248</v>
       </c>
       <c r="D154" s="5">
-        <v>0.93416784330058178</v>
+        <v>1.1467859455275731</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>646.98317870999995</v>
+        <v>646.95743785000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.1730549600000586</v>
+        <v>-1.4714400000000296</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.150311979135211</v>
+        <v>-2.68935605055175</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>646.28851133000001</v>
+        <v>646.02895763000004</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.69466737999994166</v>
+        <v>-0.92848021999998309</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.2808613013178038</v>
+        <v>-1.7086497304481307</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>645.55586890999996</v>
+        <v>645.46222137999996</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.73264242000004742</v>
+        <v>-0.56673625000007632</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.3518885471237696</v>
+        <v>-1.0476491928841702</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>644.51014211999995</v>
+        <v>644.39579129000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.0457267900000033</v>
+        <v>-1.0664300899999262</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.9266375447001383</v>
+        <v>-1.9647176744458039</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>644.27716239999995</v>
+        <v>644.22710270000005</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.232979720000003</v>
+        <v>-0.16868858999998793</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.43291869930942584</v>
+        <v>-0.31368161592677524</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>644.26545017000001</v>
+        <v>644.21536815000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.1712229999943702E-2</v>
+        <v>-1.1734550000028321E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.1812461570269726E-2</v>
+        <v>-2.185572341868447E-2</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>643.93359337000004</v>
+        <v>643.93467608000003</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.33185679999996864</v>
+        <v>-0.28069206999998642</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.61636381271797935</v>
+        <v>-0.52160269172214502</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.4120899673417693E-2</v>
+        <v>-3.0086814645935434E-2</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>643.39436636999994</v>
+        <v>643.34635765999997</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.53922700000009627</v>
+        <v>-0.58831842000006418</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.0002591957565476</v>
+        <v>-1.0908642973384897</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>643.09212320999995</v>
+        <v>643.19052906000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.30224315999998908</v>
+        <v>-0.1558285999999498</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.56226195052762051</v>
+        <v>-0.29027196236760533</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>642.51023297999996</v>
+        <v>642.63245731999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.58189022999999906</v>
+        <v>-0.55807174000005944</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.0804109178208288</v>
+        <v>-1.0362395710450945</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>642.71501705000003</v>
+        <v>642.91276633999996</v>
       </c>
       <c r="C165" s="5">
-        <v>0.20478407000007337</v>
+        <v>0.28030902000000424</v>
       </c>
       <c r="D165" s="5">
-        <v>0.38314117044453422</v>
+        <v>0.52468399465337434</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>642.87547411000003</v>
+        <v>643.17098239999996</v>
       </c>
       <c r="C166" s="5">
-        <v>0.16045705999999882</v>
+        <v>0.2582160599999952</v>
       </c>
       <c r="D166" s="5">
-        <v>0.29999778422300505</v>
+        <v>0.48302768541259589</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>642.16943188000005</v>
+        <v>642.13340870000002</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.70604222999998001</v>
+        <v>-1.037573699999939</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.3099762807501802</v>
+        <v>-1.9187749185642922</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>644.05042977999994</v>
+        <v>643.72711636999998</v>
       </c>
       <c r="C168" s="5">
-        <v>1.8809978999998975</v>
+        <v>1.5937076699999579</v>
       </c>
       <c r="D168" s="5">
-        <v>3.5721395410297285</v>
+        <v>3.0192668690586677</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>643.95865989000004</v>
+        <v>643.83462168999995</v>
       </c>
       <c r="C169" s="5">
-        <v>-9.1769889999909537E-2</v>
+        <v>0.10750531999997293</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.17085246926218378</v>
+        <v>0.20058957010851142</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>645.06121210000003</v>
+        <v>644.93589625000004</v>
       </c>
       <c r="C170" s="5">
-        <v>1.1025522099999989</v>
+        <v>1.1012745600000926</v>
       </c>
       <c r="D170" s="5">
-        <v>2.0740354106531855</v>
+        <v>2.0720122125888585</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>645.58633522000002</v>
+        <v>645.54390971999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.52512311999998929</v>
+        <v>0.60801346999994621</v>
       </c>
       <c r="D171" s="5">
-        <v>0.9812662833655672</v>
+        <v>1.1371846939326913</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>646.14335030999996</v>
+        <v>646.12265991000004</v>
       </c>
       <c r="C172" s="5">
-        <v>0.55701508999993621</v>
+        <v>0.57875019000005068</v>
       </c>
       <c r="D172" s="5">
-        <v>1.0402933598940844</v>
+        <v>1.0811580714014779</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>646.07775821999996</v>
+        <v>646.11271346000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-6.5592089999995551E-2</v>
+        <v>-9.946450000029472E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.12174787060240666</v>
+        <v>-1.8471306185763314E-2</v>
       </c>
       <c r="E173" s="5">
-        <v>0.33297918792813963</v>
+        <v>0.33823887125614682</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>646.54889042000002</v>
+        <v>646.43543074000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.4711322000000564</v>
+        <v>0.32271728000000621</v>
       </c>
       <c r="D174" s="5">
-        <v>0.87858100674904627</v>
+        <v>0.60101952858788721</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>648.29679885999997</v>
+        <v>648.42031325000005</v>
       </c>
       <c r="C175" s="5">
-        <v>1.7479084399999465</v>
+        <v>1.984882510000034</v>
       </c>
       <c r="D175" s="5">
-        <v>3.2928064306547489</v>
+        <v>3.7474707322925571</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>649.24627793000002</v>
+        <v>649.38851055999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.94947907000005216</v>
+        <v>0.96819730999993681</v>
       </c>
       <c r="D176" s="5">
-        <v>1.7717158055694515</v>
+        <v>1.8065841908363689</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>652.22993617999998</v>
+        <v>652.43577913000001</v>
       </c>
       <c r="C177" s="5">
-        <v>2.9836582499999622</v>
+        <v>3.0472685700000284</v>
       </c>
       <c r="D177" s="5">
-        <v>5.656231571588366</v>
+        <v>5.7786517032890838</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>652.91060362999997</v>
+        <v>653.19003215999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.68066744999998718</v>
+        <v>0.75425302999997257</v>
       </c>
       <c r="D178" s="5">
-        <v>1.2595336671453072</v>
+        <v>1.3961233166273956</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>653.34082694000006</v>
+        <v>653.30124388000002</v>
       </c>
       <c r="C179" s="5">
-        <v>0.43022331000008762</v>
+        <v>0.11121172000002844</v>
       </c>
       <c r="D179" s="5">
-        <v>0.79358966345945969</v>
+        <v>0.20450266889835422</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>656.46216063999998</v>
+        <v>656.10908038000002</v>
       </c>
       <c r="C180" s="5">
-        <v>3.1213336999999228</v>
+        <v>2.8078365000000076</v>
       </c>
       <c r="D180" s="5">
-        <v>5.8860626305498931</v>
+        <v>5.2811836262267819</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>659.07415418000005</v>
+        <v>658.93484163000005</v>
       </c>
       <c r="C181" s="5">
-        <v>2.6119935400000713</v>
+        <v>2.8257612500000278</v>
       </c>
       <c r="D181" s="5">
-        <v>4.880560017349822</v>
+        <v>5.2924136825625023</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>661.36835250000001</v>
+        <v>661.26040340999998</v>
       </c>
       <c r="C182" s="5">
-        <v>2.294198319999964</v>
+        <v>2.32556177999993</v>
       </c>
       <c r="D182" s="5">
-        <v>4.2580364456920261</v>
+        <v>4.3183120873038883</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>667.29752010000004</v>
+        <v>667.26471560000005</v>
       </c>
       <c r="C183" s="5">
-        <v>5.929167600000028</v>
+        <v>6.0043121900000642</v>
       </c>
       <c r="D183" s="5">
-        <v>11.304626723604638</v>
+        <v>11.457092899052167</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>667.64448074999996</v>
+        <v>667.65231687999994</v>
       </c>
       <c r="C184" s="5">
-        <v>0.34696064999991449</v>
+        <v>0.38760127999989891</v>
       </c>
       <c r="D184" s="5">
-        <v>0.62572613489495499</v>
+        <v>0.69928829913876722</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>670.11563624999997</v>
+        <v>670.15315378000003</v>
       </c>
       <c r="C185" s="5">
-        <v>2.4711555000000089</v>
+        <v>2.5008369000000812</v>
       </c>
       <c r="D185" s="5">
-        <v>4.5331079742271463</v>
+        <v>4.5886275002674948</v>
       </c>
       <c r="E185" s="5">
-        <v>3.7205859084557202</v>
+        <v>3.7207811917615796</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>668.63005401999999</v>
+        <v>668.46280790000003</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.4855822299999772</v>
+        <v>-1.6903458799999953</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.6280868696493931</v>
+        <v>-2.9851542123354169</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>669.50911868000003</v>
+        <v>669.64440724999997</v>
       </c>
       <c r="C187" s="5">
-        <v>0.87906466000004002</v>
+        <v>1.1815993499999422</v>
       </c>
       <c r="D187" s="5">
-        <v>1.5891282776194338</v>
+        <v>2.1419079158986998</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>671.90047893999997</v>
+        <v>672.03171184999997</v>
       </c>
       <c r="C188" s="5">
-        <v>2.3913602599999422</v>
+        <v>2.3873045999999931</v>
       </c>
       <c r="D188" s="5">
-        <v>4.3713859347145778</v>
+        <v>4.3629272455349533</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>673.81251662</v>
+        <v>673.99468845000001</v>
       </c>
       <c r="C189" s="5">
-        <v>1.9120376800000258</v>
+        <v>1.9629766000000473</v>
       </c>
       <c r="D189" s="5">
-        <v>3.4688164204309091</v>
+        <v>3.5620130262612237</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>674.82592882999995</v>
+        <v>675.07466871999998</v>
       </c>
       <c r="C190" s="5">
-        <v>1.0134122099999558</v>
+        <v>1.0799802699999645</v>
       </c>
       <c r="D190" s="5">
-        <v>1.8198011188465868</v>
+        <v>1.9398653498539309</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>676.88116121999997</v>
+        <v>676.86491683999998</v>
       </c>
       <c r="C191" s="5">
-        <v>2.0552323900000147</v>
+        <v>1.7902481200000011</v>
       </c>
       <c r="D191" s="5">
-        <v>3.7165331616739516</v>
+        <v>3.2291399586492187</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>677.23297936999995</v>
+        <v>676.95199159000003</v>
       </c>
       <c r="C192" s="5">
-        <v>0.35181814999998551</v>
+        <v>8.7074750000056156E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.62550236072893561</v>
+        <v>0.15448232000259132</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>678.32777878000002</v>
+        <v>678.20528218000004</v>
       </c>
       <c r="C193" s="5">
-        <v>1.0947994100000642</v>
+        <v>1.253290590000006</v>
       </c>
       <c r="D193" s="5">
-        <v>1.9572338747975815</v>
+        <v>2.2444097408936603</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>681.78813431000003</v>
+        <v>681.68642265000005</v>
       </c>
       <c r="C194" s="5">
-        <v>3.4603555300000153</v>
+        <v>3.4811404700000139</v>
       </c>
       <c r="D194" s="5">
-        <v>6.2962716803944607</v>
+        <v>6.3363414239130389</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>682.55773251999994</v>
+        <v>682.53690287999996</v>
       </c>
       <c r="C195" s="5">
-        <v>0.7695982099999128</v>
+        <v>0.8504802299999028</v>
       </c>
       <c r="D195" s="5">
-        <v>1.3629938247215589</v>
+        <v>1.5074505016622108</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>684.63741477999997</v>
+        <v>684.66296417000001</v>
       </c>
       <c r="C196" s="5">
-        <v>2.0796822600000269</v>
+        <v>2.1260612900000524</v>
       </c>
       <c r="D196" s="5">
-        <v>3.7181730775803112</v>
+        <v>3.8026360425050587</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>684.95747119999999</v>
+        <v>684.98304238000003</v>
       </c>
       <c r="C197" s="5">
-        <v>0.32005642000001444</v>
+        <v>0.32007821000001968</v>
       </c>
       <c r="D197" s="5">
-        <v>0.56242433510749201</v>
+        <v>0.56244168117756121</v>
       </c>
       <c r="E197" s="5">
-        <v>2.2148169878643209</v>
+        <v>2.212910364795273</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>688.04239643000005</v>
+        <v>687.87219207999999</v>
       </c>
       <c r="C198" s="5">
-        <v>3.0849252300000671</v>
+        <v>2.8891496999999617</v>
       </c>
       <c r="D198" s="5">
-        <v>5.5404915113632658</v>
+        <v>5.1804912299725059</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>688.83955297</v>
+        <v>688.98637590999999</v>
       </c>
       <c r="C199" s="5">
-        <v>0.79715653999994629</v>
+        <v>1.1141838300000018</v>
       </c>
       <c r="D199" s="5">
-        <v>1.3991972709722189</v>
+        <v>1.9611145819531384</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>690.32602274999999</v>
+        <v>690.43607414999997</v>
       </c>
       <c r="C200" s="5">
-        <v>1.4864697799999931</v>
+        <v>1.4496982399999752</v>
       </c>
       <c r="D200" s="5">
-        <v>2.620476120066817</v>
+        <v>2.5543492504662257</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>689.99608324999997</v>
+        <v>690.13040376000004</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.32993950000002314</v>
+        <v>-0.30567038999993201</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.5720315688873101</v>
+        <v>-0.52997321937545694</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>691.68226074999995</v>
+        <v>691.86578712000005</v>
       </c>
       <c r="C202" s="5">
-        <v>1.6861774999999852</v>
+        <v>1.7353833600000144</v>
       </c>
       <c r="D202" s="5">
-        <v>2.9722367047230192</v>
+        <v>3.0595718375946213</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>693.62166148999995</v>
+        <v>693.60766071</v>
       </c>
       <c r="C203" s="5">
-        <v>1.9394007399999964</v>
+        <v>1.7418735899999547</v>
       </c>
       <c r="D203" s="5">
-        <v>3.4170434883384893</v>
+        <v>3.0633634679723354</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>694.42857468</v>
+        <v>694.20799725999996</v>
       </c>
       <c r="C204" s="5">
-        <v>0.80691319000004569</v>
+        <v>0.60033654999995179</v>
       </c>
       <c r="D204" s="5">
-        <v>1.404966784053685</v>
+        <v>1.0435916818119395</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>698.48595258</v>
+        <v>698.39106450999998</v>
       </c>
       <c r="C205" s="5">
-        <v>4.0573779000000059</v>
+        <v>4.1830672500000219</v>
       </c>
       <c r="D205" s="5">
-        <v>7.2410651601596321</v>
+        <v>7.4753186125363857</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>699.73999263999997</v>
+        <v>699.68100770000001</v>
       </c>
       <c r="C206" s="5">
-        <v>1.2540400599999657</v>
+        <v>1.2899431900000309</v>
       </c>
       <c r="D206" s="5">
-        <v>2.1758448002517694</v>
+        <v>2.2390806122675411</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>701.89343628999995</v>
+        <v>701.88763504999997</v>
       </c>
       <c r="C207" s="5">
-        <v>2.1534436499999856</v>
+        <v>2.2066273499999625</v>
       </c>
       <c r="D207" s="5">
-        <v>3.7561433799496058</v>
+        <v>3.850854391957137</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>705.28305034000005</v>
+        <v>705.31723672999999</v>
       </c>
       <c r="C208" s="5">
-        <v>3.3896140500000911</v>
+        <v>3.4296016800000189</v>
       </c>
       <c r="D208" s="5">
-        <v>5.9515191312315308</v>
+        <v>6.0236787007214243</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>708.69439583999997</v>
+        <v>708.70212902000003</v>
       </c>
       <c r="C209" s="5">
-        <v>3.4113454999999249</v>
+        <v>3.3848922900000389</v>
       </c>
       <c r="D209" s="5">
-        <v>5.9611395096576203</v>
+        <v>5.9133928785130463</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4654596289627193</v>
+        <v>3.4627261074357651</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>708.28230957000005</v>
+        <v>708.09895707999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.41208626999991793</v>
+        <v>-0.60317194000003838</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.69553973783427203</v>
+        <v>-1.0165452360944127</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>710.65759308999998</v>
+        <v>710.78346242999999</v>
       </c>
       <c r="C211" s="5">
-        <v>2.3752835199999254</v>
+        <v>2.6845053499999949</v>
       </c>
       <c r="D211" s="5">
-        <v>4.0993626876997036</v>
+        <v>4.6454425715670933</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>713.46308090000002</v>
+        <v>713.54065258000003</v>
       </c>
       <c r="C212" s="5">
-        <v>2.8054878100000451</v>
+        <v>2.7571901500000422</v>
       </c>
       <c r="D212" s="5">
-        <v>4.8415059855065667</v>
+        <v>4.7555107979057265</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>708.12807633</v>
+        <v>708.21005253999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-5.3350045700000237</v>
+        <v>-5.3306000400000357</v>
       </c>
       <c r="D213" s="5">
-        <v>-8.6131498922556116</v>
+        <v>-8.6054310630785622</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>709.19342329999995</v>
+        <v>709.29635946999997</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0653469699999505</v>
+        <v>1.0863069299999779</v>
       </c>
       <c r="D214" s="5">
-        <v>1.8203597574063313</v>
+        <v>1.8562600974994403</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>711.29798587000005</v>
+        <v>711.28593315000001</v>
       </c>
       <c r="C215" s="5">
-        <v>2.1045625700000983</v>
+        <v>1.989573680000035</v>
       </c>
       <c r="D215" s="5">
-        <v>3.6197530742713369</v>
+        <v>3.4184130280860758</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>713.30224492000002</v>
+        <v>713.18590259999996</v>
       </c>
       <c r="C216" s="5">
-        <v>2.0042590499999733</v>
+        <v>1.8999694499999578</v>
       </c>
       <c r="D216" s="5">
-        <v>3.4341959623388707</v>
+        <v>3.252924426392223</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>715.74194009999997</v>
+        <v>715.68647226999997</v>
       </c>
       <c r="C217" s="5">
-        <v>2.4396951799999442</v>
+        <v>2.5005696700000044</v>
       </c>
       <c r="D217" s="5">
-        <v>4.1824350506575847</v>
+        <v>4.2895276940695393</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>716.40766094000003</v>
+        <v>716.37491094999996</v>
       </c>
       <c r="C218" s="5">
-        <v>0.66572084000006271</v>
+        <v>0.6884386799999902</v>
       </c>
       <c r="D218" s="5">
-        <v>1.1218629936213809</v>
+        <v>1.1604399405354293</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>718.70741696000005</v>
+        <v>718.71247388999996</v>
       </c>
       <c r="C219" s="5">
-        <v>2.299756020000018</v>
+        <v>2.337562939999998</v>
       </c>
       <c r="D219" s="5">
-        <v>3.9208917177688818</v>
+        <v>3.9866961480058416</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>720.32118085000002</v>
+        <v>720.35242491999998</v>
       </c>
       <c r="C220" s="5">
-        <v>1.6137638899999729</v>
+        <v>1.6399510300000202</v>
       </c>
       <c r="D220" s="5">
-        <v>2.7279691302971365</v>
+        <v>2.772774207405071</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>722.35847837999995</v>
+        <v>722.35235798999997</v>
       </c>
       <c r="C221" s="5">
-        <v>2.0372975299999325</v>
+        <v>1.9999330699999973</v>
       </c>
       <c r="D221" s="5">
-        <v>3.447278742760429</v>
+        <v>3.3829374937646373</v>
       </c>
       <c r="E221" s="5">
-        <v>1.9280641444616275</v>
+        <v>1.9260883255530326</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>721.65888756000004</v>
+        <v>721.50590359</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.69959081999991213</v>
+        <v>-0.84645439999997052</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.156007224426514</v>
+        <v>-1.3971358718575022</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>723.62825205000001</v>
+        <v>723.73143701000004</v>
       </c>
       <c r="C223" s="5">
-        <v>1.9693644899999754</v>
+        <v>2.2255334200000334</v>
       </c>
       <c r="D223" s="5">
-        <v>3.3243299808568105</v>
+        <v>3.7649268245626644</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>723.31276015000003</v>
+        <v>723.36838021999995</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.31549189999998362</v>
+        <v>-0.36305679000008695</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.52193065473949973</v>
+        <v>-0.60031677859254673</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>725.4070878</v>
+        <v>725.44987319999996</v>
       </c>
       <c r="C225" s="5">
-        <v>2.0943276499999683</v>
+        <v>2.0814929800000073</v>
       </c>
       <c r="D225" s="5">
-        <v>3.5304295642125894</v>
+        <v>3.5081764141003946</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>726.50642339000001</v>
+        <v>726.55025175000003</v>
       </c>
       <c r="C226" s="5">
-        <v>1.0993355900000097</v>
+        <v>1.1003785500000731</v>
       </c>
       <c r="D226" s="5">
-        <v>1.8338036141175129</v>
+        <v>1.8354487562378452</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>725.89429116999997</v>
+        <v>725.88893040999994</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.61213222000003498</v>
+        <v>-0.66132134000008591</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.0064111485779681</v>
+        <v>-1.0868137125474964</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>725.74781060999999</v>
+        <v>725.70847528000002</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.14648055999998633</v>
+        <v>-0.18045512999992752</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.24188331181184131</v>
+        <v>-0.29791103019252141</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>724.93607544999998</v>
+        <v>724.90577776999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.811735160000012</v>
+        <v>-0.80269751000002998</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.3339513447979012</v>
+        <v>-1.3192607754166308</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>723.75462993999997</v>
+        <v>723.74068998999996</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.1814455100000032</v>
+        <v>-1.1650877800000217</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.9382337352218171</v>
+        <v>-1.9117138471576922</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>723.86436854999999</v>
+        <v>723.87481242000001</v>
       </c>
       <c r="C231" s="5">
-        <v>0.10973861000002216</v>
+        <v>0.13412243000004764</v>
       </c>
       <c r="D231" s="5">
-        <v>0.18210067273400909</v>
+        <v>0.22260882232880697</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>720.91926647000003</v>
+        <v>720.93233382999995</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.9451020799999696</v>
+        <v>-2.9424785900000643</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.7745152783940314</v>
+        <v>-4.7702894919552925</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>720.03543952999996</v>
+        <v>720.00614451000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.88382694000006268</v>
+        <v>-0.92618931999993492</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.4612871506215819</v>
+        <v>-1.5308059076865166</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.32159086098217937</v>
+        <v>-0.32480180261728053</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>722.68752222000001</v>
+        <v>722.59122466999997</v>
       </c>
       <c r="C234" s="5">
-        <v>2.6520826900000429</v>
+        <v>2.5850801599999613</v>
       </c>
       <c r="D234" s="5">
-        <v>4.5105673434337579</v>
+        <v>4.3945350930030491</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>720.03887544999998</v>
+        <v>720.10740960999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.6486467700000276</v>
+        <v>-2.4838150599999835</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.3104166939046067</v>
+        <v>-4.0477509166415011</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>717.20814630999996</v>
+        <v>717.23966555000004</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.8307291400000167</v>
+        <v>-2.86774405999995</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.6169454814336657</v>
+        <v>-4.6755657194531004</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>715.15852268000003</v>
+        <v>715.18348496999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.0496236299999282</v>
+        <v>-2.0561805800000457</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.3759454584658455</v>
+        <v>-3.3864292400002771</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>715.00321412999995</v>
+        <v>715.02058778000003</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.15530855000008614</v>
+        <v>-0.16289718999996694</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.26028888907078107</v>
+        <v>-0.27298160226593149</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>714.36925827000005</v>
+        <v>714.36827373999995</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.63395585999990089</v>
+        <v>-0.65231404000007842</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.0588038344330974</v>
+        <v>-1.0892848068707606</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>713.83085762999997</v>
+        <v>713.84526865999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.53840064000007715</v>
+        <v>-0.52300507999996171</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.90066774740764632</v>
+        <v>-0.87501798607823034</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>710.75649088</v>
+        <v>710.75272620999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.0743667499999674</v>
+        <v>-3.0925424499999963</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.0475444233757383</v>
+        <v>-5.0765781347619443</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>708.92145192999999</v>
+        <v>708.88769351999997</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.8350389500000119</v>
+        <v>-1.8650326900000209</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.0545557246418831</v>
+        <v>-3.1037804246566658</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>709.65258011000003</v>
+        <v>709.66235995</v>
       </c>
       <c r="C243" s="5">
-        <v>0.73112818000004154</v>
+        <v>0.77466643000002477</v>
       </c>
       <c r="D243" s="5">
-        <v>1.2446337505284122</v>
+        <v>1.3192602290434952</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>709.82214810999994</v>
+        <v>709.82964196</v>
       </c>
       <c r="C244" s="5">
-        <v>0.1695679999999129</v>
+        <v>0.16728201000000809</v>
       </c>
       <c r="D244" s="5">
-        <v>0.28711123432527685</v>
+        <v>0.28323168577213398</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>710.60785232000001</v>
+        <v>710.54765741000006</v>
       </c>
       <c r="C245" s="5">
-        <v>0.78570421000006263</v>
+        <v>0.71801545000005262</v>
       </c>
       <c r="D245" s="5">
-        <v>1.3363999627629575</v>
+        <v>1.220614411876797</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.30932266558349</v>
+        <v>-1.3136675529952457</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>712.77663788999996</v>
+        <v>712.69068265999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.1687855699999545</v>
+        <v>2.1430252499999369</v>
       </c>
       <c r="D246" s="5">
-        <v>3.724524958094122</v>
+        <v>3.6798665537775221</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>712.83252330000005</v>
+        <v>712.88979932999996</v>
       </c>
       <c r="C247" s="5">
-        <v>5.5885410000087177E-2</v>
+        <v>0.19911666999996669</v>
       </c>
       <c r="D247" s="5">
-        <v>9.4126848812758901E-2</v>
+        <v>0.33578032417727055</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>714.98643072000004</v>
+        <v>715.01731028999995</v>
       </c>
       <c r="C248" s="5">
-        <v>2.1539074199999959</v>
+        <v>2.1275109599999951</v>
       </c>
       <c r="D248" s="5">
-        <v>3.6868115530880763</v>
+        <v>3.6405875951846856</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>713.68987691999996</v>
+        <v>713.7152529</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2965538000000834</v>
+        <v>-1.302057389999959</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.1545028213038386</v>
+        <v>-2.1634643113547902</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>716.22526030999995</v>
+        <v>716.23860424999998</v>
       </c>
       <c r="C250" s="5">
-        <v>2.5353833899999927</v>
+        <v>2.5233513499999844</v>
       </c>
       <c r="D250" s="5">
-        <v>4.3472881350315129</v>
+        <v>4.3260977946524948</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>716.41868247000002</v>
+        <v>716.42713143000003</v>
       </c>
       <c r="C251" s="5">
-        <v>0.19342216000006829</v>
+        <v>0.18852718000005098</v>
       </c>
       <c r="D251" s="5">
-        <v>0.32455104194950568</v>
+        <v>0.31631975631924991</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>714.88279610999996</v>
+        <v>714.88962468</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.5358863600000632</v>
+        <v>-1.5375067500000341</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.5424887054565026</v>
+        <v>-2.5451098367980096</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>714.86206529000003</v>
+        <v>714.87017221999997</v>
       </c>
       <c r="C253" s="5">
-        <v>-2.0730819999926098E-2</v>
+        <v>-1.9452460000024985E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.4793139224098546E-2</v>
+        <v>-3.2647639671035122E-2</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>716.41559479</v>
+        <v>716.36961084999996</v>
       </c>
       <c r="C254" s="5">
-        <v>1.5535294999999678</v>
+        <v>1.499438629999986</v>
       </c>
       <c r="D254" s="5">
-        <v>2.6392223487803568</v>
+        <v>2.5462380445537169</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>720.71130404999997</v>
+        <v>720.73252634000005</v>
       </c>
       <c r="C255" s="5">
-        <v>4.2957092599999669</v>
+        <v>4.3629154900000913</v>
       </c>
       <c r="D255" s="5">
-        <v>7.4374359370691145</v>
+        <v>7.5582214250285107</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>719.93967726000005</v>
+        <v>719.95941005999998</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.77162678999991385</v>
+        <v>-0.77311628000006749</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.277236857505526</v>
+        <v>-1.2796503521568803</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>721.91800838999995</v>
+        <v>721.83709394000005</v>
       </c>
       <c r="C257" s="5">
-        <v>1.9783311299999013</v>
+        <v>1.8776838800000633</v>
       </c>
       <c r="D257" s="5">
-        <v>3.3477908912655785</v>
+        <v>3.1749345420058139</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5916170969789256</v>
+        <v>1.588835936937838</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>726.63697391000005</v>
+        <v>726.55596671000001</v>
       </c>
       <c r="C258" s="5">
-        <v>4.7189655200000971</v>
+        <v>4.7188727699999617</v>
       </c>
       <c r="D258" s="5">
-        <v>8.1322910180271268</v>
+        <v>8.1330699849750729</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>726.69373578</v>
+        <v>726.74219056000004</v>
       </c>
       <c r="C259" s="5">
-        <v>5.6761869999945702E-2</v>
+        <v>0.18622385000003305</v>
       </c>
       <c r="D259" s="5">
-        <v>9.3779312754493915E-2</v>
+        <v>0.30800643705126696</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>730.13505105000002</v>
+        <v>730.17421022999997</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4413152700000182</v>
+        <v>3.4320196699999315</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8330653668174692</v>
+        <v>5.8164997697959464</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>734.85781271999997</v>
+        <v>734.88660073000005</v>
       </c>
       <c r="C261" s="5">
-        <v>4.7227616699999544</v>
+        <v>4.7123905000000832</v>
       </c>
       <c r="D261" s="5">
-        <v>8.0441894862121508</v>
+        <v>8.0254469401135786</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>735.60568117000003</v>
+        <v>735.61394671999994</v>
       </c>
       <c r="C262" s="5">
-        <v>0.74786845000005542</v>
+        <v>0.72734598999988975</v>
       </c>
       <c r="D262" s="5">
-        <v>1.2281049838971159</v>
+        <v>1.194173527144371</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>738.91547578999996</v>
+        <v>738.95000443000004</v>
       </c>
       <c r="C263" s="5">
-        <v>3.3097946199999342</v>
+        <v>3.336057710000091</v>
       </c>
       <c r="D263" s="5">
-        <v>5.5349366002138689</v>
+        <v>5.5798931563132426</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>741.83485303999998</v>
+        <v>741.86100768999995</v>
       </c>
       <c r="C264" s="5">
-        <v>2.919377250000025</v>
+        <v>2.9110032599999158</v>
       </c>
       <c r="D264" s="5">
-        <v>4.8454657333982576</v>
+        <v>4.8310337372463152</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>743.01892811000005</v>
+        <v>743.04741734000004</v>
       </c>
       <c r="C265" s="5">
-        <v>1.1840750700000626</v>
+        <v>1.1864096500000869</v>
       </c>
       <c r="D265" s="5">
-        <v>1.9322769478012258</v>
+        <v>1.9360514323889966</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>743.16095934999998</v>
+        <v>743.08844587999999</v>
       </c>
       <c r="C266" s="5">
-        <v>0.1420312399999375</v>
+        <v>4.1028539999956593E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.22962644014039579</v>
+        <v>6.6280026834530936E-2</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>739.58439671999997</v>
+        <v>739.60585370000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.5765626300000122</v>
+        <v>-3.4825921799999833</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.6247226149936713</v>
+        <v>-5.4812490148691939</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>742.74272489999998</v>
+        <v>742.77005686999996</v>
       </c>
       <c r="C268" s="5">
-        <v>3.1583281800000123</v>
+        <v>3.1642031699999507</v>
       </c>
       <c r="D268" s="5">
-        <v>5.2465813971968922</v>
+        <v>5.2564155523648459</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>743.71266250999997</v>
+        <v>743.58717544000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.96993760999998813</v>
+        <v>0.81711857000004784</v>
       </c>
       <c r="D269" s="5">
-        <v>1.5783680355689</v>
+        <v>1.3281322858020861</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0189929973634788</v>
+        <v>3.0131565255647308</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>746.35227808000002</v>
+        <v>746.24383956999998</v>
       </c>
       <c r="C270" s="5">
-        <v>2.6396155700000463</v>
+        <v>2.6566641299999674</v>
       </c>
       <c r="D270" s="5">
-        <v>4.3432218220024854</v>
+        <v>4.3725792927654661</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>747.47703196999998</v>
+        <v>747.53388112000005</v>
       </c>
       <c r="C271" s="5">
-        <v>1.1247538899999654</v>
+        <v>1.290041550000069</v>
       </c>
       <c r="D271" s="5">
-        <v>1.8234661196878887</v>
+        <v>2.0942936622246222</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>749.40423774999999</v>
+        <v>749.45371856999998</v>
       </c>
       <c r="C272" s="5">
-        <v>1.9272057800000084</v>
+        <v>1.9198374499999318</v>
       </c>
       <c r="D272" s="5">
-        <v>3.13819009455929</v>
+        <v>3.1257806880460537</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>750.17322148999995</v>
+        <v>750.21595573000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.76898373999995329</v>
+        <v>0.7622371600000406</v>
       </c>
       <c r="D273" s="5">
-        <v>1.238325311314914</v>
+        <v>1.227318685879708</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>751.91017445</v>
+        <v>751.92549612000005</v>
       </c>
       <c r="C274" s="5">
-        <v>1.7369529600000533</v>
+        <v>1.7095403900000292</v>
       </c>
       <c r="D274" s="5">
-        <v>2.8141407137179719</v>
+        <v>2.769010172340125</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>755.90925489000006</v>
+        <v>755.95215573999997</v>
       </c>
       <c r="C275" s="5">
-        <v>3.999080440000057</v>
+        <v>4.0266596199999185</v>
       </c>
       <c r="D275" s="5">
-        <v>6.5723182996053398</v>
+        <v>6.6188480005740846</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>755.10947392000003</v>
+        <v>755.14207116</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.7997809700000289</v>
+        <v>-0.81008457999996608</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2622836602966703</v>
+        <v>-1.2783778563669634</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>759.25004584999999</v>
+        <v>759.27718600000003</v>
       </c>
       <c r="C277" s="5">
-        <v>4.1405719299999646</v>
+        <v>4.1351148400000284</v>
       </c>
       <c r="D277" s="5">
-        <v>6.7822068452146222</v>
+        <v>6.7726960458610375</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>760.24592135</v>
+        <v>760.17803880999998</v>
       </c>
       <c r="C278" s="5">
-        <v>0.99587550000001102</v>
+        <v>0.90085280999994666</v>
       </c>
       <c r="D278" s="5">
-        <v>1.5853929034066905</v>
+        <v>1.4330808590841126</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>761.21850761999997</v>
+        <v>761.23508431000005</v>
       </c>
       <c r="C279" s="5">
-        <v>0.97258626999996522</v>
+        <v>1.057045500000072</v>
       </c>
       <c r="D279" s="5">
-        <v>1.5460136739884556</v>
+        <v>1.6814491196329717</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>765.79655178999997</v>
+        <v>765.82844082999998</v>
       </c>
       <c r="C280" s="5">
-        <v>4.5780441699999983</v>
+        <v>4.5933565199999293</v>
       </c>
       <c r="D280" s="5">
-        <v>7.4604889017794385</v>
+        <v>7.4861077554212896</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>767.80963392000001</v>
+        <v>767.65429868000001</v>
       </c>
       <c r="C281" s="5">
-        <v>2.0130821300000434</v>
+        <v>1.825857850000034</v>
       </c>
       <c r="D281" s="5">
-        <v>3.2005012099626473</v>
+        <v>2.8988081020748568</v>
       </c>
       <c r="E281" s="5">
-        <v>3.2400915870752778</v>
+        <v>3.2366243037689424</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>765.66973361999999</v>
+        <v>765.55244657000003</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.1399003000000221</v>
+        <v>-2.1018521099999816</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.2936311474967006</v>
+        <v>-3.2365931534355963</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>770.76152760000002</v>
+        <v>770.81472708000001</v>
       </c>
       <c r="C283" s="5">
-        <v>5.091793980000034</v>
+        <v>5.2622805099999823</v>
       </c>
       <c r="D283" s="5">
-        <v>8.278588238408723</v>
+        <v>8.5677052686953026</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>770.85225591000005</v>
+        <v>770.90075523999997</v>
       </c>
       <c r="C284" s="5">
-        <v>9.0728310000031342E-2</v>
+        <v>8.6028159999955278E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.14134655512538785</v>
+        <v>0.13401039278344573</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>772.26760909999996</v>
+        <v>772.31724999999994</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4153531899999052</v>
+        <v>1.4164947599999778</v>
       </c>
       <c r="D285" s="5">
-        <v>2.2256933613477026</v>
+        <v>2.2273651453350141</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>774.37013741999999</v>
+        <v>774.38409377000005</v>
       </c>
       <c r="C286" s="5">
-        <v>2.1025283200000331</v>
+        <v>2.066843770000105</v>
       </c>
       <c r="D286" s="5">
-        <v>3.3164135523423122</v>
+        <v>3.2590830810273141</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>775.15238588</v>
+        <v>775.20035036000002</v>
       </c>
       <c r="C287" s="5">
-        <v>0.78224846000000525</v>
+        <v>0.81625658999996631</v>
       </c>
       <c r="D287" s="5">
-        <v>1.2189663231575443</v>
+        <v>1.2722452729992506</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>776.69332072999998</v>
+        <v>776.74577986999998</v>
       </c>
       <c r="C288" s="5">
-        <v>1.5409348499999851</v>
+        <v>1.5454295099999626</v>
       </c>
       <c r="D288" s="5">
-        <v>2.4117500350139487</v>
+        <v>2.4187107326216317</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>778.33711468000001</v>
+        <v>778.36855708999997</v>
       </c>
       <c r="C289" s="5">
-        <v>1.6437939500000311</v>
+        <v>1.622777219999989</v>
       </c>
       <c r="D289" s="5">
-        <v>2.569452258145466</v>
+        <v>2.5360488546333881</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>781.64109033</v>
+        <v>781.57988620000003</v>
       </c>
       <c r="C290" s="5">
-        <v>3.3039756499999839</v>
+        <v>3.2113291100000652</v>
       </c>
       <c r="D290" s="5">
-        <v>5.2145255958337966</v>
+        <v>5.0647631435327023</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>779.30308448000005</v>
+        <v>779.31241924000005</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.338005849999945</v>
+        <v>-2.2674669599999788</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.5309149106617199</v>
+        <v>-3.4263435602416181</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>781.71382404999997</v>
+        <v>781.74889771000005</v>
       </c>
       <c r="C292" s="5">
-        <v>2.4107395699999188</v>
+        <v>2.4364784699999973</v>
       </c>
       <c r="D292" s="5">
-        <v>3.7759611473938692</v>
+        <v>3.8169254954535159</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>782.32307886000001</v>
+        <v>782.14404946000002</v>
       </c>
       <c r="C293" s="5">
-        <v>0.60925481000003856</v>
+        <v>0.39515174999996816</v>
       </c>
       <c r="D293" s="5">
-        <v>0.93927965720974615</v>
+        <v>0.6082548954146727</v>
       </c>
       <c r="E293" s="5">
-        <v>1.8902400150806464</v>
+        <v>1.8875359396691271</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>782.87979618999998</v>
+        <v>782.75909887</v>
       </c>
       <c r="C294" s="5">
-        <v>0.55671732999996948</v>
+        <v>0.61504940999998325</v>
       </c>
       <c r="D294" s="5">
-        <v>0.85729509834082673</v>
+        <v>0.94772795339486127</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>784.48734453999998</v>
+        <v>784.54354833000002</v>
       </c>
       <c r="C295" s="5">
-        <v>1.6075483500000018</v>
+        <v>1.7844494600000189</v>
       </c>
       <c r="D295" s="5">
-        <v>2.4920732514551514</v>
+        <v>2.7701922514652644</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>787.44931797000004</v>
+        <v>787.49625762999995</v>
       </c>
       <c r="C296" s="5">
-        <v>2.9619734300000573</v>
+        <v>2.952709299999924</v>
       </c>
       <c r="D296" s="5">
-        <v>4.626098690634306</v>
+        <v>4.6109916522791172</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>789.07204401000001</v>
+        <v>789.12990465999997</v>
       </c>
       <c r="C297" s="5">
-        <v>1.622726039999975</v>
+        <v>1.6336470300000201</v>
       </c>
       <c r="D297" s="5">
-        <v>2.5011057739905418</v>
+        <v>2.5179790037521688</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>791.45565820000002</v>
+        <v>791.47495588000004</v>
       </c>
       <c r="C298" s="5">
-        <v>2.383614190000003</v>
+        <v>2.345051220000073</v>
       </c>
       <c r="D298" s="5">
-        <v>3.6857741022677359</v>
+        <v>3.6248962209251445</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>794.38095585999997</v>
+        <v>794.41905655000005</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9252976599999556</v>
+        <v>2.9441006700000116</v>
       </c>
       <c r="D299" s="5">
-        <v>4.5266012395488442</v>
+        <v>4.556181487208022</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>793.50304675999996</v>
+        <v>793.53201034999995</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.87790910000001077</v>
+        <v>-0.88704620000009982</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.3181471561515834</v>
+        <v>-1.3317185392229036</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>795.64414712999996</v>
+        <v>795.66359536000004</v>
       </c>
       <c r="C301" s="5">
-        <v>2.1411003700000037</v>
+        <v>2.1315850100000944</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2864344091304121</v>
+        <v>3.2714913802296186</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>797.55414012000006</v>
+        <v>797.52212961999999</v>
       </c>
       <c r="C302" s="5">
-        <v>1.9099929900000916</v>
+        <v>1.8585342599999422</v>
       </c>
       <c r="D302" s="5">
-        <v>2.9190140198364078</v>
+        <v>2.8392871464167468</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>800.03370088999998</v>
+        <v>800.03183522999996</v>
       </c>
       <c r="C303" s="5">
-        <v>2.4795607699999209</v>
+        <v>2.5097056099999691</v>
       </c>
       <c r="D303" s="5">
-        <v>3.7952060187791403</v>
+        <v>3.8423040098720662</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>801.56626908999999</v>
+        <v>801.60205784000004</v>
       </c>
       <c r="C304" s="5">
-        <v>1.5325682000000143</v>
+        <v>1.5702226100000871</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3231303850396845</v>
+        <v>2.3808317293204873</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>804.80475142</v>
+        <v>804.63408290999996</v>
       </c>
       <c r="C305" s="5">
-        <v>3.2384823300000107</v>
+        <v>3.0320250699999178</v>
       </c>
       <c r="D305" s="5">
-        <v>4.9574284434092508</v>
+        <v>4.6345748277839327</v>
       </c>
       <c r="E305" s="5">
-        <v>2.8737069335549092</v>
+        <v>2.8754336832872873</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>806.08010420999994</v>
+        <v>805.99983584999995</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2753527899999426</v>
+        <v>1.365752939999993</v>
       </c>
       <c r="D306" s="5">
-        <v>1.9182699568795369</v>
+        <v>2.055953634247154</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>806.76203063000003</v>
+        <v>806.81199105999997</v>
       </c>
       <c r="C307" s="5">
-        <v>0.68192642000008163</v>
+        <v>0.81215521000001445</v>
       </c>
       <c r="D307" s="5">
-        <v>1.0199110045826076</v>
+        <v>1.2158880822028095</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>806.21884613999998</v>
+        <v>806.26040086</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.54318449000004421</v>
+        <v>-0.55159019999996417</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.80496232745517204</v>
+        <v>-0.81732178794131638</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>809.28056057000003</v>
+        <v>809.32867878000002</v>
       </c>
       <c r="C309" s="5">
-        <v>3.0617144300000518</v>
+        <v>3.0682779200000141</v>
       </c>
       <c r="D309" s="5">
-        <v>4.6535464391644688</v>
+        <v>4.6634867029232252</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>813.31720255000005</v>
+        <v>813.32514263999997</v>
       </c>
       <c r="C310" s="5">
-        <v>4.0366419800000131</v>
+        <v>3.9964638599999489</v>
       </c>
       <c r="D310" s="5">
-        <v>6.1524926264562296</v>
+        <v>6.0892101896998785</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>814.16065735999996</v>
+        <v>814.20082033000006</v>
       </c>
       <c r="C311" s="5">
-        <v>0.84345480999991196</v>
+        <v>0.87567769000008866</v>
       </c>
       <c r="D311" s="5">
-        <v>1.2515889897097177</v>
+        <v>1.2996747641268902</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>817.05524772000001</v>
+        <v>817.10489514999995</v>
       </c>
       <c r="C312" s="5">
-        <v>2.894590360000052</v>
+        <v>2.9040748199998916</v>
       </c>
       <c r="D312" s="5">
-        <v>4.3507892920084057</v>
+        <v>4.3651064194461631</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>818.20088427999997</v>
+        <v>818.21836043999997</v>
       </c>
       <c r="C313" s="5">
-        <v>1.1456365599999572</v>
+        <v>1.1134652900000219</v>
       </c>
       <c r="D313" s="5">
-        <v>1.6956203958087945</v>
+        <v>1.6475464267231787</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>818.96292854000001</v>
+        <v>818.94844104000003</v>
       </c>
       <c r="C314" s="5">
-        <v>0.76204426000003878</v>
+        <v>0.73008060000006481</v>
       </c>
       <c r="D314" s="5">
-        <v>1.123381799502865</v>
+        <v>1.0760074083479232</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>821.69322957999998</v>
+        <v>821.66403327</v>
       </c>
       <c r="C315" s="5">
-        <v>2.7303010399999721</v>
+        <v>2.7155922299999702</v>
       </c>
       <c r="D315" s="5">
-        <v>4.074799660343853</v>
+        <v>4.0525188342446672</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>821.28277905000004</v>
+        <v>821.28951414000005</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.41045052999993459</v>
+        <v>-0.37451912999995329</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.5977774770258848</v>
+        <v>-0.54559768405074704</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>824.45731622999995</v>
+        <v>824.31170942999995</v>
       </c>
       <c r="C317" s="5">
-        <v>3.174537179999902</v>
+        <v>3.0221952899998996</v>
       </c>
       <c r="D317" s="5">
-        <v>4.7382992871950025</v>
+        <v>4.5062569745891956</v>
       </c>
       <c r="E317" s="5">
-        <v>2.4419046700861147</v>
+        <v>2.4455372868167347</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>824.05457193999996</v>
+        <v>824.01481161000004</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.4027442899999869</v>
+        <v>-0.29689781999991283</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.58462308804363428</v>
+        <v>-0.4313567928797557</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>825.93585279000001</v>
+        <v>825.98017772000003</v>
       </c>
       <c r="C319" s="5">
-        <v>1.8812808500000529</v>
+        <v>1.9653661099999908</v>
       </c>
       <c r="D319" s="5">
-        <v>2.7742095556790636</v>
+        <v>2.8999780719079382</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>827.25440938999998</v>
+        <v>827.28655005999997</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3185565999999653</v>
+        <v>1.306372339999939</v>
       </c>
       <c r="D320" s="5">
-        <v>1.9326380906472096</v>
+        <v>1.9145200667633588</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>830.48954254</v>
+        <v>830.52229707000004</v>
       </c>
       <c r="C321" s="5">
-        <v>3.2351331500000242</v>
+        <v>3.2357470100000683</v>
       </c>
       <c r="D321" s="5">
-        <v>4.7950888760541543</v>
+        <v>4.7958280416669163</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>831.76560348999999</v>
+        <v>831.76669089999996</v>
       </c>
       <c r="C322" s="5">
-        <v>1.2760609499999873</v>
+        <v>1.2443938299999218</v>
       </c>
       <c r="D322" s="5">
-        <v>1.8594818051067552</v>
+        <v>1.8128833220089957</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>831.25827650999997</v>
+        <v>831.29133331000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.50732698000001619</v>
+        <v>-0.4753575899999305</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.72947741892003259</v>
+        <v>-0.68365265550005549</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>834.55975751000005</v>
+        <v>834.59847551999997</v>
       </c>
       <c r="C324" s="5">
-        <v>3.3014810000000807</v>
+        <v>3.3071422099999381</v>
       </c>
       <c r="D324" s="5">
-        <v>4.8715003045271654</v>
+        <v>4.8798390102168021</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>835.58071566000001</v>
+        <v>835.59391493999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0209581499999558</v>
+        <v>0.99543942000002517</v>
       </c>
       <c r="D325" s="5">
-        <v>1.477937080750924</v>
+        <v>1.4406862768323148</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>839.38004418000003</v>
+        <v>839.38654063000001</v>
       </c>
       <c r="C326" s="5">
-        <v>3.7993285200000173</v>
+        <v>3.7926256900000226</v>
       </c>
       <c r="D326" s="5">
-        <v>5.5948598784701487</v>
+        <v>5.5846512172439189</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>836.43132734999995</v>
+        <v>836.39449953999997</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.9487168300000803</v>
+        <v>-2.9920410900000434</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.1350598390241693</v>
+        <v>-4.1945967185354815</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>840.6159093</v>
+        <v>840.60433382999997</v>
       </c>
       <c r="C328" s="5">
-        <v>4.1845819500000516</v>
+        <v>4.2098342900000034</v>
       </c>
       <c r="D328" s="5">
-        <v>6.1714569906193839</v>
+        <v>6.2100174005340625</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>841.2990039</v>
+        <v>841.20153955000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.68309460000000399</v>
+        <v>0.59720572000003358</v>
       </c>
       <c r="D329" s="5">
-        <v>0.97950449491222003</v>
+        <v>0.85587683672070369</v>
       </c>
       <c r="E329" s="5">
-        <v>2.0427604120262011</v>
+        <v>2.0489615671817951</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>845.86618223999994</v>
+        <v>845.83853508000004</v>
       </c>
       <c r="C330" s="5">
-        <v>4.5671783399999413</v>
+        <v>4.6369955300000356</v>
       </c>
       <c r="D330" s="5">
-        <v>6.7125381896339098</v>
+        <v>6.8190959960730657</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>845.57823460999998</v>
+        <v>845.61177139999995</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.28794762999996237</v>
+        <v>-0.22676368000009006</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.40773700251083289</v>
+        <v>-0.32123806587545101</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>848.09199116000002</v>
+        <v>848.11414012</v>
       </c>
       <c r="C332" s="5">
-        <v>2.5137565500000392</v>
+        <v>2.5023687200000495</v>
       </c>
       <c r="D332" s="5">
-        <v>3.6263012698105834</v>
+        <v>3.609459593123332</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>847.91109558000005</v>
+        <v>847.93629894000003</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.18089557999996941</v>
+        <v>-0.17784117999997306</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.25565648713828937</v>
+        <v>-0.25133817923929103</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>848.7274668</v>
+        <v>848.72509249999996</v>
       </c>
       <c r="C334" s="5">
-        <v>0.81637121999995088</v>
+        <v>0.78879355999993095</v>
       </c>
       <c r="D334" s="5">
-        <v>1.1615012282409021</v>
+        <v>1.1220303260726761</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>852.28090669999995</v>
+        <v>852.32469756</v>
       </c>
       <c r="C335" s="5">
-        <v>3.5534398999999439</v>
+        <v>3.5996050600000444</v>
       </c>
       <c r="D335" s="5">
-        <v>5.1414651243573362</v>
+        <v>5.2098422740273209</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>853.26675532000002</v>
+        <v>853.31337896000002</v>
       </c>
       <c r="C336" s="5">
-        <v>0.98584862000006979</v>
+        <v>0.98868140000001858</v>
       </c>
       <c r="D336" s="5">
-        <v>1.3969264495891975</v>
+        <v>1.4008936444402265</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>855.57610781000005</v>
+        <v>855.60613913999998</v>
       </c>
       <c r="C337" s="5">
-        <v>2.3093524900000375</v>
+        <v>2.2927601799999593</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2965645084194639</v>
+        <v>3.2723466752917707</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>857.94233288999999</v>
+        <v>857.94189974999995</v>
       </c>
       <c r="C338" s="5">
-        <v>2.3662250799999356</v>
+        <v>2.3357606099999657</v>
       </c>
       <c r="D338" s="5">
-        <v>3.3697319784447677</v>
+        <v>3.3255757168735522</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>859.59053685000003</v>
+        <v>859.57186103000004</v>
       </c>
       <c r="C339" s="5">
-        <v>1.6482039600000462</v>
+        <v>1.6299612800000887</v>
       </c>
       <c r="D339" s="5">
-        <v>2.329850418342394</v>
+        <v>2.3037942639300146</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>862.89811517999999</v>
+        <v>862.84657004999997</v>
       </c>
       <c r="C340" s="5">
-        <v>3.3075783299999557</v>
+        <v>3.274709019999932</v>
       </c>
       <c r="D340" s="5">
-        <v>4.7164077474820987</v>
+        <v>4.6686553518805018</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>862.12470297000004</v>
+        <v>862.04158215999996</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.77341220999994675</v>
+        <v>-0.8049878900000067</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.0702690333468934</v>
+        <v>-1.1138065841858391</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4754218147719831</v>
+        <v>2.4774137504727234</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>865.44604355000001</v>
+        <v>865.38271722000002</v>
       </c>
       <c r="C342" s="5">
-        <v>3.3213405799999691</v>
+        <v>3.341135060000056</v>
       </c>
       <c r="D342" s="5">
-        <v>4.7222319707407534</v>
+        <v>4.7514459804328224</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>867.63522770999998</v>
+        <v>867.66575008999996</v>
       </c>
       <c r="C343" s="5">
-        <v>2.189184159999968</v>
+        <v>2.2830328699999427</v>
       </c>
       <c r="D343" s="5">
-        <v>3.0780420756699733</v>
+        <v>3.212154745779916</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>869.17175393000002</v>
+        <v>869.18690773000003</v>
       </c>
       <c r="C344" s="5">
-        <v>1.5365262200000416</v>
+        <v>1.5211576400000695</v>
       </c>
       <c r="D344" s="5">
-        <v>2.1459445535847887</v>
+        <v>2.1241976394387629</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>871.37910912999996</v>
+        <v>871.40645923</v>
       </c>
       <c r="C345" s="5">
-        <v>2.2073551999999381</v>
+        <v>2.2195514999999659</v>
       </c>
       <c r="D345" s="5">
-        <v>3.0904589518184755</v>
+        <v>3.1077202665555692</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>874.65550084999995</v>
+        <v>874.66655209999999</v>
       </c>
       <c r="C346" s="5">
-        <v>3.2763917199999923</v>
+        <v>3.260092869999994</v>
       </c>
       <c r="D346" s="5">
-        <v>4.6064965737386165</v>
+        <v>4.582960557287441</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>878.18392614000004</v>
+        <v>878.24850920999995</v>
       </c>
       <c r="C347" s="5">
-        <v>3.5284252900000865</v>
+        <v>3.5819571099999621</v>
       </c>
       <c r="D347" s="5">
-        <v>4.9497534483915029</v>
+        <v>5.0264838302574777</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>878.79185347999999</v>
+        <v>878.83435129999998</v>
       </c>
       <c r="C348" s="5">
-        <v>0.60792733999994653</v>
+        <v>0.58584209000002829</v>
       </c>
       <c r="D348" s="5">
-        <v>0.83387631554732167</v>
+        <v>0.80341208646041995</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>880.95084689999999</v>
+        <v>880.98862280000003</v>
       </c>
       <c r="C349" s="5">
-        <v>2.1589934200000016</v>
+        <v>2.1542715000000499</v>
       </c>
       <c r="D349" s="5">
-        <v>2.9882933316271565</v>
+        <v>2.9815231528555586</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>882.14120749999995</v>
+        <v>882.15316987999995</v>
       </c>
       <c r="C350" s="5">
-        <v>1.1903605999999627</v>
+        <v>1.1645470799999202</v>
       </c>
       <c r="D350" s="5">
-        <v>1.633571727697869</v>
+        <v>1.5978200169948442</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>883.04398775000004</v>
+        <v>883.04113471000005</v>
       </c>
       <c r="C351" s="5">
-        <v>0.90278025000009166</v>
+        <v>0.88796483000010085</v>
       </c>
       <c r="D351" s="5">
-        <v>1.2350119169899809</v>
+        <v>1.2146153848209273</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>883.52603826999996</v>
+        <v>883.43956547000005</v>
       </c>
       <c r="C352" s="5">
-        <v>0.48205051999991611</v>
+        <v>0.39843075999999655</v>
       </c>
       <c r="D352" s="5">
-        <v>0.65704606325864834</v>
+        <v>0.54278921123362966</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>885.69459037000001</v>
+        <v>885.63121582999997</v>
       </c>
       <c r="C353" s="5">
-        <v>2.1685521000000563</v>
+        <v>2.191650359999926</v>
       </c>
       <c r="D353" s="5">
-        <v>2.9854019957438416</v>
+        <v>3.0179354305431838</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7339301749274014</v>
+        <v>2.7364844293116253</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>888.75814332000004</v>
+        <v>888.61920365000003</v>
       </c>
       <c r="C354" s="5">
-        <v>3.0635529500000303</v>
+        <v>2.9879878200000576</v>
       </c>
       <c r="D354" s="5">
-        <v>4.2305935418596397</v>
+        <v>4.1245995645525335</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>890.97387343000003</v>
+        <v>890.99270578999995</v>
       </c>
       <c r="C355" s="5">
-        <v>2.2157301099999813</v>
+        <v>2.3735021399999141</v>
       </c>
       <c r="D355" s="5">
-        <v>3.0330399057890922</v>
+        <v>3.2527080866449731</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>892.23921824000001</v>
+        <v>892.26692327000001</v>
       </c>
       <c r="C356" s="5">
-        <v>1.2653448099999878</v>
+        <v>1.2742174800000612</v>
       </c>
       <c r="D356" s="5">
-        <v>1.7175929313997251</v>
+        <v>1.7296948366374298</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>892.07338476999996</v>
+        <v>892.11982107999995</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.16583347000005233</v>
+        <v>-0.14710219000005509</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.22280668643500645</v>
+        <v>-0.19765683298522685</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>895.62706329000002</v>
+        <v>895.68320509</v>
       </c>
       <c r="C358" s="5">
-        <v>3.5536785200000622</v>
+        <v>3.5633840100000498</v>
       </c>
       <c r="D358" s="5">
-        <v>4.8864802107569494</v>
+        <v>4.8998596016638141</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>896.89733580999996</v>
+        <v>896.99503264999998</v>
       </c>
       <c r="C359" s="5">
-        <v>1.270272519999935</v>
+        <v>1.3118275599999834</v>
       </c>
       <c r="D359" s="5">
-        <v>1.7153056979090975</v>
+        <v>1.7717602257141474</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>900.32019631000003</v>
+        <v>900.32233478000001</v>
       </c>
       <c r="C360" s="5">
-        <v>3.4228605000000698</v>
+        <v>3.327302130000021</v>
       </c>
       <c r="D360" s="5">
-        <v>4.6769602373151198</v>
+        <v>4.5432103199792406</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>903.56717438999999</v>
+        <v>903.59847893999995</v>
       </c>
       <c r="C361" s="5">
-        <v>3.2469780799999626</v>
+        <v>3.2761441599999443</v>
       </c>
       <c r="D361" s="5">
-        <v>4.4146485476156849</v>
+        <v>4.4550895108320443</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>906.65970419999996</v>
+        <v>906.70402569999999</v>
       </c>
       <c r="C362" s="5">
-        <v>3.0925298099999736</v>
+        <v>3.1055467600000384</v>
       </c>
       <c r="D362" s="5">
-        <v>4.185296057627963</v>
+        <v>4.2030986029401918</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>911.20897119999995</v>
+        <v>911.24584209</v>
       </c>
       <c r="C363" s="5">
-        <v>4.5492669999999862</v>
+        <v>4.5418163900000081</v>
       </c>
       <c r="D363" s="5">
-        <v>6.1901101735655439</v>
+        <v>6.1793808812086182</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>914.86699375000001</v>
+        <v>914.72713862000001</v>
       </c>
       <c r="C364" s="5">
-        <v>3.6580225500000552</v>
+        <v>3.4812965300000087</v>
       </c>
       <c r="D364" s="5">
-        <v>4.9251676979270131</v>
+        <v>4.6820101551434012</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>914.09159713999998</v>
+        <v>914.03463119000003</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.7753966100000298</v>
+        <v>-0.69250742999997783</v>
       </c>
       <c r="D365" s="5">
-        <v>-1.0123337338582949</v>
+        <v>-0.90470414381945696</v>
       </c>
       <c r="E365" s="5">
-        <v>3.206184962486569</v>
+        <v>3.2071380109813363</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>915.34643725000001</v>
+        <v>915.12688943000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.2548401100000319</v>
+        <v>1.0922582399999783</v>
       </c>
       <c r="D366" s="5">
-        <v>1.6598222224810444</v>
+        <v>1.4434451241207791</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>917.44544945999996</v>
+        <v>917.44109377999996</v>
       </c>
       <c r="C367" s="5">
-        <v>2.0990122099999553</v>
+        <v>2.3142043499999545</v>
       </c>
       <c r="D367" s="5">
-        <v>2.7867335496490231</v>
+        <v>3.0771661057964916</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>912.58336182000005</v>
+        <v>912.63196112000003</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.8620876399999133</v>
+        <v>-4.809132659999932</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.1773820904168941</v>
+        <v>-6.1120578580576179</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>797.46688247999998</v>
+        <v>797.53813865999996</v>
       </c>
       <c r="C369" s="5">
-        <v>-115.11647934000007</v>
+        <v>-115.09382246000007</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.171889936400561</v>
+        <v>-80.163299505512228</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>819.98696170999995</v>
+        <v>820.08373376999998</v>
       </c>
       <c r="C370" s="5">
-        <v>22.520079229999965</v>
+        <v>22.545595110000022</v>
       </c>
       <c r="D370" s="5">
-        <v>39.679118024820866</v>
+        <v>39.727165499391816</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>844.62823723999998</v>
+        <v>844.71203383</v>
       </c>
       <c r="C371" s="5">
-        <v>24.64127553000003</v>
+        <v>24.628300060000015</v>
       </c>
       <c r="D371" s="5">
-        <v>42.660517461506544</v>
+        <v>42.628331178025647</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>851.97831096000004</v>
+        <v>851.88644492000003</v>
       </c>
       <c r="C372" s="5">
-        <v>7.3500737200000685</v>
+        <v>7.1744110900000351</v>
       </c>
       <c r="D372" s="5">
-        <v>10.957154265154978</v>
+        <v>10.681827142691924</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>854.62167128999999</v>
+        <v>854.64466038</v>
       </c>
       <c r="C373" s="5">
-        <v>2.6433603299999504</v>
+        <v>2.758215459999974</v>
       </c>
       <c r="D373" s="5">
-        <v>3.7873322020105959</v>
+        <v>3.9552695165912199</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>858.91820688999996</v>
+        <v>859.00546050000003</v>
       </c>
       <c r="C374" s="5">
-        <v>4.2965355999999701</v>
+        <v>4.3608001200000217</v>
       </c>
       <c r="D374" s="5">
-        <v>6.2025364326744548</v>
+        <v>6.2977547619460728</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>875.67334648999997</v>
+        <v>875.78179764000004</v>
       </c>
       <c r="C375" s="5">
-        <v>16.755139600000007</v>
+        <v>16.77633714000001</v>
       </c>
       <c r="D375" s="5">
-        <v>26.090935321833221</v>
+        <v>26.124622571458399</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>877.88379941000005</v>
+        <v>877.78232186000002</v>
       </c>
       <c r="C376" s="5">
-        <v>2.2104529200000798</v>
+        <v>2.0005242199999884</v>
       </c>
       <c r="D376" s="5">
-        <v>3.0715585718507965</v>
+        <v>2.7758286394787834</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>881.15932264000003</v>
+        <v>881.13223342000003</v>
       </c>
       <c r="C377" s="5">
-        <v>3.2755232299999761</v>
+        <v>3.3499115600000096</v>
       </c>
       <c r="D377" s="5">
-        <v>4.5704242693805908</v>
+        <v>4.6769607400127367</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.6027324398384297</v>
+        <v>-3.5996883101861998</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>882.97224174999997</v>
+        <v>882.63151513000003</v>
       </c>
       <c r="C378" s="5">
-        <v>1.8129191099999389</v>
+        <v>1.4992817099999911</v>
       </c>
       <c r="D378" s="5">
-        <v>2.4970401215285154</v>
+        <v>2.0610653270623391</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>878.69304296999996</v>
+        <v>878.64934988000005</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.2791987800000015</v>
+        <v>-3.98216524999998</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.6630902376874737</v>
+        <v>-5.2816898391608973</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>890.3203082</v>
+        <v>890.36845407999999</v>
       </c>
       <c r="C380" s="5">
-        <v>11.627265230000035</v>
+        <v>11.719104199999947</v>
       </c>
       <c r="D380" s="5">
-        <v>17.087114167556926</v>
+        <v>17.23305141304159</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>892.53948187000003</v>
+        <v>892.63847294000004</v>
       </c>
       <c r="C381" s="5">
-        <v>2.219173670000032</v>
+        <v>2.2700188600000502</v>
       </c>
       <c r="D381" s="5">
-        <v>3.0324151353954942</v>
+        <v>3.1027002862709319</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>895.32088008999995</v>
+        <v>895.45302007999999</v>
       </c>
       <c r="C382" s="5">
-        <v>2.7813982199999145</v>
+        <v>2.8145471399999451</v>
       </c>
       <c r="D382" s="5">
-        <v>3.8042938383980429</v>
+        <v>3.849988579006558</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>901.40314618000002</v>
+        <v>901.55489981000005</v>
       </c>
       <c r="C383" s="5">
-        <v>6.0822660900000756</v>
+        <v>6.1018797300000642</v>
       </c>
       <c r="D383" s="5">
-        <v>8.4636660502410255</v>
+        <v>8.4906897052434704</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>910.03391395000006</v>
+        <v>909.95837084000004</v>
       </c>
       <c r="C384" s="5">
-        <v>8.630767770000034</v>
+        <v>8.4034710299999915</v>
       </c>
       <c r="D384" s="5">
-        <v>12.114579744861054</v>
+        <v>11.776924839684488</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>911.93754363000005</v>
+        <v>911.96077277999996</v>
       </c>
       <c r="C385" s="5">
-        <v>1.9036296799999946</v>
+        <v>2.0024019399999133</v>
       </c>
       <c r="D385" s="5">
-        <v>2.5392694380315106</v>
+        <v>2.6728461770028966</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>917.13432133000003</v>
+        <v>917.22598059999996</v>
       </c>
       <c r="C386" s="5">
-        <v>5.1967776999999842</v>
+        <v>5.2652078200000005</v>
       </c>
       <c r="D386" s="5">
-        <v>7.0567871889112288</v>
+        <v>7.1524924242957644</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>925.94972258999996</v>
+        <v>926.06158578999998</v>
       </c>
       <c r="C387" s="5">
-        <v>8.8154012599999305</v>
+        <v>8.8356051900000239</v>
       </c>
       <c r="D387" s="5">
-        <v>12.164007566949575</v>
+        <v>12.192095924195145</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>931.19323171999997</v>
+        <v>931.02980573000002</v>
       </c>
       <c r="C388" s="5">
-        <v>5.2435091300000067</v>
+        <v>4.96821994000004</v>
       </c>
       <c r="D388" s="5">
-        <v>7.0111071632566802</v>
+        <v>6.6312698532416281</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>934.98423988000002</v>
+        <v>934.86962616000005</v>
       </c>
       <c r="C389" s="5">
-        <v>3.7910081600000467</v>
+        <v>3.8398204300000316</v>
       </c>
       <c r="D389" s="5">
-        <v>4.9962424704862896</v>
+        <v>5.0629480216531464</v>
       </c>
       <c r="E389" s="5">
-        <v>6.1084205610782982</v>
+        <v>6.0986751706296527</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>935.54380026000001</v>
+        <v>935.15835030999995</v>
       </c>
       <c r="C390" s="5">
-        <v>0.55956037999999353</v>
+        <v>0.2887241499998936</v>
       </c>
       <c r="D390" s="5">
-        <v>0.72053308756740986</v>
+        <v>0.3712369015921535</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>942.65392489999999</v>
+        <v>942.64611352999998</v>
       </c>
       <c r="C391" s="5">
-        <v>7.1101246399999809</v>
+        <v>7.4877632200000335</v>
       </c>
       <c r="D391" s="5">
-        <v>9.5110291508779596</v>
+        <v>10.042969600880225</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>943.23519125999997</v>
+        <v>943.31379967999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.58126635999997234</v>
+        <v>0.66768615000000864</v>
       </c>
       <c r="D392" s="5">
-        <v>0.74246771431618619</v>
+        <v>0.85329168811663081</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>948.86965039999995</v>
+        <v>948.99325487999999</v>
       </c>
       <c r="C393" s="5">
-        <v>5.6344591399999899</v>
+        <v>5.6794552000000067</v>
       </c>
       <c r="D393" s="5">
-        <v>7.4085181753506646</v>
+        <v>7.4690115420888326</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>951.70710843999996</v>
+        <v>951.84751791999997</v>
       </c>
       <c r="C394" s="5">
-        <v>2.8374580400000013</v>
+        <v>2.854263039999978</v>
       </c>
       <c r="D394" s="5">
-        <v>3.6480381624360847</v>
+        <v>3.6695166356905506</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>954.63999030000002</v>
+        <v>954.88711927999998</v>
       </c>
       <c r="C395" s="5">
-        <v>2.9328818600000659</v>
+        <v>3.039601360000006</v>
       </c>
       <c r="D395" s="5">
-        <v>3.7613756333966686</v>
+        <v>3.9000699048463261</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>964.17953144000001</v>
+        <v>964.19400056999996</v>
       </c>
       <c r="C396" s="5">
-        <v>9.539541139999983</v>
+        <v>9.3068812899999784</v>
       </c>
       <c r="D396" s="5">
-        <v>12.672884553282371</v>
+        <v>12.343688255313467</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>965.98478476000003</v>
+        <v>966.02776481000001</v>
       </c>
       <c r="C397" s="5">
-        <v>1.8052533200000198</v>
+        <v>1.8337642400000504</v>
       </c>
       <c r="D397" s="5">
-        <v>2.2700667400473273</v>
+        <v>2.3062595070804992</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>968.05024653999999</v>
+        <v>968.11341620999997</v>
       </c>
       <c r="C398" s="5">
-        <v>2.0654617799999642</v>
+        <v>2.0856513999999606</v>
       </c>
       <c r="D398" s="5">
-        <v>2.5962218786470759</v>
+        <v>2.6217836990531929</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>971.38207066999996</v>
+        <v>971.35253505000003</v>
       </c>
       <c r="C399" s="5">
-        <v>3.3318241299999727</v>
+        <v>3.2391188400000601</v>
       </c>
       <c r="D399" s="5">
-        <v>4.2092330444717385</v>
+        <v>4.0896795137029596</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>972.51231143999996</v>
+        <v>972.22134883000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.1302407700000003</v>
+        <v>0.86881377999998222</v>
       </c>
       <c r="D400" s="5">
-        <v>1.4052165860942933</v>
+        <v>1.0786204554142254</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>971.11459766999997</v>
+        <v>970.84345156999996</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.3977137699999957</v>
+        <v>-1.3778972600000543</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.7110956778906616</v>
+        <v>-1.687525799230738</v>
       </c>
       <c r="E401" s="5">
-        <v>3.8642745245242915</v>
+        <v>3.848004513502401</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>978.22673683000005</v>
+        <v>977.85127467999996</v>
       </c>
       <c r="C402" s="5">
-        <v>7.1121391600000834</v>
+        <v>7.0078231100000039</v>
       </c>
       <c r="D402" s="5">
-        <v>9.1512103648611074</v>
+        <v>9.0142339773566569</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>979.00500299999999</v>
+        <v>979.14123038000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.77826616999993803</v>
+        <v>1.2899557000000641</v>
       </c>
       <c r="D403" s="5">
-        <v>0.95889512342732797</v>
+        <v>1.5945445614437892</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>981.42640740000002</v>
+        <v>981.58644463999997</v>
       </c>
       <c r="C404" s="5">
-        <v>2.4214044000000285</v>
+        <v>2.4452142599999434</v>
       </c>
       <c r="D404" s="5">
-        <v>3.0087077733128575</v>
+        <v>3.0382716472206139</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>983.03422063999994</v>
+        <v>983.20153212000002</v>
       </c>
       <c r="C405" s="5">
-        <v>1.6078132399999276</v>
+        <v>1.6150874800000565</v>
       </c>
       <c r="D405" s="5">
-        <v>1.9836999127475607</v>
+        <v>1.9924283248704544</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>984.58770728000002</v>
+        <v>984.74608345000001</v>
       </c>
       <c r="C406" s="5">
-        <v>1.5534866400000737</v>
+        <v>1.5445513299999902</v>
       </c>
       <c r="D406" s="5">
-        <v>1.9129267260807215</v>
+        <v>1.9015023073020165</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>987.30439555999999</v>
+        <v>987.70181517000003</v>
       </c>
       <c r="C407" s="5">
-        <v>2.7166882799999712</v>
+        <v>2.955731720000017</v>
       </c>
       <c r="D407" s="5">
-        <v>3.3617694738502735</v>
+        <v>3.6618789355423953</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>988.54155243000002</v>
+        <v>988.68240097</v>
       </c>
       <c r="C408" s="5">
-        <v>1.2371568700000353</v>
+        <v>0.98058579999997164</v>
       </c>
       <c r="D408" s="5">
-        <v>1.5140848967688969</v>
+        <v>1.1978812750057521</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>989.07167772000003</v>
+        <v>989.14794259999996</v>
       </c>
       <c r="C409" s="5">
-        <v>0.53012529000000086</v>
+        <v>0.46554162999996151</v>
       </c>
       <c r="D409" s="5">
-        <v>0.6454255977683454</v>
+        <v>0.56651055413616813</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>990.83986549999997</v>
+        <v>990.82277665000004</v>
       </c>
       <c r="C410" s="5">
-        <v>1.7681877799999484</v>
+        <v>1.6748340500000722</v>
       </c>
       <c r="D410" s="5">
-        <v>2.1664890680457738</v>
+        <v>2.0508797343178342</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>991.26811602999999</v>
+        <v>991.02649885999995</v>
       </c>
       <c r="C411" s="5">
-        <v>0.4282505300000139</v>
+        <v>0.20372220999990986</v>
       </c>
       <c r="D411" s="5">
-        <v>0.51988624605430189</v>
+        <v>0.24701016417336685</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>992.57644514000003</v>
+        <v>992.09034856000005</v>
       </c>
       <c r="C412" s="5">
-        <v>1.3083291100000451</v>
+        <v>1.0638497000001053</v>
       </c>
       <c r="D412" s="5">
-        <v>1.595372733453515</v>
+        <v>1.295812005832131</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>991.87463852999997</v>
+        <v>991.42953523000006</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.70180661000006239</v>
+        <v>-0.66081332999999631</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.84517481311833231</v>
+        <v>-0.79637646872583456</v>
       </c>
       <c r="E413" s="5">
-        <v>2.1377539694913184</v>
+        <v>2.1204328696567298</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>999.57246326999996</v>
+        <v>999.18082447999996</v>
       </c>
       <c r="C414" s="5">
-        <v>7.6978247399999873</v>
+        <v>7.7512892499998998</v>
       </c>
       <c r="D414" s="5">
-        <v>9.7210541630540206</v>
+        <v>9.7960858115549332</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>999.56545196000002</v>
+        <v>999.96742529999995</v>
       </c>
       <c r="C415" s="5">
-        <v>-7.0113099999389306E-3</v>
+        <v>0.78660081999998965</v>
       </c>
       <c r="D415" s="5">
-        <v>-8.4168459336453338E-3</v>
+        <v>0.94879599609545284</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>1000.0163102</v>
+        <v>1000.2759114</v>
       </c>
       <c r="C416" s="5">
-        <v>0.4508582400000023</v>
+        <v>0.30848610000009558</v>
       </c>
       <c r="D416" s="5">
-        <v>0.54260988415819611</v>
+        <v>0.37082414653057949</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>998.20004126000003</v>
+        <v>998.40436024999997</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.8162689399999863</v>
+        <v>-1.871551150000073</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.1578468644023352</v>
+        <v>-2.2222802959959265</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1000.740076</v>
+        <v>1000.8952402</v>
       </c>
       <c r="C418" s="5">
-        <v>2.5400347400000101</v>
+        <v>2.4908799500000214</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0966379285060297</v>
+        <v>3.0352571611793167</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1003.516154</v>
+        <v>1004.0230387</v>
       </c>
       <c r="C419" s="5">
-        <v>2.7760779999999841</v>
+        <v>3.1277985000000399</v>
       </c>
       <c r="D419" s="5">
-        <v>3.3800910022752761</v>
+        <v>3.8151303410120629</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1001.9793194</v>
+        <v>1002.2537176</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.5368346000000201</v>
+        <v>-1.7693211000000701</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.8223392575664743</v>
+        <v>-2.0943017720640444</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1003.4994306</v>
+        <v>1003.6267745</v>
       </c>
       <c r="C421" s="5">
-        <v>1.5201111999999739</v>
+        <v>1.3730569000000514</v>
       </c>
       <c r="D421" s="5">
-        <v>1.8357977894146948</v>
+        <v>1.6564069780035107</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1004.7773992</v>
+        <v>1004.6713893</v>
       </c>
       <c r="C422" s="5">
-        <v>1.2779686000000083</v>
+        <v>1.0446147999999766</v>
       </c>
       <c r="D422" s="5">
-        <v>1.5389641065444826</v>
+        <v>1.2561828501578942</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1004.8501648</v>
+        <v>1004.3557071</v>
       </c>
       <c r="C423" s="5">
-        <v>7.2765600000025188E-2</v>
+        <v>-0.31568219999996927</v>
       </c>
       <c r="D423" s="5">
-        <v>8.6938169792505349E-2</v>
+        <v>-0.37640631829577442</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1006.6105243</v>
+        <v>1005.9149925</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7603594999999359</v>
+        <v>1.5592854000000216</v>
       </c>
       <c r="D424" s="5">
-        <v>2.1226095142043322</v>
+        <v>1.8790184552949674</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1006.6094257</v>
+        <v>1005.9827374</v>
       </c>
       <c r="C425" s="5">
-        <v>-1.0985999999775231E-3</v>
+        <v>6.774489999997968E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.3096545831148276E-3</v>
+        <v>8.0845796223383282E-2</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4855493423884258</v>
+        <v>1.4679008091708523</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1005.2298155</v>
+        <v>1004.8112808</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.3796102000000019</v>
+        <v>-1.1714566000000559</v>
       </c>
       <c r="D426" s="5">
-        <v>-1.6323209148881856</v>
+        <v>-1.3884725250841945</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1006.164621</v>
+        <v>1006.8611044</v>
       </c>
       <c r="C427" s="5">
-        <v>0.93480550000003859</v>
+        <v>2.0498236000000816</v>
       </c>
       <c r="D427" s="5">
-        <v>1.1216558479806071</v>
+        <v>2.4756646804500848</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1005.287436</v>
+        <v>1005.6722071</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.87718500000005406</v>
+        <v>-1.1888973000000078</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.0411709359234078</v>
+        <v>-1.4077887698585867</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1009.3777724</v>
+        <v>1009.6153804</v>
       </c>
       <c r="C429" s="5">
-        <v>4.0903364000000693</v>
+        <v>3.9431733000000122</v>
       </c>
       <c r="D429" s="5">
-        <v>4.9933480052751333</v>
+        <v>4.8079239859915468</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1011.3634539</v>
+        <v>1011.5096629</v>
       </c>
       <c r="C430" s="5">
-        <v>1.9856814999999415</v>
+        <v>1.8942824999999175</v>
       </c>
       <c r="D430" s="5">
-        <v>2.3863901591363978</v>
+        <v>2.2748698574515114</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1007.8199337</v>
+        <v>1008.4126513</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.543520199999989</v>
+        <v>-3.0970115999999734</v>
       </c>
       <c r="D431" s="5">
-        <v>-4.1243647218319861</v>
+        <v>-3.6128817520470591</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1006.5039131</v>
+        <v>1006.8866525</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.3160206000000017</v>
+        <v>-1.5259988000000249</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.5557660414515562</v>
+        <v>-1.8008839493020679</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1007.1355364</v>
+        <v>1007.3033112000001</v>
       </c>
       <c r="C433" s="5">
-        <v>0.63162330000000111</v>
+        <v>0.41665870000008454</v>
       </c>
       <c r="D433" s="5">
-        <v>0.75565476927750286</v>
+        <v>0.49770246005320651</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1007.6564796</v>
+        <v>1007.4644711</v>
       </c>
       <c r="C434" s="5">
-        <v>0.52094320000003336</v>
+        <v>0.16115989999991598</v>
       </c>
       <c r="D434" s="5">
-        <v>0.62247167057654096</v>
+        <v>0.19215875136888716</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1010.1361813</v>
+        <v>1011.2320766</v>
       </c>
       <c r="C435" s="5">
-        <v>2.4797016999999641</v>
+        <v>3.7676055000000588</v>
       </c>
       <c r="D435" s="5">
-        <v>2.9933303843528991</v>
+        <v>4.5810920687986645</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1010.2418064</v>
+        <v>1011.0537476</v>
       </c>
       <c r="C436" s="5">
-        <v>0.10562509999999747</v>
+        <v>-0.17832900000007612</v>
       </c>
       <c r="D436" s="5">
-        <v>0.12555043849642455</v>
+        <v>-0.21141276079734705</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1012.8825442999999</v>
+        <v>1014.1929792</v>
       </c>
       <c r="C437" s="5">
-        <v>2.6407378999999764</v>
+        <v>3.1392316000000164</v>
       </c>
       <c r="D437" s="5">
-        <v>3.1822512610484299</v>
+        <v>3.7901830909861989</v>
       </c>
       <c r="E437" s="5">
-        <v>0.62319291274643973</v>
+        <v>0.81614142020165481</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1014.464422</v>
+        <v>1012.5355468</v>
       </c>
       <c r="C438" s="5">
-        <v>1.5818777000000637</v>
+        <v>-1.6574323999999478</v>
       </c>
       <c r="D438" s="5">
-        <v>1.8902920217326757</v>
+        <v>-1.9435540704847099</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1012.8345618</v>
+        <v>1010.4708232</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.6298602000000528</v>
+        <v>-2.0647235999999793</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.9110003950770893</v>
+        <v>-2.419735614556906</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1018.0070585</v>
+        <v>1012.2226805</v>
       </c>
       <c r="C440" s="5">
-        <v>5.1724967000000106</v>
+        <v>1.7518572999999833</v>
       </c>
       <c r="D440" s="5">
-        <v>6.3034399563507204</v>
+        <v>2.1003976967756133</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1020.7616383</v>
+        <v>1014.7912897</v>
       </c>
       <c r="C441" s="5">
-        <v>2.7545797999999877</v>
+        <v>2.568609199999969</v>
       </c>
       <c r="D441" s="5">
-        <v>3.2957877900147148</v>
+        <v>3.0879730627577651</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1022.2768328</v>
+        <v>1016.1683855</v>
       </c>
       <c r="C442" s="5">
-        <v>1.5151945000000069</v>
+        <v>1.3770958000000064</v>
       </c>
       <c r="D442" s="5">
-        <v>1.7958661554506872</v>
+        <v>1.6406375368340997</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1026.463291</v>
+        <v>1020.2427602</v>
       </c>
       <c r="C443" s="5">
-        <v>4.186458200000061</v>
+        <v>4.0743747000000212</v>
       </c>
       <c r="D443" s="5">
-        <v>5.026488307799859</v>
+        <v>4.9189918159890711</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>1025.3437206000001</v>
+        <v>1019.8637493</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.1195703999999296</v>
+        <v>-0.37901090000002569</v>
       </c>
       <c r="D444" s="5">
-        <v>-1.3010248978009398</v>
+        <v>-0.44487936931131289</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>1019.6807351</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.18301420000000235</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-0.2151271810970079</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>