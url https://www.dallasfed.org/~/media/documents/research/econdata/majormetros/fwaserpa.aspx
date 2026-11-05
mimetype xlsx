--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{383F4D64-881F-46FB-9465-02A2B5430B1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CF5311E0-6AB4-49CE-8D37-14C695C34E9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A3231035-1F48-4103-9C9D-31DB26E3DEFA}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1DA6177D-CA33-4F1A-A5FF-25FB9E3C7562}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{040B5EAF-C28C-4228-92E4-71F48D81D64F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E23B08B4-D58E-472F-AC40-CDBBC61F1043}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>4.0743747000000212</v>
       </c>
       <c r="D443" s="5">
         <v>4.9189918159890711</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>1019.8637493</v>
       </c>
       <c r="C444" s="5">
         <v>-0.37901090000002569</v>
       </c>
       <c r="D444" s="5">
         <v>-0.44487936931131289</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>1019.6807351</v>
+        <v>1020.904003</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.18301420000000235</v>
+        <v>1.0402536999999938</v>
       </c>
       <c r="D445" s="5">
-        <v>-0.2151271810970079</v>
+        <v>1.2308813250978101</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>1018.4155194</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-2.488483599999995</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-2.8861380209650789</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>