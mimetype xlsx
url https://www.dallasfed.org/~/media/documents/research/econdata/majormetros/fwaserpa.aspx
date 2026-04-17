--- v2 (2026-02-15)
+++ v3 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{54F467B2-73C5-4C5D-897C-422B83E9C5EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DC054802-4130-4C05-81BB-D3EE3622A278}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CE2B8BD1-50D2-483F-9688-1532AD6C0E68}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DFF958B1-08AC-4A04-AAB6-CFF6AE1D9DBF}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{631FFB68-5D22-4234-BA4E-3D56C4B27C06}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56894470-795C-4644-8F83-FA54656F5011}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>454.90320801000001</v>
+        <v>445.65481948000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>457.24071350999998</v>
+        <v>448.82368728</v>
       </c>
       <c r="C7" s="5">
-        <v>2.3375054999999634</v>
+        <v>3.1688677999999868</v>
       </c>
       <c r="D7" s="5">
-        <v>6.3434464690269365</v>
+        <v>8.8744419266318708</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>457.5614736</v>
+        <v>449.04925022999998</v>
       </c>
       <c r="C8" s="5">
-        <v>0.32076009000002159</v>
+        <v>0.22556294999998272</v>
       </c>
       <c r="D8" s="5">
-        <v>0.84507063455108167</v>
+        <v>0.6047474283057408</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>456.30007615</v>
+        <v>447.47263002</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.261397450000004</v>
+        <v>-1.5766202099999873</v>
       </c>
       <c r="D9" s="5">
-        <v>-3.2584380368046562</v>
+        <v>-4.1328070120689286</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>458.04227615999997</v>
+        <v>449.49423349</v>
       </c>
       <c r="C10" s="5">
-        <v>1.7422000099999764</v>
+        <v>2.0216034700000023</v>
       </c>
       <c r="D10" s="5">
-        <v>4.6791710488044425</v>
+        <v>5.5581515677406657</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>460.12533343000001</v>
+        <v>451.60348295</v>
       </c>
       <c r="C11" s="5">
-        <v>2.0830572700000403</v>
+        <v>2.1092494600000009</v>
       </c>
       <c r="D11" s="5">
-        <v>5.5958796051970516</v>
+        <v>5.7786201721393038</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>462.06752702</v>
+        <v>453.65043627</v>
       </c>
       <c r="C12" s="5">
-        <v>1.942193589999988</v>
+        <v>2.0469533200000001</v>
       </c>
       <c r="D12" s="5">
-        <v>5.1844739278196217</v>
+        <v>5.576826068641827</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>463.91752405</v>
+        <v>455.78522921000001</v>
       </c>
       <c r="C13" s="5">
-        <v>1.8499970299999973</v>
+        <v>2.1347929400000112</v>
       </c>
       <c r="D13" s="5">
-        <v>4.9117070334653956</v>
+        <v>5.7954442229045444</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>463.43184831000002</v>
+        <v>454.84512381000002</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.48567573999997649</v>
+        <v>-0.9401053999999931</v>
       </c>
       <c r="D14" s="5">
-        <v>-1.2490728238459536</v>
+        <v>-2.4472408232082077</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>463.78420201</v>
+        <v>455.24324467999998</v>
       </c>
       <c r="C15" s="5">
-        <v>0.35235369999998056</v>
+        <v>0.39812086999995699</v>
       </c>
       <c r="D15" s="5">
-        <v>0.91620173843787178</v>
+        <v>1.0554178761376987</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>466.05215394999999</v>
+        <v>457.14647005</v>
       </c>
       <c r="C16" s="5">
-        <v>2.267951939999989</v>
+        <v>1.9032253700000297</v>
       </c>
       <c r="D16" s="5">
-        <v>6.0285496865679189</v>
+        <v>5.13379148770301</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>466.63920400000001</v>
+        <v>457.55358623000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.5870500500000162</v>
+        <v>0.40711618000000271</v>
       </c>
       <c r="D17" s="5">
-        <v>1.522063682706043</v>
+        <v>1.0739215326218909</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>469.77968838999999</v>
+        <v>460.18998873999999</v>
       </c>
       <c r="C18" s="5">
-        <v>3.1404843899999833</v>
+        <v>2.6364025099999822</v>
       </c>
       <c r="D18" s="5">
-        <v>8.3817489070477702</v>
+        <v>7.137728588419745</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>467.72723473000002</v>
+        <v>458.6774686</v>
       </c>
       <c r="C19" s="5">
-        <v>-2.0524536599999692</v>
+        <v>-1.5125201399999924</v>
       </c>
       <c r="D19" s="5">
-        <v>-5.1186013534549772</v>
+        <v>-3.8735539916742723</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>468.09755140999999</v>
+        <v>458.98609685000002</v>
       </c>
       <c r="C20" s="5">
-        <v>0.37031667999997353</v>
+        <v>0.30862825000002658</v>
       </c>
       <c r="D20" s="5">
-        <v>0.95423181283809111</v>
+        <v>0.81043346403919525</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>467.02922017999998</v>
+        <v>457.64547248999997</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.0683312300000125</v>
+        <v>-1.3406243600000494</v>
       </c>
       <c r="D21" s="5">
-        <v>-2.704621979293742</v>
+        <v>-3.4492445046392706</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>469.64785009000002</v>
+        <v>460.44216752</v>
       </c>
       <c r="C22" s="5">
-        <v>2.6186299100000383</v>
+        <v>2.7966950300000235</v>
       </c>
       <c r="D22" s="5">
-        <v>6.9398131889407466</v>
+        <v>7.5848289005558733</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>470.54377034999999</v>
+        <v>461.49497678</v>
       </c>
       <c r="C23" s="5">
-        <v>0.89592025999996849</v>
+        <v>1.0528092600000036</v>
       </c>
       <c r="D23" s="5">
-        <v>2.3133426026785919</v>
+        <v>2.7785917209660616</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>471.32352768999999</v>
+        <v>461.86031981000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.7797573400000033</v>
+        <v>0.36534303000001955</v>
       </c>
       <c r="D24" s="5">
-        <v>2.006793968590781</v>
+        <v>0.95412861305896879</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>474.18641372000002</v>
+        <v>464.93586327000003</v>
       </c>
       <c r="C25" s="5">
-        <v>2.8628860300000269</v>
+        <v>3.0755434600000058</v>
       </c>
       <c r="D25" s="5">
-        <v>7.5374771017549191</v>
+        <v>8.2900970585693123</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>475.38934296000002</v>
+        <v>465.87041830999999</v>
       </c>
       <c r="C26" s="5">
-        <v>1.2029292400000031</v>
+        <v>0.93455503999996381</v>
       </c>
       <c r="D26" s="5">
-        <v>3.0870287581463707</v>
+        <v>2.4389337185253268</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>476.99355133</v>
+        <v>467.31800339</v>
       </c>
       <c r="C27" s="5">
-        <v>1.6042083699999807</v>
+        <v>1.4475850800000103</v>
       </c>
       <c r="D27" s="5">
-        <v>4.1254261042523721</v>
+        <v>3.7931122462048661</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>477.89179422000001</v>
+        <v>467.98386787999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.8982428900000059</v>
+        <v>0.66586448999998993</v>
       </c>
       <c r="D28" s="5">
-        <v>2.2833135147928063</v>
+        <v>1.7232999274966465</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>477.91711191000002</v>
+        <v>467.73535600999998</v>
       </c>
       <c r="C29" s="5">
-        <v>2.5317690000008497E-2</v>
+        <v>-0.24851187000001573</v>
       </c>
       <c r="D29" s="5">
-        <v>6.3591972830212562E-2</v>
+        <v>-0.63537405024176596</v>
       </c>
       <c r="E29" s="5">
-        <v>2.4168367795347034</v>
+        <v>2.2252628077712888</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>478.53921267999999</v>
+        <v>467.47162118</v>
       </c>
       <c r="C30" s="5">
-        <v>0.62210076999997455</v>
+        <v>-0.26373482999997577</v>
       </c>
       <c r="D30" s="5">
-        <v>1.5732618356687933</v>
+        <v>-0.67453135731234681</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>479.38356114999999</v>
+        <v>468.77595624000003</v>
       </c>
       <c r="C31" s="5">
-        <v>0.84434846999999991</v>
+        <v>1.3043350600000281</v>
       </c>
       <c r="D31" s="5">
-        <v>2.1379833260212422</v>
+        <v>3.4000920613535657</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>480.44704453999998</v>
+        <v>469.99232538000001</v>
       </c>
       <c r="C32" s="5">
-        <v>1.0634833899999876</v>
+        <v>1.2163691399999834</v>
       </c>
       <c r="D32" s="5">
-        <v>2.694850429488671</v>
+        <v>3.1585561122640993</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>483.09000800000001</v>
+        <v>472.56313261999998</v>
       </c>
       <c r="C33" s="5">
-        <v>2.6429634600000327</v>
+        <v>2.5708072399999651</v>
       </c>
       <c r="D33" s="5">
-        <v>6.8046949674238411</v>
+        <v>6.7649856560532795</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>484.66530060000002</v>
+        <v>474.36434173999999</v>
       </c>
       <c r="C34" s="5">
-        <v>1.5752926000000116</v>
+        <v>1.80120912000001</v>
       </c>
       <c r="D34" s="5">
-        <v>3.9839891817363693</v>
+        <v>4.6710023877317042</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>485.40180616999999</v>
+        <v>475.15379951</v>
       </c>
       <c r="C35" s="5">
-        <v>0.73650556999996297</v>
+        <v>0.78945777000001272</v>
       </c>
       <c r="D35" s="5">
-        <v>1.8388586711348909</v>
+        <v>2.0154740452988928</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>484.43745969000003</v>
+        <v>474.03502118</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.96434647999996059</v>
+        <v>-1.1187783299999978</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.3581585798906346</v>
+        <v>-2.7891680661455087</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>484.00680593999999</v>
+        <v>473.74675187000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.43065375000003314</v>
+        <v>-0.28826930999997558</v>
       </c>
       <c r="D37" s="5">
-        <v>-1.0615719527689027</v>
+        <v>-0.7273060148851096</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>485.62180282999998</v>
+        <v>475.11308500000001</v>
       </c>
       <c r="C38" s="5">
-        <v>1.6149968899999863</v>
+        <v>1.3663331299999868</v>
       </c>
       <c r="D38" s="5">
-        <v>4.0783742654994404</v>
+        <v>3.5163505595459554</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>487.70828590999997</v>
+        <v>477.29740332</v>
       </c>
       <c r="C39" s="5">
-        <v>2.0864830799999936</v>
+        <v>2.1843183199999885</v>
       </c>
       <c r="D39" s="5">
-        <v>5.2794206159148205</v>
+        <v>5.6586269981194093</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>488.74340952</v>
+        <v>478.44978799</v>
       </c>
       <c r="C40" s="5">
-        <v>1.0351236100000278</v>
+        <v>1.1523846700000036</v>
       </c>
       <c r="D40" s="5">
-        <v>2.5768506530271518</v>
+        <v>2.9360592546911812</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>489.55607020000002</v>
+        <v>479.00564055000001</v>
       </c>
       <c r="C41" s="5">
-        <v>0.81266068000002178</v>
+        <v>0.55585256000000527</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0136552237617344</v>
+        <v>1.4030767042545689</v>
       </c>
       <c r="E41" s="5">
-        <v>2.4353508171081728</v>
+        <v>2.4095430022953224</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>493.37065640999998</v>
+        <v>482.81658250999999</v>
       </c>
       <c r="C42" s="5">
-        <v>3.814586209999959</v>
+        <v>3.8109419599999796</v>
       </c>
       <c r="D42" s="5">
-        <v>9.7616209571698587</v>
+        <v>9.9761728464146771</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>493.61928392999999</v>
+        <v>483.70282533</v>
       </c>
       <c r="C43" s="5">
-        <v>0.24862752000001365</v>
+        <v>0.88624282000000676</v>
       </c>
       <c r="D43" s="5">
-        <v>0.60640279527672813</v>
+        <v>2.2250560536021258</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>493.70409536</v>
+        <v>484.26211136000001</v>
       </c>
       <c r="C44" s="5">
-        <v>8.4811430000002019E-2</v>
+        <v>0.55928603000000976</v>
       </c>
       <c r="D44" s="5">
-        <v>0.20637351307606355</v>
+        <v>1.3963693831673174</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>495.70132824000001</v>
+        <v>485.92238749000001</v>
       </c>
       <c r="C45" s="5">
-        <v>1.9972328800000128</v>
+        <v>1.6602761299999997</v>
       </c>
       <c r="D45" s="5">
-        <v>4.9639664828236674</v>
+        <v>4.1926314291114819</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>495.16467399999999</v>
+        <v>485.56767989999997</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.53665424000001849</v>
+        <v>-0.35470759000003227</v>
       </c>
       <c r="D46" s="5">
-        <v>-1.2914315903771123</v>
+        <v>-0.87245281339106695</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>497.54359122</v>
+        <v>487.81678176999998</v>
       </c>
       <c r="C47" s="5">
-        <v>2.3789172200000053</v>
+        <v>2.2491018700000041</v>
       </c>
       <c r="D47" s="5">
-        <v>5.9199565228115647</v>
+        <v>5.7020913177694199</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>501.48822761999998</v>
+        <v>491.75991392999998</v>
       </c>
       <c r="C48" s="5">
-        <v>3.9446363999999789</v>
+        <v>3.9431321600000047</v>
       </c>
       <c r="D48" s="5">
-        <v>9.9398831772030682</v>
+        <v>10.142935831270993</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>501.44297891000002</v>
+        <v>491.89740071</v>
       </c>
       <c r="C49" s="5">
-        <v>-4.5248709999953007E-2</v>
+        <v>0.13748678000001746</v>
       </c>
       <c r="D49" s="5">
-        <v>-0.10822091334036221</v>
+        <v>0.33601369968325745</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>503.63004568999997</v>
+        <v>494.18019776</v>
       </c>
       <c r="C50" s="5">
-        <v>2.1870667799999524</v>
+        <v>2.2827970499999992</v>
       </c>
       <c r="D50" s="5">
-        <v>5.3612513353901381</v>
+        <v>5.7133253274934237</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>502.94139438000002</v>
+        <v>493.39107152000003</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.68865130999995472</v>
+        <v>-0.78912623999997322</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.6285663713071941</v>
+        <v>-1.8994668171906537</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>503.70731336</v>
+        <v>493.95725471999998</v>
       </c>
       <c r="C52" s="5">
-        <v>0.76591897999998082</v>
+        <v>0.56618319999995492</v>
       </c>
       <c r="D52" s="5">
-        <v>1.8428394493274158</v>
+        <v>1.3857656557607179</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>504.20926324999999</v>
+        <v>494.31587386000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.50194988999999168</v>
+        <v>0.35861914000003026</v>
       </c>
       <c r="D53" s="5">
-        <v>1.2023890725551434</v>
+        <v>0.87470225064267826</v>
       </c>
       <c r="E53" s="5">
-        <v>2.993159301244841</v>
+        <v>3.1962532408638555</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>507.07495195000001</v>
+        <v>497.05926861</v>
       </c>
       <c r="C54" s="5">
-        <v>2.8656887000000211</v>
+        <v>2.7433947499999931</v>
       </c>
       <c r="D54" s="5">
-        <v>7.0375243144831678</v>
+        <v>6.8669543285306611</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>507.44938947999998</v>
+        <v>497.96693821999997</v>
       </c>
       <c r="C55" s="5">
-        <v>0.37443752999996605</v>
+        <v>0.90766960999997082</v>
       </c>
       <c r="D55" s="5">
-        <v>0.88971935523136647</v>
+        <v>2.213437729979173</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>510.29322102999998</v>
+        <v>500.96997689</v>
       </c>
       <c r="C56" s="5">
-        <v>2.8438315500000044</v>
+        <v>3.0030386700000236</v>
       </c>
       <c r="D56" s="5">
-        <v>6.9362070633904427</v>
+        <v>7.4816389591229493</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>513.56298764999997</v>
+        <v>503.70304708999998</v>
       </c>
       <c r="C57" s="5">
-        <v>3.2697666199999844</v>
+        <v>2.733070199999986</v>
       </c>
       <c r="D57" s="5">
-        <v>7.9660001817155157</v>
+        <v>6.7467211800962046</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>514.11269857000002</v>
+        <v>504.50372606000002</v>
       </c>
       <c r="C58" s="5">
-        <v>0.54971092000005228</v>
+        <v>0.80067897000003541</v>
       </c>
       <c r="D58" s="5">
-        <v>1.2920527187391784</v>
+        <v>1.9242678241527589</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>515.06839103000004</v>
+        <v>505.35311997000002</v>
       </c>
       <c r="C59" s="5">
-        <v>0.95569246000002295</v>
+        <v>0.84939391000000342</v>
       </c>
       <c r="D59" s="5">
-        <v>2.2536481964110067</v>
+        <v>2.0391608572190689</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>516.88468634000003</v>
+        <v>507.45543712</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8162953099999868</v>
+        <v>2.1023171499999762</v>
       </c>
       <c r="D60" s="5">
-        <v>4.3146253485565333</v>
+        <v>5.1079354222815176</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>518.32613243000003</v>
+        <v>508.91951125999998</v>
       </c>
       <c r="C61" s="5">
-        <v>1.4414460899999995</v>
+        <v>1.4640741399999797</v>
       </c>
       <c r="D61" s="5">
-        <v>3.3982706985103528</v>
+        <v>3.5176241599478741</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>519.43714537000005</v>
+        <v>509.60202485999997</v>
       </c>
       <c r="C62" s="5">
-        <v>1.1110129400000233</v>
+        <v>0.68251359999999295</v>
       </c>
       <c r="D62" s="5">
-        <v>2.6026966925282391</v>
+        <v>1.6212475827079409</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>520.50419930999999</v>
+        <v>510.63690099000002</v>
       </c>
       <c r="C63" s="5">
-        <v>1.067053939999937</v>
+        <v>1.0348761300000433</v>
       </c>
       <c r="D63" s="5">
-        <v>2.4931436576777877</v>
+        <v>2.4643075063831787</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>523.07103517999997</v>
+        <v>513.16561329000001</v>
       </c>
       <c r="C64" s="5">
-        <v>2.5668358699999771</v>
+        <v>2.5287122999999951</v>
       </c>
       <c r="D64" s="5">
-        <v>6.0809035515719811</v>
+        <v>6.1070439637639362</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>523.35713826999995</v>
+        <v>513.05094111000005</v>
       </c>
       <c r="C65" s="5">
-        <v>0.28610308999998324</v>
+        <v>-0.11467217999995682</v>
       </c>
       <c r="D65" s="5">
-        <v>0.65833968828239442</v>
+        <v>-0.2678231265092923</v>
       </c>
       <c r="E65" s="5">
-        <v>3.7976047676272051</v>
+        <v>3.7901002659902705</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>514.29593849000003</v>
+        <v>513.51586324000004</v>
       </c>
       <c r="C66" s="5">
-        <v>-9.0611997799999244</v>
+        <v>0.46492212999999083</v>
       </c>
       <c r="D66" s="5">
-        <v>-18.907757446510388</v>
+        <v>1.0928653704066482</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>516.82071618999998</v>
+        <v>516.74449677999996</v>
       </c>
       <c r="C67" s="5">
-        <v>2.5247776999999587</v>
+        <v>3.2286335399999189</v>
       </c>
       <c r="D67" s="5">
-        <v>6.0527238209407752</v>
+        <v>7.8112180511913598</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>519.11630138999999</v>
+        <v>519.21016426000006</v>
       </c>
       <c r="C68" s="5">
-        <v>2.295585200000005</v>
+        <v>2.4656674800000928</v>
       </c>
       <c r="D68" s="5">
-        <v>5.4622518108754736</v>
+        <v>5.8785310649556388</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>519.06107611000004</v>
+        <v>518.96585058999995</v>
       </c>
       <c r="C69" s="5">
-        <v>-5.5225279999945087E-2</v>
+        <v>-0.24431367000011051</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.12758523335418825</v>
+        <v>-0.56319938858243601</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>521.95573886</v>
+        <v>522.08279291999997</v>
       </c>
       <c r="C70" s="5">
-        <v>2.8946627499999522</v>
+        <v>3.116942330000029</v>
       </c>
       <c r="D70" s="5">
-        <v>6.9011975688462179</v>
+        <v>7.4501893064719216</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>523.16396369999995</v>
+        <v>523.35746399000004</v>
       </c>
       <c r="C71" s="5">
-        <v>1.2082248399999571</v>
+        <v>1.2746710700000676</v>
       </c>
       <c r="D71" s="5">
-        <v>2.813403073632248</v>
+        <v>2.9694780347636174</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>525.14501514000005</v>
+        <v>525.50833361000002</v>
       </c>
       <c r="C72" s="5">
-        <v>1.9810514400001011</v>
+        <v>2.1508696199999804</v>
       </c>
       <c r="D72" s="5">
-        <v>4.6398504531602436</v>
+        <v>5.0447186927506049</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>526.91159347999996</v>
+        <v>527.19300077000003</v>
       </c>
       <c r="C73" s="5">
-        <v>1.76657833999991</v>
+        <v>1.6846671600000036</v>
       </c>
       <c r="D73" s="5">
-        <v>4.1123102544861512</v>
+        <v>3.9155016564640599</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>529.56267527</v>
+        <v>529.52654756000004</v>
       </c>
       <c r="C74" s="5">
-        <v>2.6510817900000347</v>
+        <v>2.333546790000014</v>
       </c>
       <c r="D74" s="5">
-        <v>6.2075419970749168</v>
+        <v>5.4428725054079363</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>531.55678831</v>
+        <v>531.68768894000004</v>
       </c>
       <c r="C75" s="5">
-        <v>1.994113040000002</v>
+        <v>2.1611413800000037</v>
       </c>
       <c r="D75" s="5">
-        <v>4.6134717196069097</v>
+        <v>5.0089693925081225</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>532.84376024000005</v>
+        <v>532.66904875</v>
       </c>
       <c r="C76" s="5">
-        <v>1.2869719300000497</v>
+        <v>0.98135980999995809</v>
       </c>
       <c r="D76" s="5">
-        <v>2.9443671941570493</v>
+        <v>2.2375174332741832</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>535.68012633000001</v>
+        <v>535.57530730999997</v>
       </c>
       <c r="C77" s="5">
-        <v>2.8363660899999559</v>
+        <v>2.9062585599999693</v>
       </c>
       <c r="D77" s="5">
-        <v>6.5780572979412755</v>
+        <v>6.7473245496038059</v>
       </c>
       <c r="E77" s="5">
-        <v>2.3546039900658844</v>
+        <v>4.3902787023970324</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>538.65196753999999</v>
+        <v>537.82123889000002</v>
       </c>
       <c r="C78" s="5">
-        <v>2.9718412099999796</v>
+        <v>2.2459315800000468</v>
       </c>
       <c r="D78" s="5">
-        <v>6.8642872929827847</v>
+        <v>5.1498935660755807</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>538.74025401999995</v>
+        <v>538.79585652000003</v>
       </c>
       <c r="C79" s="5">
-        <v>8.8286479999965195E-2</v>
+        <v>0.97461763000001156</v>
       </c>
       <c r="D79" s="5">
-        <v>0.19686056887047165</v>
+        <v>2.196396202462636</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>540.08282128999997</v>
+        <v>540.11831675999997</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3425672700000177</v>
+        <v>1.3224602399999412</v>
       </c>
       <c r="D80" s="5">
-        <v>3.0317895949460105</v>
+        <v>2.9854568208738108</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>540.97193732999995</v>
+        <v>540.9552228</v>
       </c>
       <c r="C81" s="5">
-        <v>0.88911603999997624</v>
+        <v>0.83690604000003077</v>
       </c>
       <c r="D81" s="5">
-        <v>1.9934960600269447</v>
+        <v>1.875311924926315</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>542.99794472999997</v>
+        <v>543.13158685999997</v>
       </c>
       <c r="C82" s="5">
-        <v>2.0260074000000259</v>
+        <v>2.176364059999969</v>
       </c>
       <c r="D82" s="5">
-        <v>4.5878864854345558</v>
+        <v>4.9360979948009476</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>543.50610338000001</v>
+        <v>543.66034406999995</v>
       </c>
       <c r="C83" s="5">
-        <v>0.50815865000004123</v>
+        <v>0.52875720999998066</v>
       </c>
       <c r="D83" s="5">
-        <v>1.1288051058351734</v>
+        <v>1.17451673631217</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>545.01092232999997</v>
+        <v>545.32252265</v>
       </c>
       <c r="C84" s="5">
-        <v>1.504818949999958</v>
+        <v>1.6621785800000453</v>
       </c>
       <c r="D84" s="5">
-        <v>3.3735344262576961</v>
+        <v>3.7311883538878154</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>547.77748144999998</v>
+        <v>548.08738593999999</v>
       </c>
       <c r="C85" s="5">
-        <v>2.7665591200000108</v>
+        <v>2.7648632899999939</v>
       </c>
       <c r="D85" s="5">
-        <v>6.2643593622497828</v>
+        <v>6.2567341317125935</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>548.63443083000004</v>
+        <v>548.60460121000006</v>
       </c>
       <c r="C86" s="5">
-        <v>0.85694938000006005</v>
+        <v>0.51721527000006517</v>
       </c>
       <c r="D86" s="5">
-        <v>1.8935310335533639</v>
+        <v>1.1383035557978483</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>550.84588002999999</v>
+        <v>550.91990648000001</v>
       </c>
       <c r="C87" s="5">
-        <v>2.2114491999999473</v>
+        <v>2.3153052699999535</v>
       </c>
       <c r="D87" s="5">
-        <v>4.9456773749910088</v>
+        <v>5.1836487091655892</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>553.22349008000003</v>
+        <v>553.00468801</v>
       </c>
       <c r="C88" s="5">
-        <v>2.3776100500000439</v>
+        <v>2.0847815299999866</v>
       </c>
       <c r="D88" s="5">
-        <v>5.3042936078189884</v>
+        <v>4.6367337682975851</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>553.21464693999997</v>
+        <v>553.15054280000004</v>
       </c>
       <c r="C89" s="5">
-        <v>-8.8431400000672511E-3</v>
+        <v>0.14585479000004398</v>
       </c>
       <c r="D89" s="5">
-        <v>-1.918001548095738E-2</v>
+        <v>0.31695909914255527</v>
       </c>
       <c r="E89" s="5">
-        <v>3.2733192343966211</v>
+        <v>3.2815619484539038</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>564.78929023000001</v>
+        <v>553.06392584000002</v>
       </c>
       <c r="C90" s="5">
-        <v>11.57464329000004</v>
+        <v>-8.6616960000014842E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>28.207488955286752</v>
+        <v>-0.18774433626516096</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>565.96855875000006</v>
+        <v>555.24234707000005</v>
       </c>
       <c r="C91" s="5">
-        <v>1.1792685200000506</v>
+        <v>2.1784212300000263</v>
       </c>
       <c r="D91" s="5">
-        <v>2.5345504835018628</v>
+        <v>4.830339247073967</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>570.67997031000004</v>
+        <v>559.77903406999997</v>
       </c>
       <c r="C92" s="5">
-        <v>4.7114115599999877</v>
+        <v>4.5366869999999153</v>
       </c>
       <c r="D92" s="5">
-        <v>10.459708737658779</v>
+        <v>10.257607499421017</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>573.46064366999997</v>
+        <v>562.65728812999998</v>
       </c>
       <c r="C93" s="5">
-        <v>2.7806733599999234</v>
+        <v>2.8782540600000175</v>
       </c>
       <c r="D93" s="5">
-        <v>6.0063434470462473</v>
+        <v>6.3476367402888867</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>576.38213446999998</v>
+        <v>565.46265468000001</v>
       </c>
       <c r="C94" s="5">
-        <v>2.921490800000015</v>
+        <v>2.8053665500000307</v>
       </c>
       <c r="D94" s="5">
-        <v>6.2876286017375715</v>
+        <v>6.1499389328600884</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>578.28817657000002</v>
+        <v>567.30928637</v>
       </c>
       <c r="C95" s="5">
-        <v>1.906042100000036</v>
+        <v>1.8466316899999811</v>
       </c>
       <c r="D95" s="5">
-        <v>4.0412650908551617</v>
+        <v>3.9900001897988924</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>582.42079034999995</v>
+        <v>571.21815608999998</v>
       </c>
       <c r="C96" s="5">
-        <v>4.1326137799999287</v>
+        <v>3.9088697199999842</v>
       </c>
       <c r="D96" s="5">
-        <v>8.920763320082493</v>
+        <v>8.5888725249069431</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>583.47105323999995</v>
+        <v>572.25314295999999</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0502628899999991</v>
+        <v>1.0349868700000115</v>
       </c>
       <c r="D97" s="5">
-        <v>2.1855172946694479</v>
+        <v>2.1960719922155647</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>587.41597187000002</v>
+        <v>576.15397616999996</v>
       </c>
       <c r="C98" s="5">
-        <v>3.9449186300000747</v>
+        <v>3.9008332099999734</v>
       </c>
       <c r="D98" s="5">
-        <v>8.4219540212734589</v>
+        <v>8.4937002737661693</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>590.02756615999999</v>
+        <v>578.78290877999996</v>
       </c>
       <c r="C99" s="5">
-        <v>2.6115942899999709</v>
+        <v>2.6289326099999926</v>
       </c>
       <c r="D99" s="5">
-        <v>5.4674920421285966</v>
+        <v>5.6150031776432741</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>592.23345541000003</v>
+        <v>580.55132610999999</v>
       </c>
       <c r="C100" s="5">
-        <v>2.2058892500000411</v>
+        <v>1.7684173300000339</v>
       </c>
       <c r="D100" s="5">
-        <v>4.5797542272688396</v>
+        <v>3.7287345923468385</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>593.97486996999999</v>
+        <v>582.65671152000004</v>
       </c>
       <c r="C101" s="5">
-        <v>1.7414145599999529</v>
+        <v>2.1053854100000535</v>
       </c>
       <c r="D101" s="5">
-        <v>3.5861299623150877</v>
+        <v>4.4396922637837122</v>
       </c>
       <c r="E101" s="5">
-        <v>7.3678857303322243</v>
+        <v>5.3342022536292388</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>596.32001450999996</v>
+        <v>584.87157048999995</v>
       </c>
       <c r="C102" s="5">
-        <v>2.3451445399999784</v>
+        <v>2.2148589699999093</v>
       </c>
       <c r="D102" s="5">
-        <v>4.8421161178342498</v>
+        <v>4.6581609518969058</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>597.68379001999995</v>
+        <v>586.75124905999996</v>
       </c>
       <c r="C103" s="5">
-        <v>1.3637755099999822</v>
+        <v>1.87967857000001</v>
       </c>
       <c r="D103" s="5">
-        <v>2.7791676974686652</v>
+        <v>3.9255026708088003</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>598.69805396000004</v>
+        <v>587.59832128000005</v>
       </c>
       <c r="C104" s="5">
-        <v>1.0142639400000917</v>
+        <v>0.84707222000008642</v>
       </c>
       <c r="D104" s="5">
-        <v>2.0555035141798239</v>
+        <v>1.746219877335653</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>602.05860988999996</v>
+        <v>590.72018115000003</v>
       </c>
       <c r="C105" s="5">
-        <v>3.3605559299999186</v>
+        <v>3.1218598699999802</v>
       </c>
       <c r="D105" s="5">
-        <v>6.9476140738646386</v>
+        <v>6.5651355666873856</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>603.84779486000002</v>
+        <v>592.58692493000001</v>
       </c>
       <c r="C106" s="5">
-        <v>1.7891849700000648</v>
+        <v>1.8667437799999789</v>
       </c>
       <c r="D106" s="5">
-        <v>3.625003440911434</v>
+        <v>3.8587471503984005</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>604.93695954999998</v>
+        <v>593.37786444999995</v>
       </c>
       <c r="C107" s="5">
-        <v>1.0891646899999614</v>
+        <v>0.79093951999993806</v>
       </c>
       <c r="D107" s="5">
-        <v>2.1860505890338944</v>
+        <v>1.6134781233042572</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>605.79742651000004</v>
+        <v>594.33972316999996</v>
       </c>
       <c r="C108" s="5">
-        <v>0.8604669600000534</v>
+        <v>0.96185872000000927</v>
       </c>
       <c r="D108" s="5">
-        <v>1.7203061055877988</v>
+        <v>1.962622484767329</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>607.99797228</v>
+        <v>596.45811707999997</v>
       </c>
       <c r="C109" s="5">
-        <v>2.2005457699999624</v>
+        <v>2.1183939100000089</v>
       </c>
       <c r="D109" s="5">
-        <v>4.4471229368066911</v>
+        <v>4.3619887369938048</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>610.57814621</v>
+        <v>599.24053693999997</v>
       </c>
       <c r="C110" s="5">
-        <v>2.5801739300000008</v>
+        <v>2.7824198600000045</v>
       </c>
       <c r="D110" s="5">
-        <v>5.2130235871369335</v>
+        <v>5.7437665178018182</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>613.29081610000003</v>
+        <v>601.73185464999995</v>
       </c>
       <c r="C111" s="5">
-        <v>2.7126698900000292</v>
+        <v>2.4913177099999757</v>
       </c>
       <c r="D111" s="5">
-        <v>5.4635687856346538</v>
+        <v>5.1046235350880709</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>614.77995806000001</v>
+        <v>603.09268613999996</v>
       </c>
       <c r="C112" s="5">
-        <v>1.4891419599999836</v>
+        <v>1.3608314900000096</v>
       </c>
       <c r="D112" s="5">
-        <v>2.9529692422415099</v>
+        <v>2.7478411414615156</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>617.54165161000003</v>
+        <v>606.15555028999995</v>
       </c>
       <c r="C113" s="5">
-        <v>2.7616935500000181</v>
+        <v>3.0628641499999958</v>
       </c>
       <c r="D113" s="5">
-        <v>5.5257987123308983</v>
+        <v>6.2674583351624458</v>
       </c>
       <c r="E113" s="5">
-        <v>3.9676395132996589</v>
+        <v>4.0330503889155489</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>619.85937736000005</v>
+        <v>607.93867039999998</v>
       </c>
       <c r="C114" s="5">
-        <v>2.3177257500000223</v>
+        <v>1.7831201100000271</v>
       </c>
       <c r="D114" s="5">
-        <v>4.5979200368500006</v>
+        <v>3.5877018278666073</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>622.52531850000003</v>
+        <v>611.00864572</v>
       </c>
       <c r="C115" s="5">
-        <v>2.6659411399999726</v>
+        <v>3.0699753200000259</v>
       </c>
       <c r="D115" s="5">
-        <v>5.2849079283537437</v>
+        <v>6.2309424257777524</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>623.84440666</v>
+        <v>612.13536546</v>
       </c>
       <c r="C116" s="5">
-        <v>1.3190881599999784</v>
+        <v>1.1267197399999986</v>
       </c>
       <c r="D116" s="5">
-        <v>2.5725605654341566</v>
+        <v>2.2354204136436406</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>626.90166493000004</v>
+        <v>615.25827776000006</v>
       </c>
       <c r="C117" s="5">
-        <v>3.0572582700000339</v>
+        <v>3.1229123000000527</v>
       </c>
       <c r="D117" s="5">
-        <v>6.0419369387781696</v>
+        <v>6.2967367555748721</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>626.90954131000001</v>
+        <v>615.28263485000002</v>
       </c>
       <c r="C118" s="5">
-        <v>7.8763799999705952E-3</v>
+        <v>2.4357089999966774E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>1.5077817915387648E-2</v>
+        <v>4.7516423590954204E-2</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>629.08982041000002</v>
+        <v>617.40269886999999</v>
       </c>
       <c r="C119" s="5">
-        <v>2.180279100000007</v>
+        <v>2.1200640199999725</v>
       </c>
       <c r="D119" s="5">
-        <v>4.2541463555475723</v>
+        <v>4.2140767405806745</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>631.12335876999998</v>
+        <v>619.40063083999996</v>
       </c>
       <c r="C120" s="5">
-        <v>2.0335383599999659</v>
+        <v>1.9979319699999678</v>
       </c>
       <c r="D120" s="5">
-        <v>3.9487231896567998</v>
+        <v>3.95309805843298</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>633.73259012999995</v>
+        <v>622.05419143999995</v>
       </c>
       <c r="C121" s="5">
-        <v>2.609231359999967</v>
+        <v>2.6535605999999916</v>
       </c>
       <c r="D121" s="5">
-        <v>5.0754956169463794</v>
+        <v>5.2637720926995035</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>635.30974128000003</v>
+        <v>623.40116903000001</v>
       </c>
       <c r="C122" s="5">
-        <v>1.577151150000077</v>
+        <v>1.3469775900000514</v>
       </c>
       <c r="D122" s="5">
-        <v>3.0276216982530801</v>
+        <v>2.6296149271977542</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>639.24358146999998</v>
+        <v>627.11715300000003</v>
       </c>
       <c r="C123" s="5">
-        <v>3.9338401899999553</v>
+        <v>3.7159839700000248</v>
       </c>
       <c r="D123" s="5">
-        <v>7.6887507334404637</v>
+        <v>7.3922174101723526</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>640.27565530000004</v>
+        <v>628.06860608</v>
       </c>
       <c r="C124" s="5">
-        <v>1.0320738300000585</v>
+        <v>0.95145307999996476</v>
       </c>
       <c r="D124" s="5">
-        <v>1.9547253408460641</v>
+        <v>1.8358919722426981</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>643.06804203000002</v>
+        <v>630.91393930000004</v>
       </c>
       <c r="C125" s="5">
-        <v>2.7923867299999756</v>
+        <v>2.8453332200000432</v>
       </c>
       <c r="D125" s="5">
-        <v>5.3608478948448335</v>
+        <v>5.5738703806546219</v>
       </c>
       <c r="E125" s="5">
-        <v>4.1335495919100795</v>
+        <v>4.0844943180269544</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>644.8723536</v>
+        <v>632.51695330999996</v>
       </c>
       <c r="C126" s="5">
-        <v>1.8043115699999817</v>
+        <v>1.6030140099999244</v>
       </c>
       <c r="D126" s="5">
-        <v>3.4193907987660754</v>
+        <v>3.0919065956975134</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>645.52418638999995</v>
+        <v>633.82318312999996</v>
       </c>
       <c r="C127" s="5">
-        <v>0.65183278999995764</v>
+        <v>1.3062298199999987</v>
       </c>
       <c r="D127" s="5">
-        <v>1.21971822745639</v>
+        <v>2.5064982557107207</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>648.26722825000002</v>
+        <v>636.48344321000002</v>
       </c>
       <c r="C128" s="5">
-        <v>2.7430418600000621</v>
+        <v>2.6602600800000573</v>
       </c>
       <c r="D128" s="5">
-        <v>5.2200685282552506</v>
+        <v>5.1545061894153754</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>649.17189474999998</v>
+        <v>637.53533431000005</v>
       </c>
       <c r="C129" s="5">
-        <v>0.90466649999996207</v>
+        <v>1.0518911000000344</v>
       </c>
       <c r="D129" s="5">
-        <v>1.6875309626944279</v>
+        <v>2.0013188728655429</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>654.41306818999999</v>
+        <v>642.57772763000003</v>
       </c>
       <c r="C130" s="5">
-        <v>5.2411734400000114</v>
+        <v>5.0423933199999738</v>
       </c>
       <c r="D130" s="5">
-        <v>10.130357562134629</v>
+        <v>9.9149845561604</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>655.33408829999996</v>
+        <v>643.23622002000002</v>
       </c>
       <c r="C131" s="5">
-        <v>0.92102010999997219</v>
+        <v>0.65849238999999216</v>
       </c>
       <c r="D131" s="5">
-        <v>1.7020130700297953</v>
+        <v>1.2366749892724904</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>656.71873060999997</v>
+        <v>644.86318389999997</v>
       </c>
       <c r="C132" s="5">
-        <v>1.3846423100000038</v>
+        <v>1.6269638799999484</v>
       </c>
       <c r="D132" s="5">
-        <v>2.5651286725738576</v>
+        <v>3.0777914257705374</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>659.30378411000004</v>
+        <v>647.22060148000003</v>
       </c>
       <c r="C133" s="5">
-        <v>2.5850535000000718</v>
+        <v>2.3574175800000603</v>
       </c>
       <c r="D133" s="5">
-        <v>4.827199235530899</v>
+        <v>4.4761100781493424</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>660.86340686000005</v>
+        <v>648.73988945999997</v>
       </c>
       <c r="C134" s="5">
-        <v>1.5596227500000168</v>
+        <v>1.5192879799999446</v>
       </c>
       <c r="D134" s="5">
-        <v>2.8758977163207078</v>
+        <v>2.8535384199613878</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>661.02537602999996</v>
+        <v>648.89158972999996</v>
       </c>
       <c r="C135" s="5">
-        <v>0.16196916999990663</v>
+        <v>0.15170026999999209</v>
       </c>
       <c r="D135" s="5">
-        <v>0.29450142573441696</v>
+        <v>0.28096720057573243</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>663.34485070999995</v>
+        <v>650.96474118000003</v>
       </c>
       <c r="C136" s="5">
-        <v>2.3194746799999848</v>
+        <v>2.0731514500000685</v>
       </c>
       <c r="D136" s="5">
-        <v>4.2929048787894608</v>
+        <v>3.9019861535517952</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>664.52143820000003</v>
+        <v>652.52783801999999</v>
       </c>
       <c r="C137" s="5">
-        <v>1.1765874900000881</v>
+        <v>1.5630968399999574</v>
       </c>
       <c r="D137" s="5">
-        <v>2.1493504091662397</v>
+        <v>2.9198008362353534</v>
       </c>
       <c r="E137" s="5">
-        <v>3.3361005006993016</v>
+        <v>3.4258077645234142</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>662.46853495000005</v>
+        <v>649.98761937999996</v>
       </c>
       <c r="C138" s="5">
-        <v>-2.0529032499999857</v>
+        <v>-2.5402186400000346</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.6448103030004564</v>
+        <v>-4.5727334827305626</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>663.72055575000002</v>
+        <v>651.44720685000004</v>
       </c>
       <c r="C139" s="5">
-        <v>1.2520207999999684</v>
+        <v>1.4595874700000877</v>
       </c>
       <c r="D139" s="5">
-        <v>2.2916422947974135</v>
+        <v>2.7282055443784703</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>663.73695901999997</v>
+        <v>651.52897528000005</v>
       </c>
       <c r="C140" s="5">
-        <v>1.6403269999955228E-2</v>
+        <v>8.1768430000010994E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>2.966097650531907E-2</v>
+        <v>0.15072577161667766</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>663.12794150000002</v>
+        <v>651.03461398000002</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.60901751999995213</v>
+        <v>-0.49436130000003686</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.095530586663318</v>
+        <v>-0.90673496809309251</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>663.27545095999994</v>
+        <v>651.28436341999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.14750945999992382</v>
+        <v>0.24974943999995958</v>
       </c>
       <c r="D142" s="5">
-        <v>0.26726075861425169</v>
+        <v>0.46131567859319933</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>664.63177142999996</v>
+        <v>651.98876485999995</v>
       </c>
       <c r="C143" s="5">
-        <v>1.3563204700000142</v>
+        <v>0.70440143999996963</v>
       </c>
       <c r="D143" s="5">
-        <v>2.4816463777237008</v>
+        <v>1.3056172720254722</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>665.47571125000002</v>
+        <v>653.59420563000003</v>
       </c>
       <c r="C144" s="5">
-        <v>0.84393982000005963</v>
+        <v>1.6054407700000866</v>
       </c>
       <c r="D144" s="5">
-        <v>1.5344293768503547</v>
+        <v>2.9951978846350924</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>665.93889990000002</v>
+        <v>653.91652399999998</v>
       </c>
       <c r="C145" s="5">
-        <v>0.46318865000000642</v>
+        <v>0.32231836999994812</v>
       </c>
       <c r="D145" s="5">
-        <v>0.83843647330701376</v>
+        <v>0.59338476447068356</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>662.47693224</v>
+        <v>650.51560426000003</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.4619676600000275</v>
+        <v>-3.4009197399999493</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.0630372156587846</v>
+        <v>-6.065553138210344</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>659.41364911999995</v>
+        <v>647.18502203000003</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.063283120000051</v>
+        <v>-3.3305822300000045</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.4098179569187499</v>
+        <v>-5.9738034787705008</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>656.45747094000001</v>
+        <v>644.08564388000002</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.956178179999938</v>
+        <v>-3.0993781500000068</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.2489665605425113</v>
+        <v>-5.5978386275770671</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>656.60231304000001</v>
+        <v>644.14219544000002</v>
       </c>
       <c r="C149" s="5">
-        <v>0.1448421000000053</v>
+        <v>5.655156000000261E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.26509196311983452</v>
+        <v>0.10541246063027199</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.1917034883706212</v>
+        <v>-1.2851011238761867</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>659.58930811000005</v>
+        <v>647.62818991999995</v>
       </c>
       <c r="C150" s="5">
-        <v>2.9869950700000345</v>
+        <v>3.4859944799999312</v>
       </c>
       <c r="D150" s="5">
-        <v>5.5976822847340735</v>
+        <v>6.6910387181963626</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>659.94440574999999</v>
+        <v>647.81496199000003</v>
       </c>
       <c r="C151" s="5">
-        <v>0.35509763999993993</v>
+        <v>0.18677207000007456</v>
       </c>
       <c r="D151" s="5">
-        <v>0.64795041122447383</v>
+        <v>0.34662223088854915</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>661.26627188999998</v>
+        <v>649.24169303999997</v>
       </c>
       <c r="C152" s="5">
-        <v>1.3218661399999974</v>
+        <v>1.4267310499999439</v>
       </c>
       <c r="D152" s="5">
-        <v>2.4302521961373724</v>
+        <v>2.6750983812387386</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>659.75825053999995</v>
+        <v>647.80765666000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.5080213500000355</v>
+        <v>-1.4340363799999523</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.7025415006203812</v>
+        <v>-2.6185801985171175</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>660.32212269000001</v>
+        <v>648.42130573999998</v>
       </c>
       <c r="C154" s="5">
-        <v>0.56387215000006563</v>
+        <v>0.61364907999995921</v>
       </c>
       <c r="D154" s="5">
-        <v>1.0304324975759949</v>
+        <v>1.1426656559984316</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>659.31885086</v>
+        <v>646.94984764000003</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.003271830000017</v>
+        <v>-1.4714580999999498</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.8080816929501919</v>
+        <v>-2.6894197352973936</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>658.64803113999994</v>
+        <v>646.02550058999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.67081972000005408</v>
+        <v>-0.92434705000005124</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.2141231294601429</v>
+        <v>-1.7011230745454409</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>658.04767204999996</v>
+        <v>645.46071672000005</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.60035908999998355</v>
+        <v>-0.56478386999992836</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.0883356762756757</v>
+        <v>-1.044062986440375</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>657.09638353000003</v>
+        <v>644.38710587000003</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.95128851999993458</v>
+        <v>-1.0736108500000228</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.7210204059157186</v>
+        <v>-1.9778307957855734</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>656.91495837000002</v>
+        <v>644.23513600000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.18142516000000342</v>
+        <v>-0.15196987000001627</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.33081888162822537</v>
+        <v>-0.28263676308484253</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>656.90137642000002</v>
+        <v>644.21879682999997</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.3581950000002507E-2</v>
+        <v>-1.6339170000037484E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-2.480760494683043E-2</v>
+        <v>-3.0430301177375441E-2</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>656.74945919000004</v>
+        <v>643.93985994000002</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.15191722999998092</v>
+        <v>-0.27893688999995447</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.27716333700568141</v>
+        <v>-0.5183460980808352</v>
       </c>
       <c r="E161" s="5">
-        <v>2.2410239360670658E-2</v>
+        <v>-3.141162020317001E-2</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>656.00194189000001</v>
+        <v>643.34771505000003</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.74751730000002681</v>
+        <v>-0.59214488999998593</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.3573312023591133</v>
+        <v>-1.0979147266386602</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>655.64314091999995</v>
+        <v>643.19405451</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.35880097000006117</v>
+        <v>-0.1536605400000326</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.65437046400643739</v>
+        <v>-0.28623807818463076</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>654.86183417999996</v>
+        <v>642.63478606000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.7813067399999909</v>
+        <v>-0.55926844999999048</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.4206622576773187</v>
+        <v>-1.0384453671475335</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>655.14438311000004</v>
+        <v>642.91191135999998</v>
       </c>
       <c r="C165" s="5">
-        <v>0.28254893000007542</v>
+        <v>0.27712529999996605</v>
       </c>
       <c r="D165" s="5">
-        <v>0.51898653955169127</v>
+        <v>0.51870866441006136</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>655.44814140999995</v>
+        <v>643.16823248000003</v>
       </c>
       <c r="C166" s="5">
-        <v>0.30375829999991311</v>
+        <v>0.25632112000005236</v>
       </c>
       <c r="D166" s="5">
-        <v>0.55780212286764552</v>
+        <v>0.47947580926677169</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>655.00113466000005</v>
+        <v>642.12882506999995</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.44700674999990042</v>
+        <v>-1.0394074100000807</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.81532100915550076</v>
+        <v>-1.9221440420997937</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>656.30548851000003</v>
+        <v>643.72493989999998</v>
       </c>
       <c r="C168" s="5">
-        <v>1.304353849999984</v>
+        <v>1.5961148300000332</v>
       </c>
       <c r="D168" s="5">
-        <v>2.4159991126198488</v>
+        <v>3.0239116212010586</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>656.64735981000001</v>
+        <v>643.83590231000005</v>
       </c>
       <c r="C169" s="5">
-        <v>0.34187129999997978</v>
+        <v>0.11096241000007012</v>
       </c>
       <c r="D169" s="5">
-        <v>0.62687719285237087</v>
+        <v>0.20704682362018278</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>657.65289642000005</v>
+        <v>644.93181550999998</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0055366100000356</v>
+        <v>1.0959131999999272</v>
       </c>
       <c r="D170" s="5">
-        <v>1.8531387202874061</v>
+        <v>2.0618262279356703</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>658.29009471999996</v>
+        <v>645.54870762999997</v>
       </c>
       <c r="C171" s="5">
-        <v>0.63719829999990907</v>
+        <v>0.61689211999998861</v>
       </c>
       <c r="D171" s="5">
-        <v>1.1688929830797834</v>
+        <v>1.1538854836771195</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>658.71125125000003</v>
+        <v>646.12149216</v>
       </c>
       <c r="C172" s="5">
-        <v>0.42115653000007569</v>
+        <v>0.57278453000003537</v>
       </c>
       <c r="D172" s="5">
-        <v>0.77043536497083398</v>
+        <v>1.0699512432161828</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>659.05861545000005</v>
+        <v>646.11181366999995</v>
       </c>
       <c r="C173" s="5">
-        <v>0.34736420000001544</v>
+        <v>-9.6784900000557172E-3</v>
       </c>
       <c r="D173" s="5">
-        <v>0.63464552405780861</v>
+        <v>-1.7973757778333432E-2</v>
       </c>
       <c r="E173" s="5">
-        <v>0.35160383121564109</v>
+        <v>0.33729139398239738</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>659.26976565999996</v>
+        <v>646.43432015999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.2111502099999143</v>
+        <v>0.3225064900000234</v>
       </c>
       <c r="D174" s="5">
-        <v>0.3851360169689233</v>
+        <v>0.60062671964651315</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>660.83220552</v>
+        <v>648.42371213000001</v>
       </c>
       <c r="C175" s="5">
-        <v>1.5624398600000404</v>
+        <v>1.9893919700000424</v>
       </c>
       <c r="D175" s="5">
-        <v>2.8813108892365769</v>
+        <v>3.756135807765415</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>661.78768557000001</v>
+        <v>649.39082192000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.95548005000000558</v>
+        <v>0.96710978999999497</v>
       </c>
       <c r="D176" s="5">
-        <v>1.7489130561603172</v>
+        <v>1.804528747740819</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>664.47069585999998</v>
+        <v>652.43636260000005</v>
       </c>
       <c r="C177" s="5">
-        <v>2.6830102899999702</v>
+        <v>3.0455406800000446</v>
       </c>
       <c r="D177" s="5">
-        <v>4.9749829068380214</v>
+        <v>5.7752689738411744</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>665.32614779999994</v>
+        <v>653.19052983999995</v>
       </c>
       <c r="C178" s="5">
-        <v>0.85545193999996627</v>
+        <v>0.75416723999990154</v>
       </c>
       <c r="D178" s="5">
-        <v>1.5558885611848039</v>
+        <v>1.3959622519516435</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>666.02740165</v>
+        <v>653.29902723999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.70125385000005735</v>
+        <v>0.10849740000003294</v>
       </c>
       <c r="D179" s="5">
-        <v>1.272158031330739</v>
+        <v>0.19950670436430507</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>668.97262266999996</v>
+        <v>656.10765956</v>
       </c>
       <c r="C180" s="5">
-        <v>2.9452210199999627</v>
+        <v>2.8086323200000152</v>
       </c>
       <c r="D180" s="5">
-        <v>5.4374688154816608</v>
+        <v>5.2827343818897088</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>671.55629094000005</v>
+        <v>658.93579287</v>
       </c>
       <c r="C181" s="5">
-        <v>2.5836682700000893</v>
+        <v>2.8281333099999983</v>
       </c>
       <c r="D181" s="5">
-        <v>4.7342972775804126</v>
+        <v>5.2969739467507493</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>674.10291955000002</v>
+        <v>661.25973231</v>
       </c>
       <c r="C182" s="5">
-        <v>2.5466286099999706</v>
+        <v>2.3239394400000037</v>
       </c>
       <c r="D182" s="5">
-        <v>4.6466753723600318</v>
+        <v>4.315234556315839</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>679.78886703000001</v>
+        <v>667.26704858000005</v>
       </c>
       <c r="C183" s="5">
-        <v>5.6859474799999816</v>
+        <v>6.0073162700000466</v>
       </c>
       <c r="D183" s="5">
-        <v>10.604826009091827</v>
+        <v>11.463126735917362</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>680.30814324000005</v>
+        <v>667.6482853</v>
       </c>
       <c r="C184" s="5">
-        <v>0.51927621000004365</v>
+        <v>0.38123671999994713</v>
       </c>
       <c r="D184" s="5">
-        <v>0.92051538705393288</v>
+        <v>0.68776720191450202</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>682.86369148999995</v>
+        <v>670.15052057000003</v>
       </c>
       <c r="C185" s="5">
-        <v>2.5555482499999016</v>
+        <v>2.5022352700000283</v>
       </c>
       <c r="D185" s="5">
-        <v>4.6020568043624532</v>
+        <v>4.5912746972322394</v>
       </c>
       <c r="E185" s="5">
-        <v>3.6119816177117903</v>
+        <v>3.7205180885730993</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>681.18659429000002</v>
+        <v>668.46256656000003</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.6770971999999347</v>
+        <v>-1.6879540099999986</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.9076859344771111</v>
+        <v>-2.9810000605928977</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>682.29853492999996</v>
+        <v>669.64929144999996</v>
       </c>
       <c r="C187" s="5">
-        <v>1.1119406399999434</v>
+        <v>1.1867248899999367</v>
       </c>
       <c r="D187" s="5">
-        <v>1.9765124086493557</v>
+        <v>2.1512907746640275</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>684.80886733</v>
+        <v>672.03392475999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.5103324000000384</v>
+        <v>2.3846333100000265</v>
       </c>
       <c r="D188" s="5">
-        <v>4.5055217333509479</v>
+        <v>4.3579168993806316</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>686.66743698000005</v>
+        <v>673.99396116000003</v>
       </c>
       <c r="C189" s="5">
-        <v>1.8585696500000495</v>
+        <v>1.9600364000000354</v>
       </c>
       <c r="D189" s="5">
-        <v>3.3058538305523744</v>
+        <v>3.5565799728667802</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>687.94840324999996</v>
+        <v>675.07492293999996</v>
       </c>
       <c r="C190" s="5">
-        <v>1.280966269999908</v>
+        <v>1.0809617799999387</v>
       </c>
       <c r="D190" s="5">
-        <v>2.2616909147712416</v>
+        <v>1.9416460365335064</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>690.36811527999998</v>
+        <v>676.86234116000003</v>
       </c>
       <c r="C191" s="5">
-        <v>2.4197120300000279</v>
+        <v>1.7874182200000632</v>
       </c>
       <c r="D191" s="5">
-        <v>4.3033600451304999</v>
+        <v>3.2239597656820163</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>690.45099589999995</v>
+        <v>676.95043422000003</v>
       </c>
       <c r="C192" s="5">
-        <v>8.2880619999968985E-2</v>
+        <v>8.8093060000005607E-2</v>
       </c>
       <c r="D192" s="5">
-        <v>0.14415851255735745</v>
+        <v>0.15629082749879508</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>691.41151308999997</v>
+        <v>678.20631025</v>
       </c>
       <c r="C193" s="5">
-        <v>0.96051719000001867</v>
+        <v>1.2558760299999676</v>
       </c>
       <c r="D193" s="5">
-        <v>1.6822058326050326</v>
+        <v>2.2490923540673391</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>695.11633305999999</v>
+        <v>681.68833559999996</v>
       </c>
       <c r="C194" s="5">
-        <v>3.7048199700000168</v>
+        <v>3.4820253499999581</v>
       </c>
       <c r="D194" s="5">
-        <v>6.6229354226678305</v>
+        <v>6.3379879456396226</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>695.80265173999999</v>
+        <v>682.53939591999995</v>
       </c>
       <c r="C195" s="5">
-        <v>0.6863186799999994</v>
+        <v>0.85106031999998777</v>
       </c>
       <c r="D195" s="5">
-        <v>1.1912675652456794</v>
+        <v>1.5084815018409081</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>698.10193092999998</v>
+        <v>684.65935008999998</v>
       </c>
       <c r="C196" s="5">
-        <v>2.2992791899999929</v>
+        <v>2.1199541700000282</v>
       </c>
       <c r="D196" s="5">
-        <v>4.038268737128381</v>
+        <v>3.7915116010581507</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>698.5180345</v>
+        <v>684.98046361000002</v>
       </c>
       <c r="C197" s="5">
-        <v>0.41610357000001841</v>
+        <v>0.3211135200000399</v>
       </c>
       <c r="D197" s="5">
-        <v>0.71760933531310744</v>
+        <v>0.56426861039700071</v>
       </c>
       <c r="E197" s="5">
-        <v>2.2924550250786435</v>
+        <v>2.212927183490998</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>701.41279316999999</v>
+        <v>687.87152208999998</v>
       </c>
       <c r="C198" s="5">
-        <v>2.8947586699999874</v>
+        <v>2.8910584799999697</v>
       </c>
       <c r="D198" s="5">
-        <v>5.0879000274242747</v>
+        <v>5.1840136455252983</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>702.26793178000003</v>
+        <v>688.99083559999997</v>
       </c>
       <c r="C199" s="5">
-        <v>0.85513861000003999</v>
+        <v>1.1193135099999836</v>
       </c>
       <c r="D199" s="5">
-        <v>1.4728491565780821</v>
+        <v>1.9702264104934475</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>703.63537326999995</v>
+        <v>690.43781091000005</v>
       </c>
       <c r="C200" s="5">
-        <v>1.3674414899999192</v>
+        <v>1.4469753100000844</v>
       </c>
       <c r="D200" s="5">
-        <v>2.3618020850887156</v>
+        <v>2.5494792372220632</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>703.22491648000005</v>
+        <v>690.12699385999997</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.41045678999989832</v>
+        <v>-0.31081705000008242</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.69776331020575677</v>
+        <v>-0.53887309645853643</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>705.47254995000003</v>
+        <v>691.86510025999996</v>
       </c>
       <c r="C202" s="5">
-        <v>2.2476334699999825</v>
+        <v>1.7381063999999924</v>
       </c>
       <c r="D202" s="5">
-        <v>3.9035623488684834</v>
+        <v>3.0644547473922978</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>707.06374244999995</v>
+        <v>693.60680000000002</v>
       </c>
       <c r="C203" s="5">
-        <v>1.5911924999999201</v>
+        <v>1.7416997400000582</v>
       </c>
       <c r="D203" s="5">
-        <v>2.7404283128733331</v>
+        <v>3.0630565624578443</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>707.84453857000005</v>
+        <v>694.20919876999994</v>
       </c>
       <c r="C204" s="5">
-        <v>0.78079612000010457</v>
+        <v>0.60239876999992248</v>
       </c>
       <c r="D204" s="5">
-        <v>1.3332135710943271</v>
+        <v>1.0471949774764289</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>712.19023176999997</v>
+        <v>698.39293069999997</v>
       </c>
       <c r="C205" s="5">
-        <v>4.3456931999999142</v>
+        <v>4.1837319300000217</v>
       </c>
       <c r="D205" s="5">
-        <v>7.6211244800746147</v>
+        <v>7.4765326972733082</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>713.60179129999995</v>
+        <v>699.68136402000005</v>
       </c>
       <c r="C206" s="5">
-        <v>1.4115595299999768</v>
+        <v>1.288433320000081</v>
       </c>
       <c r="D206" s="5">
-        <v>2.4044963961393995</v>
+        <v>2.2364270966427124</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>715.63086681000004</v>
+        <v>701.88942373999998</v>
       </c>
       <c r="C207" s="5">
-        <v>2.0290755100000979</v>
+        <v>2.2080597199999374</v>
       </c>
       <c r="D207" s="5">
-        <v>3.4659845023021552</v>
+        <v>3.8533956147388304</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>719.05175616999998</v>
+        <v>705.31352891999995</v>
       </c>
       <c r="C208" s="5">
-        <v>3.4208893599999328</v>
+        <v>3.4241051799999696</v>
       </c>
       <c r="D208" s="5">
-        <v>5.8895353781228232</v>
+        <v>6.0137485435316718</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>722.59048589999998</v>
+        <v>708.70034654999995</v>
       </c>
       <c r="C209" s="5">
-        <v>3.53872973</v>
+        <v>3.3868176299999959</v>
       </c>
       <c r="D209" s="5">
-        <v>6.068164377362395</v>
+        <v>5.916877695790479</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4462175936847528</v>
+        <v>3.4628553951729923</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>722.05555045999995</v>
+        <v>708.09809048</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.53493544000002657</v>
+        <v>-0.60225606999995307</v>
       </c>
       <c r="D210" s="5">
-        <v>-0.88475462561818929</v>
+        <v>-1.0150114388734477</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>724.68777336000005</v>
+        <v>710.78817167</v>
       </c>
       <c r="C211" s="5">
-        <v>2.6322229000001016</v>
+        <v>2.6900811900000008</v>
       </c>
       <c r="D211" s="5">
-        <v>4.463333514561052</v>
+        <v>4.6552996827324389</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>727.73676845</v>
+        <v>713.54226080000001</v>
       </c>
       <c r="C212" s="5">
-        <v>3.0489950899999485</v>
+        <v>2.7540891300000112</v>
       </c>
       <c r="D212" s="5">
-        <v>5.167271258579742</v>
+        <v>4.7500156233081015</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>722.38067677000004</v>
+        <v>708.20595342000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-5.3560916799999632</v>
+        <v>-5.3363073799999938</v>
       </c>
       <c r="D213" s="5">
-        <v>-8.4830307919783632</v>
+        <v>-8.6142504402531124</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>723.41466620000006</v>
+        <v>709.29527192</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0339894300000196</v>
+        <v>1.0893184999999903</v>
       </c>
       <c r="D214" s="5">
-        <v>1.7312231769877728</v>
+        <v>1.8614606879399753</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>725.66379398000004</v>
+        <v>711.28516934000004</v>
       </c>
       <c r="C215" s="5">
-        <v>2.2491277799999807</v>
+        <v>1.9898974200000339</v>
       </c>
       <c r="D215" s="5">
-        <v>3.7953147986719893</v>
+        <v>3.4189832004711818</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>727.59143932999996</v>
+        <v>713.18643616999998</v>
       </c>
       <c r="C216" s="5">
-        <v>1.9276453499999207</v>
+        <v>1.9012668299999405</v>
       </c>
       <c r="D216" s="5">
-        <v>3.2346539630139892</v>
+        <v>3.2551819656578385</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>729.93144724000001</v>
+        <v>715.68732263000004</v>
       </c>
       <c r="C217" s="5">
-        <v>2.3400079100000539</v>
+        <v>2.5008864600000607</v>
       </c>
       <c r="D217" s="5">
-        <v>3.9283247783241437</v>
+        <v>4.2900783736877779</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>731.03428694000002</v>
+        <v>716.37511328000005</v>
       </c>
       <c r="C218" s="5">
-        <v>1.1028397000000041</v>
+        <v>0.68779065000001083</v>
       </c>
       <c r="D218" s="5">
-        <v>1.828199803836883</v>
+        <v>1.1593404490545689</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>732.65549740999995</v>
+        <v>718.71610329999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.6212104699999372</v>
+        <v>2.3409900199999356</v>
       </c>
       <c r="D219" s="5">
-        <v>2.6939340539829493</v>
+        <v>3.9926453084016655</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>734.54990766000003</v>
+        <v>720.35188343000004</v>
       </c>
       <c r="C220" s="5">
-        <v>1.8944102500000781</v>
+        <v>1.6357801300000574</v>
       </c>
       <c r="D220" s="5">
-        <v>3.1473203588697318</v>
+        <v>2.7656195393238159</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>736.96473978999995</v>
+        <v>722.35175502000004</v>
       </c>
       <c r="C221" s="5">
-        <v>2.4148321299999225</v>
+        <v>1.9998715899999979</v>
       </c>
       <c r="D221" s="5">
-        <v>4.0171168363001719</v>
+        <v>3.3828344875727501</v>
       </c>
       <c r="E221" s="5">
-        <v>1.9892669735467994</v>
+        <v>1.9262596013189581</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>735.94553437000002</v>
+        <v>721.50170924999998</v>
       </c>
       <c r="C222" s="5">
-        <v>-1.0192054199999347</v>
+        <v>-0.8500457700000652</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.6470073009645092</v>
+        <v>-1.4030265452293467</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>738.12148711999998</v>
+        <v>723.73296188999996</v>
       </c>
       <c r="C223" s="5">
-        <v>2.1759527499999649</v>
+        <v>2.2312526399999797</v>
       </c>
       <c r="D223" s="5">
-        <v>3.60628081695753</v>
+        <v>3.7747894824270212</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>737.80097696999997</v>
+        <v>723.37401426999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.32051015000001826</v>
+        <v>-0.35894761999998082</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.51982630440798872</v>
+        <v>-0.59353951574119268</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>740.13759167000001</v>
+        <v>725.44411200000002</v>
       </c>
       <c r="C225" s="5">
-        <v>2.336614700000041</v>
+        <v>2.0700977300000432</v>
       </c>
       <c r="D225" s="5">
-        <v>3.8672994208218014</v>
+        <v>3.4886398212093495</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>741.41280711000002</v>
+        <v>726.54823797999995</v>
       </c>
       <c r="C226" s="5">
-        <v>1.2752154400000109</v>
+        <v>1.1041259799999352</v>
       </c>
       <c r="D226" s="5">
-        <v>2.0872377949101129</v>
+        <v>1.8417666956861201</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>740.51582060999999</v>
+        <v>725.88891360000002</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.89698650000002544</v>
+        <v>-0.65932437999992999</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.4421793680815642</v>
+        <v>-1.0835512646492518</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>740.40473514999996</v>
+        <v>725.71045219999996</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.11108546000002661</v>
+        <v>-0.17846140000006017</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.17986465738848434</v>
+        <v>-0.29462406341512759</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>740.07802182</v>
+        <v>724.90700288000005</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.32671332999996139</v>
+        <v>-0.80344931999991331</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.52823256837692956</v>
+        <v>-1.3204853113477966</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>738.94202132999999</v>
+        <v>723.74078735000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.1360004900000149</v>
+        <v>-1.166215530000045</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.8264974831966541</v>
+        <v>-1.9135447481341439</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>738.52965304999998</v>
+        <v>723.87818898</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.41236828000000969</v>
+        <v>0.13740162999999939</v>
       </c>
       <c r="D231" s="5">
-        <v>-0.66761116742820592</v>
+        <v>0.22805710663180712</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>735.85005210999998</v>
+        <v>720.93098209000004</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.6796009400000003</v>
+        <v>-2.9472068899999613</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.2681065190957934</v>
+        <v>-4.7777623042571715</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>734.87052449999999</v>
+        <v>720.00402210000004</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.979527609999991</v>
+        <v>-0.92695999000000029</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.5857381059132369</v>
+        <v>-1.5320735293472887</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.28416763746346163</v>
+        <v>-0.32501242001342634</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>737.79549811000004</v>
+        <v>722.58616615000005</v>
       </c>
       <c r="C234" s="5">
-        <v>2.9249736100000518</v>
+        <v>2.5821440500000108</v>
       </c>
       <c r="D234" s="5">
-        <v>4.8822684031225805</v>
+        <v>4.3894581575604441</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>734.89517509999996</v>
+        <v>720.10735465000005</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.9003230100000792</v>
+        <v>-2.4788115000000062</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.6166125897477368</v>
+        <v>-4.0397778396251809</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>731.85949929000003</v>
+        <v>717.25087212000005</v>
       </c>
       <c r="C236" s="5">
-        <v>-3.0356758099999297</v>
+        <v>-2.8564825299999939</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.8458316902519227</v>
+        <v>-4.6576040095631654</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>729.73349087999998</v>
+        <v>715.17875637999998</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.126008410000054</v>
+        <v>-2.072115740000072</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4307692878847496</v>
+        <v>-3.4122056223690467</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>729.86460789</v>
+        <v>715.01886896999997</v>
       </c>
       <c r="C238" s="5">
-        <v>0.1311170100000254</v>
+        <v>-0.15988741000001028</v>
       </c>
       <c r="D238" s="5">
-        <v>0.21582673049507228</v>
+        <v>-0.2679458104068444</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>729.17593005000003</v>
+        <v>714.36775617000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.68867783999996846</v>
+        <v>-0.65111279999996441</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.126425475274917</v>
+        <v>-1.0872915191953769</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>728.14047890999996</v>
+        <v>713.84538237000004</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.0354511400000774</v>
+        <v>-0.52237379999996847</v>
       </c>
       <c r="D240" s="5">
-        <v>-1.6907890924506619</v>
+        <v>-0.8739666925871914</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>725.26755595999998</v>
+        <v>710.75199911000004</v>
       </c>
       <c r="C241" s="5">
-        <v>-2.8729229499999747</v>
+        <v>-3.093383259999996</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.6332678221187029</v>
+        <v>-5.0779248524097103</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>723.70283132999998</v>
+        <v>708.88750854</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.5647246300000006</v>
+        <v>-1.8644905700000436</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.558433324552134</v>
+        <v>-3.1028943359698746</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>724.40543210999999</v>
+        <v>709.66750611999998</v>
       </c>
       <c r="C243" s="5">
-        <v>0.70260078000001158</v>
+        <v>0.77999757999998565</v>
       </c>
       <c r="D243" s="5">
-        <v>1.171250757535014</v>
+        <v>1.3283945635630179</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>724.42175064000003</v>
+        <v>709.82917605</v>
       </c>
       <c r="C244" s="5">
-        <v>1.6318530000035025E-2</v>
+        <v>0.16166993000001639</v>
       </c>
       <c r="D244" s="5">
-        <v>2.7035499046834666E-2</v>
+        <v>0.2737157585037675</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>725.13941577000003</v>
+        <v>710.54057224999997</v>
       </c>
       <c r="C245" s="5">
-        <v>0.71766513000000032</v>
+        <v>0.71139619999996739</v>
       </c>
       <c r="D245" s="5">
-        <v>1.1953065978494548</v>
+        <v>1.2093004971779564</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.3241936375963492</v>
+        <v>-1.3143606923748163</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>727.41707278000001</v>
+        <v>712.68843666999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.2776570099999844</v>
+        <v>2.147864420000019</v>
       </c>
       <c r="D246" s="5">
-        <v>3.8349913114718692</v>
+        <v>3.6883520969183126</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>727.61724913</v>
+        <v>712.88894460999995</v>
       </c>
       <c r="C247" s="5">
-        <v>0.20017634999999245</v>
+        <v>0.20050793999996586</v>
       </c>
       <c r="D247" s="5">
-        <v>0.33072570191305939</v>
+        <v>0.33813119066798958</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>729.96193690999996</v>
+        <v>715.03292798999996</v>
       </c>
       <c r="C248" s="5">
-        <v>2.3446877799999584</v>
+        <v>2.1439833800000088</v>
       </c>
       <c r="D248" s="5">
-        <v>3.9361788399034925</v>
+        <v>3.6692475016162795</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>728.73135664999995</v>
+        <v>713.70908940000004</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.2305802600000106</v>
+        <v>-1.323838589999923</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.0043251440954424</v>
+        <v>-2.1992401165533026</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>731.00727274999997</v>
+        <v>716.23496685999999</v>
       </c>
       <c r="C250" s="5">
-        <v>2.2759161000000177</v>
+        <v>2.525877459999947</v>
       </c>
       <c r="D250" s="5">
-        <v>3.8127955728273877</v>
+        <v>4.3305513956619635</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>731.14073590999999</v>
+        <v>716.42639741000005</v>
       </c>
       <c r="C251" s="5">
-        <v>0.13346316000001934</v>
+        <v>0.1914305500000637</v>
       </c>
       <c r="D251" s="5">
-        <v>0.21930932527793878</v>
+        <v>0.32119996370492121</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>729.70263505000003</v>
+        <v>714.89270957999997</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.4381008599999632</v>
+        <v>-1.5336878300000762</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.3349456333715213</v>
+        <v>-2.5388650089582909</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>729.52401838000003</v>
+        <v>714.87301164999997</v>
       </c>
       <c r="C253" s="5">
-        <v>-0.1786166699999967</v>
+        <v>-1.9697930000006636E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.29334096539939125</v>
+        <v>-3.3059414172742496E-2</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>730.97629143999995</v>
+        <v>716.36859189999996</v>
       </c>
       <c r="C254" s="5">
-        <v>1.452273059999925</v>
+        <v>1.4955802499999891</v>
       </c>
       <c r="D254" s="5">
-        <v>2.4151855215589046</v>
+        <v>2.539600246102669</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>735.20004424000001</v>
+        <v>720.73426533999998</v>
       </c>
       <c r="C255" s="5">
-        <v>4.2237528000000566</v>
+        <v>4.3656734400000232</v>
       </c>
       <c r="D255" s="5">
-        <v>7.1585428289618003</v>
+        <v>7.5631716281664652</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>734.65115752999998</v>
+        <v>719.96061063000002</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.54888671000003342</v>
+        <v>-0.77365470999995978</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.89222813786250521</v>
+        <v>-1.2805332269406167</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>736.66070093999997</v>
+        <v>721.82435410999994</v>
       </c>
       <c r="C257" s="5">
-        <v>2.009543409999992</v>
+        <v>1.8637434799999255</v>
       </c>
       <c r="D257" s="5">
-        <v>3.3322810280638659</v>
+        <v>3.1510210962680585</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5888372524565986</v>
+        <v>1.5880559535493832</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>726.81877757999996</v>
+        <v>726.55164545000002</v>
       </c>
       <c r="C258" s="5">
-        <v>-9.8419233600000098</v>
+        <v>4.7272913400000789</v>
       </c>
       <c r="D258" s="5">
-        <v>-14.905078124116955</v>
+        <v>8.1482551660694735</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>726.95178696000005</v>
+        <v>726.74527709999995</v>
       </c>
       <c r="C259" s="5">
-        <v>0.13300938000008955</v>
+        <v>0.19363164999992932</v>
       </c>
       <c r="D259" s="5">
-        <v>0.21982371611828366</v>
+        <v>0.32027850026514759</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>730.39216001</v>
+        <v>730.18486872999995</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4403730499999483</v>
+        <v>3.4395916299999953</v>
       </c>
       <c r="D260" s="5">
-        <v>5.829302282917781</v>
+        <v>5.8296430119751719</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>734.92984252999997</v>
+        <v>734.88347341999997</v>
       </c>
       <c r="C261" s="5">
-        <v>4.5376825199999757</v>
+        <v>4.6986046900000247</v>
       </c>
       <c r="D261" s="5">
-        <v>7.7152907071552868</v>
+        <v>8.0010109726209357</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>735.65026336000005</v>
+        <v>735.61306888000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.72042083000008006</v>
+        <v>0.72959546000004138</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1826723007678286</v>
+        <v>1.1978920746682276</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>738.92284824000001</v>
+        <v>738.95147711000004</v>
       </c>
       <c r="C263" s="5">
-        <v>3.272584879999954</v>
+        <v>3.3384082300000273</v>
       </c>
       <c r="D263" s="5">
-        <v>5.470841168395868</v>
+        <v>5.5839301161430654</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>741.78806815999997</v>
+        <v>741.86503329000004</v>
       </c>
       <c r="C264" s="5">
-        <v>2.8652199199999586</v>
+        <v>2.9135561800000005</v>
       </c>
       <c r="D264" s="5">
-        <v>4.7536037898914474</v>
+        <v>4.8353529546546703</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>742.75627312999995</v>
+        <v>743.05035461</v>
       </c>
       <c r="C265" s="5">
-        <v>0.96820496999998795</v>
+        <v>1.1853213199999573</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5775705168788345</v>
+        <v>1.9342492086987351</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>743.01746829000001</v>
+        <v>743.08512403999998</v>
       </c>
       <c r="C266" s="5">
-        <v>0.2611951600000566</v>
+        <v>3.4769429999983004E-2</v>
       </c>
       <c r="D266" s="5">
-        <v>0.42280507236296394</v>
+        <v>5.6165851146738888E-2</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>739.34197640000002</v>
+        <v>739.60571468000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.6754918899999893</v>
+        <v>-3.4794093599999769</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.7771839188769043</v>
+        <v>-5.476391729375818</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>742.58394420000002</v>
+        <v>742.77602815</v>
       </c>
       <c r="C268" s="5">
-        <v>3.2419677999999976</v>
+        <v>3.1703134699999964</v>
       </c>
       <c r="D268" s="5">
-        <v>5.3907000146171891</v>
+        <v>5.2668075723265151</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>743.82312866999996</v>
+        <v>743.57168754999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.239184469999941</v>
+        <v>0.79565939999997681</v>
       </c>
       <c r="D269" s="5">
-        <v>2.0209777213314739</v>
+        <v>1.2930366759863254</v>
       </c>
       <c r="E269" s="5">
-        <v>0.97228313127881716</v>
+        <v>3.0128289958869958</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>746.54632018999996</v>
+        <v>746.23726794000004</v>
       </c>
       <c r="C270" s="5">
-        <v>2.7231915200000003</v>
+        <v>2.6655803900000592</v>
       </c>
       <c r="D270" s="5">
-        <v>4.4828401684392505</v>
+        <v>4.3876382295069627</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>747.67810470999996</v>
+        <v>747.54140360999997</v>
       </c>
       <c r="C271" s="5">
-        <v>1.1317845199999965</v>
+        <v>1.3041356699999369</v>
       </c>
       <c r="D271" s="5">
-        <v>1.8344785793761309</v>
+        <v>2.1174137039969176</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>749.56817258000001</v>
+        <v>749.45888002000004</v>
       </c>
       <c r="C272" s="5">
-        <v>1.8900678700000526</v>
+        <v>1.917476410000063</v>
       </c>
       <c r="D272" s="5">
-        <v>3.0760336988201908</v>
+        <v>3.121850310530605</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>750.24099344000001</v>
+        <v>750.20771737999996</v>
       </c>
       <c r="C273" s="5">
-        <v>0.67282086000000163</v>
+        <v>0.74883735999992496</v>
       </c>
       <c r="D273" s="5">
-        <v>1.0824671597656765</v>
+        <v>1.2056159025895408</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>751.93948243</v>
+        <v>751.92595515999994</v>
       </c>
       <c r="C274" s="5">
-        <v>1.6984889899999871</v>
+        <v>1.7182377799999813</v>
       </c>
       <c r="D274" s="5">
-        <v>2.7507933569431708</v>
+        <v>2.7833065630685994</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>755.88074271999994</v>
+        <v>755.95706823</v>
       </c>
       <c r="C275" s="5">
-        <v>3.9412602899999456</v>
+        <v>4.0311130700000604</v>
       </c>
       <c r="D275" s="5">
-        <v>6.4742780677812251</v>
+        <v>6.6263814089948081</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>755.07769310000003</v>
+        <v>755.15165033999995</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.80304961999991065</v>
+        <v>-0.80541789000005792</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2674599499588157</v>
+        <v>-1.2710483386219829</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>759.07802480999999</v>
+        <v>759.28529550999997</v>
       </c>
       <c r="C277" s="5">
-        <v>4.0003317099999549</v>
+        <v>4.1336451700000225</v>
       </c>
       <c r="D277" s="5">
-        <v>6.5460472758900989</v>
+        <v>6.7701275365892766</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>760.15595632999998</v>
+        <v>760.17207398000005</v>
       </c>
       <c r="C278" s="5">
-        <v>1.0779315199999928</v>
+        <v>0.88677847000008114</v>
       </c>
       <c r="D278" s="5">
-        <v>1.7174368272351304</v>
+        <v>1.410532160322453</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>761.06214568999997</v>
+        <v>761.22572234999996</v>
       </c>
       <c r="C279" s="5">
-        <v>0.90618935999998484</v>
+        <v>1.0536483699999053</v>
       </c>
       <c r="D279" s="5">
-        <v>1.4399485532047951</v>
+        <v>1.6760172733317535</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>765.64159652000001</v>
+        <v>765.83619675</v>
       </c>
       <c r="C280" s="5">
-        <v>4.5794508300000416</v>
+        <v>4.6104744000000437</v>
       </c>
       <c r="D280" s="5">
-        <v>7.4644419580171428</v>
+        <v>7.515037316053097</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>767.92376452999997</v>
+        <v>767.64537572999996</v>
       </c>
       <c r="C281" s="5">
-        <v>2.2821680099999639</v>
+        <v>1.809178979999956</v>
       </c>
       <c r="D281" s="5">
-        <v>3.6360972705479</v>
+        <v>2.8719535818450437</v>
       </c>
       <c r="E281" s="5">
-        <v>3.2401030474937587</v>
+        <v>3.2375746122503157</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>765.85436345000005</v>
+        <v>765.54067629999997</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.0694010799999205</v>
+        <v>-2.1046994299999824</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.1862592602576068</v>
+        <v>-3.2409488773862072</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>770.87512894999998</v>
+        <v>770.82404647999999</v>
       </c>
       <c r="C283" s="5">
-        <v>5.0207654999999249</v>
+        <v>5.2833701800000199</v>
       </c>
       <c r="D283" s="5">
-        <v>8.1568713358664002</v>
+        <v>8.6034932231978889</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>770.95184443999995</v>
+        <v>770.90071823000005</v>
       </c>
       <c r="C284" s="5">
-        <v>7.6715489999969577E-2</v>
+        <v>7.6671750000059546E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.11948626844040522</v>
+        <v>0.11942602320142992</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>772.33882168000002</v>
+        <v>772.30558129999997</v>
       </c>
       <c r="C285" s="5">
-        <v>1.3869772400000784</v>
+        <v>1.4048630699999194</v>
       </c>
       <c r="D285" s="5">
-        <v>2.1803442193466971</v>
+        <v>2.2088913126826704</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>774.29508960999999</v>
+        <v>774.39320712999995</v>
       </c>
       <c r="C286" s="5">
-        <v>1.9562679299999672</v>
+        <v>2.087625829999979</v>
       </c>
       <c r="D286" s="5">
-        <v>3.0821998493129055</v>
+        <v>3.2923923060698579</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>775.10900442000002</v>
+        <v>775.20748993999996</v>
       </c>
       <c r="C287" s="5">
-        <v>0.81391481000002841</v>
+        <v>0.81428281000000879</v>
       </c>
       <c r="D287" s="5">
-        <v>1.2687208346802814</v>
+        <v>1.2691360363686233</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>776.64591332999998</v>
+        <v>776.75407731999996</v>
       </c>
       <c r="C288" s="5">
-        <v>1.5369089099999655</v>
+        <v>1.5465873800000054</v>
       </c>
       <c r="D288" s="5">
-        <v>2.4055161761311616</v>
+        <v>2.4205202769242096</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>778.31566482999995</v>
+        <v>778.37199412999996</v>
       </c>
       <c r="C289" s="5">
-        <v>1.6697514999999612</v>
+        <v>1.617916809999997</v>
       </c>
       <c r="D289" s="5">
-        <v>2.6106693320032459</v>
+        <v>2.5283385412885773</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>781.56950774999996</v>
+        <v>781.57140733999995</v>
       </c>
       <c r="C290" s="5">
-        <v>3.253842920000011</v>
+        <v>3.1994132099999888</v>
       </c>
       <c r="D290" s="5">
-        <v>5.133720179880763</v>
+        <v>5.0455202691175316</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>779.27366562999998</v>
+        <v>779.30031692</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.2958421199999748</v>
+        <v>-2.2710904199999504</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.4685759773700253</v>
+        <v>-3.4317683588937054</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>781.58699776000003</v>
+        <v>781.75855316000002</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3133321300000489</v>
+        <v>2.4582362400000193</v>
       </c>
       <c r="D292" s="5">
-        <v>3.6210311731699862</v>
+        <v>3.8516650662035801</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>782.40138243000001</v>
+        <v>782.14749833999997</v>
       </c>
       <c r="C293" s="5">
-        <v>0.81438466999998127</v>
+        <v>0.3889451799999506</v>
       </c>
       <c r="D293" s="5">
-        <v>1.2575459815841183</v>
+        <v>0.59866758440760837</v>
       </c>
       <c r="E293" s="5">
-        <v>1.8852936409463616</v>
+        <v>1.8891695395427899</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>783.02064747999998</v>
+        <v>782.75288725999997</v>
       </c>
       <c r="C294" s="5">
-        <v>0.61926504999996723</v>
+        <v>0.60538891999999578</v>
       </c>
       <c r="D294" s="5">
-        <v>0.95393691267164904</v>
+        <v>0.93277457479548076</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>784.59553777999997</v>
+        <v>784.54817754999999</v>
       </c>
       <c r="C295" s="5">
-        <v>1.5748902999999927</v>
+        <v>1.7952902900000254</v>
       </c>
       <c r="D295" s="5">
-        <v>2.4404403413005538</v>
+        <v>2.7872568983363211</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>787.48449214000004</v>
+        <v>787.49186003</v>
       </c>
       <c r="C296" s="5">
-        <v>2.8889543600000707</v>
+        <v>2.9436824800000068</v>
       </c>
       <c r="D296" s="5">
-        <v>4.5091015469832962</v>
+        <v>4.5965754033861161</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>788.99781597000003</v>
+        <v>789.10853814999996</v>
       </c>
       <c r="C297" s="5">
-        <v>1.5133238299999903</v>
+        <v>1.6166781199999605</v>
       </c>
       <c r="D297" s="5">
-        <v>2.3305933094835973</v>
+        <v>2.4915424846702061</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>791.39733890000002</v>
+        <v>791.48605206000002</v>
       </c>
       <c r="C298" s="5">
-        <v>2.3995229299999892</v>
+        <v>2.3775139100000615</v>
       </c>
       <c r="D298" s="5">
-        <v>3.7111415993909436</v>
+        <v>3.6760115577696428</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>794.30077216999996</v>
+        <v>794.42699750999998</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9034332699999368</v>
+        <v>2.9409454499999583</v>
       </c>
       <c r="D299" s="5">
-        <v>4.4924205588046551</v>
+        <v>4.5511332510767666</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>793.53907400000003</v>
+        <v>793.54091545999995</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.76169816999993145</v>
+        <v>-0.88608205000002727</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.1446952461569571</v>
+        <v>-1.3302667174321048</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>795.72287998000002</v>
+        <v>795.66882082999996</v>
       </c>
       <c r="C301" s="5">
-        <v>2.1838059799999883</v>
+        <v>2.1279053700000077</v>
       </c>
       <c r="D301" s="5">
-        <v>3.3528253864421931</v>
+        <v>3.265723241387275</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>797.50793582999995</v>
+        <v>797.51617998999996</v>
       </c>
       <c r="C302" s="5">
-        <v>1.7850558499999352</v>
+        <v>1.8473591599999963</v>
       </c>
       <c r="D302" s="5">
-        <v>2.7254399857176814</v>
+        <v>2.8219775591586727</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>799.99985598000001</v>
+        <v>800.01801112999999</v>
       </c>
       <c r="C303" s="5">
-        <v>2.4919201500000554</v>
+        <v>2.5018311400000357</v>
       </c>
       <c r="D303" s="5">
-        <v>3.8146743140716532</v>
+        <v>3.8300686829190189</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>801.53678291000006</v>
+        <v>801.61150052999994</v>
       </c>
       <c r="C304" s="5">
-        <v>1.5369269300000497</v>
+        <v>1.5934893999999531</v>
       </c>
       <c r="D304" s="5">
-        <v>2.3299071048830555</v>
+        <v>2.4165393260715984</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>804.81211762999999</v>
+        <v>804.64603169999998</v>
       </c>
       <c r="C305" s="5">
-        <v>3.2753347199999325</v>
+        <v>3.0345311700000366</v>
       </c>
       <c r="D305" s="5">
-        <v>5.0153042308330509</v>
+        <v>4.6384298298876248</v>
       </c>
       <c r="E305" s="5">
-        <v>2.8643527099091015</v>
+        <v>2.87650774409558</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>806.16839009</v>
+        <v>805.99408139000002</v>
       </c>
       <c r="C306" s="5">
-        <v>1.3562724600000138</v>
+        <v>1.3480496900000389</v>
       </c>
       <c r="D306" s="5">
-        <v>2.0410936987842243</v>
+        <v>2.0290273811127024</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>806.83463766</v>
+        <v>806.80757974000005</v>
       </c>
       <c r="C307" s="5">
-        <v>0.6662475699999959</v>
+        <v>0.81349835000003168</v>
       </c>
       <c r="D307" s="5">
-        <v>0.99624490537604249</v>
+        <v>1.2179188338124813</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>806.25201120999998</v>
+        <v>806.24929157999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.58262645000002067</v>
+        <v>-0.55828816000007464</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.86310330666035107</v>
+        <v>-0.82721329177432024</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>809.16122675999998</v>
+        <v>809.31208886000002</v>
       </c>
       <c r="C309" s="5">
-        <v>2.909215549999999</v>
+        <v>3.0627972800000407</v>
       </c>
       <c r="D309" s="5">
-        <v>4.4169582817765729</v>
+        <v>4.6550473406175907</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>813.23111591999998</v>
+        <v>813.34045315000003</v>
       </c>
       <c r="C310" s="5">
-        <v>4.0698891600000024</v>
+        <v>4.0283642900000132</v>
       </c>
       <c r="D310" s="5">
-        <v>6.2055170818357208</v>
+        <v>6.1392829443174701</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>814.13543100000004</v>
+        <v>814.20680268000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.90431508000006033</v>
+        <v>0.8663495299999795</v>
       </c>
       <c r="D311" s="5">
-        <v>1.342594622676474</v>
+        <v>1.2857244191978756</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>817.09942251999996</v>
+        <v>817.10771193999994</v>
       </c>
       <c r="C312" s="5">
-        <v>2.9639915199999223</v>
+        <v>2.9009092599999349</v>
       </c>
       <c r="D312" s="5">
-        <v>4.4573433010643759</v>
+        <v>4.3602219840144008</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>818.33999613000003</v>
+        <v>818.22184734999996</v>
       </c>
       <c r="C313" s="5">
-        <v>1.2405736100000695</v>
+        <v>1.1141354100000171</v>
       </c>
       <c r="D313" s="5">
-        <v>1.8372093398704825</v>
+        <v>1.648539696395912</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>818.92528247999996</v>
+        <v>818.94968258999995</v>
       </c>
       <c r="C314" s="5">
-        <v>0.58528634999993301</v>
+        <v>0.72783523999999034</v>
       </c>
       <c r="D314" s="5">
-        <v>0.86163820006188718</v>
+        <v>1.0726773510637111</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>821.64687841</v>
+        <v>821.65530565999995</v>
       </c>
       <c r="C315" s="5">
-        <v>2.721595930000035</v>
+        <v>2.7056230700000015</v>
       </c>
       <c r="D315" s="5">
-        <v>4.0617596070240847</v>
+        <v>4.0373641185382114</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>821.29478983000001</v>
+        <v>821.30858962000002</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.352088579999986</v>
+        <v>-0.34671603999993295</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.51300862923553403</v>
+        <v>-0.50519359055054558</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>824.47488279000004</v>
+        <v>824.32147437000003</v>
       </c>
       <c r="C317" s="5">
-        <v>3.1800929600000245</v>
+        <v>3.012884750000012</v>
       </c>
       <c r="D317" s="5">
-        <v>4.7466983126240869</v>
+        <v>4.4919867228136789</v>
       </c>
       <c r="E317" s="5">
-        <v>2.4431497400787983</v>
+        <v>2.4452295661523626</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>824.07080189999999</v>
+        <v>824.00250775999996</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.40408089000004566</v>
+        <v>-0.31896661000007498</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.58654560401861788</v>
+        <v>-0.4633464080220584</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>825.93799095999998</v>
+        <v>825.96668474000001</v>
       </c>
       <c r="C319" s="5">
-        <v>1.867189059999987</v>
+        <v>1.9641769800000475</v>
       </c>
       <c r="D319" s="5">
-        <v>2.7531147156081515</v>
+        <v>2.8982442394335672</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>827.23040266999999</v>
+        <v>827.26834902999997</v>
       </c>
       <c r="C320" s="5">
-        <v>1.2924117100000103</v>
+        <v>1.3016642899999624</v>
       </c>
       <c r="D320" s="5">
-        <v>1.8939816100042028</v>
+        <v>1.9075918264898073</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>830.41903282999999</v>
+        <v>830.51669383000001</v>
       </c>
       <c r="C321" s="5">
-        <v>3.1886301600000024</v>
+        <v>3.2483448000000408</v>
       </c>
       <c r="D321" s="5">
-        <v>4.7248349909753573</v>
+        <v>4.8150130309721817</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>831.74629686000003</v>
+        <v>831.78003592000005</v>
       </c>
       <c r="C322" s="5">
-        <v>1.3272640300000376</v>
+        <v>1.2633420900000374</v>
       </c>
       <c r="D322" s="5">
-        <v>1.93491804355852</v>
+        <v>1.8407318051833599</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>831.24276597000005</v>
+        <v>831.29116368999996</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.50353088999997908</v>
+        <v>-0.48887223000008362</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.72405399309379836</v>
+        <v>-0.70301519340534302</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>834.60633067000003</v>
+        <v>834.59298922000005</v>
       </c>
       <c r="C324" s="5">
-        <v>3.3635646999999835</v>
+        <v>3.3018255300000874</v>
       </c>
       <c r="D324" s="5">
-        <v>4.9652512331918697</v>
+        <v>4.8718228582431689</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>835.69336375</v>
+        <v>835.60065745999998</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0870330799999692</v>
+        <v>1.0076682399999299</v>
       </c>
       <c r="D325" s="5">
-        <v>1.5741849263968932</v>
+        <v>1.4585122343526269</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>839.41118831999995</v>
+        <v>839.41017087</v>
       </c>
       <c r="C326" s="5">
-        <v>3.7178245699999479</v>
+        <v>3.8095134100000223</v>
       </c>
       <c r="D326" s="5">
-        <v>5.4711304842138597</v>
+        <v>5.6100988738656099</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>836.40059377</v>
+        <v>836.39404500000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.0105945499999507</v>
+        <v>-3.0161258699999962</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.2199747577781554</v>
+        <v>-4.2275805031903317</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>840.69765276999999</v>
+        <v>840.63815275000002</v>
       </c>
       <c r="C328" s="5">
-        <v>4.2970589999999902</v>
+        <v>4.2441077500000119</v>
       </c>
       <c r="D328" s="5">
-        <v>6.3422950582531445</v>
+        <v>6.2619978074726079</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>841.24676720000002</v>
+        <v>841.18304517000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.54911443000003146</v>
+        <v>0.54489241999999649</v>
       </c>
       <c r="D329" s="5">
-        <v>0.78662007351073537</v>
+        <v>0.78060580699268467</v>
       </c>
       <c r="E329" s="5">
-        <v>2.0342504981163856</v>
+        <v>2.0455091034582873</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>845.77877107999996</v>
+        <v>845.81478540000001</v>
       </c>
       <c r="C330" s="5">
-        <v>4.5320038799999338</v>
+        <v>4.6317402299999912</v>
       </c>
       <c r="D330" s="5">
-        <v>6.6597258496419176</v>
+        <v>6.8112864188038857</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>845.41965395</v>
+        <v>845.59427141000003</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.35911712999995871</v>
+        <v>-0.22051398999997218</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.50833104319446543</v>
+        <v>-0.31240607754347005</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>848.07707169000003</v>
+        <v>848.10180131000004</v>
       </c>
       <c r="C332" s="5">
-        <v>2.6574177400000281</v>
+        <v>2.5075299000000086</v>
       </c>
       <c r="D332" s="5">
-        <v>3.8378732187082321</v>
+        <v>3.617102084716306</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>847.95514563999996</v>
+        <v>847.93830044000003</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.12192605000007006</v>
+        <v>-0.16350087000000713</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.17238483241598379</v>
+        <v>-0.23109624632274839</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>848.77219704000004</v>
+        <v>848.73916815999996</v>
       </c>
       <c r="C334" s="5">
-        <v>0.81705140000008214</v>
+        <v>0.80086771999992834</v>
       </c>
       <c r="D334" s="5">
-        <v>1.1624133872189413</v>
+        <v>1.1392919991223271</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>852.35021371000005</v>
+        <v>852.31866763000005</v>
       </c>
       <c r="C335" s="5">
-        <v>3.5780166700000109</v>
+        <v>3.5794994700000871</v>
       </c>
       <c r="D335" s="5">
-        <v>5.1775745655086691</v>
+        <v>5.1799765361910888</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>853.30645367</v>
+        <v>853.29980614999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.95623995999994804</v>
+        <v>0.98113851999994495</v>
       </c>
       <c r="D336" s="5">
-        <v>1.3546015576448189</v>
+        <v>1.3901480428061497</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>855.59367880000002</v>
+        <v>855.59678365000002</v>
       </c>
       <c r="C337" s="5">
-        <v>2.2872251300000244</v>
+        <v>2.2969775000000254</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2643568254113964</v>
+        <v>3.2785081701834917</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>858.06796277000001</v>
+        <v>857.98909385000002</v>
       </c>
       <c r="C338" s="5">
-        <v>2.4742839699999877</v>
+        <v>2.3923101999999972</v>
       </c>
       <c r="D338" s="5">
-        <v>3.5260012188988332</v>
+        <v>3.4073692618473039</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>859.59846803000005</v>
+        <v>859.57605094999997</v>
       </c>
       <c r="C339" s="5">
-        <v>1.5305052600000408</v>
+        <v>1.5869570999999496</v>
       </c>
       <c r="D339" s="5">
-        <v>2.1615202265901967</v>
+        <v>2.2422677400273372</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>862.93071129999998</v>
+        <v>862.91516811999998</v>
       </c>
       <c r="C340" s="5">
-        <v>3.3322432699999354</v>
+        <v>3.3391171700000086</v>
       </c>
       <c r="D340" s="5">
-        <v>4.7522869699184733</v>
+        <v>4.7624274516690823</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>862.03195416000005</v>
+        <v>861.99792549999995</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.89875713999992968</v>
+        <v>-0.91724262000002454</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.2426859814551605</v>
+        <v>-1.2681188063794036</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4707598020472954</v>
+        <v>2.4744769226528351</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>865.21073892000004</v>
+        <v>865.34546770999998</v>
       </c>
       <c r="C342" s="5">
-        <v>3.178784759999985</v>
+        <v>3.3475422100000287</v>
       </c>
       <c r="D342" s="5">
-        <v>4.5159176271276191</v>
+        <v>4.7609993929780936</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>867.45158319999996</v>
+        <v>867.64293120000002</v>
       </c>
       <c r="C343" s="5">
-        <v>2.2408442799999193</v>
+        <v>2.297463490000041</v>
       </c>
       <c r="D343" s="5">
-        <v>3.1525843867973302</v>
+        <v>3.2328967533892916</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>869.11283704000004</v>
+        <v>869.19046047999996</v>
       </c>
       <c r="C344" s="5">
-        <v>1.6612538400000858</v>
+        <v>1.5475292799999352</v>
       </c>
       <c r="D344" s="5">
-        <v>2.3224776090123633</v>
+        <v>2.1614433435414915</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>871.49104391000003</v>
+        <v>871.41073487000006</v>
       </c>
       <c r="C345" s="5">
-        <v>2.3782068699999854</v>
+        <v>2.2202743900000996</v>
       </c>
       <c r="D345" s="5">
-        <v>3.3335059433283298</v>
+        <v>3.1087338025087563</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>874.82306777999997</v>
+        <v>874.67167280000001</v>
       </c>
       <c r="C346" s="5">
-        <v>3.3320238699999436</v>
+        <v>3.2609379299999546</v>
       </c>
       <c r="D346" s="5">
-        <v>4.6857513825791175</v>
+        <v>4.5841501214443525</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>878.29350955999996</v>
+        <v>878.23065939000003</v>
       </c>
       <c r="C347" s="5">
-        <v>3.4704417799999874</v>
+        <v>3.5589865900000177</v>
       </c>
       <c r="D347" s="5">
-        <v>4.8656773131324549</v>
+        <v>4.9934951680655759</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>878.91782291000004</v>
+        <v>878.82044525000003</v>
       </c>
       <c r="C348" s="5">
-        <v>0.62431335000007948</v>
+        <v>0.58978586000000632</v>
       </c>
       <c r="D348" s="5">
-        <v>0.85633321464295697</v>
+        <v>0.8088569855977612</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>880.91408236999996</v>
+        <v>880.95543376000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.9962594599999193</v>
+        <v>2.134988509999971</v>
       </c>
       <c r="D349" s="5">
-        <v>2.7598299819391547</v>
+        <v>2.9545251953998042</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>882.24635937999994</v>
+        <v>882.21540285000003</v>
       </c>
       <c r="C350" s="5">
-        <v>1.3322770099999843</v>
+        <v>1.2599690900000269</v>
       </c>
       <c r="D350" s="5">
-        <v>1.8300287343925081</v>
+        <v>1.7298415297393399</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>883.03455418999999</v>
+        <v>883.06292157999997</v>
       </c>
       <c r="C351" s="5">
-        <v>0.78819481000004998</v>
+        <v>0.84751872999993338</v>
       </c>
       <c r="D351" s="5">
-        <v>1.0773579843088577</v>
+        <v>1.158915781153147</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>883.49350393999998</v>
+        <v>883.52224870999999</v>
       </c>
       <c r="C352" s="5">
-        <v>0.45894974999998794</v>
+        <v>0.45932713000001968</v>
       </c>
       <c r="D352" s="5">
-        <v>0.62547582169349969</v>
+        <v>0.62597143632934227</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>885.51383046000001</v>
+        <v>885.59615802999997</v>
       </c>
       <c r="C353" s="5">
-        <v>2.020326520000026</v>
+        <v>2.0739093199999843</v>
       </c>
       <c r="D353" s="5">
-        <v>2.7788741877450063</v>
+        <v>2.8534352857932488</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7240146013939537</v>
+        <v>2.7376205709905843</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>888.50561190999997</v>
+        <v>888.57954317999997</v>
       </c>
       <c r="C354" s="5">
-        <v>2.9917814499999622</v>
+        <v>2.9833851500000037</v>
       </c>
       <c r="D354" s="5">
-        <v>4.1304916308069428</v>
+        <v>4.1182939498739302</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>890.84281436000003</v>
+        <v>890.95767959</v>
       </c>
       <c r="C355" s="5">
-        <v>2.3372024500000634</v>
+        <v>2.3781364100000246</v>
       </c>
       <c r="D355" s="5">
-        <v>3.2026556464037848</v>
+        <v>3.2593003962088751</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>892.20441934999997</v>
+        <v>892.27072011999996</v>
       </c>
       <c r="C356" s="5">
-        <v>1.3616049899999325</v>
+        <v>1.3130405299999666</v>
       </c>
       <c r="D356" s="5">
-        <v>1.8496323966875394</v>
+        <v>1.7828940211694011</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>892.21224290999999</v>
+        <v>892.12162449000004</v>
       </c>
       <c r="C357" s="5">
-        <v>7.8235600000198247E-3</v>
+        <v>-0.14909562999991977</v>
       </c>
       <c r="D357" s="5">
-        <v>1.0523064659739845E-2</v>
+        <v>-0.20033204610354627</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>895.79771001999995</v>
+        <v>895.67878884000004</v>
       </c>
       <c r="C358" s="5">
-        <v>3.5854671099999678</v>
+        <v>3.5571643499999936</v>
       </c>
       <c r="D358" s="5">
-        <v>4.9303774055980076</v>
+        <v>4.8911086844994456</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>897.15731224000001</v>
+        <v>896.96918338</v>
       </c>
       <c r="C359" s="5">
-        <v>1.3596022200000561</v>
+        <v>1.2903945399999657</v>
       </c>
       <c r="D359" s="5">
-        <v>1.8365878550862469</v>
+        <v>1.7425916068129821</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>900.43799184</v>
+        <v>900.32411605000004</v>
       </c>
       <c r="C360" s="5">
-        <v>3.2806795999999849</v>
+        <v>3.3549326700000393</v>
       </c>
       <c r="D360" s="5">
-        <v>4.4774381024243581</v>
+        <v>4.5818522677138374</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>903.51945713999999</v>
+        <v>903.54033144000005</v>
       </c>
       <c r="C361" s="5">
-        <v>3.0814652999999907</v>
+        <v>3.2162153900000021</v>
       </c>
       <c r="D361" s="5">
-        <v>4.1848053393368501</v>
+        <v>4.3719785303607317</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>906.71084005</v>
+        <v>906.74822207</v>
       </c>
       <c r="C362" s="5">
-        <v>3.1913829100000157</v>
+        <v>3.2078906299999517</v>
       </c>
       <c r="D362" s="5">
-        <v>4.3219223843308452</v>
+        <v>4.3446139392409489</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>911.13746003999995</v>
+        <v>911.28479677999997</v>
       </c>
       <c r="C363" s="5">
-        <v>4.4266199899999492</v>
+        <v>4.536574709999968</v>
       </c>
       <c r="D363" s="5">
-        <v>6.0183726198145493</v>
+        <v>6.1717427545890491</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>914.63565644000005</v>
+        <v>914.81773869000006</v>
       </c>
       <c r="C364" s="5">
-        <v>3.4981964000000971</v>
+        <v>3.5329419100000905</v>
       </c>
       <c r="D364" s="5">
-        <v>4.7057924772438087</v>
+        <v>4.7527486555787313</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>914.03676370999995</v>
+        <v>914.05255551000005</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.59889273000010235</v>
+        <v>-0.76518318000000818</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.78292239665956886</v>
+        <v>-0.99911422164942199</v>
       </c>
       <c r="E365" s="5">
-        <v>3.2210601651679438</v>
+        <v>3.2132476210489758</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>915.14832639999997</v>
+        <v>915.09915129000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.1115626900000279</v>
+        <v>1.0465957799999615</v>
       </c>
       <c r="D366" s="5">
-        <v>1.4691238449836108</v>
+        <v>1.3826933251991358</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>917.42801259999999</v>
+        <v>917.39367236999999</v>
       </c>
       <c r="C367" s="5">
-        <v>2.2796862000000147</v>
+        <v>2.2945210799999813</v>
       </c>
       <c r="D367" s="5">
-        <v>3.0305651976854753</v>
+        <v>3.0507253163001513</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>912.58524841999997</v>
+        <v>912.59268842999995</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.8427641800000174</v>
+        <v>-4.8009839400000374</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.153653175766105</v>
+        <v>-6.102304067948694</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>797.59491076999996</v>
+        <v>797.54604873999995</v>
       </c>
       <c r="C369" s="5">
-        <v>-114.99033765000001</v>
+        <v>-115.04663969000001</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.134149683002846</v>
+        <v>-80.150690941793314</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>820.20940983000003</v>
+        <v>820.07184792999999</v>
       </c>
       <c r="C370" s="5">
-        <v>22.614499060000071</v>
+        <v>22.525799190000043</v>
       </c>
       <c r="D370" s="5">
-        <v>39.864816063595534</v>
+        <v>39.686239889749906</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>844.93198544999996</v>
+        <v>844.67373289</v>
       </c>
       <c r="C371" s="5">
-        <v>24.72257561999993</v>
+        <v>24.601884960000007</v>
       </c>
       <c r="D371" s="5">
-        <v>42.811783262115235</v>
+        <v>42.575540824312384</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>852.10686008000005</v>
+        <v>851.88564395000003</v>
       </c>
       <c r="C372" s="5">
-        <v>7.1748746300000903</v>
+        <v>7.211911060000034</v>
       </c>
       <c r="D372" s="5">
-        <v>10.679637842609079</v>
+        <v>10.740817860244523</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>854.69227777000003</v>
+        <v>854.59386777999998</v>
       </c>
       <c r="C373" s="5">
-        <v>2.5854176899999857</v>
+        <v>2.7082238299999517</v>
       </c>
       <c r="D373" s="5">
-        <v>3.7023553632832273</v>
+        <v>3.8823275213579089</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>858.94989866000003</v>
+        <v>859.02258615999995</v>
       </c>
       <c r="C374" s="5">
-        <v>4.2576208899999983</v>
+        <v>4.4287183799999639</v>
       </c>
       <c r="D374" s="5">
-        <v>6.1442890264179484</v>
+        <v>6.3990444972283234</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>875.72396909999998</v>
+        <v>875.83556400999998</v>
       </c>
       <c r="C375" s="5">
-        <v>16.774070439999946</v>
+        <v>16.812977850000038</v>
       </c>
       <c r="D375" s="5">
-        <v>26.122580489608872</v>
+        <v>26.187378813476503</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>877.74233743000002</v>
+        <v>877.86574474999998</v>
       </c>
       <c r="C376" s="5">
-        <v>2.0183683300000439</v>
+        <v>2.0301807399999916</v>
       </c>
       <c r="D376" s="5">
-        <v>2.8010902503491586</v>
+        <v>2.8173294909975777</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>881.13536197999997</v>
+        <v>881.25077892000002</v>
       </c>
       <c r="C377" s="5">
-        <v>3.3930245499999501</v>
+        <v>3.3850341700000399</v>
       </c>
       <c r="D377" s="5">
-        <v>4.7386587150496595</v>
+        <v>4.7265829942988002</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.5995709402820819</v>
+        <v>-3.5886094724277728</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>882.96109764000005</v>
+        <v>882.62873243000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.8257356600000776</v>
+        <v>1.3779535099999976</v>
       </c>
       <c r="D378" s="5">
-        <v>2.5149639395616763</v>
+        <v>1.8925816452069144</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>878.71676433000005</v>
+        <v>878.56729551000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.2443333100000018</v>
+        <v>-4.0614369200000056</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.6182313936466555</v>
+        <v>-5.3842012530868182</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>890.55355984000005</v>
+        <v>890.27214011000001</v>
       </c>
       <c r="C380" s="5">
-        <v>11.836795510000002</v>
+        <v>11.704844600000001</v>
       </c>
       <c r="D380" s="5">
-        <v>17.417703935955341</v>
+        <v>17.212249950109282</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>892.87910055999998</v>
+        <v>892.63780363000001</v>
       </c>
       <c r="C381" s="5">
-        <v>2.3255407199999354</v>
+        <v>2.3656635199999982</v>
       </c>
       <c r="D381" s="5">
-        <v>3.1790116899220067</v>
+        <v>3.2357008851335856</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>895.59286889999998</v>
+        <v>895.41354329000001</v>
       </c>
       <c r="C382" s="5">
-        <v>2.7137683400000014</v>
+        <v>2.7757396599999993</v>
       </c>
       <c r="D382" s="5">
-        <v>3.7088051891567053</v>
+        <v>3.7959960670673532</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>901.94870023999999</v>
+        <v>901.49023302000001</v>
       </c>
       <c r="C383" s="5">
-        <v>6.3558313400000088</v>
+        <v>6.0766897299999982</v>
       </c>
       <c r="D383" s="5">
-        <v>8.8565389919959649</v>
+        <v>8.4547064864771482</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>910.11749861999999</v>
+        <v>909.95994585999995</v>
       </c>
       <c r="C384" s="5">
-        <v>8.1687983799999984</v>
+        <v>8.4697128399999428</v>
       </c>
       <c r="D384" s="5">
-        <v>11.426253811264321</v>
+        <v>11.875503901650308</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>911.95575455000005</v>
+        <v>911.91062654999996</v>
       </c>
       <c r="C385" s="5">
-        <v>1.8382559300000594</v>
+        <v>1.9506806900000129</v>
       </c>
       <c r="D385" s="5">
-        <v>2.450868230422576</v>
+        <v>2.6029871426426876</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>917.27293460999999</v>
+        <v>917.25038673999995</v>
       </c>
       <c r="C386" s="5">
-        <v>5.3171800599999415</v>
+        <v>5.3397601899999927</v>
       </c>
       <c r="D386" s="5">
-        <v>7.2254144061828729</v>
+        <v>7.2574637595193003</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>926.00418291999995</v>
+        <v>926.14554210999995</v>
       </c>
       <c r="C387" s="5">
-        <v>8.7312483099999554</v>
+        <v>8.8951553699999977</v>
       </c>
       <c r="D387" s="5">
-        <v>12.039827290860728</v>
+        <v>12.278356066848772</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>931.09396901000002</v>
+        <v>931.15312695</v>
       </c>
       <c r="C388" s="5">
-        <v>5.0897860900000751</v>
+        <v>5.0075848400000496</v>
       </c>
       <c r="D388" s="5">
-        <v>6.7989004692599497</v>
+        <v>6.6847600225599768</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>935.17666615999997</v>
+        <v>935.12959277000004</v>
       </c>
       <c r="C389" s="5">
-        <v>4.0826971499999445</v>
+        <v>3.976465820000044</v>
       </c>
       <c r="D389" s="5">
-        <v>5.3905769391751068</v>
+        <v>5.2466634153322644</v>
       </c>
       <c r="E389" s="5">
-        <v>6.1331444079787856</v>
+        <v>6.1139025506485423</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>935.56271933999994</v>
+        <v>935.19377156999997</v>
       </c>
       <c r="C390" s="5">
-        <v>0.38605317999997624</v>
+        <v>6.4178799999922376E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>0.49650200764985719</v>
+        <v>8.2388192968818608E-2</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>942.70292075999998</v>
+        <v>942.44155565999995</v>
       </c>
       <c r="C391" s="5">
-        <v>7.1402014200000394</v>
+        <v>7.2477840899999819</v>
       </c>
       <c r="D391" s="5">
-        <v>9.552764501582601</v>
+        <v>9.7068791657908946</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>943.45891019999999</v>
+        <v>943.15878023000005</v>
       </c>
       <c r="C392" s="5">
-        <v>0.75598944000000756</v>
+        <v>0.71722457000009854</v>
       </c>
       <c r="D392" s="5">
-        <v>0.96658164300615912</v>
+        <v>0.91706599579568504</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>949.37390154000002</v>
+        <v>948.96769954000001</v>
       </c>
       <c r="C393" s="5">
-        <v>5.9149913400000287</v>
+        <v>5.8089193099999648</v>
       </c>
       <c r="D393" s="5">
-        <v>7.7882894309675432</v>
+        <v>7.6463774381496652</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>952.39207374</v>
+        <v>951.74617056</v>
       </c>
       <c r="C394" s="5">
-        <v>3.0181721999999809</v>
+        <v>2.7784710199999836</v>
       </c>
       <c r="D394" s="5">
-        <v>3.8823590873735769</v>
+        <v>3.5705999708103286</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>955.41989292999995</v>
+        <v>954.73486903000003</v>
       </c>
       <c r="C395" s="5">
-        <v>3.0278191899999456</v>
+        <v>2.9886984700000312</v>
       </c>
       <c r="D395" s="5">
-        <v>3.882426755499635</v>
+        <v>3.8340405352492724</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>964.29151784999999</v>
+        <v>964.19065396999997</v>
       </c>
       <c r="C396" s="5">
-        <v>8.8716249200000448</v>
+        <v>9.4557849399999441</v>
       </c>
       <c r="D396" s="5">
-        <v>11.72974428891964</v>
+        <v>12.554172377342109</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>966.04779899000005</v>
+        <v>965.95348781999996</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7562811400000555</v>
+        <v>1.7628338499999927</v>
       </c>
       <c r="D397" s="5">
-        <v>2.2076081228061817</v>
+        <v>2.216161877426015</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>968.05642048000004</v>
+        <v>968.18979452999997</v>
       </c>
       <c r="C398" s="5">
-        <v>2.0086214899999959</v>
+        <v>2.236306710000008</v>
       </c>
       <c r="D398" s="5">
-        <v>2.523789899527884</v>
+        <v>2.8138037620732748</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>971.38149049000003</v>
+        <v>971.54513065000003</v>
       </c>
       <c r="C399" s="5">
-        <v>3.3250700099999904</v>
+        <v>3.3553361200000609</v>
       </c>
       <c r="D399" s="5">
-        <v>4.2005111483413904</v>
+        <v>4.2388825391746821</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>972.4279646</v>
+        <v>972.44490809000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.0464741099999628</v>
+        <v>0.89977743999997983</v>
       </c>
       <c r="D400" s="5">
-        <v>1.3004534082519115</v>
+        <v>1.1170348774754313</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>971.51263503999996</v>
+        <v>971.29953860000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-0.91532956000003196</v>
+        <v>-1.1453694900000073</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.1237097889843395</v>
+        <v>-1.4042693301841047</v>
       </c>
       <c r="E401" s="5">
-        <v>3.88546573014934</v>
+        <v>3.8679073050034596</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>978.08722469999998</v>
+        <v>977.94130714999994</v>
       </c>
       <c r="C402" s="5">
-        <v>6.5745896600000151</v>
+        <v>6.6417685499999379</v>
       </c>
       <c r="D402" s="5">
-        <v>8.4300350978639305</v>
+        <v>8.5213776527369056</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>979.09926241000005</v>
+        <v>978.73486109999999</v>
       </c>
       <c r="C403" s="5">
-        <v>1.0120377100000724</v>
+        <v>0.79355395000004592</v>
       </c>
       <c r="D403" s="5">
-        <v>1.2487438890822933</v>
+        <v>0.97810185726965315</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>981.68723442999999</v>
+        <v>981.37086899999997</v>
       </c>
       <c r="C404" s="5">
-        <v>2.5879720199999383</v>
+        <v>2.6360078999999814</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2183808953021975</v>
+        <v>3.2802443167023299</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>983.58638295000003</v>
+        <v>983.08988426999997</v>
       </c>
       <c r="C405" s="5">
-        <v>1.8991485200000398</v>
+        <v>1.7190152699999999</v>
       </c>
       <c r="D405" s="5">
-        <v>2.3463521847906676</v>
+        <v>2.1223455849039619</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>985.49258297999995</v>
+        <v>984.53475116000004</v>
       </c>
       <c r="C406" s="5">
-        <v>1.9062000299999227</v>
+        <v>1.4448668900000712</v>
       </c>
       <c r="D406" s="5">
-        <v>2.3505613940856041</v>
+        <v>1.7779906138591262</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>988.47310224</v>
+        <v>987.43549370999995</v>
       </c>
       <c r="C407" s="5">
-        <v>2.980519260000051</v>
+        <v>2.9007425499999044</v>
       </c>
       <c r="D407" s="5">
-        <v>3.6902572682364854</v>
+        <v>3.5934287654574959</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>988.81006475000004</v>
+        <v>988.65128523999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.33696251000003485</v>
+        <v>1.2157915300000468</v>
       </c>
       <c r="D408" s="5">
-        <v>0.40983816424065012</v>
+        <v>1.4875608858990974</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>989.08093348</v>
+        <v>988.99531339999999</v>
       </c>
       <c r="C409" s="5">
-        <v>0.27086872999996103</v>
+        <v>0.34402815999999348</v>
       </c>
       <c r="D409" s="5">
-        <v>0.32921655647857317</v>
+        <v>0.41837281516345914</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>990.92102294999995</v>
+        <v>991.03692123999997</v>
       </c>
       <c r="C410" s="5">
-        <v>1.8400894699999526</v>
+        <v>2.0416078399999833</v>
       </c>
       <c r="D410" s="5">
-        <v>2.2554695228702792</v>
+        <v>2.5055100358707394</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>991.21611694000001</v>
+        <v>991.48256953999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.29509399000005487</v>
+        <v>0.44564830000001621</v>
       </c>
       <c r="D411" s="5">
-        <v>0.35794311831485182</v>
+        <v>0.54095116314964997</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>992.48445216000005</v>
+        <v>992.45885222000004</v>
       </c>
       <c r="C412" s="5">
-        <v>1.26833522000004</v>
+        <v>0.97628268000005392</v>
       </c>
       <c r="D412" s="5">
-        <v>1.5463423093968087</v>
+        <v>1.1880236803753164</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>992.33557812000004</v>
+        <v>992.06901054000002</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.1488740400000097</v>
+        <v>-0.38984168000001773</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.17985323056955993</v>
+        <v>-0.4703476324267708</v>
       </c>
       <c r="E413" s="5">
-        <v>2.143352780907759</v>
+        <v>2.138317904478404</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>998.91498176000005</v>
+        <v>999.37570349999999</v>
       </c>
       <c r="C414" s="5">
-        <v>6.5794036400000095</v>
+        <v>7.3066929599999639</v>
       </c>
       <c r="D414" s="5">
-        <v>8.2529082416565416</v>
+        <v>9.205078978527359</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>999.24722551000002</v>
+        <v>999.27034861000004</v>
       </c>
       <c r="C415" s="5">
-        <v>0.33224374999997508</v>
+        <v>-0.10535488999994413</v>
       </c>
       <c r="D415" s="5">
-        <v>0.39985649915244004</v>
+        <v>-0.12643152103708477</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>999.80118034999998</v>
+        <v>999.92742333000001</v>
       </c>
       <c r="C416" s="5">
-        <v>0.55395483999996031</v>
+        <v>0.65707471999996869</v>
       </c>
       <c r="D416" s="5">
-        <v>0.6672787096021926</v>
+        <v>0.79192536512306955</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>998.89741205999997</v>
+        <v>998.17954924000003</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.90376829000001635</v>
+        <v>-1.7478740899999821</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.0793608268752197</v>
+        <v>-2.0775518382976532</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1001.1582822</v>
+        <v>1000.5626258</v>
       </c>
       <c r="C418" s="5">
-        <v>2.2608701400000655</v>
+        <v>2.3830765599999495</v>
       </c>
       <c r="D418" s="5">
-        <v>2.750105869894659</v>
+        <v>2.9028268772164356</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1003.4653459</v>
+        <v>1003.6237871</v>
       </c>
       <c r="C419" s="5">
-        <v>2.3070636999999579</v>
+        <v>3.0611612999999807</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8005916315249957</v>
+        <v>3.7337394875728958</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1002.1196523999999</v>
+        <v>1002.1809419</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.3456935000000385</v>
+        <v>-1.4428451999999652</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.5974389970600411</v>
+        <v>-1.711586922812347</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1003.6206054</v>
+        <v>1003.3960228</v>
       </c>
       <c r="C421" s="5">
-        <v>1.500953000000095</v>
+        <v>1.2150808999999754</v>
       </c>
       <c r="D421" s="5">
-        <v>1.8122140887490978</v>
+        <v>1.4646653100820695</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1003.9840104</v>
+        <v>1005.0070965</v>
       </c>
       <c r="C422" s="5">
-        <v>0.36340499999994336</v>
+        <v>1.6110737000000199</v>
       </c>
       <c r="D422" s="5">
-        <v>0.43537918553713251</v>
+        <v>1.9438514878797664</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1004.0185718</v>
+        <v>1005.1427601</v>
       </c>
       <c r="C423" s="5">
-        <v>3.4561400000029607E-2</v>
+        <v>0.13566360000004352</v>
       </c>
       <c r="D423" s="5">
-        <v>4.1316926190182457E-2</v>
+        <v>0.16210556146918353</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1005.3643845</v>
+        <v>1006.4439373</v>
       </c>
       <c r="C424" s="5">
-        <v>1.3458127000000104</v>
+        <v>1.3011771999999837</v>
       </c>
       <c r="D424" s="5">
-        <v>1.6204229647879043</v>
+        <v>1.5645317768074429</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1007.1244487</v>
+        <v>1006.8270409</v>
       </c>
       <c r="C425" s="5">
-        <v>1.760064199999988</v>
+        <v>0.38310360000002674</v>
       </c>
       <c r="D425" s="5">
-        <v>2.1211540567753095</v>
+        <v>0.45773837402001138</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4903094181121457</v>
+        <v>1.4876011853214743</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1004.4775375</v>
+        <v>1005.1083312</v>
       </c>
       <c r="C426" s="5">
-        <v>-2.6469111999999768</v>
+        <v>-1.7187097000000904</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.1086325989746699</v>
+        <v>-2.0293430370519006</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1005.4361720000001</v>
+        <v>1005.8598745</v>
       </c>
       <c r="C427" s="5">
-        <v>0.95863450000001649</v>
+        <v>0.75154330000009395</v>
       </c>
       <c r="D427" s="5">
-        <v>1.1512640544640407</v>
+        <v>0.90096762687521537</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1004.6669777</v>
+        <v>1005.1979669999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.7691943000000947</v>
+        <v>-0.66190750000009757</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.91418951387320924</v>
+        <v>-0.78680993256254883</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1006.7839623</v>
+        <v>1009.2612327000001</v>
       </c>
       <c r="C429" s="5">
-        <v>2.1169846000000234</v>
+        <v>4.0632657000001018</v>
       </c>
       <c r="D429" s="5">
-        <v>2.5580920512138894</v>
+        <v>4.9600142359163657</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1009.5257049000001</v>
+        <v>1011.0655619</v>
       </c>
       <c r="C430" s="5">
-        <v>2.741742600000066</v>
+        <v>1.8043291999999838</v>
       </c>
       <c r="D430" s="5">
-        <v>3.3173155616155858</v>
+        <v>2.1665473394237855</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1003.3012055</v>
+        <v>1007.9417898</v>
       </c>
       <c r="C431" s="5">
-        <v>-6.2244994000000133</v>
+        <v>-3.1237720999999965</v>
       </c>
       <c r="D431" s="5">
-        <v>-7.1530953244793967</v>
+        <v>-3.6451447705238227</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1003.5137151</v>
+        <v>1006.7675143</v>
       </c>
       <c r="C432" s="5">
-        <v>0.21250959999997576</v>
+        <v>-1.1742755000000216</v>
       </c>
       <c r="D432" s="5">
-        <v>0.25446875366250676</v>
+        <v>-1.3891044134306085</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1003.9578182</v>
+        <v>1006.9940141</v>
       </c>
       <c r="C433" s="5">
-        <v>0.44410310000000663</v>
+        <v>0.2264997999999423</v>
       </c>
       <c r="D433" s="5">
-        <v>0.53235224540277848</v>
+        <v>0.27030702390491435</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1004.2587451000001</v>
+        <v>1007.9070653</v>
       </c>
       <c r="C434" s="5">
-        <v>0.30092690000003586</v>
+        <v>0.91305120000004081</v>
       </c>
       <c r="D434" s="5">
-        <v>0.36028226353270743</v>
+        <v>1.0934940325975528</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1005.3520367</v>
+        <v>1007.1139852</v>
       </c>
       <c r="C435" s="5">
-        <v>1.0932915999999295</v>
+        <v>-0.7930800999999974</v>
       </c>
       <c r="D435" s="5">
-        <v>1.3142369328051684</v>
+        <v>-0.94015436638221761</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1004.3551379</v>
+        <v>1007.0496982</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.99689879999993991</v>
+        <v>-6.4287000000035732E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-1.1834420414105096</v>
+        <v>-7.6572585594769649E-2</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1004.8671692</v>
+        <v>1008.6071684</v>
       </c>
       <c r="C437" s="5">
-        <v>0.51203129999998964</v>
+        <v>1.5574702000000116</v>
       </c>
       <c r="D437" s="5">
-        <v>0.61349150966767407</v>
+        <v>1.8717488523271042</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.2241311391967149</v>
+        <v>0.17680569032081372</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>1010.4191974</v>
+      </c>
+      <c r="C438" s="5">
+        <v>1.8120290000000523</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.1773093542343691</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>