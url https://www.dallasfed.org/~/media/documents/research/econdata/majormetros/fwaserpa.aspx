--- v3 (2026-04-17)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{DC054802-4130-4C05-81BB-D3EE3622A278}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{86232627-38F5-4F18-9BD8-2664DDD2CC58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{DFF958B1-08AC-4A04-AAB6-CFF6AE1D9DBF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{24629BD1-623E-4C78-96FF-6DA9E40D125F}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56894470-795C-4644-8F83-FA54656F5011}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78CCFB33-4A10-435E-AD58-071FDE646B14}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-7.6572585594769649E-2</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1008.6071684</v>
       </c>
       <c r="C437" s="5">
         <v>1.5574702000000116</v>
       </c>
       <c r="D437" s="5">
         <v>1.8717488523271042</v>
       </c>
       <c r="E437" s="5">
         <v>0.17680569032081372</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1010.4191974</v>
+        <v>1010.0704549</v>
       </c>
       <c r="C438" s="5">
-        <v>1.8120290000000523</v>
+        <v>1.4632864999999811</v>
       </c>
       <c r="D438" s="5">
-        <v>2.1773093542343691</v>
+        <v>1.7549182740281832</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>1008.4762095999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-1.5942453000000114</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.8776650489316538</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>1012.4992631</v>
+      </c>
+      <c r="C440" s="5">
+        <v>4.02305350000006</v>
+      </c>
+      <c r="D440" s="5">
+        <v>4.8935297536333522</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>