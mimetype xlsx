--- v4 (2026-05-07)
+++ v5 (2026-05-27)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{86232627-38F5-4F18-9BD8-2664DDD2CC58}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FE06CAA1-2BE8-4B9C-B064-0417B789DB89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{24629BD1-623E-4C78-96FF-6DA9E40D125F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B247AF75-FC1A-464D-9A23-DB0552ED877A}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78CCFB33-4A10-435E-AD58-071FDE646B14}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C8463AA-23FC-4F14-B324-84BF2365E20B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>445.65481948000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>448.82368728</v>
       </c>
       <c r="C7" s="5">
         <v>3.1688677999999868</v>
       </c>
       <c r="D7" s="5">
         <v>8.8744419266318708</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>449.04925022999998</v>
       </c>
       <c r="C8" s="5">
         <v>0.22556294999998272</v>
       </c>
       <c r="D8" s="5">
         <v>0.6047474283057408</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>447.47263002</v>
       </c>
       <c r="C9" s="5">
         <v>-1.5766202099999873</v>
       </c>
       <c r="D9" s="5">
         <v>-4.1328070120689286</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>449.49423349</v>
       </c>
       <c r="C10" s="5">
         <v>2.0216034700000023</v>
       </c>
       <c r="D10" s="5">
         <v>5.5581515677406657</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>451.60348295</v>
       </c>
       <c r="C11" s="5">
         <v>2.1092494600000009</v>
       </c>
       <c r="D11" s="5">
         <v>5.7786201721393038</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>453.65043627</v>
       </c>
       <c r="C12" s="5">
         <v>2.0469533200000001</v>
       </c>
       <c r="D12" s="5">
         <v>5.576826068641827</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>455.78522921000001</v>
       </c>
       <c r="C13" s="5">
         <v>2.1347929400000112</v>
       </c>
       <c r="D13" s="5">
         <v>5.7954442229045444</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>454.84512381000002</v>
       </c>
       <c r="C14" s="5">
         <v>-0.9401053999999931</v>
       </c>
       <c r="D14" s="5">
         <v>-2.4472408232082077</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>455.24324467999998</v>
       </c>
       <c r="C15" s="5">
         <v>0.39812086999995699</v>
       </c>
       <c r="D15" s="5">
         <v>1.0554178761376987</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>457.14647005</v>
       </c>
       <c r="C16" s="5">
         <v>1.9032253700000297</v>
       </c>
       <c r="D16" s="5">
         <v>5.13379148770301</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>457.55358623000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.40711618000000271</v>
       </c>
       <c r="D17" s="5">
         <v>1.0739215326218909</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>460.18998873999999</v>
       </c>
       <c r="C18" s="5">
         <v>2.6364025099999822</v>
       </c>
       <c r="D18" s="5">
         <v>7.137728588419745</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>458.6774686</v>
       </c>
       <c r="C19" s="5">
         <v>-1.5125201399999924</v>
       </c>
       <c r="D19" s="5">
         <v>-3.8735539916742723</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>458.98609685000002</v>
       </c>
       <c r="C20" s="5">
         <v>0.30862825000002658</v>
       </c>
       <c r="D20" s="5">
         <v>0.81043346403919525</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>457.64547248999997</v>
       </c>
       <c r="C21" s="5">
         <v>-1.3406243600000494</v>
       </c>
       <c r="D21" s="5">
         <v>-3.4492445046392706</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>460.44216752</v>
       </c>
       <c r="C22" s="5">
         <v>2.7966950300000235</v>
       </c>
       <c r="D22" s="5">
         <v>7.5848289005558733</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>461.49497678</v>
       </c>
       <c r="C23" s="5">
         <v>1.0528092600000036</v>
       </c>
       <c r="D23" s="5">
         <v>2.7785917209660616</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>461.86031981000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.36534303000001955</v>
       </c>
       <c r="D24" s="5">
         <v>0.95412861305896879</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>464.93586327000003</v>
       </c>
       <c r="C25" s="5">
         <v>3.0755434600000058</v>
       </c>
       <c r="D25" s="5">
         <v>8.2900970585693123</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>465.87041830999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.93455503999996381</v>
       </c>
       <c r="D26" s="5">
         <v>2.4389337185253268</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>467.31800339</v>
       </c>
       <c r="C27" s="5">
         <v>1.4475850800000103</v>
       </c>
       <c r="D27" s="5">
         <v>3.7931122462048661</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>467.98386787999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.66586448999998993</v>
       </c>
       <c r="D28" s="5">
         <v>1.7232999274966465</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>467.73535600999998</v>
       </c>
       <c r="C29" s="5">
         <v>-0.24851187000001573</v>
       </c>
       <c r="D29" s="5">
         <v>-0.63537405024176596</v>
       </c>
       <c r="E29" s="5">
         <v>2.2252628077712888</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>467.47162118</v>
       </c>
       <c r="C30" s="5">
         <v>-0.26373482999997577</v>
       </c>
       <c r="D30" s="5">
         <v>-0.67453135731234681</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>468.77595624000003</v>
       </c>
       <c r="C31" s="5">
         <v>1.3043350600000281</v>
       </c>
       <c r="D31" s="5">
         <v>3.4000920613535657</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>469.99232538000001</v>
       </c>
       <c r="C32" s="5">
         <v>1.2163691399999834</v>
       </c>
       <c r="D32" s="5">
         <v>3.1585561122640993</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>472.56313261999998</v>
       </c>
       <c r="C33" s="5">
         <v>2.5708072399999651</v>
       </c>
       <c r="D33" s="5">
         <v>6.7649856560532795</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>474.36434173999999</v>
       </c>
       <c r="C34" s="5">
         <v>1.80120912000001</v>
       </c>
       <c r="D34" s="5">
         <v>4.6710023877317042</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>475.15379951</v>
       </c>
       <c r="C35" s="5">
         <v>0.78945777000001272</v>
       </c>
       <c r="D35" s="5">
         <v>2.0154740452988928</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>474.03502118</v>
       </c>
       <c r="C36" s="5">
         <v>-1.1187783299999978</v>
       </c>
       <c r="D36" s="5">
         <v>-2.7891680661455087</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>473.74675187000003</v>
       </c>
       <c r="C37" s="5">
         <v>-0.28826930999997558</v>
       </c>
       <c r="D37" s="5">
         <v>-0.7273060148851096</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>475.11308500000001</v>
       </c>
       <c r="C38" s="5">
         <v>1.3663331299999868</v>
       </c>
       <c r="D38" s="5">
         <v>3.5163505595459554</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>477.29740332</v>
       </c>
       <c r="C39" s="5">
         <v>2.1843183199999885</v>
       </c>
       <c r="D39" s="5">
         <v>5.6586269981194093</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>478.44978799</v>
       </c>
       <c r="C40" s="5">
         <v>1.1523846700000036</v>
       </c>
       <c r="D40" s="5">
         <v>2.9360592546911812</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>479.00564055000001</v>
       </c>
       <c r="C41" s="5">
         <v>0.55585256000000527</v>
       </c>
       <c r="D41" s="5">
         <v>1.4030767042545689</v>
       </c>
       <c r="E41" s="5">
         <v>2.4095430022953224</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>482.81658250999999</v>
       </c>
       <c r="C42" s="5">
         <v>3.8109419599999796</v>
       </c>
       <c r="D42" s="5">
         <v>9.9761728464146771</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>483.70282533</v>
       </c>
       <c r="C43" s="5">
         <v>0.88624282000000676</v>
       </c>
       <c r="D43" s="5">
         <v>2.2250560536021258</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>484.26211136000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.55928603000000976</v>
       </c>
       <c r="D44" s="5">
         <v>1.3963693831673174</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>485.92238749000001</v>
       </c>
       <c r="C45" s="5">
         <v>1.6602761299999997</v>
       </c>
       <c r="D45" s="5">
         <v>4.1926314291114819</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>485.56767989999997</v>
       </c>
       <c r="C46" s="5">
         <v>-0.35470759000003227</v>
       </c>
       <c r="D46" s="5">
         <v>-0.87245281339106695</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>487.81678176999998</v>
       </c>
       <c r="C47" s="5">
         <v>2.2491018700000041</v>
       </c>
       <c r="D47" s="5">
         <v>5.7020913177694199</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>491.75991392999998</v>
       </c>
       <c r="C48" s="5">
         <v>3.9431321600000047</v>
       </c>
       <c r="D48" s="5">
         <v>10.142935831270993</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>491.89740071</v>
       </c>
       <c r="C49" s="5">
         <v>0.13748678000001746</v>
       </c>
       <c r="D49" s="5">
         <v>0.33601369968325745</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>494.18019776</v>
       </c>
       <c r="C50" s="5">
         <v>2.2827970499999992</v>
       </c>
       <c r="D50" s="5">
         <v>5.7133253274934237</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>493.39107152000003</v>
       </c>
       <c r="C51" s="5">
         <v>-0.78912623999997322</v>
       </c>
       <c r="D51" s="5">
         <v>-1.8994668171906537</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>493.95725471999998</v>
       </c>
       <c r="C52" s="5">
         <v>0.56618319999995492</v>
       </c>
       <c r="D52" s="5">
         <v>1.3857656557607179</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>494.31587386000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.35861914000003026</v>
       </c>
       <c r="D53" s="5">
         <v>0.87470225064267826</v>
       </c>
       <c r="E53" s="5">
         <v>3.1962532408638555</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>497.05926861</v>
       </c>
       <c r="C54" s="5">
         <v>2.7433947499999931</v>
       </c>
       <c r="D54" s="5">
         <v>6.8669543285306611</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>497.96693821999997</v>
       </c>
       <c r="C55" s="5">
         <v>0.90766960999997082</v>
       </c>
       <c r="D55" s="5">
         <v>2.213437729979173</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>500.96997689</v>
       </c>
       <c r="C56" s="5">
         <v>3.0030386700000236</v>
       </c>
       <c r="D56" s="5">
         <v>7.4816389591229493</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>503.70304708999998</v>
       </c>
       <c r="C57" s="5">
         <v>2.733070199999986</v>
       </c>
       <c r="D57" s="5">
         <v>6.7467211800962046</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>504.50372606000002</v>
       </c>
       <c r="C58" s="5">
         <v>0.80067897000003541</v>
       </c>
       <c r="D58" s="5">
         <v>1.9242678241527589</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>505.35311997000002</v>
       </c>
       <c r="C59" s="5">
         <v>0.84939391000000342</v>
       </c>
       <c r="D59" s="5">
         <v>2.0391608572190689</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>507.45543712</v>
       </c>
       <c r="C60" s="5">
         <v>2.1023171499999762</v>
       </c>
       <c r="D60" s="5">
         <v>5.1079354222815176</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>508.91951125999998</v>
       </c>
       <c r="C61" s="5">
         <v>1.4640741399999797</v>
       </c>
       <c r="D61" s="5">
         <v>3.5176241599478741</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>509.60202485999997</v>
       </c>
       <c r="C62" s="5">
         <v>0.68251359999999295</v>
       </c>
       <c r="D62" s="5">
         <v>1.6212475827079409</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>510.63690099000002</v>
       </c>
       <c r="C63" s="5">
         <v>1.0348761300000433</v>
       </c>
       <c r="D63" s="5">
         <v>2.4643075063831787</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>513.16561329000001</v>
       </c>
       <c r="C64" s="5">
         <v>2.5287122999999951</v>
       </c>
       <c r="D64" s="5">
         <v>6.1070439637639362</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>513.05094111000005</v>
       </c>
       <c r="C65" s="5">
         <v>-0.11467217999995682</v>
       </c>
       <c r="D65" s="5">
         <v>-0.2678231265092923</v>
       </c>
       <c r="E65" s="5">
         <v>3.7901002659902705</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>513.51586324000004</v>
       </c>
       <c r="C66" s="5">
         <v>0.46492212999999083</v>
       </c>
       <c r="D66" s="5">
         <v>1.0928653704066482</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>516.74449677999996</v>
       </c>
       <c r="C67" s="5">
         <v>3.2286335399999189</v>
       </c>
       <c r="D67" s="5">
         <v>7.8112180511913598</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>519.21016426000006</v>
       </c>
       <c r="C68" s="5">
         <v>2.4656674800000928</v>
       </c>
       <c r="D68" s="5">
         <v>5.8785310649556388</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>518.96585058999995</v>
       </c>
       <c r="C69" s="5">
         <v>-0.24431367000011051</v>
       </c>
       <c r="D69" s="5">
         <v>-0.56319938858243601</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>522.08279291999997</v>
       </c>
       <c r="C70" s="5">
         <v>3.116942330000029</v>
       </c>
       <c r="D70" s="5">
         <v>7.4501893064719216</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>523.35746399000004</v>
       </c>
       <c r="C71" s="5">
         <v>1.2746710700000676</v>
       </c>
       <c r="D71" s="5">
         <v>2.9694780347636174</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>525.50833361000002</v>
       </c>
       <c r="C72" s="5">
         <v>2.1508696199999804</v>
       </c>
       <c r="D72" s="5">
         <v>5.0447186927506049</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>527.19300077000003</v>
       </c>
       <c r="C73" s="5">
         <v>1.6846671600000036</v>
       </c>
       <c r="D73" s="5">
         <v>3.9155016564640599</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>529.52654756000004</v>
       </c>
       <c r="C74" s="5">
         <v>2.333546790000014</v>
       </c>
       <c r="D74" s="5">
         <v>5.4428725054079363</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>531.68768894000004</v>
       </c>
       <c r="C75" s="5">
         <v>2.1611413800000037</v>
       </c>
       <c r="D75" s="5">
         <v>5.0089693925081225</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>532.66904875</v>
       </c>
       <c r="C76" s="5">
         <v>0.98135980999995809</v>
       </c>
       <c r="D76" s="5">
         <v>2.2375174332741832</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>535.57530730999997</v>
       </c>
       <c r="C77" s="5">
         <v>2.9062585599999693</v>
       </c>
       <c r="D77" s="5">
         <v>6.7473245496038059</v>
       </c>
       <c r="E77" s="5">
         <v>4.3902787023970324</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>537.82123889000002</v>
       </c>
       <c r="C78" s="5">
         <v>2.2459315800000468</v>
       </c>
       <c r="D78" s="5">
         <v>5.1498935660755807</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>538.79585652000003</v>
       </c>
       <c r="C79" s="5">
         <v>0.97461763000001156</v>
       </c>
       <c r="D79" s="5">
         <v>2.196396202462636</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>540.11831675999997</v>
       </c>
       <c r="C80" s="5">
         <v>1.3224602399999412</v>
       </c>
       <c r="D80" s="5">
         <v>2.9854568208738108</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>540.9552228</v>
       </c>
       <c r="C81" s="5">
         <v>0.83690604000003077</v>
       </c>
       <c r="D81" s="5">
         <v>1.875311924926315</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>543.13158685999997</v>
       </c>
       <c r="C82" s="5">
         <v>2.176364059999969</v>
       </c>
       <c r="D82" s="5">
         <v>4.9360979948009476</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>543.66034406999995</v>
       </c>
       <c r="C83" s="5">
         <v>0.52875720999998066</v>
       </c>
       <c r="D83" s="5">
         <v>1.17451673631217</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>545.32252265</v>
       </c>
       <c r="C84" s="5">
         <v>1.6621785800000453</v>
       </c>
       <c r="D84" s="5">
         <v>3.7311883538878154</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>548.08738593999999</v>
       </c>
       <c r="C85" s="5">
         <v>2.7648632899999939</v>
       </c>
       <c r="D85" s="5">
         <v>6.2567341317125935</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>548.60460121000006</v>
       </c>
       <c r="C86" s="5">
         <v>0.51721527000006517</v>
       </c>
       <c r="D86" s="5">
         <v>1.1383035557978483</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>550.91990648000001</v>
       </c>
       <c r="C87" s="5">
         <v>2.3153052699999535</v>
       </c>
       <c r="D87" s="5">
         <v>5.1836487091655892</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>553.00468801</v>
       </c>
       <c r="C88" s="5">
         <v>2.0847815299999866</v>
       </c>
       <c r="D88" s="5">
         <v>4.6367337682975851</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>553.15054280000004</v>
       </c>
       <c r="C89" s="5">
         <v>0.14585479000004398</v>
       </c>
       <c r="D89" s="5">
         <v>0.31695909914255527</v>
       </c>
       <c r="E89" s="5">
         <v>3.2815619484539038</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>553.06392584000002</v>
       </c>
       <c r="C90" s="5">
         <v>-8.6616960000014842E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-0.18774433626516096</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>555.24234707000005</v>
       </c>
       <c r="C91" s="5">
         <v>2.1784212300000263</v>
       </c>
       <c r="D91" s="5">
         <v>4.830339247073967</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>559.77903406999997</v>
       </c>
       <c r="C92" s="5">
         <v>4.5366869999999153</v>
       </c>
       <c r="D92" s="5">
         <v>10.257607499421017</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>562.65728812999998</v>
       </c>
       <c r="C93" s="5">
         <v>2.8782540600000175</v>
       </c>
       <c r="D93" s="5">
         <v>6.3476367402888867</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>565.46265468000001</v>
       </c>
       <c r="C94" s="5">
         <v>2.8053665500000307</v>
       </c>
       <c r="D94" s="5">
         <v>6.1499389328600884</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>567.30928637</v>
       </c>
       <c r="C95" s="5">
         <v>1.8466316899999811</v>
       </c>
       <c r="D95" s="5">
         <v>3.9900001897988924</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>571.21815608999998</v>
       </c>
       <c r="C96" s="5">
         <v>3.9088697199999842</v>
       </c>
       <c r="D96" s="5">
         <v>8.5888725249069431</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>572.25314295999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.0349868700000115</v>
       </c>
       <c r="D97" s="5">
         <v>2.1960719922155647</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>576.15397616999996</v>
       </c>
       <c r="C98" s="5">
         <v>3.9008332099999734</v>
       </c>
       <c r="D98" s="5">
         <v>8.4937002737661693</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>578.78290877999996</v>
       </c>
       <c r="C99" s="5">
         <v>2.6289326099999926</v>
       </c>
       <c r="D99" s="5">
         <v>5.6150031776432741</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>580.55132610999999</v>
       </c>
       <c r="C100" s="5">
         <v>1.7684173300000339</v>
       </c>
       <c r="D100" s="5">
         <v>3.7287345923468385</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>582.65671152000004</v>
       </c>
       <c r="C101" s="5">
         <v>2.1053854100000535</v>
       </c>
       <c r="D101" s="5">
         <v>4.4396922637837122</v>
       </c>
       <c r="E101" s="5">
         <v>5.3342022536292388</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>584.87157048999995</v>
       </c>
       <c r="C102" s="5">
         <v>2.2148589699999093</v>
       </c>
       <c r="D102" s="5">
         <v>4.6581609518969058</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>586.75124905999996</v>
       </c>
       <c r="C103" s="5">
         <v>1.87967857000001</v>
       </c>
       <c r="D103" s="5">
         <v>3.9255026708088003</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>587.59832128000005</v>
       </c>
       <c r="C104" s="5">
         <v>0.84707222000008642</v>
       </c>
       <c r="D104" s="5">
         <v>1.746219877335653</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>590.72018115000003</v>
       </c>
       <c r="C105" s="5">
         <v>3.1218598699999802</v>
       </c>
       <c r="D105" s="5">
         <v>6.5651355666873856</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>592.58692493000001</v>
       </c>
       <c r="C106" s="5">
         <v>1.8667437799999789</v>
       </c>
       <c r="D106" s="5">
         <v>3.8587471503984005</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>593.37786444999995</v>
       </c>
       <c r="C107" s="5">
         <v>0.79093951999993806</v>
       </c>
       <c r="D107" s="5">
         <v>1.6134781233042572</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>594.33972316999996</v>
       </c>
       <c r="C108" s="5">
         <v>0.96185872000000927</v>
       </c>
       <c r="D108" s="5">
         <v>1.962622484767329</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>596.45811707999997</v>
       </c>
       <c r="C109" s="5">
         <v>2.1183939100000089</v>
       </c>
       <c r="D109" s="5">
         <v>4.3619887369938048</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>599.24053693999997</v>
       </c>
       <c r="C110" s="5">
         <v>2.7824198600000045</v>
       </c>
       <c r="D110" s="5">
         <v>5.7437665178018182</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>601.73185464999995</v>
       </c>
       <c r="C111" s="5">
         <v>2.4913177099999757</v>
       </c>
       <c r="D111" s="5">
         <v>5.1046235350880709</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>603.09268613999996</v>
       </c>
       <c r="C112" s="5">
         <v>1.3608314900000096</v>
       </c>
       <c r="D112" s="5">
         <v>2.7478411414615156</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>606.15555028999995</v>
       </c>
       <c r="C113" s="5">
         <v>3.0628641499999958</v>
       </c>
       <c r="D113" s="5">
         <v>6.2674583351624458</v>
       </c>
       <c r="E113" s="5">
         <v>4.0330503889155489</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>607.93867039999998</v>
       </c>
       <c r="C114" s="5">
         <v>1.7831201100000271</v>
       </c>
       <c r="D114" s="5">
         <v>3.5877018278666073</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>611.00864572</v>
       </c>
       <c r="C115" s="5">
         <v>3.0699753200000259</v>
       </c>
       <c r="D115" s="5">
         <v>6.2309424257777524</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>612.13536546</v>
       </c>
       <c r="C116" s="5">
         <v>1.1267197399999986</v>
       </c>
       <c r="D116" s="5">
         <v>2.2354204136436406</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>615.25827776000006</v>
       </c>
       <c r="C117" s="5">
         <v>3.1229123000000527</v>
       </c>
       <c r="D117" s="5">
         <v>6.2967367555748721</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>615.28263485000002</v>
       </c>
       <c r="C118" s="5">
         <v>2.4357089999966774E-2</v>
       </c>
       <c r="D118" s="5">
         <v>4.7516423590954204E-2</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>617.40269886999999</v>
       </c>
       <c r="C119" s="5">
         <v>2.1200640199999725</v>
       </c>
       <c r="D119" s="5">
         <v>4.2140767405806745</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>619.40063083999996</v>
       </c>
       <c r="C120" s="5">
         <v>1.9979319699999678</v>
       </c>
       <c r="D120" s="5">
         <v>3.95309805843298</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>622.05419143999995</v>
       </c>
       <c r="C121" s="5">
         <v>2.6535605999999916</v>
       </c>
       <c r="D121" s="5">
         <v>5.2637720926995035</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>623.40116903000001</v>
       </c>
       <c r="C122" s="5">
         <v>1.3469775900000514</v>
       </c>
       <c r="D122" s="5">
         <v>2.6296149271977542</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>627.11715300000003</v>
       </c>
       <c r="C123" s="5">
         <v>3.7159839700000248</v>
       </c>
       <c r="D123" s="5">
         <v>7.3922174101723526</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>628.06860608</v>
       </c>
       <c r="C124" s="5">
         <v>0.95145307999996476</v>
       </c>
       <c r="D124" s="5">
         <v>1.8358919722426981</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>630.91393930000004</v>
       </c>
       <c r="C125" s="5">
         <v>2.8453332200000432</v>
       </c>
       <c r="D125" s="5">
         <v>5.5738703806546219</v>
       </c>
       <c r="E125" s="5">
         <v>4.0844943180269544</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>632.51695330999996</v>
       </c>
       <c r="C126" s="5">
         <v>1.6030140099999244</v>
       </c>
       <c r="D126" s="5">
         <v>3.0919065956975134</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>633.82318312999996</v>
       </c>
       <c r="C127" s="5">
         <v>1.3062298199999987</v>
       </c>
       <c r="D127" s="5">
         <v>2.5064982557107207</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>636.48344321000002</v>
       </c>
       <c r="C128" s="5">
         <v>2.6602600800000573</v>
       </c>
       <c r="D128" s="5">
         <v>5.1545061894153754</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>637.53533431000005</v>
       </c>
       <c r="C129" s="5">
         <v>1.0518911000000344</v>
       </c>
       <c r="D129" s="5">
         <v>2.0013188728655429</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>642.57772763000003</v>
       </c>
       <c r="C130" s="5">
         <v>5.0423933199999738</v>
       </c>
       <c r="D130" s="5">
         <v>9.9149845561604</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>643.23622002000002</v>
       </c>
       <c r="C131" s="5">
         <v>0.65849238999999216</v>
       </c>
       <c r="D131" s="5">
         <v>1.2366749892724904</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>644.86318389999997</v>
       </c>
       <c r="C132" s="5">
         <v>1.6269638799999484</v>
       </c>
       <c r="D132" s="5">
         <v>3.0777914257705374</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>647.22060148000003</v>
       </c>
       <c r="C133" s="5">
         <v>2.3574175800000603</v>
       </c>
       <c r="D133" s="5">
         <v>4.4761100781493424</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>648.73988945999997</v>
       </c>
       <c r="C134" s="5">
         <v>1.5192879799999446</v>
       </c>
       <c r="D134" s="5">
         <v>2.8535384199613878</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>648.89158972999996</v>
       </c>
       <c r="C135" s="5">
         <v>0.15170026999999209</v>
       </c>
       <c r="D135" s="5">
         <v>0.28096720057573243</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>650.96474118000003</v>
       </c>
       <c r="C136" s="5">
         <v>2.0731514500000685</v>
       </c>
       <c r="D136" s="5">
         <v>3.9019861535517952</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>652.52783801999999</v>
       </c>
       <c r="C137" s="5">
         <v>1.5630968399999574</v>
       </c>
       <c r="D137" s="5">
         <v>2.9198008362353534</v>
       </c>
       <c r="E137" s="5">
         <v>3.4258077645234142</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>649.98761937999996</v>
       </c>
       <c r="C138" s="5">
         <v>-2.5402186400000346</v>
       </c>
       <c r="D138" s="5">
         <v>-4.5727334827305626</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>651.44720685000004</v>
       </c>
       <c r="C139" s="5">
         <v>1.4595874700000877</v>
       </c>
       <c r="D139" s="5">
         <v>2.7282055443784703</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>651.52897528000005</v>
       </c>
       <c r="C140" s="5">
         <v>8.1768430000010994E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.15072577161667766</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>651.03461398000002</v>
       </c>
       <c r="C141" s="5">
         <v>-0.49436130000003686</v>
       </c>
       <c r="D141" s="5">
         <v>-0.90673496809309251</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>651.28436341999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.24974943999995958</v>
       </c>
       <c r="D142" s="5">
         <v>0.46131567859319933</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>651.98876485999995</v>
       </c>
       <c r="C143" s="5">
         <v>0.70440143999996963</v>
       </c>
       <c r="D143" s="5">
         <v>1.3056172720254722</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>653.59420563000003</v>
       </c>
       <c r="C144" s="5">
         <v>1.6054407700000866</v>
       </c>
       <c r="D144" s="5">
         <v>2.9951978846350924</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>653.91652399999998</v>
       </c>
       <c r="C145" s="5">
         <v>0.32231836999994812</v>
       </c>
       <c r="D145" s="5">
         <v>0.59338476447068356</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>650.51560426000003</v>
       </c>
       <c r="C146" s="5">
         <v>-3.4009197399999493</v>
       </c>
       <c r="D146" s="5">
         <v>-6.065553138210344</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>647.18502203000003</v>
       </c>
       <c r="C147" s="5">
         <v>-3.3305822300000045</v>
       </c>
       <c r="D147" s="5">
         <v>-5.9738034787705008</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>644.08564388000002</v>
       </c>
       <c r="C148" s="5">
         <v>-3.0993781500000068</v>
       </c>
       <c r="D148" s="5">
         <v>-5.5978386275770671</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>644.14219544000002</v>
       </c>
       <c r="C149" s="5">
         <v>5.655156000000261E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.10541246063027199</v>
       </c>
       <c r="E149" s="5">
         <v>-1.2851011238761867</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>647.62818991999995</v>
       </c>
       <c r="C150" s="5">
         <v>3.4859944799999312</v>
       </c>
       <c r="D150" s="5">
         <v>6.6910387181963626</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>647.81496199000003</v>
       </c>
       <c r="C151" s="5">
         <v>0.18677207000007456</v>
       </c>
       <c r="D151" s="5">
         <v>0.34662223088854915</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>649.24169303999997</v>
       </c>
       <c r="C152" s="5">
         <v>1.4267310499999439</v>
       </c>
       <c r="D152" s="5">
         <v>2.6750983812387386</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>647.80765666000002</v>
       </c>
       <c r="C153" s="5">
         <v>-1.4340363799999523</v>
       </c>
       <c r="D153" s="5">
         <v>-2.6185801985171175</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>648.42130573999998</v>
       </c>
       <c r="C154" s="5">
         <v>0.61364907999995921</v>
       </c>
       <c r="D154" s="5">
         <v>1.1426656559984316</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>646.94984764000003</v>
       </c>
       <c r="C155" s="5">
         <v>-1.4714580999999498</v>
       </c>
       <c r="D155" s="5">
         <v>-2.6894197352973936</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>646.02550058999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.92434705000005124</v>
       </c>
       <c r="D156" s="5">
         <v>-1.7011230745454409</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>645.46071672000005</v>
       </c>
       <c r="C157" s="5">
         <v>-0.56478386999992836</v>
       </c>
       <c r="D157" s="5">
         <v>-1.044062986440375</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>644.38710587000003</v>
       </c>
       <c r="C158" s="5">
         <v>-1.0736108500000228</v>
       </c>
       <c r="D158" s="5">
         <v>-1.9778307957855734</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>644.23513600000001</v>
       </c>
       <c r="C159" s="5">
         <v>-0.15196987000001627</v>
       </c>
       <c r="D159" s="5">
         <v>-0.28263676308484253</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>644.21879682999997</v>
       </c>
       <c r="C160" s="5">
         <v>-1.6339170000037484E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-3.0430301177375441E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>643.93985994000002</v>
       </c>
       <c r="C161" s="5">
         <v>-0.27893688999995447</v>
       </c>
       <c r="D161" s="5">
         <v>-0.5183460980808352</v>
       </c>
       <c r="E161" s="5">
         <v>-3.141162020317001E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>643.34771505000003</v>
       </c>
       <c r="C162" s="5">
         <v>-0.59214488999998593</v>
       </c>
       <c r="D162" s="5">
         <v>-1.0979147266386602</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>643.19405451</v>
       </c>
       <c r="C163" s="5">
         <v>-0.1536605400000326</v>
       </c>
       <c r="D163" s="5">
         <v>-0.28623807818463076</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>642.63478606000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.55926844999999048</v>
       </c>
       <c r="D164" s="5">
         <v>-1.0384453671475335</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>642.91191135999998</v>
       </c>
       <c r="C165" s="5">
         <v>0.27712529999996605</v>
       </c>
       <c r="D165" s="5">
         <v>0.51870866441006136</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>643.16823248000003</v>
       </c>
       <c r="C166" s="5">
         <v>0.25632112000005236</v>
       </c>
       <c r="D166" s="5">
         <v>0.47947580926677169</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>642.12882506999995</v>
       </c>
       <c r="C167" s="5">
         <v>-1.0394074100000807</v>
       </c>
       <c r="D167" s="5">
         <v>-1.9221440420997937</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>643.72493989999998</v>
       </c>
       <c r="C168" s="5">
         <v>1.5961148300000332</v>
       </c>
       <c r="D168" s="5">
         <v>3.0239116212010586</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>643.83590231000005</v>
       </c>
       <c r="C169" s="5">
         <v>0.11096241000007012</v>
       </c>
       <c r="D169" s="5">
         <v>0.20704682362018278</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>644.93181550999998</v>
       </c>
       <c r="C170" s="5">
         <v>1.0959131999999272</v>
       </c>
       <c r="D170" s="5">
         <v>2.0618262279356703</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>645.54870762999997</v>
       </c>
       <c r="C171" s="5">
         <v>0.61689211999998861</v>
       </c>
       <c r="D171" s="5">
         <v>1.1538854836771195</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>646.12149216</v>
       </c>
       <c r="C172" s="5">
         <v>0.57278453000003537</v>
       </c>
       <c r="D172" s="5">
         <v>1.0699512432161828</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>646.11181366999995</v>
       </c>
       <c r="C173" s="5">
         <v>-9.6784900000557172E-3</v>
       </c>
       <c r="D173" s="5">
         <v>-1.7973757778333432E-2</v>
       </c>
       <c r="E173" s="5">
         <v>0.33729139398239738</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>646.43432015999997</v>
       </c>
       <c r="C174" s="5">
         <v>0.3225064900000234</v>
       </c>
       <c r="D174" s="5">
         <v>0.60062671964651315</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>648.42371213000001</v>
       </c>
       <c r="C175" s="5">
         <v>1.9893919700000424</v>
       </c>
       <c r="D175" s="5">
         <v>3.756135807765415</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>649.39082192000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.96710978999999497</v>
       </c>
       <c r="D176" s="5">
         <v>1.804528747740819</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>652.43636260000005</v>
       </c>
       <c r="C177" s="5">
         <v>3.0455406800000446</v>
       </c>
       <c r="D177" s="5">
         <v>5.7752689738411744</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>653.19052983999995</v>
       </c>
       <c r="C178" s="5">
         <v>0.75416723999990154</v>
       </c>
       <c r="D178" s="5">
         <v>1.3959622519516435</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>653.29902723999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.10849740000003294</v>
       </c>
       <c r="D179" s="5">
         <v>0.19950670436430507</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>656.10765956</v>
       </c>
       <c r="C180" s="5">
         <v>2.8086323200000152</v>
       </c>
       <c r="D180" s="5">
         <v>5.2827343818897088</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>658.93579287</v>
       </c>
       <c r="C181" s="5">
         <v>2.8281333099999983</v>
       </c>
       <c r="D181" s="5">
         <v>5.2969739467507493</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>661.25973231</v>
       </c>
       <c r="C182" s="5">
         <v>2.3239394400000037</v>
       </c>
       <c r="D182" s="5">
         <v>4.315234556315839</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>667.26704858000005</v>
       </c>
       <c r="C183" s="5">
         <v>6.0073162700000466</v>
       </c>
       <c r="D183" s="5">
         <v>11.463126735917362</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>667.6482853</v>
       </c>
       <c r="C184" s="5">
         <v>0.38123671999994713</v>
       </c>
       <c r="D184" s="5">
         <v>0.68776720191450202</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>670.15052057000003</v>
       </c>
       <c r="C185" s="5">
         <v>2.5022352700000283</v>
       </c>
       <c r="D185" s="5">
         <v>4.5912746972322394</v>
       </c>
       <c r="E185" s="5">
         <v>3.7205180885730993</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>668.46256656000003</v>
       </c>
       <c r="C186" s="5">
         <v>-1.6879540099999986</v>
       </c>
       <c r="D186" s="5">
         <v>-2.9810000605928977</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>669.64929144999996</v>
       </c>
       <c r="C187" s="5">
         <v>1.1867248899999367</v>
       </c>
       <c r="D187" s="5">
         <v>2.1512907746640275</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>672.03392475999999</v>
       </c>
       <c r="C188" s="5">
         <v>2.3846333100000265</v>
       </c>
       <c r="D188" s="5">
         <v>4.3579168993806316</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>673.99396116000003</v>
       </c>
       <c r="C189" s="5">
         <v>1.9600364000000354</v>
       </c>
       <c r="D189" s="5">
         <v>3.5565799728667802</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>675.07492293999996</v>
       </c>
       <c r="C190" s="5">
         <v>1.0809617799999387</v>
       </c>
       <c r="D190" s="5">
         <v>1.9416460365335064</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>676.86234116000003</v>
       </c>
       <c r="C191" s="5">
         <v>1.7874182200000632</v>
       </c>
       <c r="D191" s="5">
         <v>3.2239597656820163</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>676.95043422000003</v>
       </c>
       <c r="C192" s="5">
         <v>8.8093060000005607E-2</v>
       </c>
       <c r="D192" s="5">
         <v>0.15629082749879508</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>678.20631025</v>
       </c>
       <c r="C193" s="5">
         <v>1.2558760299999676</v>
       </c>
       <c r="D193" s="5">
         <v>2.2490923540673391</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>681.68833559999996</v>
       </c>
       <c r="C194" s="5">
         <v>3.4820253499999581</v>
       </c>
       <c r="D194" s="5">
         <v>6.3379879456396226</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>682.53939591999995</v>
       </c>
       <c r="C195" s="5">
         <v>0.85106031999998777</v>
       </c>
       <c r="D195" s="5">
         <v>1.5084815018409081</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>684.65935008999998</v>
       </c>
       <c r="C196" s="5">
         <v>2.1199541700000282</v>
       </c>
       <c r="D196" s="5">
         <v>3.7915116010581507</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>684.98046361000002</v>
       </c>
       <c r="C197" s="5">
         <v>0.3211135200000399</v>
       </c>
       <c r="D197" s="5">
         <v>0.56426861039700071</v>
       </c>
       <c r="E197" s="5">
         <v>2.212927183490998</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>687.87152208999998</v>
       </c>
       <c r="C198" s="5">
         <v>2.8910584799999697</v>
       </c>
       <c r="D198" s="5">
         <v>5.1840136455252983</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>688.99083559999997</v>
       </c>
       <c r="C199" s="5">
         <v>1.1193135099999836</v>
       </c>
       <c r="D199" s="5">
         <v>1.9702264104934475</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>690.43781091000005</v>
       </c>
       <c r="C200" s="5">
         <v>1.4469753100000844</v>
       </c>
       <c r="D200" s="5">
         <v>2.5494792372220632</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>690.12699385999997</v>
       </c>
       <c r="C201" s="5">
         <v>-0.31081705000008242</v>
       </c>
       <c r="D201" s="5">
         <v>-0.53887309645853643</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>691.86510025999996</v>
       </c>
       <c r="C202" s="5">
         <v>1.7381063999999924</v>
       </c>
       <c r="D202" s="5">
         <v>3.0644547473922978</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>693.60680000000002</v>
       </c>
       <c r="C203" s="5">
         <v>1.7416997400000582</v>
       </c>
       <c r="D203" s="5">
         <v>3.0630565624578443</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>694.20919876999994</v>
       </c>
       <c r="C204" s="5">
         <v>0.60239876999992248</v>
       </c>
       <c r="D204" s="5">
         <v>1.0471949774764289</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>698.39293069999997</v>
       </c>
       <c r="C205" s="5">
         <v>4.1837319300000217</v>
       </c>
       <c r="D205" s="5">
         <v>7.4765326972733082</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>699.68136402000005</v>
       </c>
       <c r="C206" s="5">
         <v>1.288433320000081</v>
       </c>
       <c r="D206" s="5">
         <v>2.2364270966427124</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>701.88942373999998</v>
       </c>
       <c r="C207" s="5">
         <v>2.2080597199999374</v>
       </c>
       <c r="D207" s="5">
         <v>3.8533956147388304</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>705.31352891999995</v>
       </c>
       <c r="C208" s="5">
         <v>3.4241051799999696</v>
       </c>
       <c r="D208" s="5">
         <v>6.0137485435316718</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>708.70034654999995</v>
       </c>
       <c r="C209" s="5">
         <v>3.3868176299999959</v>
       </c>
       <c r="D209" s="5">
         <v>5.916877695790479</v>
       </c>
       <c r="E209" s="5">
         <v>3.4628553951729923</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>708.09809048</v>
       </c>
       <c r="C210" s="5">
         <v>-0.60225606999995307</v>
       </c>
       <c r="D210" s="5">
         <v>-1.0150114388734477</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>710.78817167</v>
       </c>
       <c r="C211" s="5">
         <v>2.6900811900000008</v>
       </c>
       <c r="D211" s="5">
         <v>4.6552996827324389</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>713.54226080000001</v>
       </c>
       <c r="C212" s="5">
         <v>2.7540891300000112</v>
       </c>
       <c r="D212" s="5">
         <v>4.7500156233081015</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>708.20595342000001</v>
       </c>
       <c r="C213" s="5">
         <v>-5.3363073799999938</v>
       </c>
       <c r="D213" s="5">
         <v>-8.6142504402531124</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>709.29527192</v>
       </c>
       <c r="C214" s="5">
         <v>1.0893184999999903</v>
       </c>
       <c r="D214" s="5">
         <v>1.8614606879399753</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>711.28516934000004</v>
       </c>
       <c r="C215" s="5">
         <v>1.9898974200000339</v>
       </c>
       <c r="D215" s="5">
         <v>3.4189832004711818</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>713.18643616999998</v>
       </c>
       <c r="C216" s="5">
         <v>1.9012668299999405</v>
       </c>
       <c r="D216" s="5">
         <v>3.2551819656578385</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>715.68732263000004</v>
       </c>
       <c r="C217" s="5">
         <v>2.5008864600000607</v>
       </c>
       <c r="D217" s="5">
         <v>4.2900783736877779</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>716.37511328000005</v>
       </c>
       <c r="C218" s="5">
         <v>0.68779065000001083</v>
       </c>
       <c r="D218" s="5">
         <v>1.1593404490545689</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>718.71610329999999</v>
       </c>
       <c r="C219" s="5">
         <v>2.3409900199999356</v>
       </c>
       <c r="D219" s="5">
         <v>3.9926453084016655</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>720.35188343000004</v>
       </c>
       <c r="C220" s="5">
         <v>1.6357801300000574</v>
       </c>
       <c r="D220" s="5">
         <v>2.7656195393238159</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>722.35175502000004</v>
       </c>
       <c r="C221" s="5">
         <v>1.9998715899999979</v>
       </c>
       <c r="D221" s="5">
         <v>3.3828344875727501</v>
       </c>
       <c r="E221" s="5">
         <v>1.9262596013189581</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>721.50170924999998</v>
       </c>
       <c r="C222" s="5">
         <v>-0.8500457700000652</v>
       </c>
       <c r="D222" s="5">
         <v>-1.4030265452293467</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>723.73296188999996</v>
       </c>
       <c r="C223" s="5">
         <v>2.2312526399999797</v>
       </c>
       <c r="D223" s="5">
         <v>3.7747894824270212</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>723.37401426999998</v>
       </c>
       <c r="C224" s="5">
         <v>-0.35894761999998082</v>
       </c>
       <c r="D224" s="5">
         <v>-0.59353951574119268</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>725.44411200000002</v>
       </c>
       <c r="C225" s="5">
         <v>2.0700977300000432</v>
       </c>
       <c r="D225" s="5">
         <v>3.4886398212093495</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>726.54823797999995</v>
       </c>
       <c r="C226" s="5">
         <v>1.1041259799999352</v>
       </c>
       <c r="D226" s="5">
         <v>1.8417666956861201</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>725.88891360000002</v>
       </c>
       <c r="C227" s="5">
         <v>-0.65932437999992999</v>
       </c>
       <c r="D227" s="5">
         <v>-1.0835512646492518</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>725.71045219999996</v>
       </c>
       <c r="C228" s="5">
         <v>-0.17846140000006017</v>
       </c>
       <c r="D228" s="5">
         <v>-0.29462406341512759</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>724.90700288000005</v>
       </c>
       <c r="C229" s="5">
         <v>-0.80344931999991331</v>
       </c>
       <c r="D229" s="5">
         <v>-1.3204853113477966</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>723.74078735000001</v>
       </c>
       <c r="C230" s="5">
         <v>-1.166215530000045</v>
       </c>
       <c r="D230" s="5">
         <v>-1.9135447481341439</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>723.87818898</v>
       </c>
       <c r="C231" s="5">
         <v>0.13740162999999939</v>
       </c>
       <c r="D231" s="5">
         <v>0.22805710663180712</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>720.93098209000004</v>
       </c>
       <c r="C232" s="5">
         <v>-2.9472068899999613</v>
       </c>
       <c r="D232" s="5">
         <v>-4.7777623042571715</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>720.00402210000004</v>
       </c>
       <c r="C233" s="5">
         <v>-0.92695999000000029</v>
       </c>
       <c r="D233" s="5">
         <v>-1.5320735293472887</v>
       </c>
       <c r="E233" s="5">
         <v>-0.32501242001342634</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>722.58616615000005</v>
       </c>
       <c r="C234" s="5">
         <v>2.5821440500000108</v>
       </c>
       <c r="D234" s="5">
         <v>4.3894581575604441</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>720.10735465000005</v>
       </c>
       <c r="C235" s="5">
         <v>-2.4788115000000062</v>
       </c>
       <c r="D235" s="5">
         <v>-4.0397778396251809</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>717.25087212000005</v>
       </c>
       <c r="C236" s="5">
         <v>-2.8564825299999939</v>
       </c>
       <c r="D236" s="5">
         <v>-4.6576040095631654</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>715.17875637999998</v>
       </c>
       <c r="C237" s="5">
         <v>-2.072115740000072</v>
       </c>
       <c r="D237" s="5">
         <v>-3.4122056223690467</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>715.01886896999997</v>
       </c>
       <c r="C238" s="5">
         <v>-0.15988741000001028</v>
       </c>
       <c r="D238" s="5">
         <v>-0.2679458104068444</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>714.36775617000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.65111279999996441</v>
       </c>
       <c r="D239" s="5">
         <v>-1.0872915191953769</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>713.84538237000004</v>
       </c>
       <c r="C240" s="5">
         <v>-0.52237379999996847</v>
       </c>
       <c r="D240" s="5">
         <v>-0.8739666925871914</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>710.75199911000004</v>
       </c>
       <c r="C241" s="5">
         <v>-3.093383259999996</v>
       </c>
       <c r="D241" s="5">
         <v>-5.0779248524097103</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>708.88750854</v>
       </c>
       <c r="C242" s="5">
         <v>-1.8644905700000436</v>
       </c>
       <c r="D242" s="5">
         <v>-3.1028943359698746</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>709.66750611999998</v>
       </c>
       <c r="C243" s="5">
         <v>0.77999757999998565</v>
       </c>
       <c r="D243" s="5">
         <v>1.3283945635630179</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>709.82917605</v>
       </c>
       <c r="C244" s="5">
         <v>0.16166993000001639</v>
       </c>
       <c r="D244" s="5">
         <v>0.2737157585037675</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>710.54057224999997</v>
       </c>
       <c r="C245" s="5">
         <v>0.71139619999996739</v>
       </c>
       <c r="D245" s="5">
         <v>1.2093004971779564</v>
       </c>
       <c r="E245" s="5">
         <v>-1.3143606923748163</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>712.68843666999999</v>
       </c>
       <c r="C246" s="5">
         <v>2.147864420000019</v>
       </c>
       <c r="D246" s="5">
         <v>3.6883520969183126</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>712.88894460999995</v>
       </c>
       <c r="C247" s="5">
         <v>0.20050793999996586</v>
       </c>
       <c r="D247" s="5">
         <v>0.33813119066798958</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>715.03292798999996</v>
       </c>
       <c r="C248" s="5">
         <v>2.1439833800000088</v>
       </c>
       <c r="D248" s="5">
         <v>3.6692475016162795</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>713.70908940000004</v>
       </c>
       <c r="C249" s="5">
         <v>-1.323838589999923</v>
       </c>
       <c r="D249" s="5">
         <v>-2.1992401165533026</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>716.23496685999999</v>
       </c>
       <c r="C250" s="5">
         <v>2.525877459999947</v>
       </c>
       <c r="D250" s="5">
         <v>4.3305513956619635</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>716.42639741000005</v>
       </c>
       <c r="C251" s="5">
         <v>0.1914305500000637</v>
       </c>
       <c r="D251" s="5">
         <v>0.32119996370492121</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>714.89270957999997</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5336878300000762</v>
       </c>
       <c r="D252" s="5">
         <v>-2.5388650089582909</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>714.87301164999997</v>
       </c>
       <c r="C253" s="5">
         <v>-1.9697930000006636E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-3.3059414172742496E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>716.36859189999996</v>
       </c>
       <c r="C254" s="5">
         <v>1.4955802499999891</v>
       </c>
       <c r="D254" s="5">
         <v>2.539600246102669</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>720.73426533999998</v>
       </c>
       <c r="C255" s="5">
         <v>4.3656734400000232</v>
       </c>
       <c r="D255" s="5">
         <v>7.5631716281664652</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>719.96061063000002</v>
       </c>
       <c r="C256" s="5">
         <v>-0.77365470999995978</v>
       </c>
       <c r="D256" s="5">
         <v>-1.2805332269406167</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>721.82435410999994</v>
       </c>
       <c r="C257" s="5">
         <v>1.8637434799999255</v>
       </c>
       <c r="D257" s="5">
         <v>3.1510210962680585</v>
       </c>
       <c r="E257" s="5">
         <v>1.5880559535493832</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>726.55164545000002</v>
       </c>
       <c r="C258" s="5">
         <v>4.7272913400000789</v>
       </c>
       <c r="D258" s="5">
         <v>8.1482551660694735</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>726.74527709999995</v>
       </c>
       <c r="C259" s="5">
         <v>0.19363164999992932</v>
       </c>
       <c r="D259" s="5">
         <v>0.32027850026514759</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>730.18486872999995</v>
       </c>
       <c r="C260" s="5">
         <v>3.4395916299999953</v>
       </c>
       <c r="D260" s="5">
         <v>5.8296430119751719</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>734.88347341999997</v>
       </c>
       <c r="C261" s="5">
         <v>4.6986046900000247</v>
       </c>
       <c r="D261" s="5">
         <v>8.0010109726209357</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>735.61306888000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.72959546000004138</v>
       </c>
       <c r="D262" s="5">
         <v>1.1978920746682276</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>738.95147711000004</v>
       </c>
       <c r="C263" s="5">
         <v>3.3384082300000273</v>
       </c>
       <c r="D263" s="5">
         <v>5.5839301161430654</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>741.86503329000004</v>
       </c>
       <c r="C264" s="5">
         <v>2.9135561800000005</v>
       </c>
       <c r="D264" s="5">
         <v>4.8353529546546703</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>743.05035461</v>
       </c>
       <c r="C265" s="5">
         <v>1.1853213199999573</v>
       </c>
       <c r="D265" s="5">
         <v>1.9342492086987351</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>743.08512403999998</v>
       </c>
       <c r="C266" s="5">
         <v>3.4769429999983004E-2</v>
       </c>
       <c r="D266" s="5">
         <v>5.6165851146738888E-2</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>739.60571468000001</v>
       </c>
       <c r="C267" s="5">
         <v>-3.4794093599999769</v>
       </c>
       <c r="D267" s="5">
         <v>-5.476391729375818</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>742.77602815</v>
       </c>
       <c r="C268" s="5">
         <v>3.1703134699999964</v>
       </c>
       <c r="D268" s="5">
         <v>5.2668075723265151</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>743.57168754999998</v>
       </c>
       <c r="C269" s="5">
         <v>0.79565939999997681</v>
       </c>
       <c r="D269" s="5">
         <v>1.2930366759863254</v>
       </c>
       <c r="E269" s="5">
         <v>3.0128289958869958</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>746.23726794000004</v>
       </c>
       <c r="C270" s="5">
         <v>2.6655803900000592</v>
       </c>
       <c r="D270" s="5">
         <v>4.3876382295069627</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>747.54140360999997</v>
       </c>
       <c r="C271" s="5">
         <v>1.3041356699999369</v>
       </c>
       <c r="D271" s="5">
         <v>2.1174137039969176</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>749.45888002000004</v>
       </c>
       <c r="C272" s="5">
         <v>1.917476410000063</v>
       </c>
       <c r="D272" s="5">
         <v>3.121850310530605</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>750.20771737999996</v>
       </c>
       <c r="C273" s="5">
         <v>0.74883735999992496</v>
       </c>
       <c r="D273" s="5">
         <v>1.2056159025895408</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>751.92595515999994</v>
       </c>
       <c r="C274" s="5">
         <v>1.7182377799999813</v>
       </c>
       <c r="D274" s="5">
         <v>2.7833065630685994</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>755.95706823</v>
       </c>
       <c r="C275" s="5">
         <v>4.0311130700000604</v>
       </c>
       <c r="D275" s="5">
         <v>6.6263814089948081</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>755.15165033999995</v>
       </c>
       <c r="C276" s="5">
         <v>-0.80541789000005792</v>
       </c>
       <c r="D276" s="5">
         <v>-1.2710483386219829</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>759.28529550999997</v>
       </c>
       <c r="C277" s="5">
         <v>4.1336451700000225</v>
       </c>
       <c r="D277" s="5">
         <v>6.7701275365892766</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>760.17207398000005</v>
       </c>
       <c r="C278" s="5">
         <v>0.88677847000008114</v>
       </c>
       <c r="D278" s="5">
         <v>1.410532160322453</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>761.22572234999996</v>
       </c>
       <c r="C279" s="5">
         <v>1.0536483699999053</v>
       </c>
       <c r="D279" s="5">
         <v>1.6760172733317535</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>765.83619675</v>
       </c>
       <c r="C280" s="5">
         <v>4.6104744000000437</v>
       </c>
       <c r="D280" s="5">
         <v>7.515037316053097</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>767.64537572999996</v>
       </c>
       <c r="C281" s="5">
         <v>1.809178979999956</v>
       </c>
       <c r="D281" s="5">
         <v>2.8719535818450437</v>
       </c>
       <c r="E281" s="5">
         <v>3.2375746122503157</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>765.54067629999997</v>
       </c>
       <c r="C282" s="5">
         <v>-2.1046994299999824</v>
       </c>
       <c r="D282" s="5">
         <v>-3.2409488773862072</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>770.82404647999999</v>
       </c>
       <c r="C283" s="5">
         <v>5.2833701800000199</v>
       </c>
       <c r="D283" s="5">
         <v>8.6034932231978889</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>770.90071823000005</v>
       </c>
       <c r="C284" s="5">
         <v>7.6671750000059546E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.11942602320142992</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>772.30558129999997</v>
       </c>
       <c r="C285" s="5">
         <v>1.4048630699999194</v>
       </c>
       <c r="D285" s="5">
         <v>2.2088913126826704</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>774.39320712999995</v>
       </c>
       <c r="C286" s="5">
         <v>2.087625829999979</v>
       </c>
       <c r="D286" s="5">
         <v>3.2923923060698579</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>775.20748993999996</v>
       </c>
       <c r="C287" s="5">
         <v>0.81428281000000879</v>
       </c>
       <c r="D287" s="5">
         <v>1.2691360363686233</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>776.75407731999996</v>
       </c>
       <c r="C288" s="5">
         <v>1.5465873800000054</v>
       </c>
       <c r="D288" s="5">
         <v>2.4205202769242096</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>778.37199412999996</v>
       </c>
       <c r="C289" s="5">
         <v>1.617916809999997</v>
       </c>
       <c r="D289" s="5">
         <v>2.5283385412885773</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>781.57140733999995</v>
       </c>
       <c r="C290" s="5">
         <v>3.1994132099999888</v>
       </c>
       <c r="D290" s="5">
         <v>5.0455202691175316</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>779.30031692</v>
       </c>
       <c r="C291" s="5">
         <v>-2.2710904199999504</v>
       </c>
       <c r="D291" s="5">
         <v>-3.4317683588937054</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>781.75855316000002</v>
       </c>
       <c r="C292" s="5">
         <v>2.4582362400000193</v>
       </c>
       <c r="D292" s="5">
         <v>3.8516650662035801</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>782.14749833999997</v>
       </c>
       <c r="C293" s="5">
         <v>0.3889451799999506</v>
       </c>
       <c r="D293" s="5">
         <v>0.59866758440760837</v>
       </c>
       <c r="E293" s="5">
         <v>1.8891695395427899</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>782.75288725999997</v>
       </c>
       <c r="C294" s="5">
         <v>0.60538891999999578</v>
       </c>
       <c r="D294" s="5">
         <v>0.93277457479548076</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>784.54817754999999</v>
       </c>
       <c r="C295" s="5">
         <v>1.7952902900000254</v>
       </c>
       <c r="D295" s="5">
         <v>2.7872568983363211</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>787.49186003</v>
       </c>
       <c r="C296" s="5">
         <v>2.9436824800000068</v>
       </c>
       <c r="D296" s="5">
         <v>4.5965754033861161</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>789.10853814999996</v>
       </c>
       <c r="C297" s="5">
         <v>1.6166781199999605</v>
       </c>
       <c r="D297" s="5">
         <v>2.4915424846702061</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>791.48605206000002</v>
       </c>
       <c r="C298" s="5">
         <v>2.3775139100000615</v>
       </c>
       <c r="D298" s="5">
         <v>3.6760115577696428</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>794.42699750999998</v>
       </c>
       <c r="C299" s="5">
         <v>2.9409454499999583</v>
       </c>
       <c r="D299" s="5">
         <v>4.5511332510767666</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>793.54091545999995</v>
       </c>
       <c r="C300" s="5">
         <v>-0.88608205000002727</v>
       </c>
       <c r="D300" s="5">
         <v>-1.3302667174321048</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>795.66882082999996</v>
       </c>
       <c r="C301" s="5">
         <v>2.1279053700000077</v>
       </c>
       <c r="D301" s="5">
         <v>3.265723241387275</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>797.51617998999996</v>
       </c>
       <c r="C302" s="5">
         <v>1.8473591599999963</v>
       </c>
       <c r="D302" s="5">
         <v>2.8219775591586727</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>800.01801112999999</v>
       </c>
       <c r="C303" s="5">
         <v>2.5018311400000357</v>
       </c>
       <c r="D303" s="5">
         <v>3.8300686829190189</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>801.61150052999994</v>
       </c>
       <c r="C304" s="5">
         <v>1.5934893999999531</v>
       </c>
       <c r="D304" s="5">
         <v>2.4165393260715984</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>804.64603169999998</v>
       </c>
       <c r="C305" s="5">
         <v>3.0345311700000366</v>
       </c>
       <c r="D305" s="5">
         <v>4.6384298298876248</v>
       </c>
       <c r="E305" s="5">
         <v>2.87650774409558</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>805.99408139000002</v>
       </c>
       <c r="C306" s="5">
         <v>1.3480496900000389</v>
       </c>
       <c r="D306" s="5">
         <v>2.0290273811127024</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>806.80757974000005</v>
       </c>
       <c r="C307" s="5">
         <v>0.81349835000003168</v>
       </c>
       <c r="D307" s="5">
         <v>1.2179188338124813</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>806.24929157999998</v>
       </c>
       <c r="C308" s="5">
         <v>-0.55828816000007464</v>
       </c>
       <c r="D308" s="5">
         <v>-0.82721329177432024</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>809.31208886000002</v>
       </c>
       <c r="C309" s="5">
         <v>3.0627972800000407</v>
       </c>
       <c r="D309" s="5">
         <v>4.6550473406175907</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>813.34045315000003</v>
       </c>
       <c r="C310" s="5">
         <v>4.0283642900000132</v>
       </c>
       <c r="D310" s="5">
         <v>6.1392829443174701</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>814.20680268000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.8663495299999795</v>
       </c>
       <c r="D311" s="5">
         <v>1.2857244191978756</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>817.10771193999994</v>
       </c>
       <c r="C312" s="5">
         <v>2.9009092599999349</v>
       </c>
       <c r="D312" s="5">
         <v>4.3602219840144008</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>818.22184734999996</v>
       </c>
       <c r="C313" s="5">
         <v>1.1141354100000171</v>
       </c>
       <c r="D313" s="5">
         <v>1.648539696395912</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>818.94968258999995</v>
       </c>
       <c r="C314" s="5">
         <v>0.72783523999999034</v>
       </c>
       <c r="D314" s="5">
         <v>1.0726773510637111</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>821.65530565999995</v>
       </c>
       <c r="C315" s="5">
         <v>2.7056230700000015</v>
       </c>
       <c r="D315" s="5">
         <v>4.0373641185382114</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>821.30858962000002</v>
       </c>
       <c r="C316" s="5">
         <v>-0.34671603999993295</v>
       </c>
       <c r="D316" s="5">
         <v>-0.50519359055054558</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>824.32147437000003</v>
       </c>
       <c r="C317" s="5">
         <v>3.012884750000012</v>
       </c>
       <c r="D317" s="5">
         <v>4.4919867228136789</v>
       </c>
       <c r="E317" s="5">
         <v>2.4452295661523626</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>824.00250775999996</v>
       </c>
       <c r="C318" s="5">
         <v>-0.31896661000007498</v>
       </c>
       <c r="D318" s="5">
         <v>-0.4633464080220584</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>825.96668474000001</v>
       </c>
       <c r="C319" s="5">
         <v>1.9641769800000475</v>
       </c>
       <c r="D319" s="5">
         <v>2.8982442394335672</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>827.26834902999997</v>
       </c>
       <c r="C320" s="5">
         <v>1.3016642899999624</v>
       </c>
       <c r="D320" s="5">
         <v>1.9075918264898073</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>830.51669383000001</v>
       </c>
       <c r="C321" s="5">
         <v>3.2483448000000408</v>
       </c>
       <c r="D321" s="5">
         <v>4.8150130309721817</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>831.78003592000005</v>
       </c>
       <c r="C322" s="5">
         <v>1.2633420900000374</v>
       </c>
       <c r="D322" s="5">
         <v>1.8407318051833599</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>831.29116368999996</v>
       </c>
       <c r="C323" s="5">
         <v>-0.48887223000008362</v>
       </c>
       <c r="D323" s="5">
         <v>-0.70301519340534302</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>834.59298922000005</v>
       </c>
       <c r="C324" s="5">
         <v>3.3018255300000874</v>
       </c>
       <c r="D324" s="5">
         <v>4.8718228582431689</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>835.60065745999998</v>
       </c>
       <c r="C325" s="5">
         <v>1.0076682399999299</v>
       </c>
       <c r="D325" s="5">
         <v>1.4585122343526269</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>839.41017087</v>
       </c>
       <c r="C326" s="5">
         <v>3.8095134100000223</v>
       </c>
       <c r="D326" s="5">
         <v>5.6100988738656099</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>836.39404500000001</v>
       </c>
       <c r="C327" s="5">
         <v>-3.0161258699999962</v>
       </c>
       <c r="D327" s="5">
         <v>-4.2275805031903317</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>840.63815275000002</v>
       </c>
       <c r="C328" s="5">
         <v>4.2441077500000119</v>
       </c>
       <c r="D328" s="5">
         <v>6.2619978074726079</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>841.18304517000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.54489241999999649</v>
       </c>
       <c r="D329" s="5">
         <v>0.78060580699268467</v>
       </c>
       <c r="E329" s="5">
         <v>2.0455091034582873</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>845.81478540000001</v>
       </c>
       <c r="C330" s="5">
         <v>4.6317402299999912</v>
       </c>
       <c r="D330" s="5">
         <v>6.8112864188038857</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>845.59427141000003</v>
       </c>
       <c r="C331" s="5">
         <v>-0.22051398999997218</v>
       </c>
       <c r="D331" s="5">
         <v>-0.31240607754347005</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>848.10180131000004</v>
       </c>
       <c r="C332" s="5">
         <v>2.5075299000000086</v>
       </c>
       <c r="D332" s="5">
         <v>3.617102084716306</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>847.93830044000003</v>
       </c>
       <c r="C333" s="5">
         <v>-0.16350087000000713</v>
       </c>
       <c r="D333" s="5">
         <v>-0.23109624632274839</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>848.73916815999996</v>
       </c>
       <c r="C334" s="5">
         <v>0.80086771999992834</v>
       </c>
       <c r="D334" s="5">
         <v>1.1392919991223271</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>852.31866763000005</v>
       </c>
       <c r="C335" s="5">
         <v>3.5794994700000871</v>
       </c>
       <c r="D335" s="5">
         <v>5.1799765361910888</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>853.29980614999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.98113851999994495</v>
       </c>
       <c r="D336" s="5">
         <v>1.3901480428061497</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>855.59678365000002</v>
       </c>
       <c r="C337" s="5">
         <v>2.2969775000000254</v>
       </c>
       <c r="D337" s="5">
         <v>3.2785081701834917</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>857.98909385000002</v>
       </c>
       <c r="C338" s="5">
         <v>2.3923101999999972</v>
       </c>
       <c r="D338" s="5">
         <v>3.4073692618473039</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>859.57605094999997</v>
       </c>
       <c r="C339" s="5">
         <v>1.5869570999999496</v>
       </c>
       <c r="D339" s="5">
         <v>2.2422677400273372</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>862.91516811999998</v>
       </c>
       <c r="C340" s="5">
         <v>3.3391171700000086</v>
       </c>
       <c r="D340" s="5">
         <v>4.7624274516690823</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>861.99792549999995</v>
       </c>
       <c r="C341" s="5">
         <v>-0.91724262000002454</v>
       </c>
       <c r="D341" s="5">
         <v>-1.2681188063794036</v>
       </c>
       <c r="E341" s="5">
         <v>2.4744769226528351</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>865.34546770999998</v>
       </c>
       <c r="C342" s="5">
         <v>3.3475422100000287</v>
       </c>
       <c r="D342" s="5">
         <v>4.7609993929780936</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>867.64293120000002</v>
       </c>
       <c r="C343" s="5">
         <v>2.297463490000041</v>
       </c>
       <c r="D343" s="5">
         <v>3.2328967533892916</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>869.19046047999996</v>
       </c>
       <c r="C344" s="5">
         <v>1.5475292799999352</v>
       </c>
       <c r="D344" s="5">
         <v>2.1614433435414915</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>871.41073487000006</v>
       </c>
       <c r="C345" s="5">
         <v>2.2202743900000996</v>
       </c>
       <c r="D345" s="5">
         <v>3.1087338025087563</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>874.67167280000001</v>
       </c>
       <c r="C346" s="5">
         <v>3.2609379299999546</v>
       </c>
       <c r="D346" s="5">
         <v>4.5841501214443525</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>878.23065939000003</v>
       </c>
       <c r="C347" s="5">
         <v>3.5589865900000177</v>
       </c>
       <c r="D347" s="5">
         <v>4.9934951680655759</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>878.82044525000003</v>
       </c>
       <c r="C348" s="5">
         <v>0.58978586000000632</v>
       </c>
       <c r="D348" s="5">
         <v>0.8088569855977612</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>880.95543376000001</v>
       </c>
       <c r="C349" s="5">
         <v>2.134988509999971</v>
       </c>
       <c r="D349" s="5">
         <v>2.9545251953998042</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>882.21540285000003</v>
       </c>
       <c r="C350" s="5">
         <v>1.2599690900000269</v>
       </c>
       <c r="D350" s="5">
         <v>1.7298415297393399</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>883.06292157999997</v>
       </c>
       <c r="C351" s="5">
         <v>0.84751872999993338</v>
       </c>
       <c r="D351" s="5">
         <v>1.158915781153147</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>883.52224870999999</v>
       </c>
       <c r="C352" s="5">
         <v>0.45932713000001968</v>
       </c>
       <c r="D352" s="5">
         <v>0.62597143632934227</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>885.59615802999997</v>
       </c>
       <c r="C353" s="5">
         <v>2.0739093199999843</v>
       </c>
       <c r="D353" s="5">
         <v>2.8534352857932488</v>
       </c>
       <c r="E353" s="5">
         <v>2.7376205709905843</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>888.57954317999997</v>
       </c>
       <c r="C354" s="5">
         <v>2.9833851500000037</v>
       </c>
       <c r="D354" s="5">
         <v>4.1182939498739302</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>890.95767959</v>
       </c>
       <c r="C355" s="5">
         <v>2.3781364100000246</v>
       </c>
       <c r="D355" s="5">
         <v>3.2593003962088751</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>892.27072011999996</v>
       </c>
       <c r="C356" s="5">
         <v>1.3130405299999666</v>
       </c>
       <c r="D356" s="5">
         <v>1.7828940211694011</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>892.12162449000004</v>
       </c>
       <c r="C357" s="5">
         <v>-0.14909562999991977</v>
       </c>
       <c r="D357" s="5">
         <v>-0.20033204610354627</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>895.67878884000004</v>
       </c>
       <c r="C358" s="5">
         <v>3.5571643499999936</v>
       </c>
       <c r="D358" s="5">
         <v>4.8911086844994456</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>896.96918338</v>
       </c>
       <c r="C359" s="5">
         <v>1.2903945399999657</v>
       </c>
       <c r="D359" s="5">
         <v>1.7425916068129821</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>900.32411605000004</v>
       </c>
       <c r="C360" s="5">
         <v>3.3549326700000393</v>
       </c>
       <c r="D360" s="5">
         <v>4.5818522677138374</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>903.54033144000005</v>
       </c>
       <c r="C361" s="5">
         <v>3.2162153900000021</v>
       </c>
       <c r="D361" s="5">
         <v>4.3719785303607317</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>906.74822207</v>
       </c>
       <c r="C362" s="5">
         <v>3.2078906299999517</v>
       </c>
       <c r="D362" s="5">
         <v>4.3446139392409489</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>911.28479677999997</v>
       </c>
       <c r="C363" s="5">
         <v>4.536574709999968</v>
       </c>
       <c r="D363" s="5">
         <v>6.1717427545890491</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>914.81773869000006</v>
       </c>
       <c r="C364" s="5">
         <v>3.5329419100000905</v>
       </c>
       <c r="D364" s="5">
         <v>4.7527486555787313</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>914.05255551000005</v>
       </c>
       <c r="C365" s="5">
         <v>-0.76518318000000818</v>
       </c>
       <c r="D365" s="5">
         <v>-0.99911422164942199</v>
       </c>
       <c r="E365" s="5">
         <v>3.2132476210489758</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>915.09915129000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.0465957799999615</v>
       </c>
       <c r="D366" s="5">
         <v>1.3826933251991358</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>917.39367236999999</v>
       </c>
       <c r="C367" s="5">
         <v>2.2945210799999813</v>
       </c>
       <c r="D367" s="5">
         <v>3.0507253163001513</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>912.59268842999995</v>
       </c>
       <c r="C368" s="5">
         <v>-4.8009839400000374</v>
       </c>
       <c r="D368" s="5">
         <v>-6.102304067948694</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>797.54604873999995</v>
       </c>
       <c r="C369" s="5">
         <v>-115.04663969000001</v>
       </c>
       <c r="D369" s="5">
         <v>-80.150690941793314</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>820.07184792999999</v>
       </c>
       <c r="C370" s="5">
         <v>22.525799190000043</v>
       </c>
       <c r="D370" s="5">
         <v>39.686239889749906</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>844.67373289</v>
       </c>
       <c r="C371" s="5">
         <v>24.601884960000007</v>
       </c>
       <c r="D371" s="5">
         <v>42.575540824312384</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>851.88564395000003</v>
       </c>
       <c r="C372" s="5">
         <v>7.211911060000034</v>
       </c>
       <c r="D372" s="5">
         <v>10.740817860244523</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>854.59386777999998</v>
       </c>
       <c r="C373" s="5">
         <v>2.7082238299999517</v>
       </c>
       <c r="D373" s="5">
         <v>3.8823275213579089</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>859.02258615999995</v>
       </c>
       <c r="C374" s="5">
         <v>4.4287183799999639</v>
       </c>
       <c r="D374" s="5">
         <v>6.3990444972283234</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>875.83556400999998</v>
       </c>
       <c r="C375" s="5">
         <v>16.812977850000038</v>
       </c>
       <c r="D375" s="5">
         <v>26.187378813476503</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>877.86574474999998</v>
       </c>
       <c r="C376" s="5">
         <v>2.0301807399999916</v>
       </c>
       <c r="D376" s="5">
         <v>2.8173294909975777</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>881.25077892000002</v>
       </c>
       <c r="C377" s="5">
         <v>3.3850341700000399</v>
       </c>
       <c r="D377" s="5">
         <v>4.7265829942988002</v>
       </c>
       <c r="E377" s="5">
         <v>-3.5886094724277728</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>882.62873243000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.3779535099999976</v>
       </c>
       <c r="D378" s="5">
         <v>1.8925816452069144</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>878.56729551000001</v>
       </c>
       <c r="C379" s="5">
         <v>-4.0614369200000056</v>
       </c>
       <c r="D379" s="5">
         <v>-5.3842012530868182</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>890.27214011000001</v>
       </c>
       <c r="C380" s="5">
         <v>11.704844600000001</v>
       </c>
       <c r="D380" s="5">
         <v>17.212249950109282</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>892.63780363000001</v>
       </c>
       <c r="C381" s="5">
         <v>2.3656635199999982</v>
       </c>
       <c r="D381" s="5">
         <v>3.2357008851335856</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>895.41354329000001</v>
       </c>
       <c r="C382" s="5">
         <v>2.7757396599999993</v>
       </c>
       <c r="D382" s="5">
         <v>3.7959960670673532</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>901.49023302000001</v>
       </c>
       <c r="C383" s="5">
         <v>6.0766897299999982</v>
       </c>
       <c r="D383" s="5">
         <v>8.4547064864771482</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>909.95994585999995</v>
       </c>
       <c r="C384" s="5">
         <v>8.4697128399999428</v>
       </c>
       <c r="D384" s="5">
         <v>11.875503901650308</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>911.91062654999996</v>
       </c>
       <c r="C385" s="5">
         <v>1.9506806900000129</v>
       </c>
       <c r="D385" s="5">
         <v>2.6029871426426876</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>917.25038673999995</v>
       </c>
       <c r="C386" s="5">
         <v>5.3397601899999927</v>
       </c>
       <c r="D386" s="5">
         <v>7.2574637595193003</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>926.14554210999995</v>
       </c>
       <c r="C387" s="5">
         <v>8.8951553699999977</v>
       </c>
       <c r="D387" s="5">
         <v>12.278356066848772</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>931.15312695</v>
       </c>
       <c r="C388" s="5">
         <v>5.0075848400000496</v>
       </c>
       <c r="D388" s="5">
         <v>6.6847600225599768</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>935.12959277000004</v>
       </c>
       <c r="C389" s="5">
         <v>3.976465820000044</v>
       </c>
       <c r="D389" s="5">
         <v>5.2466634153322644</v>
       </c>
       <c r="E389" s="5">
         <v>6.1139025506485423</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>935.19377156999997</v>
       </c>
       <c r="C390" s="5">
         <v>6.4178799999922376E-2</v>
       </c>
       <c r="D390" s="5">
         <v>8.2388192968818608E-2</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>942.44155565999995</v>
       </c>
       <c r="C391" s="5">
         <v>7.2477840899999819</v>
       </c>
       <c r="D391" s="5">
         <v>9.7068791657908946</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>943.15878023000005</v>
       </c>
       <c r="C392" s="5">
         <v>0.71722457000009854</v>
       </c>
       <c r="D392" s="5">
         <v>0.91706599579568504</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>948.96769954000001</v>
       </c>
       <c r="C393" s="5">
         <v>5.8089193099999648</v>
       </c>
       <c r="D393" s="5">
         <v>7.6463774381496652</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>951.74617056</v>
       </c>
       <c r="C394" s="5">
         <v>2.7784710199999836</v>
       </c>
       <c r="D394" s="5">
         <v>3.5705999708103286</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>954.73486903000003</v>
       </c>
       <c r="C395" s="5">
         <v>2.9886984700000312</v>
       </c>
       <c r="D395" s="5">
         <v>3.8340405352492724</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>964.19065396999997</v>
       </c>
       <c r="C396" s="5">
         <v>9.4557849399999441</v>
       </c>
       <c r="D396" s="5">
         <v>12.554172377342109</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>965.95348781999996</v>
       </c>
       <c r="C397" s="5">
         <v>1.7628338499999927</v>
       </c>
       <c r="D397" s="5">
         <v>2.216161877426015</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>968.18979452999997</v>
       </c>
       <c r="C398" s="5">
         <v>2.236306710000008</v>
       </c>
       <c r="D398" s="5">
         <v>2.8138037620732748</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>971.54513065000003</v>
       </c>
       <c r="C399" s="5">
         <v>3.3553361200000609</v>
       </c>
       <c r="D399" s="5">
         <v>4.2388825391746821</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>972.44490809000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.89977743999997983</v>
       </c>
       <c r="D400" s="5">
         <v>1.1170348774754313</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>971.29953860000001</v>
       </c>
       <c r="C401" s="5">
         <v>-1.1453694900000073</v>
       </c>
       <c r="D401" s="5">
         <v>-1.4042693301841047</v>
       </c>
       <c r="E401" s="5">
         <v>3.8679073050034596</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>977.94130714999994</v>
       </c>
       <c r="C402" s="5">
         <v>6.6417685499999379</v>
       </c>
       <c r="D402" s="5">
         <v>8.5213776527369056</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>978.73486109999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.79355395000004592</v>
       </c>
       <c r="D403" s="5">
         <v>0.97810185726965315</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>981.37086899999997</v>
       </c>
       <c r="C404" s="5">
         <v>2.6360078999999814</v>
       </c>
       <c r="D404" s="5">
         <v>3.2802443167023299</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>983.08988426999997</v>
       </c>
       <c r="C405" s="5">
         <v>1.7190152699999999</v>
       </c>
       <c r="D405" s="5">
         <v>2.1223455849039619</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>984.53475116000004</v>
       </c>
       <c r="C406" s="5">
         <v>1.4448668900000712</v>
       </c>
       <c r="D406" s="5">
         <v>1.7779906138591262</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>987.43549370999995</v>
       </c>
       <c r="C407" s="5">
         <v>2.9007425499999044</v>
       </c>
       <c r="D407" s="5">
         <v>3.5934287654574959</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>988.65128523999999</v>
       </c>
       <c r="C408" s="5">
         <v>1.2157915300000468</v>
       </c>
       <c r="D408" s="5">
         <v>1.4875608858990974</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>988.99531339999999</v>
       </c>
       <c r="C409" s="5">
         <v>0.34402815999999348</v>
       </c>
       <c r="D409" s="5">
         <v>0.41837281516345914</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>991.03692123999997</v>
       </c>
       <c r="C410" s="5">
         <v>2.0416078399999833</v>
       </c>
       <c r="D410" s="5">
         <v>2.5055100358707394</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>991.48256953999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.44564830000001621</v>
       </c>
       <c r="D411" s="5">
         <v>0.54095116314964997</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>992.45885222000004</v>
       </c>
       <c r="C412" s="5">
         <v>0.97628268000005392</v>
       </c>
       <c r="D412" s="5">
         <v>1.1880236803753164</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>992.06901054000002</v>
       </c>
       <c r="C413" s="5">
         <v>-0.38984168000001773</v>
       </c>
       <c r="D413" s="5">
         <v>-0.4703476324267708</v>
       </c>
       <c r="E413" s="5">
         <v>2.138317904478404</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>999.37570349999999</v>
       </c>
       <c r="C414" s="5">
         <v>7.3066929599999639</v>
       </c>
       <c r="D414" s="5">
         <v>9.205078978527359</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>999.27034861000004</v>
       </c>
       <c r="C415" s="5">
         <v>-0.10535488999994413</v>
       </c>
       <c r="D415" s="5">
         <v>-0.12643152103708477</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>999.92742333000001</v>
       </c>
       <c r="C416" s="5">
         <v>0.65707471999996869</v>
       </c>
       <c r="D416" s="5">
         <v>0.79192536512306955</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>998.17954924000003</v>
       </c>
       <c r="C417" s="5">
         <v>-1.7478740899999821</v>
       </c>
       <c r="D417" s="5">
         <v>-2.0775518382976532</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1000.5626258</v>
       </c>
       <c r="C418" s="5">
         <v>2.3830765599999495</v>
       </c>
       <c r="D418" s="5">
         <v>2.9028268772164356</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1003.6237871</v>
       </c>
       <c r="C419" s="5">
         <v>3.0611612999999807</v>
       </c>
       <c r="D419" s="5">
         <v>3.7337394875728958</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1002.1809419</v>
       </c>
       <c r="C420" s="5">
         <v>-1.4428451999999652</v>
       </c>
       <c r="D420" s="5">
         <v>-1.711586922812347</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1003.3960228</v>
       </c>
       <c r="C421" s="5">
         <v>1.2150808999999754</v>
       </c>
       <c r="D421" s="5">
         <v>1.4646653100820695</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1005.0070965</v>
       </c>
       <c r="C422" s="5">
         <v>1.6110737000000199</v>
       </c>
       <c r="D422" s="5">
         <v>1.9438514878797664</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1005.1427601</v>
       </c>
       <c r="C423" s="5">
         <v>0.13566360000004352</v>
       </c>
       <c r="D423" s="5">
         <v>0.16210556146918353</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1006.4439373</v>
       </c>
       <c r="C424" s="5">
         <v>1.3011771999999837</v>
       </c>
       <c r="D424" s="5">
         <v>1.5645317768074429</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1006.8270409</v>
       </c>
       <c r="C425" s="5">
         <v>0.38310360000002674</v>
       </c>
       <c r="D425" s="5">
         <v>0.45773837402001138</v>
       </c>
       <c r="E425" s="5">
         <v>1.4876011853214743</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1005.1083312</v>
       </c>
       <c r="C426" s="5">
         <v>-1.7187097000000904</v>
       </c>
       <c r="D426" s="5">
         <v>-2.0293430370519006</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1005.8598745</v>
       </c>
       <c r="C427" s="5">
         <v>0.75154330000009395</v>
       </c>
       <c r="D427" s="5">
         <v>0.90096762687521537</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1005.1979669999999</v>
       </c>
       <c r="C428" s="5">
         <v>-0.66190750000009757</v>
       </c>
       <c r="D428" s="5">
         <v>-0.78680993256254883</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1009.2612327000001</v>
       </c>
       <c r="C429" s="5">
         <v>4.0632657000001018</v>
       </c>
       <c r="D429" s="5">
         <v>4.9600142359163657</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1011.0655619</v>
       </c>
       <c r="C430" s="5">
         <v>1.8043291999999838</v>
       </c>
       <c r="D430" s="5">
         <v>2.1665473394237855</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1007.9417898</v>
       </c>
       <c r="C431" s="5">
         <v>-3.1237720999999965</v>
       </c>
       <c r="D431" s="5">
         <v>-3.6451447705238227</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1006.7675143</v>
       </c>
       <c r="C432" s="5">
         <v>-1.1742755000000216</v>
       </c>
       <c r="D432" s="5">
         <v>-1.3891044134306085</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1006.9940141</v>
       </c>
       <c r="C433" s="5">
         <v>0.2264997999999423</v>
       </c>
       <c r="D433" s="5">
         <v>0.27030702390491435</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1007.9070653</v>
       </c>
       <c r="C434" s="5">
         <v>0.91305120000004081</v>
       </c>
       <c r="D434" s="5">
         <v>1.0934940325975528</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1007.1139852</v>
       </c>
       <c r="C435" s="5">
         <v>-0.7930800999999974</v>
       </c>
       <c r="D435" s="5">
         <v>-0.94015436638221761</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1007.0496982</v>
       </c>
       <c r="C436" s="5">
         <v>-6.4287000000035732E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-7.6572585594769649E-2</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1008.6071684</v>
       </c>
       <c r="C437" s="5">
         <v>1.5574702000000116</v>
       </c>
       <c r="D437" s="5">
         <v>1.8717488523271042</v>
       </c>
       <c r="E437" s="5">
         <v>0.17680569032081372</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1010.0704549</v>
       </c>
       <c r="C438" s="5">
         <v>1.4632864999999811</v>
       </c>
       <c r="D438" s="5">
         <v>1.7549182740281832</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1008.4762095999999</v>
       </c>
       <c r="C439" s="5">
         <v>-1.5942453000000114</v>
       </c>
       <c r="D439" s="5">
         <v>-1.8776650489316538</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1012.4992631</v>
+        <v>1013.6317499</v>
       </c>
       <c r="C440" s="5">
-        <v>4.02305350000006</v>
+        <v>5.1555403000000979</v>
       </c>
       <c r="D440" s="5">
-        <v>4.8935297536333522</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3101120362821561</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>1015.2001992</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.5684492999999975</v>
+      </c>
+      <c r="D441" s="5">
+        <v>1.8727115976355346</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>