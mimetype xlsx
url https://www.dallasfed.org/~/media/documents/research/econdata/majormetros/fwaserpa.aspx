--- v5 (2026-05-27)
+++ v6 (2026-07-06)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FE06CAA1-2BE8-4B9C-B064-0417B789DB89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D1934520-CCA4-4574-ACFC-9C81A584BD93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B247AF75-FC1A-464D-9A23-DB0552ED877A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3452B571-63DB-4EE7-86A1-B39159B326BF}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Services Providing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C8463AA-23FC-4F14-B324-84BF2365E20B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8807229E-2481-4EAD-8A6E-E949A66DC874}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>445.65481948000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>446.00809948</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>448.82368728</v>
+        <v>448.88382687000001</v>
       </c>
       <c r="C7" s="5">
-        <v>3.1688677999999868</v>
+        <v>2.8757273900000087</v>
       </c>
       <c r="D7" s="5">
-        <v>8.8744419266318708</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>8.0176070270741242</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>449.04925022999998</v>
+        <v>449.05642408</v>
       </c>
       <c r="C8" s="5">
-        <v>0.22556294999998272</v>
+        <v>0.17259720999999217</v>
       </c>
       <c r="D8" s="5">
-        <v>0.6047474283057408</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>0.46238069825390582</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>447.47263002</v>
+        <v>447.43023937999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.5766202099999873</v>
+        <v>-1.6261847000000103</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.1328070120689286</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-4.2600879331436525</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>449.49423349</v>
+        <v>449.31508065999998</v>
       </c>
       <c r="C10" s="5">
-        <v>2.0216034700000023</v>
+        <v>1.8848412799999892</v>
       </c>
       <c r="D10" s="5">
-        <v>5.5581515677406657</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>5.1738945356640587</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>451.60348295</v>
+        <v>451.47545590999999</v>
       </c>
       <c r="C11" s="5">
-        <v>2.1092494600000009</v>
+        <v>2.1603752500000155</v>
       </c>
       <c r="D11" s="5">
-        <v>5.7786201721393038</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>5.9248355812759446</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>453.65043627</v>
+        <v>453.58462171999997</v>
       </c>
       <c r="C12" s="5">
-        <v>2.0469533200000001</v>
+        <v>2.109165809999979</v>
       </c>
       <c r="D12" s="5">
-        <v>5.576826068641827</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>5.7523725689383909</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>455.78522921000001</v>
+        <v>455.70461225000003</v>
       </c>
       <c r="C13" s="5">
-        <v>2.1347929400000112</v>
+        <v>2.1199905300000523</v>
       </c>
       <c r="D13" s="5">
-        <v>5.7954442229045444</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>5.755077425565136</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>454.84512381000002</v>
+        <v>454.80554329</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.9401053999999931</v>
+        <v>-0.89906896000002234</v>
       </c>
       <c r="D14" s="5">
-        <v>-2.4472408232082077</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>-2.3419828292779998</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>455.24324467999998</v>
+        <v>455.20031030000001</v>
       </c>
       <c r="C15" s="5">
-        <v>0.39812086999995699</v>
+        <v>0.39476701000000958</v>
       </c>
       <c r="D15" s="5">
-        <v>1.0554178761376987</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>1.0465758217982568</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>457.14647005</v>
+        <v>457.21902218000002</v>
       </c>
       <c r="C16" s="5">
-        <v>1.9032253700000297</v>
+        <v>2.0187118800000121</v>
       </c>
       <c r="D16" s="5">
-        <v>5.13379148770301</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>5.4534743877941994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>457.55358623000001</v>
+        <v>457.68779222000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.40711618000000271</v>
+        <v>0.46877003999998124</v>
       </c>
       <c r="D17" s="5">
-        <v>1.0739215326218909</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>1.2372778279394092</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>460.18998873999999</v>
+        <v>460.49346106000002</v>
       </c>
       <c r="C18" s="5">
-        <v>2.6364025099999822</v>
+        <v>2.8056688400000098</v>
       </c>
       <c r="D18" s="5">
-        <v>7.137728588419745</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>7.6092654114333858</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>458.6774686</v>
+        <v>458.70797370000003</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.5125201399999924</v>
+        <v>-1.7854873599999905</v>
       </c>
       <c r="D19" s="5">
-        <v>-3.8735539916742723</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>-4.5548505482709389</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>458.98609685000002</v>
+        <v>458.98015550000002</v>
       </c>
       <c r="C20" s="5">
-        <v>0.30862825000002658</v>
+        <v>0.27218179999999847</v>
       </c>
       <c r="D20" s="5">
-        <v>0.81043346403919525</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>0.71436777388396155</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>457.64547248999997</v>
+        <v>457.61993898999998</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.3406243600000494</v>
+        <v>-1.3602165100000434</v>
       </c>
       <c r="D21" s="5">
-        <v>-3.4492445046392706</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-3.4988783163432347</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>460.44216752</v>
+        <v>460.29964232999998</v>
       </c>
       <c r="C22" s="5">
-        <v>2.7966950300000235</v>
+        <v>2.6797033400000032</v>
       </c>
       <c r="D22" s="5">
-        <v>7.5848289005558733</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.2576760077194713</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>461.49497678</v>
+        <v>461.38454381000003</v>
       </c>
       <c r="C23" s="5">
-        <v>1.0528092600000036</v>
+        <v>1.0849014800000418</v>
       </c>
       <c r="D23" s="5">
-        <v>2.7785917209660616</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>2.8652892810733022</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>461.86031981000002</v>
+        <v>461.77092684000002</v>
       </c>
       <c r="C24" s="5">
-        <v>0.36534303000001955</v>
+        <v>0.38638302999999041</v>
       </c>
       <c r="D24" s="5">
-        <v>0.95412861305896879</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>1.0095726016834172</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>464.93586327000003</v>
+        <v>464.83143461999998</v>
       </c>
       <c r="C25" s="5">
-        <v>3.0755434600000058</v>
+        <v>3.0605077799999663</v>
       </c>
       <c r="D25" s="5">
-        <v>8.2900970585693123</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>8.2497356507173834</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>465.87041830999999</v>
+        <v>465.83904034</v>
       </c>
       <c r="C26" s="5">
-        <v>0.93455503999996381</v>
+        <v>1.007605720000015</v>
       </c>
       <c r="D26" s="5">
-        <v>2.4389337185253268</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>2.6324532781866639</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>467.31800339</v>
+        <v>467.28003731000001</v>
       </c>
       <c r="C27" s="5">
-        <v>1.4475850800000103</v>
+        <v>1.4409969700000147</v>
       </c>
       <c r="D27" s="5">
-        <v>3.7931122462048661</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>3.7758133310233255</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>467.98386787999999</v>
+        <v>468.06965299000001</v>
       </c>
       <c r="C28" s="5">
-        <v>0.66586448999998993</v>
+        <v>0.78961567999999716</v>
       </c>
       <c r="D28" s="5">
-        <v>1.7232999274966465</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>2.0467277202361744</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>467.73535600999998</v>
+        <v>467.88499671</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.24851187000001573</v>
+        <v>-0.18465628000001288</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.63537405024176596</v>
+        <v>-0.47238134203431148</v>
       </c>
       <c r="E29" s="5">
-        <v>2.2252628077712888</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.2279826255663826</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>467.47162118</v>
+        <v>467.75363677000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.26373482999997577</v>
+        <v>-0.13135993999998163</v>
       </c>
       <c r="D30" s="5">
-        <v>-0.67453135731234681</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-0.33638340848158865</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>468.77595624000003</v>
+        <v>468.81770217000002</v>
       </c>
       <c r="C31" s="5">
-        <v>1.3043350600000281</v>
+        <v>1.064065400000004</v>
       </c>
       <c r="D31" s="5">
-        <v>3.4000920613535657</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>2.7642245219768435</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>469.99232538000001</v>
+        <v>469.97480066000003</v>
       </c>
       <c r="C32" s="5">
-        <v>1.2163691399999834</v>
+        <v>1.1570984900000099</v>
       </c>
       <c r="D32" s="5">
-        <v>3.1585561122640993</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>3.0022816542778052</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>472.56313261999998</v>
+        <v>472.54817541</v>
       </c>
       <c r="C33" s="5">
-        <v>2.5708072399999651</v>
+        <v>2.5733747499999708</v>
       </c>
       <c r="D33" s="5">
-        <v>6.7649856560532795</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>6.7722068854677353</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>474.36434173999999</v>
+        <v>474.23310787000003</v>
       </c>
       <c r="C34" s="5">
-        <v>1.80120912000001</v>
+        <v>1.6849324600000273</v>
       </c>
       <c r="D34" s="5">
-        <v>4.6710023877317042</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>4.3636732391705957</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>475.15379951</v>
+        <v>475.04830534000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.78945777000001272</v>
+        <v>0.81519746999998688</v>
       </c>
       <c r="D35" s="5">
-        <v>2.0154740452988928</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>2.0823910936345724</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>474.03502118</v>
+        <v>473.94931960999998</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.1187783299999978</v>
+        <v>-1.0989857300000381</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.7891680661455087</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-2.7410510725848769</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>473.74675187000003</v>
+        <v>473.62748524</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.28826930999997558</v>
+        <v>-0.32183436999997639</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.7273060148851096</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-0.81182125861560817</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>475.11308500000001</v>
+        <v>475.05541851999999</v>
       </c>
       <c r="C38" s="5">
-        <v>1.3663331299999868</v>
+        <v>1.4279332799999906</v>
       </c>
       <c r="D38" s="5">
-        <v>3.5163505595459554</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>3.6784622058890548</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>477.29740332</v>
+        <v>477.27688357</v>
       </c>
       <c r="C39" s="5">
-        <v>2.1843183199999885</v>
+        <v>2.2214650500000062</v>
       </c>
       <c r="D39" s="5">
-        <v>5.6586269981194093</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>5.7580636044663125</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>478.44978799</v>
+        <v>478.54782721999999</v>
       </c>
       <c r="C40" s="5">
-        <v>1.1523846700000036</v>
+        <v>1.2709436499999924</v>
       </c>
       <c r="D40" s="5">
-        <v>2.9360592546911812</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>3.2427066216206724</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>479.00564055000001</v>
+        <v>479.15698687999998</v>
       </c>
       <c r="C41" s="5">
-        <v>0.55585256000000527</v>
+        <v>0.60915965999998889</v>
       </c>
       <c r="D41" s="5">
-        <v>1.4030767042545689</v>
+        <v>1.538260334357533</v>
       </c>
       <c r="E41" s="5">
-        <v>2.4095430022953224</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>2.4091369138272478</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>482.81658250999999</v>
+        <v>483.07835833000001</v>
       </c>
       <c r="C42" s="5">
-        <v>3.8109419599999796</v>
+        <v>3.9213714500000378</v>
       </c>
       <c r="D42" s="5">
-        <v>9.9761728464146771</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>10.275002941128154</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>483.70282533</v>
+        <v>483.73469805000002</v>
       </c>
       <c r="C43" s="5">
-        <v>0.88624282000000676</v>
+        <v>0.6563397200000054</v>
       </c>
       <c r="D43" s="5">
-        <v>2.2250560536021258</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>1.6426318662499995</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>484.26211136000001</v>
+        <v>484.22102832000002</v>
       </c>
       <c r="C44" s="5">
-        <v>0.55928603000000976</v>
+        <v>0.48633026999999629</v>
       </c>
       <c r="D44" s="5">
-        <v>1.3963693831673174</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.2131322556253155</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>485.92238749000001</v>
+        <v>485.91763763</v>
       </c>
       <c r="C45" s="5">
-        <v>1.6602761299999997</v>
+        <v>1.6966093099999853</v>
       </c>
       <c r="D45" s="5">
-        <v>4.1926314291114819</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>4.2865283343092253</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>485.56767989999997</v>
+        <v>485.46915023999998</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.35470759000003227</v>
+        <v>-0.44848739000002524</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.87245281339106695</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-1.1019588664736846</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>487.81678176999998</v>
+        <v>487.71732673000002</v>
       </c>
       <c r="C47" s="5">
-        <v>2.2491018700000041</v>
+        <v>2.2481764900000485</v>
       </c>
       <c r="D47" s="5">
-        <v>5.7020913177694199</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>5.7008715784407471</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>491.75991392999998</v>
+        <v>491.67923852000001</v>
       </c>
       <c r="C48" s="5">
-        <v>3.9431321600000047</v>
+        <v>3.9619117899999878</v>
       </c>
       <c r="D48" s="5">
-        <v>10.142935831270993</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>10.195593281857395</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>491.89740071</v>
+        <v>491.77449115000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.13748678000001746</v>
+        <v>9.5252630000004501E-2</v>
       </c>
       <c r="D49" s="5">
-        <v>0.33601369968325745</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>0.23272291556828417</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>494.18019776</v>
+        <v>494.10879229</v>
       </c>
       <c r="C50" s="5">
-        <v>2.2827970499999992</v>
+        <v>2.3343011399999796</v>
       </c>
       <c r="D50" s="5">
-        <v>5.7133253274934237</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>5.8471114187184314</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>493.39107152000003</v>
+        <v>493.38618298</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.78912623999997322</v>
+        <v>-0.72260930999999573</v>
       </c>
       <c r="D51" s="5">
-        <v>-1.8994668171906537</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-1.7408925474011849</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>493.95725471999998</v>
+        <v>494.05554222000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.56618319999995492</v>
+        <v>0.66935924000000568</v>
       </c>
       <c r="D52" s="5">
-        <v>1.3857656557607179</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>1.6401993670733139</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>494.31587386000001</v>
+        <v>494.45460517999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.35861914000003026</v>
+        <v>0.39906295999998065</v>
       </c>
       <c r="D53" s="5">
-        <v>0.87470225064267826</v>
+        <v>0.97359235602445526</v>
       </c>
       <c r="E53" s="5">
-        <v>3.1962532408638555</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>3.1926109226976918</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>497.05926861</v>
+        <v>497.27611855999999</v>
       </c>
       <c r="C54" s="5">
-        <v>2.7433947499999931</v>
+        <v>2.821513379999999</v>
       </c>
       <c r="D54" s="5">
-        <v>6.8669543285306611</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>7.0666272676492836</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>497.96693821999997</v>
+        <v>498.00043204000002</v>
       </c>
       <c r="C55" s="5">
-        <v>0.90766960999997082</v>
+        <v>0.72431348000003482</v>
       </c>
       <c r="D55" s="5">
-        <v>2.213437729979173</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>1.761944944999061</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>500.96997689</v>
+        <v>500.90978260999998</v>
       </c>
       <c r="C56" s="5">
-        <v>3.0030386700000236</v>
+        <v>2.9093505699999582</v>
       </c>
       <c r="D56" s="5">
-        <v>7.4816389591229493</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>7.2401780819825623</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>503.70304708999998</v>
+        <v>503.71416640000001</v>
       </c>
       <c r="C57" s="5">
-        <v>2.733070199999986</v>
+        <v>2.8043837900000312</v>
       </c>
       <c r="D57" s="5">
-        <v>6.7467211800962046</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>6.9290774928446153</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>504.50372606000002</v>
+        <v>504.43523843999998</v>
       </c>
       <c r="C58" s="5">
-        <v>0.80067897000003541</v>
+        <v>0.72107203999996727</v>
       </c>
       <c r="D58" s="5">
-        <v>1.9242678241527589</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>1.731402022979367</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>505.35311997000002</v>
+        <v>505.27498079999998</v>
       </c>
       <c r="C59" s="5">
-        <v>0.84939391000000342</v>
+        <v>0.83974236000000246</v>
       </c>
       <c r="D59" s="5">
-        <v>2.0391608572190689</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.0160538154834207</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>507.45543712</v>
+        <v>507.39133978000001</v>
       </c>
       <c r="C60" s="5">
-        <v>2.1023171499999762</v>
+        <v>2.1163589800000295</v>
       </c>
       <c r="D60" s="5">
-        <v>5.1079354222815176</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.14365584550176</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>508.91951125999998</v>
+        <v>508.8040924</v>
       </c>
       <c r="C61" s="5">
-        <v>1.4640741399999797</v>
+        <v>1.412752619999992</v>
       </c>
       <c r="D61" s="5">
-        <v>3.5176241599478741</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>3.392859080950239</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>509.60202485999997</v>
+        <v>509.5129207</v>
       </c>
       <c r="C62" s="5">
-        <v>0.68251359999999295</v>
+        <v>0.70882829999999331</v>
       </c>
       <c r="D62" s="5">
-        <v>1.6212475827079409</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>1.6846203658178238</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>510.63690099000002</v>
+        <v>510.64812871999999</v>
       </c>
       <c r="C63" s="5">
-        <v>1.0348761300000433</v>
+        <v>1.1352080199999932</v>
       </c>
       <c r="D63" s="5">
-        <v>2.4643075063831787</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>2.7066387709929973</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>513.16561329000001</v>
+        <v>513.26081204000002</v>
       </c>
       <c r="C64" s="5">
-        <v>2.5287122999999951</v>
+        <v>2.6126833200000306</v>
       </c>
       <c r="D64" s="5">
-        <v>6.1070439637639362</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>6.3154406280294006</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>513.05094111000005</v>
+        <v>513.17377869999996</v>
       </c>
       <c r="C65" s="5">
-        <v>-0.11467217999995682</v>
+        <v>-8.7033340000061798E-2</v>
       </c>
       <c r="D65" s="5">
-        <v>-0.2678231265092923</v>
+        <v>-0.20329364040967413</v>
       </c>
       <c r="E65" s="5">
-        <v>3.7901002659902705</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.7858224645689109</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>513.51586324000004</v>
+        <v>513.69706499999995</v>
       </c>
       <c r="C66" s="5">
-        <v>0.46492212999999083</v>
+        <v>0.52328629999999521</v>
       </c>
       <c r="D66" s="5">
-        <v>1.0928653704066482</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>1.230533070176576</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>516.74449677999996</v>
+        <v>516.76295970000001</v>
       </c>
       <c r="C67" s="5">
-        <v>3.2286335399999189</v>
+        <v>3.065894700000058</v>
       </c>
       <c r="D67" s="5">
-        <v>7.8112180511913598</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>7.4017877694898093</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>519.21016426000006</v>
+        <v>519.14072653000005</v>
       </c>
       <c r="C68" s="5">
-        <v>2.4656674800000928</v>
+        <v>2.3777668300000414</v>
       </c>
       <c r="D68" s="5">
-        <v>5.8785310649556388</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>5.6634249060001363</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>518.96585058999995</v>
+        <v>518.97647044999997</v>
       </c>
       <c r="C69" s="5">
-        <v>-0.24431367000011051</v>
+        <v>-0.16425608000008651</v>
       </c>
       <c r="D69" s="5">
-        <v>-0.56319938858243601</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-0.37901987153684535</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>522.08279291999997</v>
+        <v>522.03514643999995</v>
       </c>
       <c r="C70" s="5">
-        <v>3.116942330000029</v>
+        <v>3.0586759899999834</v>
       </c>
       <c r="D70" s="5">
-        <v>7.4501893064719216</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>7.3062212264146442</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>523.35746399000004</v>
+        <v>523.30133291000004</v>
       </c>
       <c r="C71" s="5">
-        <v>1.2746710700000676</v>
+        <v>1.2661864700000933</v>
       </c>
       <c r="D71" s="5">
-        <v>2.9694780347636174</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>2.9497206940429788</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>525.50833361000002</v>
+        <v>525.44986877999997</v>
       </c>
       <c r="C72" s="5">
-        <v>2.1508696199999804</v>
+        <v>2.1485358699999324</v>
       </c>
       <c r="D72" s="5">
-        <v>5.0447186927506049</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>5.0396736411775001</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>527.19300077000003</v>
+        <v>527.11451741999997</v>
       </c>
       <c r="C73" s="5">
-        <v>1.6846671600000036</v>
+        <v>1.6646486399999958</v>
       </c>
       <c r="D73" s="5">
-        <v>3.9155016564640599</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.8685990380721513</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>529.52654756000004</v>
+        <v>529.45640048999996</v>
       </c>
       <c r="C74" s="5">
-        <v>2.333546790000014</v>
+        <v>2.3418830699999944</v>
       </c>
       <c r="D74" s="5">
-        <v>5.4428725054079363</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>5.4636272869590163</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>531.68768894000004</v>
+        <v>531.70450507999999</v>
       </c>
       <c r="C75" s="5">
-        <v>2.1611413800000037</v>
+        <v>2.2481045900000254</v>
       </c>
       <c r="D75" s="5">
-        <v>5.0089693925081225</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>5.2159661659080481</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>532.66904875</v>
+        <v>532.73939151000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.98135980999995809</v>
+        <v>1.0348864300000287</v>
       </c>
       <c r="D76" s="5">
-        <v>2.2375174332741832</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.360793324640853</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>535.57530730999997</v>
+        <v>535.66618129000005</v>
       </c>
       <c r="C77" s="5">
-        <v>2.9062585599999693</v>
+        <v>2.9267897800000355</v>
       </c>
       <c r="D77" s="5">
-        <v>6.7473245496038059</v>
+        <v>6.7955159786131647</v>
       </c>
       <c r="E77" s="5">
-        <v>4.3902787023970324</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>4.3829991951223723</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>537.82123889000002</v>
+        <v>537.9482008</v>
       </c>
       <c r="C78" s="5">
-        <v>2.2459315800000468</v>
+        <v>2.282019509999941</v>
       </c>
       <c r="D78" s="5">
-        <v>5.1498935660755807</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>5.2336828659155898</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>538.79585652000003</v>
+        <v>538.81724377</v>
       </c>
       <c r="C79" s="5">
-        <v>0.97461763000001156</v>
+        <v>0.86904297000000952</v>
       </c>
       <c r="D79" s="5">
-        <v>2.196396202462636</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>1.9558900010109292</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>540.11831675999997</v>
+        <v>540.05115718000002</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3224602399999412</v>
+        <v>1.2339134100000138</v>
       </c>
       <c r="D80" s="5">
-        <v>2.9854568208738108</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>2.7829266900247562</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>540.9552228</v>
+        <v>540.96658488000003</v>
       </c>
       <c r="C81" s="5">
-        <v>0.83690604000003077</v>
+        <v>0.91542770000000928</v>
       </c>
       <c r="D81" s="5">
-        <v>1.875311924926315</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>2.0531622995402232</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>543.13158685999997</v>
+        <v>543.08438185</v>
       </c>
       <c r="C82" s="5">
-        <v>2.176364059999969</v>
+        <v>2.1177969699999721</v>
       </c>
       <c r="D82" s="5">
-        <v>4.9360979948009476</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>4.8002895716050098</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>543.66034406999995</v>
+        <v>543.63232660999995</v>
       </c>
       <c r="C83" s="5">
-        <v>0.52875720999998066</v>
+        <v>0.54794475999995029</v>
       </c>
       <c r="D83" s="5">
-        <v>1.17451673631217</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>1.217480808732474</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>545.32252265</v>
+        <v>545.28893375999996</v>
       </c>
       <c r="C84" s="5">
-        <v>1.6621785800000453</v>
+        <v>1.6566071500000135</v>
       </c>
       <c r="D84" s="5">
-        <v>3.7311883538878154</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.7186663711660684</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>548.08738593999999</v>
+        <v>548.05271345000006</v>
       </c>
       <c r="C85" s="5">
-        <v>2.7648632899999939</v>
+        <v>2.7637796900000922</v>
       </c>
       <c r="D85" s="5">
-        <v>6.2567341317125935</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>6.2546093031238925</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>548.60460121000006</v>
+        <v>548.55583956999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.51721527000006517</v>
+        <v>0.50312611999993351</v>
       </c>
       <c r="D86" s="5">
-        <v>1.1383035557978483</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.1072093989419995</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>550.91990648000001</v>
+        <v>550.94049160999998</v>
       </c>
       <c r="C87" s="5">
-        <v>2.3153052699999535</v>
+        <v>2.3846520399999918</v>
       </c>
       <c r="D87" s="5">
-        <v>5.1836487091655892</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>5.3431243483942348</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>553.00468801</v>
+        <v>553.04590430999997</v>
       </c>
       <c r="C88" s="5">
-        <v>2.0847815299999866</v>
+        <v>2.105412699999988</v>
       </c>
       <c r="D88" s="5">
-        <v>4.6367337682975851</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>4.6834093917929476</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>553.15054280000004</v>
+        <v>553.20154596999998</v>
       </c>
       <c r="C89" s="5">
-        <v>0.14585479000004398</v>
+        <v>0.15564166000001478</v>
       </c>
       <c r="D89" s="5">
-        <v>0.31695909914255527</v>
+        <v>0.33823477008831926</v>
       </c>
       <c r="E89" s="5">
-        <v>3.2815619484539038</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>3.2735620228574014</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>553.06392584000002</v>
+        <v>553.14261481999995</v>
       </c>
       <c r="C90" s="5">
-        <v>-8.6616960000014842E-2</v>
+        <v>-5.8931150000034904E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>-0.18774433626516096</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>-0.12775806908374987</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>555.24234707000005</v>
+        <v>555.25343197999996</v>
       </c>
       <c r="C91" s="5">
-        <v>2.1784212300000263</v>
+        <v>2.1108171600000105</v>
       </c>
       <c r="D91" s="5">
-        <v>4.830339247073967</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>4.676597731815213</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>559.77903406999997</v>
+        <v>559.72730904000002</v>
       </c>
       <c r="C92" s="5">
-        <v>4.5366869999999153</v>
+        <v>4.4738770600000635</v>
       </c>
       <c r="D92" s="5">
-        <v>10.257607499421017</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>10.109030936954099</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>562.65728812999998</v>
+        <v>562.66376891000004</v>
       </c>
       <c r="C93" s="5">
-        <v>2.8782540600000175</v>
+        <v>2.9364598700000215</v>
       </c>
       <c r="D93" s="5">
-        <v>6.3476367402888867</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>6.4803455531745602</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>565.46265468000001</v>
+        <v>565.39555513000005</v>
       </c>
       <c r="C94" s="5">
-        <v>2.8053665500000307</v>
+        <v>2.7317862200000036</v>
       </c>
       <c r="D94" s="5">
-        <v>6.1499389328600884</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.9842347209811964</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>567.30928637</v>
+        <v>567.30537426000001</v>
       </c>
       <c r="C95" s="5">
-        <v>1.8466316899999811</v>
+        <v>1.9098191299999598</v>
       </c>
       <c r="D95" s="5">
-        <v>3.9900001897988924</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>4.1295745766891434</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>571.21815608999998</v>
+        <v>571.19052144</v>
       </c>
       <c r="C96" s="5">
-        <v>3.9088697199999842</v>
+        <v>3.8851471799999899</v>
       </c>
       <c r="D96" s="5">
-        <v>8.5888725249069431</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>8.5348299654353319</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>572.25314295999999</v>
+        <v>572.25549965000005</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0349868700000115</v>
+        <v>1.0649782100000493</v>
       </c>
       <c r="D97" s="5">
-        <v>2.1960719922155647</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>2.2604731991498372</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>576.15397616999996</v>
+        <v>576.15107923999994</v>
       </c>
       <c r="C98" s="5">
-        <v>3.9008332099999734</v>
+        <v>3.8955795899998975</v>
       </c>
       <c r="D98" s="5">
-        <v>8.4937002737661693</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>8.4817931135662938</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>578.78290877999996</v>
+        <v>578.81110301000001</v>
       </c>
       <c r="C99" s="5">
-        <v>2.6289326099999926</v>
+        <v>2.6600237700000662</v>
       </c>
       <c r="D99" s="5">
-        <v>5.6150031776432741</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>5.6831339396364866</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>580.55132610999999</v>
+        <v>580.57401303999995</v>
       </c>
       <c r="C100" s="5">
-        <v>1.7684173300000339</v>
+        <v>1.7629100299999436</v>
       </c>
       <c r="D100" s="5">
-        <v>3.7287345923468385</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>3.7167430540992585</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>582.65671152000004</v>
+        <v>582.68285649999996</v>
       </c>
       <c r="C101" s="5">
-        <v>2.1053854100000535</v>
+        <v>2.1088434600000028</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4396922637837122</v>
+        <v>4.4469533980061371</v>
       </c>
       <c r="E101" s="5">
-        <v>5.3342022536292388</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.3292169453913241</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>584.87157048999995</v>
+        <v>584.90548715</v>
       </c>
       <c r="C102" s="5">
-        <v>2.2148589699999093</v>
+        <v>2.2226306500000419</v>
       </c>
       <c r="D102" s="5">
-        <v>4.6581609518969058</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>4.6746361619956822</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>586.75124905999996</v>
+        <v>586.75687473999994</v>
       </c>
       <c r="C103" s="5">
-        <v>1.87967857000001</v>
+        <v>1.8513875899999448</v>
       </c>
       <c r="D103" s="5">
-        <v>3.9255026708088003</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>3.8651597065885168</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>587.59832128000005</v>
+        <v>587.56832205000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.84707222000008642</v>
+        <v>0.81144731000006232</v>
       </c>
       <c r="D104" s="5">
-        <v>1.746219877335653</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>1.6722043652763086</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>590.72018115000003</v>
+        <v>590.71964536999997</v>
       </c>
       <c r="C105" s="5">
-        <v>3.1218598699999802</v>
+        <v>3.1513233199999604</v>
       </c>
       <c r="D105" s="5">
-        <v>6.5651355666873856</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>6.6292835695290764</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>592.58692493000001</v>
+        <v>592.50118866000003</v>
       </c>
       <c r="C106" s="5">
-        <v>1.8667437799999789</v>
+        <v>1.7815432900000587</v>
       </c>
       <c r="D106" s="5">
-        <v>3.8587471503984005</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.6797019338215442</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>593.37786444999995</v>
+        <v>593.38648348000004</v>
       </c>
       <c r="C107" s="5">
-        <v>0.79093951999993806</v>
+        <v>0.88529482000001281</v>
       </c>
       <c r="D107" s="5">
-        <v>1.6134781233042572</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.8078069053432788</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>594.33972316999996</v>
+        <v>594.33908569000005</v>
       </c>
       <c r="C108" s="5">
-        <v>0.96185872000000927</v>
+        <v>0.95260221000000911</v>
       </c>
       <c r="D108" s="5">
-        <v>1.962622484767329</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>1.9435395043345238</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>596.45811707999997</v>
+        <v>596.46841825000001</v>
       </c>
       <c r="C109" s="5">
-        <v>2.1183939100000089</v>
+        <v>2.1293325599999662</v>
       </c>
       <c r="D109" s="5">
-        <v>4.3619887369938048</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.3849630137610784</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>599.24053693999997</v>
+        <v>599.26364430000001</v>
       </c>
       <c r="C110" s="5">
-        <v>2.7824198600000045</v>
+        <v>2.7952260499999966</v>
       </c>
       <c r="D110" s="5">
-        <v>5.7437665178018182</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.7707852781869295</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>601.73185464999995</v>
+        <v>601.75538171999995</v>
       </c>
       <c r="C111" s="5">
-        <v>2.4913177099999757</v>
+        <v>2.4917374199999358</v>
       </c>
       <c r="D111" s="5">
-        <v>5.1046235350880709</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>5.1053018785186755</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>603.09268613999996</v>
+        <v>603.11141271999998</v>
       </c>
       <c r="C112" s="5">
-        <v>1.3608314900000096</v>
+        <v>1.35603100000003</v>
       </c>
       <c r="D112" s="5">
-        <v>2.7478411414615156</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>2.7379189785616376</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>606.15555028999995</v>
+        <v>606.17351144999998</v>
       </c>
       <c r="C113" s="5">
-        <v>3.0628641499999958</v>
+        <v>3.0620987300000024</v>
       </c>
       <c r="D113" s="5">
-        <v>6.2674583351624458</v>
+        <v>6.2656480627377054</v>
       </c>
       <c r="E113" s="5">
-        <v>4.0330503889155489</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.0314649192017216</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>607.93867039999998</v>
+        <v>607.95833184000003</v>
       </c>
       <c r="C114" s="5">
-        <v>1.7831201100000271</v>
+        <v>1.7848203900000499</v>
       </c>
       <c r="D114" s="5">
-        <v>3.5877018278666073</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>3.591070307369848</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>611.00864572</v>
+        <v>610.99793737000005</v>
       </c>
       <c r="C115" s="5">
-        <v>3.0699753200000259</v>
+        <v>3.0396055300000171</v>
       </c>
       <c r="D115" s="5">
-        <v>6.2309424257777524</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>6.167393082651218</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>612.13536546</v>
+        <v>612.11427739999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.1267197399999986</v>
+        <v>1.1163400299999466</v>
       </c>
       <c r="D116" s="5">
-        <v>2.2354204136436406</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>2.2146588255256949</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>615.25827776000006</v>
+        <v>615.24534606999998</v>
       </c>
       <c r="C117" s="5">
-        <v>3.1229123000000527</v>
+        <v>3.1310686699999906</v>
       </c>
       <c r="D117" s="5">
-        <v>6.2967367555748721</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>6.3138715408504353</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>615.28263485000002</v>
+        <v>615.17012822000004</v>
       </c>
       <c r="C118" s="5">
-        <v>2.4357089999966774E-2</v>
+        <v>-7.5217849999944519E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>4.7516423590954204E-2</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-0.14660940138309098</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>617.40269886999999</v>
+        <v>617.42138403000001</v>
       </c>
       <c r="C119" s="5">
-        <v>2.1200640199999725</v>
+        <v>2.2512558099999751</v>
       </c>
       <c r="D119" s="5">
-        <v>4.2140767405806745</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>4.4809566071869922</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>619.40063083999996</v>
+        <v>619.42454311999995</v>
       </c>
       <c r="C120" s="5">
-        <v>1.9979319699999678</v>
+        <v>2.0031590899999401</v>
       </c>
       <c r="D120" s="5">
-        <v>3.95309805843298</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>3.963503564940285</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>622.05419143999995</v>
+        <v>622.05964033999999</v>
       </c>
       <c r="C121" s="5">
-        <v>2.6535605999999916</v>
+        <v>2.6350972200000342</v>
       </c>
       <c r="D121" s="5">
-        <v>5.2637720926995035</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>5.2260793200011868</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>623.40116903000001</v>
+        <v>623.44932214999994</v>
       </c>
       <c r="C122" s="5">
-        <v>1.3469775900000514</v>
+        <v>1.3896818099999564</v>
       </c>
       <c r="D122" s="5">
-        <v>2.6296149271977542</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.7139866464013229</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>627.11715300000003</v>
+        <v>627.14564889999997</v>
       </c>
       <c r="C123" s="5">
-        <v>3.7159839700000248</v>
+        <v>3.6963267500000256</v>
       </c>
       <c r="D123" s="5">
-        <v>7.3922174101723526</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>7.3512429131868728</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>628.06860608</v>
+        <v>628.08831535000002</v>
       </c>
       <c r="C124" s="5">
-        <v>0.95145307999996476</v>
+        <v>0.94266645000004701</v>
       </c>
       <c r="D124" s="5">
-        <v>1.8358919722426981</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.8187138490767696</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>630.91393930000004</v>
+        <v>630.93144084000005</v>
       </c>
       <c r="C125" s="5">
-        <v>2.8453332200000432</v>
+        <v>2.843125490000034</v>
       </c>
       <c r="D125" s="5">
-        <v>5.5738703806546219</v>
+        <v>5.5692581631858085</v>
       </c>
       <c r="E125" s="5">
-        <v>4.0844943180269544</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>4.0842974696762679</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>632.51695330999996</v>
+        <v>632.52653930999998</v>
       </c>
       <c r="C126" s="5">
-        <v>1.6030140099999244</v>
+        <v>1.5950984699999253</v>
       </c>
       <c r="D126" s="5">
-        <v>3.0919065956975134</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.0763395922237091</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>633.82318312999996</v>
+        <v>633.80455538000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.3062298199999987</v>
+        <v>1.2780160700000351</v>
       </c>
       <c r="D127" s="5">
-        <v>2.5064982557107207</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>2.4517188927303479</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>636.48344321000002</v>
+        <v>636.44450603999996</v>
       </c>
       <c r="C128" s="5">
-        <v>2.6602600800000573</v>
+        <v>2.639950659999954</v>
       </c>
       <c r="D128" s="5">
-        <v>5.1545061894153754</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>5.1144027811099946</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>637.53533431000005</v>
+        <v>637.49166147000005</v>
       </c>
       <c r="C129" s="5">
-        <v>1.0518911000000344</v>
+        <v>1.0471554300000889</v>
       </c>
       <c r="D129" s="5">
-        <v>2.0013188728655429</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>1.9923501322219206</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>642.57772763000003</v>
+        <v>642.42905922</v>
       </c>
       <c r="C130" s="5">
-        <v>5.0423933199999738</v>
+        <v>4.9373977499999455</v>
       </c>
       <c r="D130" s="5">
-        <v>9.9149845561604</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>9.7003532348741039</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>643.23622002000002</v>
+        <v>643.25825428999997</v>
       </c>
       <c r="C131" s="5">
-        <v>0.65849238999999216</v>
+        <v>0.82919506999996884</v>
       </c>
       <c r="D131" s="5">
-        <v>1.2366749892724904</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.5599049386376462</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>644.86318389999997</v>
+        <v>644.95342864999998</v>
       </c>
       <c r="C132" s="5">
-        <v>1.6269638799999484</v>
+        <v>1.69517436000001</v>
       </c>
       <c r="D132" s="5">
-        <v>3.0777914257705374</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>3.2085928470498182</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>647.22060148000003</v>
+        <v>647.23951005000004</v>
       </c>
       <c r="C133" s="5">
-        <v>2.3574175800000603</v>
+        <v>2.2860814000000573</v>
       </c>
       <c r="D133" s="5">
-        <v>4.4761100781493424</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>4.3373915765390958</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>648.73988945999997</v>
+        <v>648.80647015</v>
       </c>
       <c r="C134" s="5">
-        <v>1.5192879799999446</v>
+        <v>1.5669600999999602</v>
       </c>
       <c r="D134" s="5">
-        <v>2.8535384199613878</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>2.9441852198310414</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>648.89158972999996</v>
+        <v>648.92421860000002</v>
       </c>
       <c r="C135" s="5">
-        <v>0.15170026999999209</v>
+        <v>0.11774845000002188</v>
       </c>
       <c r="D135" s="5">
-        <v>0.28096720057573243</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>0.21799915821507643</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>650.96474118000003</v>
+        <v>650.99545046000003</v>
       </c>
       <c r="C136" s="5">
-        <v>2.0731514500000685</v>
+        <v>2.0712318600000117</v>
       </c>
       <c r="D136" s="5">
-        <v>3.9019861535517952</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.8981100643667332</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>652.52783801999999</v>
+        <v>652.54766187999996</v>
       </c>
       <c r="C137" s="5">
-        <v>1.5630968399999574</v>
+        <v>1.5522114199999351</v>
       </c>
       <c r="D137" s="5">
-        <v>2.9198008362353534</v>
+        <v>2.8990613606577398</v>
       </c>
       <c r="E137" s="5">
-        <v>3.4258077645234142</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.426080813348098</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>649.98761937999996</v>
+        <v>650.00150641000005</v>
       </c>
       <c r="C138" s="5">
-        <v>-2.5402186400000346</v>
+        <v>-2.5461554699999169</v>
       </c>
       <c r="D138" s="5">
-        <v>-4.5727334827305626</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-4.5830560133816807</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>651.44720685000004</v>
+        <v>651.40962820000004</v>
       </c>
       <c r="C139" s="5">
-        <v>1.4595874700000877</v>
+        <v>1.4081217899999956</v>
       </c>
       <c r="D139" s="5">
-        <v>2.7282055443784703</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>2.6308020764364004</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>651.52897528000005</v>
+        <v>651.46393116000002</v>
       </c>
       <c r="C140" s="5">
-        <v>8.1768430000010994E-2</v>
+        <v>5.43029599999727E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>0.15072577161667766</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>0.10008055525465576</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>651.03461398000002</v>
+        <v>650.94110966000005</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.49436130000003686</v>
+        <v>-0.52282149999996363</v>
       </c>
       <c r="D141" s="5">
-        <v>-0.90673496809309251</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-0.95880051956455103</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>651.28436341999998</v>
+        <v>651.07158550999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.24974943999995958</v>
+        <v>0.13047584999992523</v>
       </c>
       <c r="D142" s="5">
-        <v>0.46131567859319933</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.24079558301413062</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>651.98876485999995</v>
+        <v>652.02448939999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.70440143999996963</v>
+        <v>0.95290389000001596</v>
       </c>
       <c r="D143" s="5">
-        <v>1.3056172720254722</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>1.7705188312685083</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>653.59420563000003</v>
+        <v>653.76150601999996</v>
       </c>
       <c r="C144" s="5">
-        <v>1.6054407700000866</v>
+        <v>1.737016619999963</v>
       </c>
       <c r="D144" s="5">
-        <v>2.9951978846350924</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>3.2441022596272129</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>653.91652399999998</v>
+        <v>653.97015737000004</v>
       </c>
       <c r="C145" s="5">
-        <v>0.32231836999994812</v>
+        <v>0.20865135000008195</v>
       </c>
       <c r="D145" s="5">
-        <v>0.59338476447068356</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>0.38365916898364105</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>650.51560426000003</v>
+        <v>650.61129539000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-3.4009197399999493</v>
+        <v>-3.3588619800000288</v>
       </c>
       <c r="D146" s="5">
-        <v>-6.065553138210344</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.9921718668046742</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>647.18502203000003</v>
+        <v>647.22442253999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-3.3305822300000045</v>
+        <v>-3.3868728500000316</v>
       </c>
       <c r="D147" s="5">
-        <v>-5.9738034787705008</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-6.071027020453279</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>644.08564388000002</v>
+        <v>644.12769126000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-3.0993781500000068</v>
+        <v>-3.0967312799999718</v>
       </c>
       <c r="D148" s="5">
-        <v>-5.5978386275770671</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-5.5928515925319218</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>644.14219544000002</v>
+        <v>644.15338429999997</v>
       </c>
       <c r="C149" s="5">
-        <v>5.655156000000261E-2</v>
+        <v>2.569303999996464E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.10541246063027199</v>
+        <v>4.7876241477817771E-2</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.2851011238761867</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.2863853585523444</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>647.62818991999995</v>
+        <v>647.65366597000002</v>
       </c>
       <c r="C150" s="5">
-        <v>3.4859944799999312</v>
+        <v>3.5002816700000494</v>
       </c>
       <c r="D150" s="5">
-        <v>6.6910387181963626</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>6.7191661864822505</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>647.81496199000003</v>
+        <v>647.74383319000003</v>
       </c>
       <c r="C151" s="5">
-        <v>0.18677207000007456</v>
+        <v>9.0167220000012094E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>0.34662223088854915</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>0.16719360869319466</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>649.24169303999997</v>
+        <v>649.14429689999997</v>
       </c>
       <c r="C152" s="5">
-        <v>1.4267310499999439</v>
+        <v>1.40046370999994</v>
       </c>
       <c r="D152" s="5">
-        <v>2.6750983812387386</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.6255522328750169</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>647.80765666000002</v>
+        <v>647.65419813999995</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.4340363799999523</v>
+        <v>-1.4900987600000235</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.6185801985171175</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-2.7200656413226554</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>648.42130573999998</v>
+        <v>648.15623367000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.61364907999995921</v>
+        <v>0.50203553000005741</v>
       </c>
       <c r="D154" s="5">
-        <v>1.1426656559984316</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>0.93416784330058178</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>646.94984764000003</v>
+        <v>646.98317870999995</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.4714580999999498</v>
+        <v>-1.1730549600000586</v>
       </c>
       <c r="D155" s="5">
-        <v>-2.6894197352973936</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-2.150311979135211</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>646.02550058999998</v>
+        <v>646.28851133000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.92434705000005124</v>
+        <v>-0.69466737999994166</v>
       </c>
       <c r="D156" s="5">
-        <v>-1.7011230745454409</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-1.2808613013178038</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>645.46071672000005</v>
+        <v>645.55586890999996</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.56478386999992836</v>
+        <v>-0.73264242000004742</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.044062986440375</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-1.3518885471237696</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>644.38710587000003</v>
+        <v>644.51014211999995</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.0736108500000228</v>
+        <v>-1.0457267900000033</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.9778307957855734</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-1.9266375447001383</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>644.23513600000001</v>
+        <v>644.27716239999995</v>
       </c>
       <c r="C159" s="5">
-        <v>-0.15196987000001627</v>
+        <v>-0.232979720000003</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.28263676308484253</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-0.43291869930942584</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>644.21879682999997</v>
+        <v>644.26545017000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.6339170000037484E-2</v>
+        <v>-1.1712229999943702E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-3.0430301177375441E-2</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-2.1812461570269726E-2</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>643.93985994000002</v>
+        <v>643.93359337000004</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.27893688999995447</v>
+        <v>-0.33185679999996864</v>
       </c>
       <c r="D161" s="5">
-        <v>-0.5183460980808352</v>
+        <v>-0.61636381271797935</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.141162020317001E-2</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-3.4120899673417693E-2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>643.34771505000003</v>
+        <v>643.39436636999994</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.59214488999998593</v>
+        <v>-0.53922700000009627</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.0979147266386602</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.0002591957565476</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>643.19405451</v>
+        <v>643.09212320999995</v>
       </c>
       <c r="C163" s="5">
-        <v>-0.1536605400000326</v>
+        <v>-0.30224315999998908</v>
       </c>
       <c r="D163" s="5">
-        <v>-0.28623807818463076</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-0.56226195052762051</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>642.63478606000001</v>
+        <v>642.51023297999996</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.55926844999999048</v>
+        <v>-0.58189022999999906</v>
       </c>
       <c r="D164" s="5">
-        <v>-1.0384453671475335</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-1.0804109178208288</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>642.91191135999998</v>
+        <v>642.71501705000003</v>
       </c>
       <c r="C165" s="5">
-        <v>0.27712529999996605</v>
+        <v>0.20478407000007337</v>
       </c>
       <c r="D165" s="5">
-        <v>0.51870866441006136</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>0.38314117044453422</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>643.16823248000003</v>
+        <v>642.87547411000003</v>
       </c>
       <c r="C166" s="5">
-        <v>0.25632112000005236</v>
+        <v>0.16045705999999882</v>
       </c>
       <c r="D166" s="5">
-        <v>0.47947580926677169</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>0.29999778422300505</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>642.12882506999995</v>
+        <v>642.16943188000005</v>
       </c>
       <c r="C167" s="5">
-        <v>-1.0394074100000807</v>
+        <v>-0.70604222999998001</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.9221440420997937</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.3099762807501802</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>643.72493989999998</v>
+        <v>644.05042977999994</v>
       </c>
       <c r="C168" s="5">
-        <v>1.5961148300000332</v>
+        <v>1.8809978999998975</v>
       </c>
       <c r="D168" s="5">
-        <v>3.0239116212010586</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>3.5721395410297285</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>643.83590231000005</v>
+        <v>643.95865989000004</v>
       </c>
       <c r="C169" s="5">
-        <v>0.11096241000007012</v>
+        <v>-9.1769889999909537E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>0.20704682362018278</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-0.17085246926218378</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>644.93181550999998</v>
+        <v>645.06121210000003</v>
       </c>
       <c r="C170" s="5">
-        <v>1.0959131999999272</v>
+        <v>1.1025522099999989</v>
       </c>
       <c r="D170" s="5">
-        <v>2.0618262279356703</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>2.0740354106531855</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>645.54870762999997</v>
+        <v>645.58633522000002</v>
       </c>
       <c r="C171" s="5">
-        <v>0.61689211999998861</v>
+        <v>0.52512311999998929</v>
       </c>
       <c r="D171" s="5">
-        <v>1.1538854836771195</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>0.9812662833655672</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>646.12149216</v>
+        <v>646.14335030999996</v>
       </c>
       <c r="C172" s="5">
-        <v>0.57278453000003537</v>
+        <v>0.55701508999993621</v>
       </c>
       <c r="D172" s="5">
-        <v>1.0699512432161828</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>1.0402933598940844</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>646.11181366999995</v>
+        <v>646.07775821999996</v>
       </c>
       <c r="C173" s="5">
-        <v>-9.6784900000557172E-3</v>
+        <v>-6.5592089999995551E-2</v>
       </c>
       <c r="D173" s="5">
-        <v>-1.7973757778333432E-2</v>
+        <v>-0.12174787060240666</v>
       </c>
       <c r="E173" s="5">
-        <v>0.33729139398239738</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>0.33297918792813963</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>646.43432015999997</v>
+        <v>646.54889042000002</v>
       </c>
       <c r="C174" s="5">
-        <v>0.3225064900000234</v>
+        <v>0.4711322000000564</v>
       </c>
       <c r="D174" s="5">
-        <v>0.60062671964651315</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>0.87858100674904627</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>648.42371213000001</v>
+        <v>648.29679885999997</v>
       </c>
       <c r="C175" s="5">
-        <v>1.9893919700000424</v>
+        <v>1.7479084399999465</v>
       </c>
       <c r="D175" s="5">
-        <v>3.756135807765415</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>3.2928064306547489</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>649.39082192000001</v>
+        <v>649.24627793000002</v>
       </c>
       <c r="C176" s="5">
-        <v>0.96710978999999497</v>
+        <v>0.94947907000005216</v>
       </c>
       <c r="D176" s="5">
-        <v>1.804528747740819</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.7717158055694515</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>652.43636260000005</v>
+        <v>652.22993617999998</v>
       </c>
       <c r="C177" s="5">
-        <v>3.0455406800000446</v>
+        <v>2.9836582499999622</v>
       </c>
       <c r="D177" s="5">
-        <v>5.7752689738411744</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>5.656231571588366</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>653.19052983999995</v>
+        <v>652.91060362999997</v>
       </c>
       <c r="C178" s="5">
-        <v>0.75416723999990154</v>
+        <v>0.68066744999998718</v>
       </c>
       <c r="D178" s="5">
-        <v>1.3959622519516435</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.2595336671453072</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>653.29902723999999</v>
+        <v>653.34082694000006</v>
       </c>
       <c r="C179" s="5">
-        <v>0.10849740000003294</v>
+        <v>0.43022331000008762</v>
       </c>
       <c r="D179" s="5">
-        <v>0.19950670436430507</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>0.79358966345945969</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>656.10765956</v>
+        <v>656.46216063999998</v>
       </c>
       <c r="C180" s="5">
-        <v>2.8086323200000152</v>
+        <v>3.1213336999999228</v>
       </c>
       <c r="D180" s="5">
-        <v>5.2827343818897088</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.8860626305498931</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>658.93579287</v>
+        <v>659.07415418000005</v>
       </c>
       <c r="C181" s="5">
-        <v>2.8281333099999983</v>
+        <v>2.6119935400000713</v>
       </c>
       <c r="D181" s="5">
-        <v>5.2969739467507493</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>4.880560017349822</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>661.25973231</v>
+        <v>661.36835250000001</v>
       </c>
       <c r="C182" s="5">
-        <v>2.3239394400000037</v>
+        <v>2.294198319999964</v>
       </c>
       <c r="D182" s="5">
-        <v>4.315234556315839</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>4.2580364456920261</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>667.26704858000005</v>
+        <v>667.29752010000004</v>
       </c>
       <c r="C183" s="5">
-        <v>6.0073162700000466</v>
+        <v>5.929167600000028</v>
       </c>
       <c r="D183" s="5">
-        <v>11.463126735917362</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>11.304626723604638</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>667.6482853</v>
+        <v>667.64448074999996</v>
       </c>
       <c r="C184" s="5">
-        <v>0.38123671999994713</v>
+        <v>0.34696064999991449</v>
       </c>
       <c r="D184" s="5">
-        <v>0.68776720191450202</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>0.62572613489495499</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>670.15052057000003</v>
+        <v>670.11563624999997</v>
       </c>
       <c r="C185" s="5">
-        <v>2.5022352700000283</v>
+        <v>2.4711555000000089</v>
       </c>
       <c r="D185" s="5">
-        <v>4.5912746972322394</v>
+        <v>4.5331079742271463</v>
       </c>
       <c r="E185" s="5">
-        <v>3.7205180885730993</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>3.7205859084557202</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>668.46256656000003</v>
+        <v>668.63005401999999</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.6879540099999986</v>
+        <v>-1.4855822299999772</v>
       </c>
       <c r="D186" s="5">
-        <v>-2.9810000605928977</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-2.6280868696493931</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>669.64929144999996</v>
+        <v>669.50911868000003</v>
       </c>
       <c r="C187" s="5">
-        <v>1.1867248899999367</v>
+        <v>0.87906466000004002</v>
       </c>
       <c r="D187" s="5">
-        <v>2.1512907746640275</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.5891282776194338</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>672.03392475999999</v>
+        <v>671.90047893999997</v>
       </c>
       <c r="C188" s="5">
-        <v>2.3846333100000265</v>
+        <v>2.3913602599999422</v>
       </c>
       <c r="D188" s="5">
-        <v>4.3579168993806316</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>4.3713859347145778</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>673.99396116000003</v>
+        <v>673.81251662</v>
       </c>
       <c r="C189" s="5">
-        <v>1.9600364000000354</v>
+        <v>1.9120376800000258</v>
       </c>
       <c r="D189" s="5">
-        <v>3.5565799728667802</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>3.4688164204309091</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>675.07492293999996</v>
+        <v>674.82592882999995</v>
       </c>
       <c r="C190" s="5">
-        <v>1.0809617799999387</v>
+        <v>1.0134122099999558</v>
       </c>
       <c r="D190" s="5">
-        <v>1.9416460365335064</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>1.8198011188465868</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>676.86234116000003</v>
+        <v>676.88116121999997</v>
       </c>
       <c r="C191" s="5">
-        <v>1.7874182200000632</v>
+        <v>2.0552323900000147</v>
       </c>
       <c r="D191" s="5">
-        <v>3.2239597656820163</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.7165331616739516</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>676.95043422000003</v>
+        <v>677.23297936999995</v>
       </c>
       <c r="C192" s="5">
-        <v>8.8093060000005607E-2</v>
+        <v>0.35181814999998551</v>
       </c>
       <c r="D192" s="5">
-        <v>0.15629082749879508</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>0.62550236072893561</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>678.20631025</v>
+        <v>678.32777878000002</v>
       </c>
       <c r="C193" s="5">
-        <v>1.2558760299999676</v>
+        <v>1.0947994100000642</v>
       </c>
       <c r="D193" s="5">
-        <v>2.2490923540673391</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>1.9572338747975815</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>681.68833559999996</v>
+        <v>681.78813431000003</v>
       </c>
       <c r="C194" s="5">
-        <v>3.4820253499999581</v>
+        <v>3.4603555300000153</v>
       </c>
       <c r="D194" s="5">
-        <v>6.3379879456396226</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>6.2962716803944607</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>682.53939591999995</v>
+        <v>682.55773251999994</v>
       </c>
       <c r="C195" s="5">
-        <v>0.85106031999998777</v>
+        <v>0.7695982099999128</v>
       </c>
       <c r="D195" s="5">
-        <v>1.5084815018409081</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.3629938247215589</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>684.65935008999998</v>
+        <v>684.63741477999997</v>
       </c>
       <c r="C196" s="5">
-        <v>2.1199541700000282</v>
+        <v>2.0796822600000269</v>
       </c>
       <c r="D196" s="5">
-        <v>3.7915116010581507</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>3.7181730775803112</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>684.98046361000002</v>
+        <v>684.95747119999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.3211135200000399</v>
+        <v>0.32005642000001444</v>
       </c>
       <c r="D197" s="5">
-        <v>0.56426861039700071</v>
+        <v>0.56242433510749201</v>
       </c>
       <c r="E197" s="5">
-        <v>2.212927183490998</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.2148169878643209</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>687.87152208999998</v>
+        <v>688.04239643000005</v>
       </c>
       <c r="C198" s="5">
-        <v>2.8910584799999697</v>
+        <v>3.0849252300000671</v>
       </c>
       <c r="D198" s="5">
-        <v>5.1840136455252983</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>5.5404915113632658</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>688.99083559999997</v>
+        <v>688.83955297</v>
       </c>
       <c r="C199" s="5">
-        <v>1.1193135099999836</v>
+        <v>0.79715653999994629</v>
       </c>
       <c r="D199" s="5">
-        <v>1.9702264104934475</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>1.3991972709722189</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>690.43781091000005</v>
+        <v>690.32602274999999</v>
       </c>
       <c r="C200" s="5">
-        <v>1.4469753100000844</v>
+        <v>1.4864697799999931</v>
       </c>
       <c r="D200" s="5">
-        <v>2.5494792372220632</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>2.620476120066817</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>690.12699385999997</v>
+        <v>689.99608324999997</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.31081705000008242</v>
+        <v>-0.32993950000002314</v>
       </c>
       <c r="D201" s="5">
-        <v>-0.53887309645853643</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-0.5720315688873101</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>691.86510025999996</v>
+        <v>691.68226074999995</v>
       </c>
       <c r="C202" s="5">
-        <v>1.7381063999999924</v>
+        <v>1.6861774999999852</v>
       </c>
       <c r="D202" s="5">
-        <v>3.0644547473922978</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.9722367047230192</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>693.60680000000002</v>
+        <v>693.62166148999995</v>
       </c>
       <c r="C203" s="5">
-        <v>1.7416997400000582</v>
+        <v>1.9394007399999964</v>
       </c>
       <c r="D203" s="5">
-        <v>3.0630565624578443</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>3.4170434883384893</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>694.20919876999994</v>
+        <v>694.42857468</v>
       </c>
       <c r="C204" s="5">
-        <v>0.60239876999992248</v>
+        <v>0.80691319000004569</v>
       </c>
       <c r="D204" s="5">
-        <v>1.0471949774764289</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>1.404966784053685</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>698.39293069999997</v>
+        <v>698.48595258</v>
       </c>
       <c r="C205" s="5">
-        <v>4.1837319300000217</v>
+        <v>4.0573779000000059</v>
       </c>
       <c r="D205" s="5">
-        <v>7.4765326972733082</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>7.2410651601596321</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>699.68136402000005</v>
+        <v>699.73999263999997</v>
       </c>
       <c r="C206" s="5">
-        <v>1.288433320000081</v>
+        <v>1.2540400599999657</v>
       </c>
       <c r="D206" s="5">
-        <v>2.2364270966427124</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>2.1758448002517694</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>701.88942373999998</v>
+        <v>701.89343628999995</v>
       </c>
       <c r="C207" s="5">
-        <v>2.2080597199999374</v>
+        <v>2.1534436499999856</v>
       </c>
       <c r="D207" s="5">
-        <v>3.8533956147388304</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>3.7561433799496058</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>705.31352891999995</v>
+        <v>705.28305034000005</v>
       </c>
       <c r="C208" s="5">
-        <v>3.4241051799999696</v>
+        <v>3.3896140500000911</v>
       </c>
       <c r="D208" s="5">
-        <v>6.0137485435316718</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.9515191312315308</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>708.70034654999995</v>
+        <v>708.69439583999997</v>
       </c>
       <c r="C209" s="5">
-        <v>3.3868176299999959</v>
+        <v>3.4113454999999249</v>
       </c>
       <c r="D209" s="5">
-        <v>5.916877695790479</v>
+        <v>5.9611395096576203</v>
       </c>
       <c r="E209" s="5">
-        <v>3.4628553951729923</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.4654596289627193</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>708.09809048</v>
+        <v>708.28230957000005</v>
       </c>
       <c r="C210" s="5">
-        <v>-0.60225606999995307</v>
+        <v>-0.41208626999991793</v>
       </c>
       <c r="D210" s="5">
-        <v>-1.0150114388734477</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>-0.69553973783427203</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>710.78817167</v>
+        <v>710.65759308999998</v>
       </c>
       <c r="C211" s="5">
-        <v>2.6900811900000008</v>
+        <v>2.3752835199999254</v>
       </c>
       <c r="D211" s="5">
-        <v>4.6552996827324389</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.0993626876997036</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>713.54226080000001</v>
+        <v>713.46308090000002</v>
       </c>
       <c r="C212" s="5">
-        <v>2.7540891300000112</v>
+        <v>2.8054878100000451</v>
       </c>
       <c r="D212" s="5">
-        <v>4.7500156233081015</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.8415059855065667</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>708.20595342000001</v>
+        <v>708.12807633</v>
       </c>
       <c r="C213" s="5">
-        <v>-5.3363073799999938</v>
+        <v>-5.3350045700000237</v>
       </c>
       <c r="D213" s="5">
-        <v>-8.6142504402531124</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-8.6131498922556116</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>709.29527192</v>
+        <v>709.19342329999995</v>
       </c>
       <c r="C214" s="5">
-        <v>1.0893184999999903</v>
+        <v>1.0653469699999505</v>
       </c>
       <c r="D214" s="5">
-        <v>1.8614606879399753</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>1.8203597574063313</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>711.28516934000004</v>
+        <v>711.29798587000005</v>
       </c>
       <c r="C215" s="5">
-        <v>1.9898974200000339</v>
+        <v>2.1045625700000983</v>
       </c>
       <c r="D215" s="5">
-        <v>3.4189832004711818</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>3.6197530742713369</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>713.18643616999998</v>
+        <v>713.30224492000002</v>
       </c>
       <c r="C216" s="5">
-        <v>1.9012668299999405</v>
+        <v>2.0042590499999733</v>
       </c>
       <c r="D216" s="5">
-        <v>3.2551819656578385</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>3.4341959623388707</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>715.68732263000004</v>
+        <v>715.74194009999997</v>
       </c>
       <c r="C217" s="5">
-        <v>2.5008864600000607</v>
+        <v>2.4396951799999442</v>
       </c>
       <c r="D217" s="5">
-        <v>4.2900783736877779</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>4.1824350506575847</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>716.37511328000005</v>
+        <v>716.40766094000003</v>
       </c>
       <c r="C218" s="5">
-        <v>0.68779065000001083</v>
+        <v>0.66572084000006271</v>
       </c>
       <c r="D218" s="5">
-        <v>1.1593404490545689</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.1218629936213809</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>718.71610329999999</v>
+        <v>718.70741696000005</v>
       </c>
       <c r="C219" s="5">
-        <v>2.3409900199999356</v>
+        <v>2.299756020000018</v>
       </c>
       <c r="D219" s="5">
-        <v>3.9926453084016655</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.9208917177688818</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>720.35188343000004</v>
+        <v>720.32118085000002</v>
       </c>
       <c r="C220" s="5">
-        <v>1.6357801300000574</v>
+        <v>1.6137638899999729</v>
       </c>
       <c r="D220" s="5">
-        <v>2.7656195393238159</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.7279691302971365</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>722.35175502000004</v>
+        <v>722.35847837999995</v>
       </c>
       <c r="C221" s="5">
-        <v>1.9998715899999979</v>
+        <v>2.0372975299999325</v>
       </c>
       <c r="D221" s="5">
-        <v>3.3828344875727501</v>
+        <v>3.447278742760429</v>
       </c>
       <c r="E221" s="5">
-        <v>1.9262596013189581</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>1.9280641444616275</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>721.50170924999998</v>
+        <v>721.65888756000004</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.8500457700000652</v>
+        <v>-0.69959081999991213</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.4030265452293467</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-1.156007224426514</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>723.73296188999996</v>
+        <v>723.62825205000001</v>
       </c>
       <c r="C223" s="5">
-        <v>2.2312526399999797</v>
+        <v>1.9693644899999754</v>
       </c>
       <c r="D223" s="5">
-        <v>3.7747894824270212</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>3.3243299808568105</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>723.37401426999998</v>
+        <v>723.31276015000003</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.35894761999998082</v>
+        <v>-0.31549189999998362</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.59353951574119268</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.52193065473949973</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>725.44411200000002</v>
+        <v>725.4070878</v>
       </c>
       <c r="C225" s="5">
-        <v>2.0700977300000432</v>
+        <v>2.0943276499999683</v>
       </c>
       <c r="D225" s="5">
-        <v>3.4886398212093495</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>3.5304295642125894</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>726.54823797999995</v>
+        <v>726.50642339000001</v>
       </c>
       <c r="C226" s="5">
-        <v>1.1041259799999352</v>
+        <v>1.0993355900000097</v>
       </c>
       <c r="D226" s="5">
-        <v>1.8417666956861201</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.8338036141175129</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>725.88891360000002</v>
+        <v>725.89429116999997</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.65932437999992999</v>
+        <v>-0.61213222000003498</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.0835512646492518</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.0064111485779681</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>725.71045219999996</v>
+        <v>725.74781060999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.17846140000006017</v>
+        <v>-0.14648055999998633</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.29462406341512759</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-0.24188331181184131</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>724.90700288000005</v>
+        <v>724.93607544999998</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.80344931999991331</v>
+        <v>-0.811735160000012</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.3204853113477966</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.3339513447979012</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>723.74078735000001</v>
+        <v>723.75462993999997</v>
       </c>
       <c r="C230" s="5">
-        <v>-1.166215530000045</v>
+        <v>-1.1814455100000032</v>
       </c>
       <c r="D230" s="5">
-        <v>-1.9135447481341439</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-1.9382337352218171</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>723.87818898</v>
+        <v>723.86436854999999</v>
       </c>
       <c r="C231" s="5">
-        <v>0.13740162999999939</v>
+        <v>0.10973861000002216</v>
       </c>
       <c r="D231" s="5">
-        <v>0.22805710663180712</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>0.18210067273400909</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>720.93098209000004</v>
+        <v>720.91926647000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.9472068899999613</v>
+        <v>-2.9451020799999696</v>
       </c>
       <c r="D232" s="5">
-        <v>-4.7777623042571715</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-4.7745152783940314</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>720.00402210000004</v>
+        <v>720.03543952999996</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.92695999000000029</v>
+        <v>-0.88382694000006268</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.5320735293472887</v>
+        <v>-1.4612871506215819</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.32501242001342634</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-0.32159086098217937</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>722.58616615000005</v>
+        <v>722.68752222000001</v>
       </c>
       <c r="C234" s="5">
-        <v>2.5821440500000108</v>
+        <v>2.6520826900000429</v>
       </c>
       <c r="D234" s="5">
-        <v>4.3894581575604441</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>4.5105673434337579</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>720.10735465000005</v>
+        <v>720.03887544999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-2.4788115000000062</v>
+        <v>-2.6486467700000276</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.0397778396251809</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-4.3104166939046067</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>717.25087212000005</v>
+        <v>717.20814630999996</v>
       </c>
       <c r="C236" s="5">
-        <v>-2.8564825299999939</v>
+        <v>-2.8307291400000167</v>
       </c>
       <c r="D236" s="5">
-        <v>-4.6576040095631654</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-4.6169454814336657</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>715.17875637999998</v>
+        <v>715.15852268000003</v>
       </c>
       <c r="C237" s="5">
-        <v>-2.072115740000072</v>
+        <v>-2.0496236299999282</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4122056223690467</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.3759454584658455</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>715.01886896999997</v>
+        <v>715.00321412999995</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.15988741000001028</v>
+        <v>-0.15530855000008614</v>
       </c>
       <c r="D238" s="5">
-        <v>-0.2679458104068444</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-0.26028888907078107</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>714.36775617000001</v>
+        <v>714.36925827000005</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.65111279999996441</v>
+        <v>-0.63395585999990089</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.0872915191953769</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-1.0588038344330974</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>713.84538237000004</v>
+        <v>713.83085762999997</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.52237379999996847</v>
+        <v>-0.53840064000007715</v>
       </c>
       <c r="D240" s="5">
-        <v>-0.8739666925871914</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-0.90066774740764632</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>710.75199911000004</v>
+        <v>710.75649088</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.093383259999996</v>
+        <v>-3.0743667499999674</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.0779248524097103</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-5.0475444233757383</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>708.88750854</v>
+        <v>708.92145192999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-1.8644905700000436</v>
+        <v>-1.8350389500000119</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.1028943359698746</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-3.0545557246418831</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>709.66750611999998</v>
+        <v>709.65258011000003</v>
       </c>
       <c r="C243" s="5">
-        <v>0.77999757999998565</v>
+        <v>0.73112818000004154</v>
       </c>
       <c r="D243" s="5">
-        <v>1.3283945635630179</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>1.2446337505284122</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>709.82917605</v>
+        <v>709.82214810999994</v>
       </c>
       <c r="C244" s="5">
-        <v>0.16166993000001639</v>
+        <v>0.1695679999999129</v>
       </c>
       <c r="D244" s="5">
-        <v>0.2737157585037675</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>0.28711123432527685</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>710.54057224999997</v>
+        <v>710.60785232000001</v>
       </c>
       <c r="C245" s="5">
-        <v>0.71139619999996739</v>
+        <v>0.78570421000006263</v>
       </c>
       <c r="D245" s="5">
-        <v>1.2093004971779564</v>
+        <v>1.3363999627629575</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.3143606923748163</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-1.30932266558349</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>712.68843666999999</v>
+        <v>712.77663788999996</v>
       </c>
       <c r="C246" s="5">
-        <v>2.147864420000019</v>
+        <v>2.1687855699999545</v>
       </c>
       <c r="D246" s="5">
-        <v>3.6883520969183126</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>3.724524958094122</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>712.88894460999995</v>
+        <v>712.83252330000005</v>
       </c>
       <c r="C247" s="5">
-        <v>0.20050793999996586</v>
+        <v>5.5885410000087177E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.33813119066798958</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>9.4126848812758901E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>715.03292798999996</v>
+        <v>714.98643072000004</v>
       </c>
       <c r="C248" s="5">
-        <v>2.1439833800000088</v>
+        <v>2.1539074199999959</v>
       </c>
       <c r="D248" s="5">
-        <v>3.6692475016162795</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.6868115530880763</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>713.70908940000004</v>
+        <v>713.68987691999996</v>
       </c>
       <c r="C249" s="5">
-        <v>-1.323838589999923</v>
+        <v>-1.2965538000000834</v>
       </c>
       <c r="D249" s="5">
-        <v>-2.1992401165533026</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-2.1545028213038386</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>716.23496685999999</v>
+        <v>716.22526030999995</v>
       </c>
       <c r="C250" s="5">
-        <v>2.525877459999947</v>
+        <v>2.5353833899999927</v>
       </c>
       <c r="D250" s="5">
-        <v>4.3305513956619635</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>4.3472881350315129</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>716.42639741000005</v>
+        <v>716.41868247000002</v>
       </c>
       <c r="C251" s="5">
-        <v>0.1914305500000637</v>
+        <v>0.19342216000006829</v>
       </c>
       <c r="D251" s="5">
-        <v>0.32119996370492121</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.32455104194950568</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>714.89270957999997</v>
+        <v>714.88279610999996</v>
       </c>
       <c r="C252" s="5">
-        <v>-1.5336878300000762</v>
+        <v>-1.5358863600000632</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.5388650089582909</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-2.5424887054565026</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>714.87301164999997</v>
+        <v>714.86206529000003</v>
       </c>
       <c r="C253" s="5">
-        <v>-1.9697930000006636E-2</v>
+        <v>-2.0730819999926098E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-3.3059414172742496E-2</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-3.4793139224098546E-2</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>716.36859189999996</v>
+        <v>716.41559479</v>
       </c>
       <c r="C254" s="5">
-        <v>1.4955802499999891</v>
+        <v>1.5535294999999678</v>
       </c>
       <c r="D254" s="5">
-        <v>2.539600246102669</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.6392223487803568</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>720.73426533999998</v>
+        <v>720.71130404999997</v>
       </c>
       <c r="C255" s="5">
-        <v>4.3656734400000232</v>
+        <v>4.2957092599999669</v>
       </c>
       <c r="D255" s="5">
-        <v>7.5631716281664652</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>7.4374359370691145</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>719.96061063000002</v>
+        <v>719.93967726000005</v>
       </c>
       <c r="C256" s="5">
-        <v>-0.77365470999995978</v>
+        <v>-0.77162678999991385</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.2805332269406167</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>-1.277236857505526</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>721.82435410999994</v>
+        <v>721.91800838999995</v>
       </c>
       <c r="C257" s="5">
-        <v>1.8637434799999255</v>
+        <v>1.9783311299999013</v>
       </c>
       <c r="D257" s="5">
-        <v>3.1510210962680585</v>
+        <v>3.3477908912655785</v>
       </c>
       <c r="E257" s="5">
-        <v>1.5880559535493832</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.5916170969789256</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>726.55164545000002</v>
+        <v>726.63697391000005</v>
       </c>
       <c r="C258" s="5">
-        <v>4.7272913400000789</v>
+        <v>4.7189655200000971</v>
       </c>
       <c r="D258" s="5">
-        <v>8.1482551660694735</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>8.1322910180271268</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>726.74527709999995</v>
+        <v>726.69373578</v>
       </c>
       <c r="C259" s="5">
-        <v>0.19363164999992932</v>
+        <v>5.6761869999945702E-2</v>
       </c>
       <c r="D259" s="5">
-        <v>0.32027850026514759</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>9.3779312754493915E-2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>730.18486872999995</v>
+        <v>730.13505105000002</v>
       </c>
       <c r="C260" s="5">
-        <v>3.4395916299999953</v>
+        <v>3.4413152700000182</v>
       </c>
       <c r="D260" s="5">
-        <v>5.8296430119751719</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.8330653668174692</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>734.88347341999997</v>
+        <v>734.85781271999997</v>
       </c>
       <c r="C261" s="5">
-        <v>4.6986046900000247</v>
+        <v>4.7227616699999544</v>
       </c>
       <c r="D261" s="5">
-        <v>8.0010109726209357</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>8.0441894862121508</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>735.61306888000001</v>
+        <v>735.60568117000003</v>
       </c>
       <c r="C262" s="5">
-        <v>0.72959546000004138</v>
+        <v>0.74786845000005542</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1978920746682276</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.2281049838971159</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>738.95147711000004</v>
+        <v>738.91547578999996</v>
       </c>
       <c r="C263" s="5">
-        <v>3.3384082300000273</v>
+        <v>3.3097946199999342</v>
       </c>
       <c r="D263" s="5">
-        <v>5.5839301161430654</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>5.5349366002138689</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>741.86503329000004</v>
+        <v>741.83485303999998</v>
       </c>
       <c r="C264" s="5">
-        <v>2.9135561800000005</v>
+        <v>2.919377250000025</v>
       </c>
       <c r="D264" s="5">
-        <v>4.8353529546546703</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>4.8454657333982576</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>743.05035461</v>
+        <v>743.01892811000005</v>
       </c>
       <c r="C265" s="5">
-        <v>1.1853213199999573</v>
+        <v>1.1840750700000626</v>
       </c>
       <c r="D265" s="5">
-        <v>1.9342492086987351</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.9322769478012258</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>743.08512403999998</v>
+        <v>743.16095934999998</v>
       </c>
       <c r="C266" s="5">
-        <v>3.4769429999983004E-2</v>
+        <v>0.1420312399999375</v>
       </c>
       <c r="D266" s="5">
-        <v>5.6165851146738888E-2</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>0.22962644014039579</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>739.60571468000001</v>
+        <v>739.58439671999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-3.4794093599999769</v>
+        <v>-3.5765626300000122</v>
       </c>
       <c r="D267" s="5">
-        <v>-5.476391729375818</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-5.6247226149936713</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>742.77602815</v>
+        <v>742.74272489999998</v>
       </c>
       <c r="C268" s="5">
-        <v>3.1703134699999964</v>
+        <v>3.1583281800000123</v>
       </c>
       <c r="D268" s="5">
-        <v>5.2668075723265151</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>5.2465813971968922</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>743.57168754999998</v>
+        <v>743.71266250999997</v>
       </c>
       <c r="C269" s="5">
-        <v>0.79565939999997681</v>
+        <v>0.96993760999998813</v>
       </c>
       <c r="D269" s="5">
-        <v>1.2930366759863254</v>
+        <v>1.5783680355689</v>
       </c>
       <c r="E269" s="5">
-        <v>3.0128289958869958</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>3.0189929973634788</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>746.23726794000004</v>
+        <v>746.35227808000002</v>
       </c>
       <c r="C270" s="5">
-        <v>2.6655803900000592</v>
+        <v>2.6396155700000463</v>
       </c>
       <c r="D270" s="5">
-        <v>4.3876382295069627</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>4.3432218220024854</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>747.54140360999997</v>
+        <v>747.47703196999998</v>
       </c>
       <c r="C271" s="5">
-        <v>1.3041356699999369</v>
+        <v>1.1247538899999654</v>
       </c>
       <c r="D271" s="5">
-        <v>2.1174137039969176</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.8234661196878887</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>749.45888002000004</v>
+        <v>749.40423774999999</v>
       </c>
       <c r="C272" s="5">
-        <v>1.917476410000063</v>
+        <v>1.9272057800000084</v>
       </c>
       <c r="D272" s="5">
-        <v>3.121850310530605</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.13819009455929</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>750.20771737999996</v>
+        <v>750.17322148999995</v>
       </c>
       <c r="C273" s="5">
-        <v>0.74883735999992496</v>
+        <v>0.76898373999995329</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2056159025895408</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.238325311314914</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>751.92595515999994</v>
+        <v>751.91017445</v>
       </c>
       <c r="C274" s="5">
-        <v>1.7182377799999813</v>
+        <v>1.7369529600000533</v>
       </c>
       <c r="D274" s="5">
-        <v>2.7833065630685994</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>2.8141407137179719</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>755.95706823</v>
+        <v>755.90925489000006</v>
       </c>
       <c r="C275" s="5">
-        <v>4.0311130700000604</v>
+        <v>3.999080440000057</v>
       </c>
       <c r="D275" s="5">
-        <v>6.6263814089948081</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>6.5723182996053398</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>755.15165033999995</v>
+        <v>755.10947392000003</v>
       </c>
       <c r="C276" s="5">
-        <v>-0.80541789000005792</v>
+        <v>-0.7997809700000289</v>
       </c>
       <c r="D276" s="5">
-        <v>-1.2710483386219829</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>-1.2622836602966703</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>759.28529550999997</v>
+        <v>759.25004584999999</v>
       </c>
       <c r="C277" s="5">
-        <v>4.1336451700000225</v>
+        <v>4.1405719299999646</v>
       </c>
       <c r="D277" s="5">
-        <v>6.7701275365892766</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>6.7822068452146222</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>760.17207398000005</v>
+        <v>760.24592135</v>
       </c>
       <c r="C278" s="5">
-        <v>0.88677847000008114</v>
+        <v>0.99587550000001102</v>
       </c>
       <c r="D278" s="5">
-        <v>1.410532160322453</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.5853929034066905</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>761.22572234999996</v>
+        <v>761.21850761999997</v>
       </c>
       <c r="C279" s="5">
-        <v>1.0536483699999053</v>
+        <v>0.97258626999996522</v>
       </c>
       <c r="D279" s="5">
-        <v>1.6760172733317535</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.5460136739884556</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>765.83619675</v>
+        <v>765.79655178999997</v>
       </c>
       <c r="C280" s="5">
-        <v>4.6104744000000437</v>
+        <v>4.5780441699999983</v>
       </c>
       <c r="D280" s="5">
-        <v>7.515037316053097</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>7.4604889017794385</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>767.64537572999996</v>
+        <v>767.80963392000001</v>
       </c>
       <c r="C281" s="5">
-        <v>1.809178979999956</v>
+        <v>2.0130821300000434</v>
       </c>
       <c r="D281" s="5">
-        <v>2.8719535818450437</v>
+        <v>3.2005012099626473</v>
       </c>
       <c r="E281" s="5">
-        <v>3.2375746122503157</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.2400915870752778</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>765.54067629999997</v>
+        <v>765.66973361999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-2.1046994299999824</v>
+        <v>-2.1399003000000221</v>
       </c>
       <c r="D282" s="5">
-        <v>-3.2409488773862072</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-3.2936311474967006</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>770.82404647999999</v>
+        <v>770.76152760000002</v>
       </c>
       <c r="C283" s="5">
-        <v>5.2833701800000199</v>
+        <v>5.091793980000034</v>
       </c>
       <c r="D283" s="5">
-        <v>8.6034932231978889</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>8.278588238408723</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>770.90071823000005</v>
+        <v>770.85225591000005</v>
       </c>
       <c r="C284" s="5">
-        <v>7.6671750000059546E-2</v>
+        <v>9.0728310000031342E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>0.11942602320142992</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>0.14134655512538785</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>772.30558129999997</v>
+        <v>772.26760909999996</v>
       </c>
       <c r="C285" s="5">
-        <v>1.4048630699999194</v>
+        <v>1.4153531899999052</v>
       </c>
       <c r="D285" s="5">
-        <v>2.2088913126826704</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.2256933613477026</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>774.39320712999995</v>
+        <v>774.37013741999999</v>
       </c>
       <c r="C286" s="5">
-        <v>2.087625829999979</v>
+        <v>2.1025283200000331</v>
       </c>
       <c r="D286" s="5">
-        <v>3.2923923060698579</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>3.3164135523423122</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>775.20748993999996</v>
+        <v>775.15238588</v>
       </c>
       <c r="C287" s="5">
-        <v>0.81428281000000879</v>
+        <v>0.78224846000000525</v>
       </c>
       <c r="D287" s="5">
-        <v>1.2691360363686233</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>1.2189663231575443</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>776.75407731999996</v>
+        <v>776.69332072999998</v>
       </c>
       <c r="C288" s="5">
-        <v>1.5465873800000054</v>
+        <v>1.5409348499999851</v>
       </c>
       <c r="D288" s="5">
-        <v>2.4205202769242096</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.4117500350139487</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>778.37199412999996</v>
+        <v>778.33711468000001</v>
       </c>
       <c r="C289" s="5">
-        <v>1.617916809999997</v>
+        <v>1.6437939500000311</v>
       </c>
       <c r="D289" s="5">
-        <v>2.5283385412885773</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.569452258145466</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>781.57140733999995</v>
+        <v>781.64109033</v>
       </c>
       <c r="C290" s="5">
-        <v>3.1994132099999888</v>
+        <v>3.3039756499999839</v>
       </c>
       <c r="D290" s="5">
-        <v>5.0455202691175316</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>5.2145255958337966</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>779.30031692</v>
+        <v>779.30308448000005</v>
       </c>
       <c r="C291" s="5">
-        <v>-2.2710904199999504</v>
+        <v>-2.338005849999945</v>
       </c>
       <c r="D291" s="5">
-        <v>-3.4317683588937054</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>-3.5309149106617199</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>781.75855316000002</v>
+        <v>781.71382404999997</v>
       </c>
       <c r="C292" s="5">
-        <v>2.4582362400000193</v>
+        <v>2.4107395699999188</v>
       </c>
       <c r="D292" s="5">
-        <v>3.8516650662035801</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>3.7759611473938692</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>782.14749833999997</v>
+        <v>782.32307886000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.3889451799999506</v>
+        <v>0.60925481000003856</v>
       </c>
       <c r="D293" s="5">
-        <v>0.59866758440760837</v>
+        <v>0.93927965720974615</v>
       </c>
       <c r="E293" s="5">
-        <v>1.8891695395427899</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.8902400150806464</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>782.75288725999997</v>
+        <v>782.87979618999998</v>
       </c>
       <c r="C294" s="5">
-        <v>0.60538891999999578</v>
+        <v>0.55671732999996948</v>
       </c>
       <c r="D294" s="5">
-        <v>0.93277457479548076</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>0.85729509834082673</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>784.54817754999999</v>
+        <v>784.48734453999998</v>
       </c>
       <c r="C295" s="5">
-        <v>1.7952902900000254</v>
+        <v>1.6075483500000018</v>
       </c>
       <c r="D295" s="5">
-        <v>2.7872568983363211</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>2.4920732514551514</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>787.49186003</v>
+        <v>787.44931797000004</v>
       </c>
       <c r="C296" s="5">
-        <v>2.9436824800000068</v>
+        <v>2.9619734300000573</v>
       </c>
       <c r="D296" s="5">
-        <v>4.5965754033861161</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>4.626098690634306</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>789.10853814999996</v>
+        <v>789.07204401000001</v>
       </c>
       <c r="C297" s="5">
-        <v>1.6166781199999605</v>
+        <v>1.622726039999975</v>
       </c>
       <c r="D297" s="5">
-        <v>2.4915424846702061</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>2.5011057739905418</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>791.48605206000002</v>
+        <v>791.45565820000002</v>
       </c>
       <c r="C298" s="5">
-        <v>2.3775139100000615</v>
+        <v>2.383614190000003</v>
       </c>
       <c r="D298" s="5">
-        <v>3.6760115577696428</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.6857741022677359</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>794.42699750999998</v>
+        <v>794.38095585999997</v>
       </c>
       <c r="C299" s="5">
-        <v>2.9409454499999583</v>
+        <v>2.9252976599999556</v>
       </c>
       <c r="D299" s="5">
-        <v>4.5511332510767666</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>4.5266012395488442</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>793.54091545999995</v>
+        <v>793.50304675999996</v>
       </c>
       <c r="C300" s="5">
-        <v>-0.88608205000002727</v>
+        <v>-0.87790910000001077</v>
       </c>
       <c r="D300" s="5">
-        <v>-1.3302667174321048</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>-1.3181471561515834</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>795.66882082999996</v>
+        <v>795.64414712999996</v>
       </c>
       <c r="C301" s="5">
-        <v>2.1279053700000077</v>
+        <v>2.1411003700000037</v>
       </c>
       <c r="D301" s="5">
-        <v>3.265723241387275</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.2864344091304121</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>797.51617998999996</v>
+        <v>797.55414012000006</v>
       </c>
       <c r="C302" s="5">
-        <v>1.8473591599999963</v>
+        <v>1.9099929900000916</v>
       </c>
       <c r="D302" s="5">
-        <v>2.8219775591586727</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>2.9190140198364078</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>800.01801112999999</v>
+        <v>800.03370088999998</v>
       </c>
       <c r="C303" s="5">
-        <v>2.5018311400000357</v>
+        <v>2.4795607699999209</v>
       </c>
       <c r="D303" s="5">
-        <v>3.8300686829190189</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>3.7952060187791403</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>801.61150052999994</v>
+        <v>801.56626908999999</v>
       </c>
       <c r="C304" s="5">
-        <v>1.5934893999999531</v>
+        <v>1.5325682000000143</v>
       </c>
       <c r="D304" s="5">
-        <v>2.4165393260715984</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>2.3231303850396845</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>804.64603169999998</v>
+        <v>804.80475142</v>
       </c>
       <c r="C305" s="5">
-        <v>3.0345311700000366</v>
+        <v>3.2384823300000107</v>
       </c>
       <c r="D305" s="5">
-        <v>4.6384298298876248</v>
+        <v>4.9574284434092508</v>
       </c>
       <c r="E305" s="5">
-        <v>2.87650774409558</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.8737069335549092</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>805.99408139000002</v>
+        <v>806.08010420999994</v>
       </c>
       <c r="C306" s="5">
-        <v>1.3480496900000389</v>
+        <v>1.2753527899999426</v>
       </c>
       <c r="D306" s="5">
-        <v>2.0290273811127024</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>1.9182699568795369</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>806.80757974000005</v>
+        <v>806.76203063000003</v>
       </c>
       <c r="C307" s="5">
-        <v>0.81349835000003168</v>
+        <v>0.68192642000008163</v>
       </c>
       <c r="D307" s="5">
-        <v>1.2179188338124813</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>1.0199110045826076</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>806.24929157999998</v>
+        <v>806.21884613999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-0.55828816000007464</v>
+        <v>-0.54318449000004421</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.82721329177432024</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-0.80496232745517204</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>809.31208886000002</v>
+        <v>809.28056057000003</v>
       </c>
       <c r="C309" s="5">
-        <v>3.0627972800000407</v>
+        <v>3.0617144300000518</v>
       </c>
       <c r="D309" s="5">
-        <v>4.6550473406175907</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>4.6535464391644688</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>813.34045315000003</v>
+        <v>813.31720255000005</v>
       </c>
       <c r="C310" s="5">
-        <v>4.0283642900000132</v>
+        <v>4.0366419800000131</v>
       </c>
       <c r="D310" s="5">
-        <v>6.1392829443174701</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>6.1524926264562296</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>814.20680268000001</v>
+        <v>814.16065735999996</v>
       </c>
       <c r="C311" s="5">
-        <v>0.8663495299999795</v>
+        <v>0.84345480999991196</v>
       </c>
       <c r="D311" s="5">
-        <v>1.2857244191978756</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>1.2515889897097177</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>817.10771193999994</v>
+        <v>817.05524772000001</v>
       </c>
       <c r="C312" s="5">
-        <v>2.9009092599999349</v>
+        <v>2.894590360000052</v>
       </c>
       <c r="D312" s="5">
-        <v>4.3602219840144008</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>4.3507892920084057</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>818.22184734999996</v>
+        <v>818.20088427999997</v>
       </c>
       <c r="C313" s="5">
-        <v>1.1141354100000171</v>
+        <v>1.1456365599999572</v>
       </c>
       <c r="D313" s="5">
-        <v>1.648539696395912</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.6956203958087945</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>818.94968258999995</v>
+        <v>818.96292854000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.72783523999999034</v>
+        <v>0.76204426000003878</v>
       </c>
       <c r="D314" s="5">
-        <v>1.0726773510637111</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>1.123381799502865</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>821.65530565999995</v>
+        <v>821.69322957999998</v>
       </c>
       <c r="C315" s="5">
-        <v>2.7056230700000015</v>
+        <v>2.7303010399999721</v>
       </c>
       <c r="D315" s="5">
-        <v>4.0373641185382114</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>4.074799660343853</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>821.30858962000002</v>
+        <v>821.28277905000004</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.34671603999993295</v>
+        <v>-0.41045052999993459</v>
       </c>
       <c r="D316" s="5">
-        <v>-0.50519359055054558</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-0.5977774770258848</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>824.32147437000003</v>
+        <v>824.45731622999995</v>
       </c>
       <c r="C317" s="5">
-        <v>3.012884750000012</v>
+        <v>3.174537179999902</v>
       </c>
       <c r="D317" s="5">
-        <v>4.4919867228136789</v>
+        <v>4.7382992871950025</v>
       </c>
       <c r="E317" s="5">
-        <v>2.4452295661523626</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>2.4419046700861147</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>824.00250775999996</v>
+        <v>824.05457193999996</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.31896661000007498</v>
+        <v>-0.4027442899999869</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.4633464080220584</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.58462308804363428</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>825.96668474000001</v>
+        <v>825.93585279000001</v>
       </c>
       <c r="C319" s="5">
-        <v>1.9641769800000475</v>
+        <v>1.8812808500000529</v>
       </c>
       <c r="D319" s="5">
-        <v>2.8982442394335672</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>2.7742095556790636</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>827.26834902999997</v>
+        <v>827.25440938999998</v>
       </c>
       <c r="C320" s="5">
-        <v>1.3016642899999624</v>
+        <v>1.3185565999999653</v>
       </c>
       <c r="D320" s="5">
-        <v>1.9075918264898073</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.9326380906472096</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>830.51669383000001</v>
+        <v>830.48954254</v>
       </c>
       <c r="C321" s="5">
-        <v>3.2483448000000408</v>
+        <v>3.2351331500000242</v>
       </c>
       <c r="D321" s="5">
-        <v>4.8150130309721817</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.7950888760541543</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>831.78003592000005</v>
+        <v>831.76560348999999</v>
       </c>
       <c r="C322" s="5">
-        <v>1.2633420900000374</v>
+        <v>1.2760609499999873</v>
       </c>
       <c r="D322" s="5">
-        <v>1.8407318051833599</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.8594818051067552</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>831.29116368999996</v>
+        <v>831.25827650999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.48887223000008362</v>
+        <v>-0.50732698000001619</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.70301519340534302</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.72947741892003259</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>834.59298922000005</v>
+        <v>834.55975751000005</v>
       </c>
       <c r="C324" s="5">
-        <v>3.3018255300000874</v>
+        <v>3.3014810000000807</v>
       </c>
       <c r="D324" s="5">
-        <v>4.8718228582431689</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.8715003045271654</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>835.60065745999998</v>
+        <v>835.58071566000001</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0076682399999299</v>
+        <v>1.0209581499999558</v>
       </c>
       <c r="D325" s="5">
-        <v>1.4585122343526269</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.477937080750924</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>839.41017087</v>
+        <v>839.38004418000003</v>
       </c>
       <c r="C326" s="5">
-        <v>3.8095134100000223</v>
+        <v>3.7993285200000173</v>
       </c>
       <c r="D326" s="5">
-        <v>5.6100988738656099</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>5.5948598784701487</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>836.39404500000001</v>
+        <v>836.43132734999995</v>
       </c>
       <c r="C327" s="5">
-        <v>-3.0161258699999962</v>
+        <v>-2.9487168300000803</v>
       </c>
       <c r="D327" s="5">
-        <v>-4.2275805031903317</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-4.1350598390241693</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>840.63815275000002</v>
+        <v>840.6159093</v>
       </c>
       <c r="C328" s="5">
-        <v>4.2441077500000119</v>
+        <v>4.1845819500000516</v>
       </c>
       <c r="D328" s="5">
-        <v>6.2619978074726079</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>6.1714569906193839</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>841.18304517000001</v>
+        <v>841.2990039</v>
       </c>
       <c r="C329" s="5">
-        <v>0.54489241999999649</v>
+        <v>0.68309460000000399</v>
       </c>
       <c r="D329" s="5">
-        <v>0.78060580699268467</v>
+        <v>0.97950449491222003</v>
       </c>
       <c r="E329" s="5">
-        <v>2.0455091034582873</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>2.0427604120262011</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>845.81478540000001</v>
+        <v>845.86618223999994</v>
       </c>
       <c r="C330" s="5">
-        <v>4.6317402299999912</v>
+        <v>4.5671783399999413</v>
       </c>
       <c r="D330" s="5">
-        <v>6.8112864188038857</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.7125381896339098</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>845.59427141000003</v>
+        <v>845.57823460999998</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.22051398999997218</v>
+        <v>-0.28794762999996237</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.31240607754347005</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.40773700251083289</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>848.10180131000004</v>
+        <v>848.09199116000002</v>
       </c>
       <c r="C332" s="5">
-        <v>2.5075299000000086</v>
+        <v>2.5137565500000392</v>
       </c>
       <c r="D332" s="5">
-        <v>3.617102084716306</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>3.6263012698105834</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>847.93830044000003</v>
+        <v>847.91109558000005</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.16350087000000713</v>
+        <v>-0.18089557999996941</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.23109624632274839</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-0.25565648713828937</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>848.73916815999996</v>
+        <v>848.7274668</v>
       </c>
       <c r="C334" s="5">
-        <v>0.80086771999992834</v>
+        <v>0.81637121999995088</v>
       </c>
       <c r="D334" s="5">
-        <v>1.1392919991223271</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.1615012282409021</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>852.31866763000005</v>
+        <v>852.28090669999995</v>
       </c>
       <c r="C335" s="5">
-        <v>3.5794994700000871</v>
+        <v>3.5534398999999439</v>
       </c>
       <c r="D335" s="5">
-        <v>5.1799765361910888</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.1414651243573362</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>853.29980614999999</v>
+        <v>853.26675532000002</v>
       </c>
       <c r="C336" s="5">
-        <v>0.98113851999994495</v>
+        <v>0.98584862000006979</v>
       </c>
       <c r="D336" s="5">
-        <v>1.3901480428061497</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>1.3969264495891975</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>855.59678365000002</v>
+        <v>855.57610781000005</v>
       </c>
       <c r="C337" s="5">
-        <v>2.2969775000000254</v>
+        <v>2.3093524900000375</v>
       </c>
       <c r="D337" s="5">
-        <v>3.2785081701834917</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>3.2965645084194639</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>857.98909385000002</v>
+        <v>857.94233288999999</v>
       </c>
       <c r="C338" s="5">
-        <v>2.3923101999999972</v>
+        <v>2.3662250799999356</v>
       </c>
       <c r="D338" s="5">
-        <v>3.4073692618473039</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>3.3697319784447677</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>859.57605094999997</v>
+        <v>859.59053685000003</v>
       </c>
       <c r="C339" s="5">
-        <v>1.5869570999999496</v>
+        <v>1.6482039600000462</v>
       </c>
       <c r="D339" s="5">
-        <v>2.2422677400273372</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.329850418342394</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>862.91516811999998</v>
+        <v>862.89811517999999</v>
       </c>
       <c r="C340" s="5">
-        <v>3.3391171700000086</v>
+        <v>3.3075783299999557</v>
       </c>
       <c r="D340" s="5">
-        <v>4.7624274516690823</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>4.7164077474820987</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>861.99792549999995</v>
+        <v>862.12470297000004</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.91724262000002454</v>
+        <v>-0.77341220999994675</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.2681188063794036</v>
+        <v>-1.0702690333468934</v>
       </c>
       <c r="E341" s="5">
-        <v>2.4744769226528351</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.4754218147719831</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>865.34546770999998</v>
+        <v>865.44604355000001</v>
       </c>
       <c r="C342" s="5">
-        <v>3.3475422100000287</v>
+        <v>3.3213405799999691</v>
       </c>
       <c r="D342" s="5">
-        <v>4.7609993929780936</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>4.7222319707407534</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>867.64293120000002</v>
+        <v>867.63522770999998</v>
       </c>
       <c r="C343" s="5">
-        <v>2.297463490000041</v>
+        <v>2.189184159999968</v>
       </c>
       <c r="D343" s="5">
-        <v>3.2328967533892916</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>3.0780420756699733</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>869.19046047999996</v>
+        <v>869.17175393000002</v>
       </c>
       <c r="C344" s="5">
-        <v>1.5475292799999352</v>
+        <v>1.5365262200000416</v>
       </c>
       <c r="D344" s="5">
-        <v>2.1614433435414915</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.1459445535847887</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>871.41073487000006</v>
+        <v>871.37910912999996</v>
       </c>
       <c r="C345" s="5">
-        <v>2.2202743900000996</v>
+        <v>2.2073551999999381</v>
       </c>
       <c r="D345" s="5">
-        <v>3.1087338025087563</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>3.0904589518184755</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>874.67167280000001</v>
+        <v>874.65550084999995</v>
       </c>
       <c r="C346" s="5">
-        <v>3.2609379299999546</v>
+        <v>3.2763917199999923</v>
       </c>
       <c r="D346" s="5">
-        <v>4.5841501214443525</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>4.6064965737386165</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>878.23065939000003</v>
+        <v>878.18392614000004</v>
       </c>
       <c r="C347" s="5">
-        <v>3.5589865900000177</v>
+        <v>3.5284252900000865</v>
       </c>
       <c r="D347" s="5">
-        <v>4.9934951680655759</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>4.9497534483915029</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>878.82044525000003</v>
+        <v>878.79185347999999</v>
       </c>
       <c r="C348" s="5">
-        <v>0.58978586000000632</v>
+        <v>0.60792733999994653</v>
       </c>
       <c r="D348" s="5">
-        <v>0.8088569855977612</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>0.83387631554732167</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>880.95543376000001</v>
+        <v>880.95084689999999</v>
       </c>
       <c r="C349" s="5">
-        <v>2.134988509999971</v>
+        <v>2.1589934200000016</v>
       </c>
       <c r="D349" s="5">
-        <v>2.9545251953998042</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.9882933316271565</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>882.21540285000003</v>
+        <v>882.14120749999995</v>
       </c>
       <c r="C350" s="5">
-        <v>1.2599690900000269</v>
+        <v>1.1903605999999627</v>
       </c>
       <c r="D350" s="5">
-        <v>1.7298415297393399</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.633571727697869</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>883.06292157999997</v>
+        <v>883.04398775000004</v>
       </c>
       <c r="C351" s="5">
-        <v>0.84751872999993338</v>
+        <v>0.90278025000009166</v>
       </c>
       <c r="D351" s="5">
-        <v>1.158915781153147</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.2350119169899809</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>883.52224870999999</v>
+        <v>883.52603826999996</v>
       </c>
       <c r="C352" s="5">
-        <v>0.45932713000001968</v>
+        <v>0.48205051999991611</v>
       </c>
       <c r="D352" s="5">
-        <v>0.62597143632934227</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>0.65704606325864834</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>885.59615802999997</v>
+        <v>885.69459037000001</v>
       </c>
       <c r="C353" s="5">
-        <v>2.0739093199999843</v>
+        <v>2.1685521000000563</v>
       </c>
       <c r="D353" s="5">
-        <v>2.8534352857932488</v>
+        <v>2.9854019957438416</v>
       </c>
       <c r="E353" s="5">
-        <v>2.7376205709905843</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>2.7339301749274014</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>888.57954317999997</v>
+        <v>888.75814332000004</v>
       </c>
       <c r="C354" s="5">
-        <v>2.9833851500000037</v>
+        <v>3.0635529500000303</v>
       </c>
       <c r="D354" s="5">
-        <v>4.1182939498739302</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>4.2305935418596397</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>890.95767959</v>
+        <v>890.97387343000003</v>
       </c>
       <c r="C355" s="5">
-        <v>2.3781364100000246</v>
+        <v>2.2157301099999813</v>
       </c>
       <c r="D355" s="5">
-        <v>3.2593003962088751</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>3.0330399057890922</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>892.27072011999996</v>
+        <v>892.23921824000001</v>
       </c>
       <c r="C356" s="5">
-        <v>1.3130405299999666</v>
+        <v>1.2653448099999878</v>
       </c>
       <c r="D356" s="5">
-        <v>1.7828940211694011</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.7175929313997251</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>892.12162449000004</v>
+        <v>892.07338476999996</v>
       </c>
       <c r="C357" s="5">
-        <v>-0.14909562999991977</v>
+        <v>-0.16583347000005233</v>
       </c>
       <c r="D357" s="5">
-        <v>-0.20033204610354627</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>-0.22280668643500645</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>895.67878884000004</v>
+        <v>895.62706329000002</v>
       </c>
       <c r="C358" s="5">
-        <v>3.5571643499999936</v>
+        <v>3.5536785200000622</v>
       </c>
       <c r="D358" s="5">
-        <v>4.8911086844994456</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.8864802107569494</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>896.96918338</v>
+        <v>896.89733580999996</v>
       </c>
       <c r="C359" s="5">
-        <v>1.2903945399999657</v>
+        <v>1.270272519999935</v>
       </c>
       <c r="D359" s="5">
-        <v>1.7425916068129821</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>1.7153056979090975</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>900.32411605000004</v>
+        <v>900.32019631000003</v>
       </c>
       <c r="C360" s="5">
-        <v>3.3549326700000393</v>
+        <v>3.4228605000000698</v>
       </c>
       <c r="D360" s="5">
-        <v>4.5818522677138374</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>4.6769602373151198</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>903.54033144000005</v>
+        <v>903.56717438999999</v>
       </c>
       <c r="C361" s="5">
-        <v>3.2162153900000021</v>
+        <v>3.2469780799999626</v>
       </c>
       <c r="D361" s="5">
-        <v>4.3719785303607317</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>4.4146485476156849</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>906.74822207</v>
+        <v>906.65970419999996</v>
       </c>
       <c r="C362" s="5">
-        <v>3.2078906299999517</v>
+        <v>3.0925298099999736</v>
       </c>
       <c r="D362" s="5">
-        <v>4.3446139392409489</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>4.185296057627963</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>911.28479677999997</v>
+        <v>911.20897119999995</v>
       </c>
       <c r="C363" s="5">
-        <v>4.536574709999968</v>
+        <v>4.5492669999999862</v>
       </c>
       <c r="D363" s="5">
-        <v>6.1717427545890491</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>6.1901101735655439</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>914.81773869000006</v>
+        <v>914.86699375000001</v>
       </c>
       <c r="C364" s="5">
-        <v>3.5329419100000905</v>
+        <v>3.6580225500000552</v>
       </c>
       <c r="D364" s="5">
-        <v>4.7527486555787313</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.9251676979270131</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>914.05255551000005</v>
+        <v>914.09159713999998</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.76518318000000818</v>
+        <v>-0.7753966100000298</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.99911422164942199</v>
+        <v>-1.0123337338582949</v>
       </c>
       <c r="E365" s="5">
-        <v>3.2132476210489758</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>3.206184962486569</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>915.09915129000001</v>
+        <v>915.34643725000001</v>
       </c>
       <c r="C366" s="5">
-        <v>1.0465957799999615</v>
+        <v>1.2548401100000319</v>
       </c>
       <c r="D366" s="5">
-        <v>1.3826933251991358</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.6598222224810444</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>917.39367236999999</v>
+        <v>917.44544945999996</v>
       </c>
       <c r="C367" s="5">
-        <v>2.2945210799999813</v>
+        <v>2.0990122099999553</v>
       </c>
       <c r="D367" s="5">
-        <v>3.0507253163001513</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.7867335496490231</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>912.59268842999995</v>
+        <v>912.58336182000005</v>
       </c>
       <c r="C368" s="5">
-        <v>-4.8009839400000374</v>
+        <v>-4.8620876399999133</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.102304067948694</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-6.1773820904168941</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>797.54604873999995</v>
+        <v>797.46688247999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-115.04663969000001</v>
+        <v>-115.11647934000007</v>
       </c>
       <c r="D369" s="5">
-        <v>-80.150690941793314</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-80.171889936400561</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>820.07184792999999</v>
+        <v>819.98696170999995</v>
       </c>
       <c r="C370" s="5">
-        <v>22.525799190000043</v>
+        <v>22.520079229999965</v>
       </c>
       <c r="D370" s="5">
-        <v>39.686239889749906</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>39.679118024820866</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>844.67373289</v>
+        <v>844.62823723999998</v>
       </c>
       <c r="C371" s="5">
-        <v>24.601884960000007</v>
+        <v>24.64127553000003</v>
       </c>
       <c r="D371" s="5">
-        <v>42.575540824312384</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>42.660517461506544</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>851.88564395000003</v>
+        <v>851.97831096000004</v>
       </c>
       <c r="C372" s="5">
-        <v>7.211911060000034</v>
+        <v>7.3500737200000685</v>
       </c>
       <c r="D372" s="5">
-        <v>10.740817860244523</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>10.957154265154978</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>854.59386777999998</v>
+        <v>854.62167128999999</v>
       </c>
       <c r="C373" s="5">
-        <v>2.7082238299999517</v>
+        <v>2.6433603299999504</v>
       </c>
       <c r="D373" s="5">
-        <v>3.8823275213579089</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.7873322020105959</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>859.02258615999995</v>
+        <v>858.91820688999996</v>
       </c>
       <c r="C374" s="5">
-        <v>4.4287183799999639</v>
+        <v>4.2965355999999701</v>
       </c>
       <c r="D374" s="5">
-        <v>6.3990444972283234</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>6.2025364326744548</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>875.83556400999998</v>
+        <v>875.67334648999997</v>
       </c>
       <c r="C375" s="5">
-        <v>16.812977850000038</v>
+        <v>16.755139600000007</v>
       </c>
       <c r="D375" s="5">
-        <v>26.187378813476503</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>26.090935321833221</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>877.86574474999998</v>
+        <v>877.88379941000005</v>
       </c>
       <c r="C376" s="5">
-        <v>2.0301807399999916</v>
+        <v>2.2104529200000798</v>
       </c>
       <c r="D376" s="5">
-        <v>2.8173294909975777</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>3.0715585718507965</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>881.25077892000002</v>
+        <v>881.15932264000003</v>
       </c>
       <c r="C377" s="5">
-        <v>3.3850341700000399</v>
+        <v>3.2755232299999761</v>
       </c>
       <c r="D377" s="5">
-        <v>4.7265829942988002</v>
+        <v>4.5704242693805908</v>
       </c>
       <c r="E377" s="5">
-        <v>-3.5886094724277728</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-3.6027324398384297</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>882.62873243000001</v>
+        <v>882.97224174999997</v>
       </c>
       <c r="C378" s="5">
-        <v>1.3779535099999976</v>
+        <v>1.8129191099999389</v>
       </c>
       <c r="D378" s="5">
-        <v>1.8925816452069144</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>2.4970401215285154</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>878.56729551000001</v>
+        <v>878.69304296999996</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.0614369200000056</v>
+        <v>-4.2791987800000015</v>
       </c>
       <c r="D379" s="5">
-        <v>-5.3842012530868182</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-5.6630902376874737</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>890.27214011000001</v>
+        <v>890.3203082</v>
       </c>
       <c r="C380" s="5">
-        <v>11.704844600000001</v>
+        <v>11.627265230000035</v>
       </c>
       <c r="D380" s="5">
-        <v>17.212249950109282</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>17.087114167556926</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>892.63780363000001</v>
+        <v>892.53948187000003</v>
       </c>
       <c r="C381" s="5">
-        <v>2.3656635199999982</v>
+        <v>2.219173670000032</v>
       </c>
       <c r="D381" s="5">
-        <v>3.2357008851335856</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>3.0324151353954942</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>895.41354329000001</v>
+        <v>895.32088008999995</v>
       </c>
       <c r="C382" s="5">
-        <v>2.7757396599999993</v>
+        <v>2.7813982199999145</v>
       </c>
       <c r="D382" s="5">
-        <v>3.7959960670673532</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>3.8042938383980429</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>901.49023302000001</v>
+        <v>901.40314618000002</v>
       </c>
       <c r="C383" s="5">
-        <v>6.0766897299999982</v>
+        <v>6.0822660900000756</v>
       </c>
       <c r="D383" s="5">
-        <v>8.4547064864771482</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>8.4636660502410255</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>909.95994585999995</v>
+        <v>910.03391395000006</v>
       </c>
       <c r="C384" s="5">
-        <v>8.4697128399999428</v>
+        <v>8.630767770000034</v>
       </c>
       <c r="D384" s="5">
-        <v>11.875503901650308</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>12.114579744861054</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>911.91062654999996</v>
+        <v>911.93754363000005</v>
       </c>
       <c r="C385" s="5">
-        <v>1.9506806900000129</v>
+        <v>1.9036296799999946</v>
       </c>
       <c r="D385" s="5">
-        <v>2.6029871426426876</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>2.5392694380315106</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>917.25038673999995</v>
+        <v>917.13432133000003</v>
       </c>
       <c r="C386" s="5">
-        <v>5.3397601899999927</v>
+        <v>5.1967776999999842</v>
       </c>
       <c r="D386" s="5">
-        <v>7.2574637595193003</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.0567871889112288</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>926.14554210999995</v>
+        <v>925.94972258999996</v>
       </c>
       <c r="C387" s="5">
-        <v>8.8951553699999977</v>
+        <v>8.8154012599999305</v>
       </c>
       <c r="D387" s="5">
-        <v>12.278356066848772</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>12.164007566949575</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>931.15312695</v>
+        <v>931.19323171999997</v>
       </c>
       <c r="C388" s="5">
-        <v>5.0075848400000496</v>
+        <v>5.2435091300000067</v>
       </c>
       <c r="D388" s="5">
-        <v>6.6847600225599768</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>7.0111071632566802</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>935.12959277000004</v>
+        <v>934.98423988000002</v>
       </c>
       <c r="C389" s="5">
-        <v>3.976465820000044</v>
+        <v>3.7910081600000467</v>
       </c>
       <c r="D389" s="5">
-        <v>5.2466634153322644</v>
+        <v>4.9962424704862896</v>
       </c>
       <c r="E389" s="5">
-        <v>6.1139025506485423</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>6.1084205610782982</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>935.19377156999997</v>
+        <v>935.54380026000001</v>
       </c>
       <c r="C390" s="5">
-        <v>6.4178799999922376E-2</v>
+        <v>0.55956037999999353</v>
       </c>
       <c r="D390" s="5">
-        <v>8.2388192968818608E-2</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.72053308756740986</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>942.44155565999995</v>
+        <v>942.65392489999999</v>
       </c>
       <c r="C391" s="5">
-        <v>7.2477840899999819</v>
+        <v>7.1101246399999809</v>
       </c>
       <c r="D391" s="5">
-        <v>9.7068791657908946</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>9.5110291508779596</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>943.15878023000005</v>
+        <v>943.23519125999997</v>
       </c>
       <c r="C392" s="5">
-        <v>0.71722457000009854</v>
+        <v>0.58126635999997234</v>
       </c>
       <c r="D392" s="5">
-        <v>0.91706599579568504</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>0.74246771431618619</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>948.96769954000001</v>
+        <v>948.86965039999995</v>
       </c>
       <c r="C393" s="5">
-        <v>5.8089193099999648</v>
+        <v>5.6344591399999899</v>
       </c>
       <c r="D393" s="5">
-        <v>7.6463774381496652</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>7.4085181753506646</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>951.74617056</v>
+        <v>951.70710843999996</v>
       </c>
       <c r="C394" s="5">
-        <v>2.7784710199999836</v>
+        <v>2.8374580400000013</v>
       </c>
       <c r="D394" s="5">
-        <v>3.5705999708103286</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>3.6480381624360847</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>954.73486903000003</v>
+        <v>954.63999030000002</v>
       </c>
       <c r="C395" s="5">
-        <v>2.9886984700000312</v>
+        <v>2.9328818600000659</v>
       </c>
       <c r="D395" s="5">
-        <v>3.8340405352492724</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.7613756333966686</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>964.19065396999997</v>
+        <v>964.17953144000001</v>
       </c>
       <c r="C396" s="5">
-        <v>9.4557849399999441</v>
+        <v>9.539541139999983</v>
       </c>
       <c r="D396" s="5">
-        <v>12.554172377342109</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>12.672884553282371</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>965.95348781999996</v>
+        <v>965.98478476000003</v>
       </c>
       <c r="C397" s="5">
-        <v>1.7628338499999927</v>
+        <v>1.8052533200000198</v>
       </c>
       <c r="D397" s="5">
-        <v>2.216161877426015</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>2.2700667400473273</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>968.18979452999997</v>
+        <v>968.05024653999999</v>
       </c>
       <c r="C398" s="5">
-        <v>2.236306710000008</v>
+        <v>2.0654617799999642</v>
       </c>
       <c r="D398" s="5">
-        <v>2.8138037620732748</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>2.5962218786470759</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>971.54513065000003</v>
+        <v>971.38207066999996</v>
       </c>
       <c r="C399" s="5">
-        <v>3.3553361200000609</v>
+        <v>3.3318241299999727</v>
       </c>
       <c r="D399" s="5">
-        <v>4.2388825391746821</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>4.2092330444717385</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>972.44490809000001</v>
+        <v>972.51231143999996</v>
       </c>
       <c r="C400" s="5">
-        <v>0.89977743999997983</v>
+        <v>1.1302407700000003</v>
       </c>
       <c r="D400" s="5">
-        <v>1.1170348774754313</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>1.4052165860942933</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>971.29953860000001</v>
+        <v>971.11459766999997</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.1453694900000073</v>
+        <v>-1.3977137699999957</v>
       </c>
       <c r="D401" s="5">
-        <v>-1.4042693301841047</v>
+        <v>-1.7110956778906616</v>
       </c>
       <c r="E401" s="5">
-        <v>3.8679073050034596</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>3.8642745245242915</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>977.94130714999994</v>
+        <v>978.22673683000005</v>
       </c>
       <c r="C402" s="5">
-        <v>6.6417685499999379</v>
+        <v>7.1121391600000834</v>
       </c>
       <c r="D402" s="5">
-        <v>8.5213776527369056</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>9.1512103648611074</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>978.73486109999999</v>
+        <v>979.00500299999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.79355395000004592</v>
+        <v>0.77826616999993803</v>
       </c>
       <c r="D403" s="5">
-        <v>0.97810185726965315</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>0.95889512342732797</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>981.37086899999997</v>
+        <v>981.42640740000002</v>
       </c>
       <c r="C404" s="5">
-        <v>2.6360078999999814</v>
+        <v>2.4214044000000285</v>
       </c>
       <c r="D404" s="5">
-        <v>3.2802443167023299</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>3.0087077733128575</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>983.08988426999997</v>
+        <v>983.03422063999994</v>
       </c>
       <c r="C405" s="5">
-        <v>1.7190152699999999</v>
+        <v>1.6078132399999276</v>
       </c>
       <c r="D405" s="5">
-        <v>2.1223455849039619</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>1.9836999127475607</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>984.53475116000004</v>
+        <v>984.58770728000002</v>
       </c>
       <c r="C406" s="5">
-        <v>1.4448668900000712</v>
+        <v>1.5534866400000737</v>
       </c>
       <c r="D406" s="5">
-        <v>1.7779906138591262</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.9129267260807215</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>987.43549370999995</v>
+        <v>987.30439555999999</v>
       </c>
       <c r="C407" s="5">
-        <v>2.9007425499999044</v>
+        <v>2.7166882799999712</v>
       </c>
       <c r="D407" s="5">
-        <v>3.5934287654574959</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.3617694738502735</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>988.65128523999999</v>
+        <v>988.54155243000002</v>
       </c>
       <c r="C408" s="5">
-        <v>1.2157915300000468</v>
+        <v>1.2371568700000353</v>
       </c>
       <c r="D408" s="5">
-        <v>1.4875608858990974</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>1.5140848967688969</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>988.99531339999999</v>
+        <v>989.07167772000003</v>
       </c>
       <c r="C409" s="5">
-        <v>0.34402815999999348</v>
+        <v>0.53012529000000086</v>
       </c>
       <c r="D409" s="5">
-        <v>0.41837281516345914</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>0.6454255977683454</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>991.03692123999997</v>
+        <v>990.83986549999997</v>
       </c>
       <c r="C410" s="5">
-        <v>2.0416078399999833</v>
+        <v>1.7681877799999484</v>
       </c>
       <c r="D410" s="5">
-        <v>2.5055100358707394</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.1664890680457738</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>991.48256953999999</v>
+        <v>991.26811602999999</v>
       </c>
       <c r="C411" s="5">
-        <v>0.44564830000001621</v>
+        <v>0.4282505300000139</v>
       </c>
       <c r="D411" s="5">
-        <v>0.54095116314964997</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.51988624605430189</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>992.45885222000004</v>
+        <v>992.57644514000003</v>
       </c>
       <c r="C412" s="5">
-        <v>0.97628268000005392</v>
+        <v>1.3083291100000451</v>
       </c>
       <c r="D412" s="5">
-        <v>1.1880236803753164</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.595372733453515</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>992.06901054000002</v>
+        <v>991.87463852999997</v>
       </c>
       <c r="C413" s="5">
-        <v>-0.38984168000001773</v>
+        <v>-0.70180661000006239</v>
       </c>
       <c r="D413" s="5">
-        <v>-0.4703476324267708</v>
+        <v>-0.84517481311833231</v>
       </c>
       <c r="E413" s="5">
-        <v>2.138317904478404</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.1377539694913184</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>999.37570349999999</v>
+        <v>999.57246326999996</v>
       </c>
       <c r="C414" s="5">
-        <v>7.3066929599999639</v>
+        <v>7.6978247399999873</v>
       </c>
       <c r="D414" s="5">
-        <v>9.205078978527359</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>9.7210541630540206</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>999.27034861000004</v>
+        <v>999.56545196000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.10535488999994413</v>
+        <v>-7.0113099999389306E-3</v>
       </c>
       <c r="D415" s="5">
-        <v>-0.12643152103708477</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-8.4168459336453338E-3</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>999.92742333000001</v>
+        <v>1000.0163102</v>
       </c>
       <c r="C416" s="5">
-        <v>0.65707471999996869</v>
+        <v>0.4508582400000023</v>
       </c>
       <c r="D416" s="5">
-        <v>0.79192536512306955</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.54260988415819611</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>998.17954924000003</v>
+        <v>998.20004126000003</v>
       </c>
       <c r="C417" s="5">
-        <v>-1.7478740899999821</v>
+        <v>-1.8162689399999863</v>
       </c>
       <c r="D417" s="5">
-        <v>-2.0775518382976532</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-2.1578468644023352</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>1000.5626258</v>
+        <v>1000.740076</v>
       </c>
       <c r="C418" s="5">
-        <v>2.3830765599999495</v>
+        <v>2.5400347400000101</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9028268772164356</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.0966379285060297</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>1003.6237871</v>
+        <v>1003.516154</v>
       </c>
       <c r="C419" s="5">
-        <v>3.0611612999999807</v>
+        <v>2.7760779999999841</v>
       </c>
       <c r="D419" s="5">
-        <v>3.7337394875728958</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.3800910022752761</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>1002.1809419</v>
+        <v>1001.9793194</v>
       </c>
       <c r="C420" s="5">
-        <v>-1.4428451999999652</v>
+        <v>-1.5368346000000201</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.711586922812347</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-1.8223392575664743</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>1003.3960228</v>
+        <v>1003.4994306</v>
       </c>
       <c r="C421" s="5">
-        <v>1.2150808999999754</v>
+        <v>1.5201111999999739</v>
       </c>
       <c r="D421" s="5">
-        <v>1.4646653100820695</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>1.8357977894146948</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>1005.0070965</v>
+        <v>1004.7773992</v>
       </c>
       <c r="C422" s="5">
-        <v>1.6110737000000199</v>
+        <v>1.2779686000000083</v>
       </c>
       <c r="D422" s="5">
-        <v>1.9438514878797664</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>1.5389641065444826</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>1005.1427601</v>
+        <v>1004.8501648</v>
       </c>
       <c r="C423" s="5">
-        <v>0.13566360000004352</v>
+        <v>7.2765600000025188E-2</v>
       </c>
       <c r="D423" s="5">
-        <v>0.16210556146918353</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>8.6938169792505349E-2</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>1006.4439373</v>
+        <v>1006.6105243</v>
       </c>
       <c r="C424" s="5">
-        <v>1.3011771999999837</v>
+        <v>1.7603594999999359</v>
       </c>
       <c r="D424" s="5">
-        <v>1.5645317768074429</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>2.1226095142043322</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>1006.8270409</v>
+        <v>1006.6094257</v>
       </c>
       <c r="C425" s="5">
-        <v>0.38310360000002674</v>
+        <v>-1.0985999999775231E-3</v>
       </c>
       <c r="D425" s="5">
-        <v>0.45773837402001138</v>
+        <v>-1.3096545831148276E-3</v>
       </c>
       <c r="E425" s="5">
-        <v>1.4876011853214743</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.4855493423884258</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>1005.1083312</v>
+        <v>1005.2298155</v>
       </c>
       <c r="C426" s="5">
-        <v>-1.7187097000000904</v>
+        <v>-1.3796102000000019</v>
       </c>
       <c r="D426" s="5">
-        <v>-2.0293430370519006</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-1.6323209148881856</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>1005.8598745</v>
+        <v>1006.164621</v>
       </c>
       <c r="C427" s="5">
-        <v>0.75154330000009395</v>
+        <v>0.93480550000003859</v>
       </c>
       <c r="D427" s="5">
-        <v>0.90096762687521537</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.1216558479806071</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>1005.1979669999999</v>
+        <v>1005.287436</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.66190750000009757</v>
+        <v>-0.87718500000005406</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.78680993256254883</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-1.0411709359234078</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>1009.2612327000001</v>
+        <v>1009.3777724</v>
       </c>
       <c r="C429" s="5">
-        <v>4.0632657000001018</v>
+        <v>4.0903364000000693</v>
       </c>
       <c r="D429" s="5">
-        <v>4.9600142359163657</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>4.9933480052751333</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>1011.0655619</v>
+        <v>1011.3634539</v>
       </c>
       <c r="C430" s="5">
-        <v>1.8043291999999838</v>
+        <v>1.9856814999999415</v>
       </c>
       <c r="D430" s="5">
-        <v>2.1665473394237855</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>2.3863901591363978</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>1007.9417898</v>
+        <v>1007.8199337</v>
       </c>
       <c r="C431" s="5">
-        <v>-3.1237720999999965</v>
+        <v>-3.543520199999989</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.6451447705238227</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-4.1243647218319861</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>1006.7675143</v>
+        <v>1006.5039131</v>
       </c>
       <c r="C432" s="5">
-        <v>-1.1742755000000216</v>
+        <v>-1.3160206000000017</v>
       </c>
       <c r="D432" s="5">
-        <v>-1.3891044134306085</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>-1.5557660414515562</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>1006.9940141</v>
+        <v>1007.1355364</v>
       </c>
       <c r="C433" s="5">
-        <v>0.2264997999999423</v>
+        <v>0.63162330000000111</v>
       </c>
       <c r="D433" s="5">
-        <v>0.27030702390491435</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.75565476927750286</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>1007.9070653</v>
+        <v>1007.6564796</v>
       </c>
       <c r="C434" s="5">
-        <v>0.91305120000004081</v>
+        <v>0.52094320000003336</v>
       </c>
       <c r="D434" s="5">
-        <v>1.0934940325975528</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>0.62247167057654096</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>1007.1139852</v>
+        <v>1010.1361813</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.7930800999999974</v>
+        <v>2.4797016999999641</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.94015436638221761</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>2.9933303843528991</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>1007.0496982</v>
+        <v>1010.2418064</v>
       </c>
       <c r="C436" s="5">
-        <v>-6.4287000000035732E-2</v>
+        <v>0.10562509999999747</v>
       </c>
       <c r="D436" s="5">
-        <v>-7.6572585594769649E-2</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.12555043849642455</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>1008.6071684</v>
+        <v>1012.8825442999999</v>
       </c>
       <c r="C437" s="5">
-        <v>1.5574702000000116</v>
+        <v>2.6407378999999764</v>
       </c>
       <c r="D437" s="5">
-        <v>1.8717488523271042</v>
+        <v>3.1822512610484299</v>
       </c>
       <c r="E437" s="5">
-        <v>0.17680569032081372</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>0.62319291274643973</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>1010.0704549</v>
+        <v>1014.464422</v>
       </c>
       <c r="C438" s="5">
-        <v>1.4632864999999811</v>
+        <v>1.5818777000000637</v>
       </c>
       <c r="D438" s="5">
-        <v>1.7549182740281832</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>1.8902920217326757</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>1008.4762095999999</v>
+        <v>1012.8345618</v>
       </c>
       <c r="C439" s="5">
-        <v>-1.5942453000000114</v>
+        <v>-1.6298602000000528</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.8776650489316538</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.9110003950770893</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>1013.6317499</v>
+        <v>1018.0070585</v>
       </c>
       <c r="C440" s="5">
-        <v>5.1555403000000979</v>
+        <v>5.1724967000000106</v>
       </c>
       <c r="D440" s="5">
-        <v>6.3101120362821561</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>6.3034399563507204</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>1015.2001992</v>
+        <v>1020.7616383</v>
       </c>
       <c r="C441" s="5">
-        <v>1.5684492999999975</v>
+        <v>2.7545797999999877</v>
       </c>
       <c r="D441" s="5">
-        <v>1.8727115976355346</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>3.2957877900147148</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>1022.2291138000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>1.4674755000000914</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.7388598746597816</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>