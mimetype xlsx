--- v6 (2026-07-06)
+++ v7 (2026-07-27)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D1934520-CCA4-4574-ACFC-9C81A584BD93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9925B254-1DE8-4849-B4E9-24793001987C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3452B571-63DB-4EE7-86A1-B39159B326BF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AD7A55AC-389B-4589-AE4D-C180D00E9A21}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8807229E-2481-4EAD-8A6E-E949A66DC874}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F06E390B-E6B9-406A-B15B-21011CCC0DC7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>446.00809948</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>448.88382687000001</v>
       </c>
       <c r="C7" s="5">
         <v>2.8757273900000087</v>
       </c>
       <c r="D7" s="5">
         <v>8.0176070270741242</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>449.05642408</v>
       </c>
       <c r="C8" s="5">
         <v>0.17259720999999217</v>
       </c>
       <c r="D8" s="5">
         <v>0.46238069825390582</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>447.43023937999999</v>
       </c>
       <c r="C9" s="5">
         <v>-1.6261847000000103</v>
       </c>
       <c r="D9" s="5">
         <v>-4.2600879331436525</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>449.31508065999998</v>
       </c>
       <c r="C10" s="5">
         <v>1.8848412799999892</v>
       </c>
       <c r="D10" s="5">
         <v>5.1738945356640587</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>451.47545590999999</v>
       </c>
       <c r="C11" s="5">
         <v>2.1603752500000155</v>
       </c>
       <c r="D11" s="5">
         <v>5.9248355812759446</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>453.58462171999997</v>
       </c>
       <c r="C12" s="5">
         <v>2.109165809999979</v>
       </c>
       <c r="D12" s="5">
         <v>5.7523725689383909</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>455.70461225000003</v>
       </c>
       <c r="C13" s="5">
         <v>2.1199905300000523</v>
       </c>
       <c r="D13" s="5">
         <v>5.755077425565136</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>454.80554329</v>
       </c>
       <c r="C14" s="5">
         <v>-0.89906896000002234</v>
       </c>
       <c r="D14" s="5">
         <v>-2.3419828292779998</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>455.20031030000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.39476701000000958</v>
       </c>
       <c r="D15" s="5">
         <v>1.0465758217982568</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>457.21902218000002</v>
       </c>
       <c r="C16" s="5">
         <v>2.0187118800000121</v>
       </c>
       <c r="D16" s="5">
         <v>5.4534743877941994</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>457.68779222000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.46877003999998124</v>
       </c>
       <c r="D17" s="5">
         <v>1.2372778279394092</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>460.49346106000002</v>
       </c>
       <c r="C18" s="5">
         <v>2.8056688400000098</v>
       </c>
       <c r="D18" s="5">
         <v>7.6092654114333858</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>458.70797370000003</v>
       </c>
       <c r="C19" s="5">
         <v>-1.7854873599999905</v>
       </c>
       <c r="D19" s="5">
         <v>-4.5548505482709389</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>458.98015550000002</v>
       </c>
       <c r="C20" s="5">
         <v>0.27218179999999847</v>
       </c>
       <c r="D20" s="5">
         <v>0.71436777388396155</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>457.61993898999998</v>
       </c>
       <c r="C21" s="5">
         <v>-1.3602165100000434</v>
       </c>
       <c r="D21" s="5">
         <v>-3.4988783163432347</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>460.29964232999998</v>
       </c>
       <c r="C22" s="5">
         <v>2.6797033400000032</v>
       </c>
       <c r="D22" s="5">
         <v>7.2576760077194713</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>461.38454381000003</v>
       </c>
       <c r="C23" s="5">
         <v>1.0849014800000418</v>
       </c>
       <c r="D23" s="5">
         <v>2.8652892810733022</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>461.77092684000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.38638302999999041</v>
       </c>
       <c r="D24" s="5">
         <v>1.0095726016834172</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>464.83143461999998</v>
       </c>
       <c r="C25" s="5">
         <v>3.0605077799999663</v>
       </c>
       <c r="D25" s="5">
         <v>8.2497356507173834</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>465.83904034</v>
       </c>
       <c r="C26" s="5">
         <v>1.007605720000015</v>
       </c>
       <c r="D26" s="5">
         <v>2.6324532781866639</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>467.28003731000001</v>
       </c>
       <c r="C27" s="5">
         <v>1.4409969700000147</v>
       </c>
       <c r="D27" s="5">
         <v>3.7758133310233255</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>468.06965299000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.78961567999999716</v>
       </c>
       <c r="D28" s="5">
         <v>2.0467277202361744</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>467.88499671</v>
       </c>
       <c r="C29" s="5">
         <v>-0.18465628000001288</v>
       </c>
       <c r="D29" s="5">
         <v>-0.47238134203431148</v>
       </c>
       <c r="E29" s="5">
         <v>2.2279826255663826</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>467.75363677000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.13135993999998163</v>
       </c>
       <c r="D30" s="5">
         <v>-0.33638340848158865</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>468.81770217000002</v>
       </c>
       <c r="C31" s="5">
         <v>1.064065400000004</v>
       </c>
       <c r="D31" s="5">
         <v>2.7642245219768435</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>469.97480066000003</v>
       </c>
       <c r="C32" s="5">
         <v>1.1570984900000099</v>
       </c>
       <c r="D32" s="5">
         <v>3.0022816542778052</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>472.54817541</v>
       </c>
       <c r="C33" s="5">
         <v>2.5733747499999708</v>
       </c>
       <c r="D33" s="5">
         <v>6.7722068854677353</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>474.23310787000003</v>
       </c>
       <c r="C34" s="5">
         <v>1.6849324600000273</v>
       </c>
       <c r="D34" s="5">
         <v>4.3636732391705957</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>475.04830534000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.81519746999998688</v>
       </c>
       <c r="D35" s="5">
         <v>2.0823910936345724</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>473.94931960999998</v>
       </c>
       <c r="C36" s="5">
         <v>-1.0989857300000381</v>
       </c>
       <c r="D36" s="5">
         <v>-2.7410510725848769</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>473.62748524</v>
       </c>
       <c r="C37" s="5">
         <v>-0.32183436999997639</v>
       </c>
       <c r="D37" s="5">
         <v>-0.81182125861560817</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>475.05541851999999</v>
       </c>
       <c r="C38" s="5">
         <v>1.4279332799999906</v>
       </c>
       <c r="D38" s="5">
         <v>3.6784622058890548</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>477.27688357</v>
       </c>
       <c r="C39" s="5">
         <v>2.2214650500000062</v>
       </c>
       <c r="D39" s="5">
         <v>5.7580636044663125</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>478.54782721999999</v>
       </c>
       <c r="C40" s="5">
         <v>1.2709436499999924</v>
       </c>
       <c r="D40" s="5">
         <v>3.2427066216206724</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>479.15698687999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.60915965999998889</v>
       </c>
       <c r="D41" s="5">
         <v>1.538260334357533</v>
       </c>
       <c r="E41" s="5">
         <v>2.4091369138272478</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>483.07835833000001</v>
       </c>
       <c r="C42" s="5">
         <v>3.9213714500000378</v>
       </c>
       <c r="D42" s="5">
         <v>10.275002941128154</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>483.73469805000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.6563397200000054</v>
       </c>
       <c r="D43" s="5">
         <v>1.6426318662499995</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>484.22102832000002</v>
       </c>
       <c r="C44" s="5">
         <v>0.48633026999999629</v>
       </c>
       <c r="D44" s="5">
         <v>1.2131322556253155</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>485.91763763</v>
       </c>
       <c r="C45" s="5">
         <v>1.6966093099999853</v>
       </c>
       <c r="D45" s="5">
         <v>4.2865283343092253</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>485.46915023999998</v>
       </c>
       <c r="C46" s="5">
         <v>-0.44848739000002524</v>
       </c>
       <c r="D46" s="5">
         <v>-1.1019588664736846</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>487.71732673000002</v>
       </c>
       <c r="C47" s="5">
         <v>2.2481764900000485</v>
       </c>
       <c r="D47" s="5">
         <v>5.7008715784407471</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>491.67923852000001</v>
       </c>
       <c r="C48" s="5">
         <v>3.9619117899999878</v>
       </c>
       <c r="D48" s="5">
         <v>10.195593281857395</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>491.77449115000002</v>
       </c>
       <c r="C49" s="5">
         <v>9.5252630000004501E-2</v>
       </c>
       <c r="D49" s="5">
         <v>0.23272291556828417</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>494.10879229</v>
       </c>
       <c r="C50" s="5">
         <v>2.3343011399999796</v>
       </c>
       <c r="D50" s="5">
         <v>5.8471114187184314</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>493.38618298</v>
       </c>
       <c r="C51" s="5">
         <v>-0.72260930999999573</v>
       </c>
       <c r="D51" s="5">
         <v>-1.7408925474011849</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>494.05554222000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.66935924000000568</v>
       </c>
       <c r="D52" s="5">
         <v>1.6401993670733139</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>494.45460517999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.39906295999998065</v>
       </c>
       <c r="D53" s="5">
         <v>0.97359235602445526</v>
       </c>
       <c r="E53" s="5">
         <v>3.1926109226976918</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>497.27611855999999</v>
       </c>
       <c r="C54" s="5">
         <v>2.821513379999999</v>
       </c>
       <c r="D54" s="5">
         <v>7.0666272676492836</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>498.00043204000002</v>
       </c>
       <c r="C55" s="5">
         <v>0.72431348000003482</v>
       </c>
       <c r="D55" s="5">
         <v>1.761944944999061</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>500.90978260999998</v>
       </c>
       <c r="C56" s="5">
         <v>2.9093505699999582</v>
       </c>
       <c r="D56" s="5">
         <v>7.2401780819825623</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>503.71416640000001</v>
       </c>
       <c r="C57" s="5">
         <v>2.8043837900000312</v>
       </c>
       <c r="D57" s="5">
         <v>6.9290774928446153</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>504.43523843999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.72107203999996727</v>
       </c>
       <c r="D58" s="5">
         <v>1.731402022979367</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>505.27498079999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.83974236000000246</v>
       </c>
       <c r="D59" s="5">
         <v>2.0160538154834207</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>507.39133978000001</v>
       </c>
       <c r="C60" s="5">
         <v>2.1163589800000295</v>
       </c>
       <c r="D60" s="5">
-        <v>5.14365584550176</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1436558455017378</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>508.8040924</v>
       </c>
       <c r="C61" s="5">
         <v>1.412752619999992</v>
       </c>
       <c r="D61" s="5">
         <v>3.392859080950239</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>509.5129207</v>
       </c>
       <c r="C62" s="5">
         <v>0.70882829999999331</v>
       </c>
       <c r="D62" s="5">
         <v>1.6846203658178238</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>510.64812871999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.1352080199999932</v>
       </c>
       <c r="D63" s="5">
         <v>2.7066387709929973</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>513.26081204000002</v>
       </c>
       <c r="C64" s="5">
         <v>2.6126833200000306</v>
       </c>
       <c r="D64" s="5">
         <v>6.3154406280294006</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>513.17377869999996</v>
       </c>
       <c r="C65" s="5">
         <v>-8.7033340000061798E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-0.20329364040967413</v>
       </c>
       <c r="E65" s="5">
         <v>3.7858224645689109</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>513.69706499999995</v>
       </c>
       <c r="C66" s="5">
         <v>0.52328629999999521</v>
       </c>
       <c r="D66" s="5">
         <v>1.230533070176576</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>516.76295970000001</v>
       </c>
       <c r="C67" s="5">
         <v>3.065894700000058</v>
       </c>
       <c r="D67" s="5">
-        <v>7.4017877694898093</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4017877694898315</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>519.14072653000005</v>
       </c>
       <c r="C68" s="5">
         <v>2.3777668300000414</v>
       </c>
       <c r="D68" s="5">
         <v>5.6634249060001363</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>518.97647044999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.16425608000008651</v>
       </c>
       <c r="D69" s="5">
         <v>-0.37901987153684535</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>522.03514643999995</v>
       </c>
       <c r="C70" s="5">
         <v>3.0586759899999834</v>
       </c>
       <c r="D70" s="5">
         <v>7.3062212264146442</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>523.30133291000004</v>
       </c>
       <c r="C71" s="5">
         <v>1.2661864700000933</v>
       </c>
       <c r="D71" s="5">
         <v>2.9497206940429788</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>525.44986877999997</v>
       </c>
       <c r="C72" s="5">
         <v>2.1485358699999324</v>
       </c>
       <c r="D72" s="5">
         <v>5.0396736411775001</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>527.11451741999997</v>
       </c>
       <c r="C73" s="5">
         <v>1.6646486399999958</v>
       </c>
       <c r="D73" s="5">
         <v>3.8685990380721513</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>529.45640048999996</v>
       </c>
       <c r="C74" s="5">
         <v>2.3418830699999944</v>
       </c>
       <c r="D74" s="5">
         <v>5.4636272869590163</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>531.70450507999999</v>
       </c>
       <c r="C75" s="5">
         <v>2.2481045900000254</v>
       </c>
       <c r="D75" s="5">
         <v>5.2159661659080481</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>532.73939151000002</v>
       </c>
       <c r="C76" s="5">
         <v>1.0348864300000287</v>
       </c>
       <c r="D76" s="5">
         <v>2.360793324640853</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>535.66618129000005</v>
       </c>
       <c r="C77" s="5">
         <v>2.9267897800000355</v>
       </c>
       <c r="D77" s="5">
         <v>6.7955159786131647</v>
       </c>
       <c r="E77" s="5">
         <v>4.3829991951223723</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>537.9482008</v>
       </c>
       <c r="C78" s="5">
         <v>2.282019509999941</v>
       </c>
       <c r="D78" s="5">
         <v>5.2336828659155898</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>538.81724377</v>
       </c>
       <c r="C79" s="5">
         <v>0.86904297000000952</v>
       </c>
       <c r="D79" s="5">
         <v>1.9558900010109292</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>540.05115718000002</v>
       </c>
       <c r="C80" s="5">
         <v>1.2339134100000138</v>
       </c>
       <c r="D80" s="5">
         <v>2.7829266900247562</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>540.96658488000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.91542770000000928</v>
       </c>
       <c r="D81" s="5">
         <v>2.0531622995402232</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>543.08438185</v>
       </c>
       <c r="C82" s="5">
         <v>2.1177969699999721</v>
       </c>
       <c r="D82" s="5">
         <v>4.8002895716050098</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>543.63232660999995</v>
       </c>
       <c r="C83" s="5">
         <v>0.54794475999995029</v>
       </c>
       <c r="D83" s="5">
         <v>1.217480808732474</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>545.28893375999996</v>
       </c>
       <c r="C84" s="5">
         <v>1.6566071500000135</v>
       </c>
       <c r="D84" s="5">
         <v>3.7186663711660684</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>548.05271345000006</v>
       </c>
       <c r="C85" s="5">
         <v>2.7637796900000922</v>
       </c>
       <c r="D85" s="5">
         <v>6.2546093031238925</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>548.55583956999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.50312611999993351</v>
       </c>
       <c r="D86" s="5">
         <v>1.1072093989419995</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>550.94049160999998</v>
       </c>
       <c r="C87" s="5">
         <v>2.3846520399999918</v>
       </c>
       <c r="D87" s="5">
         <v>5.3431243483942348</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>553.04590430999997</v>
       </c>
       <c r="C88" s="5">
         <v>2.105412699999988</v>
       </c>
       <c r="D88" s="5">
         <v>4.6834093917929476</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>553.20154596999998</v>
       </c>
       <c r="C89" s="5">
         <v>0.15564166000001478</v>
       </c>
       <c r="D89" s="5">
         <v>0.33823477008831926</v>
       </c>
       <c r="E89" s="5">
         <v>3.2735620228574014</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>553.14261481999995</v>
       </c>
       <c r="C90" s="5">
         <v>-5.8931150000034904E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-0.12775806908374987</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>555.25343197999996</v>
       </c>
       <c r="C91" s="5">
         <v>2.1108171600000105</v>
       </c>
       <c r="D91" s="5">
         <v>4.676597731815213</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>559.72730904000002</v>
       </c>
       <c r="C92" s="5">
         <v>4.4738770600000635</v>
       </c>
       <c r="D92" s="5">
         <v>10.109030936954099</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>562.66376891000004</v>
       </c>
       <c r="C93" s="5">
         <v>2.9364598700000215</v>
       </c>
       <c r="D93" s="5">
         <v>6.4803455531745602</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>565.39555513000005</v>
       </c>
       <c r="C94" s="5">
         <v>2.7317862200000036</v>
       </c>
       <c r="D94" s="5">
         <v>5.9842347209811964</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>567.30537426000001</v>
       </c>
       <c r="C95" s="5">
         <v>1.9098191299999598</v>
       </c>
       <c r="D95" s="5">
         <v>4.1295745766891434</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>571.19052144</v>
       </c>
       <c r="C96" s="5">
         <v>3.8851471799999899</v>
       </c>
       <c r="D96" s="5">
         <v>8.5348299654353319</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>572.25549965000005</v>
       </c>
       <c r="C97" s="5">
         <v>1.0649782100000493</v>
       </c>
       <c r="D97" s="5">
         <v>2.2604731991498372</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>576.15107923999994</v>
       </c>
       <c r="C98" s="5">
         <v>3.8955795899998975</v>
       </c>
       <c r="D98" s="5">
         <v>8.4817931135662938</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>578.81110301000001</v>
       </c>
       <c r="C99" s="5">
         <v>2.6600237700000662</v>
       </c>
       <c r="D99" s="5">
         <v>5.6831339396364866</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>580.57401303999995</v>
       </c>
       <c r="C100" s="5">
         <v>1.7629100299999436</v>
       </c>
       <c r="D100" s="5">
         <v>3.7167430540992585</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>582.68285649999996</v>
       </c>
       <c r="C101" s="5">
         <v>2.1088434600000028</v>
       </c>
       <c r="D101" s="5">
         <v>4.4469533980061371</v>
       </c>
       <c r="E101" s="5">
         <v>5.3292169453913241</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>584.90548715</v>
       </c>
       <c r="C102" s="5">
         <v>2.2226306500000419</v>
       </c>
       <c r="D102" s="5">
         <v>4.6746361619956822</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>586.75687473999994</v>
       </c>
       <c r="C103" s="5">
         <v>1.8513875899999448</v>
       </c>
       <c r="D103" s="5">
         <v>3.8651597065885168</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>587.56832205000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.81144731000006232</v>
       </c>
       <c r="D104" s="5">
         <v>1.6722043652763086</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>590.71964536999997</v>
       </c>
       <c r="C105" s="5">
         <v>3.1513233199999604</v>
       </c>
       <c r="D105" s="5">
         <v>6.6292835695290764</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>592.50118866000003</v>
       </c>
       <c r="C106" s="5">
         <v>1.7815432900000587</v>
       </c>
       <c r="D106" s="5">
         <v>3.6797019338215442</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>593.38648348000004</v>
       </c>
       <c r="C107" s="5">
         <v>0.88529482000001281</v>
       </c>
       <c r="D107" s="5">
         <v>1.8078069053432788</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>594.33908569000005</v>
       </c>
       <c r="C108" s="5">
         <v>0.95260221000000911</v>
       </c>
       <c r="D108" s="5">
         <v>1.9435395043345238</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>596.46841825000001</v>
       </c>
       <c r="C109" s="5">
         <v>2.1293325599999662</v>
       </c>
       <c r="D109" s="5">
         <v>4.3849630137610784</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>599.26364430000001</v>
       </c>
       <c r="C110" s="5">
         <v>2.7952260499999966</v>
       </c>
       <c r="D110" s="5">
         <v>5.7707852781869295</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>601.75538171999995</v>
       </c>
       <c r="C111" s="5">
         <v>2.4917374199999358</v>
       </c>
       <c r="D111" s="5">
         <v>5.1053018785186755</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>603.11141271999998</v>
       </c>
       <c r="C112" s="5">
         <v>1.35603100000003</v>
       </c>
       <c r="D112" s="5">
         <v>2.7379189785616376</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>606.17351144999998</v>
       </c>
       <c r="C113" s="5">
         <v>3.0620987300000024</v>
       </c>
       <c r="D113" s="5">
         <v>6.2656480627377054</v>
       </c>
       <c r="E113" s="5">
         <v>4.0314649192017216</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>607.95833184000003</v>
       </c>
       <c r="C114" s="5">
         <v>1.7848203900000499</v>
       </c>
       <c r="D114" s="5">
         <v>3.591070307369848</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>610.99793737000005</v>
       </c>
       <c r="C115" s="5">
         <v>3.0396055300000171</v>
       </c>
       <c r="D115" s="5">
         <v>6.167393082651218</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>612.11427739999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.1163400299999466</v>
       </c>
       <c r="D116" s="5">
         <v>2.2146588255256949</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>615.24534606999998</v>
       </c>
       <c r="C117" s="5">
         <v>3.1310686699999906</v>
       </c>
       <c r="D117" s="5">
         <v>6.3138715408504353</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>615.17012822000004</v>
       </c>
       <c r="C118" s="5">
         <v>-7.5217849999944519E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-0.14660940138309098</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>617.42138403000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.2512558099999751</v>
       </c>
       <c r="D119" s="5">
         <v>4.4809566071869922</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>619.42454311999995</v>
       </c>
       <c r="C120" s="5">
         <v>2.0031590899999401</v>
       </c>
       <c r="D120" s="5">
         <v>3.963503564940285</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>622.05964033999999</v>
       </c>
       <c r="C121" s="5">
         <v>2.6350972200000342</v>
       </c>
       <c r="D121" s="5">
         <v>5.2260793200011868</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>623.44932214999994</v>
       </c>
       <c r="C122" s="5">
         <v>1.3896818099999564</v>
       </c>
       <c r="D122" s="5">
         <v>2.7139866464013229</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>627.14564889999997</v>
       </c>
       <c r="C123" s="5">
         <v>3.6963267500000256</v>
       </c>
       <c r="D123" s="5">
         <v>7.3512429131868728</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>628.08831535000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.94266645000004701</v>
       </c>
       <c r="D124" s="5">
         <v>1.8187138490767696</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>630.93144084000005</v>
       </c>
       <c r="C125" s="5">
         <v>2.843125490000034</v>
       </c>
       <c r="D125" s="5">
         <v>5.5692581631858085</v>
       </c>
       <c r="E125" s="5">
         <v>4.0842974696762679</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>632.52653930999998</v>
       </c>
       <c r="C126" s="5">
         <v>1.5950984699999253</v>
       </c>
       <c r="D126" s="5">
         <v>3.0763395922237091</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>633.80455538000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.2780160700000351</v>
       </c>
       <c r="D127" s="5">
         <v>2.4517188927303479</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>636.44450603999996</v>
       </c>
       <c r="C128" s="5">
         <v>2.639950659999954</v>
       </c>
       <c r="D128" s="5">
         <v>5.1144027811099946</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>637.49166147000005</v>
       </c>
       <c r="C129" s="5">
         <v>1.0471554300000889</v>
       </c>
       <c r="D129" s="5">
         <v>1.9923501322219206</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>642.42905922</v>
       </c>
       <c r="C130" s="5">
         <v>4.9373977499999455</v>
       </c>
       <c r="D130" s="5">
         <v>9.7003532348741039</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>643.25825428999997</v>
       </c>
       <c r="C131" s="5">
         <v>0.82919506999996884</v>
       </c>
       <c r="D131" s="5">
         <v>1.5599049386376462</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>644.95342864999998</v>
       </c>
       <c r="C132" s="5">
         <v>1.69517436000001</v>
       </c>
       <c r="D132" s="5">
         <v>3.2085928470498182</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>647.23951005000004</v>
       </c>
       <c r="C133" s="5">
         <v>2.2860814000000573</v>
       </c>
       <c r="D133" s="5">
         <v>4.3373915765390958</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>648.80647015</v>
       </c>
       <c r="C134" s="5">
         <v>1.5669600999999602</v>
       </c>
       <c r="D134" s="5">
         <v>2.9441852198310414</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>648.92421860000002</v>
       </c>
       <c r="C135" s="5">
         <v>0.11774845000002188</v>
       </c>
       <c r="D135" s="5">
         <v>0.21799915821507643</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>650.99545046000003</v>
       </c>
       <c r="C136" s="5">
         <v>2.0712318600000117</v>
       </c>
       <c r="D136" s="5">
         <v>3.8981100643667332</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>652.54766187999996</v>
       </c>
       <c r="C137" s="5">
         <v>1.5522114199999351</v>
       </c>
       <c r="D137" s="5">
         <v>2.8990613606577398</v>
       </c>
       <c r="E137" s="5">
         <v>3.426080813348098</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>650.00150641000005</v>
       </c>
       <c r="C138" s="5">
         <v>-2.5461554699999169</v>
       </c>
       <c r="D138" s="5">
         <v>-4.5830560133816807</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>651.40962820000004</v>
       </c>
       <c r="C139" s="5">
         <v>1.4081217899999956</v>
       </c>
       <c r="D139" s="5">
         <v>2.6308020764364004</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>651.46393116000002</v>
       </c>
       <c r="C140" s="5">
         <v>5.43029599999727E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.10008055525465576</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>650.94110966000005</v>
       </c>
       <c r="C141" s="5">
         <v>-0.52282149999996363</v>
       </c>
       <c r="D141" s="5">
         <v>-0.95880051956455103</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>651.07158550999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.13047584999992523</v>
       </c>
       <c r="D142" s="5">
         <v>0.24079558301413062</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>652.02448939999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.95290389000001596</v>
       </c>
       <c r="D143" s="5">
         <v>1.7705188312685083</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>653.76150601999996</v>
       </c>
       <c r="C144" s="5">
         <v>1.737016619999963</v>
       </c>
       <c r="D144" s="5">
         <v>3.2441022596272129</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>653.97015737000004</v>
       </c>
       <c r="C145" s="5">
         <v>0.20865135000008195</v>
       </c>
       <c r="D145" s="5">
         <v>0.38365916898364105</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>650.61129539000001</v>
       </c>
       <c r="C146" s="5">
         <v>-3.3588619800000288</v>
       </c>
       <c r="D146" s="5">
         <v>-5.9921718668046742</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>647.22442253999998</v>
       </c>
       <c r="C147" s="5">
         <v>-3.3868728500000316</v>
       </c>
       <c r="D147" s="5">
         <v>-6.071027020453279</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>644.12769126000001</v>
       </c>
       <c r="C148" s="5">
         <v>-3.0967312799999718</v>
       </c>
       <c r="D148" s="5">
         <v>-5.5928515925319218</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>644.15338429999997</v>
       </c>
       <c r="C149" s="5">
         <v>2.569303999996464E-2</v>
       </c>
       <c r="D149" s="5">
         <v>4.7876241477817771E-2</v>
       </c>
       <c r="E149" s="5">
         <v>-1.2863853585523444</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>647.65366597000002</v>
       </c>
       <c r="C150" s="5">
         <v>3.5002816700000494</v>
       </c>
       <c r="D150" s="5">
         <v>6.7191661864822505</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>647.74383319000003</v>
       </c>
       <c r="C151" s="5">
         <v>9.0167220000012094E-2</v>
       </c>
       <c r="D151" s="5">
         <v>0.16719360869319466</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>649.14429689999997</v>
       </c>
       <c r="C152" s="5">
         <v>1.40046370999994</v>
       </c>
       <c r="D152" s="5">
         <v>2.6255522328750169</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>647.65419813999995</v>
       </c>
       <c r="C153" s="5">
         <v>-1.4900987600000235</v>
       </c>
       <c r="D153" s="5">
         <v>-2.7200656413226554</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>648.15623367000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.50203553000005741</v>
       </c>
       <c r="D154" s="5">
         <v>0.93416784330058178</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>646.98317870999995</v>
       </c>
       <c r="C155" s="5">
         <v>-1.1730549600000586</v>
       </c>
       <c r="D155" s="5">
         <v>-2.150311979135211</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>646.28851133000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.69466737999994166</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2808613013178038</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>645.55586890999996</v>
       </c>
       <c r="C157" s="5">
         <v>-0.73264242000004742</v>
       </c>
       <c r="D157" s="5">
         <v>-1.3518885471237696</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>644.51014211999995</v>
       </c>
       <c r="C158" s="5">
         <v>-1.0457267900000033</v>
       </c>
       <c r="D158" s="5">
         <v>-1.9266375447001383</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>644.27716239999995</v>
       </c>
       <c r="C159" s="5">
         <v>-0.232979720000003</v>
       </c>
       <c r="D159" s="5">
         <v>-0.43291869930942584</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>644.26545017000001</v>
       </c>
       <c r="C160" s="5">
         <v>-1.1712229999943702E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-2.1812461570269726E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>643.93359337000004</v>
       </c>
       <c r="C161" s="5">
         <v>-0.33185679999996864</v>
       </c>
       <c r="D161" s="5">
         <v>-0.61636381271797935</v>
       </c>
       <c r="E161" s="5">
         <v>-3.4120899673417693E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>643.39436636999994</v>
       </c>
       <c r="C162" s="5">
         <v>-0.53922700000009627</v>
       </c>
       <c r="D162" s="5">
         <v>-1.0002591957565476</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>643.09212320999995</v>
       </c>
       <c r="C163" s="5">
         <v>-0.30224315999998908</v>
       </c>
       <c r="D163" s="5">
         <v>-0.56226195052762051</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>642.51023297999996</v>
       </c>
       <c r="C164" s="5">
         <v>-0.58189022999999906</v>
       </c>
       <c r="D164" s="5">
         <v>-1.0804109178208288</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>642.71501705000003</v>
       </c>
       <c r="C165" s="5">
         <v>0.20478407000007337</v>
       </c>
       <c r="D165" s="5">
         <v>0.38314117044453422</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>642.87547411000003</v>
       </c>
       <c r="C166" s="5">
         <v>0.16045705999999882</v>
       </c>
       <c r="D166" s="5">
         <v>0.29999778422300505</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>642.16943188000005</v>
       </c>
       <c r="C167" s="5">
         <v>-0.70604222999998001</v>
       </c>
       <c r="D167" s="5">
         <v>-1.3099762807501802</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>644.05042977999994</v>
       </c>
       <c r="C168" s="5">
         <v>1.8809978999998975</v>
       </c>
       <c r="D168" s="5">
         <v>3.5721395410297285</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>643.95865989000004</v>
       </c>
       <c r="C169" s="5">
         <v>-9.1769889999909537E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.17085246926218378</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>645.06121210000003</v>
       </c>
       <c r="C170" s="5">
         <v>1.1025522099999989</v>
       </c>
       <c r="D170" s="5">
         <v>2.0740354106531855</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>645.58633522000002</v>
       </c>
       <c r="C171" s="5">
         <v>0.52512311999998929</v>
       </c>
       <c r="D171" s="5">
         <v>0.9812662833655672</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>646.14335030999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.55701508999993621</v>
       </c>
       <c r="D172" s="5">
         <v>1.0402933598940844</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>646.07775821999996</v>
       </c>
       <c r="C173" s="5">
         <v>-6.5592089999995551E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.12174787060240666</v>
       </c>
       <c r="E173" s="5">
         <v>0.33297918792813963</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>646.54889042000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.4711322000000564</v>
       </c>
       <c r="D174" s="5">
         <v>0.87858100674904627</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>648.29679885999997</v>
       </c>
       <c r="C175" s="5">
         <v>1.7479084399999465</v>
       </c>
       <c r="D175" s="5">
         <v>3.2928064306547489</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>649.24627793000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.94947907000005216</v>
       </c>
       <c r="D176" s="5">
         <v>1.7717158055694515</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>652.22993617999998</v>
       </c>
       <c r="C177" s="5">
         <v>2.9836582499999622</v>
       </c>
       <c r="D177" s="5">
         <v>5.656231571588366</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>652.91060362999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.68066744999998718</v>
       </c>
       <c r="D178" s="5">
         <v>1.2595336671453072</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>653.34082694000006</v>
       </c>
       <c r="C179" s="5">
         <v>0.43022331000008762</v>
       </c>
       <c r="D179" s="5">
         <v>0.79358966345945969</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>656.46216063999998</v>
       </c>
       <c r="C180" s="5">
         <v>3.1213336999999228</v>
       </c>
       <c r="D180" s="5">
         <v>5.8860626305498931</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>659.07415418000005</v>
       </c>
       <c r="C181" s="5">
         <v>2.6119935400000713</v>
       </c>
       <c r="D181" s="5">
         <v>4.880560017349822</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>661.36835250000001</v>
       </c>
       <c r="C182" s="5">
         <v>2.294198319999964</v>
       </c>
       <c r="D182" s="5">
         <v>4.2580364456920261</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>667.29752010000004</v>
       </c>
       <c r="C183" s="5">
         <v>5.929167600000028</v>
       </c>
       <c r="D183" s="5">
         <v>11.304626723604638</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>667.64448074999996</v>
       </c>
       <c r="C184" s="5">
         <v>0.34696064999991449</v>
       </c>
       <c r="D184" s="5">
         <v>0.62572613489495499</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>670.11563624999997</v>
       </c>
       <c r="C185" s="5">
         <v>2.4711555000000089</v>
       </c>
       <c r="D185" s="5">
         <v>4.5331079742271463</v>
       </c>
       <c r="E185" s="5">
         <v>3.7205859084557202</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>668.63005401999999</v>
       </c>
       <c r="C186" s="5">
         <v>-1.4855822299999772</v>
       </c>
       <c r="D186" s="5">
         <v>-2.6280868696493931</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>669.50911868000003</v>
       </c>
       <c r="C187" s="5">
         <v>0.87906466000004002</v>
       </c>
       <c r="D187" s="5">
         <v>1.5891282776194338</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>671.90047893999997</v>
       </c>
       <c r="C188" s="5">
         <v>2.3913602599999422</v>
       </c>
       <c r="D188" s="5">
         <v>4.3713859347145778</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>673.81251662</v>
       </c>
       <c r="C189" s="5">
         <v>1.9120376800000258</v>
       </c>
       <c r="D189" s="5">
         <v>3.4688164204309091</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>674.82592882999995</v>
       </c>
       <c r="C190" s="5">
         <v>1.0134122099999558</v>
       </c>
       <c r="D190" s="5">
         <v>1.8198011188465868</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>676.88116121999997</v>
       </c>
       <c r="C191" s="5">
         <v>2.0552323900000147</v>
       </c>
       <c r="D191" s="5">
         <v>3.7165331616739516</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>677.23297936999995</v>
       </c>
       <c r="C192" s="5">
         <v>0.35181814999998551</v>
       </c>
       <c r="D192" s="5">
         <v>0.62550236072893561</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>678.32777878000002</v>
       </c>
       <c r="C193" s="5">
         <v>1.0947994100000642</v>
       </c>
       <c r="D193" s="5">
         <v>1.9572338747975815</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>681.78813431000003</v>
       </c>
       <c r="C194" s="5">
         <v>3.4603555300000153</v>
       </c>
       <c r="D194" s="5">
         <v>6.2962716803944607</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>682.55773251999994</v>
       </c>
       <c r="C195" s="5">
         <v>0.7695982099999128</v>
       </c>
       <c r="D195" s="5">
         <v>1.3629938247215589</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>684.63741477999997</v>
       </c>
       <c r="C196" s="5">
         <v>2.0796822600000269</v>
       </c>
       <c r="D196" s="5">
         <v>3.7181730775803112</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>684.95747119999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.32005642000001444</v>
       </c>
       <c r="D197" s="5">
         <v>0.56242433510749201</v>
       </c>
       <c r="E197" s="5">
         <v>2.2148169878643209</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>688.04239643000005</v>
       </c>
       <c r="C198" s="5">
         <v>3.0849252300000671</v>
       </c>
       <c r="D198" s="5">
         <v>5.5404915113632658</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>688.83955297</v>
       </c>
       <c r="C199" s="5">
         <v>0.79715653999994629</v>
       </c>
       <c r="D199" s="5">
         <v>1.3991972709722189</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>690.32602274999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.4864697799999931</v>
       </c>
       <c r="D200" s="5">
         <v>2.620476120066817</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>689.99608324999997</v>
       </c>
       <c r="C201" s="5">
         <v>-0.32993950000002314</v>
       </c>
       <c r="D201" s="5">
         <v>-0.5720315688873101</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>691.68226074999995</v>
       </c>
       <c r="C202" s="5">
         <v>1.6861774999999852</v>
       </c>
       <c r="D202" s="5">
         <v>2.9722367047230192</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>693.62166148999995</v>
       </c>
       <c r="C203" s="5">
         <v>1.9394007399999964</v>
       </c>
       <c r="D203" s="5">
         <v>3.4170434883384893</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>694.42857468</v>
       </c>
       <c r="C204" s="5">
         <v>0.80691319000004569</v>
       </c>
       <c r="D204" s="5">
         <v>1.404966784053685</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>698.48595258</v>
       </c>
       <c r="C205" s="5">
         <v>4.0573779000000059</v>
       </c>
       <c r="D205" s="5">
         <v>7.2410651601596321</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>699.73999263999997</v>
       </c>
       <c r="C206" s="5">
         <v>1.2540400599999657</v>
       </c>
       <c r="D206" s="5">
         <v>2.1758448002517694</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>701.89343628999995</v>
       </c>
       <c r="C207" s="5">
         <v>2.1534436499999856</v>
       </c>
       <c r="D207" s="5">
         <v>3.7561433799496058</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>705.28305034000005</v>
       </c>
       <c r="C208" s="5">
         <v>3.3896140500000911</v>
       </c>
       <c r="D208" s="5">
         <v>5.9515191312315308</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>708.69439583999997</v>
       </c>
       <c r="C209" s="5">
         <v>3.4113454999999249</v>
       </c>
       <c r="D209" s="5">
         <v>5.9611395096576203</v>
       </c>
       <c r="E209" s="5">
         <v>3.4654596289627193</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>708.28230957000005</v>
       </c>
       <c r="C210" s="5">
         <v>-0.41208626999991793</v>
       </c>
       <c r="D210" s="5">
         <v>-0.69553973783427203</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>710.65759308999998</v>
       </c>
       <c r="C211" s="5">
         <v>2.3752835199999254</v>
       </c>
       <c r="D211" s="5">
         <v>4.0993626876997036</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>713.46308090000002</v>
       </c>
       <c r="C212" s="5">
         <v>2.8054878100000451</v>
       </c>
       <c r="D212" s="5">
         <v>4.8415059855065667</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>708.12807633</v>
       </c>
       <c r="C213" s="5">
         <v>-5.3350045700000237</v>
       </c>
       <c r="D213" s="5">
         <v>-8.6131498922556116</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>709.19342329999995</v>
       </c>
       <c r="C214" s="5">
         <v>1.0653469699999505</v>
       </c>
       <c r="D214" s="5">
         <v>1.8203597574063313</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>711.29798587000005</v>
       </c>
       <c r="C215" s="5">
         <v>2.1045625700000983</v>
       </c>
       <c r="D215" s="5">
         <v>3.6197530742713369</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>713.30224492000002</v>
       </c>
       <c r="C216" s="5">
         <v>2.0042590499999733</v>
       </c>
       <c r="D216" s="5">
         <v>3.4341959623388707</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>715.74194009999997</v>
       </c>
       <c r="C217" s="5">
         <v>2.4396951799999442</v>
       </c>
       <c r="D217" s="5">
         <v>4.1824350506575847</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>716.40766094000003</v>
       </c>
       <c r="C218" s="5">
         <v>0.66572084000006271</v>
       </c>
       <c r="D218" s="5">
         <v>1.1218629936213809</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>718.70741696000005</v>
       </c>
       <c r="C219" s="5">
         <v>2.299756020000018</v>
       </c>
       <c r="D219" s="5">
         <v>3.9208917177688818</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>720.32118085000002</v>
       </c>
       <c r="C220" s="5">
         <v>1.6137638899999729</v>
       </c>
       <c r="D220" s="5">
         <v>2.7279691302971365</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>722.35847837999995</v>
       </c>
       <c r="C221" s="5">
         <v>2.0372975299999325</v>
       </c>
       <c r="D221" s="5">
         <v>3.447278742760429</v>
       </c>
       <c r="E221" s="5">
         <v>1.9280641444616275</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>721.65888756000004</v>
       </c>
       <c r="C222" s="5">
         <v>-0.69959081999991213</v>
       </c>
       <c r="D222" s="5">
         <v>-1.156007224426514</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>723.62825205000001</v>
       </c>
       <c r="C223" s="5">
         <v>1.9693644899999754</v>
       </c>
       <c r="D223" s="5">
         <v>3.3243299808568105</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>723.31276015000003</v>
       </c>
       <c r="C224" s="5">
         <v>-0.31549189999998362</v>
       </c>
       <c r="D224" s="5">
         <v>-0.52193065473949973</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>725.4070878</v>
       </c>
       <c r="C225" s="5">
         <v>2.0943276499999683</v>
       </c>
       <c r="D225" s="5">
         <v>3.5304295642125894</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>726.50642339000001</v>
       </c>
       <c r="C226" s="5">
         <v>1.0993355900000097</v>
       </c>
       <c r="D226" s="5">
         <v>1.8338036141175129</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>725.89429116999997</v>
       </c>
       <c r="C227" s="5">
         <v>-0.61213222000003498</v>
       </c>
       <c r="D227" s="5">
         <v>-1.0064111485779681</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>725.74781060999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.14648055999998633</v>
       </c>
       <c r="D228" s="5">
         <v>-0.24188331181184131</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>724.93607544999998</v>
       </c>
       <c r="C229" s="5">
         <v>-0.811735160000012</v>
       </c>
       <c r="D229" s="5">
         <v>-1.3339513447979012</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>723.75462993999997</v>
       </c>
       <c r="C230" s="5">
         <v>-1.1814455100000032</v>
       </c>
       <c r="D230" s="5">
         <v>-1.9382337352218171</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>723.86436854999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.10973861000002216</v>
       </c>
       <c r="D231" s="5">
         <v>0.18210067273400909</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>720.91926647000003</v>
       </c>
       <c r="C232" s="5">
         <v>-2.9451020799999696</v>
       </c>
       <c r="D232" s="5">
         <v>-4.7745152783940314</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>720.03543952999996</v>
       </c>
       <c r="C233" s="5">
         <v>-0.88382694000006268</v>
       </c>
       <c r="D233" s="5">
         <v>-1.4612871506215819</v>
       </c>
       <c r="E233" s="5">
         <v>-0.32159086098217937</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>722.68752222000001</v>
       </c>
       <c r="C234" s="5">
         <v>2.6520826900000429</v>
       </c>
       <c r="D234" s="5">
         <v>4.5105673434337579</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>720.03887544999998</v>
       </c>
       <c r="C235" s="5">
         <v>-2.6486467700000276</v>
       </c>
       <c r="D235" s="5">
         <v>-4.3104166939046067</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>717.20814630999996</v>
       </c>
       <c r="C236" s="5">
         <v>-2.8307291400000167</v>
       </c>
       <c r="D236" s="5">
         <v>-4.6169454814336657</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>715.15852268000003</v>
       </c>
       <c r="C237" s="5">
         <v>-2.0496236299999282</v>
       </c>
       <c r="D237" s="5">
         <v>-3.3759454584658455</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>715.00321412999995</v>
       </c>
       <c r="C238" s="5">
         <v>-0.15530855000008614</v>
       </c>
       <c r="D238" s="5">
         <v>-0.26028888907078107</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>714.36925827000005</v>
       </c>
       <c r="C239" s="5">
         <v>-0.63395585999990089</v>
       </c>
       <c r="D239" s="5">
         <v>-1.0588038344330974</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>713.83085762999997</v>
       </c>
       <c r="C240" s="5">
         <v>-0.53840064000007715</v>
       </c>
       <c r="D240" s="5">
         <v>-0.90066774740764632</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>710.75649088</v>
       </c>
       <c r="C241" s="5">
         <v>-3.0743667499999674</v>
       </c>
       <c r="D241" s="5">
         <v>-5.0475444233757383</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>708.92145192999999</v>
       </c>
       <c r="C242" s="5">
         <v>-1.8350389500000119</v>
       </c>
       <c r="D242" s="5">
         <v>-3.0545557246418831</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>709.65258011000003</v>
       </c>
       <c r="C243" s="5">
         <v>0.73112818000004154</v>
       </c>
       <c r="D243" s="5">
         <v>1.2446337505284122</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>709.82214810999994</v>
       </c>
       <c r="C244" s="5">
         <v>0.1695679999999129</v>
       </c>
       <c r="D244" s="5">
         <v>0.28711123432527685</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>710.60785232000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.78570421000006263</v>
       </c>
       <c r="D245" s="5">
         <v>1.3363999627629575</v>
       </c>
       <c r="E245" s="5">
         <v>-1.30932266558349</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>712.77663788999996</v>
       </c>
       <c r="C246" s="5">
         <v>2.1687855699999545</v>
       </c>
       <c r="D246" s="5">
         <v>3.724524958094122</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>712.83252330000005</v>
       </c>
       <c r="C247" s="5">
         <v>5.5885410000087177E-2</v>
       </c>
       <c r="D247" s="5">
         <v>9.4126848812758901E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>714.98643072000004</v>
       </c>
       <c r="C248" s="5">
         <v>2.1539074199999959</v>
       </c>
       <c r="D248" s="5">
         <v>3.6868115530880763</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>713.68987691999996</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2965538000000834</v>
       </c>
       <c r="D249" s="5">
         <v>-2.1545028213038386</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>716.22526030999995</v>
       </c>
       <c r="C250" s="5">
         <v>2.5353833899999927</v>
       </c>
       <c r="D250" s="5">
         <v>4.3472881350315129</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>716.41868247000002</v>
       </c>
       <c r="C251" s="5">
         <v>0.19342216000006829</v>
       </c>
       <c r="D251" s="5">
         <v>0.32455104194950568</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>714.88279610999996</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5358863600000632</v>
       </c>
       <c r="D252" s="5">
         <v>-2.5424887054565026</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>714.86206529000003</v>
       </c>
       <c r="C253" s="5">
         <v>-2.0730819999926098E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-3.4793139224098546E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>716.41559479</v>
       </c>
       <c r="C254" s="5">
         <v>1.5535294999999678</v>
       </c>
       <c r="D254" s="5">
         <v>2.6392223487803568</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>720.71130404999997</v>
       </c>
       <c r="C255" s="5">
         <v>4.2957092599999669</v>
       </c>
       <c r="D255" s="5">
         <v>7.4374359370691145</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>719.93967726000005</v>
       </c>
       <c r="C256" s="5">
         <v>-0.77162678999991385</v>
       </c>
       <c r="D256" s="5">
         <v>-1.277236857505526</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>721.91800838999995</v>
       </c>
       <c r="C257" s="5">
         <v>1.9783311299999013</v>
       </c>
       <c r="D257" s="5">
         <v>3.3477908912655785</v>
       </c>
       <c r="E257" s="5">
         <v>1.5916170969789256</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>726.63697391000005</v>
       </c>
       <c r="C258" s="5">
         <v>4.7189655200000971</v>
       </c>
       <c r="D258" s="5">
         <v>8.1322910180271268</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>726.69373578</v>
       </c>
       <c r="C259" s="5">
         <v>5.6761869999945702E-2</v>
       </c>
       <c r="D259" s="5">
         <v>9.3779312754493915E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>730.13505105000002</v>
       </c>
       <c r="C260" s="5">
         <v>3.4413152700000182</v>
       </c>
       <c r="D260" s="5">
         <v>5.8330653668174692</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>734.85781271999997</v>
       </c>
       <c r="C261" s="5">
         <v>4.7227616699999544</v>
       </c>
       <c r="D261" s="5">
         <v>8.0441894862121508</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>735.60568117000003</v>
       </c>
       <c r="C262" s="5">
         <v>0.74786845000005542</v>
       </c>
       <c r="D262" s="5">
         <v>1.2281049838971159</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>738.91547578999996</v>
       </c>
       <c r="C263" s="5">
         <v>3.3097946199999342</v>
       </c>
       <c r="D263" s="5">
         <v>5.5349366002138689</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>741.83485303999998</v>
       </c>
       <c r="C264" s="5">
         <v>2.919377250000025</v>
       </c>
       <c r="D264" s="5">
         <v>4.8454657333982576</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>743.01892811000005</v>
       </c>
       <c r="C265" s="5">
         <v>1.1840750700000626</v>
       </c>
       <c r="D265" s="5">
         <v>1.9322769478012258</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>743.16095934999998</v>
       </c>
       <c r="C266" s="5">
         <v>0.1420312399999375</v>
       </c>
       <c r="D266" s="5">
         <v>0.22962644014039579</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>739.58439671999997</v>
       </c>
       <c r="C267" s="5">
         <v>-3.5765626300000122</v>
       </c>
       <c r="D267" s="5">
         <v>-5.6247226149936713</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>742.74272489999998</v>
       </c>
       <c r="C268" s="5">
         <v>3.1583281800000123</v>
       </c>
       <c r="D268" s="5">
         <v>5.2465813971968922</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>743.71266250999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.96993760999998813</v>
       </c>
       <c r="D269" s="5">
         <v>1.5783680355689</v>
       </c>
       <c r="E269" s="5">
         <v>3.0189929973634788</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>746.35227808000002</v>
       </c>
       <c r="C270" s="5">
         <v>2.6396155700000463</v>
       </c>
       <c r="D270" s="5">
         <v>4.3432218220024854</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>747.47703196999998</v>
       </c>
       <c r="C271" s="5">
         <v>1.1247538899999654</v>
       </c>
       <c r="D271" s="5">
         <v>1.8234661196878887</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>749.40423774999999</v>
       </c>
       <c r="C272" s="5">
         <v>1.9272057800000084</v>
       </c>
       <c r="D272" s="5">
         <v>3.13819009455929</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>750.17322148999995</v>
       </c>
       <c r="C273" s="5">
         <v>0.76898373999995329</v>
       </c>
       <c r="D273" s="5">
         <v>1.238325311314914</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>751.91017445</v>
       </c>
       <c r="C274" s="5">
         <v>1.7369529600000533</v>
       </c>
       <c r="D274" s="5">
         <v>2.8141407137179719</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>755.90925489000006</v>
       </c>
       <c r="C275" s="5">
         <v>3.999080440000057</v>
       </c>
       <c r="D275" s="5">
         <v>6.5723182996053398</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>755.10947392000003</v>
       </c>
       <c r="C276" s="5">
         <v>-0.7997809700000289</v>
       </c>
       <c r="D276" s="5">
         <v>-1.2622836602966703</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>759.25004584999999</v>
       </c>
       <c r="C277" s="5">
         <v>4.1405719299999646</v>
       </c>
       <c r="D277" s="5">
         <v>6.7822068452146222</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>760.24592135</v>
       </c>
       <c r="C278" s="5">
         <v>0.99587550000001102</v>
       </c>
       <c r="D278" s="5">
         <v>1.5853929034066905</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>761.21850761999997</v>
       </c>
       <c r="C279" s="5">
         <v>0.97258626999996522</v>
       </c>
       <c r="D279" s="5">
         <v>1.5460136739884556</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>765.79655178999997</v>
       </c>
       <c r="C280" s="5">
         <v>4.5780441699999983</v>
       </c>
       <c r="D280" s="5">
         <v>7.4604889017794385</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>767.80963392000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.0130821300000434</v>
       </c>
       <c r="D281" s="5">
         <v>3.2005012099626473</v>
       </c>
       <c r="E281" s="5">
         <v>3.2400915870752778</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>765.66973361999999</v>
       </c>
       <c r="C282" s="5">
         <v>-2.1399003000000221</v>
       </c>
       <c r="D282" s="5">
         <v>-3.2936311474967006</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>770.76152760000002</v>
       </c>
       <c r="C283" s="5">
         <v>5.091793980000034</v>
       </c>
       <c r="D283" s="5">
         <v>8.278588238408723</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>770.85225591000005</v>
       </c>
       <c r="C284" s="5">
         <v>9.0728310000031342E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.14134655512538785</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>772.26760909999996</v>
       </c>
       <c r="C285" s="5">
         <v>1.4153531899999052</v>
       </c>
       <c r="D285" s="5">
         <v>2.2256933613477026</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>774.37013741999999</v>
       </c>
       <c r="C286" s="5">
         <v>2.1025283200000331</v>
       </c>
       <c r="D286" s="5">
         <v>3.3164135523423122</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>775.15238588</v>
       </c>
       <c r="C287" s="5">
         <v>0.78224846000000525</v>
       </c>
       <c r="D287" s="5">
         <v>1.2189663231575443</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>776.69332072999998</v>
       </c>
       <c r="C288" s="5">
         <v>1.5409348499999851</v>
       </c>
       <c r="D288" s="5">
         <v>2.4117500350139487</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>778.33711468000001</v>
       </c>
       <c r="C289" s="5">
         <v>1.6437939500000311</v>
       </c>
       <c r="D289" s="5">
         <v>2.569452258145466</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>781.64109033</v>
       </c>
       <c r="C290" s="5">
         <v>3.3039756499999839</v>
       </c>
       <c r="D290" s="5">
         <v>5.2145255958337966</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>779.30308448000005</v>
       </c>
       <c r="C291" s="5">
         <v>-2.338005849999945</v>
       </c>
       <c r="D291" s="5">
         <v>-3.5309149106617199</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>781.71382404999997</v>
       </c>
       <c r="C292" s="5">
         <v>2.4107395699999188</v>
       </c>
       <c r="D292" s="5">
         <v>3.7759611473938692</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>782.32307886000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.60925481000003856</v>
       </c>
       <c r="D293" s="5">
         <v>0.93927965720974615</v>
       </c>
       <c r="E293" s="5">
         <v>1.8902400150806464</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>782.87979618999998</v>
       </c>
       <c r="C294" s="5">
         <v>0.55671732999996948</v>
       </c>
       <c r="D294" s="5">
         <v>0.85729509834082673</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>784.48734453999998</v>
       </c>
       <c r="C295" s="5">
         <v>1.6075483500000018</v>
       </c>
       <c r="D295" s="5">
         <v>2.4920732514551514</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>787.44931797000004</v>
       </c>
       <c r="C296" s="5">
         <v>2.9619734300000573</v>
       </c>
       <c r="D296" s="5">
         <v>4.626098690634306</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>789.07204401000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.622726039999975</v>
       </c>
       <c r="D297" s="5">
         <v>2.5011057739905418</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>791.45565820000002</v>
       </c>
       <c r="C298" s="5">
         <v>2.383614190000003</v>
       </c>
       <c r="D298" s="5">
         <v>3.6857741022677359</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>794.38095585999997</v>
       </c>
       <c r="C299" s="5">
         <v>2.9252976599999556</v>
       </c>
       <c r="D299" s="5">
         <v>4.5266012395488442</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>793.50304675999996</v>
       </c>
       <c r="C300" s="5">
         <v>-0.87790910000001077</v>
       </c>
       <c r="D300" s="5">
         <v>-1.3181471561515834</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>795.64414712999996</v>
       </c>
       <c r="C301" s="5">
         <v>2.1411003700000037</v>
       </c>
       <c r="D301" s="5">
         <v>3.2864344091304121</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>797.55414012000006</v>
       </c>
       <c r="C302" s="5">
         <v>1.9099929900000916</v>
       </c>
       <c r="D302" s="5">
         <v>2.9190140198364078</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>800.03370088999998</v>
       </c>
       <c r="C303" s="5">
         <v>2.4795607699999209</v>
       </c>
       <c r="D303" s="5">
         <v>3.7952060187791403</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>801.56626908999999</v>
       </c>
       <c r="C304" s="5">
         <v>1.5325682000000143</v>
       </c>
       <c r="D304" s="5">
         <v>2.3231303850396845</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>804.80475142</v>
       </c>
       <c r="C305" s="5">
         <v>3.2384823300000107</v>
       </c>
       <c r="D305" s="5">
         <v>4.9574284434092508</v>
       </c>
       <c r="E305" s="5">
         <v>2.8737069335549092</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>806.08010420999994</v>
       </c>
       <c r="C306" s="5">
         <v>1.2753527899999426</v>
       </c>
       <c r="D306" s="5">
         <v>1.9182699568795369</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>806.76203063000003</v>
       </c>
       <c r="C307" s="5">
         <v>0.68192642000008163</v>
       </c>
       <c r="D307" s="5">
         <v>1.0199110045826076</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>806.21884613999998</v>
       </c>
       <c r="C308" s="5">
         <v>-0.54318449000004421</v>
       </c>
       <c r="D308" s="5">
         <v>-0.80496232745517204</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>809.28056057000003</v>
       </c>
       <c r="C309" s="5">
         <v>3.0617144300000518</v>
       </c>
       <c r="D309" s="5">
         <v>4.6535464391644688</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>813.31720255000005</v>
       </c>
       <c r="C310" s="5">
         <v>4.0366419800000131</v>
       </c>
       <c r="D310" s="5">
         <v>6.1524926264562296</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>814.16065735999996</v>
       </c>
       <c r="C311" s="5">
         <v>0.84345480999991196</v>
       </c>
       <c r="D311" s="5">
         <v>1.2515889897097177</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>817.05524772000001</v>
       </c>
       <c r="C312" s="5">
         <v>2.894590360000052</v>
       </c>
       <c r="D312" s="5">
         <v>4.3507892920084057</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>818.20088427999997</v>
       </c>
       <c r="C313" s="5">
         <v>1.1456365599999572</v>
       </c>
       <c r="D313" s="5">
         <v>1.6956203958087945</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>818.96292854000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.76204426000003878</v>
       </c>
       <c r="D314" s="5">
         <v>1.123381799502865</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>821.69322957999998</v>
       </c>
       <c r="C315" s="5">
         <v>2.7303010399999721</v>
       </c>
       <c r="D315" s="5">
         <v>4.074799660343853</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>821.28277905000004</v>
       </c>
       <c r="C316" s="5">
         <v>-0.41045052999993459</v>
       </c>
       <c r="D316" s="5">
         <v>-0.5977774770258848</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>824.45731622999995</v>
       </c>
       <c r="C317" s="5">
         <v>3.174537179999902</v>
       </c>
       <c r="D317" s="5">
         <v>4.7382992871950025</v>
       </c>
       <c r="E317" s="5">
         <v>2.4419046700861147</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>824.05457193999996</v>
       </c>
       <c r="C318" s="5">
         <v>-0.4027442899999869</v>
       </c>
       <c r="D318" s="5">
         <v>-0.58462308804363428</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>825.93585279000001</v>
       </c>
       <c r="C319" s="5">
         <v>1.8812808500000529</v>
       </c>
       <c r="D319" s="5">
         <v>2.7742095556790636</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>827.25440938999998</v>
       </c>
       <c r="C320" s="5">
         <v>1.3185565999999653</v>
       </c>
       <c r="D320" s="5">
         <v>1.9326380906472096</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>830.48954254</v>
       </c>
       <c r="C321" s="5">
         <v>3.2351331500000242</v>
       </c>
       <c r="D321" s="5">
         <v>4.7950888760541543</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>831.76560348999999</v>
       </c>
       <c r="C322" s="5">
         <v>1.2760609499999873</v>
       </c>
       <c r="D322" s="5">
         <v>1.8594818051067552</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>831.25827650999997</v>
       </c>
       <c r="C323" s="5">
         <v>-0.50732698000001619</v>
       </c>
       <c r="D323" s="5">
         <v>-0.72947741892003259</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>834.55975751000005</v>
       </c>
       <c r="C324" s="5">
         <v>3.3014810000000807</v>
       </c>
       <c r="D324" s="5">
         <v>4.8715003045271654</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>835.58071566000001</v>
       </c>
       <c r="C325" s="5">
         <v>1.0209581499999558</v>
       </c>
       <c r="D325" s="5">
         <v>1.477937080750924</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>839.38004418000003</v>
       </c>
       <c r="C326" s="5">
         <v>3.7993285200000173</v>
       </c>
       <c r="D326" s="5">
         <v>5.5948598784701487</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>836.43132734999995</v>
       </c>
       <c r="C327" s="5">
         <v>-2.9487168300000803</v>
       </c>
       <c r="D327" s="5">
         <v>-4.1350598390241693</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>840.6159093</v>
       </c>
       <c r="C328" s="5">
         <v>4.1845819500000516</v>
       </c>
       <c r="D328" s="5">
         <v>6.1714569906193839</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>841.2990039</v>
       </c>
       <c r="C329" s="5">
         <v>0.68309460000000399</v>
       </c>
       <c r="D329" s="5">
         <v>0.97950449491222003</v>
       </c>
       <c r="E329" s="5">
         <v>2.0427604120262011</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>845.86618223999994</v>
       </c>
       <c r="C330" s="5">
         <v>4.5671783399999413</v>
       </c>
       <c r="D330" s="5">
         <v>6.7125381896339098</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>845.57823460999998</v>
       </c>
       <c r="C331" s="5">
         <v>-0.28794762999996237</v>
       </c>
       <c r="D331" s="5">
         <v>-0.40773700251083289</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>848.09199116000002</v>
       </c>
       <c r="C332" s="5">
         <v>2.5137565500000392</v>
       </c>
       <c r="D332" s="5">
         <v>3.6263012698105834</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>847.91109558000005</v>
       </c>
       <c r="C333" s="5">
         <v>-0.18089557999996941</v>
       </c>
       <c r="D333" s="5">
         <v>-0.25565648713828937</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>848.7274668</v>
       </c>
       <c r="C334" s="5">
         <v>0.81637121999995088</v>
       </c>
       <c r="D334" s="5">
         <v>1.1615012282409021</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>852.28090669999995</v>
       </c>
       <c r="C335" s="5">
         <v>3.5534398999999439</v>
       </c>
       <c r="D335" s="5">
         <v>5.1414651243573362</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>853.26675532000002</v>
       </c>
       <c r="C336" s="5">
         <v>0.98584862000006979</v>
       </c>
       <c r="D336" s="5">
         <v>1.3969264495891975</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>855.57610781000005</v>
       </c>
       <c r="C337" s="5">
         <v>2.3093524900000375</v>
       </c>
       <c r="D337" s="5">
         <v>3.2965645084194639</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>857.94233288999999</v>
       </c>
       <c r="C338" s="5">
         <v>2.3662250799999356</v>
       </c>
       <c r="D338" s="5">
         <v>3.3697319784447677</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>859.59053685000003</v>
       </c>
       <c r="C339" s="5">
         <v>1.6482039600000462</v>
       </c>
       <c r="D339" s="5">
         <v>2.329850418342394</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>862.89811517999999</v>
       </c>
       <c r="C340" s="5">
         <v>3.3075783299999557</v>
       </c>
       <c r="D340" s="5">
         <v>4.7164077474820987</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>862.12470297000004</v>
       </c>
       <c r="C341" s="5">
         <v>-0.77341220999994675</v>
       </c>
       <c r="D341" s="5">
         <v>-1.0702690333468934</v>
       </c>
       <c r="E341" s="5">
         <v>2.4754218147719831</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>865.44604355000001</v>
       </c>
       <c r="C342" s="5">
         <v>3.3213405799999691</v>
       </c>
       <c r="D342" s="5">
         <v>4.7222319707407534</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>867.63522770999998</v>
       </c>
       <c r="C343" s="5">
         <v>2.189184159999968</v>
       </c>
       <c r="D343" s="5">
         <v>3.0780420756699733</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>869.17175393000002</v>
       </c>
       <c r="C344" s="5">
         <v>1.5365262200000416</v>
       </c>
       <c r="D344" s="5">
         <v>2.1459445535847887</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>871.37910912999996</v>
       </c>
       <c r="C345" s="5">
         <v>2.2073551999999381</v>
       </c>
       <c r="D345" s="5">
         <v>3.0904589518184755</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>874.65550084999995</v>
       </c>
       <c r="C346" s="5">
         <v>3.2763917199999923</v>
       </c>
       <c r="D346" s="5">
         <v>4.6064965737386165</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>878.18392614000004</v>
       </c>
       <c r="C347" s="5">
         <v>3.5284252900000865</v>
       </c>
       <c r="D347" s="5">
         <v>4.9497534483915029</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>878.79185347999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.60792733999994653</v>
       </c>
       <c r="D348" s="5">
         <v>0.83387631554732167</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>880.95084689999999</v>
       </c>
       <c r="C349" s="5">
         <v>2.1589934200000016</v>
       </c>
       <c r="D349" s="5">
         <v>2.9882933316271565</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>882.14120749999995</v>
       </c>
       <c r="C350" s="5">
         <v>1.1903605999999627</v>
       </c>
       <c r="D350" s="5">
         <v>1.633571727697869</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>883.04398775000004</v>
       </c>
       <c r="C351" s="5">
         <v>0.90278025000009166</v>
       </c>
       <c r="D351" s="5">
         <v>1.2350119169899809</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>883.52603826999996</v>
       </c>
       <c r="C352" s="5">
         <v>0.48205051999991611</v>
       </c>
       <c r="D352" s="5">
         <v>0.65704606325864834</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>885.69459037000001</v>
       </c>
       <c r="C353" s="5">
         <v>2.1685521000000563</v>
       </c>
       <c r="D353" s="5">
         <v>2.9854019957438416</v>
       </c>
       <c r="E353" s="5">
         <v>2.7339301749274014</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>888.75814332000004</v>
       </c>
       <c r="C354" s="5">
         <v>3.0635529500000303</v>
       </c>
       <c r="D354" s="5">
         <v>4.2305935418596397</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>890.97387343000003</v>
       </c>
       <c r="C355" s="5">
         <v>2.2157301099999813</v>
       </c>
       <c r="D355" s="5">
         <v>3.0330399057890922</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>892.23921824000001</v>
       </c>
       <c r="C356" s="5">
         <v>1.2653448099999878</v>
       </c>
       <c r="D356" s="5">
         <v>1.7175929313997251</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>892.07338476999996</v>
       </c>
       <c r="C357" s="5">
         <v>-0.16583347000005233</v>
       </c>
       <c r="D357" s="5">
         <v>-0.22280668643500645</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>895.62706329000002</v>
       </c>
       <c r="C358" s="5">
         <v>3.5536785200000622</v>
       </c>
       <c r="D358" s="5">
         <v>4.8864802107569494</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>896.89733580999996</v>
       </c>
       <c r="C359" s="5">
         <v>1.270272519999935</v>
       </c>
       <c r="D359" s="5">
         <v>1.7153056979090975</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>900.32019631000003</v>
       </c>
       <c r="C360" s="5">
         <v>3.4228605000000698</v>
       </c>
       <c r="D360" s="5">
         <v>4.6769602373151198</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>903.56717438999999</v>
       </c>
       <c r="C361" s="5">
         <v>3.2469780799999626</v>
       </c>
       <c r="D361" s="5">
         <v>4.4146485476156849</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>906.65970419999996</v>
       </c>
       <c r="C362" s="5">
         <v>3.0925298099999736</v>
       </c>
       <c r="D362" s="5">
         <v>4.185296057627963</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>911.20897119999995</v>
       </c>
       <c r="C363" s="5">
         <v>4.5492669999999862</v>
       </c>
       <c r="D363" s="5">
         <v>6.1901101735655439</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>914.86699375000001</v>
       </c>
       <c r="C364" s="5">
         <v>3.6580225500000552</v>
       </c>
       <c r="D364" s="5">
         <v>4.9251676979270131</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>914.09159713999998</v>
       </c>
       <c r="C365" s="5">
         <v>-0.7753966100000298</v>
       </c>
       <c r="D365" s="5">
         <v>-1.0123337338582949</v>
       </c>
       <c r="E365" s="5">
         <v>3.206184962486569</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>915.34643725000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.2548401100000319</v>
       </c>
       <c r="D366" s="5">
         <v>1.6598222224810444</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>917.44544945999996</v>
       </c>
       <c r="C367" s="5">
         <v>2.0990122099999553</v>
       </c>
       <c r="D367" s="5">
         <v>2.7867335496490231</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>912.58336182000005</v>
       </c>
       <c r="C368" s="5">
         <v>-4.8620876399999133</v>
       </c>
       <c r="D368" s="5">
         <v>-6.1773820904168941</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>797.46688247999998</v>
       </c>
       <c r="C369" s="5">
         <v>-115.11647934000007</v>
       </c>
       <c r="D369" s="5">
         <v>-80.171889936400561</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>819.98696170999995</v>
       </c>
       <c r="C370" s="5">
         <v>22.520079229999965</v>
       </c>
       <c r="D370" s="5">
         <v>39.679118024820866</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>844.62823723999998</v>
       </c>
       <c r="C371" s="5">
         <v>24.64127553000003</v>
       </c>
       <c r="D371" s="5">
         <v>42.660517461506544</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>851.97831096000004</v>
       </c>
       <c r="C372" s="5">
         <v>7.3500737200000685</v>
       </c>
       <c r="D372" s="5">
         <v>10.957154265154978</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>854.62167128999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.6433603299999504</v>
       </c>
       <c r="D373" s="5">
         <v>3.7873322020105959</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>858.91820688999996</v>
       </c>
       <c r="C374" s="5">
         <v>4.2965355999999701</v>
       </c>
       <c r="D374" s="5">
         <v>6.2025364326744548</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>875.67334648999997</v>
       </c>
       <c r="C375" s="5">
         <v>16.755139600000007</v>
       </c>
       <c r="D375" s="5">
         <v>26.090935321833221</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>877.88379941000005</v>
       </c>
       <c r="C376" s="5">
         <v>2.2104529200000798</v>
       </c>
       <c r="D376" s="5">
         <v>3.0715585718507965</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>881.15932264000003</v>
       </c>
       <c r="C377" s="5">
         <v>3.2755232299999761</v>
       </c>
       <c r="D377" s="5">
         <v>4.5704242693805908</v>
       </c>
       <c r="E377" s="5">
         <v>-3.6027324398384297</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>882.97224174999997</v>
       </c>
       <c r="C378" s="5">
         <v>1.8129191099999389</v>
       </c>
       <c r="D378" s="5">
         <v>2.4970401215285154</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>878.69304296999996</v>
       </c>
       <c r="C379" s="5">
         <v>-4.2791987800000015</v>
       </c>
       <c r="D379" s="5">
         <v>-5.6630902376874737</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>890.3203082</v>
       </c>
       <c r="C380" s="5">
         <v>11.627265230000035</v>
       </c>
       <c r="D380" s="5">
         <v>17.087114167556926</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>892.53948187000003</v>
       </c>
       <c r="C381" s="5">
         <v>2.219173670000032</v>
       </c>
       <c r="D381" s="5">
         <v>3.0324151353954942</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>895.32088008999995</v>
       </c>
       <c r="C382" s="5">
         <v>2.7813982199999145</v>
       </c>
       <c r="D382" s="5">
         <v>3.8042938383980429</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>901.40314618000002</v>
       </c>
       <c r="C383" s="5">
         <v>6.0822660900000756</v>
       </c>
       <c r="D383" s="5">
         <v>8.4636660502410255</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>910.03391395000006</v>
       </c>
       <c r="C384" s="5">
         <v>8.630767770000034</v>
       </c>
       <c r="D384" s="5">
         <v>12.114579744861054</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>911.93754363000005</v>
       </c>
       <c r="C385" s="5">
         <v>1.9036296799999946</v>
       </c>
       <c r="D385" s="5">
         <v>2.5392694380315106</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>917.13432133000003</v>
       </c>
       <c r="C386" s="5">
         <v>5.1967776999999842</v>
       </c>
       <c r="D386" s="5">
         <v>7.0567871889112288</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>925.94972258999996</v>
       </c>
       <c r="C387" s="5">
         <v>8.8154012599999305</v>
       </c>
       <c r="D387" s="5">
         <v>12.164007566949575</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>931.19323171999997</v>
       </c>
       <c r="C388" s="5">
         <v>5.2435091300000067</v>
       </c>
       <c r="D388" s="5">
         <v>7.0111071632566802</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>934.98423988000002</v>
       </c>
       <c r="C389" s="5">
         <v>3.7910081600000467</v>
       </c>
       <c r="D389" s="5">
         <v>4.9962424704862896</v>
       </c>
       <c r="E389" s="5">
         <v>6.1084205610782982</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>935.54380026000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.55956037999999353</v>
       </c>
       <c r="D390" s="5">
         <v>0.72053308756740986</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>942.65392489999999</v>
       </c>
       <c r="C391" s="5">
         <v>7.1101246399999809</v>
       </c>
       <c r="D391" s="5">
         <v>9.5110291508779596</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>943.23519125999997</v>
       </c>
       <c r="C392" s="5">
         <v>0.58126635999997234</v>
       </c>
       <c r="D392" s="5">
         <v>0.74246771431618619</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>948.86965039999995</v>
       </c>
       <c r="C393" s="5">
         <v>5.6344591399999899</v>
       </c>
       <c r="D393" s="5">
         <v>7.4085181753506646</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>951.70710843999996</v>
       </c>
       <c r="C394" s="5">
         <v>2.8374580400000013</v>
       </c>
       <c r="D394" s="5">
         <v>3.6480381624360847</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>954.63999030000002</v>
       </c>
       <c r="C395" s="5">
         <v>2.9328818600000659</v>
       </c>
       <c r="D395" s="5">
         <v>3.7613756333966686</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>964.17953144000001</v>
       </c>
       <c r="C396" s="5">
         <v>9.539541139999983</v>
       </c>
       <c r="D396" s="5">
         <v>12.672884553282371</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>965.98478476000003</v>
       </c>
       <c r="C397" s="5">
         <v>1.8052533200000198</v>
       </c>
       <c r="D397" s="5">
         <v>2.2700667400473273</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>968.05024653999999</v>
       </c>
       <c r="C398" s="5">
         <v>2.0654617799999642</v>
       </c>
       <c r="D398" s="5">
         <v>2.5962218786470759</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>971.38207066999996</v>
       </c>
       <c r="C399" s="5">
         <v>3.3318241299999727</v>
       </c>
       <c r="D399" s="5">
         <v>4.2092330444717385</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>972.51231143999996</v>
       </c>
       <c r="C400" s="5">
         <v>1.1302407700000003</v>
       </c>
       <c r="D400" s="5">
         <v>1.4052165860942933</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>971.11459766999997</v>
       </c>
       <c r="C401" s="5">
         <v>-1.3977137699999957</v>
       </c>
       <c r="D401" s="5">
         <v>-1.7110956778906616</v>
       </c>
       <c r="E401" s="5">
         <v>3.8642745245242915</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>978.22673683000005</v>
       </c>
       <c r="C402" s="5">
         <v>7.1121391600000834</v>
       </c>
       <c r="D402" s="5">
         <v>9.1512103648611074</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>979.00500299999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.77826616999993803</v>
       </c>
       <c r="D403" s="5">
         <v>0.95889512342732797</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>981.42640740000002</v>
       </c>
       <c r="C404" s="5">
         <v>2.4214044000000285</v>
       </c>
       <c r="D404" s="5">
         <v>3.0087077733128575</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>983.03422063999994</v>
       </c>
       <c r="C405" s="5">
         <v>1.6078132399999276</v>
       </c>
       <c r="D405" s="5">
         <v>1.9836999127475607</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>984.58770728000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.5534866400000737</v>
       </c>
       <c r="D406" s="5">
         <v>1.9129267260807215</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>987.30439555999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.7166882799999712</v>
       </c>
       <c r="D407" s="5">
         <v>3.3617694738502735</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>988.54155243000002</v>
       </c>
       <c r="C408" s="5">
         <v>1.2371568700000353</v>
       </c>
       <c r="D408" s="5">
         <v>1.5140848967688969</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>989.07167772000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.53012529000000086</v>
       </c>
       <c r="D409" s="5">
         <v>0.6454255977683454</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>990.83986549999997</v>
       </c>
       <c r="C410" s="5">
         <v>1.7681877799999484</v>
       </c>
       <c r="D410" s="5">
         <v>2.1664890680457738</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>991.26811602999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.4282505300000139</v>
       </c>
       <c r="D411" s="5">
         <v>0.51988624605430189</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>992.57644514000003</v>
       </c>
       <c r="C412" s="5">
         <v>1.3083291100000451</v>
       </c>
       <c r="D412" s="5">
         <v>1.595372733453515</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>991.87463852999997</v>
       </c>
       <c r="C413" s="5">
         <v>-0.70180661000006239</v>
       </c>
       <c r="D413" s="5">
         <v>-0.84517481311833231</v>
       </c>
       <c r="E413" s="5">
         <v>2.1377539694913184</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>999.57246326999996</v>
       </c>
       <c r="C414" s="5">
         <v>7.6978247399999873</v>
       </c>
       <c r="D414" s="5">
         <v>9.7210541630540206</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>999.56545196000002</v>
       </c>
       <c r="C415" s="5">
         <v>-7.0113099999389306E-3</v>
       </c>
       <c r="D415" s="5">
         <v>-8.4168459336453338E-3</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1000.0163102</v>
       </c>
       <c r="C416" s="5">
         <v>0.4508582400000023</v>
       </c>
       <c r="D416" s="5">
         <v>0.54260988415819611</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>998.20004126000003</v>
       </c>
       <c r="C417" s="5">
         <v>-1.8162689399999863</v>
       </c>
       <c r="D417" s="5">
         <v>-2.1578468644023352</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1000.740076</v>
       </c>
       <c r="C418" s="5">
         <v>2.5400347400000101</v>
       </c>
       <c r="D418" s="5">
         <v>3.0966379285060297</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1003.516154</v>
       </c>
       <c r="C419" s="5">
         <v>2.7760779999999841</v>
       </c>
       <c r="D419" s="5">
         <v>3.3800910022752761</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1001.9793194</v>
       </c>
       <c r="C420" s="5">
         <v>-1.5368346000000201</v>
       </c>
       <c r="D420" s="5">
         <v>-1.8223392575664743</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1003.4994306</v>
       </c>
       <c r="C421" s="5">
         <v>1.5201111999999739</v>
       </c>
       <c r="D421" s="5">
         <v>1.8357977894146948</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1004.7773992</v>
       </c>
       <c r="C422" s="5">
         <v>1.2779686000000083</v>
       </c>
       <c r="D422" s="5">
         <v>1.5389641065444826</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1004.8501648</v>
       </c>
       <c r="C423" s="5">
         <v>7.2765600000025188E-2</v>
       </c>
       <c r="D423" s="5">
         <v>8.6938169792505349E-2</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1006.6105243</v>
       </c>
       <c r="C424" s="5">
         <v>1.7603594999999359</v>
       </c>
       <c r="D424" s="5">
         <v>2.1226095142043322</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1006.6094257</v>
       </c>
       <c r="C425" s="5">
         <v>-1.0985999999775231E-3</v>
       </c>
       <c r="D425" s="5">
         <v>-1.3096545831148276E-3</v>
       </c>
       <c r="E425" s="5">
         <v>1.4855493423884258</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1005.2298155</v>
       </c>
       <c r="C426" s="5">
         <v>-1.3796102000000019</v>
       </c>
       <c r="D426" s="5">
         <v>-1.6323209148881856</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1006.164621</v>
       </c>
       <c r="C427" s="5">
         <v>0.93480550000003859</v>
       </c>
       <c r="D427" s="5">
         <v>1.1216558479806071</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1005.287436</v>
       </c>
       <c r="C428" s="5">
         <v>-0.87718500000005406</v>
       </c>
       <c r="D428" s="5">
         <v>-1.0411709359234078</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1009.3777724</v>
       </c>
       <c r="C429" s="5">
         <v>4.0903364000000693</v>
       </c>
       <c r="D429" s="5">
         <v>4.9933480052751333</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1011.3634539</v>
       </c>
       <c r="C430" s="5">
         <v>1.9856814999999415</v>
       </c>
       <c r="D430" s="5">
         <v>2.3863901591363978</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1007.8199337</v>
       </c>
       <c r="C431" s="5">
         <v>-3.543520199999989</v>
       </c>
       <c r="D431" s="5">
         <v>-4.1243647218319861</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1006.5039131</v>
       </c>
       <c r="C432" s="5">
         <v>-1.3160206000000017</v>
       </c>
       <c r="D432" s="5">
         <v>-1.5557660414515562</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1007.1355364</v>
       </c>
       <c r="C433" s="5">
         <v>0.63162330000000111</v>
       </c>
       <c r="D433" s="5">
         <v>0.75565476927750286</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1007.6564796</v>
       </c>
       <c r="C434" s="5">
         <v>0.52094320000003336</v>
       </c>
       <c r="D434" s="5">
         <v>0.62247167057654096</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1010.1361813</v>
       </c>
       <c r="C435" s="5">
         <v>2.4797016999999641</v>
       </c>
       <c r="D435" s="5">
         <v>2.9933303843528991</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1010.2418064</v>
       </c>
       <c r="C436" s="5">
         <v>0.10562509999999747</v>
       </c>
       <c r="D436" s="5">
         <v>0.12555043849642455</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1012.8825442999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.6407378999999764</v>
       </c>
       <c r="D437" s="5">
         <v>3.1822512610484299</v>
       </c>
       <c r="E437" s="5">
         <v>0.62319291274643973</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1014.464422</v>
       </c>
       <c r="C438" s="5">
         <v>1.5818777000000637</v>
       </c>
       <c r="D438" s="5">
         <v>1.8902920217326757</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1012.8345618</v>
       </c>
       <c r="C439" s="5">
         <v>-1.6298602000000528</v>
       </c>
       <c r="D439" s="5">
         <v>-1.9110003950770893</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1018.0070585</v>
       </c>
       <c r="C440" s="5">
         <v>5.1724967000000106</v>
       </c>
       <c r="D440" s="5">
         <v>6.3034399563507204</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1020.7616383</v>
       </c>
       <c r="C441" s="5">
         <v>2.7545797999999877</v>
       </c>
       <c r="D441" s="5">
         <v>3.2957877900147148</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>1022.2291138000001</v>
+        <v>1022.2768328</v>
       </c>
       <c r="C442" s="5">
-        <v>1.4674755000000914</v>
+        <v>1.5151945000000069</v>
       </c>
       <c r="D442" s="5">
-        <v>1.7388598746597816</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7958661554506872</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>1025.9065771999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>3.6297443999999359</v>
+      </c>
+      <c r="D443" s="5">
+        <v>4.3449762083035859</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7817DCB9-982C-4406-815F-CD8AC17A3468}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28026A28-6B69-4E7D-B639-5E0B6A7474DE}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F2266F3-AB50-471A-953E-6CB286F5D22D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwaserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>