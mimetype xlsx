--- v7 (2026-07-27)
+++ v8 (2026-09-05)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{9925B254-1DE8-4849-B4E9-24793001987C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8652208E-ED31-4DCF-91FC-3CFEEFACA604}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AD7A55AC-389B-4589-AE4D-C180D00E9A21}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{37430988-902C-4B92-A672-DA9136C7352C}"/>
   </bookViews>
   <sheets>
     <sheet name="fwaserpa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Services Providing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F06E390B-E6B9-406A-B15B-21011CCC0DC7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F9618D6-BD2F-4D59-809C-D776C945B585}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>446.00809948</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>448.88382687000001</v>
       </c>
       <c r="C7" s="5">
         <v>2.8757273900000087</v>
       </c>
       <c r="D7" s="5">
         <v>8.0176070270741242</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>449.05642408</v>
       </c>
       <c r="C8" s="5">
         <v>0.17259720999999217</v>
       </c>
       <c r="D8" s="5">
         <v>0.46238069825390582</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>447.43023937999999</v>
       </c>
       <c r="C9" s="5">
         <v>-1.6261847000000103</v>
       </c>
       <c r="D9" s="5">
         <v>-4.2600879331436525</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>449.31508065999998</v>
       </c>
       <c r="C10" s="5">
         <v>1.8848412799999892</v>
       </c>
       <c r="D10" s="5">
         <v>5.1738945356640587</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>451.47545590999999</v>
       </c>
       <c r="C11" s="5">
         <v>2.1603752500000155</v>
       </c>
       <c r="D11" s="5">
         <v>5.9248355812759446</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>453.58462171999997</v>
       </c>
       <c r="C12" s="5">
         <v>2.109165809999979</v>
       </c>
       <c r="D12" s="5">
         <v>5.7523725689383909</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>455.70461225000003</v>
       </c>
       <c r="C13" s="5">
         <v>2.1199905300000523</v>
       </c>
       <c r="D13" s="5">
         <v>5.755077425565136</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>454.80554329</v>
       </c>
       <c r="C14" s="5">
         <v>-0.89906896000002234</v>
       </c>
       <c r="D14" s="5">
         <v>-2.3419828292779998</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>455.20031030000001</v>
       </c>
       <c r="C15" s="5">
         <v>0.39476701000000958</v>
       </c>
       <c r="D15" s="5">
         <v>1.0465758217982568</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>457.21902218000002</v>
       </c>
       <c r="C16" s="5">
         <v>2.0187118800000121</v>
       </c>
       <c r="D16" s="5">
         <v>5.4534743877941994</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>457.68779222000001</v>
       </c>
       <c r="C17" s="5">
         <v>0.46877003999998124</v>
       </c>
       <c r="D17" s="5">
         <v>1.2372778279394092</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>460.49346106000002</v>
       </c>
       <c r="C18" s="5">
         <v>2.8056688400000098</v>
       </c>
       <c r="D18" s="5">
         <v>7.6092654114333858</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>458.70797370000003</v>
       </c>
       <c r="C19" s="5">
         <v>-1.7854873599999905</v>
       </c>
       <c r="D19" s="5">
         <v>-4.5548505482709389</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>458.98015550000002</v>
       </c>
       <c r="C20" s="5">
         <v>0.27218179999999847</v>
       </c>
       <c r="D20" s="5">
         <v>0.71436777388396155</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>457.61993898999998</v>
       </c>
       <c r="C21" s="5">
         <v>-1.3602165100000434</v>
       </c>
       <c r="D21" s="5">
         <v>-3.4988783163432347</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>460.29964232999998</v>
       </c>
       <c r="C22" s="5">
         <v>2.6797033400000032</v>
       </c>
       <c r="D22" s="5">
         <v>7.2576760077194713</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>461.38454381000003</v>
       </c>
       <c r="C23" s="5">
         <v>1.0849014800000418</v>
       </c>
       <c r="D23" s="5">
         <v>2.8652892810733022</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>461.77092684000002</v>
       </c>
       <c r="C24" s="5">
         <v>0.38638302999999041</v>
       </c>
       <c r="D24" s="5">
         <v>1.0095726016834172</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>464.83143461999998</v>
       </c>
       <c r="C25" s="5">
         <v>3.0605077799999663</v>
       </c>
       <c r="D25" s="5">
         <v>8.2497356507173834</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>465.83904034</v>
       </c>
       <c r="C26" s="5">
         <v>1.007605720000015</v>
       </c>
       <c r="D26" s="5">
         <v>2.6324532781866639</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>467.28003731000001</v>
       </c>
       <c r="C27" s="5">
         <v>1.4409969700000147</v>
       </c>
       <c r="D27" s="5">
         <v>3.7758133310233255</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>468.06965299000001</v>
       </c>
       <c r="C28" s="5">
         <v>0.78961567999999716</v>
       </c>
       <c r="D28" s="5">
         <v>2.0467277202361744</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>467.88499671</v>
       </c>
       <c r="C29" s="5">
         <v>-0.18465628000001288</v>
       </c>
       <c r="D29" s="5">
         <v>-0.47238134203431148</v>
       </c>
       <c r="E29" s="5">
         <v>2.2279826255663826</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>467.75363677000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.13135993999998163</v>
       </c>
       <c r="D30" s="5">
         <v>-0.33638340848158865</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>468.81770217000002</v>
       </c>
       <c r="C31" s="5">
         <v>1.064065400000004</v>
       </c>
       <c r="D31" s="5">
         <v>2.7642245219768435</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>469.97480066000003</v>
       </c>
       <c r="C32" s="5">
         <v>1.1570984900000099</v>
       </c>
       <c r="D32" s="5">
         <v>3.0022816542778052</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>472.54817541</v>
       </c>
       <c r="C33" s="5">
         <v>2.5733747499999708</v>
       </c>
       <c r="D33" s="5">
         <v>6.7722068854677353</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>474.23310787000003</v>
       </c>
       <c r="C34" s="5">
         <v>1.6849324600000273</v>
       </c>
       <c r="D34" s="5">
         <v>4.3636732391705957</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>475.04830534000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.81519746999998688</v>
       </c>
       <c r="D35" s="5">
         <v>2.0823910936345724</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>473.94931960999998</v>
       </c>
       <c r="C36" s="5">
         <v>-1.0989857300000381</v>
       </c>
       <c r="D36" s="5">
         <v>-2.7410510725848769</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>473.62748524</v>
       </c>
       <c r="C37" s="5">
         <v>-0.32183436999997639</v>
       </c>
       <c r="D37" s="5">
         <v>-0.81182125861560817</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>475.05541851999999</v>
       </c>
       <c r="C38" s="5">
         <v>1.4279332799999906</v>
       </c>
       <c r="D38" s="5">
         <v>3.6784622058890548</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>477.27688357</v>
       </c>
       <c r="C39" s="5">
         <v>2.2214650500000062</v>
       </c>
       <c r="D39" s="5">
         <v>5.7580636044663125</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>478.54782721999999</v>
       </c>
       <c r="C40" s="5">
         <v>1.2709436499999924</v>
       </c>
       <c r="D40" s="5">
         <v>3.2427066216206724</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>479.15698687999998</v>
       </c>
       <c r="C41" s="5">
         <v>0.60915965999998889</v>
       </c>
       <c r="D41" s="5">
         <v>1.538260334357533</v>
       </c>
       <c r="E41" s="5">
         <v>2.4091369138272478</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>483.07835833000001</v>
       </c>
       <c r="C42" s="5">
         <v>3.9213714500000378</v>
       </c>
       <c r="D42" s="5">
         <v>10.275002941128154</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>483.73469805000002</v>
       </c>
       <c r="C43" s="5">
         <v>0.6563397200000054</v>
       </c>
       <c r="D43" s="5">
         <v>1.6426318662499995</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>484.22102832000002</v>
       </c>
       <c r="C44" s="5">
         <v>0.48633026999999629</v>
       </c>
       <c r="D44" s="5">
         <v>1.2131322556253155</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>485.91763763</v>
       </c>
       <c r="C45" s="5">
         <v>1.6966093099999853</v>
       </c>
       <c r="D45" s="5">
         <v>4.2865283343092253</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>485.46915023999998</v>
       </c>
       <c r="C46" s="5">
         <v>-0.44848739000002524</v>
       </c>
       <c r="D46" s="5">
         <v>-1.1019588664736846</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>487.71732673000002</v>
       </c>
       <c r="C47" s="5">
         <v>2.2481764900000485</v>
       </c>
       <c r="D47" s="5">
         <v>5.7008715784407471</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>491.67923852000001</v>
       </c>
       <c r="C48" s="5">
         <v>3.9619117899999878</v>
       </c>
       <c r="D48" s="5">
         <v>10.195593281857395</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>491.77449115000002</v>
       </c>
       <c r="C49" s="5">
         <v>9.5252630000004501E-2</v>
       </c>
       <c r="D49" s="5">
         <v>0.23272291556828417</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>494.10879229</v>
       </c>
       <c r="C50" s="5">
         <v>2.3343011399999796</v>
       </c>
       <c r="D50" s="5">
         <v>5.8471114187184314</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>493.38618298</v>
       </c>
       <c r="C51" s="5">
         <v>-0.72260930999999573</v>
       </c>
       <c r="D51" s="5">
         <v>-1.7408925474011849</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>494.05554222000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.66935924000000568</v>
       </c>
       <c r="D52" s="5">
         <v>1.6401993670733139</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>494.45460517999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.39906295999998065</v>
       </c>
       <c r="D53" s="5">
         <v>0.97359235602445526</v>
       </c>
       <c r="E53" s="5">
         <v>3.1926109226976918</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>497.27611855999999</v>
       </c>
       <c r="C54" s="5">
         <v>2.821513379999999</v>
       </c>
       <c r="D54" s="5">
         <v>7.0666272676492836</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>498.00043204000002</v>
       </c>
       <c r="C55" s="5">
         <v>0.72431348000003482</v>
       </c>
       <c r="D55" s="5">
         <v>1.761944944999061</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>500.90978260999998</v>
       </c>
       <c r="C56" s="5">
         <v>2.9093505699999582</v>
       </c>
       <c r="D56" s="5">
         <v>7.2401780819825623</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>503.71416640000001</v>
       </c>
       <c r="C57" s="5">
         <v>2.8043837900000312</v>
       </c>
       <c r="D57" s="5">
         <v>6.9290774928446153</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>504.43523843999998</v>
       </c>
       <c r="C58" s="5">
         <v>0.72107203999996727</v>
       </c>
       <c r="D58" s="5">
         <v>1.731402022979367</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>505.27498079999998</v>
       </c>
       <c r="C59" s="5">
         <v>0.83974236000000246</v>
       </c>
       <c r="D59" s="5">
         <v>2.0160538154834207</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>507.39133978000001</v>
       </c>
       <c r="C60" s="5">
         <v>2.1163589800000295</v>
       </c>
       <c r="D60" s="5">
         <v>5.1436558455017378</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>508.8040924</v>
       </c>
       <c r="C61" s="5">
         <v>1.412752619999992</v>
       </c>
       <c r="D61" s="5">
         <v>3.392859080950239</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>509.5129207</v>
       </c>
       <c r="C62" s="5">
         <v>0.70882829999999331</v>
       </c>
       <c r="D62" s="5">
         <v>1.6846203658178238</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>510.64812871999999</v>
       </c>
       <c r="C63" s="5">
         <v>1.1352080199999932</v>
       </c>
       <c r="D63" s="5">
         <v>2.7066387709929973</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>513.26081204000002</v>
       </c>
       <c r="C64" s="5">
         <v>2.6126833200000306</v>
       </c>
       <c r="D64" s="5">
         <v>6.3154406280294006</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>513.17377869999996</v>
       </c>
       <c r="C65" s="5">
         <v>-8.7033340000061798E-2</v>
       </c>
       <c r="D65" s="5">
         <v>-0.20329364040967413</v>
       </c>
       <c r="E65" s="5">
         <v>3.7858224645689109</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>513.69706499999995</v>
       </c>
       <c r="C66" s="5">
         <v>0.52328629999999521</v>
       </c>
       <c r="D66" s="5">
         <v>1.230533070176576</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>516.76295970000001</v>
       </c>
       <c r="C67" s="5">
         <v>3.065894700000058</v>
       </c>
       <c r="D67" s="5">
         <v>7.4017877694898315</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>519.14072653000005</v>
       </c>
       <c r="C68" s="5">
         <v>2.3777668300000414</v>
       </c>
       <c r="D68" s="5">
         <v>5.6634249060001363</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>518.97647044999997</v>
       </c>
       <c r="C69" s="5">
         <v>-0.16425608000008651</v>
       </c>
       <c r="D69" s="5">
         <v>-0.37901987153684535</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>522.03514643999995</v>
       </c>
       <c r="C70" s="5">
         <v>3.0586759899999834</v>
       </c>
       <c r="D70" s="5">
         <v>7.3062212264146442</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>523.30133291000004</v>
       </c>
       <c r="C71" s="5">
         <v>1.2661864700000933</v>
       </c>
       <c r="D71" s="5">
         <v>2.9497206940429788</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>525.44986877999997</v>
       </c>
       <c r="C72" s="5">
         <v>2.1485358699999324</v>
       </c>
       <c r="D72" s="5">
         <v>5.0396736411775001</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>527.11451741999997</v>
       </c>
       <c r="C73" s="5">
         <v>1.6646486399999958</v>
       </c>
       <c r="D73" s="5">
         <v>3.8685990380721513</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>529.45640048999996</v>
       </c>
       <c r="C74" s="5">
         <v>2.3418830699999944</v>
       </c>
       <c r="D74" s="5">
         <v>5.4636272869590163</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>531.70450507999999</v>
       </c>
       <c r="C75" s="5">
         <v>2.2481045900000254</v>
       </c>
       <c r="D75" s="5">
         <v>5.2159661659080481</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>532.73939151000002</v>
       </c>
       <c r="C76" s="5">
         <v>1.0348864300000287</v>
       </c>
       <c r="D76" s="5">
         <v>2.360793324640853</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>535.66618129000005</v>
       </c>
       <c r="C77" s="5">
         <v>2.9267897800000355</v>
       </c>
       <c r="D77" s="5">
         <v>6.7955159786131647</v>
       </c>
       <c r="E77" s="5">
         <v>4.3829991951223723</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>537.9482008</v>
       </c>
       <c r="C78" s="5">
         <v>2.282019509999941</v>
       </c>
       <c r="D78" s="5">
         <v>5.2336828659155898</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>538.81724377</v>
       </c>
       <c r="C79" s="5">
         <v>0.86904297000000952</v>
       </c>
       <c r="D79" s="5">
         <v>1.9558900010109292</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>540.05115718000002</v>
       </c>
       <c r="C80" s="5">
         <v>1.2339134100000138</v>
       </c>
       <c r="D80" s="5">
         <v>2.7829266900247562</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>540.96658488000003</v>
       </c>
       <c r="C81" s="5">
         <v>0.91542770000000928</v>
       </c>
       <c r="D81" s="5">
         <v>2.0531622995402232</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>543.08438185</v>
       </c>
       <c r="C82" s="5">
         <v>2.1177969699999721</v>
       </c>
       <c r="D82" s="5">
         <v>4.8002895716050098</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>543.63232660999995</v>
       </c>
       <c r="C83" s="5">
         <v>0.54794475999995029</v>
       </c>
       <c r="D83" s="5">
         <v>1.217480808732474</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>545.28893375999996</v>
       </c>
       <c r="C84" s="5">
         <v>1.6566071500000135</v>
       </c>
       <c r="D84" s="5">
         <v>3.7186663711660684</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>548.05271345000006</v>
       </c>
       <c r="C85" s="5">
         <v>2.7637796900000922</v>
       </c>
       <c r="D85" s="5">
         <v>6.2546093031238925</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>548.55583956999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.50312611999993351</v>
       </c>
       <c r="D86" s="5">
         <v>1.1072093989419995</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>550.94049160999998</v>
       </c>
       <c r="C87" s="5">
         <v>2.3846520399999918</v>
       </c>
       <c r="D87" s="5">
         <v>5.3431243483942348</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>553.04590430999997</v>
       </c>
       <c r="C88" s="5">
         <v>2.105412699999988</v>
       </c>
       <c r="D88" s="5">
         <v>4.6834093917929476</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>553.20154596999998</v>
       </c>
       <c r="C89" s="5">
         <v>0.15564166000001478</v>
       </c>
       <c r="D89" s="5">
         <v>0.33823477008831926</v>
       </c>
       <c r="E89" s="5">
         <v>3.2735620228574014</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>553.14261481999995</v>
       </c>
       <c r="C90" s="5">
         <v>-5.8931150000034904E-2</v>
       </c>
       <c r="D90" s="5">
         <v>-0.12775806908374987</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>555.25343197999996</v>
       </c>
       <c r="C91" s="5">
         <v>2.1108171600000105</v>
       </c>
       <c r="D91" s="5">
         <v>4.676597731815213</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>559.72730904000002</v>
       </c>
       <c r="C92" s="5">
         <v>4.4738770600000635</v>
       </c>
       <c r="D92" s="5">
         <v>10.109030936954099</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>562.66376891000004</v>
       </c>
       <c r="C93" s="5">
         <v>2.9364598700000215</v>
       </c>
       <c r="D93" s="5">
         <v>6.4803455531745602</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>565.39555513000005</v>
       </c>
       <c r="C94" s="5">
         <v>2.7317862200000036</v>
       </c>
       <c r="D94" s="5">
         <v>5.9842347209811964</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>567.30537426000001</v>
       </c>
       <c r="C95" s="5">
         <v>1.9098191299999598</v>
       </c>
       <c r="D95" s="5">
         <v>4.1295745766891434</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>571.19052144</v>
       </c>
       <c r="C96" s="5">
         <v>3.8851471799999899</v>
       </c>
       <c r="D96" s="5">
         <v>8.5348299654353319</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>572.25549965000005</v>
       </c>
       <c r="C97" s="5">
         <v>1.0649782100000493</v>
       </c>
       <c r="D97" s="5">
         <v>2.2604731991498372</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>576.15107923999994</v>
       </c>
       <c r="C98" s="5">
         <v>3.8955795899998975</v>
       </c>
       <c r="D98" s="5">
         <v>8.4817931135662938</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>578.81110301000001</v>
       </c>
       <c r="C99" s="5">
         <v>2.6600237700000662</v>
       </c>
       <c r="D99" s="5">
         <v>5.6831339396364866</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>580.57401303999995</v>
       </c>
       <c r="C100" s="5">
         <v>1.7629100299999436</v>
       </c>
       <c r="D100" s="5">
         <v>3.7167430540992585</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>582.68285649999996</v>
       </c>
       <c r="C101" s="5">
         <v>2.1088434600000028</v>
       </c>
       <c r="D101" s="5">
         <v>4.4469533980061371</v>
       </c>
       <c r="E101" s="5">
         <v>5.3292169453913241</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>584.90548715</v>
       </c>
       <c r="C102" s="5">
         <v>2.2226306500000419</v>
       </c>
       <c r="D102" s="5">
         <v>4.6746361619956822</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>586.75687473999994</v>
       </c>
       <c r="C103" s="5">
         <v>1.8513875899999448</v>
       </c>
       <c r="D103" s="5">
         <v>3.8651597065885168</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>587.56832205000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.81144731000006232</v>
       </c>
       <c r="D104" s="5">
         <v>1.6722043652763086</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>590.71964536999997</v>
       </c>
       <c r="C105" s="5">
         <v>3.1513233199999604</v>
       </c>
       <c r="D105" s="5">
         <v>6.6292835695290764</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>592.50118866000003</v>
       </c>
       <c r="C106" s="5">
         <v>1.7815432900000587</v>
       </c>
       <c r="D106" s="5">
         <v>3.6797019338215442</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>593.38648348000004</v>
       </c>
       <c r="C107" s="5">
         <v>0.88529482000001281</v>
       </c>
       <c r="D107" s="5">
         <v>1.8078069053432788</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>594.33908569000005</v>
       </c>
       <c r="C108" s="5">
         <v>0.95260221000000911</v>
       </c>
       <c r="D108" s="5">
         <v>1.9435395043345238</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>596.46841825000001</v>
       </c>
       <c r="C109" s="5">
         <v>2.1293325599999662</v>
       </c>
       <c r="D109" s="5">
         <v>4.3849630137610784</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>599.26364430000001</v>
       </c>
       <c r="C110" s="5">
         <v>2.7952260499999966</v>
       </c>
       <c r="D110" s="5">
         <v>5.7707852781869295</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>601.75538171999995</v>
       </c>
       <c r="C111" s="5">
         <v>2.4917374199999358</v>
       </c>
       <c r="D111" s="5">
         <v>5.1053018785186755</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>603.11141271999998</v>
       </c>
       <c r="C112" s="5">
         <v>1.35603100000003</v>
       </c>
       <c r="D112" s="5">
         <v>2.7379189785616376</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>606.17351144999998</v>
       </c>
       <c r="C113" s="5">
         <v>3.0620987300000024</v>
       </c>
       <c r="D113" s="5">
         <v>6.2656480627377054</v>
       </c>
       <c r="E113" s="5">
         <v>4.0314649192017216</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>607.95833184000003</v>
       </c>
       <c r="C114" s="5">
         <v>1.7848203900000499</v>
       </c>
       <c r="D114" s="5">
         <v>3.591070307369848</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>610.99793737000005</v>
       </c>
       <c r="C115" s="5">
         <v>3.0396055300000171</v>
       </c>
       <c r="D115" s="5">
         <v>6.167393082651218</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>612.11427739999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.1163400299999466</v>
       </c>
       <c r="D116" s="5">
         <v>2.2146588255256949</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>615.24534606999998</v>
       </c>
       <c r="C117" s="5">
         <v>3.1310686699999906</v>
       </c>
       <c r="D117" s="5">
         <v>6.3138715408504353</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>615.17012822000004</v>
       </c>
       <c r="C118" s="5">
         <v>-7.5217849999944519E-2</v>
       </c>
       <c r="D118" s="5">
         <v>-0.14660940138309098</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>617.42138403000001</v>
       </c>
       <c r="C119" s="5">
         <v>2.2512558099999751</v>
       </c>
       <c r="D119" s="5">
         <v>4.4809566071869922</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>619.42454311999995</v>
       </c>
       <c r="C120" s="5">
         <v>2.0031590899999401</v>
       </c>
       <c r="D120" s="5">
         <v>3.963503564940285</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>622.05964033999999</v>
       </c>
       <c r="C121" s="5">
         <v>2.6350972200000342</v>
       </c>
       <c r="D121" s="5">
         <v>5.2260793200011868</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>623.44932214999994</v>
       </c>
       <c r="C122" s="5">
         <v>1.3896818099999564</v>
       </c>
       <c r="D122" s="5">
         <v>2.7139866464013229</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>627.14564889999997</v>
       </c>
       <c r="C123" s="5">
         <v>3.6963267500000256</v>
       </c>
       <c r="D123" s="5">
         <v>7.3512429131868728</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>628.08831535000002</v>
       </c>
       <c r="C124" s="5">
         <v>0.94266645000004701</v>
       </c>
       <c r="D124" s="5">
         <v>1.8187138490767696</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>630.93144084000005</v>
       </c>
       <c r="C125" s="5">
         <v>2.843125490000034</v>
       </c>
       <c r="D125" s="5">
         <v>5.5692581631858085</v>
       </c>
       <c r="E125" s="5">
         <v>4.0842974696762679</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>632.52653930999998</v>
       </c>
       <c r="C126" s="5">
         <v>1.5950984699999253</v>
       </c>
       <c r="D126" s="5">
         <v>3.0763395922237091</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>633.80455538000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.2780160700000351</v>
       </c>
       <c r="D127" s="5">
         <v>2.4517188927303479</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>636.44450603999996</v>
       </c>
       <c r="C128" s="5">
         <v>2.639950659999954</v>
       </c>
       <c r="D128" s="5">
         <v>5.1144027811099946</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>637.49166147000005</v>
       </c>
       <c r="C129" s="5">
         <v>1.0471554300000889</v>
       </c>
       <c r="D129" s="5">
         <v>1.9923501322219206</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>642.42905922</v>
       </c>
       <c r="C130" s="5">
         <v>4.9373977499999455</v>
       </c>
       <c r="D130" s="5">
         <v>9.7003532348741039</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>643.25825428999997</v>
       </c>
       <c r="C131" s="5">
         <v>0.82919506999996884</v>
       </c>
       <c r="D131" s="5">
         <v>1.5599049386376462</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>644.95342864999998</v>
       </c>
       <c r="C132" s="5">
         <v>1.69517436000001</v>
       </c>
       <c r="D132" s="5">
         <v>3.2085928470498182</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>647.23951005000004</v>
       </c>
       <c r="C133" s="5">
         <v>2.2860814000000573</v>
       </c>
       <c r="D133" s="5">
         <v>4.3373915765390958</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>648.80647015</v>
       </c>
       <c r="C134" s="5">
         <v>1.5669600999999602</v>
       </c>
       <c r="D134" s="5">
         <v>2.9441852198310414</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>648.92421860000002</v>
       </c>
       <c r="C135" s="5">
         <v>0.11774845000002188</v>
       </c>
       <c r="D135" s="5">
         <v>0.21799915821507643</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>650.99545046000003</v>
       </c>
       <c r="C136" s="5">
         <v>2.0712318600000117</v>
       </c>
       <c r="D136" s="5">
         <v>3.8981100643667332</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>652.54766187999996</v>
       </c>
       <c r="C137" s="5">
         <v>1.5522114199999351</v>
       </c>
       <c r="D137" s="5">
         <v>2.8990613606577398</v>
       </c>
       <c r="E137" s="5">
         <v>3.426080813348098</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>650.00150641000005</v>
       </c>
       <c r="C138" s="5">
         <v>-2.5461554699999169</v>
       </c>
       <c r="D138" s="5">
         <v>-4.5830560133816807</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>651.40962820000004</v>
       </c>
       <c r="C139" s="5">
         <v>1.4081217899999956</v>
       </c>
       <c r="D139" s="5">
         <v>2.6308020764364004</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>651.46393116000002</v>
       </c>
       <c r="C140" s="5">
         <v>5.43029599999727E-2</v>
       </c>
       <c r="D140" s="5">
         <v>0.10008055525465576</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>650.94110966000005</v>
       </c>
       <c r="C141" s="5">
         <v>-0.52282149999996363</v>
       </c>
       <c r="D141" s="5">
         <v>-0.95880051956455103</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>651.07158550999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.13047584999992523</v>
       </c>
       <c r="D142" s="5">
         <v>0.24079558301413062</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>652.02448939999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.95290389000001596</v>
       </c>
       <c r="D143" s="5">
         <v>1.7705188312685083</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>653.76150601999996</v>
       </c>
       <c r="C144" s="5">
         <v>1.737016619999963</v>
       </c>
       <c r="D144" s="5">
         <v>3.2441022596272129</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>653.97015737000004</v>
       </c>
       <c r="C145" s="5">
         <v>0.20865135000008195</v>
       </c>
       <c r="D145" s="5">
         <v>0.38365916898364105</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>650.61129539000001</v>
       </c>
       <c r="C146" s="5">
         <v>-3.3588619800000288</v>
       </c>
       <c r="D146" s="5">
         <v>-5.9921718668046742</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>647.22442253999998</v>
       </c>
       <c r="C147" s="5">
         <v>-3.3868728500000316</v>
       </c>
       <c r="D147" s="5">
         <v>-6.071027020453279</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>644.12769126000001</v>
       </c>
       <c r="C148" s="5">
         <v>-3.0967312799999718</v>
       </c>
       <c r="D148" s="5">
         <v>-5.5928515925319218</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>644.15338429999997</v>
       </c>
       <c r="C149" s="5">
         <v>2.569303999996464E-2</v>
       </c>
       <c r="D149" s="5">
         <v>4.7876241477817771E-2</v>
       </c>
       <c r="E149" s="5">
         <v>-1.2863853585523444</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>647.65366597000002</v>
       </c>
       <c r="C150" s="5">
         <v>3.5002816700000494</v>
       </c>
       <c r="D150" s="5">
         <v>6.7191661864822505</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>647.74383319000003</v>
       </c>
       <c r="C151" s="5">
         <v>9.0167220000012094E-2</v>
       </c>
       <c r="D151" s="5">
         <v>0.16719360869319466</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>649.14429689999997</v>
       </c>
       <c r="C152" s="5">
         <v>1.40046370999994</v>
       </c>
       <c r="D152" s="5">
         <v>2.6255522328750169</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>647.65419813999995</v>
       </c>
       <c r="C153" s="5">
         <v>-1.4900987600000235</v>
       </c>
       <c r="D153" s="5">
         <v>-2.7200656413226554</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>648.15623367000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.50203553000005741</v>
       </c>
       <c r="D154" s="5">
         <v>0.93416784330058178</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>646.98317870999995</v>
       </c>
       <c r="C155" s="5">
         <v>-1.1730549600000586</v>
       </c>
       <c r="D155" s="5">
         <v>-2.150311979135211</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>646.28851133000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.69466737999994166</v>
       </c>
       <c r="D156" s="5">
         <v>-1.2808613013178038</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>645.55586890999996</v>
       </c>
       <c r="C157" s="5">
         <v>-0.73264242000004742</v>
       </c>
       <c r="D157" s="5">
         <v>-1.3518885471237696</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>644.51014211999995</v>
       </c>
       <c r="C158" s="5">
         <v>-1.0457267900000033</v>
       </c>
       <c r="D158" s="5">
         <v>-1.9266375447001383</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>644.27716239999995</v>
       </c>
       <c r="C159" s="5">
         <v>-0.232979720000003</v>
       </c>
       <c r="D159" s="5">
         <v>-0.43291869930942584</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>644.26545017000001</v>
       </c>
       <c r="C160" s="5">
         <v>-1.1712229999943702E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-2.1812461570269726E-2</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>643.93359337000004</v>
       </c>
       <c r="C161" s="5">
         <v>-0.33185679999996864</v>
       </c>
       <c r="D161" s="5">
         <v>-0.61636381271797935</v>
       </c>
       <c r="E161" s="5">
         <v>-3.4120899673417693E-2</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>643.39436636999994</v>
       </c>
       <c r="C162" s="5">
         <v>-0.53922700000009627</v>
       </c>
       <c r="D162" s="5">
         <v>-1.0002591957565476</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>643.09212320999995</v>
       </c>
       <c r="C163" s="5">
         <v>-0.30224315999998908</v>
       </c>
       <c r="D163" s="5">
         <v>-0.56226195052762051</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>642.51023297999996</v>
       </c>
       <c r="C164" s="5">
         <v>-0.58189022999999906</v>
       </c>
       <c r="D164" s="5">
         <v>-1.0804109178208288</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>642.71501705000003</v>
       </c>
       <c r="C165" s="5">
         <v>0.20478407000007337</v>
       </c>
       <c r="D165" s="5">
         <v>0.38314117044453422</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>642.87547411000003</v>
       </c>
       <c r="C166" s="5">
         <v>0.16045705999999882</v>
       </c>
       <c r="D166" s="5">
         <v>0.29999778422300505</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>642.16943188000005</v>
       </c>
       <c r="C167" s="5">
         <v>-0.70604222999998001</v>
       </c>
       <c r="D167" s="5">
         <v>-1.3099762807501802</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>644.05042977999994</v>
       </c>
       <c r="C168" s="5">
         <v>1.8809978999998975</v>
       </c>
       <c r="D168" s="5">
         <v>3.5721395410297285</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>643.95865989000004</v>
       </c>
       <c r="C169" s="5">
         <v>-9.1769889999909537E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-0.17085246926218378</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>645.06121210000003</v>
       </c>
       <c r="C170" s="5">
         <v>1.1025522099999989</v>
       </c>
       <c r="D170" s="5">
         <v>2.0740354106531855</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>645.58633522000002</v>
       </c>
       <c r="C171" s="5">
         <v>0.52512311999998929</v>
       </c>
       <c r="D171" s="5">
         <v>0.9812662833655672</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>646.14335030999996</v>
       </c>
       <c r="C172" s="5">
         <v>0.55701508999993621</v>
       </c>
       <c r="D172" s="5">
         <v>1.0402933598940844</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>646.07775821999996</v>
       </c>
       <c r="C173" s="5">
         <v>-6.5592089999995551E-2</v>
       </c>
       <c r="D173" s="5">
         <v>-0.12174787060240666</v>
       </c>
       <c r="E173" s="5">
         <v>0.33297918792813963</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>646.54889042000002</v>
       </c>
       <c r="C174" s="5">
         <v>0.4711322000000564</v>
       </c>
       <c r="D174" s="5">
         <v>0.87858100674904627</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>648.29679885999997</v>
       </c>
       <c r="C175" s="5">
         <v>1.7479084399999465</v>
       </c>
       <c r="D175" s="5">
         <v>3.2928064306547489</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>649.24627793000002</v>
       </c>
       <c r="C176" s="5">
         <v>0.94947907000005216</v>
       </c>
       <c r="D176" s="5">
         <v>1.7717158055694515</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>652.22993617999998</v>
       </c>
       <c r="C177" s="5">
         <v>2.9836582499999622</v>
       </c>
       <c r="D177" s="5">
         <v>5.656231571588366</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>652.91060362999997</v>
       </c>
       <c r="C178" s="5">
         <v>0.68066744999998718</v>
       </c>
       <c r="D178" s="5">
         <v>1.2595336671453072</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>653.34082694000006</v>
       </c>
       <c r="C179" s="5">
         <v>0.43022331000008762</v>
       </c>
       <c r="D179" s="5">
         <v>0.79358966345945969</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>656.46216063999998</v>
       </c>
       <c r="C180" s="5">
         <v>3.1213336999999228</v>
       </c>
       <c r="D180" s="5">
         <v>5.8860626305498931</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>659.07415418000005</v>
       </c>
       <c r="C181" s="5">
         <v>2.6119935400000713</v>
       </c>
       <c r="D181" s="5">
         <v>4.880560017349822</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>661.36835250000001</v>
       </c>
       <c r="C182" s="5">
         <v>2.294198319999964</v>
       </c>
       <c r="D182" s="5">
         <v>4.2580364456920261</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>667.29752010000004</v>
       </c>
       <c r="C183" s="5">
         <v>5.929167600000028</v>
       </c>
       <c r="D183" s="5">
         <v>11.304626723604638</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>667.64448074999996</v>
       </c>
       <c r="C184" s="5">
         <v>0.34696064999991449</v>
       </c>
       <c r="D184" s="5">
         <v>0.62572613489495499</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>670.11563624999997</v>
       </c>
       <c r="C185" s="5">
         <v>2.4711555000000089</v>
       </c>
       <c r="D185" s="5">
         <v>4.5331079742271463</v>
       </c>
       <c r="E185" s="5">
         <v>3.7205859084557202</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>668.63005401999999</v>
       </c>
       <c r="C186" s="5">
         <v>-1.4855822299999772</v>
       </c>
       <c r="D186" s="5">
         <v>-2.6280868696493931</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>669.50911868000003</v>
       </c>
       <c r="C187" s="5">
         <v>0.87906466000004002</v>
       </c>
       <c r="D187" s="5">
         <v>1.5891282776194338</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>671.90047893999997</v>
       </c>
       <c r="C188" s="5">
         <v>2.3913602599999422</v>
       </c>
       <c r="D188" s="5">
         <v>4.3713859347145778</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>673.81251662</v>
       </c>
       <c r="C189" s="5">
         <v>1.9120376800000258</v>
       </c>
       <c r="D189" s="5">
         <v>3.4688164204309091</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>674.82592882999995</v>
       </c>
       <c r="C190" s="5">
         <v>1.0134122099999558</v>
       </c>
       <c r="D190" s="5">
         <v>1.8198011188465868</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>676.88116121999997</v>
       </c>
       <c r="C191" s="5">
         <v>2.0552323900000147</v>
       </c>
       <c r="D191" s="5">
         <v>3.7165331616739516</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>677.23297936999995</v>
       </c>
       <c r="C192" s="5">
         <v>0.35181814999998551</v>
       </c>
       <c r="D192" s="5">
         <v>0.62550236072893561</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>678.32777878000002</v>
       </c>
       <c r="C193" s="5">
         <v>1.0947994100000642</v>
       </c>
       <c r="D193" s="5">
         <v>1.9572338747975815</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>681.78813431000003</v>
       </c>
       <c r="C194" s="5">
         <v>3.4603555300000153</v>
       </c>
       <c r="D194" s="5">
         <v>6.2962716803944607</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>682.55773251999994</v>
       </c>
       <c r="C195" s="5">
         <v>0.7695982099999128</v>
       </c>
       <c r="D195" s="5">
         <v>1.3629938247215589</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>684.63741477999997</v>
       </c>
       <c r="C196" s="5">
         <v>2.0796822600000269</v>
       </c>
       <c r="D196" s="5">
         <v>3.7181730775803112</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>684.95747119999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.32005642000001444</v>
       </c>
       <c r="D197" s="5">
         <v>0.56242433510749201</v>
       </c>
       <c r="E197" s="5">
         <v>2.2148169878643209</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>688.04239643000005</v>
       </c>
       <c r="C198" s="5">
         <v>3.0849252300000671</v>
       </c>
       <c r="D198" s="5">
         <v>5.5404915113632658</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>688.83955297</v>
       </c>
       <c r="C199" s="5">
         <v>0.79715653999994629</v>
       </c>
       <c r="D199" s="5">
         <v>1.3991972709722189</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>690.32602274999999</v>
       </c>
       <c r="C200" s="5">
         <v>1.4864697799999931</v>
       </c>
       <c r="D200" s="5">
         <v>2.620476120066817</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>689.99608324999997</v>
       </c>
       <c r="C201" s="5">
         <v>-0.32993950000002314</v>
       </c>
       <c r="D201" s="5">
         <v>-0.5720315688873101</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>691.68226074999995</v>
       </c>
       <c r="C202" s="5">
         <v>1.6861774999999852</v>
       </c>
       <c r="D202" s="5">
         <v>2.9722367047230192</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>693.62166148999995</v>
       </c>
       <c r="C203" s="5">
         <v>1.9394007399999964</v>
       </c>
       <c r="D203" s="5">
         <v>3.4170434883384893</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>694.42857468</v>
       </c>
       <c r="C204" s="5">
         <v>0.80691319000004569</v>
       </c>
       <c r="D204" s="5">
         <v>1.404966784053685</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>698.48595258</v>
       </c>
       <c r="C205" s="5">
         <v>4.0573779000000059</v>
       </c>
       <c r="D205" s="5">
         <v>7.2410651601596321</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>699.73999263999997</v>
       </c>
       <c r="C206" s="5">
         <v>1.2540400599999657</v>
       </c>
       <c r="D206" s="5">
         <v>2.1758448002517694</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>701.89343628999995</v>
       </c>
       <c r="C207" s="5">
         <v>2.1534436499999856</v>
       </c>
       <c r="D207" s="5">
         <v>3.7561433799496058</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>705.28305034000005</v>
       </c>
       <c r="C208" s="5">
         <v>3.3896140500000911</v>
       </c>
       <c r="D208" s="5">
         <v>5.9515191312315308</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>708.69439583999997</v>
       </c>
       <c r="C209" s="5">
         <v>3.4113454999999249</v>
       </c>
       <c r="D209" s="5">
         <v>5.9611395096576203</v>
       </c>
       <c r="E209" s="5">
         <v>3.4654596289627193</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>708.28230957000005</v>
       </c>
       <c r="C210" s="5">
         <v>-0.41208626999991793</v>
       </c>
       <c r="D210" s="5">
         <v>-0.69553973783427203</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>710.65759308999998</v>
       </c>
       <c r="C211" s="5">
         <v>2.3752835199999254</v>
       </c>
       <c r="D211" s="5">
         <v>4.0993626876997036</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>713.46308090000002</v>
       </c>
       <c r="C212" s="5">
         <v>2.8054878100000451</v>
       </c>
       <c r="D212" s="5">
         <v>4.8415059855065667</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>708.12807633</v>
       </c>
       <c r="C213" s="5">
         <v>-5.3350045700000237</v>
       </c>
       <c r="D213" s="5">
         <v>-8.6131498922556116</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>709.19342329999995</v>
       </c>
       <c r="C214" s="5">
         <v>1.0653469699999505</v>
       </c>
       <c r="D214" s="5">
         <v>1.8203597574063313</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>711.29798587000005</v>
       </c>
       <c r="C215" s="5">
         <v>2.1045625700000983</v>
       </c>
       <c r="D215" s="5">
         <v>3.6197530742713369</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>713.30224492000002</v>
       </c>
       <c r="C216" s="5">
         <v>2.0042590499999733</v>
       </c>
       <c r="D216" s="5">
         <v>3.4341959623388707</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>715.74194009999997</v>
       </c>
       <c r="C217" s="5">
         <v>2.4396951799999442</v>
       </c>
       <c r="D217" s="5">
         <v>4.1824350506575847</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>716.40766094000003</v>
       </c>
       <c r="C218" s="5">
         <v>0.66572084000006271</v>
       </c>
       <c r="D218" s="5">
         <v>1.1218629936213809</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>718.70741696000005</v>
       </c>
       <c r="C219" s="5">
         <v>2.299756020000018</v>
       </c>
       <c r="D219" s="5">
         <v>3.9208917177688818</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>720.32118085000002</v>
       </c>
       <c r="C220" s="5">
         <v>1.6137638899999729</v>
       </c>
       <c r="D220" s="5">
         <v>2.7279691302971365</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>722.35847837999995</v>
       </c>
       <c r="C221" s="5">
         <v>2.0372975299999325</v>
       </c>
       <c r="D221" s="5">
         <v>3.447278742760429</v>
       </c>
       <c r="E221" s="5">
         <v>1.9280641444616275</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>721.65888756000004</v>
       </c>
       <c r="C222" s="5">
         <v>-0.69959081999991213</v>
       </c>
       <c r="D222" s="5">
         <v>-1.156007224426514</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>723.62825205000001</v>
       </c>
       <c r="C223" s="5">
         <v>1.9693644899999754</v>
       </c>
       <c r="D223" s="5">
         <v>3.3243299808568105</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>723.31276015000003</v>
       </c>
       <c r="C224" s="5">
         <v>-0.31549189999998362</v>
       </c>
       <c r="D224" s="5">
         <v>-0.52193065473949973</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>725.4070878</v>
       </c>
       <c r="C225" s="5">
         <v>2.0943276499999683</v>
       </c>
       <c r="D225" s="5">
         <v>3.5304295642125894</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>726.50642339000001</v>
       </c>
       <c r="C226" s="5">
         <v>1.0993355900000097</v>
       </c>
       <c r="D226" s="5">
         <v>1.8338036141175129</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>725.89429116999997</v>
       </c>
       <c r="C227" s="5">
         <v>-0.61213222000003498</v>
       </c>
       <c r="D227" s="5">
         <v>-1.0064111485779681</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>725.74781060999999</v>
       </c>
       <c r="C228" s="5">
         <v>-0.14648055999998633</v>
       </c>
       <c r="D228" s="5">
         <v>-0.24188331181184131</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>724.93607544999998</v>
       </c>
       <c r="C229" s="5">
         <v>-0.811735160000012</v>
       </c>
       <c r="D229" s="5">
         <v>-1.3339513447979012</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>723.75462993999997</v>
       </c>
       <c r="C230" s="5">
         <v>-1.1814455100000032</v>
       </c>
       <c r="D230" s="5">
         <v>-1.9382337352218171</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>723.86436854999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.10973861000002216</v>
       </c>
       <c r="D231" s="5">
         <v>0.18210067273400909</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>720.91926647000003</v>
       </c>
       <c r="C232" s="5">
         <v>-2.9451020799999696</v>
       </c>
       <c r="D232" s="5">
         <v>-4.7745152783940314</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>720.03543952999996</v>
       </c>
       <c r="C233" s="5">
         <v>-0.88382694000006268</v>
       </c>
       <c r="D233" s="5">
         <v>-1.4612871506215819</v>
       </c>
       <c r="E233" s="5">
         <v>-0.32159086098217937</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>722.68752222000001</v>
       </c>
       <c r="C234" s="5">
         <v>2.6520826900000429</v>
       </c>
       <c r="D234" s="5">
         <v>4.5105673434337579</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>720.03887544999998</v>
       </c>
       <c r="C235" s="5">
         <v>-2.6486467700000276</v>
       </c>
       <c r="D235" s="5">
         <v>-4.3104166939046067</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>717.20814630999996</v>
       </c>
       <c r="C236" s="5">
         <v>-2.8307291400000167</v>
       </c>
       <c r="D236" s="5">
         <v>-4.6169454814336657</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>715.15852268000003</v>
       </c>
       <c r="C237" s="5">
         <v>-2.0496236299999282</v>
       </c>
       <c r="D237" s="5">
         <v>-3.3759454584658455</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>715.00321412999995</v>
       </c>
       <c r="C238" s="5">
         <v>-0.15530855000008614</v>
       </c>
       <c r="D238" s="5">
         <v>-0.26028888907078107</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>714.36925827000005</v>
       </c>
       <c r="C239" s="5">
         <v>-0.63395585999990089</v>
       </c>
       <c r="D239" s="5">
         <v>-1.0588038344330974</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>713.83085762999997</v>
       </c>
       <c r="C240" s="5">
         <v>-0.53840064000007715</v>
       </c>
       <c r="D240" s="5">
         <v>-0.90066774740764632</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>710.75649088</v>
       </c>
       <c r="C241" s="5">
         <v>-3.0743667499999674</v>
       </c>
       <c r="D241" s="5">
         <v>-5.0475444233757383</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>708.92145192999999</v>
       </c>
       <c r="C242" s="5">
         <v>-1.8350389500000119</v>
       </c>
       <c r="D242" s="5">
         <v>-3.0545557246418831</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>709.65258011000003</v>
       </c>
       <c r="C243" s="5">
         <v>0.73112818000004154</v>
       </c>
       <c r="D243" s="5">
         <v>1.2446337505284122</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>709.82214810999994</v>
       </c>
       <c r="C244" s="5">
         <v>0.1695679999999129</v>
       </c>
       <c r="D244" s="5">
         <v>0.28711123432527685</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>710.60785232000001</v>
       </c>
       <c r="C245" s="5">
         <v>0.78570421000006263</v>
       </c>
       <c r="D245" s="5">
         <v>1.3363999627629575</v>
       </c>
       <c r="E245" s="5">
         <v>-1.30932266558349</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>712.77663788999996</v>
       </c>
       <c r="C246" s="5">
         <v>2.1687855699999545</v>
       </c>
       <c r="D246" s="5">
         <v>3.724524958094122</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>712.83252330000005</v>
       </c>
       <c r="C247" s="5">
         <v>5.5885410000087177E-2</v>
       </c>
       <c r="D247" s="5">
         <v>9.4126848812758901E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>714.98643072000004</v>
       </c>
       <c r="C248" s="5">
         <v>2.1539074199999959</v>
       </c>
       <c r="D248" s="5">
         <v>3.6868115530880763</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>713.68987691999996</v>
       </c>
       <c r="C249" s="5">
         <v>-1.2965538000000834</v>
       </c>
       <c r="D249" s="5">
         <v>-2.1545028213038386</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>716.22526030999995</v>
       </c>
       <c r="C250" s="5">
         <v>2.5353833899999927</v>
       </c>
       <c r="D250" s="5">
         <v>4.3472881350315129</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>716.41868247000002</v>
       </c>
       <c r="C251" s="5">
         <v>0.19342216000006829</v>
       </c>
       <c r="D251" s="5">
         <v>0.32455104194950568</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>714.88279610999996</v>
       </c>
       <c r="C252" s="5">
         <v>-1.5358863600000632</v>
       </c>
       <c r="D252" s="5">
         <v>-2.5424887054565026</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>714.86206529000003</v>
       </c>
       <c r="C253" s="5">
         <v>-2.0730819999926098E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-3.4793139224098546E-2</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>716.41559479</v>
       </c>
       <c r="C254" s="5">
         <v>1.5535294999999678</v>
       </c>
       <c r="D254" s="5">
         <v>2.6392223487803568</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>720.71130404999997</v>
       </c>
       <c r="C255" s="5">
         <v>4.2957092599999669</v>
       </c>
       <c r="D255" s="5">
         <v>7.4374359370691145</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>719.93967726000005</v>
       </c>
       <c r="C256" s="5">
         <v>-0.77162678999991385</v>
       </c>
       <c r="D256" s="5">
         <v>-1.277236857505526</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>721.91800838999995</v>
       </c>
       <c r="C257" s="5">
         <v>1.9783311299999013</v>
       </c>
       <c r="D257" s="5">
         <v>3.3477908912655785</v>
       </c>
       <c r="E257" s="5">
         <v>1.5916170969789256</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>726.63697391000005</v>
       </c>
       <c r="C258" s="5">
         <v>4.7189655200000971</v>
       </c>
       <c r="D258" s="5">
         <v>8.1322910180271268</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>726.69373578</v>
       </c>
       <c r="C259" s="5">
         <v>5.6761869999945702E-2</v>
       </c>
       <c r="D259" s="5">
         <v>9.3779312754493915E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>730.13505105000002</v>
       </c>
       <c r="C260" s="5">
         <v>3.4413152700000182</v>
       </c>
       <c r="D260" s="5">
         <v>5.8330653668174692</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>734.85781271999997</v>
       </c>
       <c r="C261" s="5">
         <v>4.7227616699999544</v>
       </c>
       <c r="D261" s="5">
         <v>8.0441894862121508</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>735.60568117000003</v>
       </c>
       <c r="C262" s="5">
         <v>0.74786845000005542</v>
       </c>
       <c r="D262" s="5">
         <v>1.2281049838971159</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>738.91547578999996</v>
       </c>
       <c r="C263" s="5">
         <v>3.3097946199999342</v>
       </c>
       <c r="D263" s="5">
         <v>5.5349366002138689</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>741.83485303999998</v>
       </c>
       <c r="C264" s="5">
         <v>2.919377250000025</v>
       </c>
       <c r="D264" s="5">
         <v>4.8454657333982576</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>743.01892811000005</v>
       </c>
       <c r="C265" s="5">
         <v>1.1840750700000626</v>
       </c>
       <c r="D265" s="5">
         <v>1.9322769478012258</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>743.16095934999998</v>
       </c>
       <c r="C266" s="5">
         <v>0.1420312399999375</v>
       </c>
       <c r="D266" s="5">
         <v>0.22962644014039579</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>739.58439671999997</v>
       </c>
       <c r="C267" s="5">
         <v>-3.5765626300000122</v>
       </c>
       <c r="D267" s="5">
         <v>-5.6247226149936713</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>742.74272489999998</v>
       </c>
       <c r="C268" s="5">
         <v>3.1583281800000123</v>
       </c>
       <c r="D268" s="5">
         <v>5.2465813971968922</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>743.71266250999997</v>
       </c>
       <c r="C269" s="5">
         <v>0.96993760999998813</v>
       </c>
       <c r="D269" s="5">
         <v>1.5783680355689</v>
       </c>
       <c r="E269" s="5">
         <v>3.0189929973634788</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>746.35227808000002</v>
       </c>
       <c r="C270" s="5">
         <v>2.6396155700000463</v>
       </c>
       <c r="D270" s="5">
         <v>4.3432218220024854</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>747.47703196999998</v>
       </c>
       <c r="C271" s="5">
         <v>1.1247538899999654</v>
       </c>
       <c r="D271" s="5">
         <v>1.8234661196878887</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>749.40423774999999</v>
       </c>
       <c r="C272" s="5">
         <v>1.9272057800000084</v>
       </c>
       <c r="D272" s="5">
         <v>3.13819009455929</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>750.17322148999995</v>
       </c>
       <c r="C273" s="5">
         <v>0.76898373999995329</v>
       </c>
       <c r="D273" s="5">
         <v>1.238325311314914</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>751.91017445</v>
       </c>
       <c r="C274" s="5">
         <v>1.7369529600000533</v>
       </c>
       <c r="D274" s="5">
         <v>2.8141407137179719</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>755.90925489000006</v>
       </c>
       <c r="C275" s="5">
         <v>3.999080440000057</v>
       </c>
       <c r="D275" s="5">
         <v>6.5723182996053398</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>755.10947392000003</v>
       </c>
       <c r="C276" s="5">
         <v>-0.7997809700000289</v>
       </c>
       <c r="D276" s="5">
         <v>-1.2622836602966703</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>759.25004584999999</v>
       </c>
       <c r="C277" s="5">
         <v>4.1405719299999646</v>
       </c>
       <c r="D277" s="5">
         <v>6.7822068452146222</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>760.24592135</v>
       </c>
       <c r="C278" s="5">
         <v>0.99587550000001102</v>
       </c>
       <c r="D278" s="5">
         <v>1.5853929034066905</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>761.21850761999997</v>
       </c>
       <c r="C279" s="5">
         <v>0.97258626999996522</v>
       </c>
       <c r="D279" s="5">
         <v>1.5460136739884556</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>765.79655178999997</v>
       </c>
       <c r="C280" s="5">
         <v>4.5780441699999983</v>
       </c>
       <c r="D280" s="5">
         <v>7.4604889017794385</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>767.80963392000001</v>
       </c>
       <c r="C281" s="5">
         <v>2.0130821300000434</v>
       </c>
       <c r="D281" s="5">
         <v>3.2005012099626473</v>
       </c>
       <c r="E281" s="5">
         <v>3.2400915870752778</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>765.66973361999999</v>
       </c>
       <c r="C282" s="5">
         <v>-2.1399003000000221</v>
       </c>
       <c r="D282" s="5">
         <v>-3.2936311474967006</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>770.76152760000002</v>
       </c>
       <c r="C283" s="5">
         <v>5.091793980000034</v>
       </c>
       <c r="D283" s="5">
         <v>8.278588238408723</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>770.85225591000005</v>
       </c>
       <c r="C284" s="5">
         <v>9.0728310000031342E-2</v>
       </c>
       <c r="D284" s="5">
         <v>0.14134655512538785</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>772.26760909999996</v>
       </c>
       <c r="C285" s="5">
         <v>1.4153531899999052</v>
       </c>
       <c r="D285" s="5">
         <v>2.2256933613477026</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>774.37013741999999</v>
       </c>
       <c r="C286" s="5">
         <v>2.1025283200000331</v>
       </c>
       <c r="D286" s="5">
         <v>3.3164135523423122</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>775.15238588</v>
       </c>
       <c r="C287" s="5">
         <v>0.78224846000000525</v>
       </c>
       <c r="D287" s="5">
         <v>1.2189663231575443</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>776.69332072999998</v>
       </c>
       <c r="C288" s="5">
         <v>1.5409348499999851</v>
       </c>
       <c r="D288" s="5">
         <v>2.4117500350139487</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>778.33711468000001</v>
       </c>
       <c r="C289" s="5">
         <v>1.6437939500000311</v>
       </c>
       <c r="D289" s="5">
         <v>2.569452258145466</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>781.64109033</v>
       </c>
       <c r="C290" s="5">
         <v>3.3039756499999839</v>
       </c>
       <c r="D290" s="5">
         <v>5.2145255958337966</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>779.30308448000005</v>
       </c>
       <c r="C291" s="5">
         <v>-2.338005849999945</v>
       </c>
       <c r="D291" s="5">
         <v>-3.5309149106617199</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>781.71382404999997</v>
       </c>
       <c r="C292" s="5">
         <v>2.4107395699999188</v>
       </c>
       <c r="D292" s="5">
         <v>3.7759611473938692</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>782.32307886000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.60925481000003856</v>
       </c>
       <c r="D293" s="5">
         <v>0.93927965720974615</v>
       </c>
       <c r="E293" s="5">
         <v>1.8902400150806464</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>782.87979618999998</v>
       </c>
       <c r="C294" s="5">
         <v>0.55671732999996948</v>
       </c>
       <c r="D294" s="5">
         <v>0.85729509834082673</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>784.48734453999998</v>
       </c>
       <c r="C295" s="5">
         <v>1.6075483500000018</v>
       </c>
       <c r="D295" s="5">
         <v>2.4920732514551514</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>787.44931797000004</v>
       </c>
       <c r="C296" s="5">
         <v>2.9619734300000573</v>
       </c>
       <c r="D296" s="5">
         <v>4.626098690634306</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>789.07204401000001</v>
       </c>
       <c r="C297" s="5">
         <v>1.622726039999975</v>
       </c>
       <c r="D297" s="5">
         <v>2.5011057739905418</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>791.45565820000002</v>
       </c>
       <c r="C298" s="5">
         <v>2.383614190000003</v>
       </c>
       <c r="D298" s="5">
         <v>3.6857741022677359</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>794.38095585999997</v>
       </c>
       <c r="C299" s="5">
         <v>2.9252976599999556</v>
       </c>
       <c r="D299" s="5">
         <v>4.5266012395488442</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>793.50304675999996</v>
       </c>
       <c r="C300" s="5">
         <v>-0.87790910000001077</v>
       </c>
       <c r="D300" s="5">
         <v>-1.3181471561515834</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>795.64414712999996</v>
       </c>
       <c r="C301" s="5">
         <v>2.1411003700000037</v>
       </c>
       <c r="D301" s="5">
         <v>3.2864344091304121</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>797.55414012000006</v>
       </c>
       <c r="C302" s="5">
         <v>1.9099929900000916</v>
       </c>
       <c r="D302" s="5">
         <v>2.9190140198364078</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>800.03370088999998</v>
       </c>
       <c r="C303" s="5">
         <v>2.4795607699999209</v>
       </c>
       <c r="D303" s="5">
         <v>3.7952060187791403</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>801.56626908999999</v>
       </c>
       <c r="C304" s="5">
         <v>1.5325682000000143</v>
       </c>
       <c r="D304" s="5">
         <v>2.3231303850396845</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>804.80475142</v>
       </c>
       <c r="C305" s="5">
         <v>3.2384823300000107</v>
       </c>
       <c r="D305" s="5">
         <v>4.9574284434092508</v>
       </c>
       <c r="E305" s="5">
         <v>2.8737069335549092</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>806.08010420999994</v>
       </c>
       <c r="C306" s="5">
         <v>1.2753527899999426</v>
       </c>
       <c r="D306" s="5">
         <v>1.9182699568795369</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>806.76203063000003</v>
       </c>
       <c r="C307" s="5">
         <v>0.68192642000008163</v>
       </c>
       <c r="D307" s="5">
         <v>1.0199110045826076</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>806.21884613999998</v>
       </c>
       <c r="C308" s="5">
         <v>-0.54318449000004421</v>
       </c>
       <c r="D308" s="5">
         <v>-0.80496232745517204</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>809.28056057000003</v>
       </c>
       <c r="C309" s="5">
         <v>3.0617144300000518</v>
       </c>
       <c r="D309" s="5">
         <v>4.6535464391644688</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>813.31720255000005</v>
       </c>
       <c r="C310" s="5">
         <v>4.0366419800000131</v>
       </c>
       <c r="D310" s="5">
         <v>6.1524926264562296</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>814.16065735999996</v>
       </c>
       <c r="C311" s="5">
         <v>0.84345480999991196</v>
       </c>
       <c r="D311" s="5">
         <v>1.2515889897097177</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>817.05524772000001</v>
       </c>
       <c r="C312" s="5">
         <v>2.894590360000052</v>
       </c>
       <c r="D312" s="5">
         <v>4.3507892920084057</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>818.20088427999997</v>
       </c>
       <c r="C313" s="5">
         <v>1.1456365599999572</v>
       </c>
       <c r="D313" s="5">
         <v>1.6956203958087945</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>818.96292854000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.76204426000003878</v>
       </c>
       <c r="D314" s="5">
         <v>1.123381799502865</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>821.69322957999998</v>
       </c>
       <c r="C315" s="5">
         <v>2.7303010399999721</v>
       </c>
       <c r="D315" s="5">
         <v>4.074799660343853</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>821.28277905000004</v>
       </c>
       <c r="C316" s="5">
         <v>-0.41045052999993459</v>
       </c>
       <c r="D316" s="5">
         <v>-0.5977774770258848</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>824.45731622999995</v>
       </c>
       <c r="C317" s="5">
         <v>3.174537179999902</v>
       </c>
       <c r="D317" s="5">
         <v>4.7382992871950025</v>
       </c>
       <c r="E317" s="5">
         <v>2.4419046700861147</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>824.05457193999996</v>
       </c>
       <c r="C318" s="5">
         <v>-0.4027442899999869</v>
       </c>
       <c r="D318" s="5">
         <v>-0.58462308804363428</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>825.93585279000001</v>
       </c>
       <c r="C319" s="5">
         <v>1.8812808500000529</v>
       </c>
       <c r="D319" s="5">
         <v>2.7742095556790636</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>827.25440938999998</v>
       </c>
       <c r="C320" s="5">
         <v>1.3185565999999653</v>
       </c>
       <c r="D320" s="5">
         <v>1.9326380906472096</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>830.48954254</v>
       </c>
       <c r="C321" s="5">
         <v>3.2351331500000242</v>
       </c>
       <c r="D321" s="5">
         <v>4.7950888760541543</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>831.76560348999999</v>
       </c>
       <c r="C322" s="5">
         <v>1.2760609499999873</v>
       </c>
       <c r="D322" s="5">
         <v>1.8594818051067552</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>831.25827650999997</v>
       </c>
       <c r="C323" s="5">
         <v>-0.50732698000001619</v>
       </c>
       <c r="D323" s="5">
         <v>-0.72947741892003259</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>834.55975751000005</v>
       </c>
       <c r="C324" s="5">
         <v>3.3014810000000807</v>
       </c>
       <c r="D324" s="5">
         <v>4.8715003045271654</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>835.58071566000001</v>
       </c>
       <c r="C325" s="5">
         <v>1.0209581499999558</v>
       </c>
       <c r="D325" s="5">
         <v>1.477937080750924</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>839.38004418000003</v>
       </c>
       <c r="C326" s="5">
         <v>3.7993285200000173</v>
       </c>
       <c r="D326" s="5">
         <v>5.5948598784701487</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>836.43132734999995</v>
       </c>
       <c r="C327" s="5">
         <v>-2.9487168300000803</v>
       </c>
       <c r="D327" s="5">
         <v>-4.1350598390241693</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>840.6159093</v>
       </c>
       <c r="C328" s="5">
         <v>4.1845819500000516</v>
       </c>
       <c r="D328" s="5">
         <v>6.1714569906193839</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>841.2990039</v>
       </c>
       <c r="C329" s="5">
         <v>0.68309460000000399</v>
       </c>
       <c r="D329" s="5">
         <v>0.97950449491222003</v>
       </c>
       <c r="E329" s="5">
         <v>2.0427604120262011</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>845.86618223999994</v>
       </c>
       <c r="C330" s="5">
         <v>4.5671783399999413</v>
       </c>
       <c r="D330" s="5">
         <v>6.7125381896339098</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>845.57823460999998</v>
       </c>
       <c r="C331" s="5">
         <v>-0.28794762999996237</v>
       </c>
       <c r="D331" s="5">
         <v>-0.40773700251083289</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>848.09199116000002</v>
       </c>
       <c r="C332" s="5">
         <v>2.5137565500000392</v>
       </c>
       <c r="D332" s="5">
         <v>3.6263012698105834</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>847.91109558000005</v>
       </c>
       <c r="C333" s="5">
         <v>-0.18089557999996941</v>
       </c>
       <c r="D333" s="5">
         <v>-0.25565648713828937</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>848.7274668</v>
       </c>
       <c r="C334" s="5">
         <v>0.81637121999995088</v>
       </c>
       <c r="D334" s="5">
         <v>1.1615012282409021</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>852.28090669999995</v>
       </c>
       <c r="C335" s="5">
         <v>3.5534398999999439</v>
       </c>
       <c r="D335" s="5">
         <v>5.1414651243573362</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>853.26675532000002</v>
       </c>
       <c r="C336" s="5">
         <v>0.98584862000006979</v>
       </c>
       <c r="D336" s="5">
         <v>1.3969264495891975</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>855.57610781000005</v>
       </c>
       <c r="C337" s="5">
         <v>2.3093524900000375</v>
       </c>
       <c r="D337" s="5">
         <v>3.2965645084194639</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>857.94233288999999</v>
       </c>
       <c r="C338" s="5">
         <v>2.3662250799999356</v>
       </c>
       <c r="D338" s="5">
         <v>3.3697319784447677</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>859.59053685000003</v>
       </c>
       <c r="C339" s="5">
         <v>1.6482039600000462</v>
       </c>
       <c r="D339" s="5">
         <v>2.329850418342394</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>862.89811517999999</v>
       </c>
       <c r="C340" s="5">
         <v>3.3075783299999557</v>
       </c>
       <c r="D340" s="5">
         <v>4.7164077474820987</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>862.12470297000004</v>
       </c>
       <c r="C341" s="5">
         <v>-0.77341220999994675</v>
       </c>
       <c r="D341" s="5">
         <v>-1.0702690333468934</v>
       </c>
       <c r="E341" s="5">
         <v>2.4754218147719831</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>865.44604355000001</v>
       </c>
       <c r="C342" s="5">
         <v>3.3213405799999691</v>
       </c>
       <c r="D342" s="5">
         <v>4.7222319707407534</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>867.63522770999998</v>
       </c>
       <c r="C343" s="5">
         <v>2.189184159999968</v>
       </c>
       <c r="D343" s="5">
         <v>3.0780420756699733</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>869.17175393000002</v>
       </c>
       <c r="C344" s="5">
         <v>1.5365262200000416</v>
       </c>
       <c r="D344" s="5">
         <v>2.1459445535847887</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>871.37910912999996</v>
       </c>
       <c r="C345" s="5">
         <v>2.2073551999999381</v>
       </c>
       <c r="D345" s="5">
         <v>3.0904589518184755</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>874.65550084999995</v>
       </c>
       <c r="C346" s="5">
         <v>3.2763917199999923</v>
       </c>
       <c r="D346" s="5">
         <v>4.6064965737386165</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>878.18392614000004</v>
       </c>
       <c r="C347" s="5">
         <v>3.5284252900000865</v>
       </c>
       <c r="D347" s="5">
         <v>4.9497534483915029</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>878.79185347999999</v>
       </c>
       <c r="C348" s="5">
         <v>0.60792733999994653</v>
       </c>
       <c r="D348" s="5">
         <v>0.83387631554732167</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>880.95084689999999</v>
       </c>
       <c r="C349" s="5">
         <v>2.1589934200000016</v>
       </c>
       <c r="D349" s="5">
         <v>2.9882933316271565</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>882.14120749999995</v>
       </c>
       <c r="C350" s="5">
         <v>1.1903605999999627</v>
       </c>
       <c r="D350" s="5">
         <v>1.633571727697869</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>883.04398775000004</v>
       </c>
       <c r="C351" s="5">
         <v>0.90278025000009166</v>
       </c>
       <c r="D351" s="5">
         <v>1.2350119169899809</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>883.52603826999996</v>
       </c>
       <c r="C352" s="5">
         <v>0.48205051999991611</v>
       </c>
       <c r="D352" s="5">
         <v>0.65704606325864834</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>885.69459037000001</v>
       </c>
       <c r="C353" s="5">
         <v>2.1685521000000563</v>
       </c>
       <c r="D353" s="5">
         <v>2.9854019957438416</v>
       </c>
       <c r="E353" s="5">
         <v>2.7339301749274014</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>888.75814332000004</v>
       </c>
       <c r="C354" s="5">
         <v>3.0635529500000303</v>
       </c>
       <c r="D354" s="5">
         <v>4.2305935418596397</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>890.97387343000003</v>
       </c>
       <c r="C355" s="5">
         <v>2.2157301099999813</v>
       </c>
       <c r="D355" s="5">
         <v>3.0330399057890922</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>892.23921824000001</v>
       </c>
       <c r="C356" s="5">
         <v>1.2653448099999878</v>
       </c>
       <c r="D356" s="5">
         <v>1.7175929313997251</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>892.07338476999996</v>
       </c>
       <c r="C357" s="5">
         <v>-0.16583347000005233</v>
       </c>
       <c r="D357" s="5">
         <v>-0.22280668643500645</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>895.62706329000002</v>
       </c>
       <c r="C358" s="5">
         <v>3.5536785200000622</v>
       </c>
       <c r="D358" s="5">
         <v>4.8864802107569494</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>896.89733580999996</v>
       </c>
       <c r="C359" s="5">
         <v>1.270272519999935</v>
       </c>
       <c r="D359" s="5">
         <v>1.7153056979090975</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>900.32019631000003</v>
       </c>
       <c r="C360" s="5">
         <v>3.4228605000000698</v>
       </c>
       <c r="D360" s="5">
         <v>4.6769602373151198</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>903.56717438999999</v>
       </c>
       <c r="C361" s="5">
         <v>3.2469780799999626</v>
       </c>
       <c r="D361" s="5">
         <v>4.4146485476156849</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>906.65970419999996</v>
       </c>
       <c r="C362" s="5">
         <v>3.0925298099999736</v>
       </c>
       <c r="D362" s="5">
         <v>4.185296057627963</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>911.20897119999995</v>
       </c>
       <c r="C363" s="5">
         <v>4.5492669999999862</v>
       </c>
       <c r="D363" s="5">
         <v>6.1901101735655439</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>914.86699375000001</v>
       </c>
       <c r="C364" s="5">
         <v>3.6580225500000552</v>
       </c>
       <c r="D364" s="5">
         <v>4.9251676979270131</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>914.09159713999998</v>
       </c>
       <c r="C365" s="5">
         <v>-0.7753966100000298</v>
       </c>
       <c r="D365" s="5">
         <v>-1.0123337338582949</v>
       </c>
       <c r="E365" s="5">
         <v>3.206184962486569</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>915.34643725000001</v>
       </c>
       <c r="C366" s="5">
         <v>1.2548401100000319</v>
       </c>
       <c r="D366" s="5">
         <v>1.6598222224810444</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>917.44544945999996</v>
       </c>
       <c r="C367" s="5">
         <v>2.0990122099999553</v>
       </c>
       <c r="D367" s="5">
         <v>2.7867335496490231</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>912.58336182000005</v>
       </c>
       <c r="C368" s="5">
         <v>-4.8620876399999133</v>
       </c>
       <c r="D368" s="5">
         <v>-6.1773820904168941</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>797.46688247999998</v>
       </c>
       <c r="C369" s="5">
         <v>-115.11647934000007</v>
       </c>
       <c r="D369" s="5">
         <v>-80.171889936400561</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>819.98696170999995</v>
       </c>
       <c r="C370" s="5">
         <v>22.520079229999965</v>
       </c>
       <c r="D370" s="5">
         <v>39.679118024820866</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>844.62823723999998</v>
       </c>
       <c r="C371" s="5">
         <v>24.64127553000003</v>
       </c>
       <c r="D371" s="5">
         <v>42.660517461506544</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>851.97831096000004</v>
       </c>
       <c r="C372" s="5">
         <v>7.3500737200000685</v>
       </c>
       <c r="D372" s="5">
         <v>10.957154265154978</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>854.62167128999999</v>
       </c>
       <c r="C373" s="5">
         <v>2.6433603299999504</v>
       </c>
       <c r="D373" s="5">
         <v>3.7873322020105959</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>858.91820688999996</v>
       </c>
       <c r="C374" s="5">
         <v>4.2965355999999701</v>
       </c>
       <c r="D374" s="5">
         <v>6.2025364326744548</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>875.67334648999997</v>
       </c>
       <c r="C375" s="5">
         <v>16.755139600000007</v>
       </c>
       <c r="D375" s="5">
         <v>26.090935321833221</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>877.88379941000005</v>
       </c>
       <c r="C376" s="5">
         <v>2.2104529200000798</v>
       </c>
       <c r="D376" s="5">
         <v>3.0715585718507965</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>881.15932264000003</v>
       </c>
       <c r="C377" s="5">
         <v>3.2755232299999761</v>
       </c>
       <c r="D377" s="5">
         <v>4.5704242693805908</v>
       </c>
       <c r="E377" s="5">
         <v>-3.6027324398384297</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>882.97224174999997</v>
       </c>
       <c r="C378" s="5">
         <v>1.8129191099999389</v>
       </c>
       <c r="D378" s="5">
         <v>2.4970401215285154</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>878.69304296999996</v>
       </c>
       <c r="C379" s="5">
         <v>-4.2791987800000015</v>
       </c>
       <c r="D379" s="5">
         <v>-5.6630902376874737</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>890.3203082</v>
       </c>
       <c r="C380" s="5">
         <v>11.627265230000035</v>
       </c>
       <c r="D380" s="5">
         <v>17.087114167556926</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>892.53948187000003</v>
       </c>
       <c r="C381" s="5">
         <v>2.219173670000032</v>
       </c>
       <c r="D381" s="5">
         <v>3.0324151353954942</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>895.32088008999995</v>
       </c>
       <c r="C382" s="5">
         <v>2.7813982199999145</v>
       </c>
       <c r="D382" s="5">
         <v>3.8042938383980429</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>901.40314618000002</v>
       </c>
       <c r="C383" s="5">
         <v>6.0822660900000756</v>
       </c>
       <c r="D383" s="5">
         <v>8.4636660502410255</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>910.03391395000006</v>
       </c>
       <c r="C384" s="5">
         <v>8.630767770000034</v>
       </c>
       <c r="D384" s="5">
         <v>12.114579744861054</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>911.93754363000005</v>
       </c>
       <c r="C385" s="5">
         <v>1.9036296799999946</v>
       </c>
       <c r="D385" s="5">
         <v>2.5392694380315106</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>917.13432133000003</v>
       </c>
       <c r="C386" s="5">
         <v>5.1967776999999842</v>
       </c>
       <c r="D386" s="5">
         <v>7.0567871889112288</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>925.94972258999996</v>
       </c>
       <c r="C387" s="5">
         <v>8.8154012599999305</v>
       </c>
       <c r="D387" s="5">
         <v>12.164007566949575</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>931.19323171999997</v>
       </c>
       <c r="C388" s="5">
         <v>5.2435091300000067</v>
       </c>
       <c r="D388" s="5">
         <v>7.0111071632566802</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>934.98423988000002</v>
       </c>
       <c r="C389" s="5">
         <v>3.7910081600000467</v>
       </c>
       <c r="D389" s="5">
         <v>4.9962424704862896</v>
       </c>
       <c r="E389" s="5">
         <v>6.1084205610782982</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>935.54380026000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.55956037999999353</v>
       </c>
       <c r="D390" s="5">
         <v>0.72053308756740986</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>942.65392489999999</v>
       </c>
       <c r="C391" s="5">
         <v>7.1101246399999809</v>
       </c>
       <c r="D391" s="5">
         <v>9.5110291508779596</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>943.23519125999997</v>
       </c>
       <c r="C392" s="5">
         <v>0.58126635999997234</v>
       </c>
       <c r="D392" s="5">
         <v>0.74246771431618619</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>948.86965039999995</v>
       </c>
       <c r="C393" s="5">
         <v>5.6344591399999899</v>
       </c>
       <c r="D393" s="5">
         <v>7.4085181753506646</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>951.70710843999996</v>
       </c>
       <c r="C394" s="5">
         <v>2.8374580400000013</v>
       </c>
       <c r="D394" s="5">
         <v>3.6480381624360847</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>954.63999030000002</v>
       </c>
       <c r="C395" s="5">
         <v>2.9328818600000659</v>
       </c>
       <c r="D395" s="5">
         <v>3.7613756333966686</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>964.17953144000001</v>
       </c>
       <c r="C396" s="5">
         <v>9.539541139999983</v>
       </c>
       <c r="D396" s="5">
         <v>12.672884553282371</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>965.98478476000003</v>
       </c>
       <c r="C397" s="5">
         <v>1.8052533200000198</v>
       </c>
       <c r="D397" s="5">
         <v>2.2700667400473273</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>968.05024653999999</v>
       </c>
       <c r="C398" s="5">
         <v>2.0654617799999642</v>
       </c>
       <c r="D398" s="5">
         <v>2.5962218786470759</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>971.38207066999996</v>
       </c>
       <c r="C399" s="5">
         <v>3.3318241299999727</v>
       </c>
       <c r="D399" s="5">
         <v>4.2092330444717385</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>972.51231143999996</v>
       </c>
       <c r="C400" s="5">
         <v>1.1302407700000003</v>
       </c>
       <c r="D400" s="5">
         <v>1.4052165860942933</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>971.11459766999997</v>
       </c>
       <c r="C401" s="5">
         <v>-1.3977137699999957</v>
       </c>
       <c r="D401" s="5">
         <v>-1.7110956778906616</v>
       </c>
       <c r="E401" s="5">
         <v>3.8642745245242915</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>978.22673683000005</v>
       </c>
       <c r="C402" s="5">
         <v>7.1121391600000834</v>
       </c>
       <c r="D402" s="5">
         <v>9.1512103648611074</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>979.00500299999999</v>
       </c>
       <c r="C403" s="5">
         <v>0.77826616999993803</v>
       </c>
       <c r="D403" s="5">
         <v>0.95889512342732797</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>981.42640740000002</v>
       </c>
       <c r="C404" s="5">
         <v>2.4214044000000285</v>
       </c>
       <c r="D404" s="5">
         <v>3.0087077733128575</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>983.03422063999994</v>
       </c>
       <c r="C405" s="5">
         <v>1.6078132399999276</v>
       </c>
       <c r="D405" s="5">
         <v>1.9836999127475607</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>984.58770728000002</v>
       </c>
       <c r="C406" s="5">
         <v>1.5534866400000737</v>
       </c>
       <c r="D406" s="5">
         <v>1.9129267260807215</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>987.30439555999999</v>
       </c>
       <c r="C407" s="5">
         <v>2.7166882799999712</v>
       </c>
       <c r="D407" s="5">
         <v>3.3617694738502735</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>988.54155243000002</v>
       </c>
       <c r="C408" s="5">
         <v>1.2371568700000353</v>
       </c>
       <c r="D408" s="5">
         <v>1.5140848967688969</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>989.07167772000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.53012529000000086</v>
       </c>
       <c r="D409" s="5">
         <v>0.6454255977683454</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>990.83986549999997</v>
       </c>
       <c r="C410" s="5">
         <v>1.7681877799999484</v>
       </c>
       <c r="D410" s="5">
         <v>2.1664890680457738</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>991.26811602999999</v>
       </c>
       <c r="C411" s="5">
         <v>0.4282505300000139</v>
       </c>
       <c r="D411" s="5">
         <v>0.51988624605430189</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>992.57644514000003</v>
       </c>
       <c r="C412" s="5">
         <v>1.3083291100000451</v>
       </c>
       <c r="D412" s="5">
         <v>1.595372733453515</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>991.87463852999997</v>
       </c>
       <c r="C413" s="5">
         <v>-0.70180661000006239</v>
       </c>
       <c r="D413" s="5">
         <v>-0.84517481311833231</v>
       </c>
       <c r="E413" s="5">
         <v>2.1377539694913184</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>999.57246326999996</v>
       </c>
       <c r="C414" s="5">
         <v>7.6978247399999873</v>
       </c>
       <c r="D414" s="5">
         <v>9.7210541630540206</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>999.56545196000002</v>
       </c>
       <c r="C415" s="5">
         <v>-7.0113099999389306E-3</v>
       </c>
       <c r="D415" s="5">
         <v>-8.4168459336453338E-3</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>1000.0163102</v>
       </c>
       <c r="C416" s="5">
         <v>0.4508582400000023</v>
       </c>
       <c r="D416" s="5">
         <v>0.54260988415819611</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>998.20004126000003</v>
       </c>
       <c r="C417" s="5">
         <v>-1.8162689399999863</v>
       </c>
       <c r="D417" s="5">
         <v>-2.1578468644023352</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>1000.740076</v>
       </c>
       <c r="C418" s="5">
         <v>2.5400347400000101</v>
       </c>
       <c r="D418" s="5">
         <v>3.0966379285060297</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>1003.516154</v>
       </c>
       <c r="C419" s="5">
         <v>2.7760779999999841</v>
       </c>
       <c r="D419" s="5">
         <v>3.3800910022752761</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>1001.9793194</v>
       </c>
       <c r="C420" s="5">
         <v>-1.5368346000000201</v>
       </c>
       <c r="D420" s="5">
         <v>-1.8223392575664743</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>1003.4994306</v>
       </c>
       <c r="C421" s="5">
         <v>1.5201111999999739</v>
       </c>
       <c r="D421" s="5">
         <v>1.8357977894146948</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>1004.7773992</v>
       </c>
       <c r="C422" s="5">
         <v>1.2779686000000083</v>
       </c>
       <c r="D422" s="5">
         <v>1.5389641065444826</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>1004.8501648</v>
       </c>
       <c r="C423" s="5">
         <v>7.2765600000025188E-2</v>
       </c>
       <c r="D423" s="5">
         <v>8.6938169792505349E-2</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>1006.6105243</v>
       </c>
       <c r="C424" s="5">
         <v>1.7603594999999359</v>
       </c>
       <c r="D424" s="5">
         <v>2.1226095142043322</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>1006.6094257</v>
       </c>
       <c r="C425" s="5">
         <v>-1.0985999999775231E-3</v>
       </c>
       <c r="D425" s="5">
         <v>-1.3096545831148276E-3</v>
       </c>
       <c r="E425" s="5">
         <v>1.4855493423884258</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>1005.2298155</v>
       </c>
       <c r="C426" s="5">
         <v>-1.3796102000000019</v>
       </c>
       <c r="D426" s="5">
         <v>-1.6323209148881856</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>1006.164621</v>
       </c>
       <c r="C427" s="5">
         <v>0.93480550000003859</v>
       </c>
       <c r="D427" s="5">
         <v>1.1216558479806071</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>1005.287436</v>
       </c>
       <c r="C428" s="5">
         <v>-0.87718500000005406</v>
       </c>
       <c r="D428" s="5">
         <v>-1.0411709359234078</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>1009.3777724</v>
       </c>
       <c r="C429" s="5">
         <v>4.0903364000000693</v>
       </c>
       <c r="D429" s="5">
         <v>4.9933480052751333</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>1011.3634539</v>
       </c>
       <c r="C430" s="5">
         <v>1.9856814999999415</v>
       </c>
       <c r="D430" s="5">
         <v>2.3863901591363978</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>1007.8199337</v>
       </c>
       <c r="C431" s="5">
         <v>-3.543520199999989</v>
       </c>
       <c r="D431" s="5">
         <v>-4.1243647218319861</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>1006.5039131</v>
       </c>
       <c r="C432" s="5">
         <v>-1.3160206000000017</v>
       </c>
       <c r="D432" s="5">
         <v>-1.5557660414515562</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>1007.1355364</v>
       </c>
       <c r="C433" s="5">
         <v>0.63162330000000111</v>
       </c>
       <c r="D433" s="5">
         <v>0.75565476927750286</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>1007.6564796</v>
       </c>
       <c r="C434" s="5">
         <v>0.52094320000003336</v>
       </c>
       <c r="D434" s="5">
         <v>0.62247167057654096</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>1010.1361813</v>
       </c>
       <c r="C435" s="5">
         <v>2.4797016999999641</v>
       </c>
       <c r="D435" s="5">
         <v>2.9933303843528991</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>1010.2418064</v>
       </c>
       <c r="C436" s="5">
         <v>0.10562509999999747</v>
       </c>
       <c r="D436" s="5">
         <v>0.12555043849642455</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>1012.8825442999999</v>
       </c>
       <c r="C437" s="5">
         <v>2.6407378999999764</v>
       </c>
       <c r="D437" s="5">
         <v>3.1822512610484299</v>
       </c>
       <c r="E437" s="5">
         <v>0.62319291274643973</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>1014.464422</v>
       </c>
       <c r="C438" s="5">
         <v>1.5818777000000637</v>
       </c>
       <c r="D438" s="5">
         <v>1.8902920217326757</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>1012.8345618</v>
       </c>
       <c r="C439" s="5">
         <v>-1.6298602000000528</v>
       </c>
       <c r="D439" s="5">
         <v>-1.9110003950770893</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>1018.0070585</v>
       </c>
       <c r="C440" s="5">
         <v>5.1724967000000106</v>
       </c>
       <c r="D440" s="5">
         <v>6.3034399563507204</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>1020.7616383</v>
       </c>
       <c r="C441" s="5">
         <v>2.7545797999999877</v>
       </c>
       <c r="D441" s="5">
         <v>3.2957877900147148</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>1022.2768328</v>
       </c>
       <c r="C442" s="5">
         <v>1.5151945000000069</v>
       </c>
       <c r="D442" s="5">
         <v>1.7958661554506872</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>1025.9065771999999</v>
+        <v>1026.463291</v>
       </c>
       <c r="C443" s="5">
-        <v>3.6297443999999359</v>
+        <v>4.186458200000061</v>
       </c>
       <c r="D443" s="5">
-        <v>4.3449762083035859</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>5.026488307799859</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>1025.3437206000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.1195703999999296</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-1.3010248978009398</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F2266F3-AB50-471A-953E-6CB286F5D22D}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwaserpa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>