--- v3 (2026-02-15)
+++ v4 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{4F199E22-3970-4E9C-B934-9082C1EEA453}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EB1CE746-1F8B-4DD9-AFDC-9D0CC55FA46A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1AC0ED1F-6BAF-4A33-9B58-4788C6250F2E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6BC7A9D6-6EC5-48C0-A101-FFFC2A7C5BF4}"/>
   </bookViews>
   <sheets>
     <sheet name="fwasrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E26EB00F-7B22-4800-B89A-07692D973C2C}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40FF2E3B-AFC0-4DEB-A400-7F87FF9FD1A6}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>24.314400097</v>
+        <v>23.79171024</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>24.277586681999999</v>
+        <v>23.903990282999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-3.6813415000001015E-2</v>
+        <v>0.11228004299999839</v>
       </c>
       <c r="D7" s="5">
-        <v>-1.801816191490524</v>
+        <v>5.8124816274435664</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>24.336112945</v>
+        <v>23.944274772</v>
       </c>
       <c r="C8" s="5">
-        <v>5.8526263000000966E-2</v>
+        <v>4.0284489000001145E-2</v>
       </c>
       <c r="D8" s="5">
-        <v>2.9315200780335671</v>
+        <v>2.0411649416520516</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>24.232672698999998</v>
+        <v>23.747815532000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.10344024600000168</v>
+        <v>-0.19645923999999937</v>
       </c>
       <c r="D9" s="5">
-        <v>-4.9830139219432468</v>
+        <v>-9.4134437151508603</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>24.455544179</v>
+        <v>24.065272299</v>
       </c>
       <c r="C10" s="5">
-        <v>0.22287148000000201</v>
+        <v>0.31745676699999947</v>
       </c>
       <c r="D10" s="5">
-        <v>11.612330109693026</v>
+        <v>17.274977954480541</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>24.846709268000001</v>
+        <v>24.457710664</v>
       </c>
       <c r="C11" s="5">
-        <v>0.39116508900000113</v>
+        <v>0.39243836500000029</v>
       </c>
       <c r="D11" s="5">
-        <v>20.975817876448289</v>
+        <v>21.422808677645456</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>24.562988219000001</v>
+        <v>24.228373156</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.28372104900000039</v>
+        <v>-0.22933750800000041</v>
       </c>
       <c r="D12" s="5">
-        <v>-12.87398325523853</v>
+        <v>-10.68972822334352</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>24.764598592999999</v>
+        <v>24.459796570000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.20161037399999771</v>
+        <v>0.23142341400000177</v>
       </c>
       <c r="D13" s="5">
-        <v>10.306502878611457</v>
+        <v>12.083850500163074</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>24.809375426999999</v>
+        <v>24.51758006</v>
       </c>
       <c r="C14" s="5">
-        <v>4.4776834000000321E-2</v>
+        <v>5.7783489999998494E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>2.1914256486905925</v>
+        <v>2.8719889795853604</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>24.757020866000001</v>
+        <v>24.392126279999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-5.2354560999997801E-2</v>
+        <v>-0.12545378000000085</v>
       </c>
       <c r="D15" s="5">
-        <v>-2.5031421825982836</v>
+        <v>-5.9703777519080621</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>24.808252771999999</v>
+        <v>24.454991240999998</v>
       </c>
       <c r="C16" s="5">
-        <v>5.1231905999998162E-2</v>
+        <v>6.2864960999998942E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>2.5117262875092194</v>
+        <v>3.1369353318121629</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>24.907036079000001</v>
+        <v>24.615994965999999</v>
       </c>
       <c r="C17" s="5">
-        <v>9.8783307000001486E-2</v>
+        <v>0.16100372500000049</v>
       </c>
       <c r="D17" s="5">
-        <v>4.8842938839833039</v>
+        <v>8.1928581614980622</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>25.450955491999999</v>
+        <v>25.022199233999999</v>
       </c>
       <c r="C18" s="5">
-        <v>0.54391941299999758</v>
+        <v>0.40620426799999976</v>
       </c>
       <c r="D18" s="5">
-        <v>29.593882007515383</v>
+        <v>21.70179951468889</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>25.201994209999999</v>
+        <v>24.719320238000002</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.24896128199999978</v>
+        <v>-0.3028789959999969</v>
       </c>
       <c r="D19" s="5">
-        <v>-11.127009962785362</v>
+        <v>-13.596257713614357</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>25.360815091999999</v>
+        <v>24.962352805999998</v>
       </c>
       <c r="C20" s="5">
-        <v>0.15882088200000055</v>
+        <v>0.24303256799999673</v>
       </c>
       <c r="D20" s="5">
-        <v>7.8299990833924138</v>
+        <v>12.457368868972839</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>25.53616937</v>
+        <v>25.157325109999999</v>
       </c>
       <c r="C21" s="5">
-        <v>0.17535427800000036</v>
+        <v>0.19497230400000021</v>
       </c>
       <c r="D21" s="5">
-        <v>8.6201782065268517</v>
+        <v>9.78609618692734</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>25.651922075000002</v>
+        <v>25.255880163</v>
       </c>
       <c r="C22" s="5">
-        <v>0.11575270500000201</v>
+        <v>9.8555053000001891E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>5.5771517611928445</v>
+        <v>4.8036846604938566</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>25.710737937000001</v>
+        <v>25.31617091</v>
       </c>
       <c r="C23" s="5">
-        <v>5.8815861999999441E-2</v>
+        <v>6.0290746999999811E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>2.7863767443818022</v>
+        <v>2.9025480829194983</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>26.076694932999999</v>
+        <v>25.651384604</v>
       </c>
       <c r="C24" s="5">
-        <v>0.36595699599999776</v>
+        <v>0.33521369400000012</v>
       </c>
       <c r="D24" s="5">
-        <v>18.483003460664538</v>
+        <v>17.099090110147653</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>26.316956213000001</v>
+        <v>26.015571692000002</v>
       </c>
       <c r="C25" s="5">
-        <v>0.24026128000000213</v>
+        <v>0.36418708800000132</v>
       </c>
       <c r="D25" s="5">
-        <v>11.634219178118755</v>
+        <v>18.432457104652357</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>26.214396204</v>
+        <v>25.829008536</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.10256000900000117</v>
+        <v>-0.18656315600000184</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.5775826888082456</v>
+        <v>-8.2740238547415181</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>26.170058106999999</v>
+        <v>25.806619134000002</v>
       </c>
       <c r="C27" s="5">
-        <v>-4.4338097000000687E-2</v>
+        <v>-2.2389401999998171E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.0108626360329729</v>
+        <v>-1.035253056524954</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>26.218116731999999</v>
+        <v>25.878798563</v>
       </c>
       <c r="C28" s="5">
-        <v>4.8058624999999466E-2</v>
+        <v>7.2179428999998407E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>2.2260711580559533</v>
+        <v>3.4084368327894188</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>26.327078225000001</v>
+        <v>25.952132408000001</v>
       </c>
       <c r="C29" s="5">
-        <v>0.10896149300000246</v>
+        <v>7.3333845000000508E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>5.1027436150830052</v>
+        <v>3.4539931555096048</v>
       </c>
       <c r="E29" s="5">
-        <v>5.7013694503670331</v>
+        <v>5.4279237700750826</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>26.281597596000001</v>
+        <v>25.732211752000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-4.548062900000005E-2</v>
+        <v>-0.21992065599999933</v>
       </c>
       <c r="D30" s="5">
-        <v>-2.0534437799373473</v>
+        <v>-9.7080943222365601</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>26.541754220000001</v>
+        <v>26.048507515000001</v>
       </c>
       <c r="C31" s="5">
-        <v>0.26015662400000039</v>
+        <v>0.3162957629999994</v>
       </c>
       <c r="D31" s="5">
-        <v>12.547108481165225</v>
+        <v>15.789382867216339</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>26.587934185000002</v>
+        <v>26.174741486999999</v>
       </c>
       <c r="C32" s="5">
-        <v>4.6179965000000323E-2</v>
+        <v>0.12623397199999786</v>
       </c>
       <c r="D32" s="5">
-        <v>2.1079746662019838</v>
+        <v>5.9728647991194928</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>26.640366165</v>
+        <v>26.177082837</v>
       </c>
       <c r="C33" s="5">
-        <v>5.2431979999997935E-2</v>
+        <v>2.3413500000017962E-3</v>
       </c>
       <c r="D33" s="5">
-        <v>2.3922619005558365</v>
+        <v>0.10739371343426729</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>26.763269533999999</v>
+        <v>26.354875557</v>
       </c>
       <c r="C34" s="5">
-        <v>0.12290336899999943</v>
+        <v>0.17779271999999935</v>
       </c>
       <c r="D34" s="5">
-        <v>5.6787669283630438</v>
+        <v>8.4617658693566966</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>27.052137131999999</v>
+        <v>26.553308792999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.2888675979999995</v>
+        <v>0.19843323599999962</v>
       </c>
       <c r="D35" s="5">
-        <v>13.74935647841944</v>
+        <v>9.418841698946089</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>26.649937855000001</v>
+        <v>26.321272325999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.40219927699999758</v>
+        <v>-0.23203646700000036</v>
       </c>
       <c r="D36" s="5">
-        <v>-16.452118072742785</v>
+        <v>-9.9966259961587927</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>26.634884210999999</v>
+        <v>26.330966073999999</v>
       </c>
       <c r="C37" s="5">
-        <v>-1.5053644000001754E-2</v>
+        <v>9.6937480000001131E-3</v>
       </c>
       <c r="D37" s="5">
-        <v>-0.67573728347359863</v>
+        <v>0.44283911730054193</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>26.814346522000001</v>
+        <v>26.438789603</v>
       </c>
       <c r="C38" s="5">
-        <v>0.17946231100000176</v>
+        <v>0.10782352900000092</v>
       </c>
       <c r="D38" s="5">
-        <v>8.3919057393270879</v>
+        <v>5.0261155860004791</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>27.177700915999999</v>
+        <v>26.710873852999999</v>
       </c>
       <c r="C39" s="5">
-        <v>0.36335439399999814</v>
+        <v>0.27208424999999892</v>
       </c>
       <c r="D39" s="5">
-        <v>17.529251597107809</v>
+        <v>13.072847799338682</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>27.108424328000002</v>
+        <v>26.781192301000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-6.9276587999997474E-2</v>
+        <v>7.0318448000001865E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.0163064100850123</v>
+        <v>3.2052379567021116</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>27.095840888000001</v>
+        <v>26.745168907</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.2583440000000223E-2</v>
+        <v>-3.6023394000000764E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-0.55560722228542581</v>
+        <v>-1.6022325790362113</v>
       </c>
       <c r="E41" s="5">
-        <v>2.9200455000357284</v>
+        <v>3.0557662335120472</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>27.538417966000001</v>
+        <v>26.967906815999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.44257707799999935</v>
+        <v>0.22273790899999923</v>
       </c>
       <c r="D42" s="5">
-        <v>21.460830280465526</v>
+        <v>10.46449882710856</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>27.568141567000001</v>
+        <v>27.070792511000001</v>
       </c>
       <c r="C43" s="5">
-        <v>2.9723601000000599E-2</v>
+        <v>0.10288569500000122</v>
       </c>
       <c r="D43" s="5">
-        <v>1.3029371292673231</v>
+        <v>4.6754352280848455</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>27.504287616999999</v>
+        <v>27.074428846</v>
       </c>
       <c r="C44" s="5">
-        <v>-6.3853950000002158E-2</v>
+        <v>3.6363349999994909E-3</v>
       </c>
       <c r="D44" s="5">
-        <v>-2.744330715810861</v>
+        <v>0.16131139351733825</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>27.766158648000001</v>
+        <v>27.321329674000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.26187103100000186</v>
+        <v>0.24690082800000113</v>
       </c>
       <c r="D45" s="5">
-        <v>12.043018104940328</v>
+        <v>11.509106866323847</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>27.670050356000001</v>
+        <v>27.252404224999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-9.6108292000000262E-2</v>
+        <v>-6.8925449000001748E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-4.0754468383591202</v>
+        <v>-2.9856711744097097</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>27.700198440000001</v>
+        <v>27.295984187999998</v>
       </c>
       <c r="C47" s="5">
-        <v>3.0148084000000352E-2</v>
+        <v>4.3579962999999111E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.3153314401805227</v>
+        <v>1.9359161151004667</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>28.009699704999999</v>
+        <v>27.677438643999999</v>
       </c>
       <c r="C48" s="5">
-        <v>0.30950126499999797</v>
+        <v>0.38145445600000016</v>
       </c>
       <c r="D48" s="5">
-        <v>14.263328048951628</v>
+        <v>18.120605710883254</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>27.933792362999998</v>
+        <v>27.523807492</v>
       </c>
       <c r="C49" s="5">
-        <v>-7.590734200000071E-2</v>
+        <v>-0.1536311519999991</v>
       </c>
       <c r="D49" s="5">
-        <v>-3.2040080395596027</v>
+        <v>-6.461289339627041</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>27.802806526000001</v>
+        <v>27.439923823000001</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.13098583699999722</v>
+        <v>-8.3883668999998662E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-5.4841067840160518</v>
+        <v>-3.5965276563029391</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>27.985237135999999</v>
+        <v>27.611685081000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.18243060999999727</v>
+        <v>0.17176125800000008</v>
       </c>
       <c r="D51" s="5">
-        <v>8.1643749750681227</v>
+        <v>7.7755186340372484</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>28.007930429999998</v>
+        <v>27.67603154</v>
       </c>
       <c r="C52" s="5">
-        <v>2.2693293999999753E-2</v>
+        <v>6.4346458999999356E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.97743446137112944</v>
+        <v>2.8326113238353878</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>28.063039632999999</v>
+        <v>27.731447295999999</v>
       </c>
       <c r="C53" s="5">
-        <v>5.5109203000000662E-2</v>
+        <v>5.5415755999998595E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>2.3868748820796259</v>
+        <v>2.4293998474106182</v>
       </c>
       <c r="E53" s="5">
-        <v>3.569546887280195</v>
+        <v>3.6876880173370763</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>27.642643013000001</v>
+        <v>27.082855252000002</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.42039661999999822</v>
+        <v>-0.64859204399999726</v>
       </c>
       <c r="D54" s="5">
-        <v>-16.566921870496131</v>
+        <v>-24.722887367456437</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>27.557991830999999</v>
+        <v>27.06778285</v>
       </c>
       <c r="C55" s="5">
-        <v>-8.4651182000001768E-2</v>
+        <v>-1.5072402000001262E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.6135416040124713</v>
+        <v>-0.66579474239381042</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>28.520011904</v>
+        <v>28.179934788000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.96202007300000147</v>
+        <v>1.1121519380000002</v>
       </c>
       <c r="D56" s="5">
-        <v>50.947395738747488</v>
+        <v>62.124108329053882</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>27.690989473999998</v>
+        <v>27.160289619</v>
       </c>
       <c r="C57" s="5">
-        <v>-0.82902243000000198</v>
+        <v>-1.0196451690000004</v>
       </c>
       <c r="D57" s="5">
-        <v>-29.811612503249453</v>
+        <v>-35.741149148845906</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>27.580473279</v>
+        <v>27.161388425999998</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.11051619499999887</v>
+        <v>1.0988069999982031E-3</v>
       </c>
       <c r="D58" s="5">
-        <v>-4.6855210855819003</v>
+        <v>4.8558459900216455E-2</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>27.685600033</v>
+        <v>27.275129106000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.10512675400000049</v>
+        <v>0.11374068000000292</v>
       </c>
       <c r="D59" s="5">
-        <v>4.6710818979881275</v>
+        <v>5.1424722266016243</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>27.772245851000001</v>
+        <v>27.442053483999999</v>
       </c>
       <c r="C60" s="5">
-        <v>8.6645818000000929E-2</v>
+        <v>0.16692437799999738</v>
       </c>
       <c r="D60" s="5">
-        <v>3.8208853937316656</v>
+        <v>7.5963396849429543</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>27.886303428000002</v>
+        <v>27.457942325000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.11405757700000052</v>
+        <v>1.5888841000002429E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>5.0411261182358613</v>
+        <v>0.69701211506549843</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>27.978070954</v>
+        <v>27.517051088999999</v>
       </c>
       <c r="C62" s="5">
-        <v>9.1767525999998156E-2</v>
+        <v>5.9108763999997649E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>4.0211914803747195</v>
+        <v>2.6140480169515312</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>28.084893904000001</v>
+        <v>27.698739568000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.10682295000000153</v>
+        <v>0.18168847900000173</v>
       </c>
       <c r="D63" s="5">
-        <v>4.6791636701653205</v>
+        <v>8.2174761893972779</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>28.307856727000001</v>
+        <v>27.858788345000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.22296282299999959</v>
+        <v>0.16004877700000009</v>
       </c>
       <c r="D64" s="5">
-        <v>9.9538436041319844</v>
+        <v>7.1584943745228946</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>28.399132333000001</v>
+        <v>27.968103393</v>
       </c>
       <c r="C65" s="5">
-        <v>9.1275605999999954E-2</v>
+        <v>0.10931504799999914</v>
       </c>
       <c r="D65" s="5">
-        <v>3.9386306180828168</v>
+        <v>4.8116387885246859</v>
       </c>
       <c r="E65" s="5">
-        <v>1.1976346981485975</v>
+        <v>0.85338530828911185</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>28.375873113000001</v>
+        <v>28.250265131999999</v>
       </c>
       <c r="C66" s="5">
-        <v>-2.3259219999999914E-2</v>
+        <v>0.2821617389999993</v>
       </c>
       <c r="D66" s="5">
-        <v>-0.97839888584023704</v>
+        <v>12.801308980180771</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>28.362650415000001</v>
+        <v>28.294951424000001</v>
       </c>
       <c r="C67" s="5">
-        <v>-1.3222697999999866E-2</v>
+        <v>4.4686292000001515E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>-0.55774968820296866</v>
+        <v>1.9147621620781985</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>28.613481857</v>
+        <v>28.581953628000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.25083144199999907</v>
+        <v>0.28700220400000021</v>
       </c>
       <c r="D68" s="5">
-        <v>11.14418801662409</v>
+        <v>12.874409443465474</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>28.533923616999999</v>
+        <v>28.516385035999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-7.9558240000000779E-2</v>
+        <v>-6.5568592000001757E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-3.2859812956154366</v>
+        <v>-2.7183972467432982</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>28.656831616000002</v>
+        <v>28.638829707999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.12290799900000238</v>
+        <v>0.12244467200000031</v>
       </c>
       <c r="D70" s="5">
-        <v>5.2931527946719958</v>
+        <v>5.2760457852497167</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>28.904221805999999</v>
+        <v>28.874126081</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24739018999999729</v>
+        <v>0.23529637300000061</v>
       </c>
       <c r="D71" s="5">
-        <v>10.865728034231692</v>
+        <v>10.317135767337525</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>28.982593784999999</v>
+        <v>29.030079635</v>
       </c>
       <c r="C72" s="5">
-        <v>7.8371978999999925E-2</v>
+        <v>0.15595355399999988</v>
       </c>
       <c r="D72" s="5">
-        <v>3.3026882258642143</v>
+        <v>6.6774298897265716</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>28.999657246999998</v>
+        <v>29.035445418999998</v>
       </c>
       <c r="C73" s="5">
-        <v>1.7063461999999419E-2</v>
+        <v>5.3657839999985413E-3</v>
       </c>
       <c r="D73" s="5">
-        <v>0.70879056023329667</v>
+        <v>0.22202800357014052</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>29.135164134</v>
+        <v>29.169348317000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.1355068870000018</v>
+        <v>0.13390289800000232</v>
       </c>
       <c r="D74" s="5">
-        <v>5.7536217514564614</v>
+        <v>5.6765934979475796</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>28.986491921999999</v>
+        <v>28.998944437999999</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.14867221200000102</v>
+        <v>-0.17040387900000198</v>
       </c>
       <c r="D75" s="5">
-        <v>-5.9544457702527591</v>
+        <v>-6.7893448867365258</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>29.034252834</v>
+        <v>29.066481823</v>
       </c>
       <c r="C76" s="5">
-        <v>4.7760912000001099E-2</v>
+        <v>6.7537385000001393E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>1.9952517094227407</v>
+        <v>2.8308302783035311</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>29.166364816000002</v>
+        <v>29.239241267000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.1321119820000014</v>
+        <v>0.17275944400000043</v>
       </c>
       <c r="D77" s="5">
-        <v>5.5989965897967231</v>
+        <v>7.3701514385218658</v>
       </c>
       <c r="E77" s="5">
-        <v>2.7016053659796979</v>
+        <v>4.5449555736344571</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>29.202540172999999</v>
+        <v>29.112551070999999</v>
       </c>
       <c r="C78" s="5">
-        <v>3.6175356999997632E-2</v>
+        <v>-0.12669019600000198</v>
       </c>
       <c r="D78" s="5">
-        <v>1.4985682908710496</v>
+        <v>-5.0773236848607795</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>29.262544392999999</v>
+        <v>29.217714396000002</v>
       </c>
       <c r="C79" s="5">
-        <v>6.0004219999999719E-2</v>
+        <v>0.10516332500000303</v>
       </c>
       <c r="D79" s="5">
-        <v>2.4937695560268702</v>
+        <v>4.4219293951964111</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>29.218950091</v>
+        <v>29.200431205000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-4.3594301999998919E-2</v>
+        <v>-1.7283191000000642E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.7731419566710094</v>
+        <v>-0.70753264185626774</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>29.267831032</v>
+        <v>29.254393474</v>
       </c>
       <c r="C81" s="5">
-        <v>4.8880941000000178E-2</v>
+        <v>5.3962268999999452E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>2.0260775108980944</v>
+        <v>2.2402737473597778</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>29.53303438</v>
+        <v>29.524579962000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.26520334800000001</v>
+        <v>0.27018648800000022</v>
       </c>
       <c r="D82" s="5">
-        <v>11.432117219132465</v>
+        <v>11.663581217169083</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>29.664337606</v>
+        <v>29.629479197999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.131303226</v>
+        <v>0.10489923599999784</v>
       </c>
       <c r="D83" s="5">
-        <v>5.4675870543850591</v>
+        <v>4.3478443511423492</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>29.521289857999999</v>
+        <v>29.56530364</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.14304774800000075</v>
+        <v>-6.4175557999998745E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-5.6356210781831724</v>
+        <v>-2.5683833094718667</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>29.711652349000001</v>
+        <v>29.729058512000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.19036249100000191</v>
+        <v>0.16375487200000194</v>
       </c>
       <c r="D85" s="5">
-        <v>8.0183925829213631</v>
+        <v>6.8527603262369396</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>29.692131503999999</v>
+        <v>29.710200581999999</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.9520845000002396E-2</v>
+        <v>-1.8857930000002909E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.78556895085866163</v>
+        <v>-0.75854177908795117</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>29.776999414999999</v>
+        <v>29.797719595</v>
       </c>
       <c r="C87" s="5">
-        <v>8.4867910999999907E-2</v>
+        <v>8.7519013000001422E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>3.4843520353509794</v>
+        <v>3.5927451350968642</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>29.972269065999999</v>
+        <v>29.974870657</v>
       </c>
       <c r="C88" s="5">
-        <v>0.19526965100000027</v>
+        <v>0.17715106200000008</v>
       </c>
       <c r="D88" s="5">
-        <v>8.1594034739169032</v>
+        <v>7.3721044657839796</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>29.952871432999999</v>
+        <v>29.999789989</v>
       </c>
       <c r="C89" s="5">
-        <v>-1.9397633000000525E-2</v>
+        <v>2.4919331999999628E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>-0.7738647496752904</v>
+        <v>1.0021830272633592</v>
       </c>
       <c r="E89" s="5">
-        <v>2.6966220232167437</v>
+        <v>2.601123315940379</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>30.660489471999998</v>
+        <v>30.085378432999999</v>
       </c>
       <c r="C90" s="5">
-        <v>0.70761803899999975</v>
+        <v>8.5588443999998987E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>32.338880552984264</v>
+        <v>3.477796112419318</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>30.762585523999999</v>
+        <v>30.235821142999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.10209605200000027</v>
+        <v>0.15044271000000009</v>
       </c>
       <c r="D91" s="5">
-        <v>4.0698681010126858</v>
+        <v>6.1684476873454575</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>30.853602965</v>
+        <v>30.337833098000001</v>
       </c>
       <c r="C92" s="5">
-        <v>9.1017441000001753E-2</v>
+        <v>0.10201195500000182</v>
       </c>
       <c r="D92" s="5">
-        <v>3.6087966143963923</v>
+        <v>4.1246324170266746</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>30.806911253999999</v>
+        <v>30.292405473999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-4.6691711000001135E-2</v>
+        <v>-4.5427624000001998E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-1.8009579533854847</v>
+        <v>-1.7821454305024353</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>30.895070603000001</v>
+        <v>30.304794374</v>
       </c>
       <c r="C94" s="5">
-        <v>8.8159349000001441E-2</v>
+        <v>1.2388900000001257E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>3.4885767589972971</v>
+        <v>0.4918779516168037</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>30.805414365000001</v>
+        <v>30.285640175000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-8.9656237999999888E-2</v>
+        <v>-1.9154198999999039E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-3.4273043049505181</v>
+        <v>-0.75583104376593102</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>30.638855751000001</v>
+        <v>30.194064960999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-0.16655861399999949</v>
+        <v>-9.1575214000002347E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-6.2986506792628294</v>
+        <v>-3.5687219189260877</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>30.785564619999999</v>
+        <v>30.205451242999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.14670886899999758</v>
+        <v>1.1386282000000136E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>5.8997595987322571</v>
+        <v>0.45346372479051489</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>31.059158039</v>
+        <v>30.468687661000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.27359341900000089</v>
+        <v>0.26323641800000175</v>
       </c>
       <c r="D98" s="5">
-        <v>11.201505021330371</v>
+        <v>10.973951038417141</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>31.067859574</v>
+        <v>30.603147494000002</v>
       </c>
       <c r="C99" s="5">
-        <v>8.701535000000149E-3</v>
+        <v>0.13445983300000108</v>
       </c>
       <c r="D99" s="5">
-        <v>0.33671056536006549</v>
+        <v>5.4261043722206415</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>31.015168434</v>
+        <v>30.483613525999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-5.2691140000000303E-2</v>
+        <v>-0.11953396800000249</v>
       </c>
       <c r="D100" s="5">
-        <v>-2.0163244724824336</v>
+        <v>-4.5877321387149506</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>31.088475730999999</v>
+        <v>30.594325490999999</v>
       </c>
       <c r="C101" s="5">
-        <v>7.3307296999999494E-2</v>
+        <v>0.11071196500000013</v>
       </c>
       <c r="D101" s="5">
-        <v>2.8734774832513743</v>
+        <v>4.4463409667345299</v>
       </c>
       <c r="E101" s="5">
-        <v>3.7913036168842007</v>
+        <v>1.9817988799854858</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>30.962057624</v>
+        <v>30.421541015999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.12641810699999922</v>
+        <v>-0.17278447500000027</v>
       </c>
       <c r="D102" s="5">
-        <v>-4.7720082128765</v>
+        <v>-6.5705220739932351</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>30.928342743000002</v>
+        <v>30.423157089</v>
       </c>
       <c r="C103" s="5">
-        <v>-3.3714880999998087E-2</v>
+        <v>1.6160730000009949E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>-1.2988940466079124</v>
+        <v>6.3765813503735558E-2</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>31.055470188000001</v>
+        <v>30.545528018999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.12712744499999928</v>
+        <v>0.12237092999999888</v>
       </c>
       <c r="D104" s="5">
-        <v>5.0455147695350533</v>
+        <v>4.9349798878228546</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>31.319204209999999</v>
+        <v>30.806103108999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.26373402199999774</v>
+        <v>0.26057508999999968</v>
       </c>
       <c r="D105" s="5">
-        <v>10.680551587548681</v>
+        <v>10.731079467853078</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>31.378728398</v>
+        <v>30.894559165</v>
       </c>
       <c r="C106" s="5">
-        <v>5.9524188000001033E-2</v>
+        <v>8.8456056000001837E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>2.3046700347389981</v>
+        <v>3.5005971530776669</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>31.010958275</v>
+        <v>30.381563944</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.36777012299999967</v>
+        <v>-0.51299522100000061</v>
       </c>
       <c r="D107" s="5">
-        <v>-13.192318211625132</v>
+        <v>-18.202979915325667</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>31.445847656000002</v>
+        <v>30.898483699</v>
       </c>
       <c r="C108" s="5">
-        <v>0.43488938100000141</v>
+        <v>0.51691975499999998</v>
       </c>
       <c r="D108" s="5">
-        <v>18.189102086902498</v>
+        <v>22.440331409561807</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>31.438635456</v>
+        <v>30.947012881999999</v>
       </c>
       <c r="C109" s="5">
-        <v>-7.2122000000014452E-3</v>
+        <v>4.8529182999999421E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>-0.27487670594326108</v>
+        <v>1.9010872822006863</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>31.746104577000001</v>
+        <v>31.250251975000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.30746912100000046</v>
+        <v>0.30323909300000196</v>
       </c>
       <c r="D110" s="5">
-        <v>12.388288002014015</v>
+        <v>12.413236870130827</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>31.970839336000001</v>
+        <v>31.527420930000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.22473475900000039</v>
+        <v>0.27716895500000049</v>
       </c>
       <c r="D111" s="5">
-        <v>8.8336377558442933</v>
+        <v>11.178052006725769</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>31.950310901000002</v>
+        <v>31.420355216000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-2.0528434999999234E-2</v>
+        <v>-0.10706571400000087</v>
       </c>
       <c r="D112" s="5">
-        <v>-0.76780316006955784</v>
+        <v>-3.9998869019768457</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>32.047163607999998</v>
+        <v>31.534118063000001</v>
       </c>
       <c r="C113" s="5">
-        <v>9.6852706999996485E-2</v>
+        <v>0.11376284700000028</v>
       </c>
       <c r="D113" s="5">
-        <v>3.6988900913839773</v>
+        <v>4.4323821792459972</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0837403714973455</v>
+        <v>3.0717871922898432</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>32.086516295000003</v>
+        <v>31.558091678</v>
       </c>
       <c r="C114" s="5">
-        <v>3.9352687000004494E-2</v>
+        <v>2.3973614999999171E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>1.4835468671915431</v>
+        <v>0.91611674415010835</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>32.235267317000002</v>
+        <v>31.630915539</v>
       </c>
       <c r="C115" s="5">
-        <v>0.14875102199999901</v>
+        <v>7.2823860999999823E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>5.7071842124905681</v>
+        <v>2.8045528000077313</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>32.263605378000001</v>
+        <v>31.650423075999999</v>
       </c>
       <c r="C116" s="5">
-        <v>2.833806099999947E-2</v>
+        <v>1.9507536999999076E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>1.0600369765895623</v>
+        <v>0.74258397155424483</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>32.528778277999997</v>
+        <v>31.917134252</v>
       </c>
       <c r="C117" s="5">
-        <v>0.26517289999999605</v>
+        <v>0.26671117600000116</v>
       </c>
       <c r="D117" s="5">
-        <v>10.321018362580858</v>
+        <v>10.594224692914844</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>32.549821696000002</v>
+        <v>31.967726686999999</v>
       </c>
       <c r="C118" s="5">
-        <v>2.1043418000004976E-2</v>
+        <v>5.0592434999998659E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>0.77906841388490911</v>
+        <v>1.9188131084441729</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>32.459311423000003</v>
+        <v>31.819859435000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-9.0510272999999586E-2</v>
+        <v>-0.14786725199999751</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.2862406159338886</v>
+        <v>-5.4115650429354289</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>33.003612072999999</v>
+        <v>32.441590480999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.54430064999999672</v>
+        <v>0.62173104599999718</v>
       </c>
       <c r="D120" s="5">
-        <v>22.0860528813682</v>
+        <v>26.138183249614542</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>33.137332026999999</v>
+        <v>32.552626564999997</v>
       </c>
       <c r="C121" s="5">
-        <v>0.13371995400000003</v>
+        <v>0.11103608399999843</v>
       </c>
       <c r="D121" s="5">
-        <v>4.9718344419711569</v>
+        <v>4.1853800064953983</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>33.230781886999999</v>
+        <v>32.640057210000002</v>
       </c>
       <c r="C122" s="5">
-        <v>9.3449859999999774E-2</v>
+        <v>8.7430645000004859E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>3.4370788578809597</v>
+        <v>3.2710284548174817</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>33.612164903</v>
+        <v>33.186635340000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.38138301600000091</v>
+        <v>0.54657813000000033</v>
       </c>
       <c r="D123" s="5">
-        <v>14.675622842792336</v>
+        <v>22.052799060612969</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>33.706355328000001</v>
+        <v>33.090673152000001</v>
       </c>
       <c r="C124" s="5">
-        <v>9.4190425000000744E-2</v>
+        <v>-9.5962188000001447E-2</v>
       </c>
       <c r="D124" s="5">
-        <v>3.4150414626025638</v>
+        <v>-3.4152535070680279</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>33.762486449999997</v>
+        <v>33.142267443000001</v>
       </c>
       <c r="C125" s="5">
-        <v>5.6131121999996481E-2</v>
+        <v>5.159429100000068E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>2.0167626686664386</v>
+        <v>1.8871436481806558</v>
       </c>
       <c r="E125" s="5">
-        <v>5.3524950381936387</v>
+        <v>5.0997125614459238</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>33.608232342999997</v>
+        <v>33.073711516000003</v>
       </c>
       <c r="C126" s="5">
-        <v>-0.15425410699999986</v>
+        <v>-6.8555926999998462E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-5.3468707329791361</v>
+        <v>-2.4541950258983869</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>33.751544733999999</v>
+        <v>33.237953042999997</v>
       </c>
       <c r="C127" s="5">
-        <v>0.14331239100000204</v>
+        <v>0.16424152699999439</v>
       </c>
       <c r="D127" s="5">
-        <v>5.2387789932804463</v>
+        <v>6.1245915346626489</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>33.660656611999997</v>
+        <v>33.139963582999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-9.0888122000002625E-2</v>
+        <v>-9.7989460000000861E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-3.1839969752457731</v>
+        <v>-3.480940181653247</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>33.527358771999999</v>
+        <v>33.018124376000003</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.13329783999999734</v>
+        <v>-0.12183920699999362</v>
       </c>
       <c r="D129" s="5">
-        <v>-4.6499114877527115</v>
+        <v>-4.3236789231046231</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>33.515109199999998</v>
+        <v>33.029338930999998</v>
       </c>
       <c r="C130" s="5">
-        <v>-1.2249572000001763E-2</v>
+        <v>1.121455499999513E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.43755262921403304</v>
+        <v>0.40834039425519109</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>33.909160456999999</v>
+        <v>33.272197095999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.39405125700000099</v>
+        <v>0.24285816500000124</v>
       </c>
       <c r="D131" s="5">
-        <v>15.057990176563397</v>
+        <v>9.1890736750122493</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>33.578750751999998</v>
+        <v>33.096340892000001</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.330409705000001</v>
+        <v>-0.17585620399999868</v>
       </c>
       <c r="D132" s="5">
-        <v>-11.086036715949167</v>
+        <v>-6.1612933275553843</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>33.865388271999997</v>
+        <v>33.295014141000003</v>
       </c>
       <c r="C133" s="5">
-        <v>0.28663751999999931</v>
+        <v>0.19867324900000227</v>
       </c>
       <c r="D133" s="5">
-        <v>10.738412388675123</v>
+        <v>7.446103486401956</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>33.711950248000001</v>
+        <v>33.132221072999997</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.15343802399999618</v>
+        <v>-0.16279306800000626</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.3035240710681215</v>
+        <v>-5.7120568567065044</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>33.678182749999998</v>
+        <v>33.152236578</v>
       </c>
       <c r="C135" s="5">
-        <v>-3.3767498000003116E-2</v>
+        <v>2.0015505000003486E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-1.1953775517444254</v>
+        <v>0.72734548051132109</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>33.641740192</v>
+        <v>33.039997218000003</v>
       </c>
       <c r="C136" s="5">
-        <v>-3.6442557999997405E-2</v>
+        <v>-0.11223935999999668</v>
       </c>
       <c r="D136" s="5">
-        <v>-1.2907983503306575</v>
+        <v>-3.9878864670361502</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>33.639234096999999</v>
+        <v>33.124328796999997</v>
       </c>
       <c r="C137" s="5">
-        <v>-2.5060950000010962E-3</v>
+        <v>8.433157899999344E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>-8.9355727360340698E-2</v>
+        <v>3.1062560886876867</v>
       </c>
       <c r="E137" s="5">
-        <v>-0.3650570972683731</v>
+        <v>-5.4126188049308244E-2</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>33.677436559</v>
+        <v>33.030778382000001</v>
       </c>
       <c r="C138" s="5">
-        <v>3.8202462000000992E-2</v>
+        <v>-9.3550414999995724E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>1.3713267075148527</v>
+        <v>-3.3369142193785062</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>33.637003192000002</v>
+        <v>33.10774782</v>
       </c>
       <c r="C139" s="5">
-        <v>-4.0433366999998555E-2</v>
+        <v>7.6969437999999002E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.4312527862872959</v>
+        <v>2.8323983913802309</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>33.614163431999998</v>
+        <v>33.081890913999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-2.283976000000365E-2</v>
+        <v>-2.5856906000001345E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.8117723212128225</v>
+        <v>-0.93317591354696861</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>33.309224360000002</v>
+        <v>32.697987494000003</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.30493907199999626</v>
+        <v>-0.38390341999999578</v>
       </c>
       <c r="D141" s="5">
-        <v>-10.359029381887064</v>
+        <v>-13.070260595417771</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>33.473314797999997</v>
+        <v>32.891062980000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.16409043799999523</v>
+        <v>0.19307548599999791</v>
       </c>
       <c r="D142" s="5">
-        <v>6.0743610201205556</v>
+        <v>7.320486131465298</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>33.721497257000003</v>
+        <v>33.097387339999997</v>
       </c>
       <c r="C143" s="5">
-        <v>0.24818245900000591</v>
+        <v>0.20632435999999643</v>
       </c>
       <c r="D143" s="5">
-        <v>9.2691412946886089</v>
+        <v>7.7927715747249993</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>33.389804460999997</v>
+        <v>32.801001753999998</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.33169279600000579</v>
+        <v>-0.29638558599999953</v>
       </c>
       <c r="D144" s="5">
-        <v>-11.185409740239782</v>
+        <v>-10.232167616529908</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>33.439391499000003</v>
+        <v>32.886180783</v>
       </c>
       <c r="C145" s="5">
-        <v>4.9587038000005634E-2</v>
+        <v>8.5179029000002515E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>1.7967428788820738</v>
+        <v>3.161105984989443</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>33.196578653000003</v>
+        <v>32.627600295000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.24281284599999964</v>
+        <v>-0.25858048799999978</v>
       </c>
       <c r="D146" s="5">
-        <v>-8.3738320786429519</v>
+        <v>-9.0379328186753547</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>33.151877763000002</v>
+        <v>32.608271676000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-4.4700890000001436E-2</v>
+        <v>-1.9328618999999492E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-1.6039477707160854</v>
+        <v>-0.7085694228918582</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>33.285755004000002</v>
+        <v>32.688311059999997</v>
       </c>
       <c r="C148" s="5">
-        <v>0.13387724100000042</v>
+        <v>8.003938399999555E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>4.9550544975971222</v>
+        <v>2.9855793115663554</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>33.320383366999998</v>
+        <v>32.704924935000001</v>
       </c>
       <c r="C149" s="5">
-        <v>3.4628362999995943E-2</v>
+        <v>1.6613875000004441E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>1.2555709756929767</v>
+        <v>0.61160930091022081</v>
       </c>
       <c r="E149" s="5">
-        <v>-0.94785371474446212</v>
+        <v>-1.2661505220838754</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>33.535647683000001</v>
+        <v>32.988064057000003</v>
       </c>
       <c r="C150" s="5">
-        <v>0.21526431600000251</v>
+        <v>0.28313912200000146</v>
       </c>
       <c r="D150" s="5">
-        <v>8.0340124831524093</v>
+        <v>10.898091077152937</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>33.522765663000001</v>
+        <v>32.878476028000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.2882019999999272E-2</v>
+        <v>-0.10958802900000109</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.45998236727361475</v>
+        <v>-3.9144239446629148</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>33.766587624000003</v>
+        <v>33.125773520000003</v>
       </c>
       <c r="C152" s="5">
-        <v>0.24382196100000186</v>
+        <v>0.24729749200000128</v>
       </c>
       <c r="D152" s="5">
-        <v>9.0857430116299209</v>
+        <v>9.4087838342198573</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>33.685593802</v>
+        <v>33.074172541000003</v>
       </c>
       <c r="C153" s="5">
-        <v>-8.099382200000349E-2</v>
+        <v>-5.1600978999999825E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.8406947762561696</v>
+        <v>-1.8533426700718669</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>33.716217946</v>
+        <v>33.134879554000001</v>
       </c>
       <c r="C154" s="5">
-        <v>3.0624144000000797E-2</v>
+        <v>6.0707012999998256E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>1.0964117515001259</v>
+        <v>2.2249490578205577</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>33.620815293</v>
+        <v>33.018826777999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-9.5402653000000726E-2</v>
+        <v>-0.11605277600000363</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.3431453390753152</v>
+        <v>-4.1228977690483948</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>33.672983338000002</v>
+        <v>33.083719455000001</v>
       </c>
       <c r="C156" s="5">
-        <v>5.2168045000001939E-2</v>
+        <v>6.4892677000003118E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>1.8779638959629308</v>
+        <v>2.3840484500235126</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>33.622566110000001</v>
+        <v>32.982078663999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-5.0417228000000591E-2</v>
+        <v>-0.10164079100000123</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.7819903929086167</v>
+        <v>-3.6250146613281409</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>33.768197227999998</v>
+        <v>33.106355876000002</v>
       </c>
       <c r="C158" s="5">
-        <v>0.14563111799999717</v>
+        <v>0.12427721200000263</v>
       </c>
       <c r="D158" s="5">
-        <v>5.3232457565608904</v>
+        <v>4.6165206652807322</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>33.740385140000001</v>
+        <v>33.069410306999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-2.7812087999997459E-2</v>
+        <v>-3.6945569000003786E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-0.98387653221045923</v>
+        <v>-1.3309702424781689</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>33.753800904000002</v>
+        <v>33.049571272999998</v>
       </c>
       <c r="C160" s="5">
-        <v>1.3415764000001218E-2</v>
+        <v>-1.9839034000000311E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>0.47818571390869646</v>
+        <v>-0.71753458014256477</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>33.601236782000001</v>
+        <v>32.885741754999998</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.15256412200000113</v>
+        <v>-0.16382951800000001</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.2910670115153042</v>
+        <v>-5.7889718272970629</v>
       </c>
       <c r="E161" s="5">
-        <v>0.84288770602247709</v>
+        <v>0.55287336803053755</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>33.716344374000002</v>
+        <v>33.062254858000003</v>
       </c>
       <c r="C162" s="5">
-        <v>0.11510759200000109</v>
+        <v>0.17651310300000489</v>
       </c>
       <c r="D162" s="5">
-        <v>4.189178961801221</v>
+        <v>6.634546660036289</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>33.729046312999998</v>
+        <v>33.079311703000002</v>
       </c>
       <c r="C163" s="5">
-        <v>1.2701938999995832E-2</v>
+        <v>1.7056844999999043E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.45301319163209008</v>
+        <v>0.6208406446175152</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>33.612452073999997</v>
+        <v>32.974064796999997</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.11659423900000121</v>
+        <v>-0.10524690600000497</v>
       </c>
       <c r="D164" s="5">
-        <v>-4.070184002362442</v>
+        <v>-3.7518763905220132</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>33.848251470000001</v>
+        <v>33.134255009</v>
       </c>
       <c r="C165" s="5">
-        <v>0.23579939600000444</v>
+        <v>0.16019021200000338</v>
       </c>
       <c r="D165" s="5">
-        <v>8.7508134877910315</v>
+        <v>5.987995805976265</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>33.968427832000003</v>
+        <v>33.291296146999997</v>
       </c>
       <c r="C166" s="5">
-        <v>0.12017636200000226</v>
+        <v>0.15704113799999675</v>
       </c>
       <c r="D166" s="5">
-        <v>4.3447241410026427</v>
+        <v>5.8380732076217301</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>33.895239084000004</v>
+        <v>33.215571738000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.3188747999999748E-2</v>
+        <v>-7.5724408999995774E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.5551126814319369</v>
+        <v>-2.6956314107028478</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>34.146203300000003</v>
+        <v>33.468211644999997</v>
       </c>
       <c r="C168" s="5">
-        <v>0.25096421599999985</v>
+        <v>0.25263990699999539</v>
       </c>
       <c r="D168" s="5">
-        <v>9.2558351814832527</v>
+        <v>9.5189552934011434</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>34.122375087000002</v>
+        <v>33.386192213000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-2.3828213000001597E-2</v>
+        <v>-8.2019431999995618E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-0.83418836635883453</v>
+        <v>-2.9014840039220613</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>34.339819106</v>
+        <v>33.678645004000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.21744401899999843</v>
+        <v>0.29245279100000232</v>
       </c>
       <c r="D170" s="5">
-        <v>7.920762620627908</v>
+        <v>11.03314702410727</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>34.197005861999997</v>
+        <v>33.607014712999998</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.14281324400000273</v>
+        <v>-7.1630291000005286E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-4.8780035007511486</v>
+        <v>-2.5226057106480182</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>34.209577045000003</v>
+        <v>33.496938159999999</v>
       </c>
       <c r="C172" s="5">
-        <v>1.2571183000005703E-2</v>
+        <v>-0.11007655299999897</v>
       </c>
       <c r="D172" s="5">
-        <v>0.44202576243190794</v>
+        <v>-3.860445697700432</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>34.487560334000001</v>
+        <v>33.878042319999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.27798328899999802</v>
+        <v>0.38110415999999958</v>
       </c>
       <c r="D173" s="5">
-        <v>10.198890516685676</v>
+        <v>14.540305352882621</v>
       </c>
       <c r="E173" s="5">
-        <v>2.6377706206183404</v>
+        <v>3.017418832735097</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>34.432424181999998</v>
+        <v>33.775255925000003</v>
       </c>
       <c r="C174" s="5">
-        <v>-5.513615200000288E-2</v>
+        <v>-0.10278639499999542</v>
       </c>
       <c r="D174" s="5">
-        <v>-1.9016914181435252</v>
+        <v>-3.5806704249701893</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>34.436843943</v>
+        <v>33.787407874000003</v>
       </c>
       <c r="C175" s="5">
-        <v>4.4197610000011878E-3</v>
+        <v>1.2151948999999718E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.15414131467088588</v>
+        <v>0.43260159260154474</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>34.391141239</v>
+        <v>33.758558981</v>
       </c>
       <c r="C176" s="5">
-        <v>-4.5702703999999983E-2</v>
+        <v>-2.8848893000002818E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.5810012444959609</v>
+        <v>-1.0198048023092432</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>34.216232501999997</v>
+        <v>33.602465778999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.17490873700000265</v>
+        <v>-0.15609320200000099</v>
       </c>
       <c r="D177" s="5">
-        <v>-5.9351846934955654</v>
+        <v>-5.4096202031463703</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>34.150338904000002</v>
+        <v>33.470097822</v>
       </c>
       <c r="C178" s="5">
-        <v>-6.5893597999995279E-2</v>
+        <v>-0.13236795699999959</v>
       </c>
       <c r="D178" s="5">
-        <v>-2.286638218637882</v>
+        <v>-4.625997191916154</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>34.063279115</v>
+        <v>33.399740582</v>
       </c>
       <c r="C179" s="5">
-        <v>-8.7059789000001331E-2</v>
+        <v>-7.0357239999999877E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-3.0166407423184993</v>
+        <v>-2.4935502991123126</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>33.952983502000002</v>
+        <v>33.282976261000002</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.11029561299999813</v>
+        <v>-0.11676432099999801</v>
       </c>
       <c r="D180" s="5">
-        <v>-3.8170991458598258</v>
+        <v>-4.1154268416896178</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>34.045559973000003</v>
+        <v>33.40234349</v>
       </c>
       <c r="C181" s="5">
-        <v>9.2576471000000993E-2</v>
+        <v>0.11936722899999808</v>
       </c>
       <c r="D181" s="5">
-        <v>3.3214450862960376</v>
+        <v>4.3896376412993598</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>33.940107251999997</v>
+        <v>33.277016463999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.10545272100000602</v>
+        <v>-0.12532702600000079</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.6542096886524766</v>
+        <v>-4.4106901398585974</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>34.107557256</v>
+        <v>33.402904235999998</v>
       </c>
       <c r="C183" s="5">
-        <v>0.16745000400000265</v>
+        <v>0.12588777199999868</v>
       </c>
       <c r="D183" s="5">
-        <v>6.0837535079892424</v>
+        <v>4.6352852174460724</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>34.128819897</v>
+        <v>33.403173612000003</v>
       </c>
       <c r="C184" s="5">
-        <v>2.126264099999986E-2</v>
+        <v>2.6937600000564998E-4</v>
       </c>
       <c r="D184" s="5">
-        <v>0.75064991822955118</v>
+        <v>9.6777674104542299E-3</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>34.091921859000003</v>
+        <v>33.379884509</v>
       </c>
       <c r="C185" s="5">
-        <v>-3.6898037999996802E-2</v>
+        <v>-2.3289103000003308E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-1.2896814301240123</v>
+        <v>-0.83345389370611533</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.147191831397687</v>
+        <v>-1.4704445029455226</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>34.347919785000002</v>
+        <v>33.691932270000002</v>
       </c>
       <c r="C186" s="5">
-        <v>0.25599792599999915</v>
+        <v>0.31204776100000231</v>
       </c>
       <c r="D186" s="5">
-        <v>9.3924799070851392</v>
+        <v>11.813198472482256</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>34.314828319999997</v>
+        <v>33.675483149999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.3091465000005371E-2</v>
+        <v>-1.6449120000004314E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-1.1499973825705334</v>
+        <v>-0.58429497753931248</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>34.467124052999999</v>
+        <v>33.738039272000002</v>
       </c>
       <c r="C188" s="5">
-        <v>0.15229573300000254</v>
+        <v>6.2556122000003711E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>5.4577745014875667</v>
+        <v>2.2520558869498108</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>34.507890261</v>
+        <v>33.785794684000003</v>
       </c>
       <c r="C189" s="5">
-        <v>4.0766208000000859E-2</v>
+        <v>4.7755412000000774E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>1.4285768758073303</v>
+        <v>1.7118583484277528</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>34.662978985000002</v>
+        <v>33.887936396999997</v>
       </c>
       <c r="C190" s="5">
-        <v>0.15508872400000229</v>
+        <v>0.10214171299999464</v>
       </c>
       <c r="D190" s="5">
-        <v>5.5284859317860313</v>
+        <v>3.6887926189462794</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>34.609469517999997</v>
+        <v>33.946981495000003</v>
       </c>
       <c r="C191" s="5">
-        <v>-5.3509467000004918E-2</v>
+        <v>5.904509800000568E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.8368004896625378</v>
+        <v>2.1109893112779776</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>34.062440076000001</v>
+        <v>33.302329702000002</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.54702944199999592</v>
+        <v>-0.64465179300000131</v>
       </c>
       <c r="D192" s="5">
-        <v>-17.401957401525191</v>
+        <v>-20.552281547473328</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>34.151170129</v>
+        <v>33.5047979</v>
       </c>
       <c r="C193" s="5">
-        <v>8.8730052999999032E-2</v>
+        <v>0.20246819799999827</v>
       </c>
       <c r="D193" s="5">
-        <v>3.1710845823155642</v>
+        <v>7.5446072779393525</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>34.162080783999997</v>
+        <v>33.501703270999997</v>
       </c>
       <c r="C194" s="5">
-        <v>1.0910654999996439E-2</v>
+        <v>-3.094629000003124E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>0.38405174430429234</v>
+        <v>-0.11078022029789025</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>33.870716950000002</v>
+        <v>33.159289711</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.29136383399999488</v>
+        <v>-0.34241355999999712</v>
       </c>
       <c r="D195" s="5">
-        <v>-9.767936208768635</v>
+        <v>-11.598430111874558</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>33.806662265</v>
+        <v>33.076685910000002</v>
       </c>
       <c r="C196" s="5">
-        <v>-6.405468500000211E-2</v>
+        <v>-8.2603800999997645E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-2.2459263377448191</v>
+        <v>-2.9487258199360489</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>33.782416419999997</v>
+        <v>33.063277243999998</v>
       </c>
       <c r="C197" s="5">
-        <v>-2.424584500000293E-2</v>
+        <v>-1.3408666000003677E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.85724289762696415</v>
+        <v>-0.48537427778566622</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.90785565061448636</v>
+        <v>-0.94849718522733717</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>33.749248981000001</v>
+        <v>32.999059023999997</v>
       </c>
       <c r="C198" s="5">
-        <v>-3.3167438999996079E-2</v>
+        <v>-6.421822000000077E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-1.1718139987837883</v>
+        <v>-2.3060010812198106</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>33.674904814000001</v>
+        <v>32.940251463000003</v>
       </c>
       <c r="C199" s="5">
-        <v>-7.4344166999999572E-2</v>
+        <v>-5.8807560999994735E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.6116144826610177</v>
+        <v>-2.1176809917545891</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>33.858020017999998</v>
+        <v>33.133879243000003</v>
       </c>
       <c r="C200" s="5">
-        <v>0.18311520399999637</v>
+        <v>0.19362777999999992</v>
       </c>
       <c r="D200" s="5">
-        <v>6.7240179753377705</v>
+        <v>7.2863570418862711</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>34.113250014000002</v>
+        <v>33.383463341999999</v>
       </c>
       <c r="C201" s="5">
-        <v>0.25522999600000418</v>
+        <v>0.24958409899999623</v>
       </c>
       <c r="D201" s="5">
-        <v>9.4305235707524471</v>
+        <v>9.4231622333222465</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>34.213964068000003</v>
+        <v>33.437372443999998</v>
       </c>
       <c r="C202" s="5">
-        <v>0.10071405400000089</v>
+        <v>5.3909101999998654E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>3.6009107115240191</v>
+        <v>1.9551173449857462</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>34.401709488999998</v>
+        <v>33.742080123999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.18774542099999536</v>
+        <v>0.30470767999999993</v>
       </c>
       <c r="D203" s="5">
-        <v>6.7872860860261897</v>
+        <v>11.500423462908561</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>34.747532628000002</v>
+        <v>33.990046790000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.34582313900000372</v>
+        <v>0.2479666660000035</v>
       </c>
       <c r="D204" s="5">
-        <v>12.75280843987221</v>
+        <v>9.1839798621804469</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>34.831521948999999</v>
+        <v>34.084373925999998</v>
       </c>
       <c r="C205" s="5">
-        <v>8.3989320999997119E-2</v>
+        <v>9.4327135999996869E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>2.9394296172171375</v>
+        <v>3.3814703075154773</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>35.098336537999998</v>
+        <v>34.341984986</v>
       </c>
       <c r="C206" s="5">
-        <v>0.2668145889999991</v>
+        <v>0.25761106000000211</v>
       </c>
       <c r="D206" s="5">
-        <v>9.5895117441762601</v>
+        <v>9.4563280271112049</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>35.036418328000003</v>
+        <v>34.325173208000002</v>
       </c>
       <c r="C207" s="5">
-        <v>-6.1918209999994644E-2</v>
+        <v>-1.6811777999997446E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-2.0965421747604629</v>
+        <v>-0.58586898483214966</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>35.199486082999996</v>
+        <v>34.465366840000002</v>
       </c>
       <c r="C208" s="5">
-        <v>0.16306775499999304</v>
+        <v>0.14019363199999901</v>
       </c>
       <c r="D208" s="5">
-        <v>5.7302930957557008</v>
+        <v>5.0127461134841012</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>35.423564914000004</v>
+        <v>34.590051090000003</v>
       </c>
       <c r="C209" s="5">
-        <v>0.22407883100000703</v>
+        <v>0.12468425000000138</v>
       </c>
       <c r="D209" s="5">
-        <v>7.9123890646349837</v>
+        <v>4.4286292190069743</v>
       </c>
       <c r="E209" s="5">
-        <v>4.8579961646213254</v>
+        <v>4.6177329450215687</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>34.076901526999997</v>
+        <v>33.231976580000001</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.3466633870000067</v>
+        <v>-1.3580745100000016</v>
       </c>
       <c r="D210" s="5">
-        <v>-37.192137935419701</v>
+        <v>-38.161401845680174</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>34.462344696999999</v>
+        <v>33.634375843999997</v>
       </c>
       <c r="C211" s="5">
-        <v>0.38544317000000206</v>
+        <v>0.40239926399999604</v>
       </c>
       <c r="D211" s="5">
-        <v>14.450230747195846</v>
+        <v>15.538412688725511</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>34.582165633999999</v>
+        <v>33.756825603000003</v>
       </c>
       <c r="C212" s="5">
-        <v>0.11982093700000007</v>
+        <v>0.12244975900000554</v>
       </c>
       <c r="D212" s="5">
-        <v>4.2529552498153045</v>
+        <v>4.4572832113432437</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>34.224114985999996</v>
+        <v>33.290746196000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.35805064800000252</v>
+        <v>-0.46607940700000228</v>
       </c>
       <c r="D213" s="5">
-        <v>-11.740700167375973</v>
+        <v>-15.366333321324133</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>34.465467089000001</v>
+        <v>33.687973949000003</v>
       </c>
       <c r="C214" s="5">
-        <v>0.24135210300000409</v>
+        <v>0.39722775300000279</v>
       </c>
       <c r="D214" s="5">
-        <v>8.798599922492345</v>
+        <v>15.296561014013799</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>34.600835558</v>
+        <v>33.746858306</v>
       </c>
       <c r="C215" s="5">
-        <v>0.13536846899999944</v>
+        <v>5.8884356999996612E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>4.8163457350197003</v>
+        <v>2.1178036266554345</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>34.379099103000001</v>
+        <v>33.526559126000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.2217364549999985</v>
+        <v>-0.22029917999999782</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.4247560512850974</v>
+        <v>-7.5583633384120326</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>34.452248087999997</v>
+        <v>33.608695859999997</v>
       </c>
       <c r="C217" s="5">
-        <v>7.3148984999996003E-2</v>
+        <v>8.2136733999995215E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>2.5833524123069163</v>
+        <v>2.9798191690213915</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>34.249920082999999</v>
+        <v>33.392286519000002</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.20232800499999826</v>
+        <v>-0.21640934099999498</v>
       </c>
       <c r="D218" s="5">
-        <v>-6.824022173849043</v>
+        <v>-7.4590463146326673</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>34.353529768000001</v>
+        <v>33.542770728999997</v>
       </c>
       <c r="C219" s="5">
-        <v>0.10360968500000212</v>
+        <v>0.15048420999999479</v>
       </c>
       <c r="D219" s="5">
-        <v>3.6911404367690803</v>
+        <v>5.5439410310664572</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>34.211304742999999</v>
+        <v>33.371450453000001</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.14222502500000189</v>
+        <v>-0.17132027599999589</v>
       </c>
       <c r="D220" s="5">
-        <v>-4.8564723834322754</v>
+        <v>-5.9597459603654031</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>34.145921018000003</v>
+        <v>33.296953619</v>
       </c>
       <c r="C221" s="5">
-        <v>-6.5383724999996673E-2</v>
+        <v>-7.44968340000014E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.2694535804234195</v>
+        <v>-2.6461758535289648</v>
       </c>
       <c r="E221" s="5">
-        <v>-3.6067626143834408</v>
+        <v>-3.7383508559599599</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>34.188515443</v>
+        <v>33.357791159000001</v>
       </c>
       <c r="C222" s="5">
-        <v>4.2594424999997216E-2</v>
+        <v>6.0837540000001411E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>1.5072210799453201</v>
+        <v>2.2147123414126391</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>34.336558676999999</v>
+        <v>33.410064458999997</v>
       </c>
       <c r="C223" s="5">
-        <v>0.1480432339999993</v>
+        <v>5.227329999999597E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>5.3218025438583449</v>
+        <v>1.8967512446828039</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>34.209641624</v>
+        <v>33.386961073000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.12691705299999967</v>
+        <v>-2.3103385999995396E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.3464492400278498</v>
+        <v>-0.82666296177326126</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>33.934657526000002</v>
+        <v>33.008262131999999</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.27498409799999735</v>
+        <v>-0.37869894100000323</v>
       </c>
       <c r="D225" s="5">
-        <v>-9.230623587841368</v>
+        <v>-12.793425957329196</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>34.113688967000002</v>
+        <v>33.232243992999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17903144099999935</v>
+        <v>0.22398186099999862</v>
       </c>
       <c r="D226" s="5">
-        <v>6.5178957289512063</v>
+        <v>8.4536316309359538</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>34.155512127999998</v>
+        <v>33.301563311000002</v>
       </c>
       <c r="C227" s="5">
-        <v>4.1823160999996389E-2</v>
+        <v>6.9319318000005126E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>1.4811530511130488</v>
+        <v>2.5320037257476891</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>34.102580129000003</v>
+        <v>33.249779517999997</v>
       </c>
       <c r="C228" s="5">
-        <v>-5.2931998999994789E-2</v>
+        <v>-5.1783793000005574E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.8439127413371614</v>
+        <v>-1.8501185804167708</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>34.169227351000004</v>
+        <v>33.229512929000002</v>
       </c>
       <c r="C229" s="5">
-        <v>6.6647222000000284E-2</v>
+        <v>-2.0266588999994894E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>2.37055199820011</v>
+        <v>-0.72898355274099158</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>34.191957934999998</v>
+        <v>33.228657132999999</v>
       </c>
       <c r="C230" s="5">
-        <v>2.273058399999428E-2</v>
+        <v>-8.5579600000329492E-4</v>
       </c>
       <c r="D230" s="5">
-        <v>0.80120987282759071</v>
+        <v>-3.0900535588096467E-2</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>34.285827013000002</v>
+        <v>33.476947555999999</v>
       </c>
       <c r="C231" s="5">
-        <v>9.3869078000004436E-2</v>
+        <v>0.24829042300000026</v>
       </c>
       <c r="D231" s="5">
-        <v>3.3446286241706868</v>
+        <v>9.3444481477326988</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>34.256581646999997</v>
+        <v>33.309833429000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-2.9245366000004935E-2</v>
+        <v>-0.16711412699999784</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.0187959986529327</v>
+        <v>-5.8285390739369554</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>34.108785648000001</v>
+        <v>33.239104843</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.14779599899999596</v>
+        <v>-7.0728586000001314E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-5.0561571034664521</v>
+        <v>-2.5184780715766686</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.10875492267561349</v>
+        <v>-0.17373594191809616</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>33.968262008000004</v>
+        <v>33.052477435999997</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.14052363999999784</v>
+        <v>-0.18662740700000313</v>
       </c>
       <c r="D234" s="5">
-        <v>-4.8333401506384321</v>
+        <v>-6.5334146365312096</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>33.818491844</v>
+        <v>32.998483931000003</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.14977016400000309</v>
+        <v>-5.3993504999994002E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-5.1645056044363642</v>
+        <v>-1.942766026094167</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>33.530556394999998</v>
+        <v>32.709522872999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.28793544900000256</v>
+        <v>-0.28896105800000527</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.7518542705463336</v>
+        <v>-10.01654525612371</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>33.538287998000001</v>
+        <v>32.723864792999997</v>
       </c>
       <c r="C237" s="5">
-        <v>7.7316030000034175E-3</v>
+        <v>1.4341919999999675E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>0.27705174058894055</v>
+        <v>0.52742646987880004</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>33.553275745999997</v>
+        <v>32.670534394999997</v>
       </c>
       <c r="C238" s="5">
-        <v>1.4987747999995804E-2</v>
+        <v>-5.3330397999999946E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>0.53758167280066882</v>
+        <v>-1.938217155285693</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>33.519973557</v>
+        <v>32.665355548999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-3.3302188999996929E-2</v>
+        <v>-5.1788459999997372E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-1.1845399996074701</v>
+        <v>-0.19005504481667268</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>33.642381567000001</v>
+        <v>32.787876382999997</v>
       </c>
       <c r="C240" s="5">
-        <v>0.1224080100000009</v>
+        <v>0.12252083399999947</v>
       </c>
       <c r="D240" s="5">
-        <v>4.4712469306131153</v>
+        <v>4.5949682517425927</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>33.507847789000003</v>
+        <v>32.663228750999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.13453377799999799</v>
+        <v>-0.12464763199999851</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.6945752824195441</v>
+        <v>-4.4677777209868541</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>33.435409464000003</v>
+        <v>32.559930582</v>
       </c>
       <c r="C242" s="5">
-        <v>-7.2438325000000248E-2</v>
+        <v>-0.10329816899999855</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.5635739396744905</v>
+        <v>-3.7297067630356562</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>33.411849461000003</v>
+        <v>32.502911060999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-2.3560003000000052E-2</v>
+        <v>-5.701952100000085E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-0.84230137843014363</v>
+        <v>-2.0813380819203586</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>33.599980080999998</v>
+        <v>32.653117201000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.18813061999999547</v>
+        <v>0.15020614000000165</v>
       </c>
       <c r="D244" s="5">
-        <v>6.9700126449615762</v>
+        <v>5.6887233293796857</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>33.448819698999998</v>
+        <v>32.562266569000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.15116038200000048</v>
+        <v>-9.0850631999998654E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-5.26699118968319</v>
+        <v>-3.2881341674724562</v>
       </c>
       <c r="E245" s="5">
-        <v>-1.9348855037256363</v>
+        <v>-2.0362710644493687</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>33.324405708999997</v>
+        <v>32.528362880000003</v>
       </c>
       <c r="C246" s="5">
-        <v>-0.12441399000000075</v>
+        <v>-3.3903688999998849E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-4.3732518252997394</v>
+        <v>-1.2423045234889352</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>33.099711616</v>
+        <v>32.279422744000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.22469409299999654</v>
+        <v>-0.24894013600000164</v>
       </c>
       <c r="D247" s="5">
-        <v>-7.7977409924698371</v>
+        <v>-8.8067611814892093</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>33.353919939000001</v>
+        <v>32.54101472</v>
       </c>
       <c r="C248" s="5">
-        <v>0.25420832300000029</v>
+        <v>0.26159197599999828</v>
       </c>
       <c r="D248" s="5">
-        <v>9.6155239315162575</v>
+        <v>10.170160185592492</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>33.451646758000003</v>
+        <v>32.546117619</v>
       </c>
       <c r="C249" s="5">
-        <v>9.7726819000001797E-2</v>
+        <v>5.1028990000006047E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>3.5732112046946485</v>
+        <v>0.18833963804556486</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>33.262347628999997</v>
+        <v>32.476941295000003</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.18929912900000545</v>
+        <v>-6.917632399999718E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-6.5832503512372025</v>
+        <v>-2.5209769240326252</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>33.265796074000001</v>
+        <v>32.414483756000003</v>
       </c>
       <c r="C251" s="5">
-        <v>3.4484450000036304E-3</v>
+        <v>-6.2457539000000395E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.12447992119408724</v>
+        <v>-2.2835079177034978</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>33.182012256</v>
+        <v>32.325576535000003</v>
       </c>
       <c r="C252" s="5">
-        <v>-8.3783818000000565E-2</v>
+        <v>-8.8907220999999481E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-2.9808239032226069</v>
+        <v>-3.2421875109897247</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>33.234111916000003</v>
+        <v>32.380881187</v>
       </c>
       <c r="C253" s="5">
-        <v>5.2099660000003212E-2</v>
+        <v>5.5304651999996679E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>1.9004973023844407</v>
+        <v>2.0724654655736918</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>33.268741593999998</v>
+        <v>32.479686657999999</v>
       </c>
       <c r="C254" s="5">
-        <v>3.4629677999994612E-2</v>
+        <v>9.880547099999859E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>1.2575812531379515</v>
+        <v>3.7237028536655004</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>33.372176748000001</v>
+        <v>32.565173094000002</v>
       </c>
       <c r="C255" s="5">
-        <v>0.10343515400000314</v>
+        <v>8.5486436000003607E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>3.7953589866624338</v>
+        <v>3.2045207336919734</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>33.378215081</v>
+        <v>32.536171113000002</v>
       </c>
       <c r="C256" s="5">
-        <v>6.0383329999993407E-3</v>
+        <v>-2.9001981000000399E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>0.21734317700918826</v>
+        <v>-1.0634800854223969</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>33.403601367999997</v>
+        <v>32.510737833</v>
       </c>
       <c r="C257" s="5">
-        <v>2.5386286999996344E-2</v>
+        <v>-2.5433280000001446E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.91650497644455431</v>
+        <v>-0.93400857061813891</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.13518662663409842</v>
+        <v>-0.15824677281236488</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>32.369375140999999</v>
+        <v>32.405379326999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-1.0342262269999978</v>
+        <v>-0.10535850600000174</v>
       </c>
       <c r="D258" s="5">
-        <v>-31.436609880138544</v>
+        <v>-3.8203033387177454</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>32.184501386000001</v>
+        <v>32.179256211000002</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.18487375499999814</v>
+        <v>-0.22612311599999657</v>
       </c>
       <c r="D259" s="5">
-        <v>-6.642409790013426</v>
+        <v>-8.0595330432362786</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>32.654218338</v>
+        <v>32.659697907999998</v>
       </c>
       <c r="C260" s="5">
-        <v>0.46971695199999886</v>
+        <v>0.48044169699999628</v>
       </c>
       <c r="D260" s="5">
-        <v>18.989895762147736</v>
+        <v>19.463144062575633</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>32.844589966999997</v>
+        <v>32.858920900999998</v>
       </c>
       <c r="C261" s="5">
-        <v>0.19037162899999771</v>
+        <v>0.19922299299999935</v>
       </c>
       <c r="D261" s="5">
-        <v>7.2246473536148992</v>
+        <v>7.5706030560365845</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>33.057691075000001</v>
+        <v>33.061556998</v>
       </c>
       <c r="C262" s="5">
-        <v>0.21310110800000359</v>
+        <v>0.20263609700000274</v>
       </c>
       <c r="D262" s="5">
-        <v>8.0697304919514323</v>
+        <v>7.6564524910044174</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>33.099527180999999</v>
+        <v>33.107945477999998</v>
       </c>
       <c r="C263" s="5">
-        <v>4.1836105999998097E-2</v>
+        <v>4.6388479999997401E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>1.5292733682354065</v>
+        <v>1.6967672872006734</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>33.499947753000001</v>
+        <v>33.506215617999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.40042057200000158</v>
+        <v>0.39827014000000105</v>
       </c>
       <c r="D264" s="5">
-        <v>15.522898297911913</v>
+        <v>15.429754259346694</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>33.651895314999997</v>
+        <v>33.664588148999997</v>
       </c>
       <c r="C265" s="5">
-        <v>0.15194756199999659</v>
+        <v>0.15837253099999771</v>
       </c>
       <c r="D265" s="5">
-        <v>5.5807625495726709</v>
+        <v>5.8217943480167511</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>33.805645191000004</v>
+        <v>33.805031757000002</v>
       </c>
       <c r="C266" s="5">
-        <v>0.15374987600000622</v>
+        <v>0.14044360800000533</v>
       </c>
       <c r="D266" s="5">
-        <v>5.6224889194322447</v>
+        <v>5.1227009186047612</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>33.750324053999996</v>
+        <v>33.746483458999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.532113700000707E-2</v>
+        <v>-5.8548298000005161E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-1.9461575927597341</v>
+        <v>-2.0586447760860827</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>33.873569947</v>
+        <v>33.850775169000002</v>
       </c>
       <c r="C268" s="5">
-        <v>0.12324589300000355</v>
+        <v>0.10429171000000537</v>
       </c>
       <c r="D268" s="5">
-        <v>4.4711244515444282</v>
+        <v>3.772225677736496</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>33.859098400999997</v>
+        <v>33.797266682999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-1.4471546000002888E-2</v>
+        <v>-5.3508486000005462E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.51146390336004321</v>
+        <v>-1.8804554471757995</v>
       </c>
       <c r="E269" s="5">
-        <v>1.3636165393721811</v>
+        <v>3.957242854987153</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>34.418073896000003</v>
+        <v>34.456878439999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.55897549500000565</v>
+        <v>0.65961175700000041</v>
       </c>
       <c r="D270" s="5">
-        <v>21.712190225924832</v>
+        <v>26.104976563873805</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>34.301994294000004</v>
+        <v>34.299075319000004</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.11607960199999923</v>
+        <v>-0.1578031209999935</v>
       </c>
       <c r="D271" s="5">
-        <v>-3.9729268511963123</v>
+        <v>-5.3593370618902796</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>34.573030181999997</v>
+        <v>34.584027493000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.27103588799999301</v>
+        <v>0.28495217399999717</v>
       </c>
       <c r="D272" s="5">
-        <v>9.9048605331638395</v>
+        <v>10.437831500632978</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>34.764350344</v>
+        <v>34.782071352999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.19132016200000379</v>
+        <v>0.19804385999999852</v>
       </c>
       <c r="D273" s="5">
-        <v>6.8464437293817904</v>
+        <v>7.0923594176244498</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>34.929552342999997</v>
+        <v>34.932522763999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.1652019989999971</v>
+        <v>0.15045141099999881</v>
       </c>
       <c r="D274" s="5">
-        <v>5.8538898043061449</v>
+        <v>5.3159400649109401</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>35.331846423999998</v>
+        <v>35.338846167</v>
       </c>
       <c r="C275" s="5">
-        <v>0.40229408100000086</v>
+        <v>0.4063234030000018</v>
       </c>
       <c r="D275" s="5">
-        <v>14.730733808975893</v>
+        <v>14.886494069008393</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>35.368154162000003</v>
+        <v>35.373289808000003</v>
       </c>
       <c r="C276" s="5">
-        <v>3.6307738000004974E-2</v>
+        <v>3.4443641000002856E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.2401384402538573</v>
+        <v>1.1758918156824727</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>35.530046007000003</v>
+        <v>35.535048138000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.16189184499999953</v>
+        <v>0.16175832999999784</v>
       </c>
       <c r="D277" s="5">
-        <v>5.6332153531169382</v>
+        <v>5.6276142388495209</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>35.852161531999997</v>
+        <v>35.846355287000002</v>
       </c>
       <c r="C278" s="5">
-        <v>0.32211552499999385</v>
+        <v>0.311307149000001</v>
       </c>
       <c r="D278" s="5">
-        <v>11.438407053767307</v>
+        <v>11.03430077777341</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>36.252598720000002</v>
+        <v>36.246545814999998</v>
       </c>
       <c r="C279" s="5">
-        <v>0.40043718800000505</v>
+        <v>0.40019052799999599</v>
       </c>
       <c r="D279" s="5">
-        <v>14.257730282461289</v>
+        <v>14.250853231572091</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>36.397590872999999</v>
+        <v>36.381508848999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.1449921529999969</v>
+        <v>0.13496303400000187</v>
       </c>
       <c r="D280" s="5">
-        <v>4.9063898232447389</v>
+        <v>4.5608169154855327</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>36.673951291000002</v>
+        <v>36.622097736999997</v>
       </c>
       <c r="C281" s="5">
-        <v>0.27636041800000299</v>
+        <v>0.24058888799999778</v>
       </c>
       <c r="D281" s="5">
-        <v>9.5016789291375368</v>
+        <v>8.2306157194493412</v>
       </c>
       <c r="E281" s="5">
-        <v>8.3134313166379759</v>
+        <v>8.3581642281767454</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>36.768844012999999</v>
+        <v>36.801087791999997</v>
       </c>
       <c r="C282" s="5">
-        <v>9.489272199999732E-2</v>
+        <v>0.17899005499999987</v>
       </c>
       <c r="D282" s="5">
-        <v>3.1495334426585808</v>
+        <v>6.025240041614266</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>37.123954038000001</v>
+        <v>37.126665998</v>
       </c>
       <c r="C283" s="5">
-        <v>0.35511002500000188</v>
+        <v>0.32557820600000298</v>
       </c>
       <c r="D283" s="5">
-        <v>12.225358594011171</v>
+        <v>11.148483005712206</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>36.983220996</v>
+        <v>36.993778564000003</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.14073304200000081</v>
+        <v>-0.13288743399999703</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.455415463891943</v>
+        <v>-4.2116042926541697</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>36.860844692999997</v>
+        <v>36.875908531</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.12237630300000291</v>
+        <v>-0.11787003300000265</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.899287853367539</v>
+        <v>-3.7571584623563581</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>37.107616931000003</v>
+        <v>37.111084034999998</v>
       </c>
       <c r="C286" s="5">
-        <v>0.24677223800000547</v>
+        <v>0.2351755039999972</v>
       </c>
       <c r="D286" s="5">
-        <v>8.3361449897045858</v>
+        <v>7.9272067926676515</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>37.103428968999999</v>
+        <v>37.107043318999999</v>
       </c>
       <c r="C287" s="5">
-        <v>-4.1879620000031537E-3</v>
+        <v>-4.0407159999986675E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.13534784712635473</v>
+        <v>-0.13057976194512655</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>37.180668679999997</v>
+        <v>37.182427631000003</v>
       </c>
       <c r="C288" s="5">
-        <v>7.7239710999997158E-2</v>
+        <v>7.5384312000004172E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>2.5268900608553801</v>
+        <v>2.4652682010567251</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>37.350469779000001</v>
+        <v>37.351550140999997</v>
       </c>
       <c r="C289" s="5">
-        <v>0.16980109900000429</v>
+        <v>0.16912250999999401</v>
       </c>
       <c r="D289" s="5">
-        <v>5.6200744496167632</v>
+        <v>5.5967782596211713</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>37.697245143000004</v>
+        <v>37.691450621999998</v>
       </c>
       <c r="C290" s="5">
-        <v>0.34677536400000264</v>
+        <v>0.33990048100000081</v>
       </c>
       <c r="D290" s="5">
-        <v>11.728133260733586</v>
+        <v>11.483517796804854</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>36.831225455000002</v>
+        <v>36.825478875000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.86601968800000151</v>
+        <v>-0.86597174699999613</v>
       </c>
       <c r="D291" s="5">
-        <v>-24.337852650362425</v>
+        <v>-24.339952680902321</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>37.049578097000001</v>
+        <v>37.041026475999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.21835264199999926</v>
+        <v>0.21554760099999726</v>
       </c>
       <c r="D292" s="5">
-        <v>7.3507723659006707</v>
+        <v>7.2544505896265044</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>36.876356244</v>
+        <v>36.843543881000002</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.17322185300000115</v>
+        <v>-0.19748259499999676</v>
       </c>
       <c r="D293" s="5">
-        <v>-5.468441002930879</v>
+        <v>-6.2134400718017684</v>
       </c>
       <c r="E293" s="5">
-        <v>0.55190386057384355</v>
+        <v>0.60467902628165149</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>37.789223456000002</v>
+        <v>37.810628553999997</v>
       </c>
       <c r="C294" s="5">
-        <v>0.91286721200000187</v>
+        <v>0.96708467299999512</v>
       </c>
       <c r="D294" s="5">
-        <v>34.103338136647452</v>
+        <v>36.467739711644363</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>37.507513479000004</v>
+        <v>37.510883329000002</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.28170997699999845</v>
+        <v>-0.29974522499999523</v>
       </c>
       <c r="D295" s="5">
-        <v>-8.5879017668897166</v>
+        <v>-9.1090314505830943</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>37.642286708999997</v>
+        <v>37.650960908000002</v>
       </c>
       <c r="C296" s="5">
-        <v>0.1347732299999933</v>
+        <v>0.14007757899999973</v>
       </c>
       <c r="D296" s="5">
-        <v>4.3981231160247436</v>
+        <v>4.5743752163901252</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>37.936012570999999</v>
+        <v>37.943302179</v>
       </c>
       <c r="C297" s="5">
-        <v>0.29372586200000228</v>
+        <v>0.29234127099999796</v>
       </c>
       <c r="D297" s="5">
-        <v>9.7761985579694954</v>
+        <v>9.725791009701279</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>38.319788197000001</v>
+        <v>38.325578942999996</v>
       </c>
       <c r="C298" s="5">
-        <v>0.38377562600000203</v>
+        <v>0.38227676399999666</v>
       </c>
       <c r="D298" s="5">
-        <v>12.838429495042236</v>
+        <v>12.78288336486877</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>38.430333269999998</v>
+        <v>38.429416215000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.11054507299999727</v>
+        <v>0.10383727200000692</v>
       </c>
       <c r="D299" s="5">
-        <v>3.517222062380343</v>
+        <v>3.3001036654936255</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>38.551179191999999</v>
+        <v>38.550339405999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.12084592200000088</v>
+        <v>0.12092319099999571</v>
       </c>
       <c r="D300" s="5">
-        <v>3.8394051173508137</v>
+        <v>3.8419959500559431</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>38.512876976000001</v>
+        <v>38.511223540000003</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.8302215999998168E-2</v>
+        <v>-3.9115865999995947E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.1857569086551778</v>
+        <v>-1.2108316537903563</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>38.413529115000003</v>
+        <v>38.411009647</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.9347860999998261E-2</v>
+        <v>-0.10021389300000294</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.05197815907573</v>
+        <v>-3.0783334676872331</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>38.514188138999998</v>
+        <v>38.511844244000002</v>
       </c>
       <c r="C303" s="5">
-        <v>0.10065902399999516</v>
+        <v>0.10083459700000219</v>
       </c>
       <c r="D303" s="5">
-        <v>3.1902038895531115</v>
+        <v>3.1960615959273797</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>38.688100370000001</v>
+        <v>38.684892263000002</v>
       </c>
       <c r="C304" s="5">
-        <v>0.17391223100000275</v>
+        <v>0.17304801899999944</v>
       </c>
       <c r="D304" s="5">
-        <v>5.5552648614046962</v>
+        <v>5.5273184437189427</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>38.598110454999997</v>
+        <v>38.582319929999997</v>
       </c>
       <c r="C305" s="5">
-        <v>-8.9989915000003862E-2</v>
+        <v>-0.10257233300000479</v>
       </c>
       <c r="D305" s="5">
-        <v>-2.7558097201562659</v>
+        <v>-3.1357868374718101</v>
       </c>
       <c r="E305" s="5">
-        <v>4.6689922388417626</v>
+        <v>4.7193507079992703</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>38.485957775999999</v>
+        <v>38.494610942999998</v>
       </c>
       <c r="C306" s="5">
-        <v>-0.11215267899999759</v>
+        <v>-8.7708986999999183E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-3.4315960848977589</v>
+        <v>-2.6941029556032281</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>38.526914767000001</v>
+        <v>38.529878074000003</v>
       </c>
       <c r="C307" s="5">
-        <v>4.0956991000001608E-2</v>
+        <v>3.5267131000004781E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>1.2845486266852779</v>
+        <v>1.1049457673438789</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>38.494684227999997</v>
+        <v>38.498778272000003</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.2230539000003944E-2</v>
+        <v>-3.1099801999999954E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.99928025491877737</v>
+        <v>-0.96430439089507658</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>37.862649222999998</v>
+        <v>37.866471097000002</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.63203500499999876</v>
+        <v>-0.63230717500000111</v>
       </c>
       <c r="D309" s="5">
-        <v>-18.01718278179122</v>
+        <v>-18.022507341989304</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>38.266556395999999</v>
+        <v>38.270759063</v>
       </c>
       <c r="C310" s="5">
-        <v>0.40390717300000034</v>
+        <v>0.40428796599999828</v>
       </c>
       <c r="D310" s="5">
-        <v>13.579671085939671</v>
+        <v>13.591781176932027</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>38.536512127000002</v>
+        <v>38.532904203000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.26995573100000314</v>
+        <v>0.26214514000000122</v>
       </c>
       <c r="D311" s="5">
-        <v>8.8018490081029235</v>
+        <v>8.5365467891729718</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>38.603337412000002</v>
+        <v>38.602358268000003</v>
       </c>
       <c r="C312" s="5">
-        <v>6.6825285000000179E-2</v>
+        <v>6.9454065000002174E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>2.1008540975690382</v>
+        <v>2.1845253210696081</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>38.541777062999998</v>
+        <v>38.540932351999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.1560349000004067E-2</v>
+        <v>-6.1425916000004577E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.8969326415874344</v>
+        <v>-1.8928739746687073</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>38.312799157999997</v>
+        <v>38.312027997000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.2289779050000007</v>
+        <v>-0.22890435499999739</v>
       </c>
       <c r="D314" s="5">
-        <v>-6.9008371412599185</v>
+        <v>-6.898838718091449</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>38.356124059999999</v>
+        <v>38.355440960000003</v>
       </c>
       <c r="C315" s="5">
-        <v>4.3324902000001941E-2</v>
+        <v>4.3412963000001525E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>1.3654563816881016</v>
+        <v>1.3682768027723169</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>38.361739671000002</v>
+        <v>38.360394194000001</v>
       </c>
       <c r="C316" s="5">
-        <v>5.6156110000031845E-3</v>
+        <v>4.9532339999984742E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>0.17583012641340101</v>
+        <v>0.15507850358988939</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>38.269077254999999</v>
+        <v>38.264835511000001</v>
       </c>
       <c r="C317" s="5">
-        <v>-9.2662416000003134E-2</v>
+        <v>-9.5558683000000144E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.8603886006403512</v>
+        <v>-2.9486741311764209</v>
       </c>
       <c r="E317" s="5">
-        <v>-0.85245934612162566</v>
+        <v>-0.82287539882518468</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>38.243065731999998</v>
+        <v>38.246191668999998</v>
       </c>
       <c r="C318" s="5">
-        <v>-2.6011523000001091E-2</v>
+        <v>-1.8643842000003019E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.812598720732427</v>
+        <v>-0.58311381233214776</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>38.237409649</v>
+        <v>38.238783165999997</v>
       </c>
       <c r="C319" s="5">
-        <v>-5.6560829999980911E-3</v>
+        <v>-7.4085030000006213E-3</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.17733361923562008</v>
+        <v>-0.23219928236616338</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>38.021884243000002</v>
+        <v>38.02363708</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.21552540599999759</v>
+        <v>-0.21514608599999718</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.5580144740270407</v>
+        <v>-6.5465993998435561</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>38.188446859999999</v>
+        <v>38.190221880000003</v>
       </c>
       <c r="C321" s="5">
-        <v>0.16656261699999675</v>
+        <v>0.16658480000000253</v>
       </c>
       <c r="D321" s="5">
-        <v>5.3853702919422375</v>
+        <v>5.3858505873535023</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>38.330948124999999</v>
+        <v>38.334207272</v>
       </c>
       <c r="C322" s="5">
-        <v>0.14250126499999993</v>
+        <v>0.1439853919999976</v>
       </c>
       <c r="D322" s="5">
-        <v>4.5708869442825595</v>
+        <v>4.6192643825020197</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>37.902129430999999</v>
+        <v>37.895716163000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.42881869400000028</v>
+        <v>-0.43849110899999744</v>
       </c>
       <c r="D323" s="5">
-        <v>-12.628743193165414</v>
+        <v>-12.894899578944241</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>37.976424375999997</v>
+        <v>37.975891101999999</v>
       </c>
       <c r="C324" s="5">
-        <v>7.4294944999998336E-2</v>
+        <v>8.0174938999995504E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>2.3777399936437016</v>
+        <v>2.5685588639226653</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>37.992586150000001</v>
+        <v>37.992315560000002</v>
       </c>
       <c r="C325" s="5">
-        <v>1.6161774000003959E-2</v>
+        <v>1.6424458000003028E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.51188569138114204</v>
+        <v>0.52023270473706695</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>38.202697583999999</v>
+        <v>38.202777417</v>
       </c>
       <c r="C326" s="5">
-        <v>0.2101114339999981</v>
+        <v>0.21046185699999853</v>
       </c>
       <c r="D326" s="5">
-        <v>6.842018360565949</v>
+        <v>6.8538296596855508</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>37.768083889000003</v>
+        <v>37.768614384000003</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.43461369499999591</v>
+        <v>-0.43416303299999726</v>
       </c>
       <c r="D327" s="5">
-        <v>-12.829194733909832</v>
+        <v>-12.816686952037626</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>38.130729492999997</v>
+        <v>38.130904981999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.36264560399999368</v>
+        <v>0.36229059799999419</v>
       </c>
       <c r="D328" s="5">
-        <v>12.150688285830968</v>
+        <v>12.137979552883182</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>38.256634566999999</v>
+        <v>38.254886354999996</v>
       </c>
       <c r="C329" s="5">
-        <v>0.12590507400000206</v>
+        <v>0.12398137299999945</v>
       </c>
       <c r="D329" s="5">
-        <v>4.0350744393675475</v>
+        <v>3.9722974486445128</v>
       </c>
       <c r="E329" s="5">
-        <v>-3.2513687009205761E-2</v>
+        <v>-2.6000780787738265E-2</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>37.968448922</v>
+        <v>37.972151316999998</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.28818564499999866</v>
+        <v>-0.28273503799999844</v>
       </c>
       <c r="D330" s="5">
-        <v>-8.6742769267132971</v>
+        <v>-8.5172016713965011</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>37.843132312999998</v>
+        <v>37.844694281000002</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.12531660900000219</v>
+        <v>-0.12745703599999558</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.8895424794726297</v>
+        <v>-3.9543763631405437</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>37.975687426999997</v>
+        <v>37.976324501000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.13255511399999875</v>
+        <v>0.13163021999999813</v>
       </c>
       <c r="D332" s="5">
-        <v>4.2852327801786716</v>
+        <v>4.2545796077956055</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>37.728487332999997</v>
+        <v>37.728728150999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.24720009400000009</v>
+        <v>-0.24759635000000202</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.5376368878869666</v>
+        <v>-7.5491674785497338</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>37.703992358999997</v>
+        <v>37.706402441000002</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.4494973999999559E-2</v>
+        <v>-2.2325709999996945E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.77631616207129994</v>
+        <v>-0.7077850731834312</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>37.956672562999998</v>
+        <v>37.947824650999998</v>
       </c>
       <c r="C335" s="5">
-        <v>0.25268020400000069</v>
+        <v>0.24142220999999608</v>
       </c>
       <c r="D335" s="5">
-        <v>8.3451651427424842</v>
+        <v>7.9596431015482416</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>37.532983076000001</v>
+        <v>37.532054739000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.4236894869999972</v>
+        <v>-0.41576991199999469</v>
       </c>
       <c r="D336" s="5">
-        <v>-12.602422478636433</v>
+        <v>-12.383586627156129</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>37.736152463000003</v>
+        <v>37.736239949000002</v>
       </c>
       <c r="C337" s="5">
-        <v>0.20316938700000264</v>
+        <v>0.20418520999999856</v>
       </c>
       <c r="D337" s="5">
-        <v>6.6926295557016902</v>
+        <v>6.7272708862184727</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>37.899839749999998</v>
+        <v>37.900590801</v>
       </c>
       <c r="C338" s="5">
-        <v>0.1636872869999948</v>
+        <v>0.16435085199999833</v>
       </c>
       <c r="D338" s="5">
-        <v>5.3312090458763617</v>
+        <v>5.3533286201149943</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>37.657229522000002</v>
+        <v>37.658211467999998</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.24261022799999665</v>
+        <v>-0.24237933300000236</v>
       </c>
       <c r="D339" s="5">
-        <v>-7.4168611062827132</v>
+        <v>-7.4099070890795709</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>37.792914682000003</v>
+        <v>37.794690332000002</v>
       </c>
       <c r="C340" s="5">
-        <v>0.1356851600000013</v>
+        <v>0.13647886400000431</v>
       </c>
       <c r="D340" s="5">
-        <v>4.4105202958008682</v>
+        <v>4.436718529468453</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>37.837951115999999</v>
+        <v>37.835223927999998</v>
       </c>
       <c r="C341" s="5">
-        <v>4.5036433999996461E-2</v>
+        <v>4.0533595999995953E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.4394058416886901</v>
+        <v>1.2945800432722088</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.0944074295577311</v>
+        <v>-1.0970165303997748</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>37.895286321</v>
+        <v>37.901162694</v>
       </c>
       <c r="C342" s="5">
-        <v>5.733520500000111E-2</v>
+        <v>6.5938766000002147E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>1.8335705789256362</v>
+        <v>2.1115084921686345</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>37.840116184999999</v>
+        <v>37.843607267000003</v>
       </c>
       <c r="C343" s="5">
-        <v>-5.517013600000098E-2</v>
+        <v>-5.7555426999996939E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.7331077999123923</v>
+        <v>-1.8071364074318752</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>38.142015063999999</v>
+        <v>38.142466589000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.30189887899999945</v>
+        <v>0.29885932199999843</v>
       </c>
       <c r="D344" s="5">
-        <v>10.005415481716518</v>
+        <v>9.8993115816166757</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>38.417812302999998</v>
+        <v>38.417035345000002</v>
       </c>
       <c r="C345" s="5">
-        <v>0.27579723899999919</v>
+        <v>0.27456875600000075</v>
       </c>
       <c r="D345" s="5">
-        <v>9.030490193775865</v>
+        <v>8.9885493963435046</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>38.369685959999998</v>
+        <v>38.370508829999999</v>
       </c>
       <c r="C346" s="5">
-        <v>-4.8126342999999849E-2</v>
+        <v>-4.6526515000003599E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.4929367962047135</v>
+        <v>-1.4436673488335883</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>38.598179234</v>
+        <v>38.587329386</v>
       </c>
       <c r="C347" s="5">
-        <v>0.22849327400000163</v>
+        <v>0.21682055600000183</v>
       </c>
       <c r="D347" s="5">
-        <v>7.3848179882336051</v>
+        <v>6.9956117840650256</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>38.642644003999997</v>
+        <v>38.640487206000003</v>
       </c>
       <c r="C348" s="5">
-        <v>4.44647699999976E-2</v>
+        <v>5.3157820000002687E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.3911821395446777</v>
+        <v>1.6657003722459596</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>38.721996038999997</v>
+        <v>38.721819664999998</v>
       </c>
       <c r="C349" s="5">
-        <v>7.9352034999999432E-2</v>
+        <v>8.1332458999995083E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>2.4922025270482706</v>
+        <v>2.5552676667527363</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>38.892305743000001</v>
+        <v>38.893780309999997</v>
       </c>
       <c r="C350" s="5">
-        <v>0.17030970400000456</v>
+        <v>0.17196064499999864</v>
       </c>
       <c r="D350" s="5">
-        <v>5.4074871232413946</v>
+        <v>5.4612185049477402</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>39.142329234000002</v>
+        <v>39.144447278000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.25002349100000032</v>
+        <v>0.25066696800000443</v>
       </c>
       <c r="D351" s="5">
-        <v>7.9930214910322261</v>
+        <v>8.0140128278538789</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>39.181853101000002</v>
+        <v>39.184858421000001</v>
       </c>
       <c r="C352" s="5">
-        <v>3.9523866999999768E-2</v>
+        <v>4.0411143000000038E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2184489305250512</v>
+        <v>1.2458897488023979</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>39.156056460999999</v>
+        <v>39.149692450000003</v>
       </c>
       <c r="C353" s="5">
-        <v>-2.5796640000002924E-2</v>
+        <v>-3.5165970999997853E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-0.78720418905289247</v>
+        <v>-1.0716255602301605</v>
       </c>
       <c r="E353" s="5">
-        <v>3.4835536970780456</v>
+        <v>3.4741925262592011</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>39.553877682</v>
+        <v>39.565650961000003</v>
       </c>
       <c r="C354" s="5">
-        <v>0.39782122100000095</v>
+        <v>0.41595851099999948</v>
       </c>
       <c r="D354" s="5">
-        <v>12.896750358726127</v>
+        <v>13.521867985135373</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>39.858178072000001</v>
+        <v>39.863576186000003</v>
       </c>
       <c r="C355" s="5">
-        <v>0.30430039000000164</v>
+        <v>0.29792522500000018</v>
       </c>
       <c r="D355" s="5">
-        <v>9.6328043125825111</v>
+        <v>9.4196441600212566</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>40.149474159999997</v>
+        <v>40.149774778999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.29129608799999573</v>
+        <v>0.28619859299999462</v>
       </c>
       <c r="D356" s="5">
-        <v>9.1312231545106251</v>
+        <v>8.963809431574532</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>40.647790380000004</v>
+        <v>40.646263621999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.49831622000000664</v>
+        <v>0.49648884300000162</v>
       </c>
       <c r="D357" s="5">
-        <v>15.953795000400017</v>
+        <v>15.891128937091636</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>41.21539009</v>
+        <v>41.214647081000003</v>
       </c>
       <c r="C358" s="5">
-        <v>0.56759970999999609</v>
+        <v>0.5683834590000032</v>
       </c>
       <c r="D358" s="5">
-        <v>18.105376586523182</v>
+        <v>18.133064311007629</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>40.792298590999998</v>
+        <v>40.782362636000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.42309149900000165</v>
+        <v>-0.43228444500000052</v>
       </c>
       <c r="D359" s="5">
-        <v>-11.646214978406476</v>
+        <v>-11.885057836952173</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>41.185690831999999</v>
+        <v>41.176491464000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.39339224100000081</v>
+        <v>0.39412882799999949</v>
       </c>
       <c r="D360" s="5">
-        <v>12.206528389772719</v>
+        <v>12.233751826315032</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>41.158795320000003</v>
+        <v>41.159032117000002</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.6895511999995847E-2</v>
+        <v>-1.745934699999907E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.7808281473442813</v>
+        <v>-0.50763008141873067</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>41.395518834000001</v>
+        <v>41.397593647999997</v>
       </c>
       <c r="C362" s="5">
-        <v>0.23672351399999769</v>
+        <v>0.23856153099999489</v>
       </c>
       <c r="D362" s="5">
-        <v>7.124326427637917</v>
+        <v>7.1813753052929252</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>41.843104275000002</v>
+        <v>41.845205960000001</v>
       </c>
       <c r="C363" s="5">
-        <v>0.44758544100000108</v>
+        <v>0.44761231200000395</v>
       </c>
       <c r="D363" s="5">
-        <v>13.774987780367741</v>
+        <v>13.775132556496583</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>41.778031435000003</v>
+        <v>41.781682637999999</v>
       </c>
       <c r="C364" s="5">
-        <v>-6.5072839999999132E-2</v>
+        <v>-6.352332200000177E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-1.8503155334029131</v>
+        <v>-1.8065330006684088</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>41.922363666000003</v>
+        <v>41.912590932000001</v>
       </c>
       <c r="C365" s="5">
-        <v>0.14433223099999992</v>
+        <v>0.13090829400000104</v>
       </c>
       <c r="D365" s="5">
-        <v>4.2253745680170374</v>
+        <v>3.8252516455402841</v>
       </c>
       <c r="E365" s="5">
-        <v>7.0648258660963137</v>
+        <v>7.05726739878898</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>40.802171463999997</v>
+        <v>40.820573101999997</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.1201922020000055</v>
+        <v>-1.0920178300000032</v>
       </c>
       <c r="D366" s="5">
-        <v>-27.747947942304329</v>
+        <v>-27.152430142281638</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>41.763222220000003</v>
+        <v>41.772445814000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.96105075600000589</v>
+        <v>0.95187271200000367</v>
       </c>
       <c r="D367" s="5">
-        <v>32.229595650533518</v>
+        <v>31.865042617139938</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>40.952739358999999</v>
+        <v>40.955031652999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.81048286100000411</v>
+        <v>-0.81741416100000208</v>
       </c>
       <c r="D368" s="5">
-        <v>-20.956256624895698</v>
+        <v>-21.112473512463737</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>30.336074576000001</v>
+        <v>30.335768614999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-10.616664782999997</v>
+        <v>-10.619263038</v>
       </c>
       <c r="D369" s="5">
-        <v>-97.270286224615745</v>
+        <v>-97.272449211214649</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>31.899990674000001</v>
+        <v>31.899162659000002</v>
       </c>
       <c r="C370" s="5">
-        <v>1.563916098</v>
+        <v>1.5633940440000025</v>
       </c>
       <c r="D370" s="5">
-        <v>82.799108561315649</v>
+        <v>82.764297065763543</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>34.620840117999997</v>
+        <v>34.610979006999997</v>
       </c>
       <c r="C371" s="5">
-        <v>2.7208494439999953</v>
+        <v>2.7118163479999957</v>
       </c>
       <c r="D371" s="5">
-        <v>167.03276660441313</v>
+        <v>166.20438774242734</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>35.044321228000001</v>
+        <v>35.030324565999997</v>
       </c>
       <c r="C372" s="5">
-        <v>0.42348111000000443</v>
+        <v>0.41934555899999992</v>
       </c>
       <c r="D372" s="5">
-        <v>15.707258139879897</v>
+        <v>15.548237976943536</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>35.742898195999999</v>
+        <v>35.741661401999998</v>
       </c>
       <c r="C373" s="5">
-        <v>0.69857696799999758</v>
+        <v>0.71133683600000097</v>
       </c>
       <c r="D373" s="5">
-        <v>26.72588682514645</v>
+        <v>27.281973458028585</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>36.372736697999997</v>
+        <v>36.372206486000003</v>
       </c>
       <c r="C374" s="5">
-        <v>0.62983850199999836</v>
+        <v>0.63054508400000486</v>
       </c>
       <c r="D374" s="5">
-        <v>23.32030074805056</v>
+        <v>23.349939391948425</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>37.137745590000002</v>
+        <v>37.137542144999998</v>
       </c>
       <c r="C375" s="5">
-        <v>0.76500889200000444</v>
+        <v>0.76533565899999445</v>
       </c>
       <c r="D375" s="5">
-        <v>28.373297310604496</v>
+        <v>28.387315136547887</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>36.933123768000002</v>
+        <v>36.936078152</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.20462182200000001</v>
+        <v>-0.20146399299999729</v>
       </c>
       <c r="D376" s="5">
-        <v>-6.4150407678613135</v>
+        <v>-6.3190095963808757</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>37.144924299000003</v>
+        <v>37.133822832</v>
       </c>
       <c r="C377" s="5">
-        <v>0.21180053100000151</v>
+        <v>0.19774467999999956</v>
       </c>
       <c r="D377" s="5">
-        <v>7.102900970370829</v>
+        <v>6.6170267074165068</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.395920814633387</v>
+        <v>-11.401748242558396</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>36.856768258000002</v>
+        <v>36.882821094000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.28815604100000058</v>
+        <v>-0.25100173799999936</v>
       </c>
       <c r="D378" s="5">
-        <v>-8.9220404722839106</v>
+        <v>-7.8164027737596564</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>36.759484596999997</v>
+        <v>36.774683289999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-9.728366100000585E-2</v>
+        <v>-0.10813780400000184</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.1218272292526938</v>
+        <v>-3.4621303889147526</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>38.129290525000002</v>
+        <v>38.137654454</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3698059280000052</v>
+        <v>1.3629711640000011</v>
       </c>
       <c r="D380" s="5">
-        <v>55.121405228148987</v>
+        <v>54.760619578032021</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>38.105533788000002</v>
+        <v>38.108269657999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-2.3756736999999362E-2</v>
+        <v>-2.9384796000002211E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.74511208218716041</v>
+        <v>-0.92068349960144902</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>37.412596444999998</v>
+        <v>37.410162919999998</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.69293734300000409</v>
+        <v>-0.69810673799999989</v>
       </c>
       <c r="D382" s="5">
-        <v>-19.766156527881463</v>
+        <v>-19.897801041677667</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>37.614420678999998</v>
+        <v>37.598251132999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.20182423400000005</v>
+        <v>0.18808821300000034</v>
       </c>
       <c r="D383" s="5">
-        <v>6.6690275405500321</v>
+        <v>6.2029396435805628</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>37.836970188000002</v>
+        <v>37.814147613999999</v>
       </c>
       <c r="C384" s="5">
-        <v>0.22254950900000381</v>
+        <v>0.21589648100000147</v>
       </c>
       <c r="D384" s="5">
-        <v>7.3355793868882024</v>
+        <v>7.1124739203645815</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>38.122678217999997</v>
+        <v>38.12122617</v>
       </c>
       <c r="C385" s="5">
-        <v>0.28570802999999501</v>
+        <v>0.30707855600000045</v>
       </c>
       <c r="D385" s="5">
-        <v>9.4471877283378358</v>
+        <v>10.192123614528882</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>38.267447781000001</v>
+        <v>38.249715530000003</v>
       </c>
       <c r="C386" s="5">
-        <v>0.1447695630000041</v>
+        <v>0.12848936000000322</v>
       </c>
       <c r="D386" s="5">
-        <v>4.6533508914243349</v>
+        <v>4.1204843081439124</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>38.252559771000001</v>
+        <v>38.254593487000001</v>
       </c>
       <c r="C387" s="5">
-        <v>-1.4888009999999952E-2</v>
+        <v>4.8779569999979344E-3</v>
       </c>
       <c r="D387" s="5">
-        <v>-0.46586417501254251</v>
+        <v>0.15314246934192699</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>38.121542505999997</v>
+        <v>38.119041987000003</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.1310172650000041</v>
+        <v>-0.13555149999999827</v>
       </c>
       <c r="D388" s="5">
-        <v>-4.0335229055962536</v>
+        <v>-4.1701887371295214</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>38.647778639999999</v>
+        <v>38.632719999999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.52623613400000124</v>
+        <v>0.51367801299999627</v>
       </c>
       <c r="D389" s="5">
-        <v>17.882371116435579</v>
+        <v>17.424767505923345</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0459211301729692</v>
+        <v>4.0364741728350362</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>37.711978315000003</v>
+        <v>37.756354844000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.93580032499999533</v>
+        <v>-0.87636515599999854</v>
       </c>
       <c r="D390" s="5">
-        <v>-25.4826604156031</v>
+        <v>-24.069323127093909</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>38.243216803000003</v>
+        <v>38.277132330000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.53123848799999962</v>
+        <v>0.52077748600000007</v>
       </c>
       <c r="D391" s="5">
-        <v>18.277245246181085</v>
+        <v>17.866941524235671</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>38.411367097000003</v>
+        <v>38.439451353000003</v>
       </c>
       <c r="C392" s="5">
-        <v>0.16815029400000014</v>
+        <v>0.16231902300000201</v>
       </c>
       <c r="D392" s="5">
-        <v>5.4057217321218376</v>
+        <v>5.20913287986422</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>38.515206685000003</v>
+        <v>38.512488441999999</v>
       </c>
       <c r="C393" s="5">
-        <v>0.10383958799999959</v>
+        <v>7.3037088999996058E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>3.2926978032433052</v>
+        <v>2.3040454878278327</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>38.920323986</v>
+        <v>38.911723006000003</v>
       </c>
       <c r="C394" s="5">
-        <v>0.4051173009999971</v>
+        <v>0.3992345640000039</v>
       </c>
       <c r="D394" s="5">
-        <v>13.378463904459114</v>
+        <v>13.173974760059481</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>39.099094477999998</v>
+        <v>39.077891774999998</v>
       </c>
       <c r="C395" s="5">
-        <v>0.17877049199999817</v>
+        <v>0.16616876899999511</v>
       </c>
       <c r="D395" s="5">
-        <v>5.6532913374150562</v>
+        <v>5.2465742949201921</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>39.662553553999999</v>
+        <v>39.621932115</v>
       </c>
       <c r="C396" s="5">
-        <v>0.56345907600000089</v>
+        <v>0.54404034000000223</v>
       </c>
       <c r="D396" s="5">
-        <v>18.731967729876352</v>
+        <v>18.046818045941858</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>39.604999358999997</v>
+        <v>39.599285651999999</v>
       </c>
       <c r="C397" s="5">
-        <v>-5.7554195000001585E-2</v>
+        <v>-2.2646463000000949E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-1.7274853782802135</v>
+        <v>-0.68372456802060499</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>39.852873922999997</v>
+        <v>39.813485262999997</v>
       </c>
       <c r="C398" s="5">
-        <v>0.24787456399999996</v>
+        <v>0.21419961099999796</v>
       </c>
       <c r="D398" s="5">
-        <v>7.7744006046410963</v>
+        <v>6.6876498551730945</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>39.998632510999997</v>
+        <v>40.003831073999997</v>
       </c>
       <c r="C399" s="5">
-        <v>0.14575858799999963</v>
+        <v>0.19034581100000025</v>
       </c>
       <c r="D399" s="5">
-        <v>4.4782721503104472</v>
+        <v>5.8904146461365769</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>40.351425468000002</v>
+        <v>40.338350675000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.35279295700000546</v>
+        <v>0.33451960100000377</v>
       </c>
       <c r="D400" s="5">
-        <v>11.112994326498548</v>
+        <v>10.509249415262989</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>40.364712769</v>
+        <v>40.349332105999999</v>
       </c>
       <c r="C401" s="5">
-        <v>1.3287300999998308E-2</v>
+        <v>1.0981430999997599E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>0.3958638429515382</v>
+        <v>0.32716919874646866</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4425169813589127</v>
+        <v>4.443415079238533</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.708558109999998</v>
+        <v>40.782155434000003</v>
       </c>
       <c r="C402" s="5">
-        <v>0.34384534099999797</v>
+        <v>0.43282332800000489</v>
       </c>
       <c r="D402" s="5">
-        <v>10.714943553116662</v>
+        <v>13.659542228562982</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>40.834545947999999</v>
+        <v>40.895877139</v>
       </c>
       <c r="C403" s="5">
-        <v>0.12598783800000035</v>
+        <v>0.11372170499999612</v>
       </c>
       <c r="D403" s="5">
-        <v>3.7777213253529895</v>
+        <v>3.3980200200078636</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>40.998853081</v>
+        <v>41.056213487999997</v>
       </c>
       <c r="C404" s="5">
-        <v>0.16430713300000122</v>
+        <v>0.16033634899999782</v>
       </c>
       <c r="D404" s="5">
-        <v>4.9367772517178832</v>
+        <v>4.8075060404434211</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>41.216845415999998</v>
+        <v>41.204654490000003</v>
       </c>
       <c r="C405" s="5">
-        <v>0.21799233499999815</v>
+        <v>0.14844100200000554</v>
       </c>
       <c r="D405" s="5">
-        <v>6.5703765068853448</v>
+        <v>4.4259911960251141</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>41.210078467000002</v>
+        <v>41.190642992000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-6.7669489999957477E-3</v>
+        <v>-1.4011498000002121E-2</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.19683724409640391</v>
+        <v>-0.40729347991940168</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>41.543222808000003</v>
+        <v>41.514635755</v>
       </c>
       <c r="C407" s="5">
-        <v>0.33314434100000057</v>
+        <v>0.32399276299999968</v>
       </c>
       <c r="D407" s="5">
-        <v>10.144019439886588</v>
+        <v>9.8580598648249751</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>41.373451052</v>
+        <v>41.309885833000003</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.16977175600000294</v>
+        <v>-0.20474992199999775</v>
       </c>
       <c r="D408" s="5">
-        <v>-4.7952194853846937</v>
+        <v>-5.7604605820158135</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>41.490405105000001</v>
+        <v>41.481973859999997</v>
       </c>
       <c r="C409" s="5">
-        <v>0.11695405300000061</v>
+        <v>0.17208802699999382</v>
       </c>
       <c r="D409" s="5">
-        <v>3.4453868689364064</v>
+        <v>5.1150799753304499</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>41.660794355999997</v>
+        <v>41.597452054999998</v>
       </c>
       <c r="C410" s="5">
-        <v>0.17038925099999602</v>
+        <v>0.11547819500000145</v>
       </c>
       <c r="D410" s="5">
-        <v>5.0409050653360765</v>
+        <v>3.3922047437479064</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>41.557791465999998</v>
+        <v>41.568288146</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.10300288999999907</v>
+        <v>-2.9163908999997545E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.9268872197415252</v>
+        <v>-0.83808154741983332</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>41.589924367999998</v>
+        <v>41.562271772999999</v>
       </c>
       <c r="C412" s="5">
-        <v>3.213290200000074E-2</v>
+        <v>-6.0163730000013516E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>0.93180808203201515</v>
+        <v>-0.17354342841177095</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.594418781999998</v>
+        <v>41.581706265999998</v>
       </c>
       <c r="C413" s="5">
-        <v>4.4944139999998356E-3</v>
+        <v>1.9434492999998554E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.12975506886681032</v>
+        <v>0.56256460639168004</v>
       </c>
       <c r="E413" s="5">
-        <v>3.0464877083044906</v>
+        <v>3.0542616089963559</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>42.089665836000002</v>
+        <v>42.190889636000001</v>
       </c>
       <c r="C414" s="5">
-        <v>0.49524705400000357</v>
+        <v>0.60918337000000378</v>
       </c>
       <c r="D414" s="5">
-        <v>15.261697705721055</v>
+        <v>19.068400972086998</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>42.211747762999998</v>
+        <v>42.302174286000003</v>
       </c>
       <c r="C415" s="5">
-        <v>0.12208192699999643</v>
+        <v>0.11128465000000176</v>
       </c>
       <c r="D415" s="5">
-        <v>3.5366905520629599</v>
+        <v>3.2114992308947654</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>42.273937744999998</v>
+        <v>42.363640424000003</v>
       </c>
       <c r="C416" s="5">
-        <v>6.2189981999999588E-2</v>
+        <v>6.1466138000000115E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7823397038099875</v>
+        <v>1.7576327817480308</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>42.383909373000002</v>
+        <v>42.357010041000002</v>
       </c>
       <c r="C417" s="5">
-        <v>0.10997162800000382</v>
+        <v>-6.6303830000009611E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>3.1667396615945753</v>
+        <v>-0.18765181841923217</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>42.490832826999998</v>
+        <v>42.458922583000003</v>
       </c>
       <c r="C418" s="5">
-        <v>0.10692345399999681</v>
+        <v>0.10191254200000088</v>
       </c>
       <c r="D418" s="5">
-        <v>3.0696432913238869</v>
+        <v>2.9257602378851111</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>42.706199466999998</v>
+        <v>42.669682495000004</v>
       </c>
       <c r="C419" s="5">
-        <v>0.21536663999999917</v>
+        <v>0.21075991200000033</v>
       </c>
       <c r="D419" s="5">
-        <v>6.2547048322992183</v>
+        <v>6.1219694449712536</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>42.788268365999997</v>
+        <v>42.606749675000003</v>
       </c>
       <c r="C420" s="5">
-        <v>8.2068898999999362E-2</v>
+        <v>-6.2932820000000333E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>2.3305814984160511</v>
+        <v>-1.7555739501750822</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>42.992785005000002</v>
+        <v>42.780037618999998</v>
       </c>
       <c r="C421" s="5">
-        <v>0.20451663900000483</v>
+        <v>0.17328794399999481</v>
       </c>
       <c r="D421" s="5">
-        <v>5.8888947211207299</v>
+        <v>4.9912461364261196</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>42.975846685999997</v>
+        <v>42.898744821999998</v>
       </c>
       <c r="C422" s="5">
-        <v>-1.6938319000004753E-2</v>
+        <v>0.11870720299999959</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.47175348987859023</v>
+        <v>3.3810831582102185</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>43.113235457000002</v>
+        <v>42.713170931000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.13738877100000479</v>
+        <v>-0.1855738909999971</v>
       </c>
       <c r="D423" s="5">
-        <v>3.9044364911745566</v>
+        <v>-5.0692875061233984</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>43.278617468999997</v>
+        <v>42.893903016000003</v>
       </c>
       <c r="C424" s="5">
-        <v>0.16538201199999492</v>
+        <v>0.18073208500000248</v>
       </c>
       <c r="D424" s="5">
-        <v>4.701560489035117</v>
+        <v>5.19740379569813</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>43.495022693999999</v>
+        <v>42.905691951999998</v>
       </c>
       <c r="C425" s="5">
-        <v>0.21640522500000259</v>
+        <v>1.1788935999994976E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>6.16813671133285</v>
+        <v>0.33030631937152055</v>
       </c>
       <c r="E425" s="5">
-        <v>4.5693724486480569</v>
+        <v>3.1840580988437672</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>43.534194745000001</v>
+        <v>42.694202408999999</v>
       </c>
       <c r="C426" s="5">
-        <v>3.9172051000001318E-2</v>
+        <v>-0.211489542999999</v>
       </c>
       <c r="D426" s="5">
-        <v>1.0861013138132369</v>
+        <v>-5.7572539286390718</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>43.612490158999996</v>
+        <v>42.689061651000003</v>
       </c>
       <c r="C427" s="5">
-        <v>7.8295413999995844E-2</v>
+        <v>-5.1407579999960262E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>2.1796533949053787</v>
+        <v>-0.14439491876288013</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>43.687714790999998</v>
+        <v>42.661348373000003</v>
       </c>
       <c r="C428" s="5">
-        <v>7.5224632000001179E-2</v>
+        <v>-2.771327800000023E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>2.0895586228173446</v>
+        <v>-0.77625150879676585</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>43.658857099000002</v>
+        <v>42.825827031000003</v>
       </c>
       <c r="C429" s="5">
-        <v>-2.8857691999995438E-2</v>
+        <v>0.16447865800000017</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.78978036030953325</v>
+        <v>4.7259163720360542</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>43.664008467999999</v>
+        <v>42.833971022</v>
       </c>
       <c r="C430" s="5">
-        <v>5.151368999996464E-3</v>
+        <v>8.143990999997186E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>0.14168158267233721</v>
+        <v>0.22843731962318703</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>43.164538069999999</v>
+        <v>42.453670701</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.4994703979999997</v>
+        <v>-0.380300321</v>
       </c>
       <c r="D431" s="5">
-        <v>-12.895229494386395</v>
+        <v>-10.149002998671353</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>43.595900993999997</v>
+        <v>42.517848082999997</v>
       </c>
       <c r="C432" s="5">
-        <v>0.43136292399999832</v>
+        <v>6.4177381999996896E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>12.673742578325676</v>
+        <v>1.8292036519494959</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>43.733167674000001</v>
+        <v>42.394088371000002</v>
       </c>
       <c r="C433" s="5">
-        <v>0.1372666800000033</v>
+        <v>-0.12375971199999469</v>
       </c>
       <c r="D433" s="5">
-        <v>3.8444597442313322</v>
+        <v>-3.4375449460411489</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>43.547593138000003</v>
+        <v>42.312607857000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.18557453599999718</v>
+        <v>-8.1480513999999005E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-4.9748295227492356</v>
+        <v>-2.2821489700974751</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>44.110327478999999</v>
+        <v>42.885128334000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.5627343409999952</v>
+        <v>0.57252047699999764</v>
       </c>
       <c r="D435" s="5">
-        <v>16.657725367044463</v>
+        <v>17.501402854378</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>44.269884636999997</v>
+        <v>43.046520409000003</v>
       </c>
       <c r="C436" s="5">
-        <v>0.15955715799999837</v>
+        <v>0.16139207500000197</v>
       </c>
       <c r="D436" s="5">
-        <v>4.4280813080164405</v>
+        <v>4.6106866254614687</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>44.148227951000003</v>
+        <v>43.000736228000001</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.12165668599999435</v>
+        <v>-4.5784181000001922E-2</v>
       </c>
       <c r="D437" s="5">
-        <v>-3.2482938229693281</v>
+        <v>-1.268877487169251</v>
       </c>
       <c r="E437" s="5">
-        <v>1.5017931168710641</v>
+        <v>0.22151903786176153</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>43.095177909</v>
+      </c>
+      <c r="C438" s="5">
+        <v>9.4441680999999278E-2</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.6676069752048059</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>