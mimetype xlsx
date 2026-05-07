--- v4 (2026-04-16)
+++ v5 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EB1CE746-1F8B-4DD9-AFDC-9D0CC55FA46A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A2D0926D-FD79-4037-AF64-54A1ABDBFDB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6BC7A9D6-6EC5-48C0-A101-FFFC2A7C5BF4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ABD0AA1A-940E-400F-92AB-FC88C313601C}"/>
   </bookViews>
   <sheets>
     <sheet name="fwasrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40FF2E3B-AFC0-4DEB-A400-7F87FF9FD1A6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B2D2573-C83D-43B6-B734-3B900B65D16B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>4.6106866254614687</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>43.000736228000001</v>
       </c>
       <c r="C437" s="5">
         <v>-4.5784181000001922E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-1.268877487169251</v>
       </c>
       <c r="E437" s="5">
         <v>0.22151903786176153</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>43.095177909</v>
+        <v>43.006472193</v>
       </c>
       <c r="C438" s="5">
-        <v>9.4441680999999278E-2</v>
+        <v>5.7359649999995099E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>2.6676069752048059</v>
+        <v>0.16018819048120303</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>42.806678288999997</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.19979390400000341</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-5.4345447714811872</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>42.830337475</v>
+      </c>
+      <c r="C440" s="5">
+        <v>2.3659186000003274E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.66525803335597544</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>