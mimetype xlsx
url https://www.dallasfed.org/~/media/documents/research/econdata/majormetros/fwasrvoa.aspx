--- v5 (2026-05-07)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A2D0926D-FD79-4037-AF64-54A1ABDBFDB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7FBEDAE4-490C-466E-9B64-24967B72C0DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ABD0AA1A-940E-400F-92AB-FC88C313601C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6791BC41-FD1C-466F-BBFB-C30E7AA3524E}"/>
   </bookViews>
   <sheets>
     <sheet name="fwasrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B2D2573-C83D-43B6-B734-3B900B65D16B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCEA2C5B-C3D5-4BB8-AB36-D8A204CC1A96}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>23.79171024</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>23.903990282999999</v>
       </c>
       <c r="C7" s="5">
         <v>0.11228004299999839</v>
       </c>
       <c r="D7" s="5">
         <v>5.8124816274435664</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>23.944274772</v>
       </c>
       <c r="C8" s="5">
         <v>4.0284489000001145E-2</v>
       </c>
       <c r="D8" s="5">
         <v>2.0411649416520516</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>23.747815532000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.19645923999999937</v>
       </c>
       <c r="D9" s="5">
         <v>-9.4134437151508603</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>24.065272299</v>
       </c>
       <c r="C10" s="5">
         <v>0.31745676699999947</v>
       </c>
       <c r="D10" s="5">
         <v>17.274977954480541</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>24.457710664</v>
       </c>
       <c r="C11" s="5">
         <v>0.39243836500000029</v>
       </c>
       <c r="D11" s="5">
         <v>21.422808677645456</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>24.228373156</v>
       </c>
       <c r="C12" s="5">
         <v>-0.22933750800000041</v>
       </c>
       <c r="D12" s="5">
         <v>-10.68972822334352</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>24.459796570000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.23142341400000177</v>
       </c>
       <c r="D13" s="5">
         <v>12.083850500163074</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>24.51758006</v>
       </c>
       <c r="C14" s="5">
         <v>5.7783489999998494E-2</v>
       </c>
       <c r="D14" s="5">
         <v>2.8719889795853604</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>24.392126279999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.12545378000000085</v>
       </c>
       <c r="D15" s="5">
         <v>-5.9703777519080621</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>24.454991240999998</v>
       </c>
       <c r="C16" s="5">
         <v>6.2864960999998942E-2</v>
       </c>
       <c r="D16" s="5">
         <v>3.1369353318121629</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>24.615994965999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.16100372500000049</v>
       </c>
       <c r="D17" s="5">
         <v>8.1928581614980622</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>25.022199233999999</v>
       </c>
       <c r="C18" s="5">
         <v>0.40620426799999976</v>
       </c>
       <c r="D18" s="5">
         <v>21.70179951468889</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>24.719320238000002</v>
       </c>
       <c r="C19" s="5">
         <v>-0.3028789959999969</v>
       </c>
       <c r="D19" s="5">
         <v>-13.596257713614357</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>24.962352805999998</v>
       </c>
       <c r="C20" s="5">
         <v>0.24303256799999673</v>
       </c>
       <c r="D20" s="5">
         <v>12.457368868972839</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>25.157325109999999</v>
       </c>
       <c r="C21" s="5">
         <v>0.19497230400000021</v>
       </c>
       <c r="D21" s="5">
         <v>9.78609618692734</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>25.255880163</v>
       </c>
       <c r="C22" s="5">
         <v>9.8555053000001891E-2</v>
       </c>
       <c r="D22" s="5">
         <v>4.8036846604938566</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>25.31617091</v>
       </c>
       <c r="C23" s="5">
         <v>6.0290746999999811E-2</v>
       </c>
       <c r="D23" s="5">
         <v>2.9025480829194983</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>25.651384604</v>
       </c>
       <c r="C24" s="5">
         <v>0.33521369400000012</v>
       </c>
       <c r="D24" s="5">
         <v>17.099090110147653</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>26.015571692000002</v>
       </c>
       <c r="C25" s="5">
         <v>0.36418708800000132</v>
       </c>
       <c r="D25" s="5">
         <v>18.432457104652357</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>25.829008536</v>
       </c>
       <c r="C26" s="5">
         <v>-0.18656315600000184</v>
       </c>
       <c r="D26" s="5">
         <v>-8.2740238547415181</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>25.806619134000002</v>
       </c>
       <c r="C27" s="5">
         <v>-2.2389401999998171E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-1.035253056524954</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>25.878798563</v>
       </c>
       <c r="C28" s="5">
         <v>7.2179428999998407E-2</v>
       </c>
       <c r="D28" s="5">
         <v>3.4084368327894188</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>25.952132408000001</v>
       </c>
       <c r="C29" s="5">
         <v>7.3333845000000508E-2</v>
       </c>
       <c r="D29" s="5">
         <v>3.4539931555096048</v>
       </c>
       <c r="E29" s="5">
         <v>5.4279237700750826</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>25.732211752000001</v>
       </c>
       <c r="C30" s="5">
         <v>-0.21992065599999933</v>
       </c>
       <c r="D30" s="5">
         <v>-9.7080943222365601</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>26.048507515000001</v>
       </c>
       <c r="C31" s="5">
         <v>0.3162957629999994</v>
       </c>
       <c r="D31" s="5">
         <v>15.789382867216339</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.174741486999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.12623397199999786</v>
       </c>
       <c r="D32" s="5">
         <v>5.9728647991194928</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>26.177082837</v>
       </c>
       <c r="C33" s="5">
         <v>2.3413500000017962E-3</v>
       </c>
       <c r="D33" s="5">
         <v>0.10739371343426729</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>26.354875557</v>
       </c>
       <c r="C34" s="5">
         <v>0.17779271999999935</v>
       </c>
       <c r="D34" s="5">
         <v>8.4617658693566966</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>26.553308792999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.19843323599999962</v>
       </c>
       <c r="D35" s="5">
         <v>9.418841698946089</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>26.321272325999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.23203646700000036</v>
       </c>
       <c r="D36" s="5">
         <v>-9.9966259961587927</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>26.330966073999999</v>
       </c>
       <c r="C37" s="5">
         <v>9.6937480000001131E-3</v>
       </c>
       <c r="D37" s="5">
         <v>0.44283911730054193</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>26.438789603</v>
       </c>
       <c r="C38" s="5">
         <v>0.10782352900000092</v>
       </c>
       <c r="D38" s="5">
         <v>5.0261155860004791</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>26.710873852999999</v>
       </c>
       <c r="C39" s="5">
         <v>0.27208424999999892</v>
       </c>
       <c r="D39" s="5">
         <v>13.072847799338682</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>26.781192301000001</v>
       </c>
       <c r="C40" s="5">
         <v>7.0318448000001865E-2</v>
       </c>
       <c r="D40" s="5">
         <v>3.2052379567021116</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>26.745168907</v>
       </c>
       <c r="C41" s="5">
         <v>-3.6023394000000764E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-1.6022325790362113</v>
       </c>
       <c r="E41" s="5">
         <v>3.0557662335120472</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>26.967906815999999</v>
       </c>
       <c r="C42" s="5">
         <v>0.22273790899999923</v>
       </c>
       <c r="D42" s="5">
         <v>10.46449882710856</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>27.070792511000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.10288569500000122</v>
       </c>
       <c r="D43" s="5">
         <v>4.6754352280848455</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>27.074428846</v>
       </c>
       <c r="C44" s="5">
         <v>3.6363349999994909E-3</v>
       </c>
       <c r="D44" s="5">
         <v>0.16131139351733825</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>27.321329674000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.24690082800000113</v>
       </c>
       <c r="D45" s="5">
         <v>11.509106866323847</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>27.252404224999999</v>
       </c>
       <c r="C46" s="5">
         <v>-6.8925449000001748E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-2.9856711744097097</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>27.295984187999998</v>
       </c>
       <c r="C47" s="5">
         <v>4.3579962999999111E-2</v>
       </c>
       <c r="D47" s="5">
         <v>1.9359161151004667</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>27.677438643999999</v>
       </c>
       <c r="C48" s="5">
         <v>0.38145445600000016</v>
       </c>
       <c r="D48" s="5">
         <v>18.120605710883254</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>27.523807492</v>
       </c>
       <c r="C49" s="5">
         <v>-0.1536311519999991</v>
       </c>
       <c r="D49" s="5">
         <v>-6.461289339627041</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>27.439923823000001</v>
       </c>
       <c r="C50" s="5">
         <v>-8.3883668999998662E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-3.5965276563029391</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>27.611685081000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.17176125800000008</v>
       </c>
       <c r="D51" s="5">
         <v>7.7755186340372484</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>27.67603154</v>
       </c>
       <c r="C52" s="5">
         <v>6.4346458999999356E-2</v>
       </c>
       <c r="D52" s="5">
         <v>2.8326113238353878</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>27.731447295999999</v>
       </c>
       <c r="C53" s="5">
         <v>5.5415755999998595E-2</v>
       </c>
       <c r="D53" s="5">
         <v>2.4293998474106182</v>
       </c>
       <c r="E53" s="5">
         <v>3.6876880173370763</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>27.082855252000002</v>
       </c>
       <c r="C54" s="5">
         <v>-0.64859204399999726</v>
       </c>
       <c r="D54" s="5">
         <v>-24.722887367456437</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>27.06778285</v>
       </c>
       <c r="C55" s="5">
         <v>-1.5072402000001262E-2</v>
       </c>
       <c r="D55" s="5">
         <v>-0.66579474239381042</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>28.179934788000001</v>
       </c>
       <c r="C56" s="5">
         <v>1.1121519380000002</v>
       </c>
       <c r="D56" s="5">
         <v>62.124108329053882</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>27.160289619</v>
       </c>
       <c r="C57" s="5">
         <v>-1.0196451690000004</v>
       </c>
       <c r="D57" s="5">
         <v>-35.741149148845906</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>27.161388425999998</v>
       </c>
       <c r="C58" s="5">
         <v>1.0988069999982031E-3</v>
       </c>
       <c r="D58" s="5">
         <v>4.8558459900216455E-2</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>27.275129106000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.11374068000000292</v>
       </c>
       <c r="D59" s="5">
         <v>5.1424722266016243</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>27.442053483999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.16692437799999738</v>
       </c>
       <c r="D60" s="5">
         <v>7.5963396849429543</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>27.457942325000001</v>
       </c>
       <c r="C61" s="5">
         <v>1.5888841000002429E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.69701211506549843</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>27.517051088999999</v>
       </c>
       <c r="C62" s="5">
         <v>5.9108763999997649E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.6140480169515312</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>27.698739568000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.18168847900000173</v>
       </c>
       <c r="D63" s="5">
         <v>8.2174761893972779</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>27.858788345000001</v>
       </c>
       <c r="C64" s="5">
         <v>0.16004877700000009</v>
       </c>
       <c r="D64" s="5">
         <v>7.1584943745228946</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>27.968103393</v>
       </c>
       <c r="C65" s="5">
         <v>0.10931504799999914</v>
       </c>
       <c r="D65" s="5">
         <v>4.8116387885246859</v>
       </c>
       <c r="E65" s="5">
         <v>0.85338530828911185</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>28.250265131999999</v>
       </c>
       <c r="C66" s="5">
         <v>0.2821617389999993</v>
       </c>
       <c r="D66" s="5">
         <v>12.801308980180771</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>28.294951424000001</v>
       </c>
       <c r="C67" s="5">
         <v>4.4686292000001515E-2</v>
       </c>
       <c r="D67" s="5">
         <v>1.9147621620781985</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>28.581953628000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.28700220400000021</v>
       </c>
       <c r="D68" s="5">
         <v>12.874409443465474</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>28.516385035999999</v>
       </c>
       <c r="C69" s="5">
         <v>-6.5568592000001757E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-2.7183972467432982</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>28.638829707999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.12244467200000031</v>
       </c>
       <c r="D70" s="5">
         <v>5.2760457852497167</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>28.874126081</v>
       </c>
       <c r="C71" s="5">
         <v>0.23529637300000061</v>
       </c>
       <c r="D71" s="5">
         <v>10.317135767337525</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>29.030079635</v>
       </c>
       <c r="C72" s="5">
         <v>0.15595355399999988</v>
       </c>
       <c r="D72" s="5">
         <v>6.6774298897265716</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>29.035445418999998</v>
       </c>
       <c r="C73" s="5">
         <v>5.3657839999985413E-3</v>
       </c>
       <c r="D73" s="5">
         <v>0.22202800357014052</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>29.169348317000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.13390289800000232</v>
       </c>
       <c r="D74" s="5">
         <v>5.6765934979475796</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>28.998944437999999</v>
       </c>
       <c r="C75" s="5">
         <v>-0.17040387900000198</v>
       </c>
       <c r="D75" s="5">
         <v>-6.7893448867365258</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>29.066481823</v>
       </c>
       <c r="C76" s="5">
         <v>6.7537385000001393E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.8308302783035311</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>29.239241267000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.17275944400000043</v>
       </c>
       <c r="D77" s="5">
         <v>7.3701514385218658</v>
       </c>
       <c r="E77" s="5">
         <v>4.5449555736344571</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>29.112551070999999</v>
       </c>
       <c r="C78" s="5">
         <v>-0.12669019600000198</v>
       </c>
       <c r="D78" s="5">
         <v>-5.0773236848607795</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>29.217714396000002</v>
       </c>
       <c r="C79" s="5">
         <v>0.10516332500000303</v>
       </c>
       <c r="D79" s="5">
         <v>4.4219293951964111</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>29.200431205000001</v>
       </c>
       <c r="C80" s="5">
         <v>-1.7283191000000642E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-0.70753264185626774</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>29.254393474</v>
       </c>
       <c r="C81" s="5">
         <v>5.3962268999999452E-2</v>
       </c>
       <c r="D81" s="5">
         <v>2.2402737473597778</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>29.524579962000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.27018648800000022</v>
       </c>
       <c r="D82" s="5">
         <v>11.663581217169083</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>29.629479197999999</v>
       </c>
       <c r="C83" s="5">
         <v>0.10489923599999784</v>
       </c>
       <c r="D83" s="5">
         <v>4.3478443511423492</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>29.56530364</v>
       </c>
       <c r="C84" s="5">
         <v>-6.4175557999998745E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-2.5683833094718667</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>29.729058512000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.16375487200000194</v>
       </c>
       <c r="D85" s="5">
         <v>6.8527603262369396</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>29.710200581999999</v>
       </c>
       <c r="C86" s="5">
         <v>-1.8857930000002909E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.75854177908795117</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>29.797719595</v>
       </c>
       <c r="C87" s="5">
         <v>8.7519013000001422E-2</v>
       </c>
       <c r="D87" s="5">
         <v>3.5927451350968642</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>29.974870657</v>
       </c>
       <c r="C88" s="5">
         <v>0.17715106200000008</v>
       </c>
       <c r="D88" s="5">
         <v>7.3721044657839796</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>29.999789989</v>
       </c>
       <c r="C89" s="5">
         <v>2.4919331999999628E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.0021830272633592</v>
       </c>
       <c r="E89" s="5">
         <v>2.601123315940379</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>30.085378432999999</v>
       </c>
       <c r="C90" s="5">
         <v>8.5588443999998987E-2</v>
       </c>
       <c r="D90" s="5">
         <v>3.477796112419318</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>30.235821142999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.15044271000000009</v>
       </c>
       <c r="D91" s="5">
         <v>6.1684476873454575</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>30.337833098000001</v>
       </c>
       <c r="C92" s="5">
         <v>0.10201195500000182</v>
       </c>
       <c r="D92" s="5">
         <v>4.1246324170266746</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>30.292405473999999</v>
       </c>
       <c r="C93" s="5">
         <v>-4.5427624000001998E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-1.7821454305024353</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>30.304794374</v>
       </c>
       <c r="C94" s="5">
         <v>1.2388900000001257E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.4918779516168037</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>30.285640175000001</v>
       </c>
       <c r="C95" s="5">
         <v>-1.9154198999999039E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-0.75583104376593102</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>30.194064960999999</v>
       </c>
       <c r="C96" s="5">
         <v>-9.1575214000002347E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-3.5687219189260877</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>30.205451242999999</v>
       </c>
       <c r="C97" s="5">
         <v>1.1386282000000136E-2</v>
       </c>
       <c r="D97" s="5">
         <v>0.45346372479051489</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>30.468687661000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.26323641800000175</v>
       </c>
       <c r="D98" s="5">
         <v>10.973951038417141</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>30.603147494000002</v>
       </c>
       <c r="C99" s="5">
         <v>0.13445983300000108</v>
       </c>
       <c r="D99" s="5">
         <v>5.4261043722206415</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>30.483613525999999</v>
       </c>
       <c r="C100" s="5">
         <v>-0.11953396800000249</v>
       </c>
       <c r="D100" s="5">
         <v>-4.5877321387149506</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>30.594325490999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.11071196500000013</v>
       </c>
       <c r="D101" s="5">
         <v>4.4463409667345299</v>
       </c>
       <c r="E101" s="5">
         <v>1.9817988799854858</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>30.421541015999999</v>
       </c>
       <c r="C102" s="5">
         <v>-0.17278447500000027</v>
       </c>
       <c r="D102" s="5">
         <v>-6.5705220739932351</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>30.423157089</v>
       </c>
       <c r="C103" s="5">
         <v>1.6160730000009949E-3</v>
       </c>
       <c r="D103" s="5">
         <v>6.3765813503735558E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>30.545528018999999</v>
       </c>
       <c r="C104" s="5">
         <v>0.12237092999999888</v>
       </c>
       <c r="D104" s="5">
         <v>4.9349798878228546</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>30.806103108999999</v>
       </c>
       <c r="C105" s="5">
         <v>0.26057508999999968</v>
       </c>
       <c r="D105" s="5">
         <v>10.731079467853078</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>30.894559165</v>
       </c>
       <c r="C106" s="5">
         <v>8.8456056000001837E-2</v>
       </c>
       <c r="D106" s="5">
         <v>3.5005971530776669</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>30.381563944</v>
       </c>
       <c r="C107" s="5">
         <v>-0.51299522100000061</v>
       </c>
       <c r="D107" s="5">
         <v>-18.202979915325667</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>30.898483699</v>
       </c>
       <c r="C108" s="5">
         <v>0.51691975499999998</v>
       </c>
       <c r="D108" s="5">
         <v>22.440331409561807</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>30.947012881999999</v>
       </c>
       <c r="C109" s="5">
         <v>4.8529182999999421E-2</v>
       </c>
       <c r="D109" s="5">
         <v>1.9010872822006863</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>31.250251975000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.30323909300000196</v>
       </c>
       <c r="D110" s="5">
         <v>12.413236870130827</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>31.527420930000002</v>
       </c>
       <c r="C111" s="5">
         <v>0.27716895500000049</v>
       </c>
       <c r="D111" s="5">
         <v>11.178052006725769</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>31.420355216000001</v>
       </c>
       <c r="C112" s="5">
         <v>-0.10706571400000087</v>
       </c>
       <c r="D112" s="5">
         <v>-3.9998869019768457</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>31.534118063000001</v>
       </c>
       <c r="C113" s="5">
         <v>0.11376284700000028</v>
       </c>
       <c r="D113" s="5">
         <v>4.4323821792459972</v>
       </c>
       <c r="E113" s="5">
         <v>3.0717871922898432</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>31.558091678</v>
       </c>
       <c r="C114" s="5">
         <v>2.3973614999999171E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.91611674415010835</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>31.630915539</v>
       </c>
       <c r="C115" s="5">
         <v>7.2823860999999823E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.8045528000077313</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>31.650423075999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.9507536999999076E-2</v>
       </c>
       <c r="D116" s="5">
         <v>0.74258397155424483</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>31.917134252</v>
       </c>
       <c r="C117" s="5">
         <v>0.26671117600000116</v>
       </c>
       <c r="D117" s="5">
         <v>10.594224692914844</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>31.967726686999999</v>
       </c>
       <c r="C118" s="5">
         <v>5.0592434999998659E-2</v>
       </c>
       <c r="D118" s="5">
         <v>1.9188131084441729</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>31.819859435000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.14786725199999751</v>
       </c>
       <c r="D119" s="5">
         <v>-5.4115650429354289</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>32.441590480999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.62173104599999718</v>
       </c>
       <c r="D120" s="5">
         <v>26.138183249614542</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>32.552626564999997</v>
       </c>
       <c r="C121" s="5">
         <v>0.11103608399999843</v>
       </c>
       <c r="D121" s="5">
         <v>4.1853800064953983</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>32.640057210000002</v>
       </c>
       <c r="C122" s="5">
         <v>8.7430645000004859E-2</v>
       </c>
       <c r="D122" s="5">
         <v>3.2710284548174817</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>33.186635340000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.54657813000000033</v>
       </c>
       <c r="D123" s="5">
         <v>22.052799060612969</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>33.090673152000001</v>
       </c>
       <c r="C124" s="5">
         <v>-9.5962188000001447E-2</v>
       </c>
       <c r="D124" s="5">
         <v>-3.4152535070680279</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>33.142267443000001</v>
       </c>
       <c r="C125" s="5">
         <v>5.159429100000068E-2</v>
       </c>
       <c r="D125" s="5">
         <v>1.8871436481806558</v>
       </c>
       <c r="E125" s="5">
         <v>5.0997125614459238</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>33.073711516000003</v>
       </c>
       <c r="C126" s="5">
         <v>-6.8555926999998462E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.4541950258983869</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>33.237953042999997</v>
       </c>
       <c r="C127" s="5">
         <v>0.16424152699999439</v>
       </c>
       <c r="D127" s="5">
         <v>6.1245915346626489</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>33.139963582999997</v>
       </c>
       <c r="C128" s="5">
         <v>-9.7989460000000861E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-3.480940181653247</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>33.018124376000003</v>
       </c>
       <c r="C129" s="5">
         <v>-0.12183920699999362</v>
       </c>
       <c r="D129" s="5">
         <v>-4.3236789231046231</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>33.029338930999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.121455499999513E-2</v>
       </c>
       <c r="D130" s="5">
         <v>0.40834039425519109</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>33.272197095999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.24285816500000124</v>
       </c>
       <c r="D131" s="5">
         <v>9.1890736750122493</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>33.096340892000001</v>
       </c>
       <c r="C132" s="5">
         <v>-0.17585620399999868</v>
       </c>
       <c r="D132" s="5">
         <v>-6.1612933275553843</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>33.295014141000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.19867324900000227</v>
       </c>
       <c r="D133" s="5">
         <v>7.446103486401956</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>33.132221072999997</v>
       </c>
       <c r="C134" s="5">
         <v>-0.16279306800000626</v>
       </c>
       <c r="D134" s="5">
         <v>-5.7120568567065044</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>33.152236578</v>
       </c>
       <c r="C135" s="5">
         <v>2.0015505000003486E-2</v>
       </c>
       <c r="D135" s="5">
         <v>0.72734548051132109</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>33.039997218000003</v>
       </c>
       <c r="C136" s="5">
         <v>-0.11223935999999668</v>
       </c>
       <c r="D136" s="5">
         <v>-3.9878864670361502</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>33.124328796999997</v>
       </c>
       <c r="C137" s="5">
         <v>8.433157899999344E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.1062560886876867</v>
       </c>
       <c r="E137" s="5">
         <v>-5.4126188049308244E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>33.030778382000001</v>
       </c>
       <c r="C138" s="5">
         <v>-9.3550414999995724E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-3.3369142193785062</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>33.10774782</v>
       </c>
       <c r="C139" s="5">
         <v>7.6969437999999002E-2</v>
       </c>
       <c r="D139" s="5">
         <v>2.8323983913802309</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>33.081890913999999</v>
       </c>
       <c r="C140" s="5">
         <v>-2.5856906000001345E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.93317591354696861</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>32.697987494000003</v>
       </c>
       <c r="C141" s="5">
         <v>-0.38390341999999578</v>
       </c>
       <c r="D141" s="5">
         <v>-13.070260595417771</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>32.891062980000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.19307548599999791</v>
       </c>
       <c r="D142" s="5">
         <v>7.320486131465298</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>33.097387339999997</v>
       </c>
       <c r="C143" s="5">
         <v>0.20632435999999643</v>
       </c>
       <c r="D143" s="5">
         <v>7.7927715747249993</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>32.801001753999998</v>
       </c>
       <c r="C144" s="5">
         <v>-0.29638558599999953</v>
       </c>
       <c r="D144" s="5">
         <v>-10.232167616529908</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>32.886180783</v>
       </c>
       <c r="C145" s="5">
         <v>8.5179029000002515E-2</v>
       </c>
       <c r="D145" s="5">
         <v>3.161105984989443</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>32.627600295000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.25858048799999978</v>
       </c>
       <c r="D146" s="5">
         <v>-9.0379328186753547</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>32.608271676000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.9328618999999492E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-0.7085694228918582</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>32.688311059999997</v>
       </c>
       <c r="C148" s="5">
         <v>8.003938399999555E-2</v>
       </c>
       <c r="D148" s="5">
         <v>2.9855793115663554</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>32.704924935000001</v>
       </c>
       <c r="C149" s="5">
         <v>1.6613875000004441E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.61160930091022081</v>
       </c>
       <c r="E149" s="5">
         <v>-1.2661505220838754</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>32.988064057000003</v>
       </c>
       <c r="C150" s="5">
         <v>0.28313912200000146</v>
       </c>
       <c r="D150" s="5">
         <v>10.898091077152937</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>32.878476028000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.10958802900000109</v>
       </c>
       <c r="D151" s="5">
         <v>-3.9144239446629148</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>33.125773520000003</v>
       </c>
       <c r="C152" s="5">
         <v>0.24729749200000128</v>
       </c>
       <c r="D152" s="5">
         <v>9.4087838342198573</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>33.074172541000003</v>
       </c>
       <c r="C153" s="5">
         <v>-5.1600978999999825E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-1.8533426700718669</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>33.134879554000001</v>
       </c>
       <c r="C154" s="5">
         <v>6.0707012999998256E-2</v>
       </c>
       <c r="D154" s="5">
         <v>2.2249490578205577</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>33.018826777999998</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11605277600000363</v>
       </c>
       <c r="D155" s="5">
         <v>-4.1228977690483948</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>33.083719455000001</v>
       </c>
       <c r="C156" s="5">
         <v>6.4892677000003118E-2</v>
       </c>
       <c r="D156" s="5">
         <v>2.3840484500235126</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>32.982078663999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.10164079100000123</v>
       </c>
       <c r="D157" s="5">
         <v>-3.6250146613281409</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>33.106355876000002</v>
       </c>
       <c r="C158" s="5">
         <v>0.12427721200000263</v>
       </c>
       <c r="D158" s="5">
         <v>4.6165206652807322</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>33.069410306999998</v>
       </c>
       <c r="C159" s="5">
         <v>-3.6945569000003786E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-1.3309702424781689</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>33.049571272999998</v>
       </c>
       <c r="C160" s="5">
         <v>-1.9839034000000311E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.71753458014256477</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>32.885741754999998</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16382951800000001</v>
       </c>
       <c r="D161" s="5">
         <v>-5.7889718272970629</v>
       </c>
       <c r="E161" s="5">
         <v>0.55287336803053755</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>33.062254858000003</v>
       </c>
       <c r="C162" s="5">
         <v>0.17651310300000489</v>
       </c>
       <c r="D162" s="5">
         <v>6.634546660036289</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>33.079311703000002</v>
       </c>
       <c r="C163" s="5">
         <v>1.7056844999999043E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.6208406446175152</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>32.974064796999997</v>
       </c>
       <c r="C164" s="5">
         <v>-0.10524690600000497</v>
       </c>
       <c r="D164" s="5">
         <v>-3.7518763905220132</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>33.134255009</v>
       </c>
       <c r="C165" s="5">
         <v>0.16019021200000338</v>
       </c>
       <c r="D165" s="5">
         <v>5.987995805976265</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>33.291296146999997</v>
       </c>
       <c r="C166" s="5">
         <v>0.15704113799999675</v>
       </c>
       <c r="D166" s="5">
         <v>5.8380732076217301</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>33.215571738000001</v>
       </c>
       <c r="C167" s="5">
         <v>-7.5724408999995774E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-2.6956314107028478</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>33.468211644999997</v>
       </c>
       <c r="C168" s="5">
         <v>0.25263990699999539</v>
       </c>
       <c r="D168" s="5">
         <v>9.5189552934011434</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>33.386192213000001</v>
       </c>
       <c r="C169" s="5">
         <v>-8.2019431999995618E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-2.9014840039220613</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>33.678645004000003</v>
       </c>
       <c r="C170" s="5">
         <v>0.29245279100000232</v>
       </c>
       <c r="D170" s="5">
         <v>11.03314702410727</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>33.607014712999998</v>
       </c>
       <c r="C171" s="5">
         <v>-7.1630291000005286E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-2.5226057106480182</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>33.496938159999999</v>
       </c>
       <c r="C172" s="5">
         <v>-0.11007655299999897</v>
       </c>
       <c r="D172" s="5">
         <v>-3.860445697700432</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>33.878042319999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.38110415999999958</v>
       </c>
       <c r="D173" s="5">
         <v>14.540305352882621</v>
       </c>
       <c r="E173" s="5">
         <v>3.017418832735097</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>33.775255925000003</v>
       </c>
       <c r="C174" s="5">
         <v>-0.10278639499999542</v>
       </c>
       <c r="D174" s="5">
         <v>-3.5806704249701893</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>33.787407874000003</v>
       </c>
       <c r="C175" s="5">
         <v>1.2151948999999718E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.43260159260154474</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>33.758558981</v>
       </c>
       <c r="C176" s="5">
         <v>-2.8848893000002818E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-1.0198048023092432</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>33.602465778999999</v>
       </c>
       <c r="C177" s="5">
         <v>-0.15609320200000099</v>
       </c>
       <c r="D177" s="5">
         <v>-5.4096202031463703</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>33.470097822</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13236795699999959</v>
       </c>
       <c r="D178" s="5">
         <v>-4.625997191916154</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>33.399740582</v>
       </c>
       <c r="C179" s="5">
         <v>-7.0357239999999877E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.4935502991123126</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>33.282976261000002</v>
       </c>
       <c r="C180" s="5">
         <v>-0.11676432099999801</v>
       </c>
       <c r="D180" s="5">
         <v>-4.1154268416896178</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>33.40234349</v>
       </c>
       <c r="C181" s="5">
         <v>0.11936722899999808</v>
       </c>
       <c r="D181" s="5">
         <v>4.3896376412993598</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>33.277016463999999</v>
       </c>
       <c r="C182" s="5">
         <v>-0.12532702600000079</v>
       </c>
       <c r="D182" s="5">
         <v>-4.4106901398585974</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>33.402904235999998</v>
       </c>
       <c r="C183" s="5">
         <v>0.12588777199999868</v>
       </c>
       <c r="D183" s="5">
         <v>4.6352852174460724</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>33.403173612000003</v>
       </c>
       <c r="C184" s="5">
         <v>2.6937600000564998E-4</v>
       </c>
       <c r="D184" s="5">
         <v>9.6777674104542299E-3</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>33.379884509</v>
       </c>
       <c r="C185" s="5">
         <v>-2.3289103000003308E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.83345389370611533</v>
       </c>
       <c r="E185" s="5">
         <v>-1.4704445029455226</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>33.691932270000002</v>
       </c>
       <c r="C186" s="5">
         <v>0.31204776100000231</v>
       </c>
       <c r="D186" s="5">
         <v>11.813198472482256</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>33.675483149999998</v>
       </c>
       <c r="C187" s="5">
         <v>-1.6449120000004314E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.58429497753931248</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>33.738039272000002</v>
       </c>
       <c r="C188" s="5">
         <v>6.2556122000003711E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.2520558869498108</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>33.785794684000003</v>
       </c>
       <c r="C189" s="5">
         <v>4.7755412000000774E-2</v>
       </c>
       <c r="D189" s="5">
         <v>1.7118583484277528</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>33.887936396999997</v>
       </c>
       <c r="C190" s="5">
         <v>0.10214171299999464</v>
       </c>
       <c r="D190" s="5">
         <v>3.6887926189462794</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>33.946981495000003</v>
       </c>
       <c r="C191" s="5">
         <v>5.904509800000568E-2</v>
       </c>
       <c r="D191" s="5">
         <v>2.1109893112779776</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>33.302329702000002</v>
       </c>
       <c r="C192" s="5">
         <v>-0.64465179300000131</v>
       </c>
       <c r="D192" s="5">
         <v>-20.552281547473328</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>33.5047979</v>
       </c>
       <c r="C193" s="5">
         <v>0.20246819799999827</v>
       </c>
       <c r="D193" s="5">
         <v>7.5446072779393525</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>33.501703270999997</v>
       </c>
       <c r="C194" s="5">
         <v>-3.094629000003124E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-0.11078022029789025</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>33.159289711</v>
       </c>
       <c r="C195" s="5">
         <v>-0.34241355999999712</v>
       </c>
       <c r="D195" s="5">
         <v>-11.598430111874558</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>33.076685910000002</v>
       </c>
       <c r="C196" s="5">
         <v>-8.2603800999997645E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-2.9487258199360489</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>33.063277243999998</v>
       </c>
       <c r="C197" s="5">
         <v>-1.3408666000003677E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.48537427778566622</v>
       </c>
       <c r="E197" s="5">
         <v>-0.94849718522733717</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>32.999059023999997</v>
       </c>
       <c r="C198" s="5">
         <v>-6.421822000000077E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-2.3060010812198106</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>32.940251463000003</v>
       </c>
       <c r="C199" s="5">
         <v>-5.8807560999994735E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-2.1176809917545891</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>33.133879243000003</v>
       </c>
       <c r="C200" s="5">
         <v>0.19362777999999992</v>
       </c>
       <c r="D200" s="5">
         <v>7.2863570418862711</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>33.383463341999999</v>
       </c>
       <c r="C201" s="5">
         <v>0.24958409899999623</v>
       </c>
       <c r="D201" s="5">
         <v>9.4231622333222465</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>33.437372443999998</v>
       </c>
       <c r="C202" s="5">
         <v>5.3909101999998654E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.9551173449857462</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>33.742080123999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.30470767999999993</v>
       </c>
       <c r="D203" s="5">
         <v>11.500423462908561</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>33.990046790000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.2479666660000035</v>
       </c>
       <c r="D204" s="5">
         <v>9.1839798621804469</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>34.084373925999998</v>
       </c>
       <c r="C205" s="5">
         <v>9.4327135999996869E-2</v>
       </c>
       <c r="D205" s="5">
         <v>3.3814703075154773</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>34.341984986</v>
       </c>
       <c r="C206" s="5">
         <v>0.25761106000000211</v>
       </c>
       <c r="D206" s="5">
         <v>9.4563280271112049</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>34.325173208000002</v>
       </c>
       <c r="C207" s="5">
         <v>-1.6811777999997446E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-0.58586898483214966</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>34.465366840000002</v>
       </c>
       <c r="C208" s="5">
         <v>0.14019363199999901</v>
       </c>
       <c r="D208" s="5">
         <v>5.0127461134841012</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>34.590051090000003</v>
       </c>
       <c r="C209" s="5">
         <v>0.12468425000000138</v>
       </c>
       <c r="D209" s="5">
         <v>4.4286292190069743</v>
       </c>
       <c r="E209" s="5">
         <v>4.6177329450215687</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>33.231976580000001</v>
       </c>
       <c r="C210" s="5">
         <v>-1.3580745100000016</v>
       </c>
       <c r="D210" s="5">
         <v>-38.161401845680174</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>33.634375843999997</v>
       </c>
       <c r="C211" s="5">
         <v>0.40239926399999604</v>
       </c>
       <c r="D211" s="5">
         <v>15.538412688725511</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>33.756825603000003</v>
       </c>
       <c r="C212" s="5">
         <v>0.12244975900000554</v>
       </c>
       <c r="D212" s="5">
         <v>4.4572832113432437</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>33.290746196000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.46607940700000228</v>
       </c>
       <c r="D213" s="5">
         <v>-15.366333321324133</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>33.687973949000003</v>
       </c>
       <c r="C214" s="5">
         <v>0.39722775300000279</v>
       </c>
       <c r="D214" s="5">
         <v>15.296561014013799</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>33.746858306</v>
       </c>
       <c r="C215" s="5">
         <v>5.8884356999996612E-2</v>
       </c>
       <c r="D215" s="5">
         <v>2.1178036266554345</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>33.526559126000002</v>
       </c>
       <c r="C216" s="5">
         <v>-0.22029917999999782</v>
       </c>
       <c r="D216" s="5">
         <v>-7.5583633384120326</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>33.608695859999997</v>
       </c>
       <c r="C217" s="5">
         <v>8.2136733999995215E-2</v>
       </c>
       <c r="D217" s="5">
         <v>2.9798191690213915</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>33.392286519000002</v>
       </c>
       <c r="C218" s="5">
         <v>-0.21640934099999498</v>
       </c>
       <c r="D218" s="5">
         <v>-7.4590463146326673</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>33.542770728999997</v>
       </c>
       <c r="C219" s="5">
         <v>0.15048420999999479</v>
       </c>
       <c r="D219" s="5">
         <v>5.5439410310664572</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>33.371450453000001</v>
       </c>
       <c r="C220" s="5">
         <v>-0.17132027599999589</v>
       </c>
       <c r="D220" s="5">
         <v>-5.9597459603654031</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>33.296953619</v>
       </c>
       <c r="C221" s="5">
         <v>-7.44968340000014E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.6461758535289648</v>
       </c>
       <c r="E221" s="5">
         <v>-3.7383508559599599</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>33.357791159000001</v>
       </c>
       <c r="C222" s="5">
         <v>6.0837540000001411E-2</v>
       </c>
       <c r="D222" s="5">
         <v>2.2147123414126391</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>33.410064458999997</v>
       </c>
       <c r="C223" s="5">
         <v>5.227329999999597E-2</v>
       </c>
       <c r="D223" s="5">
         <v>1.8967512446828039</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>33.386961073000002</v>
       </c>
       <c r="C224" s="5">
         <v>-2.3103385999995396E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.82666296177326126</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>33.008262131999999</v>
       </c>
       <c r="C225" s="5">
         <v>-0.37869894100000323</v>
       </c>
       <c r="D225" s="5">
         <v>-12.793425957329196</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>33.232243992999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.22398186099999862</v>
       </c>
       <c r="D226" s="5">
         <v>8.4536316309359538</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>33.301563311000002</v>
       </c>
       <c r="C227" s="5">
         <v>6.9319318000005126E-2</v>
       </c>
       <c r="D227" s="5">
         <v>2.5320037257476891</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>33.249779517999997</v>
       </c>
       <c r="C228" s="5">
         <v>-5.1783793000005574E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-1.8501185804167708</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.229512929000002</v>
       </c>
       <c r="C229" s="5">
         <v>-2.0266588999994894E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.72898355274099158</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>33.228657132999999</v>
       </c>
       <c r="C230" s="5">
         <v>-8.5579600000329492E-4</v>
       </c>
       <c r="D230" s="5">
         <v>-3.0900535588096467E-2</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>33.476947555999999</v>
       </c>
       <c r="C231" s="5">
         <v>0.24829042300000026</v>
       </c>
       <c r="D231" s="5">
         <v>9.3444481477326988</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>33.309833429000001</v>
       </c>
       <c r="C232" s="5">
         <v>-0.16711412699999784</v>
       </c>
       <c r="D232" s="5">
         <v>-5.8285390739369554</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>33.239104843</v>
       </c>
       <c r="C233" s="5">
         <v>-7.0728586000001314E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-2.5184780715766686</v>
       </c>
       <c r="E233" s="5">
         <v>-0.17373594191809616</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>33.052477435999997</v>
       </c>
       <c r="C234" s="5">
         <v>-0.18662740700000313</v>
       </c>
       <c r="D234" s="5">
         <v>-6.5334146365312096</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>32.998483931000003</v>
       </c>
       <c r="C235" s="5">
         <v>-5.3993504999994002E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-1.942766026094167</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>32.709522872999997</v>
       </c>
       <c r="C236" s="5">
         <v>-0.28896105800000527</v>
       </c>
       <c r="D236" s="5">
         <v>-10.01654525612371</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>32.723864792999997</v>
       </c>
       <c r="C237" s="5">
         <v>1.4341919999999675E-2</v>
       </c>
       <c r="D237" s="5">
         <v>0.52742646987880004</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>32.670534394999997</v>
       </c>
       <c r="C238" s="5">
         <v>-5.3330397999999946E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-1.938217155285693</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>32.665355548999997</v>
       </c>
       <c r="C239" s="5">
         <v>-5.1788459999997372E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-0.19005504481667268</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>32.787876382999997</v>
       </c>
       <c r="C240" s="5">
         <v>0.12252083399999947</v>
       </c>
       <c r="D240" s="5">
         <v>4.5949682517425927</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>32.663228750999998</v>
       </c>
       <c r="C241" s="5">
         <v>-0.12464763199999851</v>
       </c>
       <c r="D241" s="5">
         <v>-4.4677777209868541</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>32.559930582</v>
       </c>
       <c r="C242" s="5">
         <v>-0.10329816899999855</v>
       </c>
       <c r="D242" s="5">
         <v>-3.7297067630356562</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>32.502911060999999</v>
       </c>
       <c r="C243" s="5">
         <v>-5.701952100000085E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-2.0813380819203586</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>32.653117201000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.15020614000000165</v>
       </c>
       <c r="D244" s="5">
         <v>5.6887233293796857</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>32.562266569000002</v>
       </c>
       <c r="C245" s="5">
         <v>-9.0850631999998654E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-3.2881341674724562</v>
       </c>
       <c r="E245" s="5">
         <v>-2.0362710644493687</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>32.528362880000003</v>
       </c>
       <c r="C246" s="5">
         <v>-3.3903688999998849E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-1.2423045234889352</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>32.279422744000001</v>
       </c>
       <c r="C247" s="5">
         <v>-0.24894013600000164</v>
       </c>
       <c r="D247" s="5">
         <v>-8.8067611814892093</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.54101472</v>
       </c>
       <c r="C248" s="5">
         <v>0.26159197599999828</v>
       </c>
       <c r="D248" s="5">
         <v>10.170160185592492</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.546117619</v>
       </c>
       <c r="C249" s="5">
         <v>5.1028990000006047E-3</v>
       </c>
       <c r="D249" s="5">
         <v>0.18833963804556486</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.476941295000003</v>
       </c>
       <c r="C250" s="5">
         <v>-6.917632399999718E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-2.5209769240326252</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.414483756000003</v>
       </c>
       <c r="C251" s="5">
         <v>-6.2457539000000395E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-2.2835079177034978</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.325576535000003</v>
       </c>
       <c r="C252" s="5">
         <v>-8.8907220999999481E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-3.2421875109897247</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.380881187</v>
       </c>
       <c r="C253" s="5">
         <v>5.5304651999996679E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.0724654655736918</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.479686657999999</v>
       </c>
       <c r="C254" s="5">
         <v>9.880547099999859E-2</v>
       </c>
       <c r="D254" s="5">
         <v>3.7237028536655004</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.565173094000002</v>
       </c>
       <c r="C255" s="5">
         <v>8.5486436000003607E-2</v>
       </c>
       <c r="D255" s="5">
         <v>3.2045207336919734</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.536171113000002</v>
       </c>
       <c r="C256" s="5">
         <v>-2.9001981000000399E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-1.0634800854223969</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>32.510737833</v>
       </c>
       <c r="C257" s="5">
         <v>-2.5433280000001446E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-0.93400857061813891</v>
       </c>
       <c r="E257" s="5">
         <v>-0.15824677281236488</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>32.405379326999999</v>
       </c>
       <c r="C258" s="5">
         <v>-0.10535850600000174</v>
       </c>
       <c r="D258" s="5">
         <v>-3.8203033387177454</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>32.179256211000002</v>
       </c>
       <c r="C259" s="5">
         <v>-0.22612311599999657</v>
       </c>
       <c r="D259" s="5">
         <v>-8.0595330432362786</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>32.659697907999998</v>
       </c>
       <c r="C260" s="5">
         <v>0.48044169699999628</v>
       </c>
       <c r="D260" s="5">
         <v>19.463144062575633</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>32.858920900999998</v>
       </c>
       <c r="C261" s="5">
         <v>0.19922299299999935</v>
       </c>
       <c r="D261" s="5">
         <v>7.5706030560365845</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>33.061556998</v>
       </c>
       <c r="C262" s="5">
         <v>0.20263609700000274</v>
       </c>
       <c r="D262" s="5">
         <v>7.6564524910044174</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>33.107945477999998</v>
       </c>
       <c r="C263" s="5">
         <v>4.6388479999997401E-2</v>
       </c>
       <c r="D263" s="5">
         <v>1.6967672872006734</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>33.506215617999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.39827014000000105</v>
       </c>
       <c r="D264" s="5">
         <v>15.429754259346694</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>33.664588148999997</v>
       </c>
       <c r="C265" s="5">
         <v>0.15837253099999771</v>
       </c>
       <c r="D265" s="5">
         <v>5.8217943480167511</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>33.805031757000002</v>
       </c>
       <c r="C266" s="5">
         <v>0.14044360800000533</v>
       </c>
       <c r="D266" s="5">
         <v>5.1227009186047612</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>33.746483458999997</v>
       </c>
       <c r="C267" s="5">
         <v>-5.8548298000005161E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-2.0586447760860827</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>33.850775169000002</v>
       </c>
       <c r="C268" s="5">
         <v>0.10429171000000537</v>
       </c>
       <c r="D268" s="5">
         <v>3.772225677736496</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>33.797266682999997</v>
       </c>
       <c r="C269" s="5">
         <v>-5.3508486000005462E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-1.8804554471757995</v>
       </c>
       <c r="E269" s="5">
         <v>3.957242854987153</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>34.456878439999997</v>
       </c>
       <c r="C270" s="5">
         <v>0.65961175700000041</v>
       </c>
       <c r="D270" s="5">
         <v>26.104976563873805</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>34.299075319000004</v>
       </c>
       <c r="C271" s="5">
         <v>-0.1578031209999935</v>
       </c>
       <c r="D271" s="5">
         <v>-5.3593370618902796</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>34.584027493000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.28495217399999717</v>
       </c>
       <c r="D272" s="5">
         <v>10.437831500632978</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>34.782071352999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.19804385999999852</v>
       </c>
       <c r="D273" s="5">
         <v>7.0923594176244498</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>34.932522763999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.15045141099999881</v>
       </c>
       <c r="D274" s="5">
         <v>5.3159400649109401</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>35.338846167</v>
       </c>
       <c r="C275" s="5">
         <v>0.4063234030000018</v>
       </c>
       <c r="D275" s="5">
         <v>14.886494069008393</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>35.373289808000003</v>
       </c>
       <c r="C276" s="5">
         <v>3.4443641000002856E-2</v>
       </c>
       <c r="D276" s="5">
         <v>1.1758918156824727</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>35.535048138000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.16175832999999784</v>
       </c>
       <c r="D277" s="5">
         <v>5.6276142388495209</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>35.846355287000002</v>
       </c>
       <c r="C278" s="5">
         <v>0.311307149000001</v>
       </c>
       <c r="D278" s="5">
         <v>11.03430077777341</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>36.246545814999998</v>
       </c>
       <c r="C279" s="5">
         <v>0.40019052799999599</v>
       </c>
       <c r="D279" s="5">
         <v>14.250853231572091</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>36.381508848999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.13496303400000187</v>
       </c>
       <c r="D280" s="5">
         <v>4.5608169154855327</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>36.622097736999997</v>
       </c>
       <c r="C281" s="5">
         <v>0.24058888799999778</v>
       </c>
       <c r="D281" s="5">
         <v>8.2306157194493412</v>
       </c>
       <c r="E281" s="5">
         <v>8.3581642281767454</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>36.801087791999997</v>
       </c>
       <c r="C282" s="5">
         <v>0.17899005499999987</v>
       </c>
       <c r="D282" s="5">
         <v>6.025240041614266</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>37.126665998</v>
       </c>
       <c r="C283" s="5">
         <v>0.32557820600000298</v>
       </c>
       <c r="D283" s="5">
         <v>11.148483005712206</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>36.993778564000003</v>
       </c>
       <c r="C284" s="5">
         <v>-0.13288743399999703</v>
       </c>
       <c r="D284" s="5">
         <v>-4.2116042926541697</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>36.875908531</v>
       </c>
       <c r="C285" s="5">
         <v>-0.11787003300000265</v>
       </c>
       <c r="D285" s="5">
         <v>-3.7571584623563581</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>37.111084034999998</v>
       </c>
       <c r="C286" s="5">
         <v>0.2351755039999972</v>
       </c>
       <c r="D286" s="5">
         <v>7.9272067926676515</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>37.107043318999999</v>
       </c>
       <c r="C287" s="5">
         <v>-4.0407159999986675E-3</v>
       </c>
       <c r="D287" s="5">
         <v>-0.13057976194512655</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>37.182427631000003</v>
       </c>
       <c r="C288" s="5">
         <v>7.5384312000004172E-2</v>
       </c>
       <c r="D288" s="5">
         <v>2.4652682010567251</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>37.351550140999997</v>
       </c>
       <c r="C289" s="5">
         <v>0.16912250999999401</v>
       </c>
       <c r="D289" s="5">
         <v>5.5967782596211713</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>37.691450621999998</v>
       </c>
       <c r="C290" s="5">
         <v>0.33990048100000081</v>
       </c>
       <c r="D290" s="5">
         <v>11.483517796804854</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>36.825478875000002</v>
       </c>
       <c r="C291" s="5">
         <v>-0.86597174699999613</v>
       </c>
       <c r="D291" s="5">
         <v>-24.339952680902321</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>37.041026475999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.21554760099999726</v>
       </c>
       <c r="D292" s="5">
         <v>7.2544505896265044</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>36.843543881000002</v>
       </c>
       <c r="C293" s="5">
         <v>-0.19748259499999676</v>
       </c>
       <c r="D293" s="5">
         <v>-6.2134400718017684</v>
       </c>
       <c r="E293" s="5">
         <v>0.60467902628165149</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>37.810628553999997</v>
       </c>
       <c r="C294" s="5">
         <v>0.96708467299999512</v>
       </c>
       <c r="D294" s="5">
         <v>36.467739711644363</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>37.510883329000002</v>
       </c>
       <c r="C295" s="5">
         <v>-0.29974522499999523</v>
       </c>
       <c r="D295" s="5">
         <v>-9.1090314505830943</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>37.650960908000002</v>
       </c>
       <c r="C296" s="5">
         <v>0.14007757899999973</v>
       </c>
       <c r="D296" s="5">
         <v>4.5743752163901252</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>37.943302179</v>
       </c>
       <c r="C297" s="5">
         <v>0.29234127099999796</v>
       </c>
       <c r="D297" s="5">
         <v>9.725791009701279</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>38.325578942999996</v>
       </c>
       <c r="C298" s="5">
         <v>0.38227676399999666</v>
       </c>
       <c r="D298" s="5">
         <v>12.78288336486877</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>38.429416215000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.10383727200000692</v>
       </c>
       <c r="D299" s="5">
         <v>3.3001036654936255</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>38.550339405999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.12092319099999571</v>
       </c>
       <c r="D300" s="5">
         <v>3.8419959500559431</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>38.511223540000003</v>
       </c>
       <c r="C301" s="5">
         <v>-3.9115865999995947E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-1.2108316537903563</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>38.411009647</v>
       </c>
       <c r="C302" s="5">
         <v>-0.10021389300000294</v>
       </c>
       <c r="D302" s="5">
         <v>-3.0783334676872331</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>38.511844244000002</v>
       </c>
       <c r="C303" s="5">
         <v>0.10083459700000219</v>
       </c>
       <c r="D303" s="5">
         <v>3.1960615959273797</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>38.684892263000002</v>
       </c>
       <c r="C304" s="5">
         <v>0.17304801899999944</v>
       </c>
       <c r="D304" s="5">
         <v>5.5273184437189427</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>38.582319929999997</v>
       </c>
       <c r="C305" s="5">
         <v>-0.10257233300000479</v>
       </c>
       <c r="D305" s="5">
         <v>-3.1357868374718101</v>
       </c>
       <c r="E305" s="5">
         <v>4.7193507079992703</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>38.494610942999998</v>
       </c>
       <c r="C306" s="5">
         <v>-8.7708986999999183E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-2.6941029556032281</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>38.529878074000003</v>
       </c>
       <c r="C307" s="5">
         <v>3.5267131000004781E-2</v>
       </c>
       <c r="D307" s="5">
         <v>1.1049457673438789</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>38.498778272000003</v>
       </c>
       <c r="C308" s="5">
         <v>-3.1099801999999954E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.96430439089507658</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>37.866471097000002</v>
       </c>
       <c r="C309" s="5">
         <v>-0.63230717500000111</v>
       </c>
       <c r="D309" s="5">
         <v>-18.022507341989304</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>38.270759063</v>
       </c>
       <c r="C310" s="5">
         <v>0.40428796599999828</v>
       </c>
       <c r="D310" s="5">
         <v>13.591781176932027</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>38.532904203000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.26214514000000122</v>
       </c>
       <c r="D311" s="5">
         <v>8.5365467891729718</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>38.602358268000003</v>
       </c>
       <c r="C312" s="5">
         <v>6.9454065000002174E-2</v>
       </c>
       <c r="D312" s="5">
         <v>2.1845253210696081</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>38.540932351999999</v>
       </c>
       <c r="C313" s="5">
         <v>-6.1425916000004577E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-1.8928739746687073</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>38.312027997000001</v>
       </c>
       <c r="C314" s="5">
         <v>-0.22890435499999739</v>
       </c>
       <c r="D314" s="5">
         <v>-6.898838718091449</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>38.355440960000003</v>
       </c>
       <c r="C315" s="5">
         <v>4.3412963000001525E-2</v>
       </c>
       <c r="D315" s="5">
         <v>1.3682768027723169</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>38.360394194000001</v>
       </c>
       <c r="C316" s="5">
         <v>4.9532339999984742E-3</v>
       </c>
       <c r="D316" s="5">
         <v>0.15507850358988939</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>38.264835511000001</v>
       </c>
       <c r="C317" s="5">
         <v>-9.5558683000000144E-2</v>
       </c>
       <c r="D317" s="5">
         <v>-2.9486741311764209</v>
       </c>
       <c r="E317" s="5">
         <v>-0.82287539882518468</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>38.246191668999998</v>
       </c>
       <c r="C318" s="5">
         <v>-1.8643842000003019E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.58311381233214776</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>38.238783165999997</v>
       </c>
       <c r="C319" s="5">
         <v>-7.4085030000006213E-3</v>
       </c>
       <c r="D319" s="5">
         <v>-0.23219928236616338</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>38.02363708</v>
       </c>
       <c r="C320" s="5">
         <v>-0.21514608599999718</v>
       </c>
       <c r="D320" s="5">
         <v>-6.5465993998435561</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>38.190221880000003</v>
       </c>
       <c r="C321" s="5">
         <v>0.16658480000000253</v>
       </c>
       <c r="D321" s="5">
         <v>5.3858505873535023</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>38.334207272</v>
       </c>
       <c r="C322" s="5">
         <v>0.1439853919999976</v>
       </c>
       <c r="D322" s="5">
         <v>4.6192643825020197</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>37.895716163000003</v>
       </c>
       <c r="C323" s="5">
         <v>-0.43849110899999744</v>
       </c>
       <c r="D323" s="5">
         <v>-12.894899578944241</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>37.975891101999999</v>
       </c>
       <c r="C324" s="5">
         <v>8.0174938999995504E-2</v>
       </c>
       <c r="D324" s="5">
         <v>2.5685588639226653</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>37.992315560000002</v>
       </c>
       <c r="C325" s="5">
         <v>1.6424458000003028E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.52023270473706695</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>38.202777417</v>
       </c>
       <c r="C326" s="5">
         <v>0.21046185699999853</v>
       </c>
       <c r="D326" s="5">
         <v>6.8538296596855508</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>37.768614384000003</v>
       </c>
       <c r="C327" s="5">
         <v>-0.43416303299999726</v>
       </c>
       <c r="D327" s="5">
         <v>-12.816686952037626</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>38.130904981999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.36229059799999419</v>
       </c>
       <c r="D328" s="5">
         <v>12.137979552883182</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>38.254886354999996</v>
       </c>
       <c r="C329" s="5">
         <v>0.12398137299999945</v>
       </c>
       <c r="D329" s="5">
         <v>3.9722974486445128</v>
       </c>
       <c r="E329" s="5">
         <v>-2.6000780787738265E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>37.972151316999998</v>
       </c>
       <c r="C330" s="5">
         <v>-0.28273503799999844</v>
       </c>
       <c r="D330" s="5">
         <v>-8.5172016713965011</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>37.844694281000002</v>
       </c>
       <c r="C331" s="5">
         <v>-0.12745703599999558</v>
       </c>
       <c r="D331" s="5">
         <v>-3.9543763631405437</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>37.976324501000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.13163021999999813</v>
       </c>
       <c r="D332" s="5">
         <v>4.2545796077956055</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>37.728728150999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.24759635000000202</v>
       </c>
       <c r="D333" s="5">
         <v>-7.5491674785497338</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>37.706402441000002</v>
       </c>
       <c r="C334" s="5">
         <v>-2.2325709999996945E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-0.7077850731834312</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>37.947824650999998</v>
       </c>
       <c r="C335" s="5">
         <v>0.24142220999999608</v>
       </c>
       <c r="D335" s="5">
         <v>7.9596431015482416</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>37.532054739000003</v>
       </c>
       <c r="C336" s="5">
         <v>-0.41576991199999469</v>
       </c>
       <c r="D336" s="5">
         <v>-12.383586627156129</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>37.736239949000002</v>
       </c>
       <c r="C337" s="5">
         <v>0.20418520999999856</v>
       </c>
       <c r="D337" s="5">
         <v>6.7272708862184727</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>37.900590801</v>
       </c>
       <c r="C338" s="5">
         <v>0.16435085199999833</v>
       </c>
       <c r="D338" s="5">
         <v>5.3533286201149943</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>37.658211467999998</v>
       </c>
       <c r="C339" s="5">
         <v>-0.24237933300000236</v>
       </c>
       <c r="D339" s="5">
         <v>-7.4099070890795709</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>37.794690332000002</v>
       </c>
       <c r="C340" s="5">
         <v>0.13647886400000431</v>
       </c>
       <c r="D340" s="5">
         <v>4.436718529468453</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>37.835223927999998</v>
       </c>
       <c r="C341" s="5">
         <v>4.0533595999995953E-2</v>
       </c>
       <c r="D341" s="5">
         <v>1.2945800432722088</v>
       </c>
       <c r="E341" s="5">
         <v>-1.0970165303997748</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>37.901162694</v>
       </c>
       <c r="C342" s="5">
         <v>6.5938766000002147E-2</v>
       </c>
       <c r="D342" s="5">
         <v>2.1115084921686345</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>37.843607267000003</v>
       </c>
       <c r="C343" s="5">
         <v>-5.7555426999996939E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-1.8071364074318752</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>38.142466589000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.29885932199999843</v>
       </c>
       <c r="D344" s="5">
         <v>9.8993115816166757</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>38.417035345000002</v>
       </c>
       <c r="C345" s="5">
         <v>0.27456875600000075</v>
       </c>
       <c r="D345" s="5">
         <v>8.9885493963435046</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>38.370508829999999</v>
       </c>
       <c r="C346" s="5">
         <v>-4.6526515000003599E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-1.4436673488335883</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>38.587329386</v>
       </c>
       <c r="C347" s="5">
         <v>0.21682055600000183</v>
       </c>
       <c r="D347" s="5">
         <v>6.9956117840650256</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>38.640487206000003</v>
       </c>
       <c r="C348" s="5">
         <v>5.3157820000002687E-2</v>
       </c>
       <c r="D348" s="5">
         <v>1.6657003722459596</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>38.721819664999998</v>
       </c>
       <c r="C349" s="5">
         <v>8.1332458999995083E-2</v>
       </c>
       <c r="D349" s="5">
         <v>2.5552676667527363</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>38.893780309999997</v>
       </c>
       <c r="C350" s="5">
         <v>0.17196064499999864</v>
       </c>
       <c r="D350" s="5">
         <v>5.4612185049477402</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>39.144447278000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.25066696800000443</v>
       </c>
       <c r="D351" s="5">
         <v>8.0140128278538789</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>39.184858421000001</v>
       </c>
       <c r="C352" s="5">
         <v>4.0411143000000038E-2</v>
       </c>
       <c r="D352" s="5">
         <v>1.2458897488023979</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>39.149692450000003</v>
       </c>
       <c r="C353" s="5">
         <v>-3.5165970999997853E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.0716255602301605</v>
       </c>
       <c r="E353" s="5">
         <v>3.4741925262592011</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>39.565650961000003</v>
       </c>
       <c r="C354" s="5">
         <v>0.41595851099999948</v>
       </c>
       <c r="D354" s="5">
         <v>13.521867985135373</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>39.863576186000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.29792522500000018</v>
       </c>
       <c r="D355" s="5">
         <v>9.4196441600212566</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>40.149774778999998</v>
       </c>
       <c r="C356" s="5">
         <v>0.28619859299999462</v>
       </c>
       <c r="D356" s="5">
         <v>8.963809431574532</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>40.646263621999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.49648884300000162</v>
       </c>
       <c r="D357" s="5">
         <v>15.891128937091636</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>41.214647081000003</v>
       </c>
       <c r="C358" s="5">
         <v>0.5683834590000032</v>
       </c>
       <c r="D358" s="5">
         <v>18.133064311007629</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>40.782362636000002</v>
       </c>
       <c r="C359" s="5">
         <v>-0.43228444500000052</v>
       </c>
       <c r="D359" s="5">
         <v>-11.885057836952173</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>41.176491464000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.39412882799999949</v>
       </c>
       <c r="D360" s="5">
         <v>12.233751826315032</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>41.159032117000002</v>
       </c>
       <c r="C361" s="5">
         <v>-1.745934699999907E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.50763008141873067</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>41.397593647999997</v>
       </c>
       <c r="C362" s="5">
         <v>0.23856153099999489</v>
       </c>
       <c r="D362" s="5">
         <v>7.1813753052929252</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>41.845205960000001</v>
       </c>
       <c r="C363" s="5">
         <v>0.44761231200000395</v>
       </c>
       <c r="D363" s="5">
         <v>13.775132556496583</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>41.781682637999999</v>
       </c>
       <c r="C364" s="5">
         <v>-6.352332200000177E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-1.8065330006684088</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>41.912590932000001</v>
       </c>
       <c r="C365" s="5">
         <v>0.13090829400000104</v>
       </c>
       <c r="D365" s="5">
         <v>3.8252516455402841</v>
       </c>
       <c r="E365" s="5">
         <v>7.05726739878898</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>40.820573101999997</v>
       </c>
       <c r="C366" s="5">
         <v>-1.0920178300000032</v>
       </c>
       <c r="D366" s="5">
         <v>-27.152430142281638</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>41.772445814000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.95187271200000367</v>
       </c>
       <c r="D367" s="5">
         <v>31.865042617139938</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>40.955031652999999</v>
       </c>
       <c r="C368" s="5">
         <v>-0.81741416100000208</v>
       </c>
       <c r="D368" s="5">
         <v>-21.112473512463737</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>30.335768614999999</v>
       </c>
       <c r="C369" s="5">
         <v>-10.619263038</v>
       </c>
       <c r="D369" s="5">
         <v>-97.272449211214649</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>31.899162659000002</v>
       </c>
       <c r="C370" s="5">
         <v>1.5633940440000025</v>
       </c>
       <c r="D370" s="5">
         <v>82.764297065763543</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>34.610979006999997</v>
       </c>
       <c r="C371" s="5">
         <v>2.7118163479999957</v>
       </c>
       <c r="D371" s="5">
         <v>166.20438774242734</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>35.030324565999997</v>
       </c>
       <c r="C372" s="5">
         <v>0.41934555899999992</v>
       </c>
       <c r="D372" s="5">
         <v>15.548237976943536</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>35.741661401999998</v>
       </c>
       <c r="C373" s="5">
         <v>0.71133683600000097</v>
       </c>
       <c r="D373" s="5">
         <v>27.281973458028585</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>36.372206486000003</v>
       </c>
       <c r="C374" s="5">
         <v>0.63054508400000486</v>
       </c>
       <c r="D374" s="5">
         <v>23.349939391948425</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>37.137542144999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.76533565899999445</v>
       </c>
       <c r="D375" s="5">
         <v>28.387315136547887</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>36.936078152</v>
       </c>
       <c r="C376" s="5">
         <v>-0.20146399299999729</v>
       </c>
       <c r="D376" s="5">
         <v>-6.3190095963808757</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>37.133822832</v>
       </c>
       <c r="C377" s="5">
         <v>0.19774467999999956</v>
       </c>
       <c r="D377" s="5">
         <v>6.6170267074165068</v>
       </c>
       <c r="E377" s="5">
         <v>-11.401748242558396</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>36.882821094000001</v>
       </c>
       <c r="C378" s="5">
         <v>-0.25100173799999936</v>
       </c>
       <c r="D378" s="5">
         <v>-7.8164027737596564</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>36.774683289999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.10813780400000184</v>
       </c>
       <c r="D379" s="5">
         <v>-3.4621303889147526</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>38.137654454</v>
       </c>
       <c r="C380" s="5">
         <v>1.3629711640000011</v>
       </c>
       <c r="D380" s="5">
         <v>54.760619578032021</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>38.108269657999998</v>
       </c>
       <c r="C381" s="5">
         <v>-2.9384796000002211E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-0.92068349960144902</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>37.410162919999998</v>
       </c>
       <c r="C382" s="5">
         <v>-0.69810673799999989</v>
       </c>
       <c r="D382" s="5">
         <v>-19.897801041677667</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>37.598251132999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.18808821300000034</v>
       </c>
       <c r="D383" s="5">
         <v>6.2029396435805628</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>37.814147613999999</v>
       </c>
       <c r="C384" s="5">
         <v>0.21589648100000147</v>
       </c>
       <c r="D384" s="5">
         <v>7.1124739203645815</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>38.12122617</v>
       </c>
       <c r="C385" s="5">
         <v>0.30707855600000045</v>
       </c>
       <c r="D385" s="5">
         <v>10.192123614528882</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>38.249715530000003</v>
       </c>
       <c r="C386" s="5">
         <v>0.12848936000000322</v>
       </c>
       <c r="D386" s="5">
         <v>4.1204843081439124</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>38.254593487000001</v>
       </c>
       <c r="C387" s="5">
         <v>4.8779569999979344E-3</v>
       </c>
       <c r="D387" s="5">
         <v>0.15314246934192699</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>38.119041987000003</v>
       </c>
       <c r="C388" s="5">
         <v>-0.13555149999999827</v>
       </c>
       <c r="D388" s="5">
         <v>-4.1701887371295214</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>38.632719999999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.51367801299999627</v>
       </c>
       <c r="D389" s="5">
         <v>17.424767505923345</v>
       </c>
       <c r="E389" s="5">
         <v>4.0364741728350362</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>37.756354844000001</v>
       </c>
       <c r="C390" s="5">
         <v>-0.87636515599999854</v>
       </c>
       <c r="D390" s="5">
         <v>-24.069323127093909</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>38.277132330000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.52077748600000007</v>
       </c>
       <c r="D391" s="5">
         <v>17.866941524235671</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>38.439451353000003</v>
       </c>
       <c r="C392" s="5">
         <v>0.16231902300000201</v>
       </c>
       <c r="D392" s="5">
         <v>5.20913287986422</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>38.512488441999999</v>
       </c>
       <c r="C393" s="5">
         <v>7.3037088999996058E-2</v>
       </c>
       <c r="D393" s="5">
         <v>2.3040454878278327</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>38.911723006000003</v>
       </c>
       <c r="C394" s="5">
         <v>0.3992345640000039</v>
       </c>
       <c r="D394" s="5">
         <v>13.173974760059481</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>39.077891774999998</v>
       </c>
       <c r="C395" s="5">
         <v>0.16616876899999511</v>
       </c>
       <c r="D395" s="5">
         <v>5.2465742949201921</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>39.621932115</v>
       </c>
       <c r="C396" s="5">
         <v>0.54404034000000223</v>
       </c>
       <c r="D396" s="5">
         <v>18.046818045941858</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>39.599285651999999</v>
       </c>
       <c r="C397" s="5">
         <v>-2.2646463000000949E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-0.68372456802060499</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>39.813485262999997</v>
       </c>
       <c r="C398" s="5">
         <v>0.21419961099999796</v>
       </c>
       <c r="D398" s="5">
         <v>6.6876498551730945</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>40.003831073999997</v>
       </c>
       <c r="C399" s="5">
         <v>0.19034581100000025</v>
       </c>
       <c r="D399" s="5">
         <v>5.8904146461365769</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>40.338350675000001</v>
       </c>
       <c r="C400" s="5">
         <v>0.33451960100000377</v>
       </c>
       <c r="D400" s="5">
         <v>10.509249415262989</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>40.349332105999999</v>
       </c>
       <c r="C401" s="5">
         <v>1.0981430999997599E-2</v>
       </c>
       <c r="D401" s="5">
         <v>0.32716919874646866</v>
       </c>
       <c r="E401" s="5">
         <v>4.443415079238533</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.782155434000003</v>
       </c>
       <c r="C402" s="5">
         <v>0.43282332800000489</v>
       </c>
       <c r="D402" s="5">
         <v>13.659542228562982</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>40.895877139</v>
       </c>
       <c r="C403" s="5">
         <v>0.11372170499999612</v>
       </c>
       <c r="D403" s="5">
         <v>3.3980200200078636</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>41.056213487999997</v>
       </c>
       <c r="C404" s="5">
         <v>0.16033634899999782</v>
       </c>
       <c r="D404" s="5">
         <v>4.8075060404434211</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>41.204654490000003</v>
       </c>
       <c r="C405" s="5">
         <v>0.14844100200000554</v>
       </c>
       <c r="D405" s="5">
         <v>4.4259911960251141</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>41.190642992000001</v>
       </c>
       <c r="C406" s="5">
         <v>-1.4011498000002121E-2</v>
       </c>
       <c r="D406" s="5">
         <v>-0.40729347991940168</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>41.514635755</v>
       </c>
       <c r="C407" s="5">
         <v>0.32399276299999968</v>
       </c>
       <c r="D407" s="5">
         <v>9.8580598648249751</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>41.309885833000003</v>
       </c>
       <c r="C408" s="5">
         <v>-0.20474992199999775</v>
       </c>
       <c r="D408" s="5">
         <v>-5.7604605820158135</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>41.481973859999997</v>
       </c>
       <c r="C409" s="5">
         <v>0.17208802699999382</v>
       </c>
       <c r="D409" s="5">
         <v>5.1150799753304499</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>41.597452054999998</v>
       </c>
       <c r="C410" s="5">
         <v>0.11547819500000145</v>
       </c>
       <c r="D410" s="5">
         <v>3.3922047437479064</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>41.568288146</v>
       </c>
       <c r="C411" s="5">
         <v>-2.9163908999997545E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-0.83808154741983332</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>41.562271772999999</v>
       </c>
       <c r="C412" s="5">
         <v>-6.0163730000013516E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-0.17354342841177095</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.581706265999998</v>
       </c>
       <c r="C413" s="5">
         <v>1.9434492999998554E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.56256460639168004</v>
       </c>
       <c r="E413" s="5">
         <v>3.0542616089963559</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>42.190889636000001</v>
       </c>
       <c r="C414" s="5">
         <v>0.60918337000000378</v>
       </c>
       <c r="D414" s="5">
         <v>19.068400972086998</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>42.302174286000003</v>
       </c>
       <c r="C415" s="5">
         <v>0.11128465000000176</v>
       </c>
       <c r="D415" s="5">
         <v>3.2114992308947654</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>42.363640424000003</v>
       </c>
       <c r="C416" s="5">
         <v>6.1466138000000115E-2</v>
       </c>
       <c r="D416" s="5">
         <v>1.7576327817480308</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>42.357010041000002</v>
       </c>
       <c r="C417" s="5">
         <v>-6.6303830000009611E-3</v>
       </c>
       <c r="D417" s="5">
         <v>-0.18765181841923217</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>42.458922583000003</v>
       </c>
       <c r="C418" s="5">
         <v>0.10191254200000088</v>
       </c>
       <c r="D418" s="5">
         <v>2.9257602378851111</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>42.669682495000004</v>
       </c>
       <c r="C419" s="5">
         <v>0.21075991200000033</v>
       </c>
       <c r="D419" s="5">
         <v>6.1219694449712536</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>42.606749675000003</v>
       </c>
       <c r="C420" s="5">
         <v>-6.2932820000000333E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-1.7555739501750822</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>42.780037618999998</v>
       </c>
       <c r="C421" s="5">
         <v>0.17328794399999481</v>
       </c>
       <c r="D421" s="5">
         <v>4.9912461364261196</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>42.898744821999998</v>
       </c>
       <c r="C422" s="5">
         <v>0.11870720299999959</v>
       </c>
       <c r="D422" s="5">
         <v>3.3810831582102185</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>42.713170931000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.1855738909999971</v>
       </c>
       <c r="D423" s="5">
         <v>-5.0692875061233984</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>42.893903016000003</v>
       </c>
       <c r="C424" s="5">
         <v>0.18073208500000248</v>
       </c>
       <c r="D424" s="5">
         <v>5.19740379569813</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>42.905691951999998</v>
       </c>
       <c r="C425" s="5">
         <v>1.1788935999994976E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.33030631937152055</v>
       </c>
       <c r="E425" s="5">
         <v>3.1840580988437672</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>42.694202408999999</v>
       </c>
       <c r="C426" s="5">
         <v>-0.211489542999999</v>
       </c>
       <c r="D426" s="5">
         <v>-5.7572539286390718</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>42.689061651000003</v>
       </c>
       <c r="C427" s="5">
         <v>-5.1407579999960262E-3</v>
       </c>
       <c r="D427" s="5">
         <v>-0.14439491876288013</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>42.661348373000003</v>
       </c>
       <c r="C428" s="5">
         <v>-2.771327800000023E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.77625150879676585</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>42.825827031000003</v>
       </c>
       <c r="C429" s="5">
         <v>0.16447865800000017</v>
       </c>
       <c r="D429" s="5">
         <v>4.7259163720360542</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>42.833971022</v>
       </c>
       <c r="C430" s="5">
         <v>8.143990999997186E-3</v>
       </c>
       <c r="D430" s="5">
         <v>0.22843731962318703</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>42.453670701</v>
       </c>
       <c r="C431" s="5">
         <v>-0.380300321</v>
       </c>
       <c r="D431" s="5">
         <v>-10.149002998671353</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>42.517848082999997</v>
       </c>
       <c r="C432" s="5">
         <v>6.4177381999996896E-2</v>
       </c>
       <c r="D432" s="5">
         <v>1.8292036519494959</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>42.394088371000002</v>
       </c>
       <c r="C433" s="5">
         <v>-0.12375971199999469</v>
       </c>
       <c r="D433" s="5">
         <v>-3.4375449460411489</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>42.312607857000003</v>
       </c>
       <c r="C434" s="5">
         <v>-8.1480513999999005E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-2.2821489700974751</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>42.885128334000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.57252047699999764</v>
       </c>
       <c r="D435" s="5">
         <v>17.501402854378</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>43.046520409000003</v>
       </c>
       <c r="C436" s="5">
         <v>0.16139207500000197</v>
       </c>
       <c r="D436" s="5">
         <v>4.6106866254614687</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>43.000736228000001</v>
       </c>
       <c r="C437" s="5">
         <v>-4.5784181000001922E-2</v>
       </c>
       <c r="D437" s="5">
         <v>-1.268877487169251</v>
       </c>
       <c r="E437" s="5">
         <v>0.22151903786176153</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>43.006472193</v>
       </c>
       <c r="C438" s="5">
         <v>5.7359649999995099E-3</v>
       </c>
       <c r="D438" s="5">
         <v>0.16018819048120303</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>42.806678288999997</v>
       </c>
       <c r="C439" s="5">
         <v>-0.19979390400000341</v>
       </c>
       <c r="D439" s="5">
         <v>-5.4345447714811872</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>42.830337475</v>
+        <v>42.808379272000003</v>
       </c>
       <c r="C440" s="5">
-        <v>2.3659186000003274E-2</v>
+        <v>1.7009830000063175E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>0.66525803335597544</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7694094492678474E-2</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>42.710316614</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-9.8062658000003466E-2</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-2.7145119581368671</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>