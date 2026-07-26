--- v6 (2026-06-01)
+++ v7 (2026-07-26)
@@ -1,85 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7FBEDAE4-490C-466E-9B64-24967B72C0DE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{89509829-1F43-46F9-B53C-663A54C6A2D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{6791BC41-FD1C-466F-BBFB-C30E7AA3524E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{105FD831-311A-4B17-8A9E-3069ECEE1B1E}"/>
   </bookViews>
   <sheets>
     <sheet name="fwasrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,51 +921,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCEA2C5B-C3D5-4BB8-AB36-D8A204CC1A96}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{533F185D-593C-4163-B5F1-9DFBABEC2560}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="9" style="3"/>
     <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
     <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
@@ -974,6308 +978,6594 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>23.79171024</v>
+        <v>23.796190928000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>23.903990282999999</v>
+        <v>23.941751009000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.11228004299999839</v>
+        <v>0.14556008099999929</v>
       </c>
       <c r="D7" s="5">
-        <v>5.8124816274435664</v>
+        <v>7.5923964506769526</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>23.944274772</v>
+        <v>23.942990806000001</v>
       </c>
       <c r="C8" s="5">
-        <v>4.0284489000001145E-2</v>
+        <v>1.239797000000209E-3</v>
       </c>
       <c r="D8" s="5">
-        <v>2.0411649416520516</v>
+        <v>6.2158369392650847E-2</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>23.747815532000001</v>
+        <v>23.744515825000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.19645923999999937</v>
+        <v>-0.19847498100000038</v>
       </c>
       <c r="D9" s="5">
-        <v>-9.4134437151508603</v>
+        <v>-9.5061564423361116</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>24.065272299</v>
+        <v>24.061664393000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.31745676699999947</v>
+        <v>0.31714856800000035</v>
       </c>
       <c r="D10" s="5">
-        <v>17.274977954480541</v>
+        <v>17.259533221755795</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>24.457710664</v>
+        <v>24.434751061</v>
       </c>
       <c r="C11" s="5">
-        <v>0.39243836500000029</v>
+        <v>0.37308666799999912</v>
       </c>
       <c r="D11" s="5">
-        <v>21.422808677645456</v>
+        <v>20.278234689099062</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>24.228373156</v>
+        <v>24.225192540999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.22933750800000041</v>
+        <v>-0.20955852000000164</v>
       </c>
       <c r="D12" s="5">
-        <v>-10.68972822334352</v>
+        <v>-9.8196692286477205</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>24.459796570000002</v>
+        <v>24.461387683000002</v>
       </c>
       <c r="C13" s="5">
-        <v>0.23142341400000177</v>
+        <v>0.23619514200000324</v>
       </c>
       <c r="D13" s="5">
-        <v>12.083850500163074</v>
+        <v>12.348231044369019</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>24.51758006</v>
+        <v>24.51311939</v>
       </c>
       <c r="C14" s="5">
-        <v>5.7783489999998494E-2</v>
+        <v>5.1731706999998295E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>2.8719889795853604</v>
+        <v>2.5675251523551212</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>24.392126279999999</v>
+        <v>24.392440331</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.12545378000000085</v>
+        <v>-0.12067905900000042</v>
       </c>
       <c r="D15" s="5">
-        <v>-5.9703777519080621</v>
+        <v>-5.7502839972103033</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>24.454991240999998</v>
+        <v>24.454659218</v>
       </c>
       <c r="C16" s="5">
-        <v>6.2864960999998942E-2</v>
+        <v>6.2218887000000223E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>3.1369353318121629</v>
+        <v>3.104202378963028</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>24.615994965999999</v>
+        <v>24.613939452</v>
       </c>
       <c r="C17" s="5">
-        <v>0.16100372500000049</v>
+        <v>0.15928023400000058</v>
       </c>
       <c r="D17" s="5">
-        <v>8.1928581614980622</v>
+        <v>8.1021055425854591</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>25.022199233999999</v>
+        <v>25.026688995000001</v>
       </c>
       <c r="C18" s="5">
-        <v>0.40620426799999976</v>
+        <v>0.41274954300000033</v>
       </c>
       <c r="D18" s="5">
-        <v>21.70179951468889</v>
+        <v>22.086382396261506</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>24.719320238000002</v>
+        <v>24.754098586000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.3028789959999969</v>
+        <v>-0.27259040899999931</v>
       </c>
       <c r="D19" s="5">
-        <v>-13.596257713614357</v>
+        <v>-12.315135652378395</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>24.962352805999998</v>
+        <v>24.961348053999998</v>
       </c>
       <c r="C20" s="5">
-        <v>0.24303256799999673</v>
+        <v>0.20724946799999699</v>
       </c>
       <c r="D20" s="5">
-        <v>12.457368868972839</v>
+        <v>10.522585807411478</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>25.157325109999999</v>
+        <v>25.154124607</v>
       </c>
       <c r="C21" s="5">
-        <v>0.19497230400000021</v>
+        <v>0.19277655300000163</v>
       </c>
       <c r="D21" s="5">
-        <v>9.78609618692734</v>
+        <v>9.6715707431090934</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>25.255880163</v>
+        <v>25.252179609999999</v>
       </c>
       <c r="C22" s="5">
-        <v>9.8555053000001891E-2</v>
+        <v>9.8055002999998919E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>4.8036846604938566</v>
+        <v>4.7794079618055374</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>25.31617091</v>
+        <v>25.294769858999999</v>
       </c>
       <c r="C23" s="5">
-        <v>6.0290746999999811E-2</v>
+        <v>4.2590248999999858E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>2.9025480829194983</v>
+        <v>2.0427967070485664</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>25.651384604</v>
+        <v>25.648137238</v>
       </c>
       <c r="C24" s="5">
-        <v>0.33521369400000012</v>
+        <v>0.35336737900000159</v>
       </c>
       <c r="D24" s="5">
-        <v>17.099090110147653</v>
+        <v>18.113940150502629</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>26.015571692000002</v>
+        <v>26.017252958</v>
       </c>
       <c r="C25" s="5">
-        <v>0.36418708800000132</v>
+        <v>0.36911571999999992</v>
       </c>
       <c r="D25" s="5">
-        <v>18.432457104652357</v>
+        <v>18.704539571753131</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>25.829008536</v>
+        <v>25.825440585999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.18656315600000184</v>
+        <v>-0.19181237200000112</v>
       </c>
       <c r="D26" s="5">
-        <v>-8.2740238547415181</v>
+        <v>-8.4969440093475068</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>25.806619134000002</v>
+        <v>25.807624427</v>
       </c>
       <c r="C27" s="5">
-        <v>-2.2389401999998171E-2</v>
+        <v>-1.7816158999998777E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.035253056524954</v>
+        <v>-0.82470839746484614</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>25.878798563</v>
+        <v>25.879031638000001</v>
       </c>
       <c r="C28" s="5">
-        <v>7.2179428999998407E-2</v>
+        <v>7.1407211000000359E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>3.4084368327894188</v>
+        <v>3.3712813398494523</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>25.952132408000001</v>
+        <v>25.950595571000001</v>
       </c>
       <c r="C29" s="5">
-        <v>7.3333845000000508E-2</v>
+        <v>7.1563933000000191E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>3.4539931555096048</v>
+        <v>3.3693284701949988</v>
       </c>
       <c r="E29" s="5">
-        <v>5.4279237700750826</v>
+        <v>5.4304843058813557</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>25.732211752000001</v>
+        <v>25.735150028</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.21992065599999933</v>
+        <v>-0.21544554300000129</v>
       </c>
       <c r="D30" s="5">
-        <v>-9.7080943222365601</v>
+        <v>-9.5200192533952404</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>26.048507515000001</v>
+        <v>26.079567101999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.3162957629999994</v>
+        <v>0.34441707399999899</v>
       </c>
       <c r="D31" s="5">
-        <v>15.789382867216339</v>
+        <v>17.296238649918273</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>26.174741486999999</v>
+        <v>26.172122257000002</v>
       </c>
       <c r="C32" s="5">
-        <v>0.12623397199999786</v>
+        <v>9.2555155000002998E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>5.9728647991194928</v>
+        <v>4.3428621877101836</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>26.177082837</v>
+        <v>26.174438802000001</v>
       </c>
       <c r="C33" s="5">
-        <v>2.3413500000017962E-3</v>
+        <v>2.3165449999993371E-3</v>
       </c>
       <c r="D33" s="5">
-        <v>0.10739371343426729</v>
+        <v>0.1062660356063061</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>26.354875557</v>
+        <v>26.351782043</v>
       </c>
       <c r="C34" s="5">
-        <v>0.17779271999999935</v>
+        <v>0.1773432409999991</v>
       </c>
       <c r="D34" s="5">
-        <v>8.4617658693566966</v>
+        <v>8.4404548827605517</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>26.553308792999999</v>
+        <v>26.534649179999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.19843323599999962</v>
+        <v>0.18286713699999879</v>
       </c>
       <c r="D35" s="5">
-        <v>9.418841698946089</v>
+        <v>8.6526502511270476</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>26.321272325999999</v>
+        <v>26.318185211999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.23203646700000036</v>
+        <v>-0.21646396799999934</v>
       </c>
       <c r="D36" s="5">
-        <v>-9.9966259961587927</v>
+        <v>-9.361843116542234</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>26.330966073999999</v>
+        <v>26.332695901000001</v>
       </c>
       <c r="C37" s="5">
-        <v>9.6937480000001131E-3</v>
+        <v>1.451068900000152E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.44283911730054193</v>
+        <v>0.66363723372031558</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>26.438789603</v>
+        <v>26.436996503</v>
       </c>
       <c r="C38" s="5">
-        <v>0.10782352900000092</v>
+        <v>0.10430060199999858</v>
       </c>
       <c r="D38" s="5">
-        <v>5.0261155860004791</v>
+        <v>4.8579777023834092</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>26.710873852999999</v>
+        <v>26.712962939000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.27208424999999892</v>
+        <v>0.27596643600000093</v>
       </c>
       <c r="D39" s="5">
-        <v>13.072847799338682</v>
+        <v>13.271167363267967</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>26.781192301000001</v>
+        <v>26.781815383000001</v>
       </c>
       <c r="C40" s="5">
-        <v>7.0318448000001865E-2</v>
+        <v>6.8852444000000901E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>3.2052379567021116</v>
+        <v>3.1372159819324619</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>26.745168907</v>
+        <v>26.745087813000001</v>
       </c>
       <c r="C41" s="5">
-        <v>-3.6023394000000764E-2</v>
+        <v>-3.6727570000000043E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.6022325790362113</v>
+        <v>-1.6332790502179617</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0557662335120472</v>
+        <v>3.0615568718887154</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>26.967906815999999</v>
+        <v>26.970262294000001</v>
       </c>
       <c r="C42" s="5">
-        <v>0.22273790899999923</v>
+        <v>0.22517448099999982</v>
       </c>
       <c r="D42" s="5">
-        <v>10.46449882710856</v>
+        <v>10.584358626179347</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>27.070792511000001</v>
+        <v>27.091510762999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.10288569500000122</v>
+        <v>0.12124846899999753</v>
       </c>
       <c r="D43" s="5">
-        <v>4.6754352280848455</v>
+        <v>5.5301727806689627</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>27.074428846</v>
+        <v>27.071477102999999</v>
       </c>
       <c r="C44" s="5">
-        <v>3.6363349999994909E-3</v>
+        <v>-2.0033659999999287E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>0.16131139351733825</v>
+        <v>-0.88377710034650558</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>27.321329674000001</v>
+        <v>27.320190607000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.24690082800000113</v>
+        <v>0.24871350400000125</v>
       </c>
       <c r="D45" s="5">
-        <v>11.509106866323847</v>
+        <v>11.59924735870559</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>27.252404224999999</v>
+        <v>27.250743663000002</v>
       </c>
       <c r="C46" s="5">
-        <v>-6.8925449000001748E-2</v>
+        <v>-6.9446943999999178E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-2.9856711744097097</v>
+        <v>-3.0080697878400176</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>27.295984187999998</v>
+        <v>27.280054271000001</v>
       </c>
       <c r="C47" s="5">
-        <v>4.3579962999999111E-2</v>
+        <v>2.9310607999999405E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.9359161151004667</v>
+        <v>1.2983700779155338</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>27.677438643999999</v>
+        <v>27.675704927000002</v>
       </c>
       <c r="C48" s="5">
-        <v>0.38145445600000016</v>
+        <v>0.39565065600000082</v>
       </c>
       <c r="D48" s="5">
-        <v>18.120605710883254</v>
+        <v>18.861591087693608</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>27.523807492</v>
+        <v>27.525416871000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.1536311519999991</v>
+        <v>-0.15028805600000084</v>
       </c>
       <c r="D49" s="5">
-        <v>-6.461289339627041</v>
+        <v>-6.3252459232577385</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>27.439923823000001</v>
+        <v>27.439728138</v>
       </c>
       <c r="C50" s="5">
-        <v>-8.3883668999998662E-2</v>
+        <v>-8.5688733000001349E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.5965276563029391</v>
+        <v>-3.6723888792092207</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>27.611685081000001</v>
+        <v>27.615012180000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.17176125800000008</v>
+        <v>0.17528404200000125</v>
       </c>
       <c r="D51" s="5">
-        <v>7.7755186340372484</v>
+        <v>7.9406970997233373</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>27.67603154</v>
+        <v>27.677094834999998</v>
       </c>
       <c r="C52" s="5">
-        <v>6.4346458999999356E-2</v>
+        <v>6.2082654999997544E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>2.8326113238353878</v>
+        <v>2.7313872801604466</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>27.731447295999999</v>
+        <v>27.732282263999998</v>
       </c>
       <c r="C53" s="5">
-        <v>5.5415755999998595E-2</v>
+        <v>5.5187429000000066E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>2.4293998474106182</v>
+        <v>2.4191861051723773</v>
       </c>
       <c r="E53" s="5">
-        <v>3.6876880173370763</v>
+        <v>3.691124358620157</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>27.082855252000002</v>
+        <v>27.084098912999998</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.64859204399999726</v>
+        <v>-0.64818335100000013</v>
       </c>
       <c r="D54" s="5">
-        <v>-24.722887367456437</v>
+        <v>-24.708603595408597</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>27.06778285</v>
+        <v>27.078660304</v>
       </c>
       <c r="C55" s="5">
-        <v>-1.5072402000001262E-2</v>
+        <v>-5.4386089999987064E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.66579474239381042</v>
+        <v>-0.24069945254506786</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>28.179934788000001</v>
+        <v>28.175926156999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.1121519380000002</v>
+        <v>1.0972658529999997</v>
       </c>
       <c r="D56" s="5">
-        <v>62.124108329053882</v>
+        <v>61.069130896945722</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>27.160289619</v>
+        <v>27.160059311000001</v>
       </c>
       <c r="C57" s="5">
-        <v>-1.0196451690000004</v>
+        <v>-1.015866845999998</v>
       </c>
       <c r="D57" s="5">
-        <v>-35.741149148845906</v>
+        <v>-35.637906361570174</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>27.161388425999998</v>
+        <v>27.160461687000002</v>
       </c>
       <c r="C58" s="5">
-        <v>1.0988069999982031E-3</v>
+        <v>4.0237600000025964E-4</v>
       </c>
       <c r="D58" s="5">
-        <v>4.8558459900216455E-2</v>
+        <v>1.7779436352194367E-2</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>27.275129106000001</v>
+        <v>27.264980042000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.11374068000000292</v>
+        <v>0.10451835499999973</v>
       </c>
       <c r="D59" s="5">
-        <v>5.1424722266016243</v>
+        <v>4.7168170775620855</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>27.442053483999999</v>
+        <v>27.440903574</v>
       </c>
       <c r="C60" s="5">
-        <v>0.16692437799999738</v>
+        <v>0.17592353199999877</v>
       </c>
       <c r="D60" s="5">
-        <v>7.5963396849429543</v>
+        <v>8.023609123540588</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>27.457942325000001</v>
+        <v>27.458735803</v>
       </c>
       <c r="C61" s="5">
-        <v>1.5888841000002429E-2</v>
+        <v>1.78322289999997E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.69701211506549843</v>
+        <v>0.78260259265603427</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>27.517051088999999</v>
+        <v>27.517770432999999</v>
       </c>
       <c r="C62" s="5">
-        <v>5.9108763999997649E-2</v>
+        <v>5.9034629999999311E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.6140480169515312</v>
+        <v>2.6106542851642267</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>27.698739568000001</v>
+        <v>27.703980770000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.18168847900000173</v>
+        <v>0.18621033700000211</v>
       </c>
       <c r="D63" s="5">
-        <v>8.2174761893972779</v>
+        <v>8.4294378715430653</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>27.858788345000001</v>
+        <v>27.859611569999998</v>
       </c>
       <c r="C64" s="5">
-        <v>0.16004877700000009</v>
+        <v>0.15563079999999729</v>
       </c>
       <c r="D64" s="5">
-        <v>7.1584943745228946</v>
+        <v>6.9533911457697606</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>27.968103393</v>
+        <v>27.969202797000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.10931504799999914</v>
+        <v>0.10959122700000279</v>
       </c>
       <c r="D65" s="5">
-        <v>4.8116387885246859</v>
+        <v>4.8239137270734478</v>
       </c>
       <c r="E65" s="5">
-        <v>0.85338530828911185</v>
+        <v>0.85431314575776796</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>28.250265131999999</v>
+        <v>28.251624870000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.2821617389999993</v>
+        <v>0.28242207299999933</v>
       </c>
       <c r="D66" s="5">
-        <v>12.801308980180771</v>
+        <v>12.813251579530348</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>28.294951424000001</v>
+        <v>28.296745829999999</v>
       </c>
       <c r="C67" s="5">
-        <v>4.4686292000001515E-2</v>
+        <v>4.5120959999998433E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>1.9147621620781985</v>
+        <v>1.9334572858530574</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>28.581953628000001</v>
+        <v>28.578654791000002</v>
       </c>
       <c r="C68" s="5">
-        <v>0.28700220400000021</v>
+        <v>0.28190896100000273</v>
       </c>
       <c r="D68" s="5">
-        <v>12.874409443465474</v>
+        <v>12.632432602487764</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>28.516385035999999</v>
+        <v>28.516711117</v>
       </c>
       <c r="C69" s="5">
-        <v>-6.5568592000001757E-2</v>
+        <v>-6.1943674000001891E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.7183972467432982</v>
+        <v>-2.5701927966940374</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>28.638829707999999</v>
+        <v>28.638266671</v>
       </c>
       <c r="C70" s="5">
-        <v>0.12244467200000031</v>
+        <v>0.1215555540000004</v>
       </c>
       <c r="D70" s="5">
-        <v>5.2760457852497167</v>
+        <v>5.236770524640133</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>28.874126081</v>
+        <v>28.868528683000001</v>
       </c>
       <c r="C71" s="5">
-        <v>0.23529637300000061</v>
+        <v>0.23026201200000074</v>
       </c>
       <c r="D71" s="5">
-        <v>10.317135767337525</v>
+        <v>10.086751417749173</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>29.030079635</v>
+        <v>29.029676299999998</v>
       </c>
       <c r="C72" s="5">
-        <v>0.15595355399999988</v>
+        <v>0.16114761699999747</v>
       </c>
       <c r="D72" s="5">
-        <v>6.6774298897265716</v>
+        <v>6.9080767115186292</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>29.035445418999998</v>
+        <v>29.035211367999999</v>
       </c>
       <c r="C73" s="5">
-        <v>5.3657839999985413E-3</v>
+        <v>5.5350680000003649E-3</v>
       </c>
       <c r="D73" s="5">
-        <v>0.22202800357014052</v>
+        <v>0.22904325166630546</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>29.169348317000001</v>
+        <v>29.169778861000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.13390289800000232</v>
+        <v>0.13456749300000226</v>
       </c>
       <c r="D74" s="5">
-        <v>5.6765934979475796</v>
+        <v>5.7055371398354371</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>28.998944437999999</v>
+        <v>29.006147528</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.17040387900000198</v>
+        <v>-0.16363133300000143</v>
       </c>
       <c r="D75" s="5">
-        <v>-6.7893448867365258</v>
+        <v>-6.5276895770209347</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>29.066481823</v>
+        <v>29.066845641</v>
       </c>
       <c r="C76" s="5">
-        <v>6.7537385000001393E-2</v>
+        <v>6.0698113000000831E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.8308302783035311</v>
+        <v>2.5402173758368951</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>29.239241267000001</v>
+        <v>29.239415966999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.17275944400000043</v>
+        <v>0.17257032599999889</v>
       </c>
       <c r="D77" s="5">
-        <v>7.3701514385218658</v>
+        <v>7.361722981165908</v>
       </c>
       <c r="E77" s="5">
-        <v>4.5449555736344571</v>
+        <v>4.5414707713308244</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>29.112551070999999</v>
+        <v>29.112789751000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.12669019600000198</v>
+        <v>-0.12662621599999824</v>
       </c>
       <c r="D78" s="5">
-        <v>-5.0773236848607795</v>
+        <v>-5.0747907388162155</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>29.217714396000002</v>
+        <v>29.21817837</v>
       </c>
       <c r="C79" s="5">
-        <v>0.10516332500000303</v>
+        <v>0.1053886189999993</v>
       </c>
       <c r="D79" s="5">
-        <v>4.4219293951964111</v>
+        <v>4.4315549535289822</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>29.200431205000001</v>
+        <v>29.196026114999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-1.7283191000000642E-2</v>
+        <v>-2.215225500000173E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.70753264185626774</v>
+        <v>-0.90601602964462957</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>29.254393474</v>
+        <v>29.254204423000001</v>
       </c>
       <c r="C81" s="5">
-        <v>5.3962268999999452E-2</v>
+        <v>5.8178308000002232E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>2.2402737473597778</v>
+        <v>2.4175967314643998</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>29.524579962000001</v>
+        <v>29.523762303000002</v>
       </c>
       <c r="C82" s="5">
-        <v>0.27018648800000022</v>
+        <v>0.26955788000000069</v>
       </c>
       <c r="D82" s="5">
-        <v>11.663581217169083</v>
+        <v>11.635134438991601</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>29.629479197999999</v>
+        <v>29.628862973</v>
       </c>
       <c r="C83" s="5">
-        <v>0.10489923599999784</v>
+        <v>0.10510066999999879</v>
       </c>
       <c r="D83" s="5">
-        <v>4.3478443511423492</v>
+        <v>4.3564805112152882</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>29.56530364</v>
+        <v>29.564479812999998</v>
       </c>
       <c r="C84" s="5">
-        <v>-6.4175557999998745E-2</v>
+        <v>-6.4383160000001993E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.5683833094718667</v>
+        <v>-2.5766456996975773</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>29.729058512000002</v>
+        <v>29.728046252999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.16375487200000194</v>
+        <v>0.16356644000000031</v>
       </c>
       <c r="D85" s="5">
-        <v>6.8527603262369396</v>
+        <v>6.8448299874341423</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>29.710200581999999</v>
+        <v>29.709938075</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.8857930000002909E-2</v>
+        <v>-1.8108177999998532E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.75854177908795117</v>
+        <v>-0.72850942668667429</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>29.797719595</v>
+        <v>29.806237804999999</v>
       </c>
       <c r="C87" s="5">
-        <v>8.7519013000001422E-2</v>
+        <v>9.6299729999998362E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>3.5927451350968642</v>
+        <v>3.9596924234060804</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>29.974870657</v>
+        <v>29.974396872</v>
       </c>
       <c r="C88" s="5">
-        <v>0.17715106200000008</v>
+        <v>0.16815906700000127</v>
       </c>
       <c r="D88" s="5">
-        <v>7.3721044657839796</v>
+        <v>6.9841630948561662</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>29.999789989</v>
+        <v>29.999311404</v>
       </c>
       <c r="C89" s="5">
-        <v>2.4919331999999628E-2</v>
+        <v>2.4914532000000378E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>1.0021830272633592</v>
+        <v>1.0020050121220203</v>
       </c>
       <c r="E89" s="5">
-        <v>2.601123315940379</v>
+        <v>2.5988735132658869</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>30.085378432999999</v>
+        <v>30.085013156999999</v>
       </c>
       <c r="C90" s="5">
-        <v>8.5588443999998987E-2</v>
+        <v>8.5701752999998604E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>3.477796112419318</v>
+        <v>3.4825293183599282</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>30.235821142999999</v>
+        <v>30.235494037999999</v>
       </c>
       <c r="C91" s="5">
-        <v>0.15044271000000009</v>
+        <v>0.15048088100000001</v>
       </c>
       <c r="D91" s="5">
-        <v>6.1684476873454575</v>
+        <v>6.1701330641326102</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>30.337833098000001</v>
+        <v>30.334170224000001</v>
       </c>
       <c r="C92" s="5">
-        <v>0.10201195500000182</v>
+        <v>9.8676186000002275E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>4.1246324170266746</v>
+        <v>3.987372228158903</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>30.292405473999999</v>
+        <v>30.292026123999999</v>
       </c>
       <c r="C93" s="5">
-        <v>-4.5427624000001998E-2</v>
+        <v>-4.2144100000001572E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-1.7821454305024353</v>
+        <v>-1.6545124114095255</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>30.304794374</v>
+        <v>30.304350182</v>
       </c>
       <c r="C94" s="5">
-        <v>1.2388900000001257E-2</v>
+        <v>1.2324058000000804E-2</v>
       </c>
       <c r="D94" s="5">
-        <v>0.4918779516168037</v>
+        <v>0.48930390006540758</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>30.285640175000001</v>
+        <v>30.285886473000001</v>
       </c>
       <c r="C95" s="5">
-        <v>-1.9154198999999039E-2</v>
+        <v>-1.8463708999998829E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.75583104376593102</v>
+        <v>-0.72868596757642567</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>30.194064960999999</v>
+        <v>30.193627456000002</v>
       </c>
       <c r="C96" s="5">
-        <v>-9.1575214000002347E-2</v>
+        <v>-9.2259016999999943E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.5687219189260877</v>
+        <v>-3.5948963811453516</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>30.205451242999999</v>
+        <v>30.204373786000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.1386282000000136E-2</v>
+        <v>1.0746329999999915E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>0.45346372479051489</v>
+        <v>0.42793365776971903</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>30.468687661000001</v>
+        <v>30.468138530000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.26323641800000175</v>
+        <v>0.2637647439999995</v>
       </c>
       <c r="D98" s="5">
-        <v>10.973951038417141</v>
+        <v>10.997455974062454</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>30.603147494000002</v>
+        <v>30.610961973999999</v>
       </c>
       <c r="C99" s="5">
-        <v>0.13445983300000108</v>
+        <v>0.14282344399999758</v>
       </c>
       <c r="D99" s="5">
-        <v>5.4261043722206415</v>
+        <v>5.7724772492075083</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>30.483613525999999</v>
+        <v>30.482951933999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.11953396800000249</v>
+        <v>-0.12801003999999949</v>
       </c>
       <c r="D100" s="5">
-        <v>-4.5877321387149506</v>
+        <v>-4.9043785220528218</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>30.594325490999999</v>
+        <v>30.593696535999999</v>
       </c>
       <c r="C101" s="5">
-        <v>0.11071196500000013</v>
+        <v>0.11074460200000047</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4463409667345299</v>
+        <v>4.4477764807060227</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9817988799854858</v>
+        <v>1.9813292511799085</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>30.421541015999999</v>
+        <v>30.42095643</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.17278447500000027</v>
+        <v>-0.17274010599999912</v>
       </c>
       <c r="D102" s="5">
-        <v>-6.5705220739932351</v>
+        <v>-6.5690177677305117</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>30.423157089</v>
+        <v>30.422551314</v>
       </c>
       <c r="C103" s="5">
-        <v>1.6160730000009949E-3</v>
+        <v>1.594883999999297E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>6.3765813503735558E-2</v>
+        <v>6.2930722158971442E-2</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>30.545528018999999</v>
+        <v>30.543234890000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.12237092999999888</v>
+        <v>0.12068357600000112</v>
       </c>
       <c r="D104" s="5">
-        <v>4.9349798878228546</v>
+        <v>4.8655399381560827</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>30.806103108999999</v>
+        <v>30.805650645</v>
       </c>
       <c r="C105" s="5">
-        <v>0.26057508999999968</v>
+        <v>0.26241575499999925</v>
       </c>
       <c r="D105" s="5">
-        <v>10.731079467853078</v>
+        <v>10.811350125543374</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>30.894559165</v>
+        <v>30.894123230999998</v>
       </c>
       <c r="C106" s="5">
-        <v>8.8456056000001837E-2</v>
+        <v>8.8472585999998188E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5005971530776669</v>
+        <v>3.5013139260604342</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>30.381563944</v>
+        <v>30.382153126999999</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.51299522100000061</v>
+        <v>-0.51197010399999954</v>
       </c>
       <c r="D107" s="5">
-        <v>-18.202979915325667</v>
+        <v>-18.170087885475439</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>30.898483699</v>
+        <v>30.898080888999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.51691975499999998</v>
+        <v>0.51592776200000046</v>
       </c>
       <c r="D108" s="5">
-        <v>22.440331409561807</v>
+        <v>22.392692917517245</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>30.947012881999999</v>
+        <v>30.945832324000001</v>
       </c>
       <c r="C109" s="5">
-        <v>4.8529182999999421E-2</v>
+        <v>4.7751435000002118E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>1.9010872822006863</v>
+        <v>1.8703848702528392</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>31.250251975000001</v>
+        <v>31.249576129000001</v>
       </c>
       <c r="C110" s="5">
-        <v>0.30323909300000196</v>
+        <v>0.30374380499999987</v>
       </c>
       <c r="D110" s="5">
-        <v>12.413236870130827</v>
+        <v>12.435525655794555</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>31.527420930000002</v>
+        <v>31.534049025000002</v>
       </c>
       <c r="C111" s="5">
-        <v>0.27716895500000049</v>
+        <v>0.28447289600000047</v>
       </c>
       <c r="D111" s="5">
-        <v>11.178052006725769</v>
+        <v>11.487785876333344</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>31.420355216000001</v>
+        <v>31.419771643000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.10706571400000087</v>
+        <v>-0.11427738200000093</v>
       </c>
       <c r="D112" s="5">
-        <v>-3.9998869019768457</v>
+        <v>-4.263084772243686</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>31.534118063000001</v>
+        <v>31.533612009999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.11376284700000028</v>
+        <v>0.11384036699999811</v>
       </c>
       <c r="D113" s="5">
-        <v>4.4323821792459972</v>
+        <v>4.4355469519222313</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0717871922898432</v>
+        <v>3.0722520663496455</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>31.558091678</v>
+        <v>31.557522777999999</v>
       </c>
       <c r="C114" s="5">
-        <v>2.3973614999999171E-2</v>
+        <v>2.391076800000036E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.91611674415010835</v>
+        <v>0.91371983765395903</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>31.630915539</v>
+        <v>31.630147155</v>
       </c>
       <c r="C115" s="5">
-        <v>7.2823860999999823E-2</v>
+        <v>7.2624377000000351E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.8045528000077313</v>
+        <v>2.7968239437070386</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>31.650423075999999</v>
+        <v>31.649524570000001</v>
       </c>
       <c r="C116" s="5">
-        <v>1.9507536999999076E-2</v>
+        <v>1.9377415000001008E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>0.74258397155424483</v>
+        <v>0.73763195829146255</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>31.917134252</v>
+        <v>31.916603243000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.26671117600000116</v>
+        <v>0.26707867300000032</v>
       </c>
       <c r="D117" s="5">
-        <v>10.594224692914844</v>
+        <v>10.609821683513033</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>31.967726686999999</v>
+        <v>31.967283504000001</v>
       </c>
       <c r="C118" s="5">
-        <v>5.0592434999998659E-2</v>
+        <v>5.0680261000000115E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>1.9188131084441729</v>
+        <v>1.9222054783613718</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>31.819859435000001</v>
+        <v>31.820339825000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.14786725199999751</v>
+        <v>-0.14694367899999961</v>
       </c>
       <c r="D119" s="5">
-        <v>-5.4115650429354289</v>
+        <v>-5.3786872670724684</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>32.441590480999999</v>
+        <v>32.441052724999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.62173104599999718</v>
+        <v>0.62071289999999735</v>
       </c>
       <c r="D120" s="5">
-        <v>26.138183249614542</v>
+        <v>26.090249766551878</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>32.552626564999997</v>
+        <v>32.551563324999996</v>
       </c>
       <c r="C121" s="5">
-        <v>0.11103608399999843</v>
+        <v>0.11051059999999779</v>
       </c>
       <c r="D121" s="5">
-        <v>4.1853800064953983</v>
+        <v>4.1652702671233444</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>32.640057210000002</v>
+        <v>32.639492658000002</v>
       </c>
       <c r="C122" s="5">
-        <v>8.7430645000004859E-2</v>
+        <v>8.7929333000005272E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>3.2710284548174817</v>
+        <v>3.2900729070496348</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>33.186635340000002</v>
+        <v>33.191061740000002</v>
       </c>
       <c r="C123" s="5">
-        <v>0.54657813000000033</v>
+        <v>0.55156908200000032</v>
       </c>
       <c r="D123" s="5">
-        <v>22.052799060612969</v>
+        <v>22.273669944978323</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>33.090673152000001</v>
+        <v>33.090217091</v>
       </c>
       <c r="C124" s="5">
-        <v>-9.5962188000001447E-2</v>
+        <v>-0.10084464900000256</v>
       </c>
       <c r="D124" s="5">
-        <v>-3.4152535070680279</v>
+        <v>-3.5856550878541782</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>33.142267443000001</v>
+        <v>33.143466259999997</v>
       </c>
       <c r="C125" s="5">
-        <v>5.159429100000068E-2</v>
+        <v>5.324916899999721E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>1.8871436481806558</v>
+        <v>1.9482373274936737</v>
       </c>
       <c r="E125" s="5">
-        <v>5.0997125614459238</v>
+        <v>5.1052009185927671</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>33.073711516000003</v>
+        <v>33.073095731999999</v>
       </c>
       <c r="C126" s="5">
-        <v>-6.8555926999998462E-2</v>
+        <v>-7.0370527999997989E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.4541950258983869</v>
+        <v>-2.5183082442619353</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>33.237953042999997</v>
+        <v>33.237221511000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.16424152699999439</v>
+        <v>0.16412577900000258</v>
       </c>
       <c r="D127" s="5">
-        <v>6.1245915346626489</v>
+        <v>6.1202738728806771</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>33.139963582999997</v>
+        <v>33.139227110999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-9.7989460000000861E-2</v>
+        <v>-9.7994400000004589E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-3.480940181653247</v>
+        <v>-3.4811882117353976</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>33.018124376000003</v>
+        <v>33.017858333</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.12183920699999362</v>
+        <v>-0.12136877799999723</v>
       </c>
       <c r="D129" s="5">
-        <v>-4.3236789231046231</v>
+        <v>-4.3074135509318818</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>33.029338930999998</v>
+        <v>33.028893619999998</v>
       </c>
       <c r="C130" s="5">
-        <v>1.121455499999513E-2</v>
+        <v>1.1035286999998561E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>0.40834039425519109</v>
+        <v>0.40180419167190617</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>33.272197095999999</v>
+        <v>33.272462265000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.24285816500000124</v>
+        <v>0.24356864500000341</v>
       </c>
       <c r="D131" s="5">
-        <v>9.1890736750122493</v>
+        <v>9.2171852237309615</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>33.096340892000001</v>
+        <v>33.095659767999997</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.17585620399999868</v>
+        <v>-0.17680249700000417</v>
       </c>
       <c r="D132" s="5">
-        <v>-6.1612933275553843</v>
+        <v>-6.1934368567231557</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>33.295014141000003</v>
+        <v>33.294082994</v>
       </c>
       <c r="C133" s="5">
-        <v>0.19867324900000227</v>
+        <v>0.19842322600000273</v>
       </c>
       <c r="D133" s="5">
-        <v>7.446103486401956</v>
+        <v>7.4365798434666841</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>33.132221072999997</v>
+        <v>33.131573095999997</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.16279306800000626</v>
+        <v>-0.16250989800000326</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.7120568567065044</v>
+        <v>-5.7025414561907457</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>33.152236578</v>
+        <v>33.154268588999997</v>
       </c>
       <c r="C135" s="5">
-        <v>2.0015505000003486E-2</v>
+        <v>2.2695493000000511E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>0.72734548051132109</v>
+        <v>0.82511730276926265</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>33.039997218000003</v>
+        <v>33.040579960000002</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.11223935999999668</v>
+        <v>-0.11368862899999499</v>
       </c>
       <c r="D136" s="5">
-        <v>-3.9878864670361502</v>
+        <v>-4.0381692066903785</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>33.124328796999997</v>
+        <v>33.127079266999999</v>
       </c>
       <c r="C137" s="5">
-        <v>8.433157899999344E-2</v>
+        <v>8.6499306999996861E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>3.1062560886876867</v>
+        <v>3.1871981800168037</v>
       </c>
       <c r="E137" s="5">
-        <v>-5.4126188049308244E-2</v>
+        <v>-4.9442604679450497E-2</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>33.030778382000001</v>
+        <v>33.030062063000003</v>
       </c>
       <c r="C138" s="5">
-        <v>-9.3550414999995724E-2</v>
+        <v>-9.7017203999996582E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.3369142193785062</v>
+        <v>-3.4583062389926811</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>33.10774782</v>
+        <v>33.106991530999998</v>
       </c>
       <c r="C139" s="5">
-        <v>7.6969437999999002E-2</v>
+        <v>7.6929467999995893E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>2.8323983913802309</v>
+        <v>2.8309708254406596</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>33.081890913999999</v>
+        <v>33.081180889000002</v>
       </c>
       <c r="C140" s="5">
-        <v>-2.5856906000001345E-2</v>
+        <v>-2.5810641999996164E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.93317591354696861</v>
+        <v>-0.9315345862633051</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>32.697987494000003</v>
+        <v>32.697752063000003</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.38390341999999578</v>
+        <v>-0.38342882599999939</v>
       </c>
       <c r="D141" s="5">
-        <v>-13.070260595417771</v>
+        <v>-13.055381104125486</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>32.891062980000001</v>
+        <v>32.890644057999999</v>
       </c>
       <c r="C142" s="5">
-        <v>0.19307548599999791</v>
+        <v>0.19289199499999654</v>
       </c>
       <c r="D142" s="5">
-        <v>7.320486131465298</v>
+        <v>7.313356160168194</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>33.097387339999997</v>
+        <v>33.097241752999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.20632435999999643</v>
+        <v>0.20659769499999925</v>
       </c>
       <c r="D143" s="5">
-        <v>7.7927715747249993</v>
+        <v>7.8035573977738526</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>32.801001753999998</v>
+        <v>32.800292745999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.29638558599999953</v>
+        <v>-0.29694900700000204</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.232167616529908</v>
+        <v>-10.250712002851925</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>32.886180783</v>
+        <v>32.885533832</v>
       </c>
       <c r="C145" s="5">
-        <v>8.5179029000002515E-2</v>
+        <v>8.5241086000003463E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>3.161105984989443</v>
+        <v>3.1635113795595693</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>32.627600295000001</v>
+        <v>32.627011136999997</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.25858048799999978</v>
+        <v>-0.25852269500000347</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.0379328186753547</v>
+        <v>-9.0361695046171526</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>32.608271676000001</v>
+        <v>32.608141269000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.9328618999999492E-2</v>
+        <v>-1.8869867999995904E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.7085694228918582</v>
+        <v>-0.69181794447004119</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>32.688311059999997</v>
+        <v>32.689914659999999</v>
       </c>
       <c r="C148" s="5">
-        <v>8.003938399999555E-2</v>
+        <v>8.1773390999998696E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>2.9855793115663554</v>
+        <v>3.051167352952433</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>32.704924935000001</v>
+        <v>32.709506507999997</v>
       </c>
       <c r="C149" s="5">
-        <v>1.6613875000004441E-2</v>
+        <v>1.9591847999997469E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.61160930091022081</v>
+        <v>0.72156410225565626</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.2661505220838754</v>
+        <v>-1.2605178851851639</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>32.988064057000003</v>
+        <v>32.986970178</v>
       </c>
       <c r="C150" s="5">
-        <v>0.28313912200000146</v>
+        <v>0.27746367000000305</v>
       </c>
       <c r="D150" s="5">
-        <v>10.898091077152937</v>
+        <v>10.66778838669622</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>32.878476028000001</v>
+        <v>32.877448983000001</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.10958802900000109</v>
+        <v>-0.10952119499999924</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.9144239446629148</v>
+        <v>-3.9122074618186287</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>33.125773520000003</v>
+        <v>33.124932063999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.24729749200000128</v>
+        <v>0.24748308099999861</v>
       </c>
       <c r="D152" s="5">
-        <v>9.4087838342198573</v>
+        <v>9.4164461171216232</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>33.074172541000003</v>
+        <v>33.073778541999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-5.1600978999999825E-2</v>
+        <v>-5.1153521999999896E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.8533426700718669</v>
+        <v>-1.8374539738423623</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>33.134879554000001</v>
+        <v>33.134225258999997</v>
       </c>
       <c r="C154" s="5">
-        <v>6.0707012999998256E-2</v>
+        <v>6.0446716999997818E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>2.2249490578205577</v>
+        <v>2.2153396099915845</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>33.018826777999998</v>
+        <v>33.018716646999998</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11605277600000363</v>
+        <v>-0.11550861199999929</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.1228977690483948</v>
+        <v>-4.104014408102663</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>33.083719455000001</v>
+        <v>33.083249084999999</v>
       </c>
       <c r="C156" s="5">
-        <v>6.4892677000003118E-2</v>
+        <v>6.4532438000000525E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>2.3840484500235126</v>
+        <v>2.3706792819770506</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>32.982078663999999</v>
+        <v>32.981368156999999</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.10164079100000123</v>
+        <v>-0.10188092799999993</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.6250146613281409</v>
+        <v>-3.6334853935173883</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>33.106355876000002</v>
+        <v>33.105668934999997</v>
       </c>
       <c r="C158" s="5">
-        <v>0.12427721200000263</v>
+        <v>0.1243007779999985</v>
       </c>
       <c r="D158" s="5">
-        <v>4.6165206652807322</v>
+        <v>4.6175158375890923</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>33.069410306999998</v>
+        <v>33.068489329999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.6945569000003786E-2</v>
+        <v>-3.7179604999998617E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.3309702424781689</v>
+        <v>-1.3393770404581118</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>33.049571272999998</v>
+        <v>33.052237052999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.9839034000000311E-2</v>
+        <v>-1.6252276999999538E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.71753458014256477</v>
+        <v>-0.58817627216701807</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>32.885741754999998</v>
+        <v>32.890780098999997</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16382951800000001</v>
+        <v>-0.16145695400000193</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.7889718272970629</v>
+        <v>-5.7069284139783516</v>
       </c>
       <c r="E161" s="5">
-        <v>0.55287336803053755</v>
+        <v>0.5541923750994604</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>33.062254858000003</v>
+        <v>33.061219045000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.17651310300000489</v>
+        <v>0.17043894600000442</v>
       </c>
       <c r="D162" s="5">
-        <v>6.634546660036289</v>
+        <v>6.3986864015683542</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>33.079311703000002</v>
+        <v>33.077326472999999</v>
       </c>
       <c r="C163" s="5">
-        <v>1.7056844999999043E-2</v>
+        <v>1.6107427999997981E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.6208406446175152</v>
+        <v>0.58620922424403865</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>32.974064796999997</v>
+        <v>32.973301278000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.10524690600000497</v>
+        <v>-0.1040251949999984</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.7518763905220132</v>
+        <v>-3.7092937608113385</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>33.134255009</v>
+        <v>33.133729877999997</v>
       </c>
       <c r="C165" s="5">
-        <v>0.16019021200000338</v>
+        <v>0.16042859999999592</v>
       </c>
       <c r="D165" s="5">
-        <v>5.987995805976265</v>
+        <v>5.9972892789170062</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>33.291296146999997</v>
+        <v>33.290580659</v>
       </c>
       <c r="C166" s="5">
-        <v>0.15704113799999675</v>
+        <v>0.15685078100000283</v>
       </c>
       <c r="D166" s="5">
-        <v>5.8380732076217301</v>
+        <v>5.8309061819392882</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>33.215571738000001</v>
+        <v>33.215769895999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.5724408999995774E-2</v>
+        <v>-7.4810763000002112E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.6956314107028478</v>
+        <v>-2.6635649929250271</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>33.468211644999997</v>
+        <v>33.468081955999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.25263990699999539</v>
+        <v>0.25231206000000128</v>
       </c>
       <c r="D168" s="5">
-        <v>9.5189552934011434</v>
+        <v>9.5060230120176605</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>33.386192213000001</v>
+        <v>33.385485756000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-8.2019431999995618E-2</v>
+        <v>-8.2596199999997566E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.9014840039220613</v>
+        <v>-2.9216225332124646</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>33.678645004000003</v>
+        <v>33.677909499000002</v>
       </c>
       <c r="C170" s="5">
-        <v>0.29245279100000232</v>
+        <v>0.29242374300000051</v>
       </c>
       <c r="D170" s="5">
-        <v>11.03314702410727</v>
+        <v>11.032242632550249</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>33.607014712999998</v>
+        <v>33.606083413999997</v>
       </c>
       <c r="C171" s="5">
-        <v>-7.1630291000005286E-2</v>
+        <v>-7.182608500000498E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.5226057106480182</v>
+        <v>-2.5294749102317549</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>33.496938159999999</v>
+        <v>33.499424028</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.11007655299999897</v>
+        <v>-0.10665938599999691</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.860445697700432</v>
+        <v>-3.7427902331765517</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>33.878042319999999</v>
+        <v>33.883536012999997</v>
       </c>
       <c r="C173" s="5">
-        <v>0.38110415999999958</v>
+        <v>0.38411198499999699</v>
       </c>
       <c r="D173" s="5">
-        <v>14.540305352882621</v>
+        <v>14.661239435762386</v>
       </c>
       <c r="E173" s="5">
-        <v>3.017418832735097</v>
+        <v>3.0183410396829924</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>33.775255925000003</v>
+        <v>33.774138174999997</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.10278639499999542</v>
+        <v>-0.10939783799999958</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.5806704249701893</v>
+        <v>-3.8063072666951858</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>33.787407874000003</v>
+        <v>33.784314295999998</v>
       </c>
       <c r="C175" s="5">
-        <v>1.2151948999999718E-2</v>
+        <v>1.0176121000000649E-2</v>
       </c>
       <c r="D175" s="5">
-        <v>0.43260159260154474</v>
+        <v>0.36215880480388041</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>33.758558981</v>
+        <v>33.757777267000002</v>
       </c>
       <c r="C176" s="5">
-        <v>-2.8848893000002818E-2</v>
+        <v>-2.6537028999996437E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.0198048023092432</v>
+        <v>-0.93851901276769123</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>33.602465778999999</v>
+        <v>33.602309327</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.15609320200000099</v>
+        <v>-0.15546794000000119</v>
       </c>
       <c r="D177" s="5">
-        <v>-5.4096202031463703</v>
+        <v>-5.3886184519849278</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>33.470097822</v>
+        <v>33.469249216000001</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13236795699999959</v>
+        <v>-0.13306011099999893</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.625997191916154</v>
+        <v>-4.6496834315169604</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>33.399740582</v>
+        <v>33.400603578000002</v>
       </c>
       <c r="C179" s="5">
-        <v>-7.0357239999999877E-2</v>
+        <v>-6.8645637999999565E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.4935502991123126</v>
+        <v>-2.433632656668594</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>33.282976261000002</v>
+        <v>33.283275818</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.11676432099999801</v>
+        <v>-0.117327760000002</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.1154268416896178</v>
+        <v>-4.1347987124578438</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>33.40234349</v>
+        <v>33.401697294000002</v>
       </c>
       <c r="C181" s="5">
-        <v>0.11936722899999808</v>
+        <v>0.11842147600000175</v>
       </c>
       <c r="D181" s="5">
-        <v>4.3896376412993598</v>
+        <v>4.3541349828946307</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>33.277016463999999</v>
+        <v>33.276292290999997</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.12532702600000079</v>
+        <v>-0.12540500300000446</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.4106901398585974</v>
+        <v>-4.4134616295657185</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>33.402904235999998</v>
+        <v>33.401959402000003</v>
       </c>
       <c r="C183" s="5">
-        <v>0.12588777199999868</v>
+        <v>0.1256671110000056</v>
       </c>
       <c r="D183" s="5">
-        <v>4.6352852174460724</v>
+        <v>4.6270936125098583</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>33.403173612000003</v>
+        <v>33.405700854999999</v>
       </c>
       <c r="C184" s="5">
-        <v>2.6937600000564998E-4</v>
+        <v>3.7414529999963975E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>9.6777674104542299E-3</v>
+        <v>0.13449841614137092</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>33.379884509</v>
+        <v>33.383774940000002</v>
       </c>
       <c r="C185" s="5">
-        <v>-2.3289103000003308E-2</v>
+        <v>-2.1925914999997076E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.83345389370611533</v>
+        <v>-0.78478593101662941</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.4704445029455226</v>
+        <v>-1.4749377774747385</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>33.691932270000002</v>
+        <v>33.691191328999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.31204776100000231</v>
+        <v>0.30741638899999657</v>
       </c>
       <c r="D186" s="5">
-        <v>11.813198472482256</v>
+        <v>11.627472048885279</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>33.675483149999998</v>
+        <v>33.671633305999997</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.6449120000004314E-2</v>
+        <v>-1.9558023000001867E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.58429497753931248</v>
+        <v>-0.69439036543157417</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>33.738039272000002</v>
+        <v>33.737391322999997</v>
       </c>
       <c r="C188" s="5">
-        <v>6.2556122000003711E-2</v>
+        <v>6.5758017000000279E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.2520558869498108</v>
+        <v>2.3688406968159326</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>33.785794684000003</v>
+        <v>33.786372077000003</v>
       </c>
       <c r="C189" s="5">
-        <v>4.7755412000000774E-2</v>
+        <v>4.8980754000005788E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>1.7118583484277528</v>
+        <v>1.7561677617403015</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>33.887936396999997</v>
+        <v>33.887288277000003</v>
       </c>
       <c r="C190" s="5">
-        <v>0.10214171299999464</v>
+        <v>0.10091620000000034</v>
       </c>
       <c r="D190" s="5">
-        <v>3.6887926189462794</v>
+        <v>3.6437410318297614</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>33.946981495000003</v>
+        <v>33.948264520999999</v>
       </c>
       <c r="C191" s="5">
-        <v>5.904509800000568E-2</v>
+        <v>6.0976243999995461E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>2.1109893112779776</v>
+        <v>2.1807588471973727</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>33.302329702000002</v>
+        <v>33.302964119999999</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.64465179300000131</v>
+        <v>-0.64530040100000008</v>
       </c>
       <c r="D192" s="5">
-        <v>-20.552281547473328</v>
+        <v>-20.570149748318755</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>33.5047979</v>
+        <v>33.504483870000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.20246819799999827</v>
+        <v>0.20151975000000277</v>
       </c>
       <c r="D193" s="5">
-        <v>7.5446072779393525</v>
+        <v>7.5079328949433144</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>33.501703270999997</v>
+        <v>33.501358813000003</v>
       </c>
       <c r="C194" s="5">
-        <v>-3.094629000003124E-3</v>
+        <v>-3.1250569999983213E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.11078022029789025</v>
+        <v>-0.11186995824087331</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>33.159289711</v>
+        <v>33.157641460000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.34241355999999712</v>
+        <v>-0.34371735300000239</v>
       </c>
       <c r="D195" s="5">
-        <v>-11.598430111874558</v>
+        <v>-11.640244532924749</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>33.076685910000002</v>
+        <v>33.078503466999997</v>
       </c>
       <c r="C196" s="5">
-        <v>-8.2603800999997645E-2</v>
+        <v>-7.9137993000003348E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-2.9487258199360489</v>
+        <v>-2.8267645944978548</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>33.063277243999998</v>
+        <v>33.065812403999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.3408666000003677E-2</v>
+        <v>-1.2691062999998337E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.48537427778566622</v>
+        <v>-0.45942769178165532</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.94849718522733717</v>
+        <v>-0.95244632032018828</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>32.999059023999997</v>
+        <v>32.998619128999998</v>
       </c>
       <c r="C198" s="5">
-        <v>-6.421822000000077E-2</v>
+        <v>-6.7193275000001051E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.3060010812198106</v>
+        <v>-2.411457961584107</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>32.940251463000003</v>
+        <v>32.936661416</v>
       </c>
       <c r="C199" s="5">
-        <v>-5.8807560999994735E-2</v>
+        <v>-6.1957712999998193E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.1176809917545891</v>
+        <v>-2.2299798839987672</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>33.133879243000003</v>
+        <v>33.133071409999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.19362777999999992</v>
+        <v>0.1964099939999997</v>
       </c>
       <c r="D200" s="5">
-        <v>7.2863570418862711</v>
+        <v>7.3953441435643086</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>33.383463341999999</v>
+        <v>33.384946049</v>
       </c>
       <c r="C201" s="5">
-        <v>0.24958409899999623</v>
+        <v>0.2518746390000004</v>
       </c>
       <c r="D201" s="5">
-        <v>9.4231622333222465</v>
+        <v>9.5135322047851911</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>33.437372443999998</v>
+        <v>33.436946595000002</v>
       </c>
       <c r="C202" s="5">
-        <v>5.3909101999998654E-2</v>
+        <v>5.2000546000002146E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.9551173449857462</v>
+        <v>1.8852214378244803</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>33.742080123999997</v>
+        <v>33.743583080000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.30470767999999993</v>
+        <v>0.30663648499999852</v>
       </c>
       <c r="D203" s="5">
-        <v>11.500423462908561</v>
+        <v>11.577087112590934</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>33.990046790000001</v>
+        <v>33.990930139</v>
       </c>
       <c r="C204" s="5">
-        <v>0.2479666660000035</v>
+        <v>0.24734705899999909</v>
       </c>
       <c r="D204" s="5">
-        <v>9.1839798621804469</v>
+        <v>9.1596738026917599</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>34.084373925999998</v>
+        <v>34.084315572000001</v>
       </c>
       <c r="C205" s="5">
-        <v>9.4327135999996869E-2</v>
+        <v>9.3385433000001683E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>3.3814703075154773</v>
+        <v>3.3471118064454242</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>34.341984986</v>
+        <v>34.342006826000002</v>
       </c>
       <c r="C206" s="5">
-        <v>0.25761106000000211</v>
+        <v>0.25769125400000092</v>
       </c>
       <c r="D206" s="5">
-        <v>9.4563280271112049</v>
+        <v>9.4594121160552547</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>34.325173208000002</v>
+        <v>34.322787046000002</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.6811777999997446E-2</v>
+        <v>-1.9219780000000242E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.58586898483214966</v>
+        <v>-0.66952625863903048</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>34.465366840000002</v>
+        <v>34.466711656999998</v>
       </c>
       <c r="C208" s="5">
-        <v>0.14019363199999901</v>
+        <v>0.14392461099999565</v>
       </c>
       <c r="D208" s="5">
-        <v>5.0127461134841012</v>
+        <v>5.1496089657562916</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>34.590051090000003</v>
+        <v>34.591083740000002</v>
       </c>
       <c r="C209" s="5">
-        <v>0.12468425000000138</v>
+        <v>0.12437208300000435</v>
       </c>
       <c r="D209" s="5">
-        <v>4.4286292190069743</v>
+        <v>4.4171446679799109</v>
       </c>
       <c r="E209" s="5">
-        <v>4.6177329450215687</v>
+        <v>4.6128349044147088</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>33.231976580000001</v>
+        <v>33.232083637999999</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.3580745100000016</v>
+        <v>-1.3590001020000031</v>
       </c>
       <c r="D210" s="5">
-        <v>-38.161401845680174</v>
+        <v>-38.181161302633868</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>33.634375843999997</v>
+        <v>33.630929541</v>
       </c>
       <c r="C211" s="5">
-        <v>0.40239926399999604</v>
+        <v>0.39884590300000156</v>
       </c>
       <c r="D211" s="5">
-        <v>15.538412688725511</v>
+        <v>15.391969833441221</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>33.756825603000003</v>
+        <v>33.756045098000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.12244975900000554</v>
+        <v>0.12511555700000088</v>
       </c>
       <c r="D212" s="5">
-        <v>4.4572832113432437</v>
+        <v>4.5567914142958577</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>33.290746196000001</v>
+        <v>33.292832949000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.46607940700000228</v>
+        <v>-0.4632121490000003</v>
       </c>
       <c r="D213" s="5">
-        <v>-15.366333321324133</v>
+        <v>-15.279147209002897</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>33.687973949000003</v>
+        <v>33.688007866</v>
       </c>
       <c r="C214" s="5">
-        <v>0.39722775300000279</v>
+        <v>0.39517491699999852</v>
       </c>
       <c r="D214" s="5">
-        <v>15.296561014013799</v>
+        <v>15.211263102557249</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>33.746858306</v>
+        <v>33.748149968</v>
       </c>
       <c r="C215" s="5">
-        <v>5.8884356999996612E-2</v>
+        <v>6.0142102000000364E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>2.1178036266554345</v>
+        <v>2.1634819417346129</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>33.526559126000002</v>
+        <v>33.527384519000002</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.22029917999999782</v>
+        <v>-0.22076544899999817</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.5583633384120326</v>
+        <v>-7.5735101623100824</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>33.608695859999997</v>
+        <v>33.608983709</v>
       </c>
       <c r="C217" s="5">
-        <v>8.2136733999995215E-2</v>
+        <v>8.15991899999986E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>2.9798191690213915</v>
+        <v>2.9599821069300036</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>33.392286519000002</v>
+        <v>33.392782826999998</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.21640934099999498</v>
+        <v>-0.21620088200000254</v>
       </c>
       <c r="D218" s="5">
-        <v>-7.4590463146326673</v>
+        <v>-7.4520519955994402</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>33.542770728999997</v>
+        <v>33.539757838</v>
       </c>
       <c r="C219" s="5">
-        <v>0.15048420999999479</v>
+        <v>0.1469750110000021</v>
       </c>
       <c r="D219" s="5">
-        <v>5.5439410310664572</v>
+        <v>5.4114324990870655</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>33.371450453000001</v>
+        <v>33.372040558999998</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.17132027599999589</v>
+        <v>-0.16771727900000144</v>
       </c>
       <c r="D220" s="5">
-        <v>-5.9597459603654031</v>
+        <v>-5.8383453546944182</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>33.296953619</v>
+        <v>33.297834526999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.44968340000014E-2</v>
+        <v>-7.4206031999999311E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.6461758535289648</v>
+        <v>-2.6359263383214038</v>
       </c>
       <c r="E221" s="5">
-        <v>-3.7383508559599599</v>
+        <v>-3.7386779284527938</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>33.357791159000001</v>
+        <v>33.358190223000001</v>
       </c>
       <c r="C222" s="5">
-        <v>6.0837540000001411E-2</v>
+        <v>6.0355696000002013E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>2.2147123414126391</v>
+        <v>2.196937489307893</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>33.410064458999997</v>
+        <v>33.406334659999999</v>
       </c>
       <c r="C223" s="5">
-        <v>5.227329999999597E-2</v>
+        <v>4.8144436999997708E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>1.8967512446828039</v>
+        <v>1.7457223265672672</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>33.386961073000002</v>
+        <v>33.386260835999998</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.3103385999995396E-2</v>
+        <v>-2.0073824000000684E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.82666296177326126</v>
+        <v>-0.7187001171268248</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>33.008262131999999</v>
+        <v>33.010720573999997</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.37869894100000323</v>
+        <v>-0.37554026200000123</v>
       </c>
       <c r="D225" s="5">
-        <v>-12.793425957329196</v>
+        <v>-12.693481892134251</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>33.232243992999997</v>
+        <v>33.232551485000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.22398186099999862</v>
+        <v>0.22183091100000496</v>
       </c>
       <c r="D226" s="5">
-        <v>8.4536316309359538</v>
+        <v>8.3687794288648689</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>33.301563311000002</v>
+        <v>33.302442487999997</v>
       </c>
       <c r="C227" s="5">
-        <v>6.9319318000005126E-2</v>
+        <v>6.9891002999995067E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>2.5320037257476891</v>
+        <v>2.5531037171851567</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>33.249779517999997</v>
+        <v>33.250520672</v>
       </c>
       <c r="C228" s="5">
-        <v>-5.1783793000005574E-2</v>
+        <v>-5.1921815999996568E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.8501185804167708</v>
+        <v>-1.8549590701923968</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>33.229512929000002</v>
+        <v>33.230094633999997</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.0266588999994894E-2</v>
+        <v>-2.0426038000003643E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.72898355274099158</v>
+        <v>-0.7346832033826356</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>33.228657132999999</v>
+        <v>33.229317162000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-8.5579600000329492E-4</v>
+        <v>-7.7747199999578243E-4</v>
       </c>
       <c r="D230" s="5">
-        <v>-3.0900535588096467E-2</v>
+        <v>-2.8072335158346728E-2</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>33.476947555999999</v>
+        <v>33.473999904000003</v>
       </c>
       <c r="C231" s="5">
-        <v>0.24829042300000026</v>
+        <v>0.24468274200000195</v>
       </c>
       <c r="D231" s="5">
-        <v>9.3444481477326988</v>
+        <v>9.2029381302054283</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>33.309833429000001</v>
+        <v>33.310498508999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.16711412699999784</v>
+        <v>-0.16350139500000438</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.8285390739369554</v>
+        <v>-5.7063907074093034</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>33.239104843</v>
+        <v>33.240610310999998</v>
       </c>
       <c r="C233" s="5">
-        <v>-7.0728586000001314E-2</v>
+        <v>-6.9888198000001012E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.5184780715766686</v>
+        <v>-2.4888492025458953</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.17373594191809616</v>
+        <v>-0.1718556681324146</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>33.052477435999997</v>
+        <v>33.051581120000002</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.18662740700000313</v>
+        <v>-0.18902919099999593</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.5334146365312096</v>
+        <v>-6.6145936564485979</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>32.998483931000003</v>
+        <v>32.994592574999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.3993504999994002E-2</v>
+        <v>-5.6988545000002944E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-1.942766026094167</v>
+        <v>-2.049567357278903</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>32.709522872999997</v>
+        <v>32.709201647999997</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.28896105800000527</v>
+        <v>-0.28539092700000168</v>
       </c>
       <c r="D236" s="5">
-        <v>-10.01654525612371</v>
+        <v>-9.8997303622227797</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>32.723864792999997</v>
+        <v>32.726067784999998</v>
       </c>
       <c r="C237" s="5">
-        <v>1.4341919999999675E-2</v>
+        <v>1.6866137000000947E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>0.52742646987880004</v>
+        <v>0.6205245395771497</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>32.670534394999997</v>
+        <v>32.671048656000004</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.3330397999999946E-2</v>
+        <v>-5.5019128999994393E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.938217155285693</v>
+        <v>-1.9988919824658891</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>32.665355548999997</v>
+        <v>32.665871060999997</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.1788459999997372E-3</v>
+        <v>-5.1775950000063631E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.19005504481667268</v>
+        <v>-0.19000618695754756</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>32.787876382999997</v>
+        <v>32.788565036000001</v>
       </c>
       <c r="C240" s="5">
-        <v>0.12252083399999947</v>
+        <v>0.12269397500000423</v>
       </c>
       <c r="D240" s="5">
-        <v>4.5949682517425927</v>
+        <v>4.6015222596342387</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>32.663228750999998</v>
+        <v>32.664173488000003</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.12464763199999851</v>
+        <v>-0.12439154799999841</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.4677777209868541</v>
+        <v>-4.4586978095473846</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>32.559930582</v>
+        <v>32.560956803000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.10329816899999855</v>
+        <v>-0.10321668499999959</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7297067630356562</v>
+        <v>-3.7267097046471465</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>32.502911060999999</v>
+        <v>32.500319232000003</v>
       </c>
       <c r="C243" s="5">
-        <v>-5.701952100000085E-2</v>
+        <v>-6.0637571000000889E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.0813380819203586</v>
+        <v>-2.2119864016921786</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>32.653117201000001</v>
+        <v>32.653889356999997</v>
       </c>
       <c r="C244" s="5">
-        <v>0.15020614000000165</v>
+        <v>0.15357012499999456</v>
       </c>
       <c r="D244" s="5">
-        <v>5.6887233293796857</v>
+        <v>5.8199325959652048</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>32.562266569000002</v>
+        <v>32.564655101</v>
       </c>
       <c r="C245" s="5">
-        <v>-9.0850631999998654E-2</v>
+        <v>-8.9234255999997458E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.2881341674724562</v>
+        <v>-3.2304343975694039</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.0362710644493687</v>
+        <v>-2.0335222598975911</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>32.528362880000003</v>
+        <v>32.525906792999997</v>
       </c>
       <c r="C246" s="5">
-        <v>-3.3903688999998849E-2</v>
+        <v>-3.8748308000002396E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.2423045234889352</v>
+        <v>-1.418558633171918</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>32.279422744000001</v>
+        <v>32.275365057999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.24894013600000164</v>
+        <v>-0.25054173499999877</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.8067611814892093</v>
+        <v>-8.8616839006270265</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.54101472</v>
+        <v>32.540915904000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.26159197599999828</v>
+        <v>0.26555084600000356</v>
       </c>
       <c r="D248" s="5">
-        <v>10.170160185592492</v>
+        <v>10.332462796020359</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.546117619</v>
+        <v>32.547705913000001</v>
       </c>
       <c r="C249" s="5">
-        <v>5.1028990000006047E-3</v>
+        <v>6.7900089999994862E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>0.18833963804556486</v>
+        <v>0.25068035153794632</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.476941295000003</v>
+        <v>32.477450824999998</v>
       </c>
       <c r="C250" s="5">
-        <v>-6.917632399999718E-2</v>
+        <v>-7.0255088000003241E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.5209769240326252</v>
+        <v>-2.5597011049407592</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.414483756000003</v>
+        <v>32.414996010999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.2457539000000395E-2</v>
+        <v>-6.2454813999998748E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.2835079177034978</v>
+        <v>-2.2833738946959614</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.325576535000003</v>
+        <v>32.326275651000003</v>
       </c>
       <c r="C252" s="5">
-        <v>-8.8907220999999481E-2</v>
+        <v>-8.872035999999639E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.2421875109897247</v>
+        <v>-3.2354251241670129</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.380881187</v>
+        <v>32.381779753000004</v>
       </c>
       <c r="C253" s="5">
-        <v>5.5304651999996679E-2</v>
+        <v>5.5504102000000444E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0724654655736918</v>
+        <v>2.0799648941994375</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.479686657999999</v>
+        <v>32.481697484999998</v>
       </c>
       <c r="C254" s="5">
-        <v>9.880547099999859E-2</v>
+        <v>9.991773199999443E-2</v>
       </c>
       <c r="D254" s="5">
-        <v>3.7237028536655004</v>
+        <v>3.7662285836711273</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>32.565173094000002</v>
+        <v>32.563415810999999</v>
       </c>
       <c r="C255" s="5">
-        <v>8.5486436000003607E-2</v>
+        <v>8.1718326000000729E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>3.2045207336919734</v>
+        <v>3.0611184449957696</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.536171113000002</v>
+        <v>32.537152450999997</v>
       </c>
       <c r="C256" s="5">
-        <v>-2.9001981000000399E-2</v>
+        <v>-2.6263360000001512E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-1.0634800854223969</v>
+        <v>-0.96355385361351908</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>32.510737833</v>
+        <v>32.513170875</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.5433280000001446E-2</v>
+        <v>-2.3981575999997062E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.93400857061813891</v>
+        <v>-0.88088587212221681</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.15824677281236488</v>
+        <v>-0.15809848389402026</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>32.405379326999999</v>
+        <v>32.400927111000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.10535850600000174</v>
+        <v>-0.11224376399999869</v>
       </c>
       <c r="D258" s="5">
-        <v>-3.8203033387177454</v>
+        <v>-4.0649452124783441</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>32.179256211000002</v>
+        <v>32.175602961000003</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.22612311599999657</v>
+        <v>-0.22532414999999872</v>
       </c>
       <c r="D259" s="5">
-        <v>-8.0595330432362786</v>
+        <v>-8.0331980906971907</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>32.659697907999998</v>
+        <v>32.660005310000003</v>
       </c>
       <c r="C260" s="5">
-        <v>0.48044169699999628</v>
+        <v>0.48440234899999979</v>
       </c>
       <c r="D260" s="5">
-        <v>19.463144062575633</v>
+        <v>19.639525449576301</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>32.858920900999998</v>
+        <v>32.859656491000003</v>
       </c>
       <c r="C261" s="5">
-        <v>0.19922299299999935</v>
+        <v>0.19965118100000012</v>
       </c>
       <c r="D261" s="5">
-        <v>7.5706030560365845</v>
+        <v>7.5873515934259839</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>33.061556998</v>
+        <v>33.061902953000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.20263609700000274</v>
+        <v>0.20224646199999796</v>
       </c>
       <c r="D262" s="5">
-        <v>7.6564524910044174</v>
+        <v>7.641051637815699</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>33.107945477999998</v>
+        <v>33.108453978</v>
       </c>
       <c r="C263" s="5">
-        <v>4.6388479999997401E-2</v>
+        <v>4.6551024999999413E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>1.6967672872006734</v>
+        <v>1.7027409135331295</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>33.506215617999999</v>
+        <v>33.506980730000002</v>
       </c>
       <c r="C264" s="5">
-        <v>0.39827014000000105</v>
+        <v>0.3985267520000022</v>
       </c>
       <c r="D264" s="5">
-        <v>15.429754259346694</v>
+        <v>15.440110066059564</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>33.664588148999997</v>
+        <v>33.665470358</v>
       </c>
       <c r="C265" s="5">
-        <v>0.15837253099999771</v>
+        <v>0.15848962799999811</v>
       </c>
       <c r="D265" s="5">
-        <v>5.8217943480167511</v>
+        <v>5.8260749290525604</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>33.805031757000002</v>
+        <v>33.808199702000003</v>
       </c>
       <c r="C266" s="5">
-        <v>0.14044360800000533</v>
+        <v>0.14272934400000281</v>
       </c>
       <c r="D266" s="5">
-        <v>5.1227009186047612</v>
+        <v>5.2078877549652791</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>33.746483458999997</v>
+        <v>33.745593419999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.8548298000005161E-2</v>
+        <v>-6.2606282000004398E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.0586447760860827</v>
+        <v>-2.199675610479479</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>33.850775169000002</v>
+        <v>33.852030994000003</v>
       </c>
       <c r="C268" s="5">
-        <v>0.10429171000000537</v>
+        <v>0.10643757400000453</v>
       </c>
       <c r="D268" s="5">
-        <v>3.772225677736496</v>
+        <v>3.8512963374844444</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>33.797266682999997</v>
+        <v>33.798798597999998</v>
       </c>
       <c r="C269" s="5">
-        <v>-5.3508486000005462E-2</v>
+        <v>-5.3232396000005622E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-1.8804554471757995</v>
+        <v>-1.8707677436512027</v>
       </c>
       <c r="E269" s="5">
-        <v>3.957242854987153</v>
+        <v>3.9541751493347599</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>34.456878439999997</v>
+        <v>34.451656217999997</v>
       </c>
       <c r="C270" s="5">
-        <v>0.65961175700000041</v>
+        <v>0.65285761999999892</v>
       </c>
       <c r="D270" s="5">
-        <v>26.104976563873805</v>
+        <v>25.807374645878788</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>34.299075319000004</v>
+        <v>34.295940967999996</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.1578031209999935</v>
+        <v>-0.15571525000000008</v>
       </c>
       <c r="D271" s="5">
-        <v>-5.3593370618902796</v>
+        <v>-5.2909637926646162</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>34.584027493000001</v>
+        <v>34.584976066999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.28495217399999717</v>
+        <v>0.28903509900000302</v>
       </c>
       <c r="D272" s="5">
-        <v>10.437831500632978</v>
+        <v>10.595403663282998</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>34.782071352999999</v>
+        <v>34.780812695000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.19804385999999852</v>
+        <v>0.19583662800000212</v>
       </c>
       <c r="D273" s="5">
-        <v>7.0923594176244498</v>
+        <v>7.0106379983752465</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>34.932522763999998</v>
+        <v>34.932668499999998</v>
       </c>
       <c r="C274" s="5">
-        <v>0.15045141099999881</v>
+        <v>0.15185580499999674</v>
       </c>
       <c r="D274" s="5">
-        <v>5.3159400649109401</v>
+        <v>5.3669584676286242</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>35.338846167</v>
+        <v>35.339156559000003</v>
       </c>
       <c r="C275" s="5">
-        <v>0.4063234030000018</v>
+        <v>0.4064880590000044</v>
       </c>
       <c r="D275" s="5">
-        <v>14.886494069008393</v>
+        <v>14.892851627069991</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>35.373289808000003</v>
+        <v>35.374025004000003</v>
       </c>
       <c r="C276" s="5">
-        <v>3.4443641000002856E-2</v>
+        <v>3.4868445000000747E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.1758918156824727</v>
+        <v>1.1904627326954076</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>35.535048138000001</v>
+        <v>35.535989770999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.16175832999999784</v>
+        <v>0.16196476699999351</v>
       </c>
       <c r="D277" s="5">
-        <v>5.6276142388495209</v>
+        <v>5.6348579804597065</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>35.846355287000002</v>
+        <v>35.850879573</v>
       </c>
       <c r="C278" s="5">
-        <v>0.311307149000001</v>
+        <v>0.31488980200000327</v>
       </c>
       <c r="D278" s="5">
-        <v>11.03430077777341</v>
+        <v>11.167230987886656</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>36.246545814999998</v>
+        <v>36.246467944999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.40019052799999599</v>
+        <v>0.39558837199999886</v>
       </c>
       <c r="D279" s="5">
-        <v>14.250853231572091</v>
+        <v>14.075014503499705</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>36.381508848999999</v>
+        <v>36.383153286000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.13496303400000187</v>
+        <v>0.13668534100000329</v>
       </c>
       <c r="D280" s="5">
-        <v>4.5608169154855327</v>
+        <v>4.620241644962908</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>36.622097736999997</v>
+        <v>36.622861078</v>
       </c>
       <c r="C281" s="5">
-        <v>0.24058888799999778</v>
+        <v>0.23970779199999726</v>
       </c>
       <c r="D281" s="5">
-        <v>8.2306157194493412</v>
+        <v>8.1989885096326098</v>
       </c>
       <c r="E281" s="5">
-        <v>8.3581642281767454</v>
+        <v>8.3555114298267128</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>36.801087791999997</v>
+        <v>36.794810914000003</v>
       </c>
       <c r="C282" s="5">
-        <v>0.17899005499999987</v>
+        <v>0.17194983600000313</v>
       </c>
       <c r="D282" s="5">
-        <v>6.025240041614266</v>
+        <v>5.7819748785297609</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>37.126665998</v>
+        <v>37.125576666999997</v>
       </c>
       <c r="C283" s="5">
-        <v>0.32557820600000298</v>
+        <v>0.33076575299999433</v>
       </c>
       <c r="D283" s="5">
-        <v>11.148483005712206</v>
+        <v>11.3370200410567</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>36.993778564000003</v>
+        <v>36.996195688999997</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.13288743399999703</v>
+        <v>-0.12938097800000037</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.2116042926541697</v>
+        <v>-4.1027138971851729</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>36.875908531</v>
+        <v>36.873432381000001</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.11787003300000265</v>
+        <v>-0.12276330799999613</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.7571584623563581</v>
+        <v>-3.9100479821831735</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>37.111084034999998</v>
+        <v>37.106089075</v>
       </c>
       <c r="C286" s="5">
-        <v>0.2351755039999972</v>
+        <v>0.23265669399999922</v>
       </c>
       <c r="D286" s="5">
-        <v>7.9272067926676515</v>
+        <v>7.839881381678615</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>37.107043318999999</v>
+        <v>37.108600395000003</v>
       </c>
       <c r="C287" s="5">
-        <v>-4.0407159999986675E-3</v>
+        <v>2.5113200000035363E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>-0.13057976194512655</v>
+        <v>8.1245587874811953E-2</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>37.182427631000003</v>
+        <v>37.183542711999998</v>
       </c>
       <c r="C288" s="5">
-        <v>7.5384312000004172E-2</v>
+        <v>7.4942316999994318E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>2.4652682010567251</v>
+        <v>2.4505488792723629</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>37.351550140999997</v>
+        <v>37.352655388999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.16912250999999401</v>
+        <v>0.1691126770000011</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5967782596211713</v>
+        <v>5.5962726234063398</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>37.691450621999998</v>
+        <v>37.696403764000003</v>
       </c>
       <c r="C290" s="5">
-        <v>0.33990048100000081</v>
+        <v>0.3437483750000041</v>
       </c>
       <c r="D290" s="5">
-        <v>11.483517796804854</v>
+        <v>11.619808384648621</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>36.825478875000002</v>
+        <v>36.827301126000002</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.86597174699999613</v>
+        <v>-0.86910263800000109</v>
       </c>
       <c r="D291" s="5">
-        <v>-24.339952680902321</v>
+        <v>-24.414294837022087</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>37.041026475999999</v>
+        <v>37.042715819000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.21554760099999726</v>
+        <v>0.2154146929999996</v>
       </c>
       <c r="D292" s="5">
-        <v>7.2544505896265044</v>
+        <v>7.249462219012659</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>36.843543881000002</v>
+        <v>36.842752109999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.19748259499999676</v>
+        <v>-0.19996370900000215</v>
       </c>
       <c r="D293" s="5">
-        <v>-6.2134400718017684</v>
+        <v>-6.288922822224519</v>
       </c>
       <c r="E293" s="5">
-        <v>0.60467902628165149</v>
+        <v>0.6004201352037164</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>37.810628553999997</v>
+        <v>37.805963527999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.96708467299999512</v>
+        <v>0.96321141800000021</v>
       </c>
       <c r="D294" s="5">
-        <v>36.467739711644363</v>
+        <v>36.300975506593389</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>37.510883329000002</v>
+        <v>37.511625842999997</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.29974522499999523</v>
+        <v>-0.29433768500000212</v>
       </c>
       <c r="D295" s="5">
-        <v>-9.1090314505830943</v>
+        <v>-8.9527311812028216</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>37.650960908000002</v>
+        <v>37.654357419999997</v>
       </c>
       <c r="C296" s="5">
-        <v>0.14007757899999973</v>
+        <v>0.14273157699999928</v>
       </c>
       <c r="D296" s="5">
-        <v>4.5743752163901252</v>
+        <v>4.6627720452696586</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>37.943302179</v>
+        <v>37.939960376999998</v>
       </c>
       <c r="C297" s="5">
-        <v>0.29234127099999796</v>
+        <v>0.28560295700000182</v>
       </c>
       <c r="D297" s="5">
-        <v>9.725791009701279</v>
+        <v>9.4912938675466343</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>38.325578942999996</v>
+        <v>38.315790798999998</v>
       </c>
       <c r="C298" s="5">
-        <v>0.38227676399999666</v>
+        <v>0.37583042199999994</v>
       </c>
       <c r="D298" s="5">
-        <v>12.78288336486877</v>
+        <v>12.556620420373687</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>38.429416215000003</v>
+        <v>38.428650263999998</v>
       </c>
       <c r="C299" s="5">
-        <v>0.10383727200000692</v>
+        <v>0.11285946499999966</v>
       </c>
       <c r="D299" s="5">
-        <v>3.3001036654936255</v>
+        <v>3.5924371669203259</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>38.550339405999999</v>
+        <v>38.554151791999999</v>
       </c>
       <c r="C300" s="5">
-        <v>0.12092319099999571</v>
+        <v>0.12550152800000092</v>
       </c>
       <c r="D300" s="5">
-        <v>3.8419959500559431</v>
+        <v>3.9901641135900112</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>38.511223540000003</v>
+        <v>38.512509981999997</v>
       </c>
       <c r="C301" s="5">
-        <v>-3.9115865999995947E-2</v>
+        <v>-4.1641810000001556E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.2108316537903563</v>
+        <v>-1.2884317070795737</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>38.411009647</v>
+        <v>38.416045543000003</v>
       </c>
       <c r="C302" s="5">
-        <v>-0.10021389300000294</v>
+        <v>-9.6464438999994684E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-3.0783334676872331</v>
+        <v>-2.9646438337054937</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>38.511844244000002</v>
+        <v>38.515602692999998</v>
       </c>
       <c r="C303" s="5">
-        <v>0.10083459700000219</v>
+        <v>9.9557149999995431E-2</v>
       </c>
       <c r="D303" s="5">
-        <v>3.1960615959273797</v>
+        <v>3.1545731395943744</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>38.684892263000002</v>
+        <v>38.686879603000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.17304801899999944</v>
+        <v>0.17127691000000311</v>
       </c>
       <c r="D304" s="5">
-        <v>5.5273184437189427</v>
+        <v>5.4688099658454004</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>38.582319929999997</v>
+        <v>38.580035191999997</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.10257233300000479</v>
+        <v>-0.10684441100000441</v>
       </c>
       <c r="D305" s="5">
-        <v>-3.1357868374718101</v>
+        <v>-3.2642483374174858</v>
       </c>
       <c r="E305" s="5">
-        <v>4.7193507079992703</v>
+        <v>4.715399861587577</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>38.494610942999998</v>
+        <v>38.491620752999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-8.7708986999999183E-2</v>
+        <v>-8.8414438999997458E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.6941029556032281</v>
+        <v>-2.7156583183916561</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>38.529878074000003</v>
+        <v>38.531980115000003</v>
       </c>
       <c r="C307" s="5">
-        <v>3.5267131000004781E-2</v>
+        <v>4.0359362000003784E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>1.1049457673438789</v>
+        <v>1.2655094524887778</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>38.498778272000003</v>
+        <v>38.502669177999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-3.1099801999999954E-2</v>
+        <v>-2.931093700000531E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.96430439089507658</v>
+        <v>-0.90901997320529393</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>37.866471097000002</v>
+        <v>37.863824008999998</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.63230717500000111</v>
+        <v>-0.63884516899999966</v>
       </c>
       <c r="D309" s="5">
-        <v>-18.022507341989304</v>
+        <v>-18.19052214368191</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>38.270759063</v>
+        <v>38.256163540999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.40428796599999828</v>
+        <v>0.39233953200000116</v>
       </c>
       <c r="D310" s="5">
-        <v>13.591781176932027</v>
+        <v>13.167913733859082</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>38.532904203000001</v>
+        <v>38.529910841000003</v>
       </c>
       <c r="C311" s="5">
-        <v>0.26214514000000122</v>
+        <v>0.27374730000000369</v>
       </c>
       <c r="D311" s="5">
-        <v>8.5365467891729718</v>
+        <v>8.9328997467301505</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>38.602358268000003</v>
+        <v>38.609146189000001</v>
       </c>
       <c r="C312" s="5">
-        <v>6.9454065000002174E-2</v>
+        <v>7.923534799999743E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>2.1845253210696081</v>
+        <v>2.495859864770944</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>38.540932351999999</v>
+        <v>38.542665411999998</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.1425916000004577E-2</v>
+        <v>-6.6480777000002433E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-1.8928739746687073</v>
+        <v>-2.0468137721904367</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>38.312027997000001</v>
+        <v>38.315898189999999</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.22890435499999739</v>
+        <v>-0.22676722199999944</v>
       </c>
       <c r="D314" s="5">
-        <v>-6.898838718091449</v>
+        <v>-6.8362013096656016</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>38.355440960000003</v>
+        <v>38.361294307000001</v>
       </c>
       <c r="C315" s="5">
-        <v>4.3412963000001525E-2</v>
+        <v>4.5396117000002789E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>1.3682768027723169</v>
+        <v>1.4310437020193634</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>38.360394194000001</v>
+        <v>38.361995336</v>
       </c>
       <c r="C316" s="5">
-        <v>4.9532339999984742E-3</v>
+        <v>7.0102899999824331E-4</v>
       </c>
       <c r="D316" s="5">
-        <v>0.15507850358988939</v>
+        <v>2.1931464308200255E-2</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>38.264835511000001</v>
+        <v>38.261661527999998</v>
       </c>
       <c r="C317" s="5">
-        <v>-9.5558683000000144E-2</v>
+        <v>-0.10033380800000202</v>
       </c>
       <c r="D317" s="5">
-        <v>-2.9486741311764209</v>
+        <v>-3.0937812705674417</v>
       </c>
       <c r="E317" s="5">
-        <v>-0.82287539882518468</v>
+        <v>-0.82522906579933775</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>38.246191668999998</v>
+        <v>38.245475063999997</v>
       </c>
       <c r="C318" s="5">
-        <v>-1.8643842000003019E-2</v>
+        <v>-1.6186464000000456E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.58311381233214776</v>
+        <v>-0.50647633566068828</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>38.238783165999997</v>
+        <v>38.240248886000003</v>
       </c>
       <c r="C319" s="5">
-        <v>-7.4085030000006213E-3</v>
+        <v>-5.2261779999938085E-3</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.23219928236616338</v>
+        <v>-0.16385473988126398</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>38.02363708</v>
+        <v>38.026840858</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.21514608599999718</v>
+        <v>-0.21340802800000347</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.5465993998435561</v>
+        <v>-6.4950841539843651</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>38.190221880000003</v>
+        <v>38.187003691000001</v>
       </c>
       <c r="C321" s="5">
-        <v>0.16658480000000253</v>
+        <v>0.16016283300000111</v>
       </c>
       <c r="D321" s="5">
-        <v>5.3858505873535023</v>
+        <v>5.1729442691513361</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>38.334207272</v>
+        <v>38.319676033</v>
       </c>
       <c r="C322" s="5">
-        <v>0.1439853919999976</v>
+        <v>0.13267234199999933</v>
       </c>
       <c r="D322" s="5">
-        <v>4.6192643825020197</v>
+        <v>4.2497319235981212</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>37.895716163000003</v>
+        <v>37.891721001000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.43849110899999744</v>
+        <v>-0.42795503199999985</v>
       </c>
       <c r="D323" s="5">
-        <v>-12.894899578944241</v>
+        <v>-12.608332551521151</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>37.975891101999999</v>
+        <v>37.984480185999999</v>
       </c>
       <c r="C324" s="5">
-        <v>8.0174938999995504E-2</v>
+        <v>9.2759184999998467E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>2.5685588639226653</v>
+        <v>2.9774845719659382</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>37.992315560000002</v>
+        <v>37.994607930000001</v>
       </c>
       <c r="C325" s="5">
-        <v>1.6424458000003028E-2</v>
+        <v>1.0127744000001826E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.52023270473706695</v>
+        <v>0.32042378535150906</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>38.202777417</v>
+        <v>38.206207945000003</v>
       </c>
       <c r="C326" s="5">
-        <v>0.21046185699999853</v>
+        <v>0.21160001500000192</v>
       </c>
       <c r="D326" s="5">
-        <v>6.8538296596855508</v>
+        <v>6.8916086478279626</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>37.768614384000003</v>
+        <v>37.773240543999997</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.43416303299999726</v>
+        <v>-0.43296740100000619</v>
       </c>
       <c r="D327" s="5">
-        <v>-12.816686952037626</v>
+        <v>-12.782484631881264</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>38.130904981999997</v>
+        <v>38.132189472999997</v>
       </c>
       <c r="C328" s="5">
-        <v>0.36229059799999419</v>
+        <v>0.35894892900000031</v>
       </c>
       <c r="D328" s="5">
-        <v>12.137979552883182</v>
+        <v>12.018557563844624</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>38.254886354999996</v>
+        <v>38.252273623999997</v>
       </c>
       <c r="C329" s="5">
-        <v>0.12398137299999945</v>
+        <v>0.12008415100000036</v>
       </c>
       <c r="D329" s="5">
-        <v>3.9722974486445128</v>
+        <v>3.8451305521963519</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.6000780787738265E-2</v>
+        <v>-2.4536059400170895E-2</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>37.972151316999998</v>
+        <v>37.971474282999999</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.28273503799999844</v>
+        <v>-0.28079934099999804</v>
       </c>
       <c r="D330" s="5">
-        <v>-8.5172016713965011</v>
+        <v>-8.4617788192217542</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>37.844694281000002</v>
+        <v>37.845546087999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.12745703599999558</v>
+        <v>-0.12592819500000019</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.9543763631405437</v>
+        <v>-3.9078740867136696</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>37.976324501000001</v>
+        <v>37.977291950999998</v>
       </c>
       <c r="C332" s="5">
-        <v>0.13163021999999813</v>
+        <v>0.13174586299999902</v>
       </c>
       <c r="D332" s="5">
-        <v>4.2545796077956055</v>
+        <v>4.2582916136786331</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>37.728728150999999</v>
+        <v>37.727135695000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.24759635000000202</v>
+        <v>-0.2501562559999968</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.5491674785497338</v>
+        <v>-7.6242259633432008</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>37.706402441000002</v>
+        <v>37.692087178000001</v>
       </c>
       <c r="C334" s="5">
-        <v>-2.2325709999996945E-2</v>
+        <v>-3.504851699999989E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-0.7077850731834312</v>
+        <v>-1.1091217813778975</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>37.947824650999998</v>
+        <v>37.946985969000004</v>
       </c>
       <c r="C335" s="5">
-        <v>0.24142220999999608</v>
+        <v>0.25489879100000223</v>
       </c>
       <c r="D335" s="5">
-        <v>7.9596431015482416</v>
+        <v>8.4239431086381202</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>37.532054739000003</v>
+        <v>37.540591259000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.41576991199999469</v>
+        <v>-0.40639471000000071</v>
       </c>
       <c r="D336" s="5">
-        <v>-12.383586627156129</v>
+        <v>-12.120847405922309</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>37.736239949000002</v>
+        <v>37.738821983000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.20418520999999856</v>
+        <v>0.1982307239999983</v>
       </c>
       <c r="D337" s="5">
-        <v>6.7272708862184727</v>
+        <v>6.5238301645164531</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>37.900590801</v>
+        <v>37.904227640999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.16435085199999833</v>
+        <v>0.1654056579999974</v>
       </c>
       <c r="D338" s="5">
-        <v>5.3533286201149943</v>
+        <v>5.388141283262704</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>37.658211467999998</v>
+        <v>37.661074905</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.24237933300000236</v>
+        <v>-0.24315273599999898</v>
       </c>
       <c r="D339" s="5">
-        <v>-7.4099070890795709</v>
+        <v>-7.4320350809366715</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>37.794690332000002</v>
+        <v>37.796050610999998</v>
       </c>
       <c r="C340" s="5">
-        <v>0.13647886400000431</v>
+        <v>0.13497570599999875</v>
       </c>
       <c r="D340" s="5">
-        <v>4.436718529468453</v>
+        <v>4.3865458123509171</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>37.835223927999998</v>
+        <v>37.829247084999999</v>
       </c>
       <c r="C341" s="5">
-        <v>4.0533595999995953E-2</v>
+        <v>3.3196474000000364E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.2945800432722088</v>
+        <v>1.0590727466290417</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.0970165303997748</v>
+        <v>-1.1058860008116955</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>37.901162694</v>
+        <v>37.901314208000002</v>
       </c>
       <c r="C342" s="5">
-        <v>6.5938766000002147E-2</v>
+        <v>7.2067123000003619E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>2.1115084921686345</v>
+        <v>2.3101822901187452</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>37.843607267000003</v>
+        <v>37.844171748000001</v>
       </c>
       <c r="C343" s="5">
-        <v>-5.7555426999996939E-2</v>
+        <v>-5.7142460000001449E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.8071364074318752</v>
+        <v>-1.7942702092425544</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>38.142466589000001</v>
+        <v>38.140420057999997</v>
       </c>
       <c r="C344" s="5">
-        <v>0.29885932199999843</v>
+        <v>0.29624830999999574</v>
       </c>
       <c r="D344" s="5">
-        <v>9.8993115816166757</v>
+        <v>9.8089160633064498</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>38.417035345000002</v>
+        <v>38.416505319000002</v>
       </c>
       <c r="C345" s="5">
-        <v>0.27456875600000075</v>
+        <v>0.27608526100000574</v>
       </c>
       <c r="D345" s="5">
-        <v>8.9885493963435046</v>
+        <v>9.040692777876691</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>38.370508829999999</v>
+        <v>38.360779839000003</v>
       </c>
       <c r="C346" s="5">
-        <v>-4.6526515000003599E-2</v>
+        <v>-5.572547999999955E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.4436673488335883</v>
+        <v>-1.7268527549600288</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>38.587329386</v>
+        <v>38.589064786000002</v>
       </c>
       <c r="C347" s="5">
-        <v>0.21682055600000183</v>
+        <v>0.22828494699999879</v>
       </c>
       <c r="D347" s="5">
-        <v>6.9956117840650256</v>
+        <v>7.3796324507457989</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>38.640487206000003</v>
+        <v>38.648685088999997</v>
       </c>
       <c r="C348" s="5">
-        <v>5.3157820000002687E-2</v>
+        <v>5.9620302999995545E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.6657003722459596</v>
+        <v>1.8698420423771456</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>38.721819664999998</v>
+        <v>38.724313721999998</v>
       </c>
       <c r="C349" s="5">
-        <v>8.1332458999995083E-2</v>
+        <v>7.5628633000000889E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>2.5552676667527363</v>
+        <v>2.3736255128630201</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>38.893780309999997</v>
+        <v>38.898744360000002</v>
       </c>
       <c r="C350" s="5">
-        <v>0.17196064499999864</v>
+        <v>0.17443063800000402</v>
       </c>
       <c r="D350" s="5">
-        <v>5.4612185049477402</v>
+        <v>5.5412499749733835</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>39.144447278000001</v>
+        <v>39.143673515000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.25066696800000443</v>
+        <v>0.24492915500000123</v>
       </c>
       <c r="D351" s="5">
-        <v>8.0140128278538789</v>
+        <v>7.8231396279337728</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>39.184858421000001</v>
+        <v>39.187656808</v>
       </c>
       <c r="C352" s="5">
-        <v>4.0411143000000038E-2</v>
+        <v>4.3983292999996593E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>1.2458897488023979</v>
+        <v>1.3567289935541682</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>39.149692450000003</v>
+        <v>39.138515079000001</v>
       </c>
       <c r="C353" s="5">
-        <v>-3.5165970999997853E-2</v>
+        <v>-4.9141728999998691E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.0716255602301605</v>
+        <v>-1.4944769580340633</v>
       </c>
       <c r="E353" s="5">
-        <v>3.4741925262592011</v>
+        <v>3.4609940585340171</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>39.565650961000003</v>
+        <v>39.565174951000003</v>
       </c>
       <c r="C354" s="5">
-        <v>0.41595851099999948</v>
+        <v>0.42665987200000188</v>
       </c>
       <c r="D354" s="5">
-        <v>13.521867985135373</v>
+        <v>13.895076894188275</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>39.863576186000003</v>
+        <v>39.865229216000003</v>
       </c>
       <c r="C355" s="5">
-        <v>0.29792522500000018</v>
+        <v>0.30005426499999999</v>
       </c>
       <c r="D355" s="5">
-        <v>9.4196441600212566</v>
+        <v>9.4899105527696204</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>40.149774778999998</v>
+        <v>40.145280131</v>
       </c>
       <c r="C356" s="5">
-        <v>0.28619859299999462</v>
+        <v>0.28005091499999679</v>
       </c>
       <c r="D356" s="5">
-        <v>8.963809431574532</v>
+        <v>8.7633877535113527</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>40.646263621999999</v>
+        <v>40.647361582000002</v>
       </c>
       <c r="C357" s="5">
-        <v>0.49648884300000162</v>
+        <v>0.50208145100000223</v>
       </c>
       <c r="D357" s="5">
-        <v>15.891128937091636</v>
+        <v>16.08454858787054</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>41.214647081000003</v>
+        <v>41.209314608</v>
       </c>
       <c r="C358" s="5">
-        <v>0.5683834590000032</v>
+        <v>0.56195302599999764</v>
       </c>
       <c r="D358" s="5">
-        <v>18.133064311007629</v>
+        <v>17.911555100076782</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>40.782362636000002</v>
+        <v>40.788247616</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.43228444500000052</v>
+        <v>-0.42106699200000008</v>
       </c>
       <c r="D359" s="5">
-        <v>-11.885057836952173</v>
+        <v>-11.595195368702548</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>41.176491464000001</v>
+        <v>41.182475969000002</v>
       </c>
       <c r="C360" s="5">
-        <v>0.39412882799999949</v>
+        <v>0.39422835300000258</v>
       </c>
       <c r="D360" s="5">
-        <v>12.233751826315032</v>
+        <v>12.235146679073594</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>41.159032117000002</v>
+        <v>41.161179517999997</v>
       </c>
       <c r="C361" s="5">
-        <v>-1.745934699999907E-2</v>
+        <v>-2.1296451000004879E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.50763008141873067</v>
+        <v>-0.6187870095676673</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>41.397593647999997</v>
+        <v>41.403381525999997</v>
       </c>
       <c r="C362" s="5">
-        <v>0.23856153099999489</v>
+        <v>0.24220200799999958</v>
       </c>
       <c r="D362" s="5">
-        <v>7.1813753052929252</v>
+        <v>7.2941425779527558</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>41.845205960000001</v>
+        <v>41.841779131000003</v>
       </c>
       <c r="C363" s="5">
-        <v>0.44761231200000395</v>
+        <v>0.4383976050000058</v>
       </c>
       <c r="D363" s="5">
-        <v>13.775132556496583</v>
+        <v>13.472849496893623</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>41.781682637999999</v>
+        <v>41.785948281000003</v>
       </c>
       <c r="C364" s="5">
-        <v>-6.352332200000177E-2</v>
+        <v>-5.5830849999999543E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-1.8065330006684088</v>
+        <v>-1.5895003036817013</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>41.912590932000001</v>
+        <v>41.895523587</v>
       </c>
       <c r="C365" s="5">
-        <v>0.13090829400000104</v>
+        <v>0.10957530599999643</v>
       </c>
       <c r="D365" s="5">
-        <v>3.8252516455402841</v>
+        <v>3.1925440841120256</v>
       </c>
       <c r="E365" s="5">
-        <v>7.05726739878898</v>
+        <v>7.0442337999667481</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>40.820573101999997</v>
+        <v>40.819637323000002</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.0920178300000032</v>
+        <v>-1.0758862639999975</v>
       </c>
       <c r="D366" s="5">
-        <v>-27.152430142281638</v>
+        <v>-26.815647855863467</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>41.772445814000001</v>
+        <v>41.775214384000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.95187271200000367</v>
+        <v>0.95557706099999962</v>
       </c>
       <c r="D367" s="5">
-        <v>31.865042617139938</v>
+        <v>32.006266034865163</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>40.955031652999999</v>
+        <v>40.949929945000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.81741416100000208</v>
+        <v>-0.8252844390000007</v>
       </c>
       <c r="D368" s="5">
-        <v>-21.112473512463737</v>
+        <v>-21.292936428753528</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>30.335768614999999</v>
+        <v>30.336283599000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-10.619263038</v>
+        <v>-10.613646345999999</v>
       </c>
       <c r="D369" s="5">
-        <v>-97.272449211214649</v>
+        <v>-97.267812181817447</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>31.899162659000002</v>
+        <v>31.899347619</v>
       </c>
       <c r="C370" s="5">
-        <v>1.5633940440000025</v>
+        <v>1.5630640199999988</v>
       </c>
       <c r="D370" s="5">
-        <v>82.764297065763543</v>
+        <v>82.739784023649435</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>34.610979006999997</v>
+        <v>34.619503817999998</v>
       </c>
       <c r="C371" s="5">
-        <v>2.7118163479999957</v>
+        <v>2.7201561989999981</v>
       </c>
       <c r="D371" s="5">
-        <v>166.20438774242734</v>
+        <v>166.97368345521343</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>35.030324565999997</v>
+        <v>35.033008576</v>
       </c>
       <c r="C372" s="5">
-        <v>0.41934555899999992</v>
+        <v>0.41350475800000197</v>
       </c>
       <c r="D372" s="5">
-        <v>15.548237976943536</v>
+        <v>15.313234943129084</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>35.741661401999998</v>
+        <v>35.743391674000002</v>
       </c>
       <c r="C373" s="5">
-        <v>0.71133683600000097</v>
+        <v>0.71038309800000121</v>
       </c>
       <c r="D373" s="5">
-        <v>27.281973458028585</v>
+        <v>27.238897312308865</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>36.372206486000003</v>
+        <v>36.376588374999997</v>
       </c>
       <c r="C374" s="5">
-        <v>0.63054508400000486</v>
+        <v>0.6331967009999957</v>
       </c>
       <c r="D374" s="5">
-        <v>23.349939391948425</v>
+        <v>23.456644180199969</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>37.137542144999998</v>
+        <v>37.130991207999998</v>
       </c>
       <c r="C375" s="5">
-        <v>0.76533565899999445</v>
+        <v>0.75440283300000033</v>
       </c>
       <c r="D375" s="5">
-        <v>28.387315136547887</v>
+        <v>27.930743724731055</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>36.936078152</v>
+        <v>36.937426348000002</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.20146399299999729</v>
+        <v>-0.19356485999999506</v>
       </c>
       <c r="D376" s="5">
-        <v>-6.3190095963808757</v>
+        <v>-6.0793535450325731</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>37.133822832</v>
+        <v>37.124045504999998</v>
       </c>
       <c r="C377" s="5">
-        <v>0.19774467999999956</v>
+        <v>0.18661915699999554</v>
       </c>
       <c r="D377" s="5">
-        <v>6.6170267074165068</v>
+        <v>6.234106362763292</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.401748242558396</v>
+        <v>-11.388992602256366</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>36.882821094000001</v>
+        <v>36.878340455999997</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.25100173799999936</v>
+        <v>-0.24570504900000145</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.8164027737596564</v>
+        <v>-7.6593608784949252</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>36.774683289999999</v>
+        <v>36.776252466999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.10813780400000184</v>
+        <v>-0.10208798899999749</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.4621303889147526</v>
+        <v>-3.2717715794834956</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>38.137654454</v>
+        <v>38.133060884000002</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3629711640000011</v>
+        <v>1.3568084170000034</v>
       </c>
       <c r="D380" s="5">
-        <v>54.760619578032021</v>
+        <v>54.457974792685434</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>38.108269657999998</v>
+        <v>38.110311973999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-2.9384796000002211E-2</v>
+        <v>-2.274891000000423E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.92068349960144902</v>
+        <v>-0.71353568437048098</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>37.410162919999998</v>
+        <v>37.412087204000002</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.69810673799999989</v>
+        <v>-0.69822476999999594</v>
       </c>
       <c r="D382" s="5">
-        <v>-19.897801041677667</v>
+        <v>-19.899872344874147</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>37.598251132999998</v>
+        <v>37.610863832</v>
       </c>
       <c r="C383" s="5">
-        <v>0.18808821300000034</v>
+        <v>0.1987766279999974</v>
       </c>
       <c r="D383" s="5">
-        <v>6.2029396435805628</v>
+        <v>6.5654549274269502</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>37.814147613999999</v>
+        <v>37.817370115000003</v>
       </c>
       <c r="C384" s="5">
-        <v>0.21589648100000147</v>
+        <v>0.20650628300000307</v>
       </c>
       <c r="D384" s="5">
-        <v>7.1124739203645815</v>
+        <v>6.7913775517013608</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>38.12122617</v>
+        <v>38.124384380999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.30707855600000045</v>
+        <v>0.30701426599999593</v>
       </c>
       <c r="D385" s="5">
-        <v>10.192123614528882</v>
+        <v>10.188986182221704</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>38.249715530000003</v>
+        <v>38.253889053000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.12848936000000322</v>
+        <v>0.12950467200000304</v>
       </c>
       <c r="D386" s="5">
-        <v>4.1204843081439124</v>
+        <v>4.1533042762753603</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>38.254593487000001</v>
+        <v>38.241279097000003</v>
       </c>
       <c r="C387" s="5">
-        <v>4.8779569999979344E-3</v>
+        <v>-1.260995599999859E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>0.15314246934192699</v>
+        <v>-0.39484986481782558</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>38.119041987000003</v>
+        <v>38.117123161999999</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.13555149999999827</v>
+        <v>-0.12415593500000455</v>
       </c>
       <c r="D388" s="5">
-        <v>-4.1701887371295214</v>
+        <v>-3.8271551104471113</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>38.632719999999999</v>
+        <v>38.628627025</v>
       </c>
       <c r="C389" s="5">
-        <v>0.51367801299999627</v>
+        <v>0.5115038630000015</v>
       </c>
       <c r="D389" s="5">
-        <v>17.424767505923345</v>
+        <v>17.346430288731373</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0364741728350362</v>
+        <v>4.0528490349936774</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>37.756354844000001</v>
+        <v>37.748724500000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.87636515599999854</v>
+        <v>-0.87990252499999855</v>
       </c>
       <c r="D390" s="5">
-        <v>-24.069323127093909</v>
+        <v>-24.156893518700151</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>38.277132330000001</v>
+        <v>38.275842144999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.52077748600000007</v>
+        <v>0.52711764499999703</v>
       </c>
       <c r="D391" s="5">
-        <v>17.866941524235671</v>
+        <v>18.105378827878461</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>38.439451353000003</v>
+        <v>38.434710914</v>
       </c>
       <c r="C392" s="5">
-        <v>0.16231902300000201</v>
+        <v>0.15886876900000146</v>
       </c>
       <c r="D392" s="5">
-        <v>5.20913287986422</v>
+        <v>5.096043991132615</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>38.512488441999999</v>
+        <v>38.514770237999997</v>
       </c>
       <c r="C393" s="5">
-        <v>7.3037088999996058E-2</v>
+        <v>8.0059323999996934E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>2.3040454878278327</v>
+        <v>2.5284307235387438</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>38.911723006000003</v>
+        <v>38.919141750999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.3992345640000039</v>
+        <v>0.40437151300000096</v>
       </c>
       <c r="D394" s="5">
-        <v>13.173974760059481</v>
+        <v>13.352556218628431</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>39.077891774999998</v>
+        <v>39.091250191999997</v>
       </c>
       <c r="C395" s="5">
-        <v>0.16616876899999511</v>
+        <v>0.17210844099999889</v>
       </c>
       <c r="D395" s="5">
-        <v>5.2465742949201921</v>
+        <v>5.4376371243769261</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>39.621932115</v>
+        <v>39.630667952000003</v>
       </c>
       <c r="C396" s="5">
-        <v>0.54404034000000223</v>
+        <v>0.5394177600000063</v>
       </c>
       <c r="D396" s="5">
-        <v>18.046818045941858</v>
+        <v>17.875076137156331</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>39.599285651999999</v>
+        <v>39.609555960999998</v>
       </c>
       <c r="C397" s="5">
-        <v>-2.2646463000000949E-2</v>
+        <v>-2.1111991000005048E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.68372456802060499</v>
+        <v>-0.63739254511027132</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>39.813485262999997</v>
+        <v>39.819577852000002</v>
       </c>
       <c r="C398" s="5">
-        <v>0.21419961099999796</v>
+        <v>0.21002189100000379</v>
       </c>
       <c r="D398" s="5">
-        <v>6.6876498551730945</v>
+        <v>6.5516385359526419</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>40.003831073999997</v>
+        <v>39.971745865999999</v>
       </c>
       <c r="C399" s="5">
-        <v>0.19034581100000025</v>
+        <v>0.15216801399999724</v>
       </c>
       <c r="D399" s="5">
-        <v>5.8904146461365769</v>
+        <v>4.6833452483861393</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>40.338350675000001</v>
+        <v>40.331972755999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.33451960100000377</v>
+        <v>0.36022688999999986</v>
       </c>
       <c r="D400" s="5">
-        <v>10.509249415262989</v>
+        <v>11.366910292103194</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>40.349332105999999</v>
+        <v>40.353152076000001</v>
       </c>
       <c r="C401" s="5">
-        <v>1.0981430999997599E-2</v>
+        <v>2.1179320000001667E-2</v>
       </c>
       <c r="D401" s="5">
-        <v>0.32716919874646866</v>
+        <v>0.63197296559547311</v>
       </c>
       <c r="E401" s="5">
-        <v>4.443415079238533</v>
+        <v>4.4643705557640079</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.782155434000003</v>
+        <v>40.768674763</v>
       </c>
       <c r="C402" s="5">
-        <v>0.43282332800000489</v>
+        <v>0.41552268699999928</v>
       </c>
       <c r="D402" s="5">
-        <v>13.659542228562982</v>
+        <v>13.080979960940819</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>40.895877139</v>
+        <v>40.890076166999997</v>
       </c>
       <c r="C403" s="5">
-        <v>0.11372170499999612</v>
+        <v>0.12140140399999666</v>
       </c>
       <c r="D403" s="5">
-        <v>3.3980200200078636</v>
+        <v>3.632482466236242</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>41.056213487999997</v>
+        <v>41.050580271000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.16033634899999782</v>
+        <v>0.16050410400000459</v>
       </c>
       <c r="D404" s="5">
-        <v>4.8075060404434211</v>
+        <v>4.8133426213113228</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>41.204654490000003</v>
+        <v>41.207288402000003</v>
       </c>
       <c r="C405" s="5">
-        <v>0.14844100200000554</v>
+        <v>0.15670813100000203</v>
       </c>
       <c r="D405" s="5">
-        <v>4.4259911960251141</v>
+        <v>4.6783433733050384</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>41.190642992000001</v>
+        <v>41.205817267999997</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.4011498000002121E-2</v>
+        <v>-1.4711340000062023E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.40729347991940168</v>
+        <v>-4.2832573390372275E-2</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>41.514635755</v>
+        <v>41.530411919000002</v>
       </c>
       <c r="C407" s="5">
-        <v>0.32399276299999968</v>
+        <v>0.32459465100000529</v>
       </c>
       <c r="D407" s="5">
-        <v>9.8580598648249751</v>
+        <v>9.8733779943404052</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>41.309885833000003</v>
+        <v>41.327207950999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.20474992199999775</v>
+        <v>-0.20320396800000395</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.7604605820158135</v>
+        <v>-5.7160167381762994</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>41.481973859999997</v>
+        <v>41.502882433000003</v>
       </c>
       <c r="C409" s="5">
-        <v>0.17208802699999382</v>
+        <v>0.17567448200000513</v>
       </c>
       <c r="D409" s="5">
-        <v>5.1150799753304499</v>
+        <v>5.2219473803732042</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>41.597452054999998</v>
+        <v>41.609970156000003</v>
       </c>
       <c r="C410" s="5">
-        <v>0.11547819500000145</v>
+        <v>0.10708772299999936</v>
       </c>
       <c r="D410" s="5">
-        <v>3.3922047437479064</v>
+        <v>3.1406182255490522</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>41.568288146</v>
+        <v>41.510586171</v>
       </c>
       <c r="C411" s="5">
-        <v>-2.9163908999997545E-2</v>
+        <v>-9.9383985000002895E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-0.83808154741983332</v>
+        <v>-2.8288054858990885</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>41.562271772999999</v>
+        <v>41.552575216000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-6.0163730000013516E-3</v>
+        <v>4.1989045000001113E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.17354342841177095</v>
+        <v>1.2206072698049963</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.581706265999998</v>
+        <v>41.585397923000002</v>
       </c>
       <c r="C413" s="5">
-        <v>1.9434492999998554E-2</v>
+        <v>3.2822707000001117E-2</v>
       </c>
       <c r="D413" s="5">
-        <v>0.56256460639168004</v>
+        <v>0.95201842951613269</v>
       </c>
       <c r="E413" s="5">
-        <v>3.0542616089963559</v>
+        <v>3.0536545067885168</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>42.190889636000001</v>
+        <v>42.174115426999997</v>
       </c>
       <c r="C414" s="5">
-        <v>0.60918337000000378</v>
+        <v>0.58871750399999456</v>
       </c>
       <c r="D414" s="5">
-        <v>19.068400972086998</v>
+        <v>18.375397313845809</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>42.302174286000003</v>
+        <v>42.291480933000003</v>
       </c>
       <c r="C415" s="5">
-        <v>0.11128465000000176</v>
+        <v>0.11736550600000584</v>
       </c>
       <c r="D415" s="5">
-        <v>3.2114992308947654</v>
+        <v>3.3910464081679637</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>42.363640424000003</v>
+        <v>42.356831597999999</v>
       </c>
       <c r="C416" s="5">
-        <v>6.1466138000000115E-2</v>
+        <v>6.5350664999996866E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>1.7576327817480308</v>
+        <v>1.870133824062914</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>42.357010041000002</v>
+        <v>42.359045107</v>
       </c>
       <c r="C417" s="5">
-        <v>-6.6303830000009611E-3</v>
+        <v>2.213509000000613E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.18765181841923217</v>
+        <v>6.272835542890931E-2</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>42.458922583000003</v>
+        <v>42.482547535000002</v>
       </c>
       <c r="C418" s="5">
-        <v>0.10191254200000088</v>
+        <v>0.12350242800000188</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9257602378851111</v>
+        <v>3.5553852174847744</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>42.669682495000004</v>
+        <v>42.690051302000001</v>
       </c>
       <c r="C419" s="5">
-        <v>0.21075991200000033</v>
+        <v>0.20750376699999862</v>
       </c>
       <c r="D419" s="5">
-        <v>6.1219694449712536</v>
+        <v>6.0213905862551931</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>42.606749675000003</v>
+        <v>42.632404127999997</v>
       </c>
       <c r="C420" s="5">
-        <v>-6.2932820000000333E-2</v>
+        <v>-5.7647174000003076E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.7555739501750822</v>
+        <v>-1.6084576362297764</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>42.780037618999998</v>
+        <v>42.813076414000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.17328794399999481</v>
+        <v>0.18067228600000362</v>
       </c>
       <c r="D421" s="5">
-        <v>4.9912461364261196</v>
+        <v>5.2057175926346622</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>42.898744821999998</v>
+        <v>42.919344318999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.11870720299999959</v>
+        <v>0.10626790499999572</v>
       </c>
       <c r="D422" s="5">
-        <v>3.3810831582102185</v>
+        <v>3.0195648850839252</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>42.713170931000001</v>
+        <v>42.628406998999999</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.1855738909999971</v>
+        <v>-0.29093731999999761</v>
       </c>
       <c r="D423" s="5">
-        <v>-5.0692875061233984</v>
+        <v>-7.8379131830875419</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>42.893903016000003</v>
+        <v>42.881711826</v>
       </c>
       <c r="C424" s="5">
-        <v>0.18073208500000248</v>
+        <v>0.2533048270000009</v>
       </c>
       <c r="D424" s="5">
-        <v>5.19740379569813</v>
+        <v>7.3683117120082242</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>42.905691951999998</v>
+        <v>42.907868667999999</v>
       </c>
       <c r="C425" s="5">
-        <v>1.1788935999994976E-2</v>
+        <v>2.6156841999998903E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.33030631937152055</v>
+        <v>0.73443262577279622</v>
       </c>
       <c r="E425" s="5">
-        <v>3.1840580988437672</v>
+        <v>3.1801324769061834</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>42.694202408999999</v>
+        <v>42.673719210999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.211489542999999</v>
+        <v>-0.23414945700000089</v>
       </c>
       <c r="D426" s="5">
-        <v>-5.7572539286390718</v>
+        <v>-6.3554232171316061</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>42.689061651000003</v>
+        <v>42.674067247000004</v>
       </c>
       <c r="C427" s="5">
-        <v>-5.1407579999960262E-3</v>
+        <v>3.4803600000543611E-4</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.14439491876288013</v>
+        <v>9.7873338037679503E-3</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>42.661348373000003</v>
+        <v>42.652888296</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.771327800000023E-2</v>
+        <v>-2.117895100000311E-2</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.77625150879676585</v>
+        <v>-0.59393174218008715</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>42.825827031000003</v>
+        <v>42.828408129000003</v>
       </c>
       <c r="C429" s="5">
-        <v>0.16447865800000017</v>
+        <v>0.17551983300000273</v>
       </c>
       <c r="D429" s="5">
-        <v>4.7259163720360542</v>
+        <v>5.0514006574466697</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>42.833971022</v>
+        <v>42.863533732999997</v>
       </c>
       <c r="C430" s="5">
-        <v>8.143990999997186E-3</v>
+        <v>3.5125603999993871E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.22843731962318703</v>
+        <v>0.98862837364308565</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>42.453670701</v>
+        <v>42.478676014999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.380300321</v>
+        <v>-0.38485771799999924</v>
       </c>
       <c r="D431" s="5">
-        <v>-10.149002998671353</v>
+        <v>-10.257947020444169</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>42.517848082999997</v>
+        <v>42.550911288000002</v>
       </c>
       <c r="C432" s="5">
-        <v>6.4177381999996896E-2</v>
+        <v>7.2235273000003986E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>1.8292036519494959</v>
+        <v>2.0598020048584464</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>42.394088371000002</v>
+        <v>42.435481287000002</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.12375971199999469</v>
+        <v>-0.115430001</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.4375449460411489</v>
+        <v>-3.2071674865437827</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>42.312607857000003</v>
+        <v>42.341443871999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-8.1480513999999005E-2</v>
+        <v>-9.4037415000002511E-2</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.2821489700974751</v>
+        <v>-2.6270386056097439</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>42.885128334000001</v>
+        <v>42.773617815000001</v>
       </c>
       <c r="C435" s="5">
-        <v>0.57252047699999764</v>
+        <v>0.43217394300000223</v>
       </c>
       <c r="D435" s="5">
-        <v>17.501402854378</v>
+        <v>12.959783649089097</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>43.046520409000003</v>
+        <v>42.754613603000003</v>
       </c>
       <c r="C436" s="5">
-        <v>0.16139207500000197</v>
+        <v>-1.9004211999998688E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>4.6106866254614687</v>
+        <v>-0.53185610084139912</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>43.000736228000001</v>
+        <v>42.868113598999997</v>
       </c>
       <c r="C437" s="5">
-        <v>-4.5784181000001922E-2</v>
+        <v>0.1134999959999945</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.268877487169251</v>
+        <v>3.2325475587384522</v>
       </c>
       <c r="E437" s="5">
-        <v>0.22151903786176153</v>
+        <v>-9.2652164356166189E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>43.006472193</v>
+        <v>42.872871156999999</v>
       </c>
       <c r="C438" s="5">
-        <v>5.7359649999995099E-3</v>
+        <v>4.7575580000014384E-3</v>
       </c>
       <c r="D438" s="5">
-        <v>0.16018819048120303</v>
+        <v>0.13325885393544734</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>42.806678288999997</v>
+        <v>42.665870151999997</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.19979390400000341</v>
+        <v>-0.20700100500000218</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.4345447714811872</v>
+        <v>-5.6424920747582767</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>42.808379272000003</v>
+        <v>42.667565539999998</v>
       </c>
       <c r="C440" s="5">
-        <v>1.7009830000063175E-3</v>
+        <v>1.6953880000016852E-3</v>
       </c>
       <c r="D440" s="5">
-        <v>4.7694094492678474E-2</v>
+        <v>4.7694100331097111E-2</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>42.710316614</v>
+        <v>42.572488859000003</v>
       </c>
       <c r="C441" s="5">
-        <v>-9.8062658000003466E-2</v>
+        <v>-9.5076680999994778E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.7145119581368671</v>
+        <v>-2.6414460272320639</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
+      <c r="B442" s="5">
+        <v>42.494535444999997</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-7.795341400000666E-2</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-2.1752956275196578</v>
+      </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
+      <c r="B443" s="5">
+        <v>42.544077434999998</v>
+      </c>
+      <c r="C443" s="5">
+        <v>4.954199000000159E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.4080181590696572</v>
+      </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDFE1BC8-DEE7-442A-A7DF-290B8B3953C2}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D8BAAEF-F76D-4E4D-B1D4-24B4305FFB1D}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D635669-1FE5-4B30-857F-76EA7233CCF9}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwasrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>