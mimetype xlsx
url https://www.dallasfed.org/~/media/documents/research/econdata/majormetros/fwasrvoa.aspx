--- v7 (2026-07-26)
+++ v8 (2026-09-04)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{89509829-1F43-46F9-B53C-663A54C6A2D1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{34DDA067-B443-473E-A4E3-6E3B25B7AE33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{105FD831-311A-4B17-8A9E-3069ECEE1B1E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B281A571-6A90-495F-A665-CCE2CE23D613}"/>
   </bookViews>
   <sheets>
     <sheet name="fwasrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{533F185D-593C-4163-B5F1-9DFBABEC2560}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BB514FC-2146-469F-A6CF-8B26EB18DC38}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>23.796190928000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>23.941751009000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.14556008099999929</v>
       </c>
       <c r="D7" s="5">
         <v>7.5923964506769526</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>23.942990806000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.239797000000209E-3</v>
       </c>
       <c r="D8" s="5">
         <v>6.2158369392650847E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>23.744515825000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.19847498100000038</v>
       </c>
       <c r="D9" s="5">
         <v>-9.5061564423361116</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>24.061664393000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.31714856800000035</v>
       </c>
       <c r="D10" s="5">
         <v>17.259533221755795</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>24.434751061</v>
       </c>
       <c r="C11" s="5">
         <v>0.37308666799999912</v>
       </c>
       <c r="D11" s="5">
         <v>20.278234689099062</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>24.225192540999998</v>
       </c>
       <c r="C12" s="5">
         <v>-0.20955852000000164</v>
       </c>
       <c r="D12" s="5">
         <v>-9.8196692286477205</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>24.461387683000002</v>
       </c>
       <c r="C13" s="5">
         <v>0.23619514200000324</v>
       </c>
       <c r="D13" s="5">
         <v>12.348231044369019</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>24.51311939</v>
       </c>
       <c r="C14" s="5">
         <v>5.1731706999998295E-2</v>
       </c>
       <c r="D14" s="5">
         <v>2.5675251523551212</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>24.392440331</v>
       </c>
       <c r="C15" s="5">
         <v>-0.12067905900000042</v>
       </c>
       <c r="D15" s="5">
         <v>-5.7502839972103033</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>24.454659218</v>
       </c>
       <c r="C16" s="5">
         <v>6.2218887000000223E-2</v>
       </c>
       <c r="D16" s="5">
         <v>3.104202378963028</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>24.613939452</v>
       </c>
       <c r="C17" s="5">
         <v>0.15928023400000058</v>
       </c>
       <c r="D17" s="5">
         <v>8.1021055425854591</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>25.026688995000001</v>
       </c>
       <c r="C18" s="5">
         <v>0.41274954300000033</v>
       </c>
       <c r="D18" s="5">
         <v>22.086382396261506</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>24.754098586000001</v>
       </c>
       <c r="C19" s="5">
         <v>-0.27259040899999931</v>
       </c>
       <c r="D19" s="5">
         <v>-12.315135652378395</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>24.961348053999998</v>
       </c>
       <c r="C20" s="5">
         <v>0.20724946799999699</v>
       </c>
       <c r="D20" s="5">
         <v>10.522585807411478</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>25.154124607</v>
       </c>
       <c r="C21" s="5">
         <v>0.19277655300000163</v>
       </c>
       <c r="D21" s="5">
         <v>9.6715707431090934</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>25.252179609999999</v>
       </c>
       <c r="C22" s="5">
         <v>9.8055002999998919E-2</v>
       </c>
       <c r="D22" s="5">
         <v>4.7794079618055374</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>25.294769858999999</v>
       </c>
       <c r="C23" s="5">
         <v>4.2590248999999858E-2</v>
       </c>
       <c r="D23" s="5">
         <v>2.0427967070485664</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>25.648137238</v>
       </c>
       <c r="C24" s="5">
         <v>0.35336737900000159</v>
       </c>
       <c r="D24" s="5">
         <v>18.113940150502629</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>26.017252958</v>
       </c>
       <c r="C25" s="5">
         <v>0.36911571999999992</v>
       </c>
       <c r="D25" s="5">
         <v>18.704539571753131</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>25.825440585999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.19181237200000112</v>
       </c>
       <c r="D26" s="5">
         <v>-8.4969440093475068</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>25.807624427</v>
       </c>
       <c r="C27" s="5">
         <v>-1.7816158999998777E-2</v>
       </c>
       <c r="D27" s="5">
         <v>-0.82470839746484614</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>25.879031638000001</v>
       </c>
       <c r="C28" s="5">
         <v>7.1407211000000359E-2</v>
       </c>
       <c r="D28" s="5">
         <v>3.3712813398494523</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>25.950595571000001</v>
       </c>
       <c r="C29" s="5">
         <v>7.1563933000000191E-2</v>
       </c>
       <c r="D29" s="5">
         <v>3.3693284701949988</v>
       </c>
       <c r="E29" s="5">
         <v>5.4304843058813557</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>25.735150028</v>
       </c>
       <c r="C30" s="5">
         <v>-0.21544554300000129</v>
       </c>
       <c r="D30" s="5">
         <v>-9.5200192533952404</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>26.079567101999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.34441707399999899</v>
       </c>
       <c r="D31" s="5">
         <v>17.296238649918273</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>26.172122257000002</v>
       </c>
       <c r="C32" s="5">
         <v>9.2555155000002998E-2</v>
       </c>
       <c r="D32" s="5">
         <v>4.3428621877101836</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>26.174438802000001</v>
       </c>
       <c r="C33" s="5">
         <v>2.3165449999993371E-3</v>
       </c>
       <c r="D33" s="5">
         <v>0.1062660356063061</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>26.351782043</v>
       </c>
       <c r="C34" s="5">
         <v>0.1773432409999991</v>
       </c>
       <c r="D34" s="5">
         <v>8.4404548827605517</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>26.534649179999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.18286713699999879</v>
       </c>
       <c r="D35" s="5">
         <v>8.6526502511270476</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>26.318185211999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.21646396799999934</v>
       </c>
       <c r="D36" s="5">
         <v>-9.361843116542234</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>26.332695901000001</v>
       </c>
       <c r="C37" s="5">
         <v>1.451068900000152E-2</v>
       </c>
       <c r="D37" s="5">
         <v>0.66363723372031558</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>26.436996503</v>
       </c>
       <c r="C38" s="5">
         <v>0.10430060199999858</v>
       </c>
       <c r="D38" s="5">
         <v>4.8579777023834092</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>26.712962939000001</v>
       </c>
       <c r="C39" s="5">
         <v>0.27596643600000093</v>
       </c>
       <c r="D39" s="5">
         <v>13.271167363267967</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>26.781815383000001</v>
       </c>
       <c r="C40" s="5">
         <v>6.8852444000000901E-2</v>
       </c>
       <c r="D40" s="5">
         <v>3.1372159819324619</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>26.745087813000001</v>
       </c>
       <c r="C41" s="5">
         <v>-3.6727570000000043E-2</v>
       </c>
       <c r="D41" s="5">
         <v>-1.6332790502179617</v>
       </c>
       <c r="E41" s="5">
         <v>3.0615568718887154</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>26.970262294000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.22517448099999982</v>
       </c>
       <c r="D42" s="5">
         <v>10.584358626179347</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>27.091510762999999</v>
       </c>
       <c r="C43" s="5">
         <v>0.12124846899999753</v>
       </c>
       <c r="D43" s="5">
         <v>5.5301727806689627</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>27.071477102999999</v>
       </c>
       <c r="C44" s="5">
         <v>-2.0033659999999287E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.88377710034650558</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>27.320190607000001</v>
       </c>
       <c r="C45" s="5">
         <v>0.24871350400000125</v>
       </c>
       <c r="D45" s="5">
         <v>11.59924735870559</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>27.250743663000002</v>
       </c>
       <c r="C46" s="5">
         <v>-6.9446943999999178E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-3.0080697878400176</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>27.280054271000001</v>
       </c>
       <c r="C47" s="5">
         <v>2.9310607999999405E-2</v>
       </c>
       <c r="D47" s="5">
         <v>1.2983700779155338</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>27.675704927000002</v>
       </c>
       <c r="C48" s="5">
         <v>0.39565065600000082</v>
       </c>
       <c r="D48" s="5">
         <v>18.861591087693608</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>27.525416871000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.15028805600000084</v>
       </c>
       <c r="D49" s="5">
         <v>-6.3252459232577385</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>27.439728138</v>
       </c>
       <c r="C50" s="5">
         <v>-8.5688733000001349E-2</v>
       </c>
       <c r="D50" s="5">
         <v>-3.6723888792092207</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>27.615012180000001</v>
       </c>
       <c r="C51" s="5">
         <v>0.17528404200000125</v>
       </c>
       <c r="D51" s="5">
         <v>7.9406970997233373</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>27.677094834999998</v>
       </c>
       <c r="C52" s="5">
         <v>6.2082654999997544E-2</v>
       </c>
       <c r="D52" s="5">
         <v>2.7313872801604466</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>27.732282263999998</v>
       </c>
       <c r="C53" s="5">
         <v>5.5187429000000066E-2</v>
       </c>
       <c r="D53" s="5">
         <v>2.4191861051723773</v>
       </c>
       <c r="E53" s="5">
         <v>3.691124358620157</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>27.084098912999998</v>
       </c>
       <c r="C54" s="5">
         <v>-0.64818335100000013</v>
       </c>
       <c r="D54" s="5">
         <v>-24.708603595408597</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>27.078660304</v>
       </c>
       <c r="C55" s="5">
         <v>-5.4386089999987064E-3</v>
       </c>
       <c r="D55" s="5">
         <v>-0.24069945254506786</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>28.175926156999999</v>
       </c>
       <c r="C56" s="5">
         <v>1.0972658529999997</v>
       </c>
       <c r="D56" s="5">
         <v>61.069130896945722</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>27.160059311000001</v>
       </c>
       <c r="C57" s="5">
         <v>-1.015866845999998</v>
       </c>
       <c r="D57" s="5">
         <v>-35.637906361570174</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>27.160461687000002</v>
       </c>
       <c r="C58" s="5">
         <v>4.0237600000025964E-4</v>
       </c>
       <c r="D58" s="5">
         <v>1.7779436352194367E-2</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>27.264980042000001</v>
       </c>
       <c r="C59" s="5">
         <v>0.10451835499999973</v>
       </c>
       <c r="D59" s="5">
         <v>4.7168170775620855</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>27.440903574</v>
       </c>
       <c r="C60" s="5">
         <v>0.17592353199999877</v>
       </c>
       <c r="D60" s="5">
         <v>8.023609123540588</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>27.458735803</v>
       </c>
       <c r="C61" s="5">
         <v>1.78322289999997E-2</v>
       </c>
       <c r="D61" s="5">
         <v>0.78260259265603427</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>27.517770432999999</v>
       </c>
       <c r="C62" s="5">
         <v>5.9034629999999311E-2</v>
       </c>
       <c r="D62" s="5">
         <v>2.6106542851642267</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>27.703980770000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.18621033700000211</v>
       </c>
       <c r="D63" s="5">
         <v>8.4294378715430653</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>27.859611569999998</v>
       </c>
       <c r="C64" s="5">
         <v>0.15563079999999729</v>
       </c>
       <c r="D64" s="5">
         <v>6.9533911457697606</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>27.969202797000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.10959122700000279</v>
       </c>
       <c r="D65" s="5">
         <v>4.8239137270734478</v>
       </c>
       <c r="E65" s="5">
         <v>0.85431314575776796</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>28.251624870000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.28242207299999933</v>
       </c>
       <c r="D66" s="5">
         <v>12.813251579530348</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>28.296745829999999</v>
       </c>
       <c r="C67" s="5">
         <v>4.5120959999998433E-2</v>
       </c>
       <c r="D67" s="5">
         <v>1.9334572858530574</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>28.578654791000002</v>
       </c>
       <c r="C68" s="5">
         <v>0.28190896100000273</v>
       </c>
       <c r="D68" s="5">
         <v>12.632432602487764</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>28.516711117</v>
       </c>
       <c r="C69" s="5">
         <v>-6.1943674000001891E-2</v>
       </c>
       <c r="D69" s="5">
         <v>-2.5701927966940374</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>28.638266671</v>
       </c>
       <c r="C70" s="5">
         <v>0.1215555540000004</v>
       </c>
       <c r="D70" s="5">
         <v>5.236770524640133</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>28.868528683000001</v>
       </c>
       <c r="C71" s="5">
         <v>0.23026201200000074</v>
       </c>
       <c r="D71" s="5">
         <v>10.086751417749173</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>29.029676299999998</v>
       </c>
       <c r="C72" s="5">
         <v>0.16114761699999747</v>
       </c>
       <c r="D72" s="5">
         <v>6.9080767115186292</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>29.035211367999999</v>
       </c>
       <c r="C73" s="5">
         <v>5.5350680000003649E-3</v>
       </c>
       <c r="D73" s="5">
         <v>0.22904325166630546</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>29.169778861000001</v>
       </c>
       <c r="C74" s="5">
         <v>0.13456749300000226</v>
       </c>
       <c r="D74" s="5">
         <v>5.7055371398354371</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>29.006147528</v>
       </c>
       <c r="C75" s="5">
         <v>-0.16363133300000143</v>
       </c>
       <c r="D75" s="5">
         <v>-6.5276895770209347</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>29.066845641</v>
       </c>
       <c r="C76" s="5">
         <v>6.0698113000000831E-2</v>
       </c>
       <c r="D76" s="5">
         <v>2.5402173758368951</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>29.239415966999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.17257032599999889</v>
       </c>
       <c r="D77" s="5">
         <v>7.361722981165908</v>
       </c>
       <c r="E77" s="5">
         <v>4.5414707713308244</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>29.112789751000001</v>
       </c>
       <c r="C78" s="5">
         <v>-0.12662621599999824</v>
       </c>
       <c r="D78" s="5">
         <v>-5.0747907388162155</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>29.21817837</v>
       </c>
       <c r="C79" s="5">
         <v>0.1053886189999993</v>
       </c>
       <c r="D79" s="5">
         <v>4.4315549535289822</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>29.196026114999999</v>
       </c>
       <c r="C80" s="5">
         <v>-2.215225500000173E-2</v>
       </c>
       <c r="D80" s="5">
         <v>-0.90601602964462957</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>29.254204423000001</v>
       </c>
       <c r="C81" s="5">
         <v>5.8178308000002232E-2</v>
       </c>
       <c r="D81" s="5">
         <v>2.4175967314643998</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>29.523762303000002</v>
       </c>
       <c r="C82" s="5">
         <v>0.26955788000000069</v>
       </c>
       <c r="D82" s="5">
         <v>11.635134438991601</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>29.628862973</v>
       </c>
       <c r="C83" s="5">
         <v>0.10510066999999879</v>
       </c>
       <c r="D83" s="5">
         <v>4.3564805112152882</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>29.564479812999998</v>
       </c>
       <c r="C84" s="5">
         <v>-6.4383160000001993E-2</v>
       </c>
       <c r="D84" s="5">
         <v>-2.5766456996975773</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>29.728046252999999</v>
       </c>
       <c r="C85" s="5">
         <v>0.16356644000000031</v>
       </c>
       <c r="D85" s="5">
         <v>6.8448299874341423</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>29.709938075</v>
       </c>
       <c r="C86" s="5">
         <v>-1.8108177999998532E-2</v>
       </c>
       <c r="D86" s="5">
         <v>-0.72850942668667429</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>29.806237804999999</v>
       </c>
       <c r="C87" s="5">
         <v>9.6299729999998362E-2</v>
       </c>
       <c r="D87" s="5">
         <v>3.9596924234060804</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>29.974396872</v>
       </c>
       <c r="C88" s="5">
         <v>0.16815906700000127</v>
       </c>
       <c r="D88" s="5">
         <v>6.9841630948561662</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>29.999311404</v>
       </c>
       <c r="C89" s="5">
         <v>2.4914532000000378E-2</v>
       </c>
       <c r="D89" s="5">
         <v>1.0020050121220203</v>
       </c>
       <c r="E89" s="5">
         <v>2.5988735132658869</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>30.085013156999999</v>
       </c>
       <c r="C90" s="5">
         <v>8.5701752999998604E-2</v>
       </c>
       <c r="D90" s="5">
         <v>3.4825293183599282</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>30.235494037999999</v>
       </c>
       <c r="C91" s="5">
         <v>0.15048088100000001</v>
       </c>
       <c r="D91" s="5">
         <v>6.1701330641326102</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>30.334170224000001</v>
       </c>
       <c r="C92" s="5">
         <v>9.8676186000002275E-2</v>
       </c>
       <c r="D92" s="5">
         <v>3.987372228158903</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>30.292026123999999</v>
       </c>
       <c r="C93" s="5">
         <v>-4.2144100000001572E-2</v>
       </c>
       <c r="D93" s="5">
         <v>-1.6545124114095255</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>30.304350182</v>
       </c>
       <c r="C94" s="5">
         <v>1.2324058000000804E-2</v>
       </c>
       <c r="D94" s="5">
         <v>0.48930390006540758</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>30.285886473000001</v>
       </c>
       <c r="C95" s="5">
         <v>-1.8463708999998829E-2</v>
       </c>
       <c r="D95" s="5">
         <v>-0.72868596757642567</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>30.193627456000002</v>
       </c>
       <c r="C96" s="5">
         <v>-9.2259016999999943E-2</v>
       </c>
       <c r="D96" s="5">
         <v>-3.5948963811453516</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>30.204373786000001</v>
       </c>
       <c r="C97" s="5">
         <v>1.0746329999999915E-2</v>
       </c>
       <c r="D97" s="5">
         <v>0.42793365776971903</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>30.468138530000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.2637647439999995</v>
       </c>
       <c r="D98" s="5">
         <v>10.997455974062454</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>30.610961973999999</v>
       </c>
       <c r="C99" s="5">
         <v>0.14282344399999758</v>
       </c>
       <c r="D99" s="5">
         <v>5.7724772492075083</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>30.482951933999999</v>
       </c>
       <c r="C100" s="5">
         <v>-0.12801003999999949</v>
       </c>
       <c r="D100" s="5">
         <v>-4.9043785220528218</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>30.593696535999999</v>
       </c>
       <c r="C101" s="5">
         <v>0.11074460200000047</v>
       </c>
       <c r="D101" s="5">
         <v>4.4477764807060227</v>
       </c>
       <c r="E101" s="5">
         <v>1.9813292511799085</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>30.42095643</v>
       </c>
       <c r="C102" s="5">
         <v>-0.17274010599999912</v>
       </c>
       <c r="D102" s="5">
         <v>-6.5690177677305117</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>30.422551314</v>
       </c>
       <c r="C103" s="5">
         <v>1.594883999999297E-3</v>
       </c>
       <c r="D103" s="5">
         <v>6.2930722158971442E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>30.543234890000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.12068357600000112</v>
       </c>
       <c r="D104" s="5">
         <v>4.8655399381560827</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>30.805650645</v>
       </c>
       <c r="C105" s="5">
         <v>0.26241575499999925</v>
       </c>
       <c r="D105" s="5">
         <v>10.811350125543374</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>30.894123230999998</v>
       </c>
       <c r="C106" s="5">
         <v>8.8472585999998188E-2</v>
       </c>
       <c r="D106" s="5">
         <v>3.5013139260604342</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>30.382153126999999</v>
       </c>
       <c r="C107" s="5">
         <v>-0.51197010399999954</v>
       </c>
       <c r="D107" s="5">
         <v>-18.170087885475439</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>30.898080888999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.51592776200000046</v>
       </c>
       <c r="D108" s="5">
         <v>22.392692917517245</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>30.945832324000001</v>
       </c>
       <c r="C109" s="5">
         <v>4.7751435000002118E-2</v>
       </c>
       <c r="D109" s="5">
         <v>1.8703848702528392</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>31.249576129000001</v>
       </c>
       <c r="C110" s="5">
         <v>0.30374380499999987</v>
       </c>
       <c r="D110" s="5">
         <v>12.435525655794555</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>31.534049025000002</v>
       </c>
       <c r="C111" s="5">
         <v>0.28447289600000047</v>
       </c>
       <c r="D111" s="5">
         <v>11.487785876333344</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>31.419771643000001</v>
       </c>
       <c r="C112" s="5">
         <v>-0.11427738200000093</v>
       </c>
       <c r="D112" s="5">
         <v>-4.263084772243686</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>31.533612009999999</v>
       </c>
       <c r="C113" s="5">
         <v>0.11384036699999811</v>
       </c>
       <c r="D113" s="5">
         <v>4.4355469519222313</v>
       </c>
       <c r="E113" s="5">
         <v>3.0722520663496455</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>31.557522777999999</v>
       </c>
       <c r="C114" s="5">
         <v>2.391076800000036E-2</v>
       </c>
       <c r="D114" s="5">
         <v>0.91371983765395903</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>31.630147155</v>
       </c>
       <c r="C115" s="5">
         <v>7.2624377000000351E-2</v>
       </c>
       <c r="D115" s="5">
         <v>2.7968239437070386</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>31.649524570000001</v>
       </c>
       <c r="C116" s="5">
         <v>1.9377415000001008E-2</v>
       </c>
       <c r="D116" s="5">
         <v>0.73763195829146255</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>31.916603243000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.26707867300000032</v>
       </c>
       <c r="D117" s="5">
         <v>10.609821683513033</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>31.967283504000001</v>
       </c>
       <c r="C118" s="5">
         <v>5.0680261000000115E-2</v>
       </c>
       <c r="D118" s="5">
         <v>1.9222054783613718</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>31.820339825000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.14694367899999961</v>
       </c>
       <c r="D119" s="5">
         <v>-5.3786872670724684</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>32.441052724999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.62071289999999735</v>
       </c>
       <c r="D120" s="5">
         <v>26.090249766551878</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>32.551563324999996</v>
       </c>
       <c r="C121" s="5">
         <v>0.11051059999999779</v>
       </c>
       <c r="D121" s="5">
         <v>4.1652702671233444</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>32.639492658000002</v>
       </c>
       <c r="C122" s="5">
         <v>8.7929333000005272E-2</v>
       </c>
       <c r="D122" s="5">
         <v>3.2900729070496348</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>33.191061740000002</v>
       </c>
       <c r="C123" s="5">
         <v>0.55156908200000032</v>
       </c>
       <c r="D123" s="5">
         <v>22.273669944978323</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>33.090217091</v>
       </c>
       <c r="C124" s="5">
         <v>-0.10084464900000256</v>
       </c>
       <c r="D124" s="5">
         <v>-3.5856550878541782</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>33.143466259999997</v>
       </c>
       <c r="C125" s="5">
         <v>5.324916899999721E-2</v>
       </c>
       <c r="D125" s="5">
         <v>1.9482373274936737</v>
       </c>
       <c r="E125" s="5">
         <v>5.1052009185927671</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>33.073095731999999</v>
       </c>
       <c r="C126" s="5">
         <v>-7.0370527999997989E-2</v>
       </c>
       <c r="D126" s="5">
         <v>-2.5183082442619353</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>33.237221511000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.16412577900000258</v>
       </c>
       <c r="D127" s="5">
         <v>6.1202738728806771</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>33.139227110999997</v>
       </c>
       <c r="C128" s="5">
         <v>-9.7994400000004589E-2</v>
       </c>
       <c r="D128" s="5">
         <v>-3.4811882117353976</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>33.017858333</v>
       </c>
       <c r="C129" s="5">
         <v>-0.12136877799999723</v>
       </c>
       <c r="D129" s="5">
         <v>-4.3074135509318818</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>33.028893619999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.1035286999998561E-2</v>
       </c>
       <c r="D130" s="5">
         <v>0.40180419167190617</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>33.272462265000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.24356864500000341</v>
       </c>
       <c r="D131" s="5">
         <v>9.2171852237309615</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>33.095659767999997</v>
       </c>
       <c r="C132" s="5">
         <v>-0.17680249700000417</v>
       </c>
       <c r="D132" s="5">
         <v>-6.1934368567231557</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>33.294082994</v>
       </c>
       <c r="C133" s="5">
         <v>0.19842322600000273</v>
       </c>
       <c r="D133" s="5">
         <v>7.4365798434666841</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>33.131573095999997</v>
       </c>
       <c r="C134" s="5">
         <v>-0.16250989800000326</v>
       </c>
       <c r="D134" s="5">
         <v>-5.7025414561907457</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>33.154268588999997</v>
       </c>
       <c r="C135" s="5">
         <v>2.2695493000000511E-2</v>
       </c>
       <c r="D135" s="5">
         <v>0.82511730276926265</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>33.040579960000002</v>
       </c>
       <c r="C136" s="5">
         <v>-0.11368862899999499</v>
       </c>
       <c r="D136" s="5">
         <v>-4.0381692066903785</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>33.127079266999999</v>
       </c>
       <c r="C137" s="5">
         <v>8.6499306999996861E-2</v>
       </c>
       <c r="D137" s="5">
         <v>3.1871981800168037</v>
       </c>
       <c r="E137" s="5">
         <v>-4.9442604679450497E-2</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>33.030062063000003</v>
       </c>
       <c r="C138" s="5">
         <v>-9.7017203999996582E-2</v>
       </c>
       <c r="D138" s="5">
         <v>-3.4583062389926811</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>33.106991530999998</v>
       </c>
       <c r="C139" s="5">
         <v>7.6929467999995893E-2</v>
       </c>
       <c r="D139" s="5">
         <v>2.8309708254406596</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>33.081180889000002</v>
       </c>
       <c r="C140" s="5">
         <v>-2.5810641999996164E-2</v>
       </c>
       <c r="D140" s="5">
         <v>-0.9315345862633051</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>32.697752063000003</v>
       </c>
       <c r="C141" s="5">
         <v>-0.38342882599999939</v>
       </c>
       <c r="D141" s="5">
         <v>-13.055381104125486</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>32.890644057999999</v>
       </c>
       <c r="C142" s="5">
         <v>0.19289199499999654</v>
       </c>
       <c r="D142" s="5">
         <v>7.313356160168194</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>33.097241752999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.20659769499999925</v>
       </c>
       <c r="D143" s="5">
         <v>7.8035573977738526</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>32.800292745999997</v>
       </c>
       <c r="C144" s="5">
         <v>-0.29694900700000204</v>
       </c>
       <c r="D144" s="5">
         <v>-10.250712002851925</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>32.885533832</v>
       </c>
       <c r="C145" s="5">
         <v>8.5241086000003463E-2</v>
       </c>
       <c r="D145" s="5">
         <v>3.1635113795595693</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>32.627011136999997</v>
       </c>
       <c r="C146" s="5">
         <v>-0.25852269500000347</v>
       </c>
       <c r="D146" s="5">
         <v>-9.0361695046171526</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>32.608141269000001</v>
       </c>
       <c r="C147" s="5">
         <v>-1.8869867999995904E-2</v>
       </c>
       <c r="D147" s="5">
         <v>-0.69181794447004119</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>32.689914659999999</v>
       </c>
       <c r="C148" s="5">
         <v>8.1773390999998696E-2</v>
       </c>
       <c r="D148" s="5">
         <v>3.051167352952433</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>32.709506507999997</v>
       </c>
       <c r="C149" s="5">
         <v>1.9591847999997469E-2</v>
       </c>
       <c r="D149" s="5">
         <v>0.72156410225565626</v>
       </c>
       <c r="E149" s="5">
         <v>-1.2605178851851639</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>32.986970178</v>
       </c>
       <c r="C150" s="5">
         <v>0.27746367000000305</v>
       </c>
       <c r="D150" s="5">
         <v>10.66778838669622</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>32.877448983000001</v>
       </c>
       <c r="C151" s="5">
         <v>-0.10952119499999924</v>
       </c>
       <c r="D151" s="5">
         <v>-3.9122074618186287</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>33.124932063999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.24748308099999861</v>
       </c>
       <c r="D152" s="5">
         <v>9.4164461171216232</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>33.073778541999999</v>
       </c>
       <c r="C153" s="5">
         <v>-5.1153521999999896E-2</v>
       </c>
       <c r="D153" s="5">
         <v>-1.8374539738423623</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>33.134225258999997</v>
       </c>
       <c r="C154" s="5">
         <v>6.0446716999997818E-2</v>
       </c>
       <c r="D154" s="5">
         <v>2.2153396099915845</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>33.018716646999998</v>
       </c>
       <c r="C155" s="5">
         <v>-0.11550861199999929</v>
       </c>
       <c r="D155" s="5">
         <v>-4.104014408102663</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>33.083249084999999</v>
       </c>
       <c r="C156" s="5">
         <v>6.4532438000000525E-2</v>
       </c>
       <c r="D156" s="5">
         <v>2.3706792819770506</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>32.981368156999999</v>
       </c>
       <c r="C157" s="5">
         <v>-0.10188092799999993</v>
       </c>
       <c r="D157" s="5">
         <v>-3.6334853935173883</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>33.105668934999997</v>
       </c>
       <c r="C158" s="5">
         <v>0.1243007779999985</v>
       </c>
       <c r="D158" s="5">
         <v>4.6175158375890923</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>33.068489329999998</v>
       </c>
       <c r="C159" s="5">
         <v>-3.7179604999998617E-2</v>
       </c>
       <c r="D159" s="5">
         <v>-1.3393770404581118</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>33.052237052999999</v>
       </c>
       <c r="C160" s="5">
         <v>-1.6252276999999538E-2</v>
       </c>
       <c r="D160" s="5">
         <v>-0.58817627216701807</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>32.890780098999997</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16145695400000193</v>
       </c>
       <c r="D161" s="5">
         <v>-5.7069284139783516</v>
       </c>
       <c r="E161" s="5">
         <v>0.5541923750994604</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>33.061219045000001</v>
       </c>
       <c r="C162" s="5">
         <v>0.17043894600000442</v>
       </c>
       <c r="D162" s="5">
         <v>6.3986864015683542</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>33.077326472999999</v>
       </c>
       <c r="C163" s="5">
         <v>1.6107427999997981E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.58620922424403865</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>32.973301278000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.1040251949999984</v>
       </c>
       <c r="D164" s="5">
         <v>-3.7092937608113385</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>33.133729877999997</v>
       </c>
       <c r="C165" s="5">
         <v>0.16042859999999592</v>
       </c>
       <c r="D165" s="5">
         <v>5.9972892789170062</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>33.290580659</v>
       </c>
       <c r="C166" s="5">
         <v>0.15685078100000283</v>
       </c>
       <c r="D166" s="5">
         <v>5.8309061819392882</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>33.215769895999998</v>
       </c>
       <c r="C167" s="5">
         <v>-7.4810763000002112E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-2.6635649929250271</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>33.468081955999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.25231206000000128</v>
       </c>
       <c r="D168" s="5">
         <v>9.5060230120176605</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>33.385485756000001</v>
       </c>
       <c r="C169" s="5">
         <v>-8.2596199999997566E-2</v>
       </c>
       <c r="D169" s="5">
         <v>-2.9216225332124646</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>33.677909499000002</v>
       </c>
       <c r="C170" s="5">
         <v>0.29242374300000051</v>
       </c>
       <c r="D170" s="5">
         <v>11.032242632550249</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>33.606083413999997</v>
       </c>
       <c r="C171" s="5">
         <v>-7.182608500000498E-2</v>
       </c>
       <c r="D171" s="5">
         <v>-2.5294749102317549</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>33.499424028</v>
       </c>
       <c r="C172" s="5">
         <v>-0.10665938599999691</v>
       </c>
       <c r="D172" s="5">
         <v>-3.7427902331765517</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>33.883536012999997</v>
       </c>
       <c r="C173" s="5">
         <v>0.38411198499999699</v>
       </c>
       <c r="D173" s="5">
         <v>14.661239435762386</v>
       </c>
       <c r="E173" s="5">
         <v>3.0183410396829924</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>33.774138174999997</v>
       </c>
       <c r="C174" s="5">
         <v>-0.10939783799999958</v>
       </c>
       <c r="D174" s="5">
         <v>-3.8063072666951858</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>33.784314295999998</v>
       </c>
       <c r="C175" s="5">
         <v>1.0176121000000649E-2</v>
       </c>
       <c r="D175" s="5">
         <v>0.36215880480388041</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>33.757777267000002</v>
       </c>
       <c r="C176" s="5">
         <v>-2.6537028999996437E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.93851901276769123</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>33.602309327</v>
       </c>
       <c r="C177" s="5">
         <v>-0.15546794000000119</v>
       </c>
       <c r="D177" s="5">
         <v>-5.3886184519849278</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>33.469249216000001</v>
       </c>
       <c r="C178" s="5">
         <v>-0.13306011099999893</v>
       </c>
       <c r="D178" s="5">
         <v>-4.6496834315169604</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>33.400603578000002</v>
       </c>
       <c r="C179" s="5">
         <v>-6.8645637999999565E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-2.433632656668594</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>33.283275818</v>
       </c>
       <c r="C180" s="5">
         <v>-0.117327760000002</v>
       </c>
       <c r="D180" s="5">
         <v>-4.1347987124578438</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>33.401697294000002</v>
       </c>
       <c r="C181" s="5">
         <v>0.11842147600000175</v>
       </c>
       <c r="D181" s="5">
         <v>4.3541349828946307</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>33.276292290999997</v>
       </c>
       <c r="C182" s="5">
         <v>-0.12540500300000446</v>
       </c>
       <c r="D182" s="5">
         <v>-4.4134616295657185</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>33.401959402000003</v>
       </c>
       <c r="C183" s="5">
         <v>0.1256671110000056</v>
       </c>
       <c r="D183" s="5">
         <v>4.6270936125098583</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>33.405700854999999</v>
       </c>
       <c r="C184" s="5">
         <v>3.7414529999963975E-3</v>
       </c>
       <c r="D184" s="5">
         <v>0.13449841614137092</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>33.383774940000002</v>
       </c>
       <c r="C185" s="5">
         <v>-2.1925914999997076E-2</v>
       </c>
       <c r="D185" s="5">
         <v>-0.78478593101662941</v>
       </c>
       <c r="E185" s="5">
         <v>-1.4749377774747385</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>33.691191328999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.30741638899999657</v>
       </c>
       <c r="D186" s="5">
         <v>11.627472048885279</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>33.671633305999997</v>
       </c>
       <c r="C187" s="5">
         <v>-1.9558023000001867E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.69439036543157417</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>33.737391322999997</v>
       </c>
       <c r="C188" s="5">
         <v>6.5758017000000279E-2</v>
       </c>
       <c r="D188" s="5">
         <v>2.3688406968159326</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>33.786372077000003</v>
       </c>
       <c r="C189" s="5">
         <v>4.8980754000005788E-2</v>
       </c>
       <c r="D189" s="5">
         <v>1.7561677617403015</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>33.887288277000003</v>
       </c>
       <c r="C190" s="5">
         <v>0.10091620000000034</v>
       </c>
       <c r="D190" s="5">
         <v>3.6437410318297614</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>33.948264520999999</v>
       </c>
       <c r="C191" s="5">
         <v>6.0976243999995461E-2</v>
       </c>
       <c r="D191" s="5">
         <v>2.1807588471973727</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>33.302964119999999</v>
       </c>
       <c r="C192" s="5">
         <v>-0.64530040100000008</v>
       </c>
       <c r="D192" s="5">
         <v>-20.570149748318755</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>33.504483870000001</v>
       </c>
       <c r="C193" s="5">
         <v>0.20151975000000277</v>
       </c>
       <c r="D193" s="5">
         <v>7.5079328949433144</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>33.501358813000003</v>
       </c>
       <c r="C194" s="5">
         <v>-3.1250569999983213E-3</v>
       </c>
       <c r="D194" s="5">
         <v>-0.11186995824087331</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>33.157641460000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.34371735300000239</v>
       </c>
       <c r="D195" s="5">
         <v>-11.640244532924749</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>33.078503466999997</v>
       </c>
       <c r="C196" s="5">
         <v>-7.9137993000003348E-2</v>
       </c>
       <c r="D196" s="5">
         <v>-2.8267645944978548</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>33.065812403999999</v>
       </c>
       <c r="C197" s="5">
         <v>-1.2691062999998337E-2</v>
       </c>
       <c r="D197" s="5">
         <v>-0.45942769178165532</v>
       </c>
       <c r="E197" s="5">
         <v>-0.95244632032018828</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>32.998619128999998</v>
       </c>
       <c r="C198" s="5">
         <v>-6.7193275000001051E-2</v>
       </c>
       <c r="D198" s="5">
         <v>-2.411457961584107</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>32.936661416</v>
       </c>
       <c r="C199" s="5">
         <v>-6.1957712999998193E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-2.2299798839987672</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>33.133071409999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.1964099939999997</v>
       </c>
       <c r="D200" s="5">
         <v>7.3953441435643086</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>33.384946049</v>
       </c>
       <c r="C201" s="5">
         <v>0.2518746390000004</v>
       </c>
       <c r="D201" s="5">
         <v>9.5135322047851911</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>33.436946595000002</v>
       </c>
       <c r="C202" s="5">
         <v>5.2000546000002146E-2</v>
       </c>
       <c r="D202" s="5">
         <v>1.8852214378244803</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>33.743583080000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.30663648499999852</v>
       </c>
       <c r="D203" s="5">
         <v>11.577087112590934</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>33.990930139</v>
       </c>
       <c r="C204" s="5">
         <v>0.24734705899999909</v>
       </c>
       <c r="D204" s="5">
         <v>9.1596738026917599</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>34.084315572000001</v>
       </c>
       <c r="C205" s="5">
         <v>9.3385433000001683E-2</v>
       </c>
       <c r="D205" s="5">
         <v>3.3471118064454242</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>34.342006826000002</v>
       </c>
       <c r="C206" s="5">
         <v>0.25769125400000092</v>
       </c>
       <c r="D206" s="5">
         <v>9.4594121160552547</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>34.322787046000002</v>
       </c>
       <c r="C207" s="5">
         <v>-1.9219780000000242E-2</v>
       </c>
       <c r="D207" s="5">
         <v>-0.66952625863903048</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>34.466711656999998</v>
       </c>
       <c r="C208" s="5">
         <v>0.14392461099999565</v>
       </c>
       <c r="D208" s="5">
         <v>5.1496089657562916</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>34.591083740000002</v>
       </c>
       <c r="C209" s="5">
         <v>0.12437208300000435</v>
       </c>
       <c r="D209" s="5">
         <v>4.4171446679799109</v>
       </c>
       <c r="E209" s="5">
         <v>4.6128349044147088</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>33.232083637999999</v>
       </c>
       <c r="C210" s="5">
         <v>-1.3590001020000031</v>
       </c>
       <c r="D210" s="5">
         <v>-38.181161302633868</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>33.630929541</v>
       </c>
       <c r="C211" s="5">
         <v>0.39884590300000156</v>
       </c>
       <c r="D211" s="5">
         <v>15.391969833441221</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>33.756045098000001</v>
       </c>
       <c r="C212" s="5">
         <v>0.12511555700000088</v>
       </c>
       <c r="D212" s="5">
         <v>4.5567914142958577</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>33.292832949000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.4632121490000003</v>
       </c>
       <c r="D213" s="5">
         <v>-15.279147209002897</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>33.688007866</v>
       </c>
       <c r="C214" s="5">
         <v>0.39517491699999852</v>
       </c>
       <c r="D214" s="5">
         <v>15.211263102557249</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>33.748149968</v>
       </c>
       <c r="C215" s="5">
         <v>6.0142102000000364E-2</v>
       </c>
       <c r="D215" s="5">
         <v>2.1634819417346129</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>33.527384519000002</v>
       </c>
       <c r="C216" s="5">
         <v>-0.22076544899999817</v>
       </c>
       <c r="D216" s="5">
         <v>-7.5735101623100824</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>33.608983709</v>
       </c>
       <c r="C217" s="5">
         <v>8.15991899999986E-2</v>
       </c>
       <c r="D217" s="5">
         <v>2.9599821069300036</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>33.392782826999998</v>
       </c>
       <c r="C218" s="5">
         <v>-0.21620088200000254</v>
       </c>
       <c r="D218" s="5">
         <v>-7.4520519955994402</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>33.539757838</v>
       </c>
       <c r="C219" s="5">
         <v>0.1469750110000021</v>
       </c>
       <c r="D219" s="5">
         <v>5.4114324990870655</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>33.372040558999998</v>
       </c>
       <c r="C220" s="5">
         <v>-0.16771727900000144</v>
       </c>
       <c r="D220" s="5">
         <v>-5.8383453546944182</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>33.297834526999999</v>
       </c>
       <c r="C221" s="5">
         <v>-7.4206031999999311E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-2.6359263383214038</v>
       </c>
       <c r="E221" s="5">
         <v>-3.7386779284527938</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>33.358190223000001</v>
       </c>
       <c r="C222" s="5">
         <v>6.0355696000002013E-2</v>
       </c>
       <c r="D222" s="5">
         <v>2.196937489307893</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>33.406334659999999</v>
       </c>
       <c r="C223" s="5">
         <v>4.8144436999997708E-2</v>
       </c>
       <c r="D223" s="5">
         <v>1.7457223265672672</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>33.386260835999998</v>
       </c>
       <c r="C224" s="5">
         <v>-2.0073824000000684E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.7187001171268248</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>33.010720573999997</v>
       </c>
       <c r="C225" s="5">
         <v>-0.37554026200000123</v>
       </c>
       <c r="D225" s="5">
         <v>-12.693481892134251</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>33.232551485000002</v>
       </c>
       <c r="C226" s="5">
         <v>0.22183091100000496</v>
       </c>
       <c r="D226" s="5">
         <v>8.3687794288648689</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>33.302442487999997</v>
       </c>
       <c r="C227" s="5">
         <v>6.9891002999995067E-2</v>
       </c>
       <c r="D227" s="5">
         <v>2.5531037171851567</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>33.250520672</v>
       </c>
       <c r="C228" s="5">
         <v>-5.1921815999996568E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-1.8549590701923968</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>33.230094633999997</v>
       </c>
       <c r="C229" s="5">
         <v>-2.0426038000003643E-2</v>
       </c>
       <c r="D229" s="5">
         <v>-0.7346832033826356</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>33.229317162000001</v>
       </c>
       <c r="C230" s="5">
         <v>-7.7747199999578243E-4</v>
       </c>
       <c r="D230" s="5">
         <v>-2.8072335158346728E-2</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>33.473999904000003</v>
       </c>
       <c r="C231" s="5">
         <v>0.24468274200000195</v>
       </c>
       <c r="D231" s="5">
         <v>9.2029381302054283</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>33.310498508999999</v>
       </c>
       <c r="C232" s="5">
         <v>-0.16350139500000438</v>
       </c>
       <c r="D232" s="5">
         <v>-5.7063907074093034</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>33.240610310999998</v>
       </c>
       <c r="C233" s="5">
         <v>-6.9888198000001012E-2</v>
       </c>
       <c r="D233" s="5">
         <v>-2.4888492025458953</v>
       </c>
       <c r="E233" s="5">
         <v>-0.1718556681324146</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>33.051581120000002</v>
       </c>
       <c r="C234" s="5">
         <v>-0.18902919099999593</v>
       </c>
       <c r="D234" s="5">
         <v>-6.6145936564485979</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>32.994592574999999</v>
       </c>
       <c r="C235" s="5">
         <v>-5.6988545000002944E-2</v>
       </c>
       <c r="D235" s="5">
         <v>-2.049567357278903</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>32.709201647999997</v>
       </c>
       <c r="C236" s="5">
         <v>-0.28539092700000168</v>
       </c>
       <c r="D236" s="5">
         <v>-9.8997303622227797</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>32.726067784999998</v>
       </c>
       <c r="C237" s="5">
         <v>1.6866137000000947E-2</v>
       </c>
       <c r="D237" s="5">
         <v>0.6205245395771497</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>32.671048656000004</v>
       </c>
       <c r="C238" s="5">
         <v>-5.5019128999994393E-2</v>
       </c>
       <c r="D238" s="5">
         <v>-1.9988919824658891</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>32.665871060999997</v>
       </c>
       <c r="C239" s="5">
         <v>-5.1775950000063631E-3</v>
       </c>
       <c r="D239" s="5">
         <v>-0.19000618695754756</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>32.788565036000001</v>
       </c>
       <c r="C240" s="5">
         <v>0.12269397500000423</v>
       </c>
       <c r="D240" s="5">
         <v>4.6015222596342387</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>32.664173488000003</v>
       </c>
       <c r="C241" s="5">
         <v>-0.12439154799999841</v>
       </c>
       <c r="D241" s="5">
         <v>-4.4586978095473846</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>32.560956803000003</v>
       </c>
       <c r="C242" s="5">
         <v>-0.10321668499999959</v>
       </c>
       <c r="D242" s="5">
         <v>-3.7267097046471465</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>32.500319232000003</v>
       </c>
       <c r="C243" s="5">
         <v>-6.0637571000000889E-2</v>
       </c>
       <c r="D243" s="5">
         <v>-2.2119864016921786</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>32.653889356999997</v>
       </c>
       <c r="C244" s="5">
         <v>0.15357012499999456</v>
       </c>
       <c r="D244" s="5">
         <v>5.8199325959652048</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>32.564655101</v>
       </c>
       <c r="C245" s="5">
         <v>-8.9234255999997458E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-3.2304343975694039</v>
       </c>
       <c r="E245" s="5">
         <v>-2.0335222598975911</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>32.525906792999997</v>
       </c>
       <c r="C246" s="5">
         <v>-3.8748308000002396E-2</v>
       </c>
       <c r="D246" s="5">
         <v>-1.418558633171918</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>32.275365057999998</v>
       </c>
       <c r="C247" s="5">
         <v>-0.25054173499999877</v>
       </c>
       <c r="D247" s="5">
         <v>-8.8616839006270265</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>32.540915904000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.26555084600000356</v>
       </c>
       <c r="D248" s="5">
         <v>10.332462796020359</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>32.547705913000001</v>
       </c>
       <c r="C249" s="5">
         <v>6.7900089999994862E-3</v>
       </c>
       <c r="D249" s="5">
         <v>0.25068035153794632</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>32.477450824999998</v>
       </c>
       <c r="C250" s="5">
         <v>-7.0255088000003241E-2</v>
       </c>
       <c r="D250" s="5">
         <v>-2.5597011049407592</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>32.414996010999999</v>
       </c>
       <c r="C251" s="5">
         <v>-6.2454813999998748E-2</v>
       </c>
       <c r="D251" s="5">
         <v>-2.2833738946959614</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>32.326275651000003</v>
       </c>
       <c r="C252" s="5">
         <v>-8.872035999999639E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-3.2354251241670129</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>32.381779753000004</v>
       </c>
       <c r="C253" s="5">
         <v>5.5504102000000444E-2</v>
       </c>
       <c r="D253" s="5">
         <v>2.0799648941994375</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>32.481697484999998</v>
       </c>
       <c r="C254" s="5">
         <v>9.991773199999443E-2</v>
       </c>
       <c r="D254" s="5">
         <v>3.7662285836711273</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>32.563415810999999</v>
       </c>
       <c r="C255" s="5">
         <v>8.1718326000000729E-2</v>
       </c>
       <c r="D255" s="5">
         <v>3.0611184449957696</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>32.537152450999997</v>
       </c>
       <c r="C256" s="5">
         <v>-2.6263360000001512E-2</v>
       </c>
       <c r="D256" s="5">
         <v>-0.96355385361351908</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>32.513170875</v>
       </c>
       <c r="C257" s="5">
         <v>-2.3981575999997062E-2</v>
       </c>
       <c r="D257" s="5">
         <v>-0.88088587212221681</v>
       </c>
       <c r="E257" s="5">
         <v>-0.15809848389402026</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>32.400927111000001</v>
       </c>
       <c r="C258" s="5">
         <v>-0.11224376399999869</v>
       </c>
       <c r="D258" s="5">
         <v>-4.0649452124783441</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>32.175602961000003</v>
       </c>
       <c r="C259" s="5">
         <v>-0.22532414999999872</v>
       </c>
       <c r="D259" s="5">
         <v>-8.0331980906971907</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>32.660005310000003</v>
       </c>
       <c r="C260" s="5">
         <v>0.48440234899999979</v>
       </c>
       <c r="D260" s="5">
         <v>19.639525449576301</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>32.859656491000003</v>
       </c>
       <c r="C261" s="5">
         <v>0.19965118100000012</v>
       </c>
       <c r="D261" s="5">
         <v>7.5873515934259839</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>33.061902953000001</v>
       </c>
       <c r="C262" s="5">
         <v>0.20224646199999796</v>
       </c>
       <c r="D262" s="5">
         <v>7.641051637815699</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>33.108453978</v>
       </c>
       <c r="C263" s="5">
         <v>4.6551024999999413E-2</v>
       </c>
       <c r="D263" s="5">
         <v>1.7027409135331295</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>33.506980730000002</v>
       </c>
       <c r="C264" s="5">
         <v>0.3985267520000022</v>
       </c>
       <c r="D264" s="5">
         <v>15.440110066059564</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>33.665470358</v>
       </c>
       <c r="C265" s="5">
         <v>0.15848962799999811</v>
       </c>
       <c r="D265" s="5">
         <v>5.8260749290525604</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>33.808199702000003</v>
       </c>
       <c r="C266" s="5">
         <v>0.14272934400000281</v>
       </c>
       <c r="D266" s="5">
         <v>5.2078877549652791</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>33.745593419999999</v>
       </c>
       <c r="C267" s="5">
         <v>-6.2606282000004398E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-2.199675610479479</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>33.852030994000003</v>
       </c>
       <c r="C268" s="5">
         <v>0.10643757400000453</v>
       </c>
       <c r="D268" s="5">
         <v>3.8512963374844444</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>33.798798597999998</v>
       </c>
       <c r="C269" s="5">
         <v>-5.3232396000005622E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-1.8707677436512027</v>
       </c>
       <c r="E269" s="5">
         <v>3.9541751493347599</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>34.451656217999997</v>
       </c>
       <c r="C270" s="5">
         <v>0.65285761999999892</v>
       </c>
       <c r="D270" s="5">
         <v>25.807374645878788</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>34.295940967999996</v>
       </c>
       <c r="C271" s="5">
         <v>-0.15571525000000008</v>
       </c>
       <c r="D271" s="5">
         <v>-5.2909637926646162</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>34.584976066999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.28903509900000302</v>
       </c>
       <c r="D272" s="5">
         <v>10.595403663282998</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>34.780812695000002</v>
       </c>
       <c r="C273" s="5">
         <v>0.19583662800000212</v>
       </c>
       <c r="D273" s="5">
         <v>7.0106379983752465</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>34.932668499999998</v>
       </c>
       <c r="C274" s="5">
         <v>0.15185580499999674</v>
       </c>
       <c r="D274" s="5">
         <v>5.3669584676286242</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>35.339156559000003</v>
       </c>
       <c r="C275" s="5">
         <v>0.4064880590000044</v>
       </c>
       <c r="D275" s="5">
         <v>14.892851627069991</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>35.374025004000003</v>
       </c>
       <c r="C276" s="5">
         <v>3.4868445000000747E-2</v>
       </c>
       <c r="D276" s="5">
         <v>1.1904627326954076</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>35.535989770999997</v>
       </c>
       <c r="C277" s="5">
         <v>0.16196476699999351</v>
       </c>
       <c r="D277" s="5">
         <v>5.6348579804597065</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>35.850879573</v>
       </c>
       <c r="C278" s="5">
         <v>0.31488980200000327</v>
       </c>
       <c r="D278" s="5">
         <v>11.167230987886656</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>36.246467944999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.39558837199999886</v>
       </c>
       <c r="D279" s="5">
         <v>14.075014503499705</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>36.383153286000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.13668534100000329</v>
       </c>
       <c r="D280" s="5">
         <v>4.620241644962908</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>36.622861078</v>
       </c>
       <c r="C281" s="5">
         <v>0.23970779199999726</v>
       </c>
       <c r="D281" s="5">
         <v>8.1989885096326098</v>
       </c>
       <c r="E281" s="5">
         <v>8.3555114298267128</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>36.794810914000003</v>
       </c>
       <c r="C282" s="5">
         <v>0.17194983600000313</v>
       </c>
       <c r="D282" s="5">
         <v>5.7819748785297609</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>37.125576666999997</v>
       </c>
       <c r="C283" s="5">
         <v>0.33076575299999433</v>
       </c>
       <c r="D283" s="5">
         <v>11.3370200410567</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>36.996195688999997</v>
       </c>
       <c r="C284" s="5">
         <v>-0.12938097800000037</v>
       </c>
       <c r="D284" s="5">
         <v>-4.1027138971851729</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>36.873432381000001</v>
       </c>
       <c r="C285" s="5">
         <v>-0.12276330799999613</v>
       </c>
       <c r="D285" s="5">
         <v>-3.9100479821831735</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>37.106089075</v>
       </c>
       <c r="C286" s="5">
         <v>0.23265669399999922</v>
       </c>
       <c r="D286" s="5">
         <v>7.839881381678615</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>37.108600395000003</v>
       </c>
       <c r="C287" s="5">
         <v>2.5113200000035363E-3</v>
       </c>
       <c r="D287" s="5">
         <v>8.1245587874811953E-2</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>37.183542711999998</v>
       </c>
       <c r="C288" s="5">
         <v>7.4942316999994318E-2</v>
       </c>
       <c r="D288" s="5">
         <v>2.4505488792723629</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>37.352655388999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.1691126770000011</v>
       </c>
       <c r="D289" s="5">
         <v>5.5962726234063398</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>37.696403764000003</v>
       </c>
       <c r="C290" s="5">
         <v>0.3437483750000041</v>
       </c>
       <c r="D290" s="5">
         <v>11.619808384648621</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>36.827301126000002</v>
       </c>
       <c r="C291" s="5">
         <v>-0.86910263800000109</v>
       </c>
       <c r="D291" s="5">
         <v>-24.414294837022087</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>37.042715819000001</v>
       </c>
       <c r="C292" s="5">
         <v>0.2154146929999996</v>
       </c>
       <c r="D292" s="5">
         <v>7.249462219012659</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>36.842752109999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.19996370900000215</v>
       </c>
       <c r="D293" s="5">
         <v>-6.288922822224519</v>
       </c>
       <c r="E293" s="5">
         <v>0.6004201352037164</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>37.805963527999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.96321141800000021</v>
       </c>
       <c r="D294" s="5">
         <v>36.300975506593389</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>37.511625842999997</v>
       </c>
       <c r="C295" s="5">
         <v>-0.29433768500000212</v>
       </c>
       <c r="D295" s="5">
         <v>-8.9527311812028216</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>37.654357419999997</v>
       </c>
       <c r="C296" s="5">
         <v>0.14273157699999928</v>
       </c>
       <c r="D296" s="5">
         <v>4.6627720452696586</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>37.939960376999998</v>
       </c>
       <c r="C297" s="5">
         <v>0.28560295700000182</v>
       </c>
       <c r="D297" s="5">
         <v>9.4912938675466343</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>38.315790798999998</v>
       </c>
       <c r="C298" s="5">
         <v>0.37583042199999994</v>
       </c>
       <c r="D298" s="5">
         <v>12.556620420373687</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>38.428650263999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.11285946499999966</v>
       </c>
       <c r="D299" s="5">
         <v>3.5924371669203259</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>38.554151791999999</v>
       </c>
       <c r="C300" s="5">
         <v>0.12550152800000092</v>
       </c>
       <c r="D300" s="5">
         <v>3.9901641135900112</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>38.512509981999997</v>
       </c>
       <c r="C301" s="5">
         <v>-4.1641810000001556E-2</v>
       </c>
       <c r="D301" s="5">
         <v>-1.2884317070795737</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>38.416045543000003</v>
       </c>
       <c r="C302" s="5">
         <v>-9.6464438999994684E-2</v>
       </c>
       <c r="D302" s="5">
         <v>-2.9646438337054937</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>38.515602692999998</v>
       </c>
       <c r="C303" s="5">
         <v>9.9557149999995431E-2</v>
       </c>
       <c r="D303" s="5">
         <v>3.1545731395943744</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>38.686879603000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.17127691000000311</v>
       </c>
       <c r="D304" s="5">
         <v>5.4688099658454004</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>38.580035191999997</v>
       </c>
       <c r="C305" s="5">
         <v>-0.10684441100000441</v>
       </c>
       <c r="D305" s="5">
         <v>-3.2642483374174858</v>
       </c>
       <c r="E305" s="5">
         <v>4.715399861587577</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>38.491620752999999</v>
       </c>
       <c r="C306" s="5">
         <v>-8.8414438999997458E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-2.7156583183916561</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>38.531980115000003</v>
       </c>
       <c r="C307" s="5">
         <v>4.0359362000003784E-2</v>
       </c>
       <c r="D307" s="5">
         <v>1.2655094524887778</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>38.502669177999998</v>
       </c>
       <c r="C308" s="5">
         <v>-2.931093700000531E-2</v>
       </c>
       <c r="D308" s="5">
         <v>-0.90901997320529393</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>37.863824008999998</v>
       </c>
       <c r="C309" s="5">
         <v>-0.63884516899999966</v>
       </c>
       <c r="D309" s="5">
         <v>-18.19052214368191</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>38.256163540999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.39233953200000116</v>
       </c>
       <c r="D310" s="5">
         <v>13.167913733859082</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>38.529910841000003</v>
       </c>
       <c r="C311" s="5">
         <v>0.27374730000000369</v>
       </c>
       <c r="D311" s="5">
         <v>8.9328997467301505</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>38.609146189000001</v>
       </c>
       <c r="C312" s="5">
         <v>7.923534799999743E-2</v>
       </c>
       <c r="D312" s="5">
         <v>2.495859864770944</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>38.542665411999998</v>
       </c>
       <c r="C313" s="5">
         <v>-6.6480777000002433E-2</v>
       </c>
       <c r="D313" s="5">
         <v>-2.0468137721904367</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>38.315898189999999</v>
       </c>
       <c r="C314" s="5">
         <v>-0.22676722199999944</v>
       </c>
       <c r="D314" s="5">
         <v>-6.8362013096656016</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>38.361294307000001</v>
       </c>
       <c r="C315" s="5">
         <v>4.5396117000002789E-2</v>
       </c>
       <c r="D315" s="5">
         <v>1.4310437020193634</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>38.361995336</v>
       </c>
       <c r="C316" s="5">
         <v>7.0102899999824331E-4</v>
       </c>
       <c r="D316" s="5">
         <v>2.1931464308200255E-2</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>38.261661527999998</v>
       </c>
       <c r="C317" s="5">
         <v>-0.10033380800000202</v>
       </c>
       <c r="D317" s="5">
         <v>-3.0937812705674417</v>
       </c>
       <c r="E317" s="5">
         <v>-0.82522906579933775</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>38.245475063999997</v>
       </c>
       <c r="C318" s="5">
         <v>-1.6186464000000456E-2</v>
       </c>
       <c r="D318" s="5">
         <v>-0.50647633566068828</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>38.240248886000003</v>
       </c>
       <c r="C319" s="5">
         <v>-5.2261779999938085E-3</v>
       </c>
       <c r="D319" s="5">
         <v>-0.16385473988126398</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>38.026840858</v>
       </c>
       <c r="C320" s="5">
         <v>-0.21340802800000347</v>
       </c>
       <c r="D320" s="5">
         <v>-6.4950841539843651</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>38.187003691000001</v>
       </c>
       <c r="C321" s="5">
         <v>0.16016283300000111</v>
       </c>
       <c r="D321" s="5">
         <v>5.1729442691513361</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>38.319676033</v>
       </c>
       <c r="C322" s="5">
         <v>0.13267234199999933</v>
       </c>
       <c r="D322" s="5">
         <v>4.2497319235981212</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>37.891721001000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.42795503199999985</v>
       </c>
       <c r="D323" s="5">
         <v>-12.608332551521151</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>37.984480185999999</v>
       </c>
       <c r="C324" s="5">
         <v>9.2759184999998467E-2</v>
       </c>
       <c r="D324" s="5">
         <v>2.9774845719659382</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>37.994607930000001</v>
       </c>
       <c r="C325" s="5">
         <v>1.0127744000001826E-2</v>
       </c>
       <c r="D325" s="5">
         <v>0.32042378535150906</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>38.206207945000003</v>
       </c>
       <c r="C326" s="5">
         <v>0.21160001500000192</v>
       </c>
       <c r="D326" s="5">
         <v>6.8916086478279626</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>37.773240543999997</v>
       </c>
       <c r="C327" s="5">
         <v>-0.43296740100000619</v>
       </c>
       <c r="D327" s="5">
         <v>-12.782484631881264</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>38.132189472999997</v>
       </c>
       <c r="C328" s="5">
         <v>0.35894892900000031</v>
       </c>
       <c r="D328" s="5">
         <v>12.018557563844624</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>38.252273623999997</v>
       </c>
       <c r="C329" s="5">
         <v>0.12008415100000036</v>
       </c>
       <c r="D329" s="5">
         <v>3.8451305521963519</v>
       </c>
       <c r="E329" s="5">
         <v>-2.4536059400170895E-2</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>37.971474282999999</v>
       </c>
       <c r="C330" s="5">
         <v>-0.28079934099999804</v>
       </c>
       <c r="D330" s="5">
         <v>-8.4617788192217542</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>37.845546087999999</v>
       </c>
       <c r="C331" s="5">
         <v>-0.12592819500000019</v>
       </c>
       <c r="D331" s="5">
         <v>-3.9078740867136696</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>37.977291950999998</v>
       </c>
       <c r="C332" s="5">
         <v>0.13174586299999902</v>
       </c>
       <c r="D332" s="5">
         <v>4.2582916136786331</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>37.727135695000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.2501562559999968</v>
       </c>
       <c r="D333" s="5">
         <v>-7.6242259633432008</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>37.692087178000001</v>
       </c>
       <c r="C334" s="5">
         <v>-3.504851699999989E-2</v>
       </c>
       <c r="D334" s="5">
         <v>-1.1091217813778975</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>37.946985969000004</v>
       </c>
       <c r="C335" s="5">
         <v>0.25489879100000223</v>
       </c>
       <c r="D335" s="5">
         <v>8.4239431086381202</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>37.540591259000003</v>
       </c>
       <c r="C336" s="5">
         <v>-0.40639471000000071</v>
       </c>
       <c r="D336" s="5">
         <v>-12.120847405922309</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>37.738821983000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.1982307239999983</v>
       </c>
       <c r="D337" s="5">
         <v>6.5238301645164531</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>37.904227640999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.1654056579999974</v>
       </c>
       <c r="D338" s="5">
         <v>5.388141283262704</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>37.661074905</v>
       </c>
       <c r="C339" s="5">
         <v>-0.24315273599999898</v>
       </c>
       <c r="D339" s="5">
         <v>-7.4320350809366715</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>37.796050610999998</v>
       </c>
       <c r="C340" s="5">
         <v>0.13497570599999875</v>
       </c>
       <c r="D340" s="5">
         <v>4.3865458123509171</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>37.829247084999999</v>
       </c>
       <c r="C341" s="5">
         <v>3.3196474000000364E-2</v>
       </c>
       <c r="D341" s="5">
         <v>1.0590727466290417</v>
       </c>
       <c r="E341" s="5">
         <v>-1.1058860008116955</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>37.901314208000002</v>
       </c>
       <c r="C342" s="5">
         <v>7.2067123000003619E-2</v>
       </c>
       <c r="D342" s="5">
         <v>2.3101822901187452</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>37.844171748000001</v>
       </c>
       <c r="C343" s="5">
         <v>-5.7142460000001449E-2</v>
       </c>
       <c r="D343" s="5">
         <v>-1.7942702092425544</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>38.140420057999997</v>
       </c>
       <c r="C344" s="5">
         <v>0.29624830999999574</v>
       </c>
       <c r="D344" s="5">
         <v>9.8089160633064498</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>38.416505319000002</v>
       </c>
       <c r="C345" s="5">
         <v>0.27608526100000574</v>
       </c>
       <c r="D345" s="5">
         <v>9.040692777876691</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>38.360779839000003</v>
       </c>
       <c r="C346" s="5">
         <v>-5.572547999999955E-2</v>
       </c>
       <c r="D346" s="5">
         <v>-1.7268527549600288</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>38.589064786000002</v>
       </c>
       <c r="C347" s="5">
         <v>0.22828494699999879</v>
       </c>
       <c r="D347" s="5">
         <v>7.3796324507457989</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>38.648685088999997</v>
       </c>
       <c r="C348" s="5">
         <v>5.9620302999995545E-2</v>
       </c>
       <c r="D348" s="5">
         <v>1.8698420423771456</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>38.724313721999998</v>
       </c>
       <c r="C349" s="5">
         <v>7.5628633000000889E-2</v>
       </c>
       <c r="D349" s="5">
         <v>2.3736255128630201</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>38.898744360000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.17443063800000402</v>
       </c>
       <c r="D350" s="5">
         <v>5.5412499749733835</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>39.143673515000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.24492915500000123</v>
       </c>
       <c r="D351" s="5">
         <v>7.8231396279337728</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>39.187656808</v>
       </c>
       <c r="C352" s="5">
         <v>4.3983292999996593E-2</v>
       </c>
       <c r="D352" s="5">
         <v>1.3567289935541682</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>39.138515079000001</v>
       </c>
       <c r="C353" s="5">
         <v>-4.9141728999998691E-2</v>
       </c>
       <c r="D353" s="5">
         <v>-1.4944769580340633</v>
       </c>
       <c r="E353" s="5">
         <v>3.4609940585340171</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>39.565174951000003</v>
       </c>
       <c r="C354" s="5">
         <v>0.42665987200000188</v>
       </c>
       <c r="D354" s="5">
         <v>13.895076894188275</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>39.865229216000003</v>
       </c>
       <c r="C355" s="5">
         <v>0.30005426499999999</v>
       </c>
       <c r="D355" s="5">
         <v>9.4899105527696204</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>40.145280131</v>
       </c>
       <c r="C356" s="5">
         <v>0.28005091499999679</v>
       </c>
       <c r="D356" s="5">
         <v>8.7633877535113527</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>40.647361582000002</v>
       </c>
       <c r="C357" s="5">
         <v>0.50208145100000223</v>
       </c>
       <c r="D357" s="5">
         <v>16.08454858787054</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>41.209314608</v>
       </c>
       <c r="C358" s="5">
         <v>0.56195302599999764</v>
       </c>
       <c r="D358" s="5">
         <v>17.911555100076782</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>40.788247616</v>
       </c>
       <c r="C359" s="5">
         <v>-0.42106699200000008</v>
       </c>
       <c r="D359" s="5">
         <v>-11.595195368702548</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>41.182475969000002</v>
       </c>
       <c r="C360" s="5">
         <v>0.39422835300000258</v>
       </c>
       <c r="D360" s="5">
         <v>12.235146679073594</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>41.161179517999997</v>
       </c>
       <c r="C361" s="5">
         <v>-2.1296451000004879E-2</v>
       </c>
       <c r="D361" s="5">
         <v>-0.6187870095676673</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>41.403381525999997</v>
       </c>
       <c r="C362" s="5">
         <v>0.24220200799999958</v>
       </c>
       <c r="D362" s="5">
         <v>7.2941425779527558</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>41.841779131000003</v>
       </c>
       <c r="C363" s="5">
         <v>0.4383976050000058</v>
       </c>
       <c r="D363" s="5">
         <v>13.472849496893623</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>41.785948281000003</v>
       </c>
       <c r="C364" s="5">
         <v>-5.5830849999999543E-2</v>
       </c>
       <c r="D364" s="5">
         <v>-1.5895003036817013</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>41.895523587</v>
       </c>
       <c r="C365" s="5">
         <v>0.10957530599999643</v>
       </c>
       <c r="D365" s="5">
         <v>3.1925440841120256</v>
       </c>
       <c r="E365" s="5">
         <v>7.0442337999667481</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>40.819637323000002</v>
       </c>
       <c r="C366" s="5">
         <v>-1.0758862639999975</v>
       </c>
       <c r="D366" s="5">
         <v>-26.815647855863467</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>41.775214384000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.95557706099999962</v>
       </c>
       <c r="D367" s="5">
         <v>32.006266034865163</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>40.949929945000001</v>
       </c>
       <c r="C368" s="5">
         <v>-0.8252844390000007</v>
       </c>
       <c r="D368" s="5">
         <v>-21.292936428753528</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>30.336283599000001</v>
       </c>
       <c r="C369" s="5">
         <v>-10.613646345999999</v>
       </c>
       <c r="D369" s="5">
         <v>-97.267812181817447</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>31.899347619</v>
       </c>
       <c r="C370" s="5">
         <v>1.5630640199999988</v>
       </c>
       <c r="D370" s="5">
         <v>82.739784023649435</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>34.619503817999998</v>
       </c>
       <c r="C371" s="5">
         <v>2.7201561989999981</v>
       </c>
       <c r="D371" s="5">
         <v>166.97368345521343</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>35.033008576</v>
       </c>
       <c r="C372" s="5">
         <v>0.41350475800000197</v>
       </c>
       <c r="D372" s="5">
         <v>15.313234943129084</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>35.743391674000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.71038309800000121</v>
       </c>
       <c r="D373" s="5">
         <v>27.238897312308865</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>36.376588374999997</v>
       </c>
       <c r="C374" s="5">
         <v>0.6331967009999957</v>
       </c>
       <c r="D374" s="5">
         <v>23.456644180199969</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>37.130991207999998</v>
       </c>
       <c r="C375" s="5">
         <v>0.75440283300000033</v>
       </c>
       <c r="D375" s="5">
         <v>27.930743724731055</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>36.937426348000002</v>
       </c>
       <c r="C376" s="5">
         <v>-0.19356485999999506</v>
       </c>
       <c r="D376" s="5">
         <v>-6.0793535450325731</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>37.124045504999998</v>
       </c>
       <c r="C377" s="5">
         <v>0.18661915699999554</v>
       </c>
       <c r="D377" s="5">
         <v>6.234106362763292</v>
       </c>
       <c r="E377" s="5">
         <v>-11.388992602256366</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>36.878340455999997</v>
       </c>
       <c r="C378" s="5">
         <v>-0.24570504900000145</v>
       </c>
       <c r="D378" s="5">
         <v>-7.6593608784949252</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>36.776252466999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.10208798899999749</v>
       </c>
       <c r="D379" s="5">
         <v>-3.2717715794834956</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>38.133060884000002</v>
       </c>
       <c r="C380" s="5">
         <v>1.3568084170000034</v>
       </c>
       <c r="D380" s="5">
         <v>54.457974792685434</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>38.110311973999998</v>
       </c>
       <c r="C381" s="5">
         <v>-2.274891000000423E-2</v>
       </c>
       <c r="D381" s="5">
         <v>-0.71353568437048098</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>37.412087204000002</v>
       </c>
       <c r="C382" s="5">
         <v>-0.69822476999999594</v>
       </c>
       <c r="D382" s="5">
         <v>-19.899872344874147</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>37.610863832</v>
       </c>
       <c r="C383" s="5">
         <v>0.1987766279999974</v>
       </c>
       <c r="D383" s="5">
         <v>6.5654549274269502</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>37.817370115000003</v>
       </c>
       <c r="C384" s="5">
         <v>0.20650628300000307</v>
       </c>
       <c r="D384" s="5">
         <v>6.7913775517013608</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>38.124384380999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.30701426599999593</v>
       </c>
       <c r="D385" s="5">
         <v>10.188986182221704</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>38.253889053000002</v>
       </c>
       <c r="C386" s="5">
         <v>0.12950467200000304</v>
       </c>
       <c r="D386" s="5">
         <v>4.1533042762753603</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>38.241279097000003</v>
       </c>
       <c r="C387" s="5">
         <v>-1.260995599999859E-2</v>
       </c>
       <c r="D387" s="5">
         <v>-0.39484986481782558</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>38.117123161999999</v>
       </c>
       <c r="C388" s="5">
         <v>-0.12415593500000455</v>
       </c>
       <c r="D388" s="5">
         <v>-3.8271551104471113</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>38.628627025</v>
       </c>
       <c r="C389" s="5">
         <v>0.5115038630000015</v>
       </c>
       <c r="D389" s="5">
         <v>17.346430288731373</v>
       </c>
       <c r="E389" s="5">
         <v>4.0528490349936774</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>37.748724500000002</v>
       </c>
       <c r="C390" s="5">
         <v>-0.87990252499999855</v>
       </c>
       <c r="D390" s="5">
         <v>-24.156893518700151</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>38.275842144999999</v>
       </c>
       <c r="C391" s="5">
         <v>0.52711764499999703</v>
       </c>
       <c r="D391" s="5">
         <v>18.105378827878461</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>38.434710914</v>
       </c>
       <c r="C392" s="5">
         <v>0.15886876900000146</v>
       </c>
       <c r="D392" s="5">
         <v>5.096043991132615</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>38.514770237999997</v>
       </c>
       <c r="C393" s="5">
         <v>8.0059323999996934E-2</v>
       </c>
       <c r="D393" s="5">
         <v>2.5284307235387438</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>38.919141750999998</v>
       </c>
       <c r="C394" s="5">
         <v>0.40437151300000096</v>
       </c>
       <c r="D394" s="5">
         <v>13.352556218628431</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>39.091250191999997</v>
       </c>
       <c r="C395" s="5">
         <v>0.17210844099999889</v>
       </c>
       <c r="D395" s="5">
         <v>5.4376371243769261</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>39.630667952000003</v>
       </c>
       <c r="C396" s="5">
         <v>0.5394177600000063</v>
       </c>
       <c r="D396" s="5">
         <v>17.875076137156331</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>39.609555960999998</v>
       </c>
       <c r="C397" s="5">
         <v>-2.1111991000005048E-2</v>
       </c>
       <c r="D397" s="5">
         <v>-0.63739254511027132</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>39.819577852000002</v>
       </c>
       <c r="C398" s="5">
         <v>0.21002189100000379</v>
       </c>
       <c r="D398" s="5">
         <v>6.5516385359526419</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>39.971745865999999</v>
       </c>
       <c r="C399" s="5">
         <v>0.15216801399999724</v>
       </c>
       <c r="D399" s="5">
         <v>4.6833452483861393</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>40.331972755999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.36022688999999986</v>
       </c>
       <c r="D400" s="5">
         <v>11.366910292103194</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>40.353152076000001</v>
       </c>
       <c r="C401" s="5">
         <v>2.1179320000001667E-2</v>
       </c>
       <c r="D401" s="5">
         <v>0.63197296559547311</v>
       </c>
       <c r="E401" s="5">
         <v>4.4643705557640079</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>40.768674763</v>
       </c>
       <c r="C402" s="5">
         <v>0.41552268699999928</v>
       </c>
       <c r="D402" s="5">
         <v>13.080979960940819</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>40.890076166999997</v>
       </c>
       <c r="C403" s="5">
         <v>0.12140140399999666</v>
       </c>
       <c r="D403" s="5">
         <v>3.632482466236242</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>41.050580271000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.16050410400000459</v>
       </c>
       <c r="D404" s="5">
         <v>4.8133426213113228</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>41.207288402000003</v>
       </c>
       <c r="C405" s="5">
         <v>0.15670813100000203</v>
       </c>
       <c r="D405" s="5">
         <v>4.6783433733050384</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>41.205817267999997</v>
       </c>
       <c r="C406" s="5">
         <v>-1.4711340000062023E-3</v>
       </c>
       <c r="D406" s="5">
         <v>-4.2832573390372275E-2</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>41.530411919000002</v>
       </c>
       <c r="C407" s="5">
         <v>0.32459465100000529</v>
       </c>
       <c r="D407" s="5">
         <v>9.8733779943404052</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>41.327207950999998</v>
       </c>
       <c r="C408" s="5">
         <v>-0.20320396800000395</v>
       </c>
       <c r="D408" s="5">
         <v>-5.7160167381762994</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>41.502882433000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.17567448200000513</v>
       </c>
       <c r="D409" s="5">
         <v>5.2219473803732042</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>41.609970156000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.10708772299999936</v>
       </c>
       <c r="D410" s="5">
         <v>3.1406182255490522</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>41.510586171</v>
       </c>
       <c r="C411" s="5">
         <v>-9.9383985000002895E-2</v>
       </c>
       <c r="D411" s="5">
         <v>-2.8288054858990885</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>41.552575216000001</v>
       </c>
       <c r="C412" s="5">
         <v>4.1989045000001113E-2</v>
       </c>
       <c r="D412" s="5">
         <v>1.2206072698049963</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>41.585397923000002</v>
       </c>
       <c r="C413" s="5">
         <v>3.2822707000001117E-2</v>
       </c>
       <c r="D413" s="5">
         <v>0.95201842951613269</v>
       </c>
       <c r="E413" s="5">
         <v>3.0536545067885168</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>42.174115426999997</v>
       </c>
       <c r="C414" s="5">
         <v>0.58871750399999456</v>
       </c>
       <c r="D414" s="5">
         <v>18.375397313845809</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>42.291480933000003</v>
       </c>
       <c r="C415" s="5">
         <v>0.11736550600000584</v>
       </c>
       <c r="D415" s="5">
         <v>3.3910464081679637</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>42.356831597999999</v>
       </c>
       <c r="C416" s="5">
         <v>6.5350664999996866E-2</v>
       </c>
       <c r="D416" s="5">
         <v>1.870133824062914</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>42.359045107</v>
       </c>
       <c r="C417" s="5">
         <v>2.213509000000613E-3</v>
       </c>
       <c r="D417" s="5">
         <v>6.272835542890931E-2</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>42.482547535000002</v>
       </c>
       <c r="C418" s="5">
         <v>0.12350242800000188</v>
       </c>
       <c r="D418" s="5">
         <v>3.5553852174847744</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>42.690051302000001</v>
       </c>
       <c r="C419" s="5">
         <v>0.20750376699999862</v>
       </c>
       <c r="D419" s="5">
         <v>6.0213905862551931</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>42.632404127999997</v>
       </c>
       <c r="C420" s="5">
         <v>-5.7647174000003076E-2</v>
       </c>
       <c r="D420" s="5">
         <v>-1.6084576362297764</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>42.813076414000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.18067228600000362</v>
       </c>
       <c r="D421" s="5">
         <v>5.2057175926346622</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>42.919344318999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.10626790499999572</v>
       </c>
       <c r="D422" s="5">
         <v>3.0195648850839252</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>42.628406998999999</v>
       </c>
       <c r="C423" s="5">
         <v>-0.29093731999999761</v>
       </c>
       <c r="D423" s="5">
         <v>-7.8379131830875419</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>42.881711826</v>
       </c>
       <c r="C424" s="5">
         <v>0.2533048270000009</v>
       </c>
       <c r="D424" s="5">
         <v>7.3683117120082242</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>42.907868667999999</v>
       </c>
       <c r="C425" s="5">
         <v>2.6156841999998903E-2</v>
       </c>
       <c r="D425" s="5">
         <v>0.73443262577279622</v>
       </c>
       <c r="E425" s="5">
         <v>3.1801324769061834</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>42.673719210999998</v>
       </c>
       <c r="C426" s="5">
         <v>-0.23414945700000089</v>
       </c>
       <c r="D426" s="5">
         <v>-6.3554232171316061</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>42.674067247000004</v>
       </c>
       <c r="C427" s="5">
         <v>3.4803600000543611E-4</v>
       </c>
       <c r="D427" s="5">
         <v>9.7873338037679503E-3</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>42.652888296</v>
       </c>
       <c r="C428" s="5">
         <v>-2.117895100000311E-2</v>
       </c>
       <c r="D428" s="5">
         <v>-0.59393174218008715</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>42.828408129000003</v>
       </c>
       <c r="C429" s="5">
         <v>0.17551983300000273</v>
       </c>
       <c r="D429" s="5">
         <v>5.0514006574466697</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>42.863533732999997</v>
       </c>
       <c r="C430" s="5">
         <v>3.5125603999993871E-2</v>
       </c>
       <c r="D430" s="5">
         <v>0.98862837364308565</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>42.478676014999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.38485771799999924</v>
       </c>
       <c r="D431" s="5">
         <v>-10.257947020444169</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>42.550911288000002</v>
       </c>
       <c r="C432" s="5">
         <v>7.2235273000003986E-2</v>
       </c>
       <c r="D432" s="5">
         <v>2.0598020048584464</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>42.435481287000002</v>
       </c>
       <c r="C433" s="5">
         <v>-0.115430001</v>
       </c>
       <c r="D433" s="5">
         <v>-3.2071674865437827</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>42.341443871999999</v>
       </c>
       <c r="C434" s="5">
         <v>-9.4037415000002511E-2</v>
       </c>
       <c r="D434" s="5">
         <v>-2.6270386056097439</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>42.773617815000001</v>
       </c>
       <c r="C435" s="5">
         <v>0.43217394300000223</v>
       </c>
       <c r="D435" s="5">
         <v>12.959783649089097</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>42.754613603000003</v>
       </c>
       <c r="C436" s="5">
         <v>-1.9004211999998688E-2</v>
       </c>
       <c r="D436" s="5">
         <v>-0.53185610084139912</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>42.868113598999997</v>
       </c>
       <c r="C437" s="5">
         <v>0.1134999959999945</v>
       </c>
       <c r="D437" s="5">
         <v>3.2325475587384522</v>
       </c>
       <c r="E437" s="5">
         <v>-9.2652164356166189E-2</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>42.872871156999999</v>
       </c>
       <c r="C438" s="5">
         <v>4.7575580000014384E-3</v>
       </c>
       <c r="D438" s="5">
         <v>0.13325885393544734</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>42.665870151999997</v>
       </c>
       <c r="C439" s="5">
         <v>-0.20700100500000218</v>
       </c>
       <c r="D439" s="5">
         <v>-5.6424920747582767</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>42.667565539999998</v>
       </c>
       <c r="C440" s="5">
         <v>1.6953880000016852E-3</v>
       </c>
       <c r="D440" s="5">
         <v>4.7694100331097111E-2</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>42.572488859000003</v>
       </c>
       <c r="C441" s="5">
         <v>-9.5076680999994778E-2</v>
       </c>
       <c r="D441" s="5">
         <v>-2.6414460272320639</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>42.494535444999997</v>
       </c>
       <c r="C442" s="5">
         <v>-7.795341400000666E-2</v>
       </c>
       <c r="D442" s="5">
         <v>-2.1752956275196578</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>42.544077434999998</v>
+        <v>42.569015596</v>
       </c>
       <c r="C443" s="5">
-        <v>4.954199000000159E-2</v>
+        <v>7.4480151000003048E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>1.4080181590696572</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.1236332269320313</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>42.671058377999998</v>
+      </c>
+      <c r="C444" s="5">
+        <v>0.10204278199999806</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.9147660631429373</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D635669-1FE5-4B30-857F-76EA7233CCF9}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwasrvoa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>