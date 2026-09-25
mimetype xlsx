--- v8 (2026-09-04)
+++ v9 (2026-09-25)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{34DDA067-B443-473E-A4E3-6E3B25B7AE33}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8E9B44CB-9E3E-4A23-ADE2-2454480625F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B281A571-6A90-495F-A665-CCE2CE23D613}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E363C671-8F6B-46C9-A9A1-7709A6FE0638}"/>
   </bookViews>
   <sheets>
     <sheet name="fwasrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Other Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BB514FC-2146-469F-A6CF-8B26EB18DC38}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65FD8994-69B6-4F27-9725-CD63D2DD3418}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>23.796190928000001</v>
+        <v>23.798919685000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>23.941751009000001</v>
+        <v>23.939506563999998</v>
       </c>
       <c r="C7" s="5">
-        <v>0.14556008099999929</v>
+        <v>0.14058687899999711</v>
       </c>
       <c r="D7" s="5">
-        <v>7.5923964506769526</v>
+        <v>7.3236450752556914</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>23.942990806000001</v>
+        <v>23.942218102999998</v>
       </c>
       <c r="C8" s="5">
-        <v>1.239797000000209E-3</v>
+        <v>2.711538999999874E-3</v>
       </c>
       <c r="D8" s="5">
-        <v>6.2158369392650847E-2</v>
+        <v>0.13600424837860725</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>23.744515825000001</v>
+        <v>23.746145947999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.19847498100000038</v>
+        <v>-0.19607215499999953</v>
       </c>
       <c r="D9" s="5">
-        <v>-9.5061564423361116</v>
+        <v>-9.3964947021680345</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>24.061664393000001</v>
+        <v>24.064368682000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.31714856800000035</v>
+        <v>0.31822273400000256</v>
       </c>
       <c r="D10" s="5">
-        <v>17.259533221755795</v>
+        <v>17.321087226521016</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>24.434751061</v>
+        <v>24.43557217</v>
       </c>
       <c r="C11" s="5">
-        <v>0.37308666799999912</v>
+        <v>0.37120348799999903</v>
       </c>
       <c r="D11" s="5">
-        <v>20.278234689099062</v>
+        <v>20.164582128860232</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>24.225192540999998</v>
+        <v>24.222442225999998</v>
       </c>
       <c r="C12" s="5">
-        <v>-0.20955852000000164</v>
+        <v>-0.21312994400000207</v>
       </c>
       <c r="D12" s="5">
-        <v>-9.8196692286477205</v>
+        <v>-9.9787596630596997</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>24.461387683000002</v>
+        <v>24.457435689</v>
       </c>
       <c r="C13" s="5">
-        <v>0.23619514200000324</v>
+        <v>0.23499346300000212</v>
       </c>
       <c r="D13" s="5">
-        <v>12.348231044369019</v>
+        <v>12.283488706947043</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>24.51311939</v>
+        <v>24.511217277</v>
       </c>
       <c r="C14" s="5">
-        <v>5.1731706999998295E-2</v>
+        <v>5.3781587999999658E-2</v>
       </c>
       <c r="D14" s="5">
-        <v>2.5675251523551212</v>
+        <v>2.6709343279409214</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>24.392440331</v>
+        <v>24.393283619000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.12067905900000042</v>
+        <v>-0.11793365799999833</v>
       </c>
       <c r="D15" s="5">
-        <v>-5.7502839972103033</v>
+        <v>-5.6233348910946113</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>24.454659218</v>
+        <v>24.456316569999998</v>
       </c>
       <c r="C16" s="5">
-        <v>6.2218887000000223E-2</v>
+        <v>6.3032950999996729E-2</v>
       </c>
       <c r="D16" s="5">
-        <v>3.104202378963028</v>
+        <v>3.1452861003183008</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>24.613939452</v>
+        <v>24.615815478999998</v>
       </c>
       <c r="C17" s="5">
-        <v>0.15928023400000058</v>
+        <v>0.15949890899999986</v>
       </c>
       <c r="D17" s="5">
-        <v>8.1021055425854591</v>
+        <v>8.1130611917132676</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>25.026688995000001</v>
+        <v>25.029130449</v>
       </c>
       <c r="C18" s="5">
-        <v>0.41274954300000033</v>
+        <v>0.41331497000000184</v>
       </c>
       <c r="D18" s="5">
-        <v>22.086382396261506</v>
+        <v>22.117641619853234</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>24.754098586000001</v>
+        <v>24.751729993000001</v>
       </c>
       <c r="C19" s="5">
-        <v>-0.27259040899999931</v>
+        <v>-0.27740045599999874</v>
       </c>
       <c r="D19" s="5">
-        <v>-12.315135652378395</v>
+        <v>-12.518229416326253</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>24.961348053999998</v>
+        <v>24.960179945</v>
       </c>
       <c r="C20" s="5">
-        <v>0.20724946799999699</v>
+        <v>0.20844995199999872</v>
       </c>
       <c r="D20" s="5">
-        <v>10.522585807411478</v>
+        <v>10.587448416811608</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>25.154124607</v>
+        <v>25.155805056999998</v>
       </c>
       <c r="C21" s="5">
-        <v>0.19277655300000163</v>
+        <v>0.19562511199999832</v>
       </c>
       <c r="D21" s="5">
-        <v>9.6715707431090934</v>
+        <v>9.8211792383793739</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>25.252179609999999</v>
+        <v>25.255136397000001</v>
       </c>
       <c r="C22" s="5">
-        <v>9.8055002999998919E-2</v>
+        <v>9.9331340000002655E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>4.7794079618055374</v>
+        <v>4.8426462425931627</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>25.294769858999999</v>
+        <v>25.295643473999998</v>
       </c>
       <c r="C23" s="5">
-        <v>4.2590248999999858E-2</v>
+        <v>4.0507076999997338E-2</v>
       </c>
       <c r="D23" s="5">
-        <v>2.0427967070485664</v>
+        <v>1.9417671595325592</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>25.648137238</v>
+        <v>25.645376650999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.35336737900000159</v>
+        <v>0.34973317700000095</v>
       </c>
       <c r="D24" s="5">
-        <v>18.113940150502629</v>
+        <v>17.912596892294076</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>26.017252958</v>
+        <v>26.013329797000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.36911571999999992</v>
+        <v>0.3679531460000014</v>
       </c>
       <c r="D25" s="5">
-        <v>18.704539571753131</v>
+        <v>18.643071360296638</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>25.825440585999999</v>
+        <v>25.823795819000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.19181237200000112</v>
+        <v>-0.18953397800000005</v>
       </c>
       <c r="D26" s="5">
-        <v>-8.4969440093475068</v>
+        <v>-8.4012415734980195</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>25.807624427</v>
+        <v>25.809038844</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.7816158999998777E-2</v>
+        <v>-1.4756975000000949E-2</v>
       </c>
       <c r="D27" s="5">
-        <v>-0.82470839746484614</v>
+        <v>-0.68358730703357296</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>25.879031638000001</v>
+        <v>25.881385763000001</v>
       </c>
       <c r="C28" s="5">
-        <v>7.1407211000000359E-2</v>
+        <v>7.2346919000001009E-2</v>
       </c>
       <c r="D28" s="5">
-        <v>3.3712813398494523</v>
+        <v>3.4161430841515017</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>25.950595571000001</v>
+        <v>25.952284207000002</v>
       </c>
       <c r="C29" s="5">
-        <v>7.1563933000000191E-2</v>
+        <v>7.0898444000000893E-2</v>
       </c>
       <c r="D29" s="5">
-        <v>3.3693284701949988</v>
+        <v>3.3372145861354063</v>
       </c>
       <c r="E29" s="5">
-        <v>5.4304843058813557</v>
+        <v>5.4293091737714683</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>25.735150028</v>
+        <v>25.736053932000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-0.21544554300000129</v>
+        <v>-0.21623027500000092</v>
       </c>
       <c r="D30" s="5">
-        <v>-9.5200192533952404</v>
+        <v>-9.552527966004698</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>26.079567101999999</v>
+        <v>26.076665824999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.34441707399999899</v>
+        <v>0.34061189299999839</v>
       </c>
       <c r="D31" s="5">
-        <v>17.296238649918273</v>
+        <v>17.090387206593327</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>26.172122257000002</v>
+        <v>26.170788527999999</v>
       </c>
       <c r="C32" s="5">
-        <v>9.2555155000002998E-2</v>
+        <v>9.412270300000003E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>4.3428621877101836</v>
+        <v>4.4183821198936934</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>26.174438802000001</v>
+        <v>26.176492721999999</v>
       </c>
       <c r="C33" s="5">
-        <v>2.3165449999993371E-3</v>
+        <v>5.7041939999997737E-3</v>
       </c>
       <c r="D33" s="5">
-        <v>0.1062660356063061</v>
+        <v>0.26186618177694854</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>26.351782043</v>
+        <v>26.354943146</v>
       </c>
       <c r="C34" s="5">
-        <v>0.1773432409999991</v>
+        <v>0.17845042400000111</v>
       </c>
       <c r="D34" s="5">
-        <v>8.4404548827605517</v>
+        <v>8.4944499093579715</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>26.534649179999999</v>
+        <v>26.535202197</v>
       </c>
       <c r="C35" s="5">
-        <v>0.18286713699999879</v>
+        <v>0.18025905100000017</v>
       </c>
       <c r="D35" s="5">
-        <v>8.6526502511270476</v>
+        <v>8.5235048768375066</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>26.318185211999999</v>
+        <v>26.315600923000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.21646396799999934</v>
+        <v>-0.21960127399999863</v>
       </c>
       <c r="D36" s="5">
-        <v>-9.361843116542234</v>
+        <v>-9.4912254380531635</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>26.332695901000001</v>
+        <v>26.329368868</v>
       </c>
       <c r="C37" s="5">
-        <v>1.451068900000152E-2</v>
+        <v>1.3767944999997894E-2</v>
       </c>
       <c r="D37" s="5">
-        <v>0.66363723372031558</v>
+        <v>0.62963251793339836</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>26.436996503</v>
+        <v>26.435988686000002</v>
       </c>
       <c r="C38" s="5">
-        <v>0.10430060199999858</v>
+        <v>0.1066198180000022</v>
       </c>
       <c r="D38" s="5">
-        <v>4.8579777023834092</v>
+        <v>4.9690582898556102</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>26.712962939000001</v>
+        <v>26.715120281000001</v>
       </c>
       <c r="C39" s="5">
-        <v>0.27596643600000093</v>
+        <v>0.27913159499999907</v>
       </c>
       <c r="D39" s="5">
-        <v>13.271167363267967</v>
+        <v>13.432869493410514</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>26.781815383000001</v>
+        <v>26.784243859</v>
       </c>
       <c r="C40" s="5">
-        <v>6.8852444000000901E-2</v>
+        <v>6.9123577999999242E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>3.1372159819324619</v>
+        <v>3.1494883941984186</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>26.745087813000001</v>
+        <v>26.745193833999998</v>
       </c>
       <c r="C41" s="5">
-        <v>-3.6727570000000043E-2</v>
+        <v>-3.9050025000001654E-2</v>
       </c>
       <c r="D41" s="5">
-        <v>-1.6332790502179617</v>
+        <v>-1.7355760833694167</v>
       </c>
       <c r="E41" s="5">
-        <v>3.0615568718887154</v>
+        <v>3.055259493444229</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>26.970262294000001</v>
+        <v>26.969025359</v>
       </c>
       <c r="C42" s="5">
-        <v>0.22517448099999982</v>
+        <v>0.22383152500000136</v>
       </c>
       <c r="D42" s="5">
-        <v>10.584358626179347</v>
+        <v>10.518255896507966</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>27.091510762999999</v>
+        <v>27.089660177999999</v>
       </c>
       <c r="C43" s="5">
-        <v>0.12124846899999753</v>
+        <v>0.12063481899999928</v>
       </c>
       <c r="D43" s="5">
-        <v>5.5301727806689627</v>
+        <v>5.5017505436245395</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>27.071477102999999</v>
+        <v>27.072410957999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-2.0033659999999287E-2</v>
+        <v>-1.7249220000000065E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.88377710034650558</v>
+        <v>-0.761424370151631</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>27.320190607000001</v>
+        <v>27.32333955</v>
       </c>
       <c r="C45" s="5">
-        <v>0.24871350400000125</v>
+        <v>0.25092859200000106</v>
       </c>
       <c r="D45" s="5">
-        <v>11.59924735870559</v>
+        <v>11.707451108157784</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>27.250743663000002</v>
+        <v>27.252162007999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-6.9446943999999178E-2</v>
+        <v>-7.1177542000000926E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-3.0080697878400176</v>
+        <v>-3.0816092198955203</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>27.280054271000001</v>
+        <v>27.277836642</v>
       </c>
       <c r="C47" s="5">
-        <v>2.9310607999999405E-2</v>
+        <v>2.5674634000001362E-2</v>
       </c>
       <c r="D47" s="5">
-        <v>1.2983700779155338</v>
+        <v>1.1364128391177175</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>27.675704927000002</v>
+        <v>27.672247707</v>
       </c>
       <c r="C48" s="5">
-        <v>0.39565065600000082</v>
+        <v>0.39441106499999989</v>
       </c>
       <c r="D48" s="5">
-        <v>18.861591087693608</v>
+        <v>18.799373029436104</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>27.525416871000001</v>
+        <v>27.523631737999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.15028805600000084</v>
+        <v>-0.14861596900000151</v>
       </c>
       <c r="D49" s="5">
-        <v>-6.3252459232577385</v>
+        <v>-6.2576963236411265</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>27.439728138</v>
+        <v>27.441392195999999</v>
       </c>
       <c r="C50" s="5">
-        <v>-8.5688733000001349E-2</v>
+        <v>-8.2239541999999943E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.6723888792092207</v>
+        <v>-3.5272120984022881</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>27.615012180000001</v>
+        <v>27.618804341000001</v>
       </c>
       <c r="C51" s="5">
-        <v>0.17528404200000125</v>
+        <v>0.17741214500000169</v>
       </c>
       <c r="D51" s="5">
-        <v>7.9406970997233373</v>
+        <v>8.040053519524637</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>27.677094834999998</v>
+        <v>27.679559133000001</v>
       </c>
       <c r="C52" s="5">
-        <v>6.2082654999997544E-2</v>
+        <v>6.075479200000089E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>2.7313872801604466</v>
+        <v>2.6718866417138276</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>27.732282263999998</v>
+        <v>27.731345517000001</v>
       </c>
       <c r="C53" s="5">
-        <v>5.5187429000000066E-2</v>
+        <v>5.1786383999999686E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>2.4191861051723773</v>
+        <v>2.2683572764300441</v>
       </c>
       <c r="E53" s="5">
-        <v>3.691124358620157</v>
+        <v>3.6872108279370597</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>27.084098912999998</v>
+        <v>27.081079243000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.64818335100000013</v>
+        <v>-0.65026627399999981</v>
       </c>
       <c r="D54" s="5">
-        <v>-24.708603595408597</v>
+        <v>-24.778790435525842</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>27.078660304</v>
+        <v>27.076513032000001</v>
       </c>
       <c r="C55" s="5">
-        <v>-5.4386089999987064E-3</v>
+        <v>-4.5662110000002087E-3</v>
       </c>
       <c r="D55" s="5">
-        <v>-0.24069945254506786</v>
+        <v>-0.20214757799428273</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>28.175926156999999</v>
+        <v>28.176714884999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.0972658529999997</v>
+        <v>1.100201852999998</v>
       </c>
       <c r="D56" s="5">
-        <v>61.069130896945722</v>
+        <v>61.276644117976332</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>27.160059311000001</v>
+        <v>27.162908657999999</v>
       </c>
       <c r="C57" s="5">
-        <v>-1.015866845999998</v>
+        <v>-1.0138062269999999</v>
       </c>
       <c r="D57" s="5">
-        <v>-35.637906361570174</v>
+        <v>-35.578476820668229</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>27.160461687000002</v>
+        <v>27.16184934</v>
       </c>
       <c r="C58" s="5">
-        <v>4.0237600000025964E-4</v>
+        <v>-1.0593179999993652E-3</v>
       </c>
       <c r="D58" s="5">
-        <v>1.7779436352194367E-2</v>
+        <v>-4.6788397815256122E-2</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>27.264980042000001</v>
+        <v>27.262951941000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.10451835499999973</v>
+        <v>0.1011026010000009</v>
       </c>
       <c r="D59" s="5">
-        <v>4.7168170775620855</v>
+        <v>4.5592608295735859</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>27.440903574</v>
+        <v>27.437949179</v>
       </c>
       <c r="C60" s="5">
-        <v>0.17592353199999877</v>
+        <v>0.17499723799999956</v>
       </c>
       <c r="D60" s="5">
-        <v>8.023609123540588</v>
+        <v>7.9804746979198926</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>27.458735803</v>
+        <v>27.457978360999999</v>
       </c>
       <c r="C61" s="5">
-        <v>1.78322289999997E-2</v>
+        <v>2.0029181999998258E-2</v>
       </c>
       <c r="D61" s="5">
-        <v>0.78260259265603427</v>
+        <v>0.87950274722901067</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>27.517770432999999</v>
+        <v>27.519973508</v>
       </c>
       <c r="C62" s="5">
-        <v>5.9034629999999311E-2</v>
+        <v>6.1995147000001083E-2</v>
       </c>
       <c r="D62" s="5">
-        <v>2.6106542851642267</v>
+        <v>2.7432825128053562</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>27.703980770000001</v>
+        <v>27.706910223000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.18621033700000211</v>
+        <v>0.18693671500000164</v>
       </c>
       <c r="D63" s="5">
-        <v>8.4294378715430653</v>
+        <v>8.4628550231120805</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>27.859611569999998</v>
+        <v>27.860497105</v>
       </c>
       <c r="C64" s="5">
-        <v>0.15563079999999729</v>
+        <v>0.15358688199999904</v>
       </c>
       <c r="D64" s="5">
-        <v>6.9533911457697606</v>
+        <v>6.8585221315276224</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>27.969202797000001</v>
+        <v>27.967414221999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.10959122700000279</v>
+        <v>0.10691711699999829</v>
       </c>
       <c r="D65" s="5">
-        <v>4.8239137270734478</v>
+        <v>4.7035588464817035</v>
       </c>
       <c r="E65" s="5">
-        <v>0.85431314575776796</v>
+        <v>0.85127028854508069</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>28.251624870000001</v>
+        <v>28.249637936999999</v>
       </c>
       <c r="C66" s="5">
-        <v>0.28242207299999933</v>
+        <v>0.28222371500000065</v>
       </c>
       <c r="D66" s="5">
-        <v>12.813251579530348</v>
+        <v>12.804611841535539</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>28.296745829999999</v>
+        <v>28.296978020000001</v>
       </c>
       <c r="C67" s="5">
-        <v>4.5120959999998433E-2</v>
+        <v>4.7340083000001698E-2</v>
       </c>
       <c r="D67" s="5">
-        <v>1.9334572858530574</v>
+        <v>2.0295701762103047</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>28.578654791000002</v>
+        <v>28.580286832999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.28190896100000273</v>
+        <v>0.28330881299999788</v>
       </c>
       <c r="D68" s="5">
-        <v>12.632432602487764</v>
+        <v>12.698544564038583</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>28.516711117</v>
+        <v>28.517721809000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-6.1943674000001891E-2</v>
+        <v>-6.2565023999997749E-2</v>
       </c>
       <c r="D69" s="5">
-        <v>-2.5701927966940374</v>
+        <v>-2.5955180533150379</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>28.638266671</v>
+        <v>28.637362934999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.1215555540000004</v>
+        <v>0.11964112599999766</v>
       </c>
       <c r="D70" s="5">
-        <v>5.236770524640133</v>
+        <v>5.1521955493404548</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>28.868528683000001</v>
+        <v>28.866241812999998</v>
       </c>
       <c r="C71" s="5">
-        <v>0.23026201200000074</v>
+        <v>0.22887887799999973</v>
       </c>
       <c r="D71" s="5">
-        <v>10.086751417749173</v>
+        <v>10.023805412902998</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>29.029676299999998</v>
+        <v>29.028068569999999</v>
       </c>
       <c r="C72" s="5">
-        <v>0.16114761699999747</v>
+        <v>0.16182675700000004</v>
       </c>
       <c r="D72" s="5">
-        <v>6.9080767115186292</v>
+        <v>6.9386602510981943</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>29.035211367999999</v>
+        <v>29.036327272000001</v>
       </c>
       <c r="C73" s="5">
-        <v>5.5350680000003649E-3</v>
+        <v>8.2587020000026712E-3</v>
       </c>
       <c r="D73" s="5">
-        <v>0.22904325166630546</v>
+        <v>0.34194369024833637</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>29.169778861000001</v>
+        <v>29.172656944</v>
       </c>
       <c r="C74" s="5">
-        <v>0.13456749300000226</v>
+        <v>0.13632967199999868</v>
       </c>
       <c r="D74" s="5">
-        <v>5.7055371398354371</v>
+        <v>5.7819640974243969</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>29.006147528</v>
+        <v>29.007336062</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.16363133300000143</v>
+        <v>-0.16532088199999961</v>
       </c>
       <c r="D75" s="5">
-        <v>-6.5276895770209347</v>
+        <v>-6.592373202774926</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>29.066845641</v>
+        <v>29.065759078999999</v>
       </c>
       <c r="C76" s="5">
-        <v>6.0698113000000831E-2</v>
+        <v>5.8423016999999078E-2</v>
       </c>
       <c r="D76" s="5">
-        <v>2.5402173758368951</v>
+        <v>2.4438462643795233</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>29.239415966999999</v>
+        <v>29.238005065999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.17257032599999889</v>
+        <v>0.17224598700000016</v>
       </c>
       <c r="D77" s="5">
-        <v>7.361722981165908</v>
+        <v>7.3477165815924339</v>
       </c>
       <c r="E77" s="5">
-        <v>4.5414707713308244</v>
+        <v>4.5431116152329754</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>29.112789751000001</v>
+        <v>29.112584723000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.12662621599999824</v>
+        <v>-0.12542034299999827</v>
       </c>
       <c r="D78" s="5">
-        <v>-5.0747907388162155</v>
+        <v>-5.0278344464231299</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>29.21817837</v>
+        <v>29.219410781000001</v>
       </c>
       <c r="C79" s="5">
-        <v>0.1053886189999993</v>
+        <v>0.10682605799999934</v>
       </c>
       <c r="D79" s="5">
-        <v>4.4315549535289822</v>
+        <v>4.4932562228899631</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>29.196026114999999</v>
+        <v>29.197125399000001</v>
       </c>
       <c r="C80" s="5">
-        <v>-2.215225500000173E-2</v>
+        <v>-2.2285381999999743E-2</v>
       </c>
       <c r="D80" s="5">
-        <v>-0.90601602964462957</v>
+        <v>-0.91139975493704783</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>29.254204423000001</v>
+        <v>29.25331637</v>
       </c>
       <c r="C81" s="5">
-        <v>5.8178308000002232E-2</v>
+        <v>5.6190970999999479E-2</v>
       </c>
       <c r="D81" s="5">
-        <v>2.4175967314643998</v>
+        <v>2.3340482230515658</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>29.523762303000002</v>
+        <v>29.522157045</v>
       </c>
       <c r="C82" s="5">
-        <v>0.26955788000000069</v>
+        <v>0.26884067499999986</v>
       </c>
       <c r="D82" s="5">
-        <v>11.635134438991601</v>
+        <v>11.602966288592809</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>29.628862973</v>
+        <v>29.628263766</v>
       </c>
       <c r="C83" s="5">
-        <v>0.10510066999999879</v>
+        <v>0.10610672099999974</v>
       </c>
       <c r="D83" s="5">
-        <v>4.3564805112152882</v>
+        <v>4.3992536124436654</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>29.564479812999998</v>
+        <v>29.565330727999999</v>
       </c>
       <c r="C84" s="5">
-        <v>-6.4383160000001993E-2</v>
+        <v>-6.2933038000000607E-2</v>
       </c>
       <c r="D84" s="5">
-        <v>-2.5766456996975773</v>
+        <v>-2.5193378203061889</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>29.728046252999999</v>
+        <v>29.730413643999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.16356644000000031</v>
+        <v>0.16508291599999936</v>
       </c>
       <c r="D85" s="5">
-        <v>6.8448299874341423</v>
+        <v>6.9100472536844704</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>29.709938075</v>
+        <v>29.711204926000001</v>
       </c>
       <c r="C86" s="5">
-        <v>-1.8108177999998532E-2</v>
+        <v>-1.9208717999998015E-2</v>
       </c>
       <c r="D86" s="5">
-        <v>-0.72850942668667429</v>
+        <v>-0.77256668858084465</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>29.806237804999999</v>
+        <v>29.804197776999999</v>
       </c>
       <c r="C87" s="5">
-        <v>9.6299729999998362E-2</v>
+        <v>9.2992850999998211E-2</v>
       </c>
       <c r="D87" s="5">
-        <v>3.9596924234060804</v>
+        <v>3.8212043116060634</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>29.974396872</v>
+        <v>29.970431818000002</v>
       </c>
       <c r="C88" s="5">
-        <v>0.16815906700000127</v>
+        <v>0.16623404100000272</v>
       </c>
       <c r="D88" s="5">
-        <v>6.9841630948561662</v>
+        <v>6.9022299214106964</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>29.999311404</v>
+        <v>29.996959605000001</v>
       </c>
       <c r="C89" s="5">
-        <v>2.4914532000000378E-2</v>
+        <v>2.6527786999999137E-2</v>
       </c>
       <c r="D89" s="5">
-        <v>1.0020050121220203</v>
+        <v>1.0673444630020734</v>
       </c>
       <c r="E89" s="5">
-        <v>2.5988735132658869</v>
+        <v>2.5957808588061626</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>30.085013156999999</v>
+        <v>30.086795547000001</v>
       </c>
       <c r="C90" s="5">
-        <v>8.5701752999998604E-2</v>
+        <v>8.9835942000000557E-2</v>
       </c>
       <c r="D90" s="5">
-        <v>3.4825293183599282</v>
+        <v>3.6535924763201555</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>30.235494037999999</v>
+        <v>30.240313266000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.15048088100000001</v>
+        <v>0.15351771899999989</v>
       </c>
       <c r="D91" s="5">
-        <v>6.1701330641326102</v>
+        <v>6.2977842361876757</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>30.334170224000001</v>
+        <v>30.33776864</v>
       </c>
       <c r="C92" s="5">
-        <v>9.8676186000002275E-2</v>
+        <v>9.745537399999904E-2</v>
       </c>
       <c r="D92" s="5">
-        <v>3.987372228158903</v>
+        <v>3.9365245271155924</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>30.292026123999999</v>
+        <v>30.290288725</v>
       </c>
       <c r="C93" s="5">
-        <v>-4.2144100000001572E-2</v>
+        <v>-4.7479915000000261E-2</v>
       </c>
       <c r="D93" s="5">
-        <v>-1.6545124114095255</v>
+        <v>-1.8619699635460618</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>30.304350182</v>
+        <v>30.299761973999999</v>
       </c>
       <c r="C94" s="5">
-        <v>1.2324058000000804E-2</v>
+        <v>9.4732489999991287E-3</v>
       </c>
       <c r="D94" s="5">
-        <v>0.48930390006540758</v>
+        <v>0.37594469401283082</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>30.285886473000001</v>
+        <v>30.284132934999999</v>
       </c>
       <c r="C95" s="5">
-        <v>-1.8463708999998829E-2</v>
+        <v>-1.5629039000000233E-2</v>
       </c>
       <c r="D95" s="5">
-        <v>-0.72868596757642567</v>
+        <v>-0.61722369741191718</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>30.193627456000002</v>
+        <v>30.196009799999999</v>
       </c>
       <c r="C96" s="5">
-        <v>-9.2259016999999943E-2</v>
+        <v>-8.8123135000000019E-2</v>
       </c>
       <c r="D96" s="5">
-        <v>-3.5948963811453516</v>
+        <v>-3.4365074615724356</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>30.204373786000001</v>
+        <v>30.209083058000001</v>
       </c>
       <c r="C97" s="5">
-        <v>1.0746329999999915E-2</v>
+        <v>1.3073258000002141E-2</v>
       </c>
       <c r="D97" s="5">
-        <v>0.42793365776971903</v>
+        <v>0.52077475837097875</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>30.468138530000001</v>
+        <v>30.469701768</v>
       </c>
       <c r="C98" s="5">
-        <v>0.2637647439999995</v>
+        <v>0.26061870999999925</v>
       </c>
       <c r="D98" s="5">
-        <v>10.997455974062454</v>
+        <v>10.858225438240376</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>30.610961973999999</v>
+        <v>30.607156019000001</v>
       </c>
       <c r="C99" s="5">
-        <v>0.14282344399999758</v>
+        <v>0.13745425100000119</v>
       </c>
       <c r="D99" s="5">
-        <v>5.7724772492075083</v>
+        <v>5.5497688861348982</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>30.482951933999999</v>
+        <v>30.477409171000001</v>
       </c>
       <c r="C100" s="5">
-        <v>-0.12801003999999949</v>
+        <v>-0.12974684799999991</v>
       </c>
       <c r="D100" s="5">
-        <v>-4.9043785220528218</v>
+        <v>-4.9699801921717306</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>30.593696535999999</v>
+        <v>30.591682123999998</v>
       </c>
       <c r="C101" s="5">
-        <v>0.11074460200000047</v>
+        <v>0.11427295299999685</v>
       </c>
       <c r="D101" s="5">
-        <v>4.4477764807060227</v>
+        <v>4.5932714274139474</v>
       </c>
       <c r="E101" s="5">
-        <v>1.9813292511799085</v>
+        <v>1.9826093271828382</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>30.42095643</v>
+        <v>30.423478424999999</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.17274010599999912</v>
+        <v>-0.16820369899999932</v>
       </c>
       <c r="D102" s="5">
-        <v>-6.5690177677305117</v>
+        <v>-6.4020990622166813</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>30.422551314</v>
+        <v>30.426794217000001</v>
       </c>
       <c r="C103" s="5">
-        <v>1.594883999999297E-3</v>
+        <v>3.3157920000022045E-3</v>
       </c>
       <c r="D103" s="5">
-        <v>6.2930722158971442E-2</v>
+        <v>0.13086394421315539</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>30.543234890000001</v>
+        <v>30.545175085</v>
       </c>
       <c r="C104" s="5">
-        <v>0.12068357600000112</v>
+        <v>0.11838086799999914</v>
       </c>
       <c r="D104" s="5">
-        <v>4.8655399381560827</v>
+        <v>4.7700277484769238</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>30.805650645</v>
+        <v>30.803261636999999</v>
       </c>
       <c r="C105" s="5">
-        <v>0.26241575499999925</v>
+        <v>0.25808655199999819</v>
       </c>
       <c r="D105" s="5">
-        <v>10.811350125543374</v>
+        <v>10.623916472806428</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>30.894123230999998</v>
+        <v>30.890436966999999</v>
       </c>
       <c r="C106" s="5">
-        <v>8.8472585999998188E-2</v>
+        <v>8.7175330000000884E-2</v>
       </c>
       <c r="D106" s="5">
-        <v>3.5013139260604342</v>
+        <v>3.4494449388257742</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>30.382153126999999</v>
+        <v>30.382300776000001</v>
       </c>
       <c r="C107" s="5">
-        <v>-0.51197010399999954</v>
+        <v>-0.50813619099999841</v>
       </c>
       <c r="D107" s="5">
-        <v>-18.170087885475439</v>
+        <v>-18.0480513269619</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>30.898080888999999</v>
+        <v>30.901666370000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.51592776200000046</v>
+        <v>0.51936559399999993</v>
       </c>
       <c r="D108" s="5">
-        <v>22.392692917517245</v>
+        <v>22.556087067941277</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>30.945832324000001</v>
+        <v>30.950731085000001</v>
       </c>
       <c r="C109" s="5">
-        <v>4.7751435000002118E-2</v>
+        <v>4.9064715000000092E-2</v>
       </c>
       <c r="D109" s="5">
-        <v>1.8703848702528392</v>
+        <v>1.9220501253747413</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>31.249576129000001</v>
+        <v>31.250442714999998</v>
       </c>
       <c r="C110" s="5">
-        <v>0.30374380499999987</v>
+        <v>0.29971162999999734</v>
       </c>
       <c r="D110" s="5">
-        <v>12.435525655794555</v>
+        <v>12.259511441511496</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>31.534049025000002</v>
+        <v>31.529444917999999</v>
       </c>
       <c r="C111" s="5">
-        <v>0.28447289600000047</v>
+        <v>0.279002203000001</v>
       </c>
       <c r="D111" s="5">
-        <v>11.487785876333344</v>
+        <v>11.255581731653773</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>31.419771643000001</v>
+        <v>31.413873569</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.11427738200000093</v>
+        <v>-0.11557134899999966</v>
       </c>
       <c r="D112" s="5">
-        <v>-4.263084772243686</v>
+        <v>-4.3110038890214808</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>31.533612009999999</v>
+        <v>31.531879672999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.11384036699999811</v>
+        <v>0.11800610399999911</v>
       </c>
       <c r="D113" s="5">
-        <v>4.4355469519222313</v>
+        <v>4.6021061837667521</v>
       </c>
       <c r="E113" s="5">
-        <v>3.0722520663496455</v>
+        <v>3.0733764334665015</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>31.557522777999999</v>
+        <v>31.560167499999999</v>
       </c>
       <c r="C114" s="5">
-        <v>2.391076800000036E-2</v>
+        <v>2.8287826999999766E-2</v>
       </c>
       <c r="D114" s="5">
-        <v>0.91371983765395903</v>
+        <v>1.0818697241209208</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>31.630147155</v>
+        <v>31.633921002000001</v>
       </c>
       <c r="C115" s="5">
-        <v>7.2624377000000351E-2</v>
+        <v>7.3753502000002413E-2</v>
       </c>
       <c r="D115" s="5">
-        <v>2.7968239437070386</v>
+        <v>2.8406268399927326</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>31.649524570000001</v>
+        <v>31.650229738</v>
       </c>
       <c r="C116" s="5">
-        <v>1.9377415000001008E-2</v>
+        <v>1.6308735999999158E-2</v>
       </c>
       <c r="D116" s="5">
-        <v>0.73763195829146255</v>
+        <v>0.62041220932658181</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>31.916603243000001</v>
+        <v>31.913841596000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.26707867300000032</v>
+        <v>0.26361185800000086</v>
       </c>
       <c r="D117" s="5">
-        <v>10.609821683513033</v>
+        <v>10.465489162562648</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>31.967283504000001</v>
+        <v>31.964212223000001</v>
       </c>
       <c r="C118" s="5">
-        <v>5.0680261000000115E-2</v>
+        <v>5.0370626999999502E-2</v>
       </c>
       <c r="D118" s="5">
-        <v>1.9222054783613718</v>
+        <v>1.9105262796532907</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>31.820339825000001</v>
+        <v>31.821562826000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.14694367899999961</v>
+        <v>-0.14264939699999957</v>
       </c>
       <c r="D119" s="5">
-        <v>-5.3786872670724684</v>
+        <v>-5.2258290053194596</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>32.441052724999999</v>
+        <v>32.445074578000003</v>
       </c>
       <c r="C120" s="5">
-        <v>0.62071289999999735</v>
+        <v>0.62351175200000242</v>
       </c>
       <c r="D120" s="5">
-        <v>26.090249766551878</v>
+        <v>26.219734234275617</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>32.551563324999996</v>
+        <v>32.555225714999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.11051059999999779</v>
+        <v>0.11015113699999546</v>
       </c>
       <c r="D121" s="5">
-        <v>4.1652702671233444</v>
+        <v>4.1509434328892203</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>32.639492658000002</v>
+        <v>32.639548607000002</v>
       </c>
       <c r="C122" s="5">
-        <v>8.7929333000005272E-2</v>
+        <v>8.432289200000298E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>3.2900729070496348</v>
+        <v>3.1528421378097748</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>33.191061740000002</v>
+        <v>33.187626082999998</v>
       </c>
       <c r="C123" s="5">
-        <v>0.55156908200000032</v>
+        <v>0.54807747599999601</v>
       </c>
       <c r="D123" s="5">
-        <v>22.273669944978323</v>
+        <v>22.119363597643328</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>33.090217091</v>
+        <v>33.086655833999998</v>
       </c>
       <c r="C124" s="5">
-        <v>-0.10084464900000256</v>
+        <v>-0.10097024899999951</v>
       </c>
       <c r="D124" s="5">
-        <v>-3.5856550878541782</v>
+        <v>-3.5904119494678977</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>33.143466259999997</v>
+        <v>33.143102231</v>
       </c>
       <c r="C125" s="5">
-        <v>5.324916899999721E-2</v>
+        <v>5.644639700000198E-2</v>
       </c>
       <c r="D125" s="5">
-        <v>1.9482373274936737</v>
+        <v>2.0665393065925075</v>
       </c>
       <c r="E125" s="5">
-        <v>5.1052009185927671</v>
+        <v>5.1098208375431886</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>33.073095731999999</v>
+        <v>33.074402931999998</v>
       </c>
       <c r="C126" s="5">
-        <v>-7.0370527999997989E-2</v>
+        <v>-6.8699299000002156E-2</v>
       </c>
       <c r="D126" s="5">
-        <v>-2.5183082442619353</v>
+        <v>-2.459207909724026</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>33.237221511000001</v>
+        <v>33.237822002999998</v>
       </c>
       <c r="C127" s="5">
-        <v>0.16412577900000258</v>
+        <v>0.16341907099999986</v>
       </c>
       <c r="D127" s="5">
-        <v>6.1202738728806771</v>
+        <v>6.092952987410305</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>33.139227110999997</v>
+        <v>33.137962461999997</v>
       </c>
       <c r="C128" s="5">
-        <v>-9.7994400000004589E-2</v>
+        <v>-9.9859541000000718E-2</v>
       </c>
       <c r="D128" s="5">
-        <v>-3.4811882117353976</v>
+        <v>-3.5462922483347592</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>33.017858333</v>
+        <v>33.016460850999998</v>
       </c>
       <c r="C129" s="5">
-        <v>-0.12136877799999723</v>
+        <v>-0.12150161099999934</v>
       </c>
       <c r="D129" s="5">
-        <v>-4.3074135509318818</v>
+        <v>-4.312194435531735</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>33.028893619999998</v>
+        <v>33.028972854999999</v>
       </c>
       <c r="C130" s="5">
-        <v>1.1035286999998561E-2</v>
+        <v>1.2512004000001298E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>0.40180419167190617</v>
+        <v>0.45570416743820896</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>33.272462265000001</v>
+        <v>33.274514310000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.24356864500000341</v>
+        <v>0.24554145500000146</v>
       </c>
       <c r="D131" s="5">
-        <v>9.2171852237309615</v>
+        <v>9.2948965719908081</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>33.095659767999997</v>
+        <v>33.097812435999998</v>
       </c>
       <c r="C132" s="5">
-        <v>-0.17680249700000417</v>
+        <v>-0.17670187400000259</v>
       </c>
       <c r="D132" s="5">
-        <v>-6.1934368567231557</v>
+        <v>-6.1896436618785522</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>33.294082994</v>
+        <v>33.295060608999997</v>
       </c>
       <c r="C133" s="5">
-        <v>0.19842322600000273</v>
+        <v>0.19724817299999842</v>
       </c>
       <c r="D133" s="5">
-        <v>7.4365798434666841</v>
+        <v>7.3905907952504846</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>33.131573095999997</v>
+        <v>33.131249568999998</v>
       </c>
       <c r="C134" s="5">
-        <v>-0.16250989800000326</v>
+        <v>-0.1638110399999988</v>
       </c>
       <c r="D134" s="5">
-        <v>-5.7025414561907457</v>
+        <v>-5.7468066136631357</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>33.154268588999997</v>
+        <v>33.153712226000003</v>
       </c>
       <c r="C135" s="5">
-        <v>2.2695493000000511E-2</v>
+        <v>2.2462657000005493E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>0.82511730276926265</v>
+        <v>0.81662873203034447</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>33.040579960000002</v>
+        <v>33.040282281000003</v>
       </c>
       <c r="C136" s="5">
-        <v>-0.11368862899999499</v>
+        <v>-0.11342994500000003</v>
       </c>
       <c r="D136" s="5">
-        <v>-4.0381692066903785</v>
+        <v>-4.0292194195518771</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>33.127079266999999</v>
+        <v>33.126482430999999</v>
       </c>
       <c r="C137" s="5">
-        <v>8.6499306999996861E-2</v>
+        <v>8.6200149999996256E-2</v>
       </c>
       <c r="D137" s="5">
-        <v>3.1871981800168037</v>
+        <v>3.1760456690882455</v>
       </c>
       <c r="E137" s="5">
-        <v>-4.9442604679450497E-2</v>
+        <v>-5.0145577454285828E-2</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>33.030062063000003</v>
+        <v>33.028626688999999</v>
       </c>
       <c r="C138" s="5">
-        <v>-9.7017203999996582E-2</v>
+        <v>-9.7855742000000134E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>-3.4583062389926811</v>
+        <v>-3.4877749345877951</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>33.106991530999998</v>
+        <v>33.105011718</v>
       </c>
       <c r="C139" s="5">
-        <v>7.6929467999995893E-2</v>
+        <v>7.638502900000077E-2</v>
       </c>
       <c r="D139" s="5">
-        <v>2.8309708254406596</v>
+        <v>2.8108039068017288</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>33.081180889000002</v>
+        <v>33.079576047000003</v>
       </c>
       <c r="C140" s="5">
-        <v>-2.5810641999996164E-2</v>
+        <v>-2.5435670999996773E-2</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.9315345862633051</v>
+        <v>-0.9181132757052235</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>32.697752063000003</v>
+        <v>32.698266250000003</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.38342882599999939</v>
+        <v>-0.38130979700000012</v>
       </c>
       <c r="D141" s="5">
-        <v>-13.055381104125486</v>
+        <v>-12.988332709947937</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>32.890644057999999</v>
+        <v>32.892851090999997</v>
       </c>
       <c r="C142" s="5">
-        <v>0.19289199499999654</v>
+        <v>0.19458484099999396</v>
       </c>
       <c r="D142" s="5">
-        <v>7.313356160168194</v>
+        <v>7.3795346882376212</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>33.097241752999999</v>
+        <v>33.099341463999998</v>
       </c>
       <c r="C143" s="5">
-        <v>0.20659769499999925</v>
+        <v>0.20649037300000117</v>
       </c>
       <c r="D143" s="5">
-        <v>7.8035573977738526</v>
+        <v>7.7988211539242513</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>32.800292745999997</v>
+        <v>32.800562110000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.29694900700000204</v>
+        <v>-0.298779353999997</v>
       </c>
       <c r="D144" s="5">
-        <v>-10.250712002851925</v>
+        <v>-10.310170704556876</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>32.885533832</v>
+        <v>32.884065673999999</v>
       </c>
       <c r="C145" s="5">
-        <v>8.5241086000003463E-2</v>
+        <v>8.3503563999997255E-2</v>
       </c>
       <c r="D145" s="5">
-        <v>3.1635113795595693</v>
+        <v>3.0980962965368786</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>32.627011136999997</v>
+        <v>32.626572850000002</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.25852269500000347</v>
+        <v>-0.25749282399999629</v>
       </c>
       <c r="D146" s="5">
-        <v>-9.0361695046171526</v>
+        <v>-9.0020930097189584</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>32.608141269000001</v>
+        <v>32.610297402999997</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.8869867999995904E-2</v>
+        <v>-1.6275447000005272E-2</v>
       </c>
       <c r="D147" s="5">
-        <v>-0.69181794447004119</v>
+        <v>-0.59696864562389651</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>32.689914659999999</v>
+        <v>32.69305422</v>
       </c>
       <c r="C148" s="5">
-        <v>8.1773390999998696E-2</v>
+        <v>8.275681700000348E-2</v>
       </c>
       <c r="D148" s="5">
-        <v>3.051167352952433</v>
+        <v>3.0881680905000097</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>32.709506507999997</v>
+        <v>32.710198775999999</v>
       </c>
       <c r="C149" s="5">
-        <v>1.9591847999997469E-2</v>
+        <v>1.714455599999809E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>0.72156410225565626</v>
+        <v>0.63110989895009961</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.2605178851851639</v>
+        <v>-1.25664913522614</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>32.986970178</v>
+        <v>32.984319632999998</v>
       </c>
       <c r="C150" s="5">
-        <v>0.27746367000000305</v>
+        <v>0.27412085699999977</v>
       </c>
       <c r="D150" s="5">
-        <v>10.66778838669622</v>
+        <v>10.533052672707942</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>32.877448983000001</v>
+        <v>32.872896724</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.10952119499999924</v>
+        <v>-0.11142290899999807</v>
       </c>
       <c r="D151" s="5">
-        <v>-3.9122074618186287</v>
+        <v>-3.9791955680388846</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>33.124932063999999</v>
+        <v>33.120995198000003</v>
       </c>
       <c r="C152" s="5">
-        <v>0.24748308099999861</v>
+        <v>0.24809847400000251</v>
       </c>
       <c r="D152" s="5">
-        <v>9.4164461171216232</v>
+        <v>9.4422035088141509</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>33.073778541999999</v>
+        <v>33.073461766000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-5.1153521999999896E-2</v>
+        <v>-4.7533432000001596E-2</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.8374539738423623</v>
+        <v>-1.7086452362321314</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>33.134225258999997</v>
+        <v>33.13740147</v>
       </c>
       <c r="C154" s="5">
-        <v>6.0446716999997818E-2</v>
+        <v>6.3939703999999153E-2</v>
       </c>
       <c r="D154" s="5">
-        <v>2.2153396099915845</v>
+        <v>2.3447429462945202</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>33.018716646999998</v>
+        <v>33.021593844000002</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.11550861199999929</v>
+        <v>-0.11580762599999872</v>
       </c>
       <c r="D155" s="5">
-        <v>-4.104014408102663</v>
+        <v>-4.1140481573480709</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>33.083249084999999</v>
+        <v>33.083519572999997</v>
       </c>
       <c r="C156" s="5">
-        <v>6.4532438000000525E-2</v>
+        <v>6.1925728999995044E-2</v>
       </c>
       <c r="D156" s="5">
-        <v>2.3706792819770506</v>
+        <v>2.2737286464164841</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>32.981368156999999</v>
+        <v>32.979725588000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.10188092799999993</v>
+        <v>-0.10379398499999581</v>
       </c>
       <c r="D157" s="5">
-        <v>-3.6334853935173883</v>
+        <v>-3.7005101841077415</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>33.105668934999997</v>
+        <v>33.105576378999999</v>
       </c>
       <c r="C158" s="5">
-        <v>0.1243007779999985</v>
+        <v>0.12585079099999774</v>
       </c>
       <c r="D158" s="5">
-        <v>4.6175158375890923</v>
+        <v>4.6765473081562758</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>33.068489329999998</v>
+        <v>33.070768199</v>
       </c>
       <c r="C159" s="5">
-        <v>-3.7179604999998617E-2</v>
+        <v>-3.4808179999998856E-2</v>
       </c>
       <c r="D159" s="5">
-        <v>-1.3393770404581118</v>
+        <v>-1.2544445987958452</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>33.052237052999999</v>
+        <v>33.055707941999998</v>
       </c>
       <c r="C160" s="5">
-        <v>-1.6252276999999538E-2</v>
+        <v>-1.5060257000001798E-2</v>
       </c>
       <c r="D160" s="5">
-        <v>-0.58817627216701807</v>
+        <v>-0.54510713919869724</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>32.890780098999997</v>
+        <v>32.892163998000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16145695400000193</v>
+        <v>-0.16354394399999705</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.7069284139783516</v>
+        <v>-5.7781101603701757</v>
       </c>
       <c r="E161" s="5">
-        <v>0.5541923750994604</v>
+        <v>0.55629506639840454</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>33.061219045000001</v>
+        <v>33.059710907000003</v>
       </c>
       <c r="C162" s="5">
-        <v>0.17043894600000442</v>
+        <v>0.16754690900000213</v>
       </c>
       <c r="D162" s="5">
-        <v>6.3986864015683542</v>
+        <v>6.2867811790709549</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>33.077326472999999</v>
+        <v>33.073680091999996</v>
       </c>
       <c r="C163" s="5">
-        <v>1.6107427999997981E-2</v>
+        <v>1.3969184999993445E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.58620922424403865</v>
+        <v>0.50823293966031358</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>32.973301278000001</v>
+        <v>32.969318792000003</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.1040251949999984</v>
+        <v>-0.10436129999999366</v>
       </c>
       <c r="D164" s="5">
-        <v>-3.7092937608113385</v>
+        <v>-3.7214744353610718</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>33.133729877999997</v>
+        <v>33.131464162</v>
       </c>
       <c r="C165" s="5">
-        <v>0.16042859999999592</v>
+        <v>0.16214536999999751</v>
       </c>
       <c r="D165" s="5">
-        <v>5.9972892789170062</v>
+        <v>6.0639652980903458</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>33.290580659</v>
+        <v>33.291963584000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.15685078100000283</v>
+        <v>0.16049942200000089</v>
       </c>
       <c r="D166" s="5">
-        <v>5.8309061819392882</v>
+        <v>5.9705978831026796</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>33.215769895999998</v>
+        <v>33.218632436</v>
       </c>
       <c r="C167" s="5">
-        <v>-7.4810763000002112E-2</v>
+        <v>-7.3331148000001178E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.6635649929250271</v>
+        <v>-2.6114142038988097</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>33.468081955999999</v>
+        <v>33.469766258999996</v>
       </c>
       <c r="C168" s="5">
-        <v>0.25231206000000128</v>
+        <v>0.25113382299999643</v>
       </c>
       <c r="D168" s="5">
-        <v>9.5060230120176605</v>
+        <v>9.4589209581918521</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>33.385485756000001</v>
+        <v>33.384087471000001</v>
       </c>
       <c r="C169" s="5">
-        <v>-8.2596199999997566E-2</v>
+        <v>-8.567878799999562E-2</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.9216225332124646</v>
+        <v>-3.0289802919810427</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>33.677909499000002</v>
+        <v>33.676611710000003</v>
       </c>
       <c r="C170" s="5">
-        <v>0.29242374300000051</v>
+        <v>0.29252423900000224</v>
       </c>
       <c r="D170" s="5">
-        <v>11.032242632550249</v>
+        <v>11.036703335235964</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>33.606083413999997</v>
+        <v>33.606940911999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-7.182608500000498E-2</v>
+        <v>-6.9670798000004197E-2</v>
       </c>
       <c r="D171" s="5">
-        <v>-2.5294749102317549</v>
+        <v>-2.454528054308025</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>33.499424028</v>
+        <v>33.502436289999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.10665938599999691</v>
+        <v>-0.10450462200000032</v>
       </c>
       <c r="D172" s="5">
-        <v>-3.7427902331765517</v>
+        <v>-3.668373975850947</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>33.883536012999997</v>
+        <v>33.886093611</v>
       </c>
       <c r="C173" s="5">
-        <v>0.38411198499999699</v>
+        <v>0.38365732100000116</v>
       </c>
       <c r="D173" s="5">
-        <v>14.661239435762386</v>
+        <v>14.641377344276151</v>
       </c>
       <c r="E173" s="5">
-        <v>3.0183410396829924</v>
+        <v>3.0217823705987579</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>33.774138174999997</v>
+        <v>33.774938243999998</v>
       </c>
       <c r="C174" s="5">
-        <v>-0.10939783799999958</v>
+        <v>-0.11115536700000206</v>
       </c>
       <c r="D174" s="5">
-        <v>-3.8063072666951858</v>
+        <v>-3.8660719040660374</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>33.784314295999998</v>
+        <v>33.782586008999999</v>
       </c>
       <c r="C175" s="5">
-        <v>1.0176121000000649E-2</v>
+        <v>7.6477650000015274E-3</v>
       </c>
       <c r="D175" s="5">
-        <v>0.36215880480388041</v>
+        <v>0.27205840713044882</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>33.757777267000002</v>
+        <v>33.755044855000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-2.6537028999996437E-2</v>
+        <v>-2.7541153999997903E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.93851901276769123</v>
+        <v>-0.97392182998630172</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>33.602309327</v>
+        <v>33.599548337000002</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.15546794000000119</v>
+        <v>-0.15549651799999964</v>
       </c>
       <c r="D177" s="5">
-        <v>-5.3886184519849278</v>
+        <v>-5.3900093090849648</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>33.469249216000001</v>
+        <v>33.468726439999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-0.13306011099999893</v>
+        <v>-0.13082189700000413</v>
       </c>
       <c r="D178" s="5">
-        <v>-4.6496834315169604</v>
+        <v>-4.5735058698624265</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>33.400603578000002</v>
+        <v>33.401387995999997</v>
       </c>
       <c r="C179" s="5">
-        <v>-6.8645637999999565E-2</v>
+        <v>-6.7338444000000663E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-2.433632656668594</v>
+        <v>-2.3878384085899373</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>33.283275818</v>
+        <v>33.284254922000002</v>
       </c>
       <c r="C180" s="5">
-        <v>-0.117327760000002</v>
+        <v>-0.11713307399999451</v>
       </c>
       <c r="D180" s="5">
-        <v>-4.1347987124578438</v>
+        <v>-4.1279744064453343</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>33.401697294000002</v>
+        <v>33.400888467000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.11842147600000175</v>
+        <v>0.11663354499999912</v>
       </c>
       <c r="D181" s="5">
-        <v>4.3541349828946307</v>
+        <v>4.2869955580786545</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>33.276292290999997</v>
+        <v>33.274972712999997</v>
       </c>
       <c r="C182" s="5">
-        <v>-0.12540500300000446</v>
+        <v>-0.12591575400000465</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.4134616295657185</v>
+        <v>-4.4311708885406365</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>33.401959402000003</v>
+        <v>33.402244860000003</v>
       </c>
       <c r="C183" s="5">
-        <v>0.1256671110000056</v>
+        <v>0.12727214700000644</v>
       </c>
       <c r="D183" s="5">
-        <v>4.6270936125098583</v>
+        <v>4.6876300591603526</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>33.405700854999999</v>
+        <v>33.408961071</v>
       </c>
       <c r="C184" s="5">
-        <v>3.7414529999963975E-3</v>
+        <v>6.7162109999969744E-3</v>
       </c>
       <c r="D184" s="5">
-        <v>0.13449841614137092</v>
+        <v>0.24155178992695259</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>33.383774940000002</v>
+        <v>33.387021670000003</v>
       </c>
       <c r="C185" s="5">
-        <v>-2.1925914999997076E-2</v>
+        <v>-2.193940099999736E-2</v>
       </c>
       <c r="D185" s="5">
-        <v>-0.78478593101662941</v>
+        <v>-0.7851905342675658</v>
       </c>
       <c r="E185" s="5">
-        <v>-1.4749377774747385</v>
+        <v>-1.4727927825767151</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>33.691191328999999</v>
+        <v>33.692133362</v>
       </c>
       <c r="C186" s="5">
-        <v>0.30741638899999657</v>
+        <v>0.30511169199999699</v>
       </c>
       <c r="D186" s="5">
-        <v>11.627472048885279</v>
+        <v>11.534695175322597</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>33.671633305999997</v>
+        <v>33.670029702000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.9558023000001867E-2</v>
+        <v>-2.2103659999999081E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.69439036543157417</v>
+        <v>-0.78442328596685096</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>33.737391322999997</v>
+        <v>33.735369118999998</v>
       </c>
       <c r="C188" s="5">
-        <v>6.5758017000000279E-2</v>
+        <v>6.5339416999997013E-2</v>
       </c>
       <c r="D188" s="5">
-        <v>2.3688406968159326</v>
+        <v>2.3537132135464267</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>33.786372077000003</v>
+        <v>33.784522744999997</v>
       </c>
       <c r="C189" s="5">
-        <v>4.8980754000005788E-2</v>
+        <v>4.9153625999998951E-2</v>
       </c>
       <c r="D189" s="5">
-        <v>1.7561677617403015</v>
+        <v>1.7625222010758446</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>33.887288277000003</v>
+        <v>33.886910346000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.10091620000000034</v>
+        <v>0.10238760100000377</v>
       </c>
       <c r="D190" s="5">
-        <v>3.6437410318297614</v>
+        <v>3.6979628109239382</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>33.948264520999999</v>
+        <v>33.949087423999998</v>
       </c>
       <c r="C191" s="5">
-        <v>6.0976243999995461E-2</v>
+        <v>6.2177077999997721E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>2.1807588471973727</v>
+        <v>2.22416497339748</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>33.302964119999999</v>
+        <v>33.303600648</v>
       </c>
       <c r="C192" s="5">
-        <v>-0.64530040100000008</v>
+        <v>-0.64548677599999849</v>
       </c>
       <c r="D192" s="5">
-        <v>-20.570149748318755</v>
+        <v>-20.575036010130908</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>33.504483870000001</v>
+        <v>33.503061428000002</v>
       </c>
       <c r="C193" s="5">
-        <v>0.20151975000000277</v>
+        <v>0.19946078000000256</v>
       </c>
       <c r="D193" s="5">
-        <v>7.5079328949433144</v>
+        <v>7.4285320434073432</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>33.501358813000003</v>
+        <v>33.499331314000003</v>
       </c>
       <c r="C194" s="5">
-        <v>-3.1250569999983213E-3</v>
+        <v>-3.7301139999996735E-3</v>
       </c>
       <c r="D194" s="5">
-        <v>-0.11186995824087331</v>
+        <v>-0.13352203232431803</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>33.157641460000001</v>
+        <v>33.157548067999997</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.34371735300000239</v>
+        <v>-0.34178324600000565</v>
       </c>
       <c r="D195" s="5">
-        <v>-11.640244532924749</v>
+        <v>-11.579037614608655</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>33.078503466999997</v>
+        <v>33.081258304000002</v>
       </c>
       <c r="C196" s="5">
-        <v>-7.9137993000003348E-2</v>
+        <v>-7.6289763999994875E-2</v>
       </c>
       <c r="D196" s="5">
-        <v>-2.8267645944978548</v>
+        <v>-2.7263192386990487</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>33.065812403999999</v>
+        <v>33.068916324</v>
       </c>
       <c r="C197" s="5">
-        <v>-1.2691062999998337E-2</v>
+        <v>-1.2341980000002195E-2</v>
       </c>
       <c r="D197" s="5">
-        <v>-0.45942769178165532</v>
+        <v>-0.44677936864534473</v>
       </c>
       <c r="E197" s="5">
-        <v>-0.95244632032018828</v>
+        <v>-0.95278144047762359</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>32.998619128999998</v>
+        <v>32.999333612999997</v>
       </c>
       <c r="C198" s="5">
-        <v>-6.7193275000001051E-2</v>
+        <v>-6.9582711000002462E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>-2.411457961584107</v>
+        <v>-2.4959894515250713</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>32.936661416</v>
+        <v>32.935487666999997</v>
       </c>
       <c r="C199" s="5">
-        <v>-6.1957712999998193E-2</v>
+        <v>-6.3845946000000708E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-2.2299798839987672</v>
+        <v>-2.2971704139062576</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>33.133071409999999</v>
+        <v>33.132326341999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.1964099939999997</v>
+        <v>0.19683867500000218</v>
       </c>
       <c r="D200" s="5">
-        <v>7.3953441435643086</v>
+        <v>7.4122921994882462</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>33.384946049</v>
+        <v>33.385384453</v>
       </c>
       <c r="C201" s="5">
-        <v>0.2518746390000004</v>
+        <v>0.25305811100000142</v>
       </c>
       <c r="D201" s="5">
-        <v>9.5135322047851911</v>
+        <v>9.5603514824741396</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>33.436946595000002</v>
+        <v>33.437346233</v>
       </c>
       <c r="C202" s="5">
-        <v>5.2000546000002146E-2</v>
+        <v>5.196177999999918E-2</v>
       </c>
       <c r="D202" s="5">
-        <v>1.8852214378244803</v>
+        <v>1.8837790177247182</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>33.743583080000001</v>
+        <v>33.742520986000002</v>
       </c>
       <c r="C203" s="5">
-        <v>0.30663648499999852</v>
+        <v>0.30517475300000285</v>
       </c>
       <c r="D203" s="5">
-        <v>11.577087112590934</v>
+        <v>11.518955626756666</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>33.990930139</v>
+        <v>33.988646121000002</v>
       </c>
       <c r="C204" s="5">
-        <v>0.24734705899999909</v>
+        <v>0.24612513499999977</v>
       </c>
       <c r="D204" s="5">
-        <v>9.1596738026917599</v>
+        <v>9.112891988791727</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>34.084315572000001</v>
+        <v>34.082117222999997</v>
       </c>
       <c r="C205" s="5">
-        <v>9.3385433000001683E-2</v>
+        <v>9.3471101999995199E-2</v>
       </c>
       <c r="D205" s="5">
-        <v>3.3471118064454242</v>
+        <v>3.3504574846084489</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>34.342006826000002</v>
+        <v>34.341390795999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.25769125400000092</v>
+        <v>0.25927357300000153</v>
       </c>
       <c r="D206" s="5">
-        <v>9.4594121160552547</v>
+        <v>9.520587954260229</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>34.322787046000002</v>
+        <v>34.324115079999999</v>
       </c>
       <c r="C207" s="5">
-        <v>-1.9219780000000242E-2</v>
+        <v>-1.727571600000033E-2</v>
       </c>
       <c r="D207" s="5">
-        <v>-0.66952625863903048</v>
+        <v>-0.60200231393723325</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>34.466711656999998</v>
+        <v>34.469586743999997</v>
       </c>
       <c r="C208" s="5">
-        <v>0.14392461099999565</v>
+        <v>0.14547166399999867</v>
       </c>
       <c r="D208" s="5">
-        <v>5.1496089657562916</v>
+        <v>5.2060530144286243</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>34.591083740000002</v>
+        <v>34.59369701</v>
       </c>
       <c r="C209" s="5">
-        <v>0.12437208300000435</v>
+        <v>0.12411026600000241</v>
       </c>
       <c r="D209" s="5">
-        <v>4.4171446679799109</v>
+        <v>4.4072862167669813</v>
       </c>
       <c r="E209" s="5">
-        <v>4.6128349044147088</v>
+        <v>4.6109182141338634</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>33.232083637999999</v>
+        <v>33.231926197</v>
       </c>
       <c r="C210" s="5">
-        <v>-1.3590001020000031</v>
+        <v>-1.3617708129999997</v>
       </c>
       <c r="D210" s="5">
-        <v>-38.181161302633868</v>
+        <v>-38.24068811293597</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>33.630929541</v>
+        <v>33.629816972999997</v>
       </c>
       <c r="C211" s="5">
-        <v>0.39884590300000156</v>
+        <v>0.397890775999997</v>
       </c>
       <c r="D211" s="5">
-        <v>15.391969833441221</v>
+        <v>15.352727628683827</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>33.756045098000001</v>
+        <v>33.756054008</v>
       </c>
       <c r="C212" s="5">
-        <v>0.12511555700000088</v>
+        <v>0.12623703500000261</v>
       </c>
       <c r="D212" s="5">
-        <v>4.5567914142958577</v>
+        <v>4.598638634411345</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>33.292832949000001</v>
+        <v>33.293997238999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.4632121490000003</v>
+        <v>-0.46205676900000014</v>
       </c>
       <c r="D213" s="5">
-        <v>-15.279147209002897</v>
+        <v>-15.243855360682346</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>33.688007866</v>
+        <v>33.688478312999997</v>
       </c>
       <c r="C214" s="5">
-        <v>0.39517491699999852</v>
+        <v>0.39448107399999799</v>
       </c>
       <c r="D214" s="5">
-        <v>15.211263102557249</v>
+        <v>15.182225428852547</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>33.748149968</v>
+        <v>33.747118499999999</v>
       </c>
       <c r="C215" s="5">
-        <v>6.0142102000000364E-2</v>
+        <v>5.8640187000001731E-2</v>
       </c>
       <c r="D215" s="5">
-        <v>2.1634819417346129</v>
+        <v>2.108905818240836</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>33.527384519000002</v>
+        <v>33.525917198999998</v>
       </c>
       <c r="C216" s="5">
-        <v>-0.22076544899999817</v>
+        <v>-0.22120130100000068</v>
       </c>
       <c r="D216" s="5">
-        <v>-7.5735101623100824</v>
+        <v>-7.5881511575236811</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>33.608983709</v>
+        <v>33.607832336999998</v>
       </c>
       <c r="C217" s="5">
-        <v>8.15991899999986E-2</v>
+        <v>8.1915137999999388E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>2.9599821069300036</v>
+        <v>2.9717292691463282</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>33.392782826999998</v>
+        <v>33.391980404999998</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.21620088200000254</v>
+        <v>-0.21585193199999964</v>
       </c>
       <c r="D218" s="5">
-        <v>-7.4520519955994402</v>
+        <v>-7.4406919347037697</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>33.539757838</v>
+        <v>33.539459084000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.1469750110000021</v>
+        <v>0.14747867900000244</v>
       </c>
       <c r="D219" s="5">
-        <v>5.4114324990870655</v>
+        <v>5.4305633661794861</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>33.372040558999998</v>
+        <v>33.371888046000002</v>
       </c>
       <c r="C220" s="5">
-        <v>-0.16771727900000144</v>
+        <v>-0.1675710379999984</v>
       </c>
       <c r="D220" s="5">
-        <v>-5.8383453546944182</v>
+        <v>-5.8334442208692217</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>33.297834526999999</v>
+        <v>33.298552346000001</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.4206031999999311E-2</v>
+        <v>-7.3335700000001225E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-2.6359263383214038</v>
+        <v>-2.6053951237818285</v>
       </c>
       <c r="E221" s="5">
-        <v>-3.7386779284527938</v>
+        <v>-3.743874682216275</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>33.358190223000001</v>
+        <v>33.359101924999997</v>
       </c>
       <c r="C222" s="5">
-        <v>6.0355696000002013E-2</v>
+        <v>6.0549578999996356E-2</v>
       </c>
       <c r="D222" s="5">
-        <v>2.196937489307893</v>
+        <v>2.204017542116965</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>33.406334659999999</v>
+        <v>33.407528130999999</v>
       </c>
       <c r="C223" s="5">
-        <v>4.8144436999997708E-2</v>
+        <v>4.8426206000002026E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>1.7457223265672672</v>
+        <v>1.755972639624348</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>33.386260835999998</v>
+        <v>33.387885789000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-2.0073824000000684E-2</v>
+        <v>-1.964234199999737E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.7187001171268248</v>
+        <v>-0.70327671301084749</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>33.010720573999997</v>
+        <v>33.01260422</v>
       </c>
       <c r="C225" s="5">
-        <v>-0.37554026200000123</v>
+        <v>-0.37528156900000198</v>
       </c>
       <c r="D225" s="5">
-        <v>-12.693481892134251</v>
+        <v>-12.684691542110215</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>33.232551485000002</v>
+        <v>33.233345157000002</v>
       </c>
       <c r="C226" s="5">
-        <v>0.22183091100000496</v>
+        <v>0.22074093700000219</v>
       </c>
       <c r="D226" s="5">
-        <v>8.3687794288648689</v>
+        <v>8.3256425895375621</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>33.302442487999997</v>
+        <v>33.301018597000002</v>
       </c>
       <c r="C227" s="5">
-        <v>6.9891002999995067E-2</v>
+        <v>6.7673440000000085E-2</v>
       </c>
       <c r="D227" s="5">
-        <v>2.5531037171851567</v>
+        <v>2.471127633013781</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>33.250520672</v>
+        <v>33.247994863999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-5.1921815999996568E-2</v>
+        <v>-5.3023733000003404E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-1.8549590701923968</v>
+        <v>-1.8940623660798517</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>33.230094633999997</v>
+        <v>33.228577379999997</v>
       </c>
       <c r="C229" s="5">
-        <v>-2.0426038000003643E-2</v>
+        <v>-1.941748400000165E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-0.7346832033826356</v>
+        <v>-0.69857689561125813</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>33.229317162000001</v>
+        <v>33.228636039000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-7.7747199999578243E-4</v>
+        <v>5.8659000004013251E-5</v>
       </c>
       <c r="D230" s="5">
-        <v>-2.8072335158346728E-2</v>
+        <v>2.1184019599163051E-3</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>33.473999904000003</v>
+        <v>33.473431281000003</v>
       </c>
       <c r="C231" s="5">
-        <v>0.24468274200000195</v>
+        <v>0.24479524200000213</v>
       </c>
       <c r="D231" s="5">
-        <v>9.2029381302054283</v>
+        <v>9.2075387899044792</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>33.310498508999999</v>
+        <v>33.309815514999997</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.16350139500000438</v>
+        <v>-0.1636157660000066</v>
       </c>
       <c r="D232" s="5">
-        <v>-5.7063907074093034</v>
+        <v>-5.7103701084395109</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>33.240610310999998</v>
+        <v>33.240821531000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-6.9888198000001012E-2</v>
+        <v>-6.8993983999995123E-2</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.4888492025458953</v>
+        <v>-2.457416295398529</v>
       </c>
       <c r="E233" s="5">
-        <v>-0.1718556681324146</v>
+        <v>-0.17337334788649628</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>33.051581120000002</v>
+        <v>33.052585999999998</v>
       </c>
       <c r="C234" s="5">
-        <v>-0.18902919099999593</v>
+        <v>-0.18823553100000368</v>
       </c>
       <c r="D234" s="5">
-        <v>-6.6145936564485979</v>
+        <v>-6.5876402307192166</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>32.994592574999999</v>
+        <v>32.996261502999999</v>
       </c>
       <c r="C235" s="5">
-        <v>-5.6988545000002944E-2</v>
+        <v>-5.632449699999853E-2</v>
       </c>
       <c r="D235" s="5">
-        <v>-2.049567357278903</v>
+        <v>-2.0258475588487701</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>32.709201647999997</v>
+        <v>32.710758249999998</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.28539092700000168</v>
+        <v>-0.28550325300000168</v>
       </c>
       <c r="D236" s="5">
-        <v>-9.8997303622227797</v>
+        <v>-9.9029659140292594</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>32.726067784999998</v>
+        <v>32.726959886000003</v>
       </c>
       <c r="C237" s="5">
-        <v>1.6866137000000947E-2</v>
+        <v>1.6201636000005237E-2</v>
       </c>
       <c r="D237" s="5">
-        <v>0.6205245395771497</v>
+        <v>0.5959817074800533</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>32.671048656000004</v>
+        <v>32.671122318000002</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.5019128999994393E-2</v>
+        <v>-5.583756800000117E-2</v>
       </c>
       <c r="D238" s="5">
-        <v>-1.9988919824658891</v>
+        <v>-2.0282933363080957</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>32.665871060999997</v>
+        <v>32.665601617</v>
       </c>
       <c r="C239" s="5">
-        <v>-5.1775950000063631E-3</v>
+        <v>-5.5207010000017931E-3</v>
       </c>
       <c r="D239" s="5">
-        <v>-0.19000618695754756</v>
+        <v>-0.20258525599017307</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>32.788565036000001</v>
+        <v>32.788544065000004</v>
       </c>
       <c r="C240" s="5">
-        <v>0.12269397500000423</v>
+        <v>0.12294244800000342</v>
       </c>
       <c r="D240" s="5">
-        <v>4.6015222596342387</v>
+        <v>4.6110735732626029</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>32.664173488000003</v>
+        <v>32.664502548000002</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.12439154799999841</v>
+        <v>-0.12404151700000199</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.4586978095473846</v>
+        <v>-4.446413962958518</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>32.560956803000003</v>
+        <v>32.560618445000003</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.10321668499999959</v>
+        <v>-0.10388410299999862</v>
       </c>
       <c r="D242" s="5">
-        <v>-3.7267097046471465</v>
+        <v>-3.7503502461333493</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>32.500319232000003</v>
+        <v>32.499029931999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-6.0637571000000889E-2</v>
+        <v>-6.1588513000003786E-2</v>
       </c>
       <c r="D243" s="5">
-        <v>-2.2119864016921786</v>
+        <v>-2.2463386786617856</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>32.653889356999997</v>
+        <v>32.651200518000003</v>
       </c>
       <c r="C244" s="5">
-        <v>0.15357012499999456</v>
+        <v>0.15217058600000399</v>
       </c>
       <c r="D244" s="5">
-        <v>5.8199325959652048</v>
+        <v>5.7657550281676073</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>32.564655101</v>
+        <v>32.562324285000003</v>
       </c>
       <c r="C245" s="5">
-        <v>-8.9234255999997458E-2</v>
+        <v>-8.8876233000000582E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-3.2304343975694039</v>
+        <v>-3.217927776027274</v>
       </c>
       <c r="E245" s="5">
-        <v>-2.0335222598975911</v>
+        <v>-2.0411566704728989</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>32.525906792999997</v>
+        <v>32.525612305000003</v>
       </c>
       <c r="C246" s="5">
-        <v>-3.8748308000002396E-2</v>
+        <v>-3.6711979999999755E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>-1.418558633171918</v>
+        <v>-1.3445668876630346</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>32.275365057999998</v>
+        <v>32.276856768999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.25054173499999877</v>
+        <v>-0.24875553600000444</v>
       </c>
       <c r="D247" s="5">
-        <v>-8.8616839006270265</v>
+        <v>-8.8012159845446085</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>32.540915904000002</v>
+        <v>32.543230962999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.26555084600000356</v>
+        <v>0.26637419400000084</v>
       </c>
       <c r="D248" s="5">
-        <v>10.332462796020359</v>
+        <v>10.365465924079476</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>32.547705913000001</v>
+        <v>32.550419732999998</v>
       </c>
       <c r="C249" s="5">
-        <v>6.7900089999994862E-3</v>
+        <v>7.1887699999990673E-3</v>
       </c>
       <c r="D249" s="5">
-        <v>0.25068035153794632</v>
+        <v>0.26540119765472436</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>32.477450824999998</v>
+        <v>32.479638676999997</v>
       </c>
       <c r="C250" s="5">
-        <v>-7.0255088000003241E-2</v>
+        <v>-7.0781056000001286E-2</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.5597011049407592</v>
+        <v>-2.5784233871727791</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>32.414996010999999</v>
+        <v>32.415223965000003</v>
       </c>
       <c r="C251" s="5">
-        <v>-6.2454813999998748E-2</v>
+        <v>-6.4414711999994267E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>-2.2833738946959614</v>
+        <v>-2.3540919904867841</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>32.326275651000003</v>
+        <v>32.32423979</v>
       </c>
       <c r="C252" s="5">
-        <v>-8.872035999999639E-2</v>
+        <v>-9.0984175000002665E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-3.2354251241670129</v>
+        <v>-3.3166881362080125</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>32.381779753000004</v>
+        <v>32.379524345</v>
       </c>
       <c r="C253" s="5">
-        <v>5.5504102000000444E-2</v>
+        <v>5.5284555000000069E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.0799648941994375</v>
+        <v>2.0717917415450149</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>32.481697484999998</v>
+        <v>32.480859885999998</v>
       </c>
       <c r="C254" s="5">
-        <v>9.991773199999443E-2</v>
+        <v>0.10133554099999742</v>
       </c>
       <c r="D254" s="5">
-        <v>3.7662285836711273</v>
+        <v>3.8208644514807988</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>32.563415810999999</v>
+        <v>32.563878215000003</v>
       </c>
       <c r="C255" s="5">
-        <v>8.1718326000000729E-2</v>
+        <v>8.3018329000005053E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>3.0611184449957696</v>
+        <v>3.1105837417387594</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>32.537152450999997</v>
+        <v>32.536840622</v>
       </c>
       <c r="C256" s="5">
-        <v>-2.6263360000001512E-2</v>
+        <v>-2.7037593000002857E-2</v>
       </c>
       <c r="D256" s="5">
-        <v>-0.96355385361351908</v>
+        <v>-0.99181541856198097</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>32.513170875</v>
+        <v>32.511423133000001</v>
       </c>
       <c r="C257" s="5">
-        <v>-2.3981575999997062E-2</v>
+        <v>-2.5417488999998739E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>-0.88088587212221681</v>
+        <v>-0.93341202858300276</v>
       </c>
       <c r="E257" s="5">
-        <v>-0.15809848389402026</v>
+        <v>-0.15631916061793483</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>32.400927111000001</v>
+        <v>32.399839735</v>
       </c>
       <c r="C258" s="5">
-        <v>-0.11224376399999869</v>
+        <v>-0.1115833980000005</v>
       </c>
       <c r="D258" s="5">
-        <v>-4.0649452124783441</v>
+        <v>-4.0416926341961146</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>32.175602961000003</v>
+        <v>32.176715883999996</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.22532414999999872</v>
+        <v>-0.22312385100000398</v>
       </c>
       <c r="D259" s="5">
-        <v>-8.0331980906971907</v>
+        <v>-7.9579579544500012</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>32.660005310000003</v>
+        <v>32.662912554000002</v>
       </c>
       <c r="C260" s="5">
-        <v>0.48440234899999979</v>
+        <v>0.48619667000000533</v>
       </c>
       <c r="D260" s="5">
-        <v>19.639525449576301</v>
+        <v>19.717684701025817</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>32.859656491000003</v>
+        <v>32.862473131000002</v>
       </c>
       <c r="C261" s="5">
-        <v>0.19965118100000012</v>
+        <v>0.19956057699999974</v>
       </c>
       <c r="D261" s="5">
-        <v>7.5873515934259839</v>
+        <v>7.5830939806528441</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>33.061902953000001</v>
+        <v>33.062835247999999</v>
       </c>
       <c r="C262" s="5">
-        <v>0.20224646199999796</v>
+        <v>0.2003621169999974</v>
       </c>
       <c r="D262" s="5">
-        <v>7.641051637815699</v>
+        <v>7.5667848905728308</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>33.108453978</v>
+        <v>33.107199897999998</v>
       </c>
       <c r="C263" s="5">
-        <v>4.6551024999999413E-2</v>
+        <v>4.4364649999998562E-2</v>
       </c>
       <c r="D263" s="5">
-        <v>1.7027409135331295</v>
+        <v>1.622130666253474</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>33.506980730000002</v>
+        <v>33.504801387000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.3985267520000022</v>
+        <v>0.39760148900000303</v>
       </c>
       <c r="D264" s="5">
-        <v>15.440110066059564</v>
+        <v>15.402485141924217</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>33.665470358</v>
+        <v>33.664052540999997</v>
       </c>
       <c r="C265" s="5">
-        <v>0.15848962799999811</v>
+        <v>0.15925115399999612</v>
       </c>
       <c r="D265" s="5">
-        <v>5.8260749290525604</v>
+        <v>5.8551952657673656</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>33.808199702000003</v>
+        <v>33.807910606</v>
       </c>
       <c r="C266" s="5">
-        <v>0.14272934400000281</v>
+        <v>0.14385806500000342</v>
       </c>
       <c r="D266" s="5">
-        <v>5.2078877549652791</v>
+        <v>5.2502714955015684</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>33.745593419999999</v>
+        <v>33.746358080999997</v>
       </c>
       <c r="C267" s="5">
-        <v>-6.2606282000004398E-2</v>
+        <v>-6.15525250000033E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.199675610479479</v>
+        <v>-2.1630400773813729</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>33.852030994000003</v>
+        <v>33.852067869999999</v>
       </c>
       <c r="C268" s="5">
-        <v>0.10643757400000453</v>
+        <v>0.10570978900000227</v>
       </c>
       <c r="D268" s="5">
-        <v>3.8512963374844444</v>
+        <v>3.8244189520201699</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>33.798798597999998</v>
+        <v>33.796749327999997</v>
       </c>
       <c r="C269" s="5">
-        <v>-5.3232396000005622E-2</v>
+        <v>-5.5318542000001969E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-1.8707677436512027</v>
+        <v>-1.9434223436636811</v>
       </c>
       <c r="E269" s="5">
-        <v>3.9541751493347599</v>
+        <v>3.9534602645411532</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>34.451656217999997</v>
+        <v>34.449585912000003</v>
       </c>
       <c r="C270" s="5">
-        <v>0.65285761999999892</v>
+        <v>0.65283658400000633</v>
       </c>
       <c r="D270" s="5">
-        <v>25.807374645878788</v>
+        <v>25.808187466931699</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>34.295940967999996</v>
+        <v>34.296474160999999</v>
       </c>
       <c r="C271" s="5">
-        <v>-0.15571525000000008</v>
+        <v>-0.1531117510000044</v>
       </c>
       <c r="D271" s="5">
-        <v>-5.2909637926646162</v>
+        <v>-5.2049574639661529</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>34.584976066999999</v>
+        <v>34.589444587000003</v>
       </c>
       <c r="C272" s="5">
-        <v>0.28903509900000302</v>
+        <v>0.29297042600000367</v>
       </c>
       <c r="D272" s="5">
-        <v>10.595403663282998</v>
+        <v>10.746335282247266</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>34.780812695000002</v>
+        <v>34.787021387999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.19583662800000212</v>
+        <v>0.19757680099999675</v>
       </c>
       <c r="D273" s="5">
-        <v>7.0106379983752465</v>
+        <v>7.0739609797865199</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>34.932668499999998</v>
+        <v>34.935265278000003</v>
       </c>
       <c r="C274" s="5">
-        <v>0.15185580499999674</v>
+        <v>0.14824389000000338</v>
       </c>
       <c r="D274" s="5">
-        <v>5.3669584676286242</v>
+        <v>5.235341343095401</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>35.339156559000003</v>
+        <v>35.335891486999998</v>
       </c>
       <c r="C275" s="5">
-        <v>0.4064880590000044</v>
+        <v>0.40062620899999501</v>
       </c>
       <c r="D275" s="5">
-        <v>14.892851627069991</v>
+        <v>14.663207532389766</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>35.374025004000003</v>
+        <v>35.366832834999997</v>
       </c>
       <c r="C276" s="5">
-        <v>3.4868445000000747E-2</v>
+        <v>3.0941347999998925E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.1904627326954076</v>
+        <v>1.0558374211518728</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>35.535989770999997</v>
+        <v>35.530285919999997</v>
       </c>
       <c r="C277" s="5">
-        <v>0.16196476699999351</v>
+        <v>0.16345308500000044</v>
       </c>
       <c r="D277" s="5">
-        <v>5.6348579804597065</v>
+        <v>5.6891468477105578</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>35.850879573</v>
+        <v>35.850956386</v>
       </c>
       <c r="C278" s="5">
-        <v>0.31488980200000327</v>
+        <v>0.32067046600000282</v>
       </c>
       <c r="D278" s="5">
-        <v>11.167230987886656</v>
+        <v>11.38443856969873</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>36.246467944999999</v>
+        <v>36.251405044000002</v>
       </c>
       <c r="C279" s="5">
-        <v>0.39558837199999886</v>
+        <v>0.40044865800000196</v>
       </c>
       <c r="D279" s="5">
-        <v>14.075014503499705</v>
+        <v>14.258673199733551</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>36.383153286000002</v>
+        <v>36.387269035000003</v>
       </c>
       <c r="C280" s="5">
-        <v>0.13668534100000329</v>
+        <v>0.13586399100000079</v>
       </c>
       <c r="D280" s="5">
-        <v>4.620241644962908</v>
+        <v>4.591265208654316</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>36.622861078</v>
+        <v>36.621934173</v>
       </c>
       <c r="C281" s="5">
-        <v>0.23970779199999726</v>
+        <v>0.23466513799999689</v>
       </c>
       <c r="D281" s="5">
-        <v>8.1989885096326098</v>
+        <v>8.0194073634979759</v>
       </c>
       <c r="E281" s="5">
-        <v>8.3555114298267128</v>
+        <v>8.3593389931717166</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>36.794810914000003</v>
+        <v>36.791573642000003</v>
       </c>
       <c r="C282" s="5">
-        <v>0.17194983600000313</v>
+        <v>0.16963946900000337</v>
       </c>
       <c r="D282" s="5">
-        <v>5.7819748785297609</v>
+        <v>5.7024451004763055</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>37.125576666999997</v>
+        <v>37.125241744999997</v>
       </c>
       <c r="C283" s="5">
-        <v>0.33076575299999433</v>
+        <v>0.33366810299999372</v>
       </c>
       <c r="D283" s="5">
-        <v>11.3370200410567</v>
+        <v>11.442569780508482</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>36.996195688999997</v>
+        <v>37.000828876999996</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.12938097800000037</v>
+        <v>-0.12441286800000029</v>
       </c>
       <c r="D284" s="5">
-        <v>-4.1027138971851729</v>
+        <v>-3.9481015099399053</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>36.873432381000001</v>
+        <v>36.879578981999998</v>
       </c>
       <c r="C285" s="5">
-        <v>-0.12276330799999613</v>
+        <v>-0.12124989499999828</v>
       </c>
       <c r="D285" s="5">
-        <v>-3.9100479821831735</v>
+        <v>-3.8622359369728576</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>37.106089075</v>
+        <v>37.106872201999998</v>
       </c>
       <c r="C286" s="5">
-        <v>0.23265669399999922</v>
+        <v>0.22729321999999996</v>
       </c>
       <c r="D286" s="5">
-        <v>7.839881381678615</v>
+        <v>7.651659281393286</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>37.108600395000003</v>
+        <v>37.102970399</v>
       </c>
       <c r="C287" s="5">
-        <v>2.5113200000035363E-3</v>
+        <v>-3.9018029999979831E-3</v>
       </c>
       <c r="D287" s="5">
-        <v>8.1245587874811953E-2</v>
+        <v>-0.1261075495787578</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>37.183542711999998</v>
+        <v>37.176900580999998</v>
       </c>
       <c r="C288" s="5">
-        <v>7.4942316999994318E-2</v>
+        <v>7.3930181999998013E-2</v>
       </c>
       <c r="D288" s="5">
-        <v>2.4505488792723629</v>
+        <v>2.417460272986971</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>37.352655388999999</v>
+        <v>37.350671857999998</v>
       </c>
       <c r="C289" s="5">
-        <v>0.1691126770000011</v>
+        <v>0.17377127700000017</v>
       </c>
       <c r="D289" s="5">
-        <v>5.5962726234063398</v>
+        <v>5.7554745696552612</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>37.696403764000003</v>
+        <v>37.699652454000002</v>
       </c>
       <c r="C290" s="5">
-        <v>0.3437483750000041</v>
+        <v>0.34898059600000408</v>
       </c>
       <c r="D290" s="5">
-        <v>11.619808384648621</v>
+        <v>11.806522433078538</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>36.827301126000002</v>
+        <v>36.8325271</v>
       </c>
       <c r="C291" s="5">
-        <v>-0.86910263800000109</v>
+        <v>-0.86712535400000235</v>
       </c>
       <c r="D291" s="5">
-        <v>-24.414294837022087</v>
+        <v>-24.363739978022693</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>37.042715819000001</v>
+        <v>37.043849625</v>
       </c>
       <c r="C292" s="5">
-        <v>0.2154146929999996</v>
+        <v>0.21132252499999993</v>
       </c>
       <c r="D292" s="5">
-        <v>7.249462219012659</v>
+        <v>7.1063318793470165</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>36.842752109999999</v>
+        <v>36.837667443999997</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.19996370900000215</v>
+        <v>-0.20618218100000263</v>
       </c>
       <c r="D293" s="5">
-        <v>-6.288922822224519</v>
+        <v>-6.4783577807577259</v>
       </c>
       <c r="E293" s="5">
-        <v>0.6004201352037164</v>
+        <v>0.5890821330760021</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>37.805963527999999</v>
+        <v>37.799926167999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.96321141800000021</v>
+        <v>0.96225872400000156</v>
       </c>
       <c r="D294" s="5">
-        <v>36.300975506593389</v>
+        <v>36.265509243950042</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>37.511625842999997</v>
+        <v>37.511448025999997</v>
       </c>
       <c r="C295" s="5">
-        <v>-0.29433768500000212</v>
+        <v>-0.28847814200000244</v>
       </c>
       <c r="D295" s="5">
-        <v>-8.9527311812028216</v>
+        <v>-8.7832631616776453</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>37.654357419999997</v>
+        <v>37.661085649999997</v>
       </c>
       <c r="C296" s="5">
-        <v>0.14273157699999928</v>
+        <v>0.14963762400000036</v>
       </c>
       <c r="D296" s="5">
-        <v>4.6627720452696586</v>
+        <v>4.8933780187569775</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>37.939960376999998</v>
+        <v>37.949461045</v>
       </c>
       <c r="C297" s="5">
-        <v>0.28560295700000182</v>
+        <v>0.28837539500000275</v>
       </c>
       <c r="D297" s="5">
-        <v>9.4912938675466343</v>
+        <v>9.5855589622094719</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>38.315790798999998</v>
+        <v>38.319561454999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.37583042199999994</v>
+        <v>0.37010040999999916</v>
       </c>
       <c r="D298" s="5">
-        <v>12.556620420373687</v>
+        <v>12.351535615579955</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>38.428650263999998</v>
+        <v>38.423338946999998</v>
       </c>
       <c r="C299" s="5">
-        <v>0.11285946499999966</v>
+        <v>0.10377749199999897</v>
       </c>
       <c r="D299" s="5">
-        <v>3.5924371669203259</v>
+        <v>3.2987010498351177</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>38.554151791999999</v>
+        <v>38.544637667000003</v>
       </c>
       <c r="C300" s="5">
-        <v>0.12550152800000092</v>
+        <v>0.12129872000000574</v>
       </c>
       <c r="D300" s="5">
-        <v>3.9901641135900112</v>
+        <v>3.8547554433816078</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>38.512509981999997</v>
+        <v>38.508797997999999</v>
       </c>
       <c r="C301" s="5">
-        <v>-4.1641810000001556E-2</v>
+        <v>-3.5839669000004903E-2</v>
       </c>
       <c r="D301" s="5">
-        <v>-1.2884317070795737</v>
+        <v>-1.1100984149238324</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>38.416045543000003</v>
+        <v>38.419787171000003</v>
       </c>
       <c r="C302" s="5">
-        <v>-9.6464438999994684E-2</v>
+        <v>-8.9010826999995629E-2</v>
       </c>
       <c r="D302" s="5">
-        <v>-2.9646438337054937</v>
+        <v>-2.7387376460791035</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>38.515602692999998</v>
+        <v>38.521224252000003</v>
       </c>
       <c r="C303" s="5">
-        <v>9.9557149999995431E-2</v>
+        <v>0.10143708100000026</v>
       </c>
       <c r="D303" s="5">
-        <v>3.1545731395943744</v>
+        <v>3.2146908942011665</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>38.686879603000001</v>
+        <v>38.686563855000003</v>
       </c>
       <c r="C304" s="5">
-        <v>0.17127691000000311</v>
+        <v>0.16533960299999961</v>
       </c>
       <c r="D304" s="5">
-        <v>5.4688099658454004</v>
+        <v>5.2739491966906193</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>38.580035191999997</v>
+        <v>38.573897434999999</v>
       </c>
       <c r="C305" s="5">
-        <v>-0.10684441100000441</v>
+        <v>-0.1126664200000036</v>
       </c>
       <c r="D305" s="5">
-        <v>-3.2642483374174858</v>
+        <v>-3.439308211974379</v>
       </c>
       <c r="E305" s="5">
-        <v>4.715399861587577</v>
+        <v>4.7131919892577034</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>38.491620752999999</v>
+        <v>38.486625971000002</v>
       </c>
       <c r="C306" s="5">
-        <v>-8.8414438999997458E-2</v>
+        <v>-8.7271463999996968E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-2.7156583183916561</v>
+        <v>-2.6814086715672425</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>38.531980115000003</v>
+        <v>38.534679976</v>
       </c>
       <c r="C307" s="5">
-        <v>4.0359362000003784E-2</v>
+        <v>4.8054004999997346E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>1.2655094524887778</v>
+        <v>1.508639834307357</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>38.502669177999998</v>
+        <v>38.510778760999997</v>
       </c>
       <c r="C308" s="5">
-        <v>-2.931093700000531E-2</v>
+        <v>-2.3901215000002196E-2</v>
       </c>
       <c r="D308" s="5">
-        <v>-0.90901997320529393</v>
+        <v>-0.74176862225726614</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>37.863824008999998</v>
+        <v>37.870434953</v>
       </c>
       <c r="C309" s="5">
-        <v>-0.63884516899999966</v>
+        <v>-0.64034380799999724</v>
       </c>
       <c r="D309" s="5">
-        <v>-18.19052214368191</v>
+        <v>-18.225874931926679</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>38.256163540999999</v>
+        <v>38.256337502999997</v>
       </c>
       <c r="C310" s="5">
-        <v>0.39233953200000116</v>
+        <v>0.38590254999999729</v>
       </c>
       <c r="D310" s="5">
-        <v>13.167913733859082</v>
+        <v>12.937238571344768</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>38.529910841000003</v>
+        <v>38.524859286000002</v>
       </c>
       <c r="C311" s="5">
-        <v>0.27374730000000369</v>
+        <v>0.26852178300000418</v>
       </c>
       <c r="D311" s="5">
-        <v>8.9328997467301505</v>
+        <v>8.7557057351100198</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>38.609146189000001</v>
+        <v>38.603714302999997</v>
       </c>
       <c r="C312" s="5">
-        <v>7.923534799999743E-2</v>
+        <v>7.8855016999995087E-2</v>
       </c>
       <c r="D312" s="5">
-        <v>2.495859864770944</v>
+        <v>2.4840738809008833</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>38.542665411999998</v>
+        <v>38.542861905999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-6.6480777000002433E-2</v>
+        <v>-6.0852396999997893E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>-2.0468137721904367</v>
+        <v>-1.8752883126205044</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>38.315898189999999</v>
+        <v>38.318696842000001</v>
       </c>
       <c r="C314" s="5">
-        <v>-0.22676722199999944</v>
+        <v>-0.22416506399999747</v>
       </c>
       <c r="D314" s="5">
-        <v>-6.8362013096656016</v>
+        <v>-6.7602148739622558</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>38.361294307000001</v>
+        <v>38.361574328000003</v>
       </c>
       <c r="C315" s="5">
-        <v>4.5396117000002789E-2</v>
+        <v>4.2877486000001852E-2</v>
       </c>
       <c r="D315" s="5">
-        <v>1.4310437020193634</v>
+        <v>1.3510591577909237</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>38.361995336</v>
+        <v>38.357065448999997</v>
       </c>
       <c r="C316" s="5">
-        <v>7.0102899999824331E-4</v>
+        <v>-4.508879000006516E-3</v>
       </c>
       <c r="D316" s="5">
-        <v>2.1931464308200255E-2</v>
+        <v>-0.14095246474293832</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>38.261661527999998</v>
+        <v>38.257122658999997</v>
       </c>
       <c r="C317" s="5">
-        <v>-0.10033380800000202</v>
+        <v>-9.9942790000000059E-2</v>
       </c>
       <c r="D317" s="5">
-        <v>-3.0937812705674417</v>
+        <v>-3.0822869609347325</v>
       </c>
       <c r="E317" s="5">
-        <v>-0.82522906579933775</v>
+        <v>-0.82121537377392029</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>38.245475063999997</v>
+        <v>38.245679131000003</v>
       </c>
       <c r="C318" s="5">
-        <v>-1.6186464000000456E-2</v>
+        <v>-1.1443527999993819E-2</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.50647633566068828</v>
+        <v>-0.35835586481055559</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>38.240248886000003</v>
+        <v>38.246275775999997</v>
       </c>
       <c r="C319" s="5">
-        <v>-5.2261779999938085E-3</v>
+        <v>5.9664499999456666E-4</v>
       </c>
       <c r="D319" s="5">
-        <v>-0.16385473988126398</v>
+        <v>1.8721995564030536E-2</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>38.026840858</v>
+        <v>38.033770459000003</v>
       </c>
       <c r="C320" s="5">
-        <v>-0.21340802800000347</v>
+        <v>-0.21250531699999442</v>
       </c>
       <c r="D320" s="5">
-        <v>-6.4950841539843651</v>
+        <v>-6.4674559995146819</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>38.187003691000001</v>
+        <v>38.189156451000002</v>
       </c>
       <c r="C321" s="5">
-        <v>0.16016283300000111</v>
+        <v>0.15538599199999936</v>
       </c>
       <c r="D321" s="5">
-        <v>5.1729442691513361</v>
+        <v>5.0142445144567782</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>38.319676033</v>
+        <v>38.318947231000003</v>
       </c>
       <c r="C322" s="5">
-        <v>0.13267234199999933</v>
+        <v>0.12979078000000044</v>
       </c>
       <c r="D322" s="5">
-        <v>4.2497319235981212</v>
+        <v>4.1554597407218452</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>37.891721001000001</v>
+        <v>37.889135324000002</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.42795503199999985</v>
+        <v>-0.42981190700000127</v>
       </c>
       <c r="D323" s="5">
-        <v>-12.608332551521151</v>
+        <v>-12.659936127273919</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>37.984480185999999</v>
+        <v>37.982210457000001</v>
       </c>
       <c r="C324" s="5">
-        <v>9.2759184999998467E-2</v>
+        <v>9.3075132999999255E-2</v>
       </c>
       <c r="D324" s="5">
-        <v>2.9774845719659382</v>
+        <v>2.9879702754115334</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>37.994607930000001</v>
+        <v>37.994486704000003</v>
       </c>
       <c r="C325" s="5">
-        <v>1.0127744000001826E-2</v>
+        <v>1.2276247000002627E-2</v>
       </c>
       <c r="D325" s="5">
-        <v>0.32042378535150906</v>
+        <v>0.38854274173572012</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>38.206207945000003</v>
+        <v>38.205931976000002</v>
       </c>
       <c r="C326" s="5">
-        <v>0.21160001500000192</v>
+        <v>0.21144527199999885</v>
       </c>
       <c r="D326" s="5">
-        <v>6.8916086478279626</v>
+        <v>6.8864362163424619</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>37.773240543999997</v>
+        <v>37.770460614000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.43296740100000619</v>
+        <v>-0.43547136200000125</v>
       </c>
       <c r="D327" s="5">
-        <v>-12.782484631881264</v>
+        <v>-12.851925471234427</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>38.132189472999997</v>
+        <v>38.126251150000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.35894892900000031</v>
+        <v>0.35579053600000066</v>
       </c>
       <c r="D328" s="5">
-        <v>12.018557563844624</v>
+        <v>11.908191974913684</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>38.252273623999997</v>
+        <v>38.250193035000002</v>
       </c>
       <c r="C329" s="5">
-        <v>0.12008415100000036</v>
+        <v>0.1239418850000007</v>
       </c>
       <c r="D329" s="5">
-        <v>3.8451305521963519</v>
+        <v>3.9715029862612994</v>
       </c>
       <c r="E329" s="5">
-        <v>-2.4536059400170895E-2</v>
+        <v>-1.8113291116428343E-2</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>37.971474282999999</v>
+        <v>37.97510681</v>
       </c>
       <c r="C330" s="5">
-        <v>-0.28079934099999804</v>
+        <v>-0.27508622500000257</v>
       </c>
       <c r="D330" s="5">
-        <v>-8.4617788192217542</v>
+        <v>-8.296803555441933</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>37.845546087999999</v>
+        <v>37.853267109000001</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.12592819500000019</v>
+        <v>-0.12183970099999897</v>
       </c>
       <c r="D331" s="5">
-        <v>-3.9078740867136696</v>
+        <v>-3.7828733222013522</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>37.977291950999998</v>
+        <v>37.98277264</v>
       </c>
       <c r="C332" s="5">
-        <v>0.13174586299999902</v>
+        <v>0.12950553099999951</v>
       </c>
       <c r="D332" s="5">
-        <v>4.2582916136786331</v>
+        <v>4.1836418481519422</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>37.727135695000001</v>
+        <v>37.725083654999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.2501562559999968</v>
+        <v>-0.25768898500000148</v>
       </c>
       <c r="D333" s="5">
-        <v>-7.6242259633432008</v>
+        <v>-7.8442217005728949</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>37.692087178000001</v>
+        <v>37.689103897999999</v>
       </c>
       <c r="C334" s="5">
-        <v>-3.504851699999989E-2</v>
+        <v>-3.5979756999999779E-2</v>
       </c>
       <c r="D334" s="5">
-        <v>-1.1091217813778975</v>
+        <v>-1.1384983818945149</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>37.946985969000004</v>
+        <v>37.94460291</v>
       </c>
       <c r="C335" s="5">
-        <v>0.25489879100000223</v>
+        <v>0.25549901200000136</v>
       </c>
       <c r="D335" s="5">
-        <v>8.4239431086381202</v>
+        <v>8.4452182038839307</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>37.540591259000003</v>
+        <v>37.543091072000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-0.40639471000000071</v>
+        <v>-0.40151183799999757</v>
       </c>
       <c r="D336" s="5">
-        <v>-12.120847405922309</v>
+        <v>-11.984294224403724</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>37.738821983000001</v>
+        <v>37.743732659000003</v>
       </c>
       <c r="C337" s="5">
-        <v>0.1982307239999983</v>
+        <v>0.20064158699999979</v>
       </c>
       <c r="D337" s="5">
-        <v>6.5238301645164531</v>
+        <v>6.6050665582331858</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>37.904227640999999</v>
+        <v>37.904830912000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.1654056579999974</v>
+        <v>0.16109825299999869</v>
       </c>
       <c r="D338" s="5">
-        <v>5.388141283262704</v>
+        <v>5.2438179824157105</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>37.661074905</v>
+        <v>37.655893394000003</v>
       </c>
       <c r="C339" s="5">
-        <v>-0.24315273599999898</v>
+        <v>-0.24893751799999819</v>
       </c>
       <c r="D339" s="5">
-        <v>-7.4320350809366715</v>
+        <v>-7.6023968304336105</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>37.796050610999998</v>
+        <v>37.786998640999997</v>
       </c>
       <c r="C340" s="5">
-        <v>0.13497570599999875</v>
+        <v>0.1311052469999936</v>
       </c>
       <c r="D340" s="5">
-        <v>4.3865458123509171</v>
+        <v>4.2589403148060256</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>37.829247084999999</v>
+        <v>37.825295562000001</v>
       </c>
       <c r="C341" s="5">
-        <v>3.3196474000000364E-2</v>
+        <v>3.8296921000004147E-2</v>
       </c>
       <c r="D341" s="5">
-        <v>1.0590727466290417</v>
+        <v>1.2229958675216146</v>
       </c>
       <c r="E341" s="5">
-        <v>-1.1058860008116955</v>
+        <v>-1.1108374606402904</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>37.901314208000002</v>
+        <v>37.904527784999999</v>
       </c>
       <c r="C342" s="5">
-        <v>7.2067123000003619E-2</v>
+        <v>7.9232222999998214E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>2.3101822901187452</v>
+        <v>2.5427886768840224</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>37.844171748000001</v>
+        <v>37.850779631000002</v>
       </c>
       <c r="C343" s="5">
-        <v>-5.7142460000001449E-2</v>
+        <v>-5.3748153999997328E-2</v>
       </c>
       <c r="D343" s="5">
-        <v>-1.7942702092425544</v>
+        <v>-1.6883772116643936</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>38.140420057999997</v>
+        <v>38.142964237000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.29624830999999574</v>
+        <v>0.29218460599999929</v>
       </c>
       <c r="D344" s="5">
-        <v>9.8089160633064498</v>
+        <v>9.6668418606708819</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>38.416505319000002</v>
+        <v>38.412491860000003</v>
       </c>
       <c r="C345" s="5">
-        <v>0.27608526100000574</v>
+        <v>0.26952762300000188</v>
       </c>
       <c r="D345" s="5">
-        <v>9.040692777876691</v>
+        <v>8.8169342416336995</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>38.360779839000003</v>
+        <v>38.361335046999997</v>
       </c>
       <c r="C346" s="5">
-        <v>-5.572547999999955E-2</v>
+        <v>-5.1156813000005741E-2</v>
       </c>
       <c r="D346" s="5">
-        <v>-1.7268527549600288</v>
+        <v>-1.5864764001112808</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>38.589064786000002</v>
+        <v>38.592412199999998</v>
       </c>
       <c r="C347" s="5">
-        <v>0.22828494699999879</v>
+        <v>0.23107715300000109</v>
       </c>
       <c r="D347" s="5">
-        <v>7.3796324507457989</v>
+        <v>7.4727943860672719</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>38.648685088999997</v>
+        <v>38.655227375000003</v>
       </c>
       <c r="C348" s="5">
-        <v>5.9620302999995545E-2</v>
+        <v>6.2815175000004331E-2</v>
       </c>
       <c r="D348" s="5">
-        <v>1.8698420423771456</v>
+        <v>1.9707676750953862</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>38.724313721999998</v>
+        <v>38.729524812999998</v>
       </c>
       <c r="C349" s="5">
-        <v>7.5628633000000889E-2</v>
+        <v>7.4297437999994997E-2</v>
       </c>
       <c r="D349" s="5">
-        <v>2.3736255128630201</v>
+        <v>2.3310041301194628</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>38.898744360000002</v>
+        <v>38.896364060000003</v>
       </c>
       <c r="C350" s="5">
-        <v>0.17443063800000402</v>
+        <v>0.16683924700000574</v>
       </c>
       <c r="D350" s="5">
-        <v>5.5412499749733835</v>
+        <v>5.2936194809608095</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>39.143673515000003</v>
+        <v>39.135022202999998</v>
       </c>
       <c r="C351" s="5">
-        <v>0.24492915500000123</v>
+        <v>0.23865814299999499</v>
       </c>
       <c r="D351" s="5">
-        <v>7.8231396279337728</v>
+        <v>7.6165184197967362</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>39.187656808</v>
+        <v>39.176925142000002</v>
       </c>
       <c r="C352" s="5">
-        <v>4.3983292999996593E-2</v>
+        <v>4.1902939000003414E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>1.3567289935541682</v>
+        <v>1.2924665196263785</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>39.138515079000001</v>
+        <v>39.133933173000003</v>
       </c>
       <c r="C353" s="5">
-        <v>-4.9141728999998691E-2</v>
+        <v>-4.2991968999999131E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.4944769580340633</v>
+        <v>-1.3089368439885396</v>
       </c>
       <c r="E353" s="5">
-        <v>3.4609940585340171</v>
+        <v>3.4596890561106042</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>39.565174951000003</v>
+        <v>39.567745404999997</v>
       </c>
       <c r="C354" s="5">
-        <v>0.42665987200000188</v>
+        <v>0.43381223199999397</v>
       </c>
       <c r="D354" s="5">
-        <v>13.895076894188275</v>
+        <v>14.14415215530822</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>39.865229216000003</v>
+        <v>39.872169497999998</v>
       </c>
       <c r="C355" s="5">
-        <v>0.30005426499999999</v>
+        <v>0.30442409300000151</v>
       </c>
       <c r="D355" s="5">
-        <v>9.4899105527696204</v>
+        <v>9.6333657044000311</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>40.145280131</v>
+        <v>40.148495642</v>
       </c>
       <c r="C356" s="5">
-        <v>0.28005091499999679</v>
+        <v>0.27632614400000222</v>
       </c>
       <c r="D356" s="5">
-        <v>8.7633877535113527</v>
+        <v>8.6407916229660486</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>40.647361582000002</v>
+        <v>40.644899821000003</v>
       </c>
       <c r="C357" s="5">
-        <v>0.50208145100000223</v>
+        <v>0.49640417900000244</v>
       </c>
       <c r="D357" s="5">
-        <v>16.08454858787054</v>
+        <v>15.888773339070084</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>41.209314608</v>
+        <v>41.211028347000003</v>
       </c>
       <c r="C358" s="5">
-        <v>0.56195302599999764</v>
+        <v>0.56612852599999997</v>
       </c>
       <c r="D358" s="5">
-        <v>17.911555100076782</v>
+        <v>18.056181167784114</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>40.788247616</v>
+        <v>40.792105808000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.42106699200000008</v>
+        <v>-0.41892253900000043</v>
       </c>
       <c r="D359" s="5">
-        <v>-11.595195368702548</v>
+        <v>-11.538951007705567</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>41.182475969000002</v>
+        <v>41.189271439999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.39422835300000258</v>
+        <v>0.39716563199999655</v>
       </c>
       <c r="D360" s="5">
-        <v>12.235146679073594</v>
+        <v>12.330014970971902</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>41.161179517999997</v>
+        <v>41.166448742</v>
       </c>
       <c r="C361" s="5">
-        <v>-2.1296451000004879E-2</v>
+        <v>-2.2822697999998809E-2</v>
       </c>
       <c r="D361" s="5">
-        <v>-0.6187870095676673</v>
+        <v>-0.66288933127005567</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>41.403381525999997</v>
+        <v>41.400640909000003</v>
       </c>
       <c r="C362" s="5">
-        <v>0.24220200799999958</v>
+        <v>0.23419216700000334</v>
       </c>
       <c r="D362" s="5">
-        <v>7.2941425779527558</v>
+        <v>7.0443935296641502</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>41.841779131000003</v>
+        <v>41.832804729000003</v>
       </c>
       <c r="C363" s="5">
-        <v>0.4383976050000058</v>
+        <v>0.43216381999999953</v>
       </c>
       <c r="D363" s="5">
-        <v>13.472849496893623</v>
+        <v>13.271076509417657</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>41.785948281000003</v>
+        <v>41.775591914000003</v>
       </c>
       <c r="C364" s="5">
-        <v>-5.5830849999999543E-2</v>
+        <v>-5.721281499999975E-2</v>
       </c>
       <c r="D364" s="5">
-        <v>-1.5895003036817013</v>
+        <v>-1.6288961026134863</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>41.895523587</v>
+        <v>41.890113513999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.10957530599999643</v>
+        <v>0.11452159999999623</v>
       </c>
       <c r="D365" s="5">
-        <v>3.1925440841120256</v>
+        <v>3.3396774350409775</v>
       </c>
       <c r="E365" s="5">
-        <v>7.0442337999667481</v>
+        <v>7.0429423201999741</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>40.819637323000002</v>
+        <v>40.820755153</v>
       </c>
       <c r="C366" s="5">
-        <v>-1.0758862639999975</v>
+        <v>-1.069358360999999</v>
       </c>
       <c r="D366" s="5">
-        <v>-26.815647855863467</v>
+        <v>-26.678056455643617</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>41.775214384000002</v>
+        <v>41.781114772999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.95557706099999962</v>
+        <v>0.96035961999999842</v>
       </c>
       <c r="D367" s="5">
-        <v>32.006266034865163</v>
+        <v>32.186731756487319</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>40.949929945000001</v>
+        <v>40.951876646999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.8252844390000007</v>
+        <v>-0.82923812599999991</v>
       </c>
       <c r="D368" s="5">
-        <v>-21.292936428753528</v>
+        <v>-21.381379204756968</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>30.336283599000001</v>
+        <v>30.334799417999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-10.613646345999999</v>
+        <v>-10.617077229</v>
       </c>
       <c r="D369" s="5">
-        <v>-97.267812181817447</v>
+        <v>-97.270973010617382</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>31.899347619</v>
+        <v>31.90240859</v>
       </c>
       <c r="C370" s="5">
-        <v>1.5630640199999988</v>
+        <v>1.5676091720000009</v>
       </c>
       <c r="D370" s="5">
-        <v>82.739784023649435</v>
+        <v>83.057760141744069</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>34.619503817999998</v>
+        <v>34.624267459999999</v>
       </c>
       <c r="C371" s="5">
-        <v>2.7201561989999981</v>
+        <v>2.7218588699999984</v>
       </c>
       <c r="D371" s="5">
-        <v>166.97368345521343</v>
+        <v>167.10711153801859</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>35.033008576</v>
+        <v>35.038129499</v>
       </c>
       <c r="C372" s="5">
-        <v>0.41350475800000197</v>
+        <v>0.4138620390000014</v>
       </c>
       <c r="D372" s="5">
-        <v>15.313234943129084</v>
+        <v>15.325098603396569</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>35.743391674000002</v>
+        <v>35.745902854999997</v>
       </c>
       <c r="C373" s="5">
-        <v>0.71038309800000121</v>
+        <v>0.70777335599999702</v>
       </c>
       <c r="D373" s="5">
-        <v>27.238897312308865</v>
+        <v>27.12304532155898</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>36.376588374999997</v>
+        <v>36.374024742000003</v>
       </c>
       <c r="C374" s="5">
-        <v>0.6331967009999957</v>
+        <v>0.62812188700000604</v>
       </c>
       <c r="D374" s="5">
-        <v>23.456644180199969</v>
+        <v>23.248330545802244</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>37.130991207999998</v>
+        <v>37.126654780000003</v>
       </c>
       <c r="C375" s="5">
-        <v>0.75440283300000033</v>
+        <v>0.7526300379999995</v>
       </c>
       <c r="D375" s="5">
-        <v>27.930743724731055</v>
+        <v>27.859659330094864</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>36.937426348000002</v>
+        <v>36.932918649999998</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.19356485999999506</v>
+        <v>-0.19373613000000489</v>
       </c>
       <c r="D376" s="5">
-        <v>-6.0793535450325731</v>
+        <v>-6.0852696753879716</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>37.124045504999998</v>
+        <v>37.116382588</v>
       </c>
       <c r="C377" s="5">
-        <v>0.18661915699999554</v>
+        <v>0.18346393800000271</v>
       </c>
       <c r="D377" s="5">
-        <v>6.234106362763292</v>
+        <v>6.1265775680763523</v>
       </c>
       <c r="E377" s="5">
-        <v>-11.388992602256366</v>
+        <v>-11.395841466040856</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>36.878340455999997</v>
+        <v>36.873682281000001</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.24570504900000145</v>
+        <v>-0.24270030699999978</v>
       </c>
       <c r="D378" s="5">
-        <v>-7.6593608784949252</v>
+        <v>-7.5705434969411289</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>36.776252466999999</v>
+        <v>36.776732396</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.10208798899999749</v>
+        <v>-9.6949885000000791E-2</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.2717715794834956</v>
+        <v>-3.1098642888972128</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>38.133060884000002</v>
+        <v>38.134190300999997</v>
       </c>
       <c r="C380" s="5">
-        <v>1.3568084170000034</v>
+        <v>1.3574579049999969</v>
       </c>
       <c r="D380" s="5">
-        <v>54.457974792685434</v>
+        <v>54.488685573441643</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>38.110311973999998</v>
+        <v>38.113246388</v>
       </c>
       <c r="C381" s="5">
-        <v>-2.274891000000423E-2</v>
+        <v>-2.0943912999996428E-2</v>
       </c>
       <c r="D381" s="5">
-        <v>-0.71353568437048098</v>
+        <v>-0.65707220117338094</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>37.412087204000002</v>
+        <v>37.419995892999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.69822476999999594</v>
+        <v>-0.69325049500000091</v>
       </c>
       <c r="D382" s="5">
-        <v>-19.899872344874147</v>
+        <v>-19.770605082775596</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>37.610863832</v>
+        <v>37.616707458</v>
       </c>
       <c r="C383" s="5">
-        <v>0.1987766279999974</v>
+        <v>0.19671156500000109</v>
       </c>
       <c r="D383" s="5">
-        <v>6.5654549274269502</v>
+        <v>6.4938504008511089</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>37.817370115000003</v>
+        <v>37.820053760999997</v>
       </c>
       <c r="C384" s="5">
-        <v>0.20650628300000307</v>
+        <v>0.20334630299999645</v>
       </c>
       <c r="D384" s="5">
-        <v>6.7913775517013608</v>
+        <v>6.6832767802797788</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>38.124384380999999</v>
+        <v>38.125776360000003</v>
       </c>
       <c r="C385" s="5">
-        <v>0.30701426599999593</v>
+        <v>0.30572259900000631</v>
       </c>
       <c r="D385" s="5">
-        <v>10.188986182221704</v>
+        <v>10.143443534461326</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>38.253889053000002</v>
+        <v>38.253940542000002</v>
       </c>
       <c r="C386" s="5">
-        <v>0.12950467200000304</v>
+        <v>0.12816418199999902</v>
       </c>
       <c r="D386" s="5">
-        <v>4.1533042762753603</v>
+        <v>4.1093631020094445</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>38.241279097000003</v>
+        <v>38.243520500000002</v>
       </c>
       <c r="C387" s="5">
-        <v>-1.260995599999859E-2</v>
+        <v>-1.0420041999999796E-2</v>
       </c>
       <c r="D387" s="5">
-        <v>-0.39484986481782558</v>
+        <v>-0.32638034798936344</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>38.117123161999999</v>
+        <v>38.114055602999997</v>
       </c>
       <c r="C388" s="5">
-        <v>-0.12415593500000455</v>
+        <v>-0.12946489700000541</v>
       </c>
       <c r="D388" s="5">
-        <v>-3.8271551104471113</v>
+        <v>-3.987542371650743</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>38.628627025</v>
+        <v>38.615317613000002</v>
       </c>
       <c r="C389" s="5">
-        <v>0.5115038630000015</v>
+        <v>0.50126201000000492</v>
       </c>
       <c r="D389" s="5">
-        <v>17.346430288731373</v>
+        <v>16.975086998704512</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0528490349936774</v>
+        <v>4.0384728265103531</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>37.748724500000002</v>
+        <v>37.738539553000003</v>
       </c>
       <c r="C390" s="5">
-        <v>-0.87990252499999855</v>
+        <v>-0.87677805999999947</v>
       </c>
       <c r="D390" s="5">
-        <v>-24.156893518700151</v>
+        <v>-24.08882096372631</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>38.275842144999999</v>
+        <v>38.270907053999998</v>
       </c>
       <c r="C391" s="5">
-        <v>0.52711764499999703</v>
+        <v>0.53236750099999597</v>
       </c>
       <c r="D391" s="5">
-        <v>18.105378827878461</v>
+        <v>18.305243514806268</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>38.434710914</v>
+        <v>38.432393754000003</v>
       </c>
       <c r="C392" s="5">
-        <v>0.15886876900000146</v>
+        <v>0.16148670000000465</v>
       </c>
       <c r="D392" s="5">
-        <v>5.096043991132615</v>
+        <v>5.1826617725607704</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>38.514770237999997</v>
+        <v>38.517586702000003</v>
       </c>
       <c r="C393" s="5">
-        <v>8.0059323999996934E-2</v>
+        <v>8.5192947999999546E-2</v>
       </c>
       <c r="D393" s="5">
-        <v>2.5284307235387438</v>
+        <v>2.6927071847489437</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>38.919141750999998</v>
+        <v>38.929124440000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.40437151300000096</v>
+        <v>0.41153773799999982</v>
       </c>
       <c r="D394" s="5">
-        <v>13.352556218628431</v>
+        <v>13.602216955960134</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>39.091250191999997</v>
+        <v>39.102542006999997</v>
       </c>
       <c r="C395" s="5">
-        <v>0.17210844099999889</v>
+        <v>0.17341756699999422</v>
       </c>
       <c r="D395" s="5">
-        <v>5.4376371243769261</v>
+        <v>5.4785770525285216</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>39.630667952000003</v>
+        <v>39.640384349999998</v>
       </c>
       <c r="C396" s="5">
-        <v>0.5394177600000063</v>
+        <v>0.53784234300000122</v>
       </c>
       <c r="D396" s="5">
-        <v>17.875076137156331</v>
+        <v>17.8133175455756</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>39.609555960999998</v>
+        <v>39.619570514000003</v>
       </c>
       <c r="C397" s="5">
-        <v>-2.1111991000005048E-2</v>
+        <v>-2.0813835999994978E-2</v>
       </c>
       <c r="D397" s="5">
-        <v>-0.63739254511027132</v>
+        <v>-0.62826333878306384</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>39.819577852000002</v>
+        <v>39.813044888</v>
       </c>
       <c r="C398" s="5">
-        <v>0.21002189100000379</v>
+        <v>0.19347437399999734</v>
       </c>
       <c r="D398" s="5">
-        <v>6.5516385359526419</v>
+        <v>6.0199419631564055</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>39.971745865999999</v>
+        <v>39.977864615000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.15216801399999724</v>
+        <v>0.16481972700000114</v>
       </c>
       <c r="D399" s="5">
-        <v>4.6833452483861393</v>
+        <v>5.0824990244572987</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>40.331972755999999</v>
+        <v>40.333036079999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.36022688999999986</v>
+        <v>0.35517146499999797</v>
       </c>
       <c r="D400" s="5">
-        <v>11.366910292103194</v>
+        <v>11.197715108024898</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>40.353152076000001</v>
+        <v>40.334916550999999</v>
       </c>
       <c r="C401" s="5">
-        <v>2.1179320000001667E-2</v>
+        <v>1.8804709999997726E-3</v>
       </c>
       <c r="D401" s="5">
-        <v>0.63197296559547311</v>
+        <v>5.5962658896335782E-2</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4643705557640079</v>
+        <v>4.4531523869198564</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>40.768674763</v>
+        <v>40.736606621</v>
       </c>
       <c r="C402" s="5">
-        <v>0.41552268699999928</v>
+        <v>0.40169007000000079</v>
       </c>
       <c r="D402" s="5">
-        <v>13.080979960940819</v>
+        <v>12.627446423499178</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>40.890076166999997</v>
+        <v>40.881013005</v>
       </c>
       <c r="C403" s="5">
-        <v>0.12140140399999666</v>
+        <v>0.14440638399999983</v>
       </c>
       <c r="D403" s="5">
-        <v>3.632482466236242</v>
+        <v>4.3377806724118395</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>41.050580271000001</v>
+        <v>41.050283127999997</v>
       </c>
       <c r="C404" s="5">
-        <v>0.16050410400000459</v>
+        <v>0.16927012299999689</v>
       </c>
       <c r="D404" s="5">
-        <v>4.8133426213113228</v>
+        <v>5.0833952752050715</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>41.207288402000003</v>
+        <v>41.213739337</v>
       </c>
       <c r="C405" s="5">
-        <v>0.15670813100000203</v>
+        <v>0.16345620900000313</v>
       </c>
       <c r="D405" s="5">
-        <v>4.6783433733050384</v>
+        <v>4.8842695465769026</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>41.205817267999997</v>
+        <v>41.216996948999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-1.4711340000062023E-3</v>
+        <v>3.2576119999987441E-3</v>
       </c>
       <c r="D406" s="5">
-        <v>-4.2832573390372275E-2</v>
+        <v>9.4891517497730504E-2</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>41.530411919000002</v>
+        <v>41.543938494000002</v>
       </c>
       <c r="C407" s="5">
-        <v>0.32459465100000529</v>
+        <v>0.32694154500000394</v>
       </c>
       <c r="D407" s="5">
-        <v>9.8733779943404052</v>
+        <v>9.9450917659033919</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>41.327207950999998</v>
+        <v>41.343868833000002</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.20320396800000395</v>
+        <v>-0.20006966100000056</v>
       </c>
       <c r="D408" s="5">
-        <v>-5.7160167381762994</v>
+        <v>-5.6283886714308284</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>41.502882433000003</v>
+        <v>41.525894029</v>
       </c>
       <c r="C409" s="5">
-        <v>0.17567448200000513</v>
+        <v>0.18202519599999789</v>
       </c>
       <c r="D409" s="5">
-        <v>5.2219473803732042</v>
+        <v>5.413085686781427</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>41.609970156000003</v>
+        <v>41.602473662000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.10708772299999936</v>
+        <v>7.6579633000001479E-2</v>
       </c>
       <c r="D410" s="5">
-        <v>3.1406182255490522</v>
+        <v>2.2355542633022862</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>41.510586171</v>
+        <v>41.520903124</v>
       </c>
       <c r="C411" s="5">
-        <v>-9.9383985000002895E-2</v>
+        <v>-8.1570538000001136E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.8288054858990885</v>
+        <v>-2.3276484550804444</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>41.552575216000001</v>
+        <v>41.556100219000001</v>
       </c>
       <c r="C412" s="5">
-        <v>4.1989045000001113E-2</v>
+        <v>3.51970950000009E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>1.2206072698049963</v>
+        <v>1.0219910631293905</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>41.585397923000002</v>
+        <v>41.562171804999998</v>
       </c>
       <c r="C413" s="5">
-        <v>3.2822707000001117E-2</v>
+        <v>6.0715859999973532E-3</v>
       </c>
       <c r="D413" s="5">
-        <v>0.95201842951613269</v>
+        <v>0.17546788155371473</v>
       </c>
       <c r="E413" s="5">
-        <v>3.0536545067885168</v>
+        <v>3.0426621868629322</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>42.174115426999997</v>
+        <v>42.118699870999997</v>
       </c>
       <c r="C414" s="5">
-        <v>0.58871750399999456</v>
+        <v>0.55652806599999849</v>
       </c>
       <c r="D414" s="5">
-        <v>18.375397313845809</v>
+        <v>17.306123350316028</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>42.291480933000003</v>
+        <v>42.278309118000003</v>
       </c>
       <c r="C415" s="5">
-        <v>0.11736550600000584</v>
+        <v>0.15960924700000589</v>
       </c>
       <c r="D415" s="5">
-        <v>3.3910464081679637</v>
+        <v>4.6433984079154778</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>42.356831597999999</v>
+        <v>42.354764703999997</v>
       </c>
       <c r="C416" s="5">
-        <v>6.5350664999996866E-2</v>
+        <v>7.6455585999994469E-2</v>
       </c>
       <c r="D416" s="5">
-        <v>1.870133824062914</v>
+        <v>2.191779975059216</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>42.359045107</v>
+        <v>42.363714461000001</v>
       </c>
       <c r="C417" s="5">
-        <v>2.213509000000613E-3</v>
+        <v>8.9497570000034443E-3</v>
       </c>
       <c r="D417" s="5">
-        <v>6.272835542890931E-2</v>
+        <v>0.2538604262111166</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>42.482547535000002</v>
+        <v>42.492176336999997</v>
       </c>
       <c r="C418" s="5">
-        <v>0.12350242800000188</v>
+        <v>0.12846187599999581</v>
       </c>
       <c r="D418" s="5">
-        <v>3.5553852174847744</v>
+        <v>3.7001333997680463</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>42.690051302000001</v>
+        <v>42.706769405999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.20750376699999862</v>
+        <v>0.21459306900000286</v>
       </c>
       <c r="D419" s="5">
-        <v>6.0213905862551931</v>
+        <v>6.2314084974716133</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>42.632404127999997</v>
+        <v>42.662444868000001</v>
       </c>
       <c r="C420" s="5">
-        <v>-5.7647174000003076E-2</v>
+        <v>-4.4324537999997915E-2</v>
       </c>
       <c r="D420" s="5">
-        <v>-1.6084576362297764</v>
+        <v>-1.2383720570861789</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>42.813076414000001</v>
+        <v>42.856895911999999</v>
       </c>
       <c r="C421" s="5">
-        <v>0.18067228600000362</v>
+        <v>0.19445104399999735</v>
       </c>
       <c r="D421" s="5">
-        <v>5.2057175926346622</v>
+        <v>5.6086926837269901</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>42.919344318999997</v>
+        <v>42.910880878</v>
       </c>
       <c r="C422" s="5">
-        <v>0.10626790499999572</v>
+        <v>5.3984966000001577E-2</v>
       </c>
       <c r="D422" s="5">
-        <v>3.0195648850839252</v>
+        <v>1.522104302116567</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>42.628406998999999</v>
+        <v>42.640404263000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.29093731999999761</v>
+        <v>-0.27047661499999975</v>
       </c>
       <c r="D423" s="5">
-        <v>-7.8379131830875419</v>
+        <v>-7.30707146914874</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>42.881711826</v>
+        <v>42.888956364000002</v>
       </c>
       <c r="C424" s="5">
-        <v>0.2533048270000009</v>
+        <v>0.24855210100000136</v>
       </c>
       <c r="D424" s="5">
-        <v>7.3683117120082242</v>
+        <v>7.2235001829453749</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>42.907868667999999</v>
+        <v>42.876640248000001</v>
       </c>
       <c r="C425" s="5">
-        <v>2.6156841999998903E-2</v>
+        <v>-1.2316116000000932E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>0.73443262577279622</v>
+        <v>-0.34405171759174236</v>
       </c>
       <c r="E425" s="5">
-        <v>3.1801324769061834</v>
+        <v>3.1626558139627114</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>42.673719210999998</v>
+        <v>42.587639586999998</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.23414945700000089</v>
+        <v>-0.28900066100000288</v>
       </c>
       <c r="D426" s="5">
-        <v>-6.3554232171316061</v>
+        <v>-7.7951273023077245</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>42.674067247000004</v>
+        <v>42.655637476000003</v>
       </c>
       <c r="C427" s="5">
-        <v>3.4803600000543611E-4</v>
+        <v>6.7997889000004363E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>9.7873338037679503E-3</v>
+        <v>1.9329047768197771</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>42.652888296</v>
+        <v>42.652526426999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-2.117895100000311E-2</v>
+        <v>-3.1110490000045843E-3</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.59393174218008715</v>
+        <v>-8.7485777620077698E-2</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>42.828408129000003</v>
+        <v>42.837602478999997</v>
       </c>
       <c r="C429" s="5">
-        <v>0.17551983300000273</v>
+        <v>0.18507605199999944</v>
       </c>
       <c r="D429" s="5">
-        <v>5.0514006574466697</v>
+        <v>5.3330713968278376</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>42.863533732999997</v>
+        <v>42.876111436000002</v>
       </c>
       <c r="C430" s="5">
-        <v>3.5125603999993871E-2</v>
+        <v>3.8508957000004784E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.98862837364308565</v>
+        <v>1.0840922140527676</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>42.478676014999998</v>
+        <v>42.497084938</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.38485771799999924</v>
+        <v>-0.37902649800000177</v>
       </c>
       <c r="D431" s="5">
-        <v>-10.257947020444169</v>
+        <v>-10.107181208431459</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>42.550911288000002</v>
+        <v>42.587016290999998</v>
       </c>
       <c r="C432" s="5">
-        <v>7.2235273000003986E-2</v>
+        <v>8.9931352999997216E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>2.0598020048584464</v>
+        <v>2.5691780159269761</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>42.435481287000002</v>
+        <v>42.491397499000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.115430001</v>
+        <v>-9.5618791999996233E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.2071674865437827</v>
+        <v>-2.6612842555428617</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>42.341443871999999</v>
+        <v>42.339089696999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-9.4037415000002511E-2</v>
+        <v>-0.15230780200000282</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.6270386056097439</v>
+        <v>-4.2175331624329848</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>42.773617815000001</v>
+        <v>43.003768424</v>
       </c>
       <c r="C435" s="5">
-        <v>0.43217394300000223</v>
+        <v>0.66467872700000186</v>
       </c>
       <c r="D435" s="5">
-        <v>12.959783649089097</v>
+        <v>20.553542910756395</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>42.754613603000003</v>
+        <v>42.968343762000003</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.9004211999998688E-2</v>
+        <v>-3.5424661999996943E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>-0.53185610084139912</v>
+        <v>-0.98404226212339685</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>42.868113598999997</v>
+        <v>43.149865478999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.1134999959999945</v>
+        <v>0.18152171699999542</v>
       </c>
       <c r="D437" s="5">
-        <v>3.2325475587384522</v>
+        <v>5.1889177485373583</v>
       </c>
       <c r="E437" s="5">
-        <v>-9.2652164356166189E-2</v>
+        <v>0.63723563558071294</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>42.872871156999999</v>
+        <v>43.340279485000003</v>
       </c>
       <c r="C438" s="5">
-        <v>4.7575580000014384E-3</v>
+        <v>0.19041400600000458</v>
       </c>
       <c r="D438" s="5">
-        <v>0.13325885393544734</v>
+        <v>5.4258564017330091</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>42.665870151999997</v>
+        <v>43.248405992999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.20700100500000218</v>
+        <v>-9.1873492000004831E-2</v>
       </c>
       <c r="D439" s="5">
-        <v>-5.6424920747582767</v>
+        <v>-2.514331881341958</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>42.667565539999998</v>
+        <v>43.276917609999998</v>
       </c>
       <c r="C440" s="5">
-        <v>1.6953880000016852E-3</v>
+        <v>2.851161699999949E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>4.7694100331097111E-2</v>
+        <v>0.79397768680307124</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>42.572488859000003</v>
+        <v>43.160583959</v>
       </c>
       <c r="C441" s="5">
-        <v>-9.5076680999994778E-2</v>
+        <v>-0.11633365099999793</v>
       </c>
       <c r="D441" s="5">
-        <v>-2.6414460272320639</v>
+        <v>-3.1784800123320189</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>42.494535444999997</v>
+        <v>43.070554499000004</v>
       </c>
       <c r="C442" s="5">
-        <v>-7.795341400000666E-2</v>
+        <v>-9.0029459999996675E-2</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.1752956275196578</v>
+        <v>-2.474583952367837</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>42.569015596</v>
+        <v>43.091561767000002</v>
       </c>
       <c r="C443" s="5">
-        <v>7.4480151000003048E-2</v>
+        <v>2.1007267999998191E-2</v>
       </c>
       <c r="D443" s="5">
-        <v>2.1236332269320313</v>
+        <v>0.5868616328225551</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>42.671058377999998</v>
+        <v>43.120804972999998</v>
       </c>
       <c r="C444" s="5">
-        <v>0.10204278199999806</v>
+        <v>2.9243205999996746E-2</v>
       </c>
       <c r="D444" s="5">
-        <v>2.9147660631429373</v>
+        <v>0.81740186466434661</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>42.704439305999998</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.41636566700000088</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-10.99098929197817</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>