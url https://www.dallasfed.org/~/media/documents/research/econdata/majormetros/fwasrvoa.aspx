--- v9 (2026-09-25)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8E9B44CB-9E3E-4A23-ADE2-2454480625F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{61595D08-A611-4ED9-A2E3-C7D0F5C3A321}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E363C671-8F6B-46C9-A9A1-7709A6FE0638}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{8F55B955-8739-4F04-A3C5-250BB1CFA334}"/>
   </bookViews>
   <sheets>
     <sheet name="fwasrvoa" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Other Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65FD8994-69B6-4F27-9725-CD63D2DD3418}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{60357F03-1997-48EE-BB15-5A6ED08992DA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>2.1007267999998191E-2</v>
       </c>
       <c r="D443" s="5">
         <v>0.5868616328225551</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>43.120804972999998</v>
       </c>
       <c r="C444" s="5">
         <v>2.9243205999996746E-2</v>
       </c>
       <c r="D444" s="5">
         <v>0.81740186466434661</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>42.704439305999998</v>
+        <v>42.702129652000004</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.41636566700000088</v>
+        <v>-0.41867532099999494</v>
       </c>
       <c r="D445" s="5">
-        <v>-10.99098929197817</v>
+        <v>-11.048740348969821</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>42.715346144999998</v>
+      </c>
+      <c r="C446" s="5">
+        <v>1.32164929999945E-2</v>
+      </c>
+      <c r="D446" s="5">
+        <v>0.37203805308416715</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>