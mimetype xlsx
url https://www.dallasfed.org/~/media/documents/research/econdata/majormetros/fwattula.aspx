--- v8 (2026-09-10)
+++ v9 (2026-10-15)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EBE8F271-C13D-4C6D-A118-08B0E5B99139}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7511B72C-CF8F-4256-839B-4955B9E692DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B464CF0A-E86B-4827-92A0-D61FF417FCBD}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CCFCA04E-6AF2-4C24-B40D-9510323EDF75}"/>
   </bookViews>
   <sheets>
     <sheet name="fwattula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A246C63D-E512-4E65-BCF3-7915A2663E0D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CCABD6F-E4EE-40D9-93D6-5C084B3C50AD}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -3128,214 +3128,214 @@
         <v>-0.65959836999999766</v>
       </c>
       <c r="D155" s="5">
         <v>-3.8662147457785401</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>201.01293945</v>
       </c>
       <c r="C156" s="5">
         <v>0.59928503000000433</v>
       </c>
       <c r="D156" s="5">
         <v>3.6478949742265065</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>199.09220349</v>
+        <v>199.09220350000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.9207359600000018</v>
+        <v>-1.9207359499999939</v>
       </c>
       <c r="D157" s="5">
-        <v>-10.88252634200677</v>
+        <v>-10.882526288292427</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>198.30435818999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.78784530000001496</v>
+        <v>-0.78784531000002289</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.6466253115218787</v>
+        <v>-4.6466253689947496</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>197.11465945</v>
+        <v>197.11465946000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.189698739999983</v>
+        <v>-1.1896987299999751</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.9663668515628663</v>
+        <v>-6.9663667949255821</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>196.26072407000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.8539353799999958</v>
+        <v>-0.85393539000000374</v>
       </c>
       <c r="D160" s="5">
-        <v>-5.0765153582530971</v>
+        <v>-5.0765154160409161</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>195.29818933000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.96253473999999528</v>
       </c>
       <c r="D161" s="5">
         <v>-5.7290593103989984</v>
       </c>
       <c r="E161" s="5">
         <v>-2.455185550605743</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>193.68075908</v>
+        <v>193.68075906999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.6174302500000124</v>
+        <v>-1.6174302600000203</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.4977991638447783</v>
+        <v>-9.4977992199178569</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>193.77855728</v>
       </c>
       <c r="C163" s="5">
-        <v>9.7798199999999724E-2</v>
+        <v>9.7798210000007657E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.60762006456327455</v>
+        <v>0.60762012689754563</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>192.92444835000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.85410892999999533</v>
       </c>
       <c r="D164" s="5">
         <v>-5.1628297341454914</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>192.42438784999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.50006050000001778</v>
       </c>
       <c r="D165" s="5">
         <v>-3.0664410203109727</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>191.51410349</v>
       </c>
       <c r="C166" s="5">
         <v>-0.91028435999999147</v>
       </c>
       <c r="D166" s="5">
         <v>-5.5313349828684188</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>190.97298218</v>
+        <v>190.97298219000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.54112130999999408</v>
+        <v>-0.54112129999998615</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.3383914783154611</v>
+        <v>-3.338391417576958</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>190.43624401</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.53673817000000668</v>
+        <v>-0.53673818000001461</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.3210049287782151</v>
+        <v>-3.3210049895276428</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>190.64955877</v>
       </c>
       <c r="C169" s="5">
         <v>0.21331476000000293</v>
       </c>
       <c r="D169" s="5">
         <v>1.3524769542113013</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>190.9506609</v>
       </c>
       <c r="C170" s="5">
         <v>0.30110213000000385</v>
@@ -3355,88 +3355,88 @@
         <v>-0.12693627000001584</v>
       </c>
       <c r="D171" s="5">
         <v>-0.79480130460527487</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>190.61041435000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21331027999997332</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3331908176111185</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>190.24545126000001</v>
+        <v>190.24545125</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.36496309000000338</v>
+        <v>-0.36496310000001131</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.2736058583757268</v>
+        <v>-2.2736059200180292</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.5871914569890242</v>
+        <v>-2.587191462109395</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>190.96956564000001</v>
+        <v>190.96956563000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.72411438000000317</v>
       </c>
       <c r="D174" s="5">
-        <v>4.6642928975347386</v>
+        <v>4.6642928977850495</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>191.800262</v>
       </c>
       <c r="C175" s="5">
-        <v>0.83069635999999036</v>
+        <v>0.8306963699999983</v>
       </c>
       <c r="D175" s="5">
-        <v>5.346577168525779</v>
+        <v>5.3465772347226714</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>192.00703887</v>
       </c>
       <c r="C176" s="5">
         <v>0.20677686999999878</v>
       </c>
       <c r="D176" s="5">
         <v>1.3013998664725746</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>192.73010518000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.72306631000000721</v>
@@ -3498,3782 +3498,3791 @@
         <v>0.86446218999998337</v>
       </c>
       <c r="D181" s="5">
         <v>5.4417678532501235</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>196.79966125000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.5979035200000169</v>
       </c>
       <c r="D182" s="5">
         <v>3.7187879055273099</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>198.02211667</v>
+        <v>198.02211668000001</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2224554199999886</v>
+        <v>1.2224554299999966</v>
       </c>
       <c r="D183" s="5">
-        <v>7.7140169506532352</v>
+        <v>7.7140170159271992</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>198.31009370000001</v>
+        <v>198.31009369</v>
       </c>
       <c r="C184" s="5">
-        <v>0.28797703000000752</v>
+        <v>0.28797700999999165</v>
       </c>
       <c r="D184" s="5">
-        <v>1.7591465788826088</v>
+        <v>1.7591464556415026</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>198.77297250999999</v>
+        <v>198.77297247000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.4628788099999781</v>
+        <v>0.46287878000001115</v>
       </c>
       <c r="D185" s="5">
-        <v>2.837178174933519</v>
+        <v>2.8371779888289872</v>
       </c>
       <c r="E185" s="5">
-        <v>4.4823785239131997</v>
+        <v>4.4823785083797141</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>198.92873986999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.15576735999999869</v>
+        <v>0.15576739999997358</v>
       </c>
       <c r="D186" s="5">
-        <v>0.94443713855256739</v>
+        <v>0.94443738231466678</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>197.34734356000001</v>
+        <v>197.34734358</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.5813963099999739</v>
+        <v>-1.5813962899999865</v>
       </c>
       <c r="D187" s="5">
-        <v>-9.1332407295505291</v>
+        <v>-9.1332406190449245</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>198.24000824999999</v>
+        <v>198.24000826</v>
       </c>
       <c r="C188" s="5">
-        <v>0.89266468999997528</v>
+        <v>0.89266467999999577</v>
       </c>
       <c r="D188" s="5">
-        <v>5.5650765791344536</v>
+        <v>5.565076514655054</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>198.05279236000001</v>
+        <v>198.05279236999999</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.18721588999997607</v>
+        <v>-0.18721589000000449</v>
       </c>
       <c r="D189" s="5">
-        <v>-1.1274001840015702</v>
+        <v>-1.1274001839451375</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>198.48614090999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.43334854999997674</v>
+        <v>0.43334853999999723</v>
       </c>
       <c r="D190" s="5">
-        <v>2.6574841604984023</v>
+        <v>2.6574840982984682</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>199.20710747999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.72096657000000164</v>
       </c>
       <c r="D191" s="5">
         <v>4.446934483451459</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>199.67661960000001</v>
+        <v>199.67661959</v>
       </c>
       <c r="C192" s="5">
-        <v>0.46951212000001874</v>
+        <v>0.46951211000001081</v>
       </c>
       <c r="D192" s="5">
-        <v>2.8652379129374239</v>
+        <v>2.8652378511181187</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>199.79284469999999</v>
+        <v>199.79284468</v>
       </c>
       <c r="C193" s="5">
-        <v>0.11622509999997988</v>
+        <v>0.11622509000000036</v>
       </c>
       <c r="D193" s="5">
-        <v>0.70072040828630389</v>
+        <v>0.70072034783852377</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>200.56506888999999</v>
+        <v>200.56506887</v>
       </c>
       <c r="C194" s="5">
         <v>0.77222419000000286</v>
       </c>
       <c r="D194" s="5">
-        <v>4.7380292912991617</v>
+        <v>4.738029291783441</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>200.57593360999999</v>
+        <v>200.57593362</v>
       </c>
       <c r="C195" s="5">
-        <v>1.0864720000000716E-2</v>
+        <v>1.0864749999996093E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>6.502403030343995E-2</v>
+        <v>6.5024209909769759E-2</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>201.50034733999999</v>
+        <v>201.50034731</v>
       </c>
       <c r="C196" s="5">
-        <v>0.92441372999999771</v>
+        <v>0.9244136899999944</v>
       </c>
       <c r="D196" s="5">
-        <v>5.6729230689762211</v>
+        <v>5.6729228169594137</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>201.65251436</v>
+        <v>201.65251427999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.15216702000000737</v>
+        <v>0.15216696999999613</v>
       </c>
       <c r="D197" s="5">
-        <v>0.90997736625011427</v>
+        <v>0.9099770661368467</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4486586449046213</v>
+        <v>1.448658625072663</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>202.11352281999999</v>
+        <v>202.11352285000001</v>
       </c>
       <c r="C198" s="5">
-        <v>0.46100845999998796</v>
+        <v>0.46100857000001838</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7781424480542549</v>
+        <v>2.7781431204129126</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>202.59932531000001</v>
+        <v>202.59932537</v>
       </c>
       <c r="C199" s="5">
-        <v>0.48580249000002595</v>
+        <v>0.48580251999999291</v>
       </c>
       <c r="D199" s="5">
-        <v>2.9227720832844861</v>
+        <v>2.9227722657287458</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>203.22369807000001</v>
+        <v>203.22369811999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.62437275999999997</v>
+        <v>0.62437274999999204</v>
       </c>
       <c r="D200" s="5">
-        <v>3.7615050850419829</v>
+        <v>3.7615050226395219</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>204.30046393999999</v>
+        <v>204.30046397000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0767658699999743</v>
+        <v>1.0767658500000152</v>
       </c>
       <c r="D201" s="5">
-        <v>6.5467077236024629</v>
+        <v>6.5467075967803323</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>204.88104571</v>
+        <v>204.88104572</v>
       </c>
       <c r="C202" s="5">
-        <v>0.5805817700000091</v>
+        <v>0.58058174999999324</v>
       </c>
       <c r="D202" s="5">
-        <v>3.4639729124465557</v>
+        <v>3.4639727907311402</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>205.2467092</v>
       </c>
       <c r="C203" s="5">
-        <v>0.36566349000000287</v>
+        <v>0.36566347999999493</v>
       </c>
       <c r="D203" s="5">
-        <v>2.1628609760754314</v>
+        <v>2.1628609162382517</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>205.09263182000001</v>
+        <v>205.09263182999999</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.15407737999998972</v>
+        <v>-0.15407737000001021</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.89712217762200064</v>
+        <v>-0.89712211963695054</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>205.79269631</v>
+        <v>205.79269629999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.70006448999998838</v>
+        <v>0.70006447000000094</v>
       </c>
       <c r="D205" s="5">
-        <v>4.1738681858705995</v>
+        <v>4.1738680641735693</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>205.78646964999999</v>
+        <v>205.78646956</v>
       </c>
       <c r="C206" s="5">
-        <v>-6.2266600000100425E-3</v>
+        <v>-6.22673999998824E-3</v>
       </c>
       <c r="D206" s="5">
-        <v>-3.6302302370028183E-2</v>
+        <v>-3.6302768705231969E-2</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>206.08799368999999</v>
+        <v>206.08799361999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.30152404000000388</v>
+        <v>0.30152405999999132</v>
       </c>
       <c r="D207" s="5">
-        <v>1.7725121883612527</v>
+        <v>1.7725123076619109</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>207.07984568000001</v>
+        <v>207.07984572000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.99185199000001489</v>
+        <v>0.99185210000001689</v>
       </c>
       <c r="D208" s="5">
-        <v>5.9306644062978586</v>
+        <v>5.9306650836053132</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>208.43588177999999</v>
+        <v>208.43588147</v>
       </c>
       <c r="C209" s="5">
-        <v>1.356036099999983</v>
+        <v>1.3560357499999895</v>
       </c>
       <c r="D209" s="5">
-        <v>8.1473332578422486</v>
+        <v>8.1473310770339822</v>
       </c>
       <c r="E209" s="5">
-        <v>3.3638893328599817</v>
+        <v>3.3638892201369286</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>208.56882266</v>
+        <v>208.56882243999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.1329408800000067</v>
+        <v>0.13294096999999283</v>
       </c>
       <c r="D210" s="5">
-        <v>0.76805327402789114</v>
+        <v>0.76805379696600617</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>209.08238849</v>
+        <v>209.08238897999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.51356583000000455</v>
+        <v>0.51356653999999935</v>
       </c>
       <c r="D211" s="5">
-        <v>2.9951458421561217</v>
+        <v>2.9951500423576416</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>209.63477696999999</v>
+        <v>209.63477710999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.55238847999999052</v>
+        <v>0.55238812999999709</v>
       </c>
       <c r="D212" s="5">
-        <v>3.216834735880858</v>
+        <v>3.2168326602989739</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>209.44803407000001</v>
+        <v>209.44803425999999</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.1867428999999845</v>
+        <v>-0.18674285000000168</v>
       </c>
       <c r="D213" s="5">
-        <v>-1.0637396216722883</v>
+        <v>-1.0637393375455217</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>209.65655125000001</v>
+        <v>209.65655138</v>
       </c>
       <c r="C214" s="5">
-        <v>0.20851718000000119</v>
+        <v>0.20851712000001044</v>
       </c>
       <c r="D214" s="5">
-        <v>1.2012300381161634</v>
+        <v>1.2012296894767349</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>210.11544699999999</v>
+        <v>210.11544702</v>
       </c>
       <c r="C215" s="5">
-        <v>0.45889574999998217</v>
+        <v>0.4588956400000086</v>
       </c>
       <c r="D215" s="5">
-        <v>2.6584084300247612</v>
+        <v>2.6584077834296282</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>210.54282866</v>
+        <v>210.54282863</v>
       </c>
       <c r="C216" s="5">
-        <v>0.42738166000000888</v>
+        <v>0.42738160999999764</v>
       </c>
       <c r="D216" s="5">
-        <v>2.468331160961923</v>
+        <v>2.4683308687123429</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>210.57942209000001</v>
+        <v>210.57942202000001</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6593430000010585E-2</v>
+        <v>3.6593390000007275E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.20876568176857457</v>
+        <v>0.20876545338004426</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>210.27631402</v>
+        <v>210.27631374000001</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.3031080700000075</v>
+        <v>-0.30310828000000356</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.7136713195658904</v>
+        <v>-1.7136724980171159</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>211.90233563999999</v>
+        <v>211.90233536</v>
       </c>
       <c r="C219" s="5">
         <v>1.6260216199999888</v>
       </c>
       <c r="D219" s="5">
-        <v>9.6843477047635851</v>
+        <v>9.6843477182124715</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>212.68301416</v>
       </c>
       <c r="C220" s="5">
-        <v>0.78067852000000926</v>
+        <v>0.780678800000004</v>
       </c>
       <c r="D220" s="5">
-        <v>4.5116621560208792</v>
+        <v>4.5116638131956099</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>213.01324503000001</v>
+        <v>213.01324439000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.33023087000000828</v>
+        <v>0.33023023000001217</v>
       </c>
       <c r="D221" s="5">
-        <v>1.8792226895226083</v>
+        <v>1.8792190163595901</v>
       </c>
       <c r="E221" s="5">
-        <v>2.196053391052577</v>
+        <v>2.196053235996609</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>212.83541351</v>
+        <v>212.83541285000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.17783152000001223</v>
+        <v>-0.17783153999999968</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.99721830137231571</v>
+        <v>-0.9972184159933617</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>212.78607732</v>
+        <v>212.78607821</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.933618999999112E-2</v>
+        <v>-4.9334640000012087E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.27781094051096966</v>
+        <v>-0.27780222448161584</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>212.94727383</v>
+        <v>212.9472748</v>
       </c>
       <c r="C224" s="5">
-        <v>0.16119650999999635</v>
+        <v>0.16119659000000297</v>
       </c>
       <c r="D224" s="5">
-        <v>0.91285957395970119</v>
+        <v>0.91286002505690522</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>213.15498756</v>
+        <v>213.15498815999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.20771372999999471</v>
+        <v>0.20771335999998541</v>
       </c>
       <c r="D225" s="5">
-        <v>1.1768079817984223</v>
+        <v>1.1768058689048511</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>212.63357755000001</v>
+        <v>212.633578</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.52141000999998255</v>
+        <v>-0.52141015999998785</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.8962132935035023</v>
+        <v>-2.8962141074700187</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>212.49797923</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.13559832000001393</v>
+        <v>-0.13559877000000142</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.76257231070575582</v>
+        <v>-0.76257483091961564</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>212.47266077</v>
+        <v>212.47266035000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-2.5318459999994047E-2</v>
+        <v>-2.5318879999986166E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.14288253639666015</v>
+        <v>-0.14288490507715634</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>212.25838529000001</v>
+        <v>212.25838469999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.21427547999999774</v>
+        <v>-0.21427565000001891</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.2034919733908023</v>
+        <v>-1.2034929252829007</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>211.47019478999999</v>
+        <v>211.47019399999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.78819050000001312</v>
+        <v>-0.78819070000000124</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.3661344025470168</v>
+        <v>-4.366135499796286</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>210.67225345</v>
+        <v>210.67225274</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.79794133999999417</v>
+        <v>-0.79794125999998755</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.4351671577431917</v>
+        <v>-4.4351667384956439</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>208.85641634999999</v>
+        <v>208.85641631999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.8158371000000102</v>
+        <v>-1.8158364200000108</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.8665956786843871</v>
+        <v>-9.8665921888726587</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>208.34261032000001</v>
+        <v>208.34260981</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.51380602999998359</v>
+        <v>-0.51380650999999489</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.9124927692099178</v>
+        <v>-2.9124954537784853</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.192649902752386</v>
+        <v>-2.1926498483111567</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>208.63050559999999</v>
+        <v>208.63050487000001</v>
       </c>
       <c r="C234" s="5">
-        <v>0.28789527999998654</v>
+        <v>0.28789506000001097</v>
       </c>
       <c r="D234" s="5">
-        <v>1.6708637066916943</v>
+        <v>1.6708624242750769</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>207.02908332000001</v>
+        <v>207.02908423</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.60142227999998</v>
+        <v>-1.6014206400000148</v>
       </c>
       <c r="D235" s="5">
-        <v>-8.8319672543902943</v>
+        <v>-8.8319586176485281</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>205.44570009</v>
+        <v>205.44570067000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.5833832300000097</v>
+        <v>-1.5833835599999873</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.8013598575923382</v>
+        <v>-8.8013615783872119</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>204.16314971</v>
+        <v>204.16315463999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.2825503800000035</v>
+        <v>-1.2825460300000202</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.2393863604559572</v>
+        <v>-7.2393626238756887</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>203.33308971</v>
+        <v>203.33308923000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.83006000000000313</v>
+        <v>-0.83006540999997469</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.7711732561231734</v>
+        <v>-4.7712035480420356</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>201.88204160000001</v>
+        <v>201.88204116</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.4510481099999879</v>
+        <v>-1.451048070000013</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.2353236750055459</v>
+        <v>-8.2353234755076841</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>200.90512557</v>
+        <v>200.90512493</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.97691603000001237</v>
+        <v>-0.9769162300000005</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.65477056421404</v>
+        <v>-5.6547717032545126</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>200.06000273000001</v>
+        <v>200.06000197</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.84512283999998772</v>
+        <v>-0.84512295999999765</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.9327254646334033</v>
+        <v>-4.9327261642644782</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>200.07184411</v>
+        <v>200.07184251000001</v>
       </c>
       <c r="C242" s="5">
-        <v>1.1841379999992796E-2</v>
+        <v>1.1840540000008559E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>7.1050097641944809E-2</v>
+        <v>7.1045056142415852E-2</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>198.70905003999999</v>
+        <v>198.70904802000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.3627940700000067</v>
+        <v>-1.3627944899999989</v>
       </c>
       <c r="D243" s="5">
-        <v>-7.8744563127935212</v>
+        <v>-7.8744587100723855</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>198.16544629000001</v>
+        <v>198.16544454000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.54360374999998839</v>
+        <v>-0.54360348000000158</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.2338659666094394</v>
+        <v>-3.2338644168669384</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.11608962</v>
+        <v>198.11608791</v>
       </c>
       <c r="C245" s="5">
-        <v>-4.9356670000008762E-2</v>
+        <v>-4.9356630000005453E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.29847250128357539</v>
+        <v>-0.2984722623566749</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.9085113622665872</v>
+        <v>-4.9085119502564449</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>198.21525063000001</v>
+        <v>198.21524819000001</v>
       </c>
       <c r="C246" s="5">
-        <v>9.9161010000017313E-2</v>
+        <v>9.9160280000006651E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>0.60227985943031026</v>
+        <v>0.60227541858777212</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>198.27357817000001</v>
+        <v>198.27357842999999</v>
       </c>
       <c r="C247" s="5">
-        <v>5.8327539999993405E-2</v>
+        <v>5.833023999997522E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.35368842312915039</v>
+        <v>0.35370482634549116</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>198.90079505</v>
+        <v>198.90079795</v>
       </c>
       <c r="C248" s="5">
-        <v>0.62721687999999176</v>
+        <v>0.62721952000001124</v>
       </c>
       <c r="D248" s="5">
-        <v>3.8628172705269304</v>
+        <v>3.86283380816419</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>198.70975490999999</v>
+        <v>198.70976816999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.19104014000001257</v>
+        <v>-0.19102978000000803</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.1465062363779754</v>
+        <v>-1.1464443734167773</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>198.95061115999999</v>
+        <v>198.95061305999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.24085625000000732</v>
+        <v>0.24084489000000531</v>
       </c>
       <c r="D250" s="5">
-        <v>1.4642568701436431</v>
+        <v>1.4641872489873586</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>199.36769107999999</v>
+        <v>199.36769194999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.41707991999999194</v>
+        <v>0.41707888999999909</v>
       </c>
       <c r="D251" s="5">
-        <v>2.5448890770898736</v>
+        <v>2.5448826951322001</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>199.78744925999999</v>
+        <v>199.78744885</v>
       </c>
       <c r="C252" s="5">
-        <v>0.41975818000000231</v>
+        <v>0.41975690000001009</v>
       </c>
       <c r="D252" s="5">
-        <v>2.5560003433454437</v>
+        <v>2.5559924473820494</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>199.93263508000001</v>
+        <v>199.93263332999999</v>
       </c>
       <c r="C253" s="5">
-        <v>0.14518582000002311</v>
+        <v>0.1451844799999833</v>
       </c>
       <c r="D253" s="5">
-        <v>0.87553556877761896</v>
+        <v>0.87552745745582694</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>200.37100812</v>
+        <v>200.37100418</v>
       </c>
       <c r="C254" s="5">
-        <v>0.43837303999998767</v>
+        <v>0.43837085000001252</v>
       </c>
       <c r="D254" s="5">
-        <v>2.6630870899542636</v>
+        <v>2.6630736485951045</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>201.27153435</v>
+        <v>201.27152695999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.90052622999999699</v>
+        <v>0.90052277999998864</v>
       </c>
       <c r="D255" s="5">
-        <v>5.5284816190436237</v>
+        <v>5.5284600240621096</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>201.38694272999999</v>
+        <v>201.38693787</v>
       </c>
       <c r="C256" s="5">
-        <v>0.11540837999999098</v>
+        <v>0.11541091000000847</v>
       </c>
       <c r="D256" s="5">
-        <v>0.69024984420127389</v>
+        <v>0.69026504914067033</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>201.82427308999999</v>
+        <v>201.82425853999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.43733036000000425</v>
+        <v>0.4373206699999912</v>
       </c>
       <c r="D257" s="5">
-        <v>2.637261687083936</v>
+        <v>2.6372026175824237</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8717225224425427</v>
+        <v>1.8717160575493219</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>201.78355436000001</v>
+        <v>201.78355594999999</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.0718729999980496E-2</v>
+        <v>-4.0702589999995098E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.24183559175221525</v>
+        <v>-0.24173985720571389</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>201.97981830000001</v>
+        <v>201.97981132000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.19626393999999436</v>
+        <v>0.19625537000001714</v>
       </c>
       <c r="D259" s="5">
-        <v>1.173439191154646</v>
+        <v>1.1733876684251854</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>202.79097501000001</v>
+        <v>202.79097783</v>
       </c>
       <c r="C260" s="5">
-        <v>0.81115671000000589</v>
+        <v>0.81116650999999251</v>
       </c>
       <c r="D260" s="5">
-        <v>4.9271201742815851</v>
+        <v>4.9271811963693235</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>203.99195230000001</v>
+        <v>203.99197715</v>
       </c>
       <c r="C261" s="5">
-        <v>1.2009772899999973</v>
+        <v>1.200999319999994</v>
       </c>
       <c r="D261" s="5">
-        <v>7.3428033570277496</v>
+        <v>7.3429423607834554</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>203.18865208</v>
+        <v>203.18866342000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.80330022000001122</v>
+        <v>-0.80331372999998507</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.624466786358095</v>
+        <v>-4.62454233327475</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>203.44083918000001</v>
+        <v>203.44084971000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.25218710000001465</v>
+        <v>0.25218628999999737</v>
       </c>
       <c r="D263" s="5">
-        <v>1.4995862054456577</v>
+        <v>1.4995812717327084</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>203.78754488999999</v>
+        <v>203.78756064999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.34670570999998063</v>
+        <v>0.34671093999997993</v>
       </c>
       <c r="D264" s="5">
-        <v>2.0643286817970674</v>
+        <v>2.0643600064734757</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>204.00670521000001</v>
+        <v>204.00672187000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.21916032000001451</v>
+        <v>0.21916122000001792</v>
       </c>
       <c r="D265" s="5">
-        <v>1.2981830963582519</v>
+        <v>1.2981883580365006</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>204.24213578000001</v>
+        <v>204.24214112000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.23543057000000545</v>
+        <v>0.23541925000000674</v>
       </c>
       <c r="D266" s="5">
-        <v>1.3936639242810855</v>
+        <v>1.3935963735628887</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>203.61521597000001</v>
+        <v>203.61519085</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.62691981000000396</v>
+        <v>-0.62695027000000891</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.621839696033835</v>
+        <v>-3.6220126161084831</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>203.71334615000001</v>
+        <v>203.71330502999999</v>
       </c>
       <c r="C268" s="5">
-        <v>9.813017999999829E-2</v>
+        <v>9.8114179999981843E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.57986260920661614</v>
+        <v>0.57976788435780691</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>203.94474335000001</v>
+        <v>203.94468517999999</v>
       </c>
       <c r="C269" s="5">
-        <v>0.23139720000000352</v>
+        <v>0.23138015000000678</v>
       </c>
       <c r="D269" s="5">
-        <v>1.37162338883281</v>
+        <v>1.3715219701347037</v>
       </c>
       <c r="E269" s="5">
-        <v>1.0506517514146774</v>
+        <v>1.0506302142959445</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>205.27710392</v>
+        <v>205.27708723999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.3323605699999916</v>
+        <v>1.3324020599999926</v>
       </c>
       <c r="D270" s="5">
-        <v>8.1274479651510347</v>
+        <v>8.1277126203825656</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>205.86587026000001</v>
+        <v>205.86583651000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.58876634000000649</v>
+        <v>0.58874927000002231</v>
       </c>
       <c r="D271" s="5">
-        <v>3.4966008282617533</v>
+        <v>3.4964981360600333</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>206.07902039999999</v>
+        <v>206.0789978</v>
       </c>
       <c r="C272" s="5">
-        <v>0.213150139999982</v>
+        <v>0.21316128999998796</v>
       </c>
       <c r="D272" s="5">
-        <v>1.2495600880293667</v>
+        <v>1.2496260319299735</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>207.04642201999999</v>
+        <v>207.04657717000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.96740162000000396</v>
+        <v>0.96757937000000993</v>
       </c>
       <c r="D273" s="5">
-        <v>5.7809304963060582</v>
+        <v>5.7820209111209664</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>207.62103156000001</v>
+        <v>207.62103339999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.57460954000001152</v>
+        <v>0.57445622999998136</v>
       </c>
       <c r="D274" s="5">
-        <v>3.3816301282469041</v>
+        <v>3.3807115001870613</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>208.34241272</v>
+        <v>208.34243475</v>
       </c>
       <c r="C275" s="5">
-        <v>0.72138115999999286</v>
+        <v>0.72140135000000782</v>
       </c>
       <c r="D275" s="5">
-        <v>4.2500175526106743</v>
+        <v>4.2501387459356499</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>208.90632152000001</v>
+        <v>208.90637957000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.5639088000000072</v>
+        <v>0.56394482000001744</v>
       </c>
       <c r="D276" s="5">
-        <v>3.2967631303304268</v>
+        <v>3.2969765040488985</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>209.31976287000001</v>
+        <v>209.31983298</v>
       </c>
       <c r="C277" s="5">
-        <v>0.41344134999999937</v>
+        <v>0.41345340999998825</v>
       </c>
       <c r="D277" s="5">
-        <v>2.400912186160542</v>
+        <v>2.4009823099174321</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>209.46076772999999</v>
+        <v>209.46080380999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.14100485999998114</v>
+        <v>0.14097082999998634</v>
       </c>
       <c r="D278" s="5">
-        <v>0.81136221768223216</v>
+        <v>0.81116540559373895</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>209.45462215000001</v>
+        <v>209.45458085999999</v>
       </c>
       <c r="C279" s="5">
-        <v>-6.1455799999805549E-3</v>
+        <v>-6.2229499999943982E-3</v>
       </c>
       <c r="D279" s="5">
-        <v>-3.5202325196126427E-2</v>
+        <v>-3.5645427579877875E-2</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>211.00107882</v>
+        <v>211.00090048999999</v>
       </c>
       <c r="C280" s="5">
-        <v>1.5464566699999978</v>
+        <v>1.5463196299999993</v>
       </c>
       <c r="D280" s="5">
-        <v>9.228690248615834</v>
+        <v>9.2278408491355499</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>210.86525796000001</v>
+        <v>210.86511788000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.13582085999999549</v>
+        <v>-0.13578260999997838</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.76970813334680255</v>
+        <v>-0.76949278208612304</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3933282595685066</v>
+        <v>3.3932890645775426</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>210.64948530000001</v>
+        <v>210.64941880000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.21577265999999895</v>
+        <v>-0.21569908000000737</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2210399731130583</v>
+        <v>-1.2206267359889389</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>211.56130639</v>
+        <v>211.56123292000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.91182108999998945</v>
+        <v>0.9118141200000025</v>
       </c>
       <c r="D283" s="5">
-        <v>5.3198067918185821</v>
+        <v>5.3197668736008286</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>211.57683596999999</v>
+        <v>211.57679159</v>
       </c>
       <c r="C284" s="5">
-        <v>1.5529579999991938E-2</v>
+        <v>1.5558669999990116E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>8.8121130389451352E-2</v>
+        <v>8.8286296283413002E-2</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>212.11789936</v>
+        <v>212.11818668000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.54106339000000503</v>
+        <v>0.54139509000000885</v>
       </c>
       <c r="D285" s="5">
-        <v>3.1122806540034187</v>
+        <v>3.1142162387481465</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>212.29855838</v>
+        <v>212.29857827000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.18065902000000733</v>
+        <v>0.18039158999999927</v>
       </c>
       <c r="D286" s="5">
-        <v>1.026830961517966</v>
+        <v>1.0253024290474144</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>212.46564334000001</v>
+        <v>212.46574508</v>
       </c>
       <c r="C287" s="5">
-        <v>0.16708496000001105</v>
+        <v>0.16716680999999767</v>
       </c>
       <c r="D287" s="5">
-        <v>0.94853275638633328</v>
+        <v>0.94899933952456994</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>212.35810312999999</v>
+        <v>212.3582725</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.10754021000002467</v>
+        <v>-0.1074725800000067</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.60569607977776219</v>
+        <v>-0.6053159390441043</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>213.21647096999999</v>
+        <v>213.21665125999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.85836783999999966</v>
+        <v>0.85837875999999369</v>
       </c>
       <c r="D289" s="5">
-        <v>4.9597921627648534</v>
+        <v>4.9598526254963637</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>213.65103923999999</v>
+        <v>213.65116223999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.43456826999999976</v>
+        <v>0.43451097999999888</v>
       </c>
       <c r="D290" s="5">
-        <v>2.4733903321521922</v>
+        <v>2.4730584821472057</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>214.31058985999999</v>
+        <v>214.31081803000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.65955062000000453</v>
+        <v>0.6596557900000164</v>
       </c>
       <c r="D291" s="5">
-        <v>3.7680041647790041</v>
+        <v>3.7686130326423983</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>215.26972069999999</v>
+        <v>215.26875491000001</v>
       </c>
       <c r="C292" s="5">
-        <v>0.95913084000000026</v>
+        <v>0.95793688000000543</v>
       </c>
       <c r="D292" s="5">
-        <v>5.5046955426365285</v>
+        <v>5.4976677745273372</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>215.67708758000001</v>
+        <v>215.67684059999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.40736688000001209</v>
+        <v>0.40808568999997874</v>
       </c>
       <c r="D293" s="5">
-        <v>2.2946112102146587</v>
+        <v>2.2987128437037097</v>
       </c>
       <c r="E293" s="5">
-        <v>2.2819451940787605</v>
+        <v>2.2818960140853051</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>216.48926942</v>
+        <v>216.48903791000001</v>
       </c>
       <c r="C294" s="5">
-        <v>0.81218183999999383</v>
+        <v>0.81219731000001616</v>
       </c>
       <c r="D294" s="5">
-        <v>4.6136545328992362</v>
+        <v>4.6137496326469574</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>217.13441112999999</v>
+        <v>217.13439464999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.6451417099999901</v>
+        <v>0.64535673999998266</v>
       </c>
       <c r="D295" s="5">
-        <v>3.6352178791216883</v>
+        <v>3.6364534083135336</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>218.3173219</v>
+        <v>218.31731979</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1829107700000066</v>
+        <v>1.1829251400000089</v>
       </c>
       <c r="D296" s="5">
-        <v>6.736874026989037</v>
+        <v>6.7369588608851672</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>218.63143506</v>
+        <v>218.63195966999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.31411316000000511</v>
+        <v>0.31463987999998722</v>
       </c>
       <c r="D297" s="5">
-        <v>1.7402786331520037</v>
+        <v>1.7432200029883882</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>220.21007306000001</v>
+        <v>220.21026574999999</v>
       </c>
       <c r="C298" s="5">
-        <v>1.5786380000000122</v>
+        <v>1.5783060800000044</v>
       </c>
       <c r="D298" s="5">
-        <v>9.0171707661952816</v>
+        <v>9.0151764411642752</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>221.5776123</v>
+        <v>221.57793236000001</v>
       </c>
       <c r="C299" s="5">
-        <v>1.3675392399999851</v>
+        <v>1.3676666100000148</v>
       </c>
       <c r="D299" s="5">
-        <v>7.7120683779428267</v>
+        <v>7.7128043958802905</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>222.67765004</v>
+        <v>222.67801546999999</v>
       </c>
       <c r="C300" s="5">
-        <v>1.1000377400000048</v>
+        <v>1.1000831099999857</v>
       </c>
       <c r="D300" s="5">
-        <v>6.1228771598832887</v>
+        <v>6.1231275398304641</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>223.27560575999999</v>
+        <v>223.27586789</v>
       </c>
       <c r="C301" s="5">
-        <v>0.59795571999998742</v>
+        <v>0.59785242000000949</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2703769108385128</v>
+        <v>3.2697981218086536</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>224.57712504</v>
+        <v>224.57716331</v>
       </c>
       <c r="C302" s="5">
-        <v>1.3015192800000079</v>
+        <v>1.3012954200000024</v>
       </c>
       <c r="D302" s="5">
-        <v>7.223726901938532</v>
+        <v>7.2224355800050821</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>225.50221934000001</v>
+        <v>225.50248531</v>
       </c>
       <c r="C303" s="5">
-        <v>0.92509430000001203</v>
+        <v>0.9253219999999942</v>
       </c>
       <c r="D303" s="5">
-        <v>5.0566701496285837</v>
+        <v>5.0579422419835485</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>225.81496614</v>
+        <v>225.81304485000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.31274679999998511</v>
+        <v>0.31055954000001407</v>
       </c>
       <c r="D304" s="5">
-        <v>1.6770218790124636</v>
+        <v>1.6652023183106879</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>227.89297998999999</v>
+        <v>227.89256148999999</v>
       </c>
       <c r="C305" s="5">
-        <v>2.0780138499999907</v>
+        <v>2.07951663999998</v>
       </c>
       <c r="D305" s="5">
-        <v>11.619148703028559</v>
+        <v>11.628085596192083</v>
       </c>
       <c r="E305" s="5">
-        <v>5.6639731865206988</v>
+        <v>5.6639001461708194</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>229.20748934</v>
+        <v>229.20711944999999</v>
       </c>
       <c r="C306" s="5">
-        <v>1.3145093500000087</v>
+        <v>1.3145579600000019</v>
       </c>
       <c r="D306" s="5">
-        <v>7.1455849533914595</v>
+        <v>7.1458711748062065</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>230.13678884000001</v>
+        <v>230.13690215</v>
       </c>
       <c r="C307" s="5">
-        <v>0.92929950000001327</v>
+        <v>0.92978270000000407</v>
       </c>
       <c r="D307" s="5">
-        <v>4.9752551322026495</v>
+        <v>4.9779082748660608</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>231.02153433000001</v>
+        <v>231.02167768000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.88474549000000025</v>
+        <v>0.88477553000001308</v>
       </c>
       <c r="D308" s="5">
-        <v>4.7121264297190324</v>
+        <v>4.7122874505005408</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>232.42294171</v>
+        <v>232.42351321999999</v>
       </c>
       <c r="C309" s="5">
-        <v>1.4014073799999949</v>
+        <v>1.4018355399999791</v>
       </c>
       <c r="D309" s="5">
-        <v>7.5272049014441844</v>
+        <v>7.5295770827912945</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>233.62834176000001</v>
+        <v>233.62905785999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.2054000500000086</v>
+        <v>1.2055446399999994</v>
       </c>
       <c r="D310" s="5">
-        <v>6.4041077061445018</v>
+        <v>6.4048817356716858</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>234.26840131</v>
+        <v>234.26941052999999</v>
       </c>
       <c r="C311" s="5">
-        <v>0.64005954999998949</v>
+        <v>0.64035266999999862</v>
       </c>
       <c r="D311" s="5">
-        <v>3.337570906384224</v>
+        <v>3.3391120969829879</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>235.33962120999999</v>
+        <v>235.34046197999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.0712198999999885</v>
+        <v>1.0710514499999988</v>
       </c>
       <c r="D312" s="5">
-        <v>5.6272650449452843</v>
+        <v>5.6263329346781799</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>236.35310564</v>
+        <v>236.35351168</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0134844300000054</v>
+        <v>1.0130497000000105</v>
       </c>
       <c r="D313" s="5">
-        <v>5.2919472633755404</v>
+        <v>5.2896039473180778</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>236.54660541000001</v>
+        <v>236.54651984</v>
       </c>
       <c r="C314" s="5">
-        <v>0.19349977000001672</v>
+        <v>0.19300816000000509</v>
       </c>
       <c r="D314" s="5">
-        <v>0.98686297696573</v>
+        <v>0.98434275978591668</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>237.30977053000001</v>
+        <v>237.31011785000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.76316511999999648</v>
+        <v>0.76359801000000971</v>
       </c>
       <c r="D315" s="5">
-        <v>3.9409763908164086</v>
+        <v>3.9432531199738774</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>236.72331398</v>
+        <v>236.71795306999999</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.58645655000000829</v>
+        <v>-0.59216478000001871</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.9255470021408714</v>
+        <v>-2.9536286828956815</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>238.03573309999999</v>
+        <v>238.03558183999999</v>
       </c>
       <c r="C317" s="5">
-        <v>1.3124191199999871</v>
+        <v>1.3176287699999989</v>
       </c>
       <c r="D317" s="5">
-        <v>6.8595881974630624</v>
+        <v>6.887817112573269</v>
       </c>
       <c r="E317" s="5">
-        <v>4.45066500532183</v>
+        <v>4.4507904442704138</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>237.35005036999999</v>
+        <v>237.35000081000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.68568272999999635</v>
+        <v>-0.68558102999998027</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.4024619521766275</v>
+        <v>-3.401967396079919</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>238.31236802999999</v>
+        <v>238.31292070000001</v>
       </c>
       <c r="C319" s="5">
-        <v>0.96231765999999652</v>
+        <v>0.96291988999999489</v>
       </c>
       <c r="D319" s="5">
-        <v>4.9752812303521354</v>
+        <v>4.9784656852785325</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>238.99246403999999</v>
+        <v>238.99240893999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.68009600999999975</v>
+        <v>0.67948823999998353</v>
       </c>
       <c r="D320" s="5">
-        <v>3.4788270748147054</v>
+        <v>3.475661108671102</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>240.14639328000001</v>
+        <v>240.14753164999999</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1539292400000249</v>
+        <v>1.1551227100000006</v>
       </c>
       <c r="D321" s="5">
-        <v>5.9503359931978528</v>
+        <v>5.9566561491578573</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>240.35756791</v>
+        <v>240.35919527999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.21117462999998793</v>
+        <v>0.21166363000000388</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0603480629680195</v>
+        <v>1.0628102777084703</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>241.04362248999999</v>
+        <v>241.04589121000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.68605457999998976</v>
+        <v>0.68669593000001328</v>
       </c>
       <c r="D323" s="5">
-        <v>3.479455446761559</v>
+        <v>3.4827355034830365</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>241.88266196999999</v>
+        <v>241.88513291000001</v>
       </c>
       <c r="C324" s="5">
-        <v>0.83903947999999673</v>
+        <v>0.83924170000000231</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2579372631245782</v>
+        <v>4.2589423589027398</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>242.25356923000001</v>
+        <v>242.25530843000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.37090726000002405</v>
+        <v>0.37017552000000364</v>
       </c>
       <c r="D325" s="5">
-        <v>1.8557004080438144</v>
+        <v>1.8519894631640943</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>243.32336501</v>
+        <v>243.31993251</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0697957799999926</v>
+        <v>1.0646240799999873</v>
       </c>
       <c r="D326" s="5">
-        <v>5.4298413873177687</v>
+        <v>5.4029145821533175</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>243.92609329000001</v>
+        <v>243.92600016</v>
       </c>
       <c r="C327" s="5">
-        <v>0.602728280000008</v>
+        <v>0.60606764999999996</v>
       </c>
       <c r="D327" s="5">
-        <v>3.0133133409335322</v>
+        <v>3.0302810874331954</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>244.84745606999999</v>
+        <v>244.8390081</v>
       </c>
       <c r="C328" s="5">
-        <v>0.92136277999998129</v>
+        <v>0.91300793999999996</v>
       </c>
       <c r="D328" s="5">
-        <v>4.6280258640660987</v>
+        <v>4.5851934850144938</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>245.96188806000001</v>
+        <v>245.95968450999999</v>
       </c>
       <c r="C329" s="5">
-        <v>1.1144319900000141</v>
+        <v>1.1206764099999873</v>
       </c>
       <c r="D329" s="5">
-        <v>5.6006676797815125</v>
+        <v>5.6330430135379306</v>
       </c>
       <c r="E329" s="5">
-        <v>3.3298172743964516</v>
+        <v>3.3289572125088096</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>246.62994601</v>
+        <v>246.63270036</v>
       </c>
       <c r="C330" s="5">
-        <v>0.6680579499999908</v>
+        <v>0.67301585000001296</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3084573913114257</v>
+        <v>3.3334116687788073</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>246.72019377000001</v>
+        <v>246.72064234000001</v>
       </c>
       <c r="C331" s="5">
-        <v>9.0247760000011112E-2</v>
+        <v>8.7941980000010744E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>0.43999334594824191</v>
+        <v>0.42872490839538369</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>247.30117068999999</v>
+        <v>247.30077632999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.58097691999998347</v>
+        <v>0.58013398999997889</v>
       </c>
       <c r="D332" s="5">
-        <v>2.8626473789343576</v>
+        <v>2.8584348856320663</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>246.99525249000001</v>
+        <v>246.99681326999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.30591819999997938</v>
+        <v>-0.30396306000000095</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.4743742518070091</v>
+        <v>-1.46501737475907</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>247.23311297999999</v>
+        <v>247.23619453000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.23786048999997433</v>
+        <v>0.23938126000001603</v>
       </c>
       <c r="D334" s="5">
-        <v>1.1617602694038887</v>
+        <v>1.169220238164459</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>248.36336918000001</v>
+        <v>248.36797866000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1302562000000194</v>
+        <v>1.1317841299999998</v>
       </c>
       <c r="D335" s="5">
-        <v>5.6260076813723803</v>
+        <v>5.633733675194974</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>248.49172994</v>
+        <v>248.49662755</v>
       </c>
       <c r="C336" s="5">
-        <v>0.12836075999999252</v>
+        <v>0.1286488899999938</v>
       </c>
       <c r="D336" s="5">
-        <v>0.62195771160185043</v>
+        <v>0.62334619118258328</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>249.40197187999999</v>
+        <v>249.40624865000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.9102419399999917</v>
+        <v>0.90962110000000962</v>
       </c>
       <c r="D337" s="5">
-        <v>4.4853303109097409</v>
+        <v>4.4821190654514398</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>249.98134855000001</v>
+        <v>249.97505889999999</v>
       </c>
       <c r="C338" s="5">
-        <v>0.57937667000001625</v>
+        <v>0.56881024999998431</v>
       </c>
       <c r="D338" s="5">
-        <v>2.8235714310958615</v>
+        <v>2.7713806435864852</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>250.58733501</v>
+        <v>250.59018254</v>
       </c>
       <c r="C339" s="5">
-        <v>0.6059864599999969</v>
+        <v>0.6151236400000073</v>
       </c>
       <c r="D339" s="5">
-        <v>2.9480513166971756</v>
+        <v>2.9931822901563265</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>251.77062764999999</v>
+        <v>251.74629709000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.1832926399999906</v>
+        <v>1.1561145500000123</v>
       </c>
       <c r="D340" s="5">
-        <v>5.8160002587560378</v>
+        <v>5.6789441553998232</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>251.52134013</v>
+        <v>251.51993227</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.24928751999999577</v>
+        <v>-0.22636482000001479</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.1817157574853354</v>
+        <v>-1.0736937383791445</v>
       </c>
       <c r="E341" s="5">
-        <v>2.2602900448722485</v>
+        <v>2.2606337990216163</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>252.02178581999999</v>
+        <v>252.02897605000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.50044568999999228</v>
+        <v>0.50904378000001316</v>
       </c>
       <c r="D342" s="5">
-        <v>2.4139120319822016</v>
+        <v>2.4558617958975404</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>252.51736495</v>
+        <v>252.51821704</v>
       </c>
       <c r="C343" s="5">
-        <v>0.49557913000001008</v>
+        <v>0.48924098999998478</v>
       </c>
       <c r="D343" s="5">
-        <v>2.3853854137436903</v>
+        <v>2.354483522926043</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>252.74184740000001</v>
+        <v>252.74089405000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.22448245000001066</v>
+        <v>0.22267701000001239</v>
       </c>
       <c r="D344" s="5">
-        <v>1.0720052733865115</v>
+        <v>1.0633380164432937</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>253.76336831</v>
+        <v>253.76659613000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.0215209099999925</v>
+        <v>1.0257020800000021</v>
       </c>
       <c r="D345" s="5">
-        <v>4.9593894337934374</v>
+        <v>4.9801630696057586</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>255.25943518</v>
+        <v>255.26477901999999</v>
       </c>
       <c r="C346" s="5">
-        <v>1.4960668699999928</v>
+        <v>1.4981828899999812</v>
       </c>
       <c r="D346" s="5">
-        <v>7.3085889281043093</v>
+        <v>7.3191679240671714</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>255.74790049000001</v>
+        <v>255.75506904</v>
       </c>
       <c r="C347" s="5">
-        <v>0.48846531000000937</v>
+        <v>0.49029002000000332</v>
       </c>
       <c r="D347" s="5">
-        <v>2.3206472402079736</v>
+        <v>2.3293587503704138</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>256.30029401000002</v>
+        <v>256.30827697000001</v>
       </c>
       <c r="C348" s="5">
-        <v>0.55239352000000963</v>
+        <v>0.55320793000001345</v>
       </c>
       <c r="D348" s="5">
-        <v>2.6229103086061967</v>
+        <v>2.6267489592903814</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>256.89171683000001</v>
+        <v>256.90007525999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.59142281999999113</v>
+        <v>0.59179828999998563</v>
       </c>
       <c r="D349" s="5">
-        <v>2.8044612825224968</v>
+        <v>2.806175874292971</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>257.09464788000002</v>
+        <v>257.08578511000002</v>
       </c>
       <c r="C350" s="5">
-        <v>0.20293105000001788</v>
+        <v>0.18570985000002338</v>
       </c>
       <c r="D350" s="5">
-        <v>0.95206675594929902</v>
+        <v>0.87092224715581423</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>255.72562045999999</v>
+        <v>255.72750844000001</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.3690274200000374</v>
+        <v>-1.3582766700000093</v>
       </c>
       <c r="D351" s="5">
-        <v>-6.2061283195255061</v>
+        <v>-6.1590062342730008</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>255.61060803000001</v>
+        <v>255.57209528999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.11501242999997885</v>
+        <v>-0.15541315000001532</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.53836620044561689</v>
+        <v>-0.72684271540756074</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>255.33886770999999</v>
+        <v>255.33516877</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.27174032000002057</v>
+        <v>-0.23692651999999725</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.2682903384694577</v>
+        <v>-1.1067979140608641</v>
       </c>
       <c r="E353" s="5">
-        <v>1.5177748250016831</v>
+        <v>1.516872426597371</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>257.38274453000002</v>
+        <v>257.39284091000002</v>
       </c>
       <c r="C354" s="5">
-        <v>2.0438768200000368</v>
+        <v>2.0576721400000224</v>
       </c>
       <c r="D354" s="5">
-        <v>10.039850652772554</v>
+        <v>10.110800146406262</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>257.21312532000002</v>
+        <v>257.21440920999999</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.16961921000000757</v>
+        <v>-0.17843170000003283</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.78795846050130347</v>
+        <v>-0.82870815043551982</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>257.37247079000002</v>
+        <v>257.37579819000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.15934547000000521</v>
+        <v>0.16138898000002655</v>
       </c>
       <c r="D356" s="5">
-        <v>0.74594729488297595</v>
+        <v>0.75554287479442372</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>257.96492591999998</v>
+        <v>257.96905857000002</v>
       </c>
       <c r="C357" s="5">
-        <v>0.59245512999996208</v>
+        <v>0.59326038000000381</v>
       </c>
       <c r="D357" s="5">
-        <v>2.7975665796536431</v>
+        <v>2.8013806191098167</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>258.38014405000001</v>
+        <v>258.38784619</v>
       </c>
       <c r="C358" s="5">
-        <v>0.41521813000002794</v>
+        <v>0.41878761999998915</v>
       </c>
       <c r="D358" s="5">
-        <v>1.9487009506378605</v>
+        <v>1.9655713699161304</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>259.29312437999999</v>
+        <v>259.30344029000003</v>
       </c>
       <c r="C359" s="5">
-        <v>0.91298032999998213</v>
+        <v>0.91559410000002117</v>
       </c>
       <c r="D359" s="5">
-        <v>4.3235549330552736</v>
+        <v>4.3360432860283682</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>260.76734355999997</v>
+        <v>260.77782389999999</v>
       </c>
       <c r="C360" s="5">
-        <v>1.4742191799999773</v>
+        <v>1.4743836099999612</v>
       </c>
       <c r="D360" s="5">
-        <v>7.0400798398009945</v>
+        <v>7.0406008615497395</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>261.26775979000001</v>
+        <v>261.27702880999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.50041623000004165</v>
+        <v>0.49920491000000311</v>
       </c>
       <c r="D361" s="5">
-        <v>2.3272784250957024</v>
+        <v>2.3214912244047037</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>261.80619981000001</v>
+        <v>261.80312473999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.53844001999999591</v>
+        <v>0.52609592999999677</v>
       </c>
       <c r="D362" s="5">
-        <v>2.5012741994137944</v>
+        <v>2.4432067152550863</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>264.27923279999999</v>
+        <v>264.28222065</v>
       </c>
       <c r="C363" s="5">
-        <v>2.4730329899999788</v>
+        <v>2.4790959100000123</v>
       </c>
       <c r="D363" s="5">
-        <v>11.9430992805309</v>
+        <v>11.97406871382185</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>265.78776495</v>
+        <v>265.71956023000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.5085321500000077</v>
+        <v>1.4373395800000139</v>
       </c>
       <c r="D364" s="5">
-        <v>7.0689078791715154</v>
+        <v>6.7251888530768245</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>265.95490704999997</v>
+        <v>265.95429739999997</v>
       </c>
       <c r="C365" s="5">
-        <v>0.1671420999999782</v>
+        <v>0.23473716999995986</v>
       </c>
       <c r="D365" s="5">
-        <v>0.75724211974388389</v>
+        <v>1.065248135623853</v>
       </c>
       <c r="E365" s="5">
-        <v>4.1576276401668277</v>
+        <v>4.1588977660830695</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>265.58671234000002</v>
+        <v>265.59748077</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.36819470999995474</v>
+        <v>-0.35681662999996888</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.6487188092803695</v>
+        <v>-1.598148569434843</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>266.09922259000001</v>
+        <v>266.10038983999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.51251024999999117</v>
+        <v>0.50290906999998697</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3404104139341797</v>
+        <v>2.2960143595859961</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>266.84228916000001</v>
+        <v>266.85875556000002</v>
       </c>
       <c r="C368" s="5">
-        <v>0.74306656999999632</v>
+        <v>0.75836572000002889</v>
       </c>
       <c r="D368" s="5">
-        <v>3.4028771501116717</v>
+        <v>3.4740261823053675</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>247.80252465000001</v>
+        <v>247.80762171000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-19.039764509999998</v>
+        <v>-19.051133850000014</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.864874323126145</v>
+        <v>-58.885175729612392</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>253.31512090000001</v>
+        <v>253.32465692</v>
       </c>
       <c r="C370" s="5">
-        <v>5.5125962500000014</v>
+        <v>5.5170352099999889</v>
       </c>
       <c r="D370" s="5">
-        <v>30.216090790067685</v>
+        <v>30.242775353560948</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>259.71277259999999</v>
+        <v>259.72493513000001</v>
       </c>
       <c r="C371" s="5">
-        <v>6.3976516999999831</v>
+        <v>6.4002782100000104</v>
       </c>
       <c r="D371" s="5">
-        <v>34.89204218150055</v>
+        <v>34.90691147825666</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>260.12443492</v>
+        <v>260.13575460999999</v>
       </c>
       <c r="C372" s="5">
-        <v>0.41166232000000491</v>
+        <v>0.41081947999998647</v>
       </c>
       <c r="D372" s="5">
-        <v>1.9187512337134116</v>
+        <v>1.9146980819354065</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>257.77669423999998</v>
+        <v>257.78437309999998</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.3477406800000153</v>
+        <v>-2.3513815100000102</v>
       </c>
       <c r="D373" s="5">
-        <v>-10.308765441348633</v>
+        <v>-10.323538666682918</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>259.35032082999999</v>
+        <v>259.35397244000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.5736265900000035</v>
+        <v>1.5695993400000248</v>
       </c>
       <c r="D374" s="5">
-        <v>7.5765656839061224</v>
+        <v>7.5562890351157153</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>265.18959645000001</v>
+        <v>265.19072405999998</v>
       </c>
       <c r="C375" s="5">
-        <v>5.8392756200000235</v>
+        <v>5.8367516199999727</v>
       </c>
       <c r="D375" s="5">
-        <v>30.628011032018421</v>
+        <v>30.612606734331393</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>265.15866963000002</v>
+        <v>265.06460301999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-3.0926819999990585E-2</v>
+        <v>-0.12612103999998681</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.13985612296564254</v>
+        <v>-0.56921296194708537</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>265.17397538</v>
+        <v>265.17391415999998</v>
       </c>
       <c r="C377" s="5">
-        <v>1.5305749999981799E-2</v>
+        <v>0.10931113999998843</v>
       </c>
       <c r="D377" s="5">
-        <v>6.928957746465958E-2</v>
+        <v>0.49599719923367758</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.29363311196703989</v>
+        <v>-0.29342757294358313</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>265.46248482999999</v>
+        <v>265.47266027000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.28850944999999228</v>
+        <v>0.2987461100000246</v>
       </c>
       <c r="D378" s="5">
-        <v>1.3134418686661542</v>
+        <v>1.3603338385262509</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>265.89422760000002</v>
+        <v>265.89625783999998</v>
       </c>
       <c r="C379" s="5">
-        <v>0.43174277000002803</v>
+        <v>0.42359756999996989</v>
       </c>
       <c r="D379" s="5">
-        <v>1.9692082406966627</v>
+        <v>1.9316561031293755</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>268.04194729</v>
+        <v>268.07550574999999</v>
       </c>
       <c r="C380" s="5">
-        <v>2.147719689999974</v>
+        <v>2.1792479100000151</v>
       </c>
       <c r="D380" s="5">
-        <v>10.135229826675939</v>
+        <v>10.290703106348186</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>266.83217772</v>
+        <v>266.84185117999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.2097695699999917</v>
+        <v>-1.2336545699999988</v>
       </c>
       <c r="D381" s="5">
-        <v>-5.2835885105765978</v>
+        <v>-5.3846216823681958</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>267.29939797999998</v>
+        <v>267.31433250999999</v>
       </c>
       <c r="C382" s="5">
-        <v>0.46722025999997641</v>
+        <v>0.4724813299999937</v>
       </c>
       <c r="D382" s="5">
-        <v>2.1215409634766091</v>
+        <v>2.1455848874606165</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>267.68853762999998</v>
+        <v>267.70580811999997</v>
       </c>
       <c r="C383" s="5">
-        <v>0.38913965000000417</v>
+        <v>0.39147560999998632</v>
       </c>
       <c r="D383" s="5">
-        <v>1.7610394939257201</v>
+        <v>1.7715963271726087</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>269.03335412000001</v>
+        <v>269.04696974000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.3448164900000279</v>
+        <v>1.3411616200000367</v>
       </c>
       <c r="D384" s="5">
-        <v>6.1979691140810367</v>
+        <v>6.1802479861793769</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>269.88502397000002</v>
+        <v>269.88708511999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.8516698500000075</v>
+        <v>0.84011537999998609</v>
       </c>
       <c r="D385" s="5">
-        <v>3.8656441471352165</v>
+        <v>3.8120994014903653</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>271.53506060000001</v>
+        <v>271.53763829000002</v>
       </c>
       <c r="C386" s="5">
-        <v>1.6500366299999882</v>
+        <v>1.6505531700000233</v>
       </c>
       <c r="D386" s="5">
-        <v>7.5884203461725308</v>
+        <v>7.5908164159695701</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>273.74513428</v>
+        <v>273.73707278000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2100736799999936</v>
+        <v>2.1994344899999874</v>
       </c>
       <c r="D387" s="5">
-        <v>10.216328098670591</v>
+        <v>10.164835147729278</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>276.34777485000001</v>
+        <v>276.21506786999998</v>
       </c>
       <c r="C388" s="5">
-        <v>2.6026405700000055</v>
+        <v>2.477995089999979</v>
       </c>
       <c r="D388" s="5">
-        <v>12.024950856655847</v>
+        <v>11.420465525878409</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>276.54863597000002</v>
+        <v>276.54416949</v>
       </c>
       <c r="C389" s="5">
-        <v>0.20086112000001322</v>
+        <v>0.32910162000001719</v>
       </c>
       <c r="D389" s="5">
-        <v>0.87570542085617653</v>
+        <v>1.4391691490030167</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2895086419019401</v>
+        <v>4.287848360204638</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>274.74618009</v>
+        <v>274.75998435000002</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.802455880000025</v>
+        <v>-1.7841851399999769</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.5468512556223892</v>
+        <v>-7.4731626191304361</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>277.79653603000003</v>
+        <v>277.80573403</v>
       </c>
       <c r="C391" s="5">
-        <v>3.0503559400000313</v>
+        <v>3.0457496799999717</v>
       </c>
       <c r="D391" s="5">
-        <v>14.167359516450873</v>
+        <v>14.143890391738868</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>277.75439934000002</v>
+        <v>277.80490649000001</v>
       </c>
       <c r="C392" s="5">
-        <v>-4.2136690000006638E-2</v>
+        <v>-8.2753999998885774E-4</v>
       </c>
       <c r="D392" s="5">
-        <v>-0.18186643719914075</v>
+        <v>-3.5745544773702065E-3</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>279.17023332999997</v>
+        <v>279.22090466999998</v>
       </c>
       <c r="C393" s="5">
-        <v>1.4158339899999532</v>
+        <v>1.4159981799999741</v>
       </c>
       <c r="D393" s="5">
-        <v>6.2913583841950338</v>
+        <v>6.2909323376123094</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>279.79806972</v>
+        <v>279.82243210000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.62783639000002722</v>
+        <v>0.60152743000003284</v>
       </c>
       <c r="D394" s="5">
-        <v>2.732357387689377</v>
+        <v>2.6160197600812118</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>280.64320994000002</v>
+        <v>280.66855365999999</v>
       </c>
       <c r="C395" s="5">
-        <v>0.84514022000001887</v>
+        <v>0.84612155999997185</v>
       </c>
       <c r="D395" s="5">
-        <v>3.6854699758720022</v>
+        <v>3.689494198477572</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>280.9202497</v>
+        <v>280.93924736000002</v>
       </c>
       <c r="C396" s="5">
-        <v>0.27703975999997965</v>
+        <v>0.27069370000003801</v>
       </c>
       <c r="D396" s="5">
-        <v>1.1910448489534486</v>
+        <v>1.1635114492565268</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>281.72471071000001</v>
+        <v>281.72041066999998</v>
       </c>
       <c r="C397" s="5">
-        <v>0.80446101000001136</v>
+        <v>0.78116330999995398</v>
       </c>
       <c r="D397" s="5">
-        <v>3.4910396933457433</v>
+        <v>3.3881533548033582</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>282.53060284999998</v>
+        <v>282.50605897000003</v>
       </c>
       <c r="C398" s="5">
-        <v>0.805892139999969</v>
+        <v>0.78564830000004804</v>
       </c>
       <c r="D398" s="5">
-        <v>3.4872042746337595</v>
+        <v>3.3983114056749031</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>282.75976751000002</v>
+        <v>282.70993476000001</v>
       </c>
       <c r="C399" s="5">
-        <v>0.22916466000003766</v>
+        <v>0.20387578999998368</v>
       </c>
       <c r="D399" s="5">
-        <v>0.97769130878022636</v>
+        <v>0.86944808127611406</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>284.52952539</v>
+        <v>284.3599074</v>
       </c>
       <c r="C400" s="5">
-        <v>1.769757879999986</v>
+        <v>1.6499726399999872</v>
       </c>
       <c r="D400" s="5">
-        <v>7.7746652149884188</v>
+        <v>7.2327700905685965</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>283.35137528000001</v>
+        <v>283.31619432000002</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.17815010999999</v>
+        <v>-1.043713079999975</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.8572225734868084</v>
+        <v>-4.3166386078770103</v>
       </c>
       <c r="E401" s="5">
-        <v>2.4598708600167996</v>
+        <v>2.448804052708442</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>283.57513405999998</v>
+        <v>283.58433439999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.22375877999996874</v>
+        <v>0.26814007999996647</v>
       </c>
       <c r="D402" s="5">
-        <v>0.95175054801162062</v>
+        <v>1.1416513607458434</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>284.06733221000002</v>
+        <v>284.13088828999997</v>
       </c>
       <c r="C403" s="5">
-        <v>0.49219815000003564</v>
+        <v>0.54655388999998422</v>
       </c>
       <c r="D403" s="5">
-        <v>2.102825163444022</v>
+        <v>2.3374415742143162</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>284.59336594000001</v>
+        <v>284.66451849999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.52603372999999465</v>
+        <v>0.53363021000001254</v>
       </c>
       <c r="D404" s="5">
-        <v>2.2449234699012166</v>
+        <v>2.2771634683742326</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>285.73306909000001</v>
+        <v>285.84686289000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.1397031500000026</v>
+        <v>1.1823443900000257</v>
       </c>
       <c r="D405" s="5">
-        <v>4.9128792692746837</v>
+        <v>5.099608794270849</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>286.15855701999999</v>
+        <v>286.21161853000001</v>
       </c>
       <c r="C406" s="5">
-        <v>0.42548792999997431</v>
+        <v>0.36475563999999849</v>
       </c>
       <c r="D406" s="5">
-        <v>1.8016398762816133</v>
+        <v>1.5420558424279251</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>286.21600242</v>
+        <v>286.26537857</v>
       </c>
       <c r="C407" s="5">
-        <v>5.7445400000005975E-2</v>
+        <v>5.376003999998602E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>0.24116225187169604</v>
+        <v>0.22563282492273906</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>286.32959849999997</v>
+        <v>286.36320821999999</v>
       </c>
       <c r="C408" s="5">
-        <v>0.11359607999997934</v>
+        <v>9.7829649999994217E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>0.47730822295870556</v>
+        <v>0.41086521998445757</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>286.61867992999998</v>
+        <v>286.61001765999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.28908143000001019</v>
+        <v>0.24680943999999272</v>
       </c>
       <c r="D409" s="5">
-        <v>1.2182830181614257</v>
+        <v>1.0391674147112173</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>286.79763032</v>
+        <v>286.72679757999998</v>
       </c>
       <c r="C410" s="5">
-        <v>0.17895039000001134</v>
+        <v>0.11677991999999904</v>
       </c>
       <c r="D410" s="5">
-        <v>0.75179819961919137</v>
+        <v>0.49004000250087998</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>286.84296568000002</v>
+        <v>286.71105483000002</v>
       </c>
       <c r="C411" s="5">
-        <v>4.5335360000024139E-2</v>
+        <v>-1.5742749999958505E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.18985427055839832</v>
+        <v>-6.5866171038853061E-2</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>286.78448345999999</v>
+        <v>286.51670189999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-5.8482220000030338E-2</v>
+        <v>-0.19435293000003639</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.24438466614712384</v>
+        <v>-0.81041853679891807</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>286.90615532999999</v>
+        <v>286.79022318</v>
       </c>
       <c r="C413" s="5">
-        <v>0.12167187000000013</v>
+        <v>0.2735212800000113</v>
       </c>
       <c r="D413" s="5">
-        <v>0.51030453872387138</v>
+        <v>1.1516061384267084</v>
       </c>
       <c r="E413" s="5">
-        <v>1.2545483664892165</v>
+        <v>1.2262020066795554</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>288.13373288999998</v>
+        <v>288.15526235999999</v>
       </c>
       <c r="C414" s="5">
-        <v>1.2275775599999861</v>
+        <v>1.3650391799999966</v>
       </c>
       <c r="D414" s="5">
-        <v>5.2569737775373548</v>
+        <v>5.863575719202796</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>287.55958407999998</v>
+        <v>287.74080829000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.57414880999999696</v>
+        <v>-0.41445406999997658</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.3651434159659757</v>
+        <v>-1.712373242291032</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>287.74964555000003</v>
+        <v>287.89079045</v>
       </c>
       <c r="C416" s="5">
-        <v>0.19006147000004603</v>
+        <v>0.1499821599999791</v>
       </c>
       <c r="D416" s="5">
-        <v>0.79602524464856828</v>
+        <v>0.62728487249745779</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>287.45843024999999</v>
+        <v>287.65019792999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.29121530000003304</v>
+        <v>-0.24059252000000697</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.2077156050828153</v>
+        <v>-0.99825244263029855</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>288.29354487000001</v>
+        <v>288.37941918000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.83511462000001302</v>
+        <v>0.72922125000002325</v>
       </c>
       <c r="D418" s="5">
-        <v>3.5424468019737088</v>
+        <v>3.0848936279489036</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>289.00380954000002</v>
+        <v>289.07744721</v>
       </c>
       <c r="C419" s="5">
-        <v>0.71026467000001503</v>
+        <v>0.69802802999998903</v>
       </c>
       <c r="D419" s="5">
-        <v>2.9968139300364349</v>
+        <v>2.9436060340944703</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>289.19379698</v>
+        <v>289.23925987000001</v>
       </c>
       <c r="C420" s="5">
-        <v>0.18998743999998169</v>
+        <v>0.1618126600000096</v>
       </c>
       <c r="D420" s="5">
-        <v>0.79172328747274534</v>
+        <v>0.67377828692110064</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>289.19500160000001</v>
+        <v>289.17734987</v>
       </c>
       <c r="C421" s="5">
-        <v>1.2046200000099816E-3</v>
+        <v>-6.1910000000011678E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>4.9986449671246547E-3</v>
+        <v>-0.25655093516695482</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>289.03913309000001</v>
+        <v>288.91890720999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.15586851000000479</v>
+        <v>-0.25844266000001426</v>
       </c>
       <c r="D422" s="5">
-        <v>-0.64485466994439467</v>
+        <v>-1.0672042341921428</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>288.87365897000001</v>
+        <v>288.64667242000002</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.16547411999999895</v>
+        <v>-0.27223478999997042</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.68483769830630647</v>
+        <v>-1.1248625577341187</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>289.08235431000003</v>
+        <v>288.70008433999999</v>
       </c>
       <c r="C424" s="5">
-        <v>0.20869534000001977</v>
+        <v>5.3411919999973634E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>0.87038706517925668</v>
+        <v>0.22227720372562931</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>289.35976954</v>
+        <v>289.12072787</v>
       </c>
       <c r="C425" s="5">
-        <v>0.27741522999997414</v>
+        <v>0.42064353000000665</v>
       </c>
       <c r="D425" s="5">
-        <v>1.1576664880496024</v>
+        <v>1.7625107803618922</v>
       </c>
       <c r="E425" s="5">
-        <v>0.85519747987903294</v>
+        <v>0.8126165055972967</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>289.30596148000001</v>
+        <v>289.34986821000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-5.3808059999994384E-2</v>
+        <v>0.22914034000001493</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.22291859723626573</v>
+        <v>0.9552070662040002</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>289.81430060999998</v>
+        <v>290.15299146000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.50833912999996755</v>
+        <v>0.80312324999999873</v>
       </c>
       <c r="D427" s="5">
-        <v>2.1290150776159145</v>
+        <v>3.3820555428694332</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>289.22333573999998</v>
+        <v>289.44489383000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.59096486999999343</v>
+        <v>-0.70809762999999748</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.4196816812516397</v>
+        <v>-2.8895246475003078</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>288.63397887999997</v>
+        <v>288.86345172</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.58935686000000942</v>
+        <v>-0.58144211000001178</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.4180468740940042</v>
+        <v>-2.3841258152723865</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>288.64257719</v>
+        <v>288.76820081</v>
       </c>
       <c r="C430" s="5">
-        <v>8.5983100000248669E-3</v>
+        <v>-9.5250910000004296E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>3.5753457500464769E-2</v>
+        <v>-0.39497563166130956</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>288.12761203000002</v>
+        <v>288.22753313999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.51496515999997428</v>
+        <v>-0.54066767000000482</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.1200281436071777</v>
+        <v>-2.2237958031203209</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>288.20749219999999</v>
+        <v>288.26190317999999</v>
       </c>
       <c r="C432" s="5">
-        <v>7.9880169999967165E-2</v>
+        <v>3.437003999999888E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>0.33319438333585527</v>
+        <v>0.14318933512300624</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>288.25639989000001</v>
+        <v>288.23379022</v>
       </c>
       <c r="C433" s="5">
-        <v>4.8907690000021375E-2</v>
+        <v>-2.8112959999987197E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.20382549698074737</v>
+        <v>-0.11696815306033725</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>287.71928864</v>
+        <v>287.57276634999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.53711125000000948</v>
+        <v>-0.66102387000000817</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.2131999167640193</v>
+        <v>-2.7175833984529385</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>289.48413718</v>
+        <v>289.49726822000002</v>
       </c>
       <c r="C435" s="5">
-        <v>1.7648485400000027</v>
+        <v>1.9245018700000287</v>
       </c>
       <c r="D435" s="5">
-        <v>7.6141833760976718</v>
+        <v>8.3329518723795246</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>288.59489208000002</v>
+        <v>288.39047677000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.88924509999998236</v>
+        <v>-1.1067914500000029</v>
       </c>
       <c r="D436" s="5">
-        <v>-3.6245469543055187</v>
+        <v>-4.4925300064456275</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>288.93027613999999</v>
+        <v>288.88629939999998</v>
       </c>
       <c r="C437" s="5">
-        <v>0.33538405999996712</v>
+        <v>0.49582262999996374</v>
       </c>
       <c r="D437" s="5">
-        <v>1.4035011837312483</v>
+        <v>2.0827516156923132</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.14842885750246948</v>
+        <v>-8.1083245648649882E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>288.31644476999998</v>
+        <v>287.46921994000002</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.61383137000001398</v>
+        <v>-1.4170794599999681</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.5198167859102227</v>
+        <v>-5.7301408865174324</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>288.66021889000001</v>
+        <v>286.43357285000002</v>
       </c>
       <c r="C439" s="5">
-        <v>0.3437741200000346</v>
+        <v>-1.0356470899999977</v>
       </c>
       <c r="D439" s="5">
-        <v>1.4402406339096618</v>
+        <v>-4.2385228081324833</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>290.57589453999998</v>
+        <v>286.93145519000001</v>
       </c>
       <c r="C440" s="5">
-        <v>1.9156756499999688</v>
+        <v>0.49788233999998965</v>
       </c>
       <c r="D440" s="5">
-        <v>8.2609321537276301</v>
+        <v>2.1059117909026259</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>292.33761635000002</v>
+        <v>288.55466138999998</v>
       </c>
       <c r="C441" s="5">
-        <v>1.76172181000004</v>
+        <v>1.6232061999999701</v>
       </c>
       <c r="D441" s="5">
-        <v>7.523010769455718</v>
+        <v>7.0038003319361497</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>292.74742699000001</v>
+        <v>288.79570459000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.40981063999998923</v>
+        <v>0.24104320000003554</v>
       </c>
       <c r="D442" s="5">
-        <v>1.6952391398491473</v>
+        <v>1.0070344617136406</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>293.15152974</v>
+        <v>289.17943031999999</v>
       </c>
       <c r="C443" s="5">
-        <v>0.40410274999999274</v>
+        <v>0.38372572999998056</v>
       </c>
       <c r="D443" s="5">
-        <v>1.6690902446149902</v>
+        <v>1.606155821027011</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>292.57259706999997</v>
+        <v>288.53622739000002</v>
       </c>
       <c r="C444" s="5">
-        <v>-0.57893267000002879</v>
+        <v>-0.64320292999997264</v>
       </c>
       <c r="D444" s="5">
-        <v>-2.3442579771277616</v>
+        <v>-2.6366708904557168</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>288.36473861000002</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.17148878000000423</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-0.71088188373692462</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>