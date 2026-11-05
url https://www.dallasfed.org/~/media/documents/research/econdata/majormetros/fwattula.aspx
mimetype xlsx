--- v9 (2026-10-15)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7511B72C-CF8F-4256-839B-4955B9E692DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3CFBEB7C-EF7D-403C-AC1A-DE54CC5FF6DD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CCFCA04E-6AF2-4C24-B40D-9510323EDF75}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{73628421-5F28-4E6D-9715-C871063D810F}"/>
   </bookViews>
   <sheets>
     <sheet name="fwattula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2CCABD6F-E4EE-40D9-93D6-5C084B3C50AD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3DC4B574-A88B-4D53-9C21-87B522A137FB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.38372572999998056</v>
       </c>
       <c r="D443" s="5">
         <v>1.606155821027011</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>288.53622739000002</v>
       </c>
       <c r="C444" s="5">
         <v>-0.64320292999997264</v>
       </c>
       <c r="D444" s="5">
         <v>-2.6366708904557168</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>288.36473861000002</v>
+        <v>289.79607592000002</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.17148878000000423</v>
+        <v>1.2598485299999993</v>
       </c>
       <c r="D445" s="5">
-        <v>-0.71088188373692462</v>
+        <v>5.3672914826110363</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>289.54713609999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.24893982000003234</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.025964374577204</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>