--- v2 (2026-02-15)
+++ v3 (2026-04-16)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B43808F2-E1E4-4551-959E-3C74EC334D3E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3418979F-0B6F-494B-8D28-06980A19CEA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D16F25AC-3C66-42C1-AB92-1A10B3EECCA7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{96516B52-55F3-4F87-954E-FA064573D724}"/>
   </bookViews>
   <sheets>
     <sheet name="fwattula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1EE6026A-A03E-4483-A787-F00A3B0DDDA3}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B18287C-DAB7-4C63-AA6C-D9ACECD987A5}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>156.04678645999999</v>
+        <v>153.15060919999999</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>157.26557195999999</v>
+        <v>154.41677763000001</v>
       </c>
       <c r="C7" s="5">
-        <v>1.2187854999999956</v>
+        <v>1.2661684300000218</v>
       </c>
       <c r="D7" s="5">
-        <v>9.7857445418933153</v>
+        <v>10.38475044453282</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>157.72257178999999</v>
+        <v>154.82016225999999</v>
       </c>
       <c r="C8" s="5">
-        <v>0.45699983000000088</v>
+        <v>0.4033846299999766</v>
       </c>
       <c r="D8" s="5">
-        <v>3.5433696825358352</v>
+        <v>3.18020708513298</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>155.90734436</v>
+        <v>152.99173077</v>
       </c>
       <c r="C9" s="5">
-        <v>-1.8152274299999931</v>
+        <v>-1.8284314899999856</v>
       </c>
       <c r="D9" s="5">
-        <v>-12.969257397396838</v>
+        <v>-13.286787964501091</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>157.31712701999999</v>
+        <v>154.31227421</v>
       </c>
       <c r="C10" s="5">
-        <v>1.4097826599999905</v>
+        <v>1.3205434399999945</v>
       </c>
       <c r="D10" s="5">
-        <v>11.40718224450239</v>
+        <v>10.863904195336183</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>157.65657886</v>
+        <v>154.66211415999999</v>
       </c>
       <c r="C11" s="5">
-        <v>0.3394518400000095</v>
+        <v>0.34983994999998913</v>
       </c>
       <c r="D11" s="5">
-        <v>2.6202572557260551</v>
+        <v>2.7546887468032244</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>159.31529119999999</v>
+        <v>156.41075903000001</v>
       </c>
       <c r="C12" s="5">
-        <v>1.6587123399999939</v>
+        <v>1.748644870000021</v>
       </c>
       <c r="D12" s="5">
-        <v>13.382065040331948</v>
+        <v>14.443774521863762</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>160.15816968999999</v>
+        <v>157.30133917000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.84287849000000392</v>
+        <v>0.8905801399999973</v>
       </c>
       <c r="D13" s="5">
-        <v>6.5367939635478045</v>
+        <v>7.050711141129451</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>160.79670938999999</v>
+        <v>157.78088265</v>
       </c>
       <c r="C14" s="5">
-        <v>0.63853969999999549</v>
+        <v>0.47954347999998959</v>
       </c>
       <c r="D14" s="5">
-        <v>4.8906361203822968</v>
+        <v>3.7202453239529643</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>160.06604066</v>
+        <v>157.20584880999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.73066872999999077</v>
+        <v>-0.57503384000000324</v>
       </c>
       <c r="D15" s="5">
-        <v>-5.3186270146911463</v>
+        <v>-4.2868029009734965</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>160.39729195999999</v>
+        <v>157.40716209999999</v>
       </c>
       <c r="C16" s="5">
-        <v>0.33125129999999103</v>
+        <v>0.20131329000000164</v>
       </c>
       <c r="D16" s="5">
-        <v>2.5118213904345765</v>
+        <v>1.5475549240618003</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>160.16832549</v>
+        <v>157.16164889000001</v>
       </c>
       <c r="C17" s="5">
-        <v>-0.22896646999998893</v>
+        <v>-0.24551320999998438</v>
       </c>
       <c r="D17" s="5">
-        <v>-1.6996097071829031</v>
+        <v>-1.8557070095064687</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>160.20645783000001</v>
+        <v>157.01156505</v>
       </c>
       <c r="C18" s="5">
-        <v>3.8132340000004206E-2</v>
+        <v>-0.15008384000000774</v>
       </c>
       <c r="D18" s="5">
-        <v>0.28606638052970368</v>
+        <v>-1.1399579375009461</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>158.73969026</v>
+        <v>155.57836938</v>
       </c>
       <c r="C19" s="5">
-        <v>-1.4667675700000018</v>
+        <v>-1.4331956700000035</v>
       </c>
       <c r="D19" s="5">
-        <v>-10.449890025972962</v>
+        <v>-10.42003811795551</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>159.22210029999999</v>
+        <v>156.01432231999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.48241003999999066</v>
+        <v>0.43595293999999285</v>
       </c>
       <c r="D20" s="5">
-        <v>3.7083770978558528</v>
+        <v>3.4148827606035548</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>157.52945439000001</v>
+        <v>154.31387896999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-1.6926459099999818</v>
+        <v>-1.7004433500000005</v>
       </c>
       <c r="D21" s="5">
-        <v>-12.036794977419641</v>
+        <v>-12.322889110749403</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>158.70639338000001</v>
+        <v>155.50555345000001</v>
       </c>
       <c r="C22" s="5">
-        <v>1.1769389899999965</v>
+        <v>1.1916744800000174</v>
       </c>
       <c r="D22" s="5">
-        <v>9.3432158655584185</v>
+        <v>9.6707922218757894</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>158.85246258000001</v>
+        <v>155.66288102999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.14606919999999946</v>
+        <v>0.15732757999998626</v>
       </c>
       <c r="D23" s="5">
-        <v>1.1100564793730339</v>
+        <v>1.2208385550120049</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>159.04518716000001</v>
+        <v>155.85159623999999</v>
       </c>
       <c r="C24" s="5">
-        <v>0.1927245800000037</v>
+        <v>0.18871520999999802</v>
       </c>
       <c r="D24" s="5">
-        <v>1.4656301654059956</v>
+        <v>1.464538972613405</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>159.69936634999999</v>
+        <v>156.43478905000001</v>
       </c>
       <c r="C25" s="5">
-        <v>0.65417918999997937</v>
+        <v>0.58319281000001411</v>
       </c>
       <c r="D25" s="5">
-        <v>5.0490035425750257</v>
+        <v>4.5839484412018017</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>160.08139789000001</v>
+        <v>156.79858684999999</v>
       </c>
       <c r="C26" s="5">
-        <v>0.38203154000001405</v>
+        <v>0.36379779999998618</v>
       </c>
       <c r="D26" s="5">
-        <v>2.9087021907128641</v>
+        <v>2.826639049884716</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>161.03473457000001</v>
+        <v>157.76789601999999</v>
       </c>
       <c r="C27" s="5">
-        <v>0.95333668000000671</v>
+        <v>0.9693091700000025</v>
       </c>
       <c r="D27" s="5">
-        <v>7.3851738459656868</v>
+        <v>7.6757424256387985</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>160.72604598999999</v>
+        <v>157.42390247</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.30868858000002319</v>
+        <v>-0.34399354999999332</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.2761905633022828</v>
+        <v>-2.5853030710522251</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>160.6747416</v>
+        <v>157.24183442</v>
       </c>
       <c r="C29" s="5">
-        <v>-5.1304389999984323E-2</v>
+        <v>-0.18206804999999804</v>
       </c>
       <c r="D29" s="5">
-        <v>-0.38237298266408093</v>
+        <v>-1.3790614858076422</v>
       </c>
       <c r="E29" s="5">
-        <v>0.31617743923508801</v>
+        <v>5.1021054160682588E-2</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>159.41290776</v>
+        <v>156.11899731</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.2618338400000084</v>
+        <v>-1.1228371100000061</v>
       </c>
       <c r="D30" s="5">
-        <v>-9.0274263704763769</v>
+        <v>-8.240335135559695</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>159.43248162</v>
+        <v>156.15720354999999</v>
       </c>
       <c r="C31" s="5">
-        <v>1.9573860000008381E-2</v>
+        <v>3.8206239999993841E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.14744415235385944</v>
+        <v>0.29406574045647282</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>159.73378593000001</v>
+        <v>156.43309453000001</v>
       </c>
       <c r="C32" s="5">
-        <v>0.30130431000000613</v>
+        <v>0.275890980000014</v>
       </c>
       <c r="D32" s="5">
-        <v>2.2915476575242177</v>
+        <v>2.1408249700949566</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>160.99886581000001</v>
+        <v>157.68452127</v>
       </c>
       <c r="C33" s="5">
-        <v>1.2650798800000018</v>
+        <v>1.2514267399999994</v>
       </c>
       <c r="D33" s="5">
-        <v>9.9290250399978639</v>
+        <v>10.03355103466701</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>161.74632357999999</v>
+        <v>158.46181096000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.7474577699999827</v>
+        <v>0.77728969000000347</v>
       </c>
       <c r="D34" s="5">
-        <v>5.7156340438100806</v>
+        <v>6.0783147764612355</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>162.15161714000001</v>
+        <v>158.86989524000001</v>
       </c>
       <c r="C35" s="5">
-        <v>0.40529356000001826</v>
+        <v>0.40808427999999708</v>
       </c>
       <c r="D35" s="5">
-        <v>3.0486705887049048</v>
+        <v>3.1344913992730206</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>161.47036598</v>
+        <v>158.09080026999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.6812511600000164</v>
+        <v>-0.77909497000001693</v>
       </c>
       <c r="D36" s="5">
-        <v>-4.9267052785152865</v>
+        <v>-5.7286199500824253</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>160.76501880000001</v>
+        <v>157.38127218</v>
       </c>
       <c r="C37" s="5">
-        <v>-0.70534717999998975</v>
+        <v>-0.70952808999999206</v>
       </c>
       <c r="D37" s="5">
-        <v>-5.1178073866929079</v>
+        <v>-5.2547504298654619</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>161.06534153000001</v>
+        <v>157.62590967</v>
       </c>
       <c r="C38" s="5">
-        <v>0.30032273000000487</v>
+        <v>0.24463749000000234</v>
       </c>
       <c r="D38" s="5">
-        <v>2.2648783950069307</v>
+        <v>1.8813409054390995</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>161.08061995</v>
+        <v>157.69757007000001</v>
       </c>
       <c r="C39" s="5">
-        <v>1.5278419999987136E-2</v>
+        <v>7.1660400000013169E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>0.11388963108860395</v>
+        <v>0.54691404692686074</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>160.75373039999999</v>
+        <v>157.42878615999999</v>
       </c>
       <c r="C40" s="5">
-        <v>-0.32688955000000419</v>
+        <v>-0.26878391000002466</v>
       </c>
       <c r="D40" s="5">
-        <v>-2.4082268271035545</v>
+        <v>-2.0262468005565637</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>161.02704538</v>
+        <v>157.73037377</v>
       </c>
       <c r="C41" s="5">
-        <v>0.2733149800000092</v>
+        <v>0.30158761000001277</v>
       </c>
       <c r="D41" s="5">
-        <v>2.0594383411142392</v>
+        <v>2.3232267195002931</v>
       </c>
       <c r="E41" s="5">
-        <v>0.21926519158628199</v>
+        <v>0.31069298561798853</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>162.56002387000001</v>
+        <v>159.49989375000001</v>
       </c>
       <c r="C42" s="5">
-        <v>1.532978490000005</v>
+        <v>1.7695199800000125</v>
       </c>
       <c r="D42" s="5">
-        <v>12.041563539499078</v>
+        <v>14.324888791824698</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>162.93638770999999</v>
+        <v>159.86721972000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.37636383999998202</v>
+        <v>0.367325969999996</v>
       </c>
       <c r="D43" s="5">
-        <v>2.8139283371544144</v>
+        <v>2.7988576256348541</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>162.81557051999999</v>
+        <v>159.82167555999999</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.1208171899999968</v>
+        <v>-4.5544160000019929E-2</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.88617909389336891</v>
+        <v>-0.34132975252542108</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>162.35656811999999</v>
+        <v>159.245654</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.45900240000000281</v>
+        <v>-0.57602155999998672</v>
       </c>
       <c r="D45" s="5">
-        <v>-3.3310219227080884</v>
+        <v>-4.2402702937379804</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>160.76189604000001</v>
+        <v>157.59654988</v>
       </c>
       <c r="C46" s="5">
-        <v>-1.594672079999981</v>
+        <v>-1.6491041200000041</v>
       </c>
       <c r="D46" s="5">
-        <v>-11.170118252838401</v>
+        <v>-11.742950924482344</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>161.50797460999999</v>
+        <v>158.23664518999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.74607856999998035</v>
+        <v>0.64009530999999242</v>
       </c>
       <c r="D47" s="5">
-        <v>5.7134423273386581</v>
+        <v>4.984294398732092</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>163.90942304999999</v>
+        <v>160.63260962999999</v>
       </c>
       <c r="C48" s="5">
-        <v>2.4014484399999958</v>
+        <v>2.3959644400000002</v>
       </c>
       <c r="D48" s="5">
-        <v>19.376655801189948</v>
+        <v>19.762203508608756</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>162.95940049000001</v>
+        <v>159.75623702999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.95002255999997942</v>
+        <v>-0.87637259999999628</v>
       </c>
       <c r="D49" s="5">
-        <v>-6.737734714784871</v>
+        <v>-6.3539874879799179</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>162.82405262</v>
+        <v>159.61553275</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.13534787000000392</v>
+        <v>-0.14070427999999424</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.99213396824768818</v>
+        <v>-1.0517876146421967</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>162.85149978999999</v>
+        <v>159.64631176</v>
       </c>
       <c r="C51" s="5">
-        <v>2.7447169999987864E-2</v>
+        <v>3.0779010000003382E-2</v>
       </c>
       <c r="D51" s="5">
-        <v>0.20247105524762166</v>
+        <v>0.23164418125898312</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>163.60820131</v>
+        <v>160.35830153000001</v>
       </c>
       <c r="C52" s="5">
-        <v>0.75670152000000712</v>
+        <v>0.71198977000000241</v>
       </c>
       <c r="D52" s="5">
-        <v>5.7206172407697542</v>
+        <v>5.4849972909840172</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>163.07282551</v>
+        <v>159.73122218</v>
       </c>
       <c r="C53" s="5">
-        <v>-0.53537579999999707</v>
+        <v>-0.62707935000000248</v>
       </c>
       <c r="D53" s="5">
-        <v>-3.8568576044551328</v>
+        <v>-4.5929639994582327</v>
       </c>
       <c r="E53" s="5">
-        <v>1.2704574720179718</v>
+        <v>1.2685244840144883</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>164.99331491999999</v>
+        <v>161.66726868000001</v>
       </c>
       <c r="C54" s="5">
-        <v>1.9204894099999876</v>
+        <v>1.9360465000000033</v>
       </c>
       <c r="D54" s="5">
-        <v>15.084550011972308</v>
+        <v>15.554652856324225</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>165.18339005999999</v>
+        <v>161.82377319</v>
       </c>
       <c r="C55" s="5">
-        <v>0.19007514000000469</v>
+        <v>0.15650450999999066</v>
       </c>
       <c r="D55" s="5">
-        <v>1.3912135354349653</v>
+        <v>1.1678838331633745</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>165.40631274</v>
+        <v>161.93254450000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.22292268000001059</v>
+        <v>0.10877131000000873</v>
       </c>
       <c r="D56" s="5">
-        <v>1.6315305621174891</v>
+        <v>0.80957938917531891</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>166.58995225999999</v>
+        <v>163.18276508</v>
       </c>
       <c r="C57" s="5">
-        <v>1.1836395199999856</v>
+        <v>1.2502205799999899</v>
       </c>
       <c r="D57" s="5">
-        <v>8.9333049526058481</v>
+        <v>9.6684668925098194</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>167.20637676999999</v>
+        <v>163.74779028</v>
       </c>
       <c r="C58" s="5">
-        <v>0.61642451000000165</v>
+        <v>0.565025200000008</v>
       </c>
       <c r="D58" s="5">
-        <v>4.5317904307969226</v>
+        <v>4.2350844362204931</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>168.15547547</v>
+        <v>164.77212488000001</v>
       </c>
       <c r="C59" s="5">
-        <v>0.94909870000000751</v>
+        <v>1.0243346000000031</v>
       </c>
       <c r="D59" s="5">
-        <v>7.0281765429630827</v>
+        <v>7.7704091219991556</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>168.47927572</v>
+        <v>165.08764891999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.32380025000000501</v>
+        <v>0.31552403999998546</v>
       </c>
       <c r="D60" s="5">
-        <v>2.3353506202858254</v>
+        <v>2.3222504180520964</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>168.63475925</v>
+        <v>165.24900572999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.15548352999999793</v>
+        <v>0.16135681000000091</v>
       </c>
       <c r="D61" s="5">
-        <v>1.1130757179711903</v>
+        <v>1.1792066810485391</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>169.46805068</v>
+        <v>165.96245105</v>
       </c>
       <c r="C62" s="5">
-        <v>0.83329143000000272</v>
+        <v>0.71344532000000527</v>
       </c>
       <c r="D62" s="5">
-        <v>6.0935164752601967</v>
+        <v>5.3056857999959961</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>169.65766626000001</v>
+        <v>166.13664062000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.18961558000000878</v>
+        <v>0.17418957000001001</v>
       </c>
       <c r="D63" s="5">
-        <v>1.3509577527428318</v>
+        <v>1.2667826731124876</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>170.37892816999999</v>
+        <v>166.82259195</v>
       </c>
       <c r="C64" s="5">
-        <v>0.7212619099999813</v>
+        <v>0.68595132999999464</v>
       </c>
       <c r="D64" s="5">
-        <v>5.2225244975617313</v>
+        <v>5.0686811800087161</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>170.83806798000001</v>
+        <v>167.19735495</v>
       </c>
       <c r="C65" s="5">
-        <v>0.45913981000001058</v>
+        <v>0.37476300000000151</v>
       </c>
       <c r="D65" s="5">
-        <v>3.2821414029061913</v>
+        <v>2.7293301780274559</v>
       </c>
       <c r="E65" s="5">
-        <v>4.7618249366285781</v>
+        <v>4.6741849640306921</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>166.94004161999999</v>
+        <v>167.03650607</v>
       </c>
       <c r="C66" s="5">
-        <v>-3.8980263600000171</v>
+        <v>-0.16084888000000319</v>
       </c>
       <c r="D66" s="5">
-        <v>-24.192810896202221</v>
+        <v>-1.1483472954344709</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>167.73751064999999</v>
+        <v>167.77982466</v>
       </c>
       <c r="C67" s="5">
-        <v>0.79746903000000202</v>
+        <v>0.74331859000000122</v>
       </c>
       <c r="D67" s="5">
-        <v>5.8854075201641765</v>
+        <v>5.4727010173891033</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>168.66902518000001</v>
+        <v>168.68875323</v>
       </c>
       <c r="C68" s="5">
-        <v>0.93151453000001538</v>
+        <v>0.90892857000000049</v>
       </c>
       <c r="D68" s="5">
-        <v>6.8714489584456917</v>
+        <v>6.6981050228670957</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>169.07831489</v>
+        <v>169.05921483</v>
       </c>
       <c r="C69" s="5">
-        <v>0.40928970999999592</v>
+        <v>0.37046159999999873</v>
       </c>
       <c r="D69" s="5">
-        <v>2.9510808269915811</v>
+        <v>2.6674158310123763</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>169.92063282999999</v>
+        <v>169.95362080999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.84231793999998672</v>
+        <v>0.89440597999998772</v>
       </c>
       <c r="D70" s="5">
-        <v>6.1447387168010348</v>
+        <v>6.5366132871947258</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>170.4496527</v>
+        <v>170.45461890999999</v>
       </c>
       <c r="C71" s="5">
-        <v>0.52901987000001327</v>
+        <v>0.50099810000000389</v>
       </c>
       <c r="D71" s="5">
-        <v>3.8006435331879418</v>
+        <v>3.595342449093919</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>171.29122128</v>
+        <v>171.28428957</v>
       </c>
       <c r="C72" s="5">
-        <v>0.84156858000000057</v>
+        <v>0.829670660000005</v>
       </c>
       <c r="D72" s="5">
-        <v>6.0883810450678144</v>
+        <v>5.9998082793530028</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>173.82816260000001</v>
+        <v>173.88766022999999</v>
       </c>
       <c r="C73" s="5">
-        <v>2.536941320000011</v>
+        <v>2.603370659999996</v>
       </c>
       <c r="D73" s="5">
-        <v>19.294495633919361</v>
+        <v>19.843586428989045</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>174.91382658000001</v>
+        <v>174.89816629000001</v>
       </c>
       <c r="C74" s="5">
-        <v>1.0856639799999925</v>
+        <v>1.0105060600000115</v>
       </c>
       <c r="D74" s="5">
-        <v>7.7576262187879053</v>
+        <v>7.2007708632243039</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>175.78355857</v>
+        <v>175.76135533999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.86973198999999113</v>
+        <v>0.86318904999998836</v>
       </c>
       <c r="D75" s="5">
-        <v>6.1327296567617706</v>
+        <v>6.0858939910518828</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>176.62190586</v>
+        <v>176.58892470999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.83834729000000152</v>
+        <v>0.82756936999999198</v>
       </c>
       <c r="D76" s="5">
-        <v>5.8755735298905432</v>
+        <v>5.7988214872469745</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>177.50174053999999</v>
+        <v>177.42534094000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.87983467999998766</v>
+        <v>0.83641623000002596</v>
       </c>
       <c r="D77" s="5">
-        <v>6.1442788732063436</v>
+        <v>5.8342500486856297</v>
       </c>
       <c r="E77" s="5">
-        <v>3.9005782720395121</v>
+        <v>6.1173132751165094</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>177.33070631999999</v>
+        <v>177.38155119000001</v>
       </c>
       <c r="C78" s="5">
-        <v>-0.17103421999999568</v>
+        <v>-4.3789750000001959E-2</v>
       </c>
       <c r="D78" s="5">
-        <v>-1.1501681833442134</v>
+        <v>-0.29576625418089586</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>177.93809156</v>
+        <v>177.94618958999999</v>
       </c>
       <c r="C79" s="5">
-        <v>0.60738524000001348</v>
+        <v>0.56463839999997845</v>
       </c>
       <c r="D79" s="5">
-        <v>4.1885065999990756</v>
+        <v>3.8874130495085257</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>178.05783177999999</v>
+        <v>178.05007176999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.11974021999998286</v>
+        <v>0.10388217999999938</v>
       </c>
       <c r="D80" s="5">
-        <v>0.81051373399456672</v>
+        <v>0.7027947703127202</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>177.60321572000001</v>
+        <v>177.57845297</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.45461605999997801</v>
+        <v>-0.47161879999998746</v>
       </c>
       <c r="D81" s="5">
-        <v>-3.0211719533204007</v>
+        <v>-3.1326583896751359</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>177.98597660999999</v>
+        <v>178.01292839000001</v>
       </c>
       <c r="C82" s="5">
-        <v>0.38276088999998592</v>
+        <v>0.43447542000001249</v>
       </c>
       <c r="D82" s="5">
-        <v>2.6170514157098479</v>
+        <v>2.9758337308220639</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>177.98226238999999</v>
+        <v>177.98128890000001</v>
       </c>
       <c r="C83" s="5">
-        <v>-3.7142200000062076E-3</v>
+        <v>-3.1639490000003434E-2</v>
       </c>
       <c r="D83" s="5">
-        <v>-2.5038784314423967E-2</v>
+        <v>-0.21307606791914901</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>177.15849588</v>
+        <v>177.14943192000001</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.82376650999998446</v>
+        <v>-0.83185697999999775</v>
       </c>
       <c r="D84" s="5">
-        <v>-5.4148107381438937</v>
+        <v>-5.4666610269747951</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>176.54409921999999</v>
+        <v>176.66420482000001</v>
       </c>
       <c r="C85" s="5">
-        <v>-0.61439666000001125</v>
+        <v>-0.48522710000000302</v>
       </c>
       <c r="D85" s="5">
-        <v>-4.0832038265665949</v>
+        <v>-3.2378326044374517</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>176.84876500999999</v>
+        <v>176.82872297</v>
       </c>
       <c r="C86" s="5">
-        <v>0.30466579000000138</v>
+        <v>0.16451814999999215</v>
       </c>
       <c r="D86" s="5">
-        <v>2.090633771362449</v>
+        <v>1.1232388184745812</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>177.35715447999999</v>
+        <v>177.33476668</v>
       </c>
       <c r="C87" s="5">
-        <v>0.50838946999999735</v>
+        <v>0.50604371000000015</v>
       </c>
       <c r="D87" s="5">
-        <v>3.5047240576663308</v>
+        <v>3.4886991835340719</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>177.66278351</v>
+        <v>177.66149428</v>
       </c>
       <c r="C88" s="5">
-        <v>0.30562903000000574</v>
+        <v>0.32672759999999812</v>
       </c>
       <c r="D88" s="5">
-        <v>2.0876006883096432</v>
+        <v>2.2334630575930436</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>178.17724547</v>
+        <v>178.14365638000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.51446196000000555</v>
+        <v>0.4821621000000107</v>
       </c>
       <c r="D89" s="5">
-        <v>3.5307459489086757</v>
+        <v>3.3057788405564725</v>
       </c>
       <c r="E89" s="5">
-        <v>0.38056242600494894</v>
+        <v>0.40485504279961226</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>182.61986001</v>
+        <v>178.91210501</v>
       </c>
       <c r="C90" s="5">
-        <v>4.4426145399999939</v>
+        <v>0.76844862999999464</v>
       </c>
       <c r="D90" s="5">
-        <v>34.38449951518259</v>
+        <v>5.3009678054873222</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>182.6032721</v>
+        <v>178.96613120999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-1.6587909999998374E-2</v>
+        <v>5.4026199999981372E-2</v>
       </c>
       <c r="D91" s="5">
-        <v>-0.10894516397901288</v>
+        <v>0.36296718435591124</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>182.99492357</v>
+        <v>179.36153363</v>
       </c>
       <c r="C92" s="5">
-        <v>0.39165146999999934</v>
+        <v>0.39540242000001058</v>
       </c>
       <c r="D92" s="5">
-        <v>2.6043659401753905</v>
+        <v>2.6836992581968033</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>181.57074441</v>
+        <v>177.94326330000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-1.4241791599999942</v>
+        <v>-1.4182703299999844</v>
       </c>
       <c r="D93" s="5">
-        <v>-8.949573839848334</v>
+        <v>-9.0868081576520829</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>182.39993239</v>
+        <v>178.83145930000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.82918798000000038</v>
+        <v>0.88819599999999355</v>
       </c>
       <c r="D94" s="5">
-        <v>5.6198598274942002</v>
+        <v>6.1569508966651032</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>182.83560897999999</v>
+        <v>179.25426426000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.43567658999998571</v>
+        <v>0.42280496000000767</v>
       </c>
       <c r="D95" s="5">
-        <v>2.9042508754120178</v>
+        <v>2.8743026392585191</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>183.49824581999999</v>
+        <v>179.91466088999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.66263684000000467</v>
+        <v>0.66039662999997972</v>
       </c>
       <c r="D96" s="5">
-        <v>4.4368132060528032</v>
+        <v>4.5116501364510064</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>183.57740527999999</v>
+        <v>180.20319483</v>
       </c>
       <c r="C97" s="5">
-        <v>7.9159459999999626E-2</v>
+        <v>0.28853394000000776</v>
       </c>
       <c r="D97" s="5">
-        <v>0.51889900728450122</v>
+        <v>1.9415378743809608</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>184.39406176</v>
+        <v>180.78698982</v>
       </c>
       <c r="C98" s="5">
-        <v>0.81665648000000601</v>
+        <v>0.58379499000000123</v>
       </c>
       <c r="D98" s="5">
-        <v>5.4708496940242934</v>
+        <v>3.9576006973601086</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>185.76974306</v>
+        <v>182.05013499</v>
       </c>
       <c r="C99" s="5">
-        <v>1.3756812999999966</v>
+        <v>1.2631451700000014</v>
       </c>
       <c r="D99" s="5">
-        <v>9.3293067698786647</v>
+        <v>8.7141263094761445</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>186.07617605999999</v>
+        <v>182.39330763000001</v>
       </c>
       <c r="C100" s="5">
-        <v>0.3064329999999984</v>
+        <v>0.34317264000000591</v>
       </c>
       <c r="D100" s="5">
-        <v>1.9974949252094865</v>
+        <v>2.2856540127553782</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>186.41589802999999</v>
+        <v>182.78610825000001</v>
       </c>
       <c r="C101" s="5">
-        <v>0.33972196999999937</v>
+        <v>0.39280062000000271</v>
       </c>
       <c r="D101" s="5">
-        <v>2.2129911559583215</v>
+        <v>2.6151407383674607</v>
       </c>
       <c r="E101" s="5">
-        <v>4.6238522423376116</v>
+        <v>2.6060158213532691</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>187.35273982999999</v>
+        <v>183.78813461999999</v>
       </c>
       <c r="C102" s="5">
-        <v>0.93684179999999628</v>
+        <v>1.0020263699999816</v>
       </c>
       <c r="D102" s="5">
-        <v>6.2001706194270367</v>
+        <v>6.7803655394280682</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>187.93758111</v>
+        <v>184.36023182</v>
       </c>
       <c r="C103" s="5">
-        <v>0.58484128000000624</v>
+        <v>0.57209720000000175</v>
       </c>
       <c r="D103" s="5">
-        <v>3.8109132847187199</v>
+        <v>3.7999891797865448</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>189.03321285999999</v>
+        <v>185.49219399</v>
       </c>
       <c r="C104" s="5">
-        <v>1.0956317499999955</v>
+        <v>1.1319621700000084</v>
       </c>
       <c r="D104" s="5">
-        <v>7.2244420147579591</v>
+        <v>7.6219136601832771</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>190.35018848000001</v>
+        <v>186.56424468</v>
       </c>
       <c r="C105" s="5">
-        <v>1.3169756200000222</v>
+        <v>1.0720506899999975</v>
       </c>
       <c r="D105" s="5">
-        <v>8.6881870651345459</v>
+        <v>7.1601501854534177</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>190.86761224</v>
+        <v>187.11255113000001</v>
       </c>
       <c r="C106" s="5">
-        <v>0.51742375999998558</v>
+        <v>0.54830645000001255</v>
       </c>
       <c r="D106" s="5">
-        <v>3.3111395291474777</v>
+        <v>3.5843322043041415</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>191.18177698</v>
+        <v>187.39652698</v>
       </c>
       <c r="C107" s="5">
-        <v>0.31416473999999539</v>
+        <v>0.28397584999999026</v>
       </c>
       <c r="D107" s="5">
-        <v>1.9931585150642972</v>
+        <v>1.8364879501456821</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>191.53803309</v>
+        <v>187.78758117999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.3562561100000039</v>
+        <v>0.39105419999998503</v>
       </c>
       <c r="D108" s="5">
-        <v>2.2591910244442959</v>
+        <v>2.5330701869725303</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>192.06559009</v>
+        <v>188.38248249</v>
       </c>
       <c r="C109" s="5">
-        <v>0.52755700000000161</v>
+        <v>0.59490131000001156</v>
       </c>
       <c r="D109" s="5">
-        <v>3.3557157634775292</v>
+        <v>3.8684790827041349</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>192.57124168999999</v>
+        <v>188.88516002</v>
       </c>
       <c r="C110" s="5">
-        <v>0.5056515999999931</v>
+        <v>0.50267752999999971</v>
       </c>
       <c r="D110" s="5">
-        <v>3.2053925055107957</v>
+        <v>3.2494798892454879</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>192.58359286000001</v>
+        <v>188.94665682999999</v>
       </c>
       <c r="C111" s="5">
-        <v>1.2351170000016509E-2</v>
+        <v>6.1496809999994184E-2</v>
       </c>
       <c r="D111" s="5">
-        <v>7.6992978736711848E-2</v>
+        <v>0.39139369484026965</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>193.52387010000001</v>
+        <v>189.83466335</v>
       </c>
       <c r="C112" s="5">
-        <v>0.94027724000000035</v>
+        <v>0.88800652000000468</v>
       </c>
       <c r="D112" s="5">
-        <v>6.0188452297210038</v>
+        <v>5.7878164524793441</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>194.28898530000001</v>
+        <v>190.62600601</v>
       </c>
       <c r="C113" s="5">
-        <v>0.76511519999999678</v>
+        <v>0.79134265999999798</v>
       </c>
       <c r="D113" s="5">
-        <v>4.8488510236361693</v>
+        <v>5.1186043774280154</v>
       </c>
       <c r="E113" s="5">
-        <v>4.2233990519054299</v>
+        <v>4.2891102803486625</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>194.87722998000001</v>
+        <v>191.10148038</v>
       </c>
       <c r="C114" s="5">
-        <v>0.58824468000000252</v>
+        <v>0.47547437000000059</v>
       </c>
       <c r="D114" s="5">
-        <v>3.6943307134543968</v>
+        <v>3.0345390656484783</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>195.89646708999999</v>
+        <v>192.10065899</v>
       </c>
       <c r="C115" s="5">
-        <v>1.0192371099999775</v>
+        <v>0.9991786100000013</v>
       </c>
       <c r="D115" s="5">
-        <v>6.4599041178869054</v>
+        <v>6.4578374796883109</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>196.75647121</v>
+        <v>192.84390747</v>
       </c>
       <c r="C116" s="5">
-        <v>0.86000412000001347</v>
+        <v>0.74324848000000543</v>
       </c>
       <c r="D116" s="5">
-        <v>5.3971954258963617</v>
+        <v>4.742953661931204</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>199.00522175</v>
+        <v>195.24109462000001</v>
       </c>
       <c r="C117" s="5">
-        <v>2.2487505400000032</v>
+        <v>2.3971871500000077</v>
       </c>
       <c r="D117" s="5">
-        <v>14.61075300256014</v>
+        <v>15.980168048092636</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>198.68142395999999</v>
+        <v>194.93866365</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.32379779000001463</v>
+        <v>-0.3024309700000174</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.9351198636972211</v>
+        <v>-1.843060628947446</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>199.73468116000001</v>
+        <v>195.93927514999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.0532572000000187</v>
+        <v>1.0006114999999909</v>
       </c>
       <c r="D119" s="5">
-        <v>6.5502812244983888</v>
+        <v>6.3364483325141441</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>200.69249386000001</v>
+        <v>196.95502379999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.95781270000000518</v>
+        <v>1.0157486500000061</v>
       </c>
       <c r="D120" s="5">
-        <v>5.9087368235488658</v>
+        <v>6.4012648256126736</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>201.37741285000001</v>
+        <v>197.67400547</v>
       </c>
       <c r="C121" s="5">
-        <v>0.68491898999999989</v>
+        <v>0.71898167000000512</v>
       </c>
       <c r="D121" s="5">
-        <v>4.173085765786122</v>
+        <v>4.4696148996915985</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>202.47665542999999</v>
+        <v>198.71885108999999</v>
       </c>
       <c r="C122" s="5">
-        <v>1.0992425799999808</v>
+        <v>1.0448456199999896</v>
       </c>
       <c r="D122" s="5">
-        <v>6.750622478935786</v>
+        <v>6.5305235743124523</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>203.50387637</v>
+        <v>199.66904281999999</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0272209400000065</v>
+        <v>0.95019173000000023</v>
       </c>
       <c r="D123" s="5">
-        <v>6.2607147610500569</v>
+        <v>5.8912368192028497</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>203.83398639000001</v>
+        <v>200.02610647</v>
       </c>
       <c r="C124" s="5">
-        <v>0.33011002000000644</v>
+        <v>0.35706365000001483</v>
       </c>
       <c r="D124" s="5">
-        <v>1.9640185274312438</v>
+        <v>2.1671656603827305</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>204.88518869999999</v>
+        <v>200.99791873999999</v>
       </c>
       <c r="C125" s="5">
-        <v>1.0512023099999794</v>
+        <v>0.97181226999998671</v>
       </c>
       <c r="D125" s="5">
-        <v>6.3671669038598999</v>
+        <v>5.988451829474517</v>
       </c>
       <c r="E125" s="5">
-        <v>5.4538363992371774</v>
+        <v>5.4409746849839014</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>205.13429579000001</v>
+        <v>201.14855657999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.24910709000002385</v>
+        <v>0.15063784000000169</v>
       </c>
       <c r="D126" s="5">
-        <v>1.4688011376487342</v>
+        <v>0.90305603129479106</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>206.25484555</v>
+        <v>202.36182822000001</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1205497599999887</v>
+        <v>1.2132716400000163</v>
       </c>
       <c r="D127" s="5">
-        <v>6.7555899223237459</v>
+        <v>7.4830759473024866</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>206.92883574999999</v>
+        <v>203.02254223</v>
       </c>
       <c r="C128" s="5">
-        <v>0.67399019999999155</v>
+        <v>0.66071400999999241</v>
       </c>
       <c r="D128" s="5">
-        <v>3.992554987792829</v>
+        <v>3.9891450956066832</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>206.86576711000001</v>
+        <v>203.0210629</v>
       </c>
       <c r="C129" s="5">
-        <v>-6.3068639999983134E-2</v>
+        <v>-1.4793299999951159E-3</v>
       </c>
       <c r="D129" s="5">
-        <v>-0.36512856790945625</v>
+        <v>-8.7434865094548897E-3</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>207.84549906000001</v>
+        <v>203.91410338</v>
       </c>
       <c r="C130" s="5">
-        <v>0.97973195000000146</v>
+        <v>0.89304047999999625</v>
       </c>
       <c r="D130" s="5">
-        <v>5.8336938726376131</v>
+        <v>5.4081043228710213</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>208.80734373999999</v>
+        <v>204.68939571999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.96184467999998446</v>
+        <v>0.77529233999999292</v>
       </c>
       <c r="D131" s="5">
-        <v>5.6967744294736722</v>
+        <v>4.6590908390359287</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>209.13266554</v>
+        <v>205.18950265999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.32532180000001176</v>
+        <v>0.50010693999999489</v>
       </c>
       <c r="D132" s="5">
-        <v>1.8857038522246405</v>
+        <v>2.9716185785876981</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>209.71907773000001</v>
+        <v>205.82405556000001</v>
       </c>
       <c r="C133" s="5">
-        <v>0.58641219000000433</v>
+        <v>0.63455290000001696</v>
       </c>
       <c r="D133" s="5">
-        <v>3.4172048647348241</v>
+        <v>3.7748010752393535</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>210.47672051999999</v>
+        <v>206.64320806999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.75764278999997714</v>
+        <v>0.81915250999998079</v>
       </c>
       <c r="D134" s="5">
-        <v>4.4223708839244091</v>
+        <v>4.8817802712753267</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>211.48942235999999</v>
+        <v>207.76236428999999</v>
       </c>
       <c r="C135" s="5">
-        <v>1.0127018400000054</v>
+        <v>1.1191562200000078</v>
       </c>
       <c r="D135" s="5">
-        <v>5.9290293240392922</v>
+        <v>6.6961920511903639</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>212.59579442</v>
+        <v>208.77268380000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.1063720600000124</v>
+        <v>1.0103195100000164</v>
       </c>
       <c r="D136" s="5">
-        <v>6.4614105916413811</v>
+        <v>5.994063989775289</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>213.06475889000001</v>
+        <v>209.26102262000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.46896447000000308</v>
+        <v>0.48833881999999562</v>
       </c>
       <c r="D137" s="5">
-        <v>2.6794294589007395</v>
+        <v>2.843306164107462</v>
       </c>
       <c r="E137" s="5">
-        <v>3.9922701303591213</v>
+        <v>4.111039523095128</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>212.94330851000001</v>
+        <v>209.06730594000001</v>
       </c>
       <c r="C138" s="5">
-        <v>-0.12145037999999886</v>
+        <v>-0.19371667999999431</v>
       </c>
       <c r="D138" s="5">
-        <v>-0.68187913582072879</v>
+        <v>-1.1052230340042768</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>212.74013955999999</v>
+        <v>208.94826742000001</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.20316895000001978</v>
+        <v>-0.1190385200000037</v>
       </c>
       <c r="D139" s="5">
-        <v>-1.1389295881240491</v>
+        <v>-0.68111910809558474</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>212.56672789000001</v>
+        <v>208.74959957999999</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.17341166999997881</v>
+        <v>-0.19866784000001303</v>
       </c>
       <c r="D140" s="5">
-        <v>-0.97378708225460686</v>
+        <v>-1.1350113520359195</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>212.25243477999999</v>
+        <v>208.49261594999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.31429311000002258</v>
+        <v>-0.25698363000000768</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.7599168463547477</v>
+        <v>-1.4673125471904358</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>212.13733630999999</v>
+        <v>208.31347241</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.1150984699999924</v>
+        <v>-0.17914353999998411</v>
       </c>
       <c r="D142" s="5">
-        <v>-0.64878865235629135</v>
+        <v>-1.0262197551832331</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>212.09707189</v>
+        <v>208.19747794</v>
       </c>
       <c r="C143" s="5">
-        <v>-4.0264419999999745E-2</v>
+        <v>-0.11599447000000396</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.22752664552221358</v>
+        <v>-0.66614927279148306</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>211.39506061</v>
+        <v>207.62093429999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.70201127999999358</v>
+        <v>-0.57654364000001124</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.9003178452565845</v>
+        <v>-3.2729101914368175</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>210.80765643000001</v>
+        <v>207.01611688</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.58740417999999295</v>
+        <v>-0.60481741999998917</v>
       </c>
       <c r="D145" s="5">
-        <v>-3.2839533137765109</v>
+        <v>-3.4402342292595756</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>209.76347081</v>
+        <v>206.03943674000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.0441856200000075</v>
+        <v>-0.97668013999998493</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.784629085791515</v>
+        <v>-5.5168527401196492</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>207.62173159</v>
+        <v>203.74605105000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.1417392200000052</v>
+        <v>-2.293385690000008</v>
       </c>
       <c r="D147" s="5">
-        <v>-11.587151902587134</v>
+        <v>-12.568857425358782</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>204.93398643</v>
+        <v>201.20067394</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.6877451599999915</v>
+        <v>-2.545377110000004</v>
       </c>
       <c r="D148" s="5">
-        <v>-14.474789396540565</v>
+        <v>-14.003104836231239</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>204.04419559999999</v>
+        <v>200.21381061</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.88979083000000969</v>
+        <v>-0.98686333000000559</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.0875722468469942</v>
+        <v>-5.7296314483700872</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.233719051894969</v>
+        <v>-4.3234100152654609</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>205.32256317</v>
+        <v>201.65102171999999</v>
       </c>
       <c r="C150" s="5">
-        <v>1.2783675700000003</v>
+        <v>1.4372111099999927</v>
       </c>
       <c r="D150" s="5">
-        <v>7.7827316640435962</v>
+        <v>8.9624209044375505</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>205.20354506999999</v>
+        <v>201.42195737</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.11901810000000523</v>
+        <v>-0.22906434999998737</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.69338342121569863</v>
+        <v>-1.3546490117818832</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>205.52776556000001</v>
+        <v>201.79034200000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.32422049000001607</v>
+        <v>0.36838463000000843</v>
       </c>
       <c r="D152" s="5">
-        <v>1.9125567120998888</v>
+        <v>2.2169157039094056</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>205.37411882000001</v>
+        <v>201.60120244000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.15364673999999923</v>
+        <v>-0.18913956000000098</v>
       </c>
       <c r="D153" s="5">
-        <v>-0.89340671084938705</v>
+        <v>-1.1189884375991221</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>204.79473601000001</v>
+        <v>201.07325259999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.57938280999999847</v>
+        <v>-0.52794984000001932</v>
       </c>
       <c r="D154" s="5">
-        <v>-3.3332946968415378</v>
+        <v>-3.0976696548018601</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>204.19703924000001</v>
+        <v>200.41365422000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.59769676999999888</v>
+        <v>-0.65959837999997717</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.4465457905175856</v>
+        <v>-3.8662148069272595</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>205.00025005000001</v>
+        <v>201.01293870999999</v>
       </c>
       <c r="C156" s="5">
-        <v>0.80321080999999594</v>
+        <v>0.59928448999997386</v>
       </c>
       <c r="D156" s="5">
-        <v>4.8236796246270419</v>
+        <v>3.6478916366575298</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>202.88736600999999</v>
+        <v>199.09220281</v>
       </c>
       <c r="C157" s="5">
-        <v>-2.1128840400000115</v>
+        <v>-1.9207358999999826</v>
       </c>
       <c r="D157" s="5">
-        <v>-11.690513823985093</v>
+        <v>-10.882526057701835</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>202.13819910999999</v>
+        <v>198.30435739000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.74916690000000585</v>
+        <v>-0.78784541999999647</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.3421404871107017</v>
+        <v>-4.6466260194632518</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>200.95300273000001</v>
+        <v>197.11465985999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1851963799999794</v>
+        <v>-1.1896975300000179</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.813436984384702</v>
+        <v>-6.9663600256361864</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>200.09682147999999</v>
+        <v>196.26072482999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.8561812500000201</v>
+        <v>-0.85393503000000237</v>
       </c>
       <c r="D160" s="5">
-        <v>-4.99460246087986</v>
+        <v>-5.0765133165717398</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>199.24095335000001</v>
+        <v>195.29819115999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.85586812999997619</v>
+        <v>-0.96253366999999912</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.0136818424638463</v>
+        <v>-5.7290530909073878</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.3540205276978643</v>
+        <v>-2.4551850019853161</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>197.53500697999999</v>
+        <v>193.68076042000001</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.7059463700000208</v>
+        <v>-1.6174307399999748</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.8043627428773927</v>
+        <v>-9.4978018264391899</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>197.55920843000001</v>
+        <v>193.77855679999999</v>
       </c>
       <c r="C163" s="5">
-        <v>2.4201450000020941E-2</v>
+        <v>9.7796379999977034E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.14711983495785397</v>
+        <v>0.60760872126912613</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>196.66694217</v>
+        <v>192.92444827</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.89226626000001374</v>
+        <v>-0.85410852999999065</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.2871172959066186</v>
+        <v>-5.162827387057356</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>196.31339725999999</v>
+        <v>192.42438770000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.35354491000001076</v>
+        <v>-0.50006056999998805</v>
       </c>
       <c r="D165" s="5">
-        <v>-2.1360184569398477</v>
+        <v>-3.066441444713297</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>195.44196281999999</v>
+        <v>191.51410289</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.87143444000000159</v>
+        <v>-0.91028481000000738</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.1986498294992582</v>
+        <v>-5.5313376507408973</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>194.82453588999999</v>
+        <v>190.97298128</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.61742692999999349</v>
+        <v>-0.54112161000000469</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.7257781912534038</v>
+        <v>-3.3383933107643315</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>194.23292824000001</v>
+        <v>190.43624220999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.59160764999998605</v>
+        <v>-0.53673907000001009</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.5836942532635252</v>
+        <v>-3.3210104270368079</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>194.47091103</v>
+        <v>190.64955703000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.23798278999998956</v>
+        <v>0.21331482000002211</v>
       </c>
       <c r="D169" s="5">
-        <v>1.4802418248266003</v>
+        <v>1.3524773498378773</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>194.80785650999999</v>
+        <v>190.95065915999999</v>
       </c>
       <c r="C170" s="5">
-        <v>0.33694547999999713</v>
+        <v>0.30110212999997543</v>
       </c>
       <c r="D170" s="5">
-        <v>2.099080004955689</v>
+        <v>1.9117680753151456</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>194.6409668</v>
+        <v>190.823725</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.16688970999999242</v>
+        <v>-0.12693415999999047</v>
       </c>
       <c r="D171" s="5">
-        <v>-1.0231965291511491</v>
+        <v>-0.79478814849039958</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>194.33487681</v>
+        <v>190.61041990000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.30608999000000381</v>
+        <v>-0.21330509999998526</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.8708684837973943</v>
+        <v>-1.3331586387845151</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>194.19264002</v>
+        <v>190.24545370999999</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.14223678999999834</v>
+        <v>-0.36496619000001829</v>
       </c>
       <c r="D173" s="5">
-        <v>-0.8747720888063526</v>
+        <v>-2.2736249019817412</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.5337729242500662</v>
+        <v>-2.5871911152830385</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>194.70969410000001</v>
+        <v>190.96956717</v>
       </c>
       <c r="C174" s="5">
-        <v>0.5170540800000083</v>
+        <v>0.72411346000001231</v>
       </c>
       <c r="D174" s="5">
-        <v>3.2423074370687255</v>
+        <v>4.6642867855349657</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>195.56717322</v>
+        <v>191.80025921999999</v>
       </c>
       <c r="C175" s="5">
-        <v>0.8574791199999936</v>
+        <v>0.83069204999998192</v>
       </c>
       <c r="D175" s="5">
-        <v>5.4145616290457443</v>
+        <v>5.3465487173775417</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>195.83297736</v>
+        <v>192.00703701</v>
       </c>
       <c r="C176" s="5">
-        <v>0.26580414000000019</v>
+        <v>0.20677779000001806</v>
       </c>
       <c r="D176" s="5">
-        <v>1.643221385706517</v>
+        <v>1.3014057100646514</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>196.34113740999999</v>
+        <v>192.73010439000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.50816004999998654</v>
+        <v>0.72306738000000337</v>
       </c>
       <c r="D177" s="5">
-        <v>3.1586640200256699</v>
+        <v>4.6137885643329213</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>197.29307009999999</v>
+        <v>193.65969654</v>
       </c>
       <c r="C178" s="5">
-        <v>0.95193269000000669</v>
+        <v>0.92959214999999062</v>
       </c>
       <c r="D178" s="5">
-        <v>5.9757115108828973</v>
+        <v>5.943980048656039</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>197.52073777999999</v>
+        <v>193.87044739000001</v>
       </c>
       <c r="C179" s="5">
-        <v>0.22766767999999615</v>
+        <v>0.21075085000001081</v>
       </c>
       <c r="D179" s="5">
-        <v>1.3935707223178051</v>
+        <v>1.3137490215461067</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>199.01897216</v>
+        <v>195.33729781</v>
       </c>
       <c r="C180" s="5">
-        <v>1.4982343800000137</v>
+        <v>1.4668504199999859</v>
       </c>
       <c r="D180" s="5">
-        <v>9.4917402647885396</v>
+        <v>9.4668843560756564</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>199.96131948999999</v>
+        <v>196.20175719</v>
       </c>
       <c r="C181" s="5">
-        <v>0.94234732999998982</v>
+        <v>0.86445937999999956</v>
       </c>
       <c r="D181" s="5">
-        <v>5.8322864174481737</v>
+        <v>5.441749666832485</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>200.57499831999999</v>
+        <v>196.79965415000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.61367882999999779</v>
+        <v>0.59789696000001413</v>
       </c>
       <c r="D182" s="5">
-        <v>3.7455889055017622</v>
+        <v>3.7187464283554128</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>201.75921566</v>
+        <v>198.02211197</v>
       </c>
       <c r="C183" s="5">
-        <v>1.1842173400000036</v>
+        <v>1.2224578199999883</v>
       </c>
       <c r="D183" s="5">
-        <v>7.319589812223537</v>
+        <v>7.7140329042753253</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>202.01076510999999</v>
+        <v>198.31008772999999</v>
       </c>
       <c r="C184" s="5">
-        <v>0.25154944999999884</v>
+        <v>0.28797575999999481</v>
       </c>
       <c r="D184" s="5">
-        <v>1.5064387692489412</v>
+        <v>1.7591388008467712</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>202.57685237999999</v>
+        <v>198.77297548000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.56608726999999703</v>
+        <v>0.46288775000002147</v>
       </c>
       <c r="D185" s="5">
-        <v>3.4150303174466323</v>
+        <v>2.8372337638371992</v>
       </c>
       <c r="E185" s="5">
-        <v>4.3174717430776388</v>
+        <v>4.4823787395197989</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>202.56165611</v>
+        <v>198.92873584</v>
       </c>
       <c r="C186" s="5">
-        <v>-1.5196269999989909E-2</v>
+        <v>0.15576035999998794</v>
       </c>
       <c r="D186" s="5">
-        <v>-8.9980676591827624E-2</v>
+        <v>0.94439449941328135</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>201.12092326000001</v>
+        <v>197.34733825000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.4407328499999892</v>
+        <v>-1.5813975899999946</v>
       </c>
       <c r="D187" s="5">
-        <v>-8.2089835123327344</v>
+        <v>-9.1332479789327117</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>201.95961070999999</v>
+        <v>198.24000823</v>
       </c>
       <c r="C188" s="5">
-        <v>0.83868744999998057</v>
+        <v>0.89266997999999376</v>
       </c>
       <c r="D188" s="5">
-        <v>5.1204595131266295</v>
+        <v>5.5651105364516118</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>201.86766649</v>
+        <v>198.05279995999999</v>
       </c>
       <c r="C189" s="5">
-        <v>-9.1944219999987808E-2</v>
+        <v>-0.1872082700000135</v>
       </c>
       <c r="D189" s="5">
-        <v>-0.5449466648097756</v>
+        <v>-1.1273545351122349</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>202.23447028999999</v>
+        <v>198.48616731000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.36680379999998536</v>
+        <v>0.43336735000002591</v>
       </c>
       <c r="D190" s="5">
-        <v>2.2023845021356125</v>
+        <v>2.6576007381810207</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>203.15232574000001</v>
+        <v>199.20715627999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.91785545000001889</v>
+        <v>0.72098896999997919</v>
       </c>
       <c r="D191" s="5">
-        <v>5.5843137112945529</v>
+        <v>4.4470748155939432</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>203.53388871000001</v>
+        <v>199.67667639999999</v>
       </c>
       <c r="C192" s="5">
-        <v>0.3815629700000045</v>
+        <v>0.46952011999999854</v>
       </c>
       <c r="D192" s="5">
-        <v>2.277282472851927</v>
+        <v>2.8652866571901914</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>203.5986312</v>
+        <v>199.79286796</v>
       </c>
       <c r="C193" s="5">
-        <v>6.4742489999986219E-2</v>
+        <v>0.1161915600000043</v>
       </c>
       <c r="D193" s="5">
-        <v>0.3823788438339859</v>
+        <v>0.70051734831890755</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>204.45520038999999</v>
+        <v>200.56501155999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.85656918999998766</v>
+        <v>0.7721435999999926</v>
       </c>
       <c r="D194" s="5">
-        <v>5.1670497368306201</v>
+        <v>4.7375237056918262</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>204.43228164999999</v>
+        <v>200.57582894000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-2.2918739999994386E-2</v>
+        <v>1.0817380000020194E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.13443305981819531</v>
+        <v>6.4740640610883027E-2</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>205.57745176</v>
+        <v>201.50017215</v>
       </c>
       <c r="C196" s="5">
-        <v>1.1451701100000093</v>
+        <v>0.92434320999998931</v>
       </c>
       <c r="D196" s="5">
-        <v>6.9330691565591129</v>
+        <v>5.6724823113831091</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>205.71585225999999</v>
+        <v>201.65239299999999</v>
       </c>
       <c r="C197" s="5">
-        <v>0.13840049999998882</v>
+        <v>0.15222084999999197</v>
       </c>
       <c r="D197" s="5">
-        <v>0.81087169971219009</v>
+        <v>0.91030140964070139</v>
       </c>
       <c r="E197" s="5">
-        <v>1.5495353210996488</v>
+        <v>1.4485960745150184</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>206.25253957999999</v>
+        <v>202.11351783999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.53668731999999864</v>
+        <v>0.46112483999999654</v>
       </c>
       <c r="D198" s="5">
-        <v>3.1759663144288686</v>
+        <v>2.7788543181479941</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>206.67263399999999</v>
+        <v>202.59946668000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.42009441999999808</v>
+        <v>0.48594884000002025</v>
       </c>
       <c r="D199" s="5">
-        <v>2.4717227298255207</v>
+        <v>2.9236643294879405</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>207.2279182</v>
+        <v>203.22390666000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.55528420000001688</v>
+        <v>0.62443998000000533</v>
       </c>
       <c r="D200" s="5">
-        <v>3.2722110762896328</v>
+        <v>3.7619142686031504</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>208.32191811000001</v>
+        <v>204.30063430000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.093999910000008</v>
+        <v>1.0767276400000014</v>
       </c>
       <c r="D201" s="5">
-        <v>6.5222713618595218</v>
+        <v>6.5464615551636296</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>209.03244330999999</v>
+        <v>204.88115284</v>
       </c>
       <c r="C202" s="5">
-        <v>0.71052519999997799</v>
+        <v>0.58051853999998571</v>
       </c>
       <c r="D202" s="5">
-        <v>4.1705063552368804</v>
+        <v>3.4635868093678024</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>209.22393274999999</v>
+        <v>205.24678323000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.19148943999999801</v>
+        <v>0.36563039000000686</v>
       </c>
       <c r="D203" s="5">
-        <v>1.1048458822172869</v>
+        <v>2.1626621254586142</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>209.13152916000001</v>
+        <v>205.09269219000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-9.2403589999975111E-2</v>
+        <v>-0.15409103999999729</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.52869361950712568</v>
+        <v>-0.89720106315548387</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>209.80380496000001</v>
+        <v>205.7926999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.67227579999999421</v>
+        <v>0.70000770999999418</v>
       </c>
       <c r="D205" s="5">
-        <v>3.9264676619920946</v>
+        <v>4.1735220249980998</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>209.78303991000001</v>
+        <v>205.78629423999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-2.0765049999994289E-2</v>
+        <v>-6.4056600000128583E-3</v>
       </c>
       <c r="D206" s="5">
-        <v>-0.11870375851988912</v>
+        <v>-3.7345718206582834E-2</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>210.05819713</v>
+        <v>206.08770957999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.27515721999998277</v>
+        <v>0.30141534000000547</v>
       </c>
       <c r="D207" s="5">
-        <v>1.5853573013991262</v>
+        <v>1.7718695603910595</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>211.25876227000001</v>
+        <v>207.07904500999999</v>
       </c>
       <c r="C208" s="5">
-        <v>1.200565140000009</v>
+        <v>0.99133542999999236</v>
       </c>
       <c r="D208" s="5">
-        <v>7.0782259237772704</v>
+        <v>5.9275019143998575</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>212.54652178000001</v>
+        <v>208.43548312999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.2877595100000008</v>
+        <v>1.3564381200000071</v>
       </c>
       <c r="D209" s="5">
-        <v>7.5650679996626113</v>
+        <v>8.1498690051386102</v>
       </c>
       <c r="E209" s="5">
-        <v>3.3204390643492454</v>
+        <v>3.3637538484356133</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>212.62970694000001</v>
+        <v>208.56883325000001</v>
       </c>
       <c r="C210" s="5">
-        <v>8.3185159999999314E-2</v>
+        <v>0.13335012000001711</v>
       </c>
       <c r="D210" s="5">
-        <v>0.4706609387361782</v>
+        <v>0.77042742353201632</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>213.06221597999999</v>
+        <v>209.08305121999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.43250903999998513</v>
+        <v>0.51421796999997582</v>
       </c>
       <c r="D211" s="5">
-        <v>2.4684078797112541</v>
+        <v>2.9990007273771768</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>213.73083657999999</v>
+        <v>209.63548673</v>
       </c>
       <c r="C212" s="5">
-        <v>0.66862059999999701</v>
+        <v>0.55243551000000934</v>
       </c>
       <c r="D212" s="5">
-        <v>3.831457969211205</v>
+        <v>3.2171022614414291</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>213.56216058000001</v>
+        <v>209.44860775000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.16867599999997651</v>
+        <v>-0.18687897999998881</v>
       </c>
       <c r="D213" s="5">
-        <v>-0.94293797885035557</v>
+        <v>-1.0645073882674438</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>213.72095664</v>
+        <v>209.65680682000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.15879605999998603</v>
+        <v>0.20819907000000626</v>
       </c>
       <c r="D214" s="5">
-        <v>0.89592883007960644</v>
+        <v>1.199384129792036</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>214.29653223</v>
+        <v>210.11548089999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.57557558999999969</v>
+        <v>0.45867407999998022</v>
       </c>
       <c r="D215" s="5">
-        <v>3.2800420204861735</v>
+        <v>2.6571055145812483</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>214.78489202</v>
+        <v>210.54288790999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.48835979000000407</v>
+        <v>0.42740700999999603</v>
       </c>
       <c r="D216" s="5">
-        <v>2.7692147421883195</v>
+        <v>2.468478808332164</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>214.67945258</v>
+        <v>210.57961451</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.10543943999999783</v>
+        <v>3.6726600000008602E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.58750065134985929</v>
+        <v>0.20952608723849853</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>214.57364035000001</v>
+        <v>210.27601317</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.10581222999999795</v>
+        <v>-0.30360134000000016</v>
       </c>
       <c r="D218" s="5">
-        <v>-0.58986096722293269</v>
+        <v>-1.7164364701454549</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>216.07221364</v>
+        <v>211.90146913000001</v>
       </c>
       <c r="C219" s="5">
-        <v>1.4985732899999959</v>
+        <v>1.6254559600000107</v>
       </c>
       <c r="D219" s="5">
-        <v>8.7102823343901079</v>
+        <v>9.6808486553193305</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>216.79423739999999</v>
+        <v>212.68130353000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.7220237599999848</v>
+        <v>0.7798343999999986</v>
       </c>
       <c r="D220" s="5">
-        <v>4.0844264720098167</v>
+        <v>4.5067034979742626</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>217.19481019</v>
+        <v>213.01209392999999</v>
       </c>
       <c r="C221" s="5">
-        <v>0.40057279000001245</v>
+        <v>0.33079039999998372</v>
       </c>
       <c r="D221" s="5">
-        <v>2.2399234600170459</v>
+        <v>1.8824493267831865</v>
       </c>
       <c r="E221" s="5">
-        <v>2.1869510595008856</v>
+        <v>2.1956965921899219</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>216.90976226000001</v>
+        <v>212.83448726</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.2850479299999904</v>
+        <v>-0.17760666999998875</v>
       </c>
       <c r="D222" s="5">
-        <v>-1.563569741801063</v>
+        <v>-0.99596855350844171</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>217.04807332999999</v>
+        <v>212.78578239000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.1383110699999861</v>
+        <v>-4.8704869999994571E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>0.76786123373846493</v>
+        <v>-0.27426165744717235</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>217.25224778</v>
+        <v>212.95384641999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.20417445000001067</v>
+        <v>0.16806402999998227</v>
       </c>
       <c r="D224" s="5">
-        <v>1.1346838717586571</v>
+        <v>0.95192093529556931</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>217.35238299</v>
+        <v>213.15459082999999</v>
       </c>
       <c r="C225" s="5">
-        <v>0.10013520999999059</v>
+        <v>0.20074440999999865</v>
       </c>
       <c r="D225" s="5">
-        <v>0.55450444415308109</v>
+        <v>1.137082892816732</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>216.79418326999999</v>
+        <v>212.63327774999999</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.55819972000000462</v>
+        <v>-0.52131307999999876</v>
       </c>
       <c r="D226" s="5">
-        <v>-3.0386541502940179</v>
+        <v>-2.8956874268925792</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>216.59156467</v>
+        <v>212.49792253000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.20261859999999388</v>
+        <v>-0.13535521999997968</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.1157880734235737</v>
+        <v>-0.76121102727602086</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>216.64169118000001</v>
+        <v>212.47284912999999</v>
       </c>
       <c r="C228" s="5">
-        <v>5.0126510000012559E-2</v>
+        <v>-2.5073400000025003E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>0.27807379032283031</v>
+        <v>-0.14150049662150499</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>216.62461736</v>
+        <v>212.25875550000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-1.7073820000007345E-2</v>
+        <v>-0.21409362999997938</v>
       </c>
       <c r="D229" s="5">
-        <v>-9.4532613699571666E-2</v>
+        <v>-1.202475194841679</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>215.76460596000001</v>
+        <v>211.46998096999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.86001139999999054</v>
+        <v>-0.78877453000001196</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.6614042724233524</v>
+        <v>-4.3692963026044973</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>214.8482425</v>
+        <v>210.67094159999999</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.91636346000001367</v>
+        <v>-0.79903937000000269</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.9790843422955362</v>
+        <v>-4.4411484247349975</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>213.20783226</v>
+        <v>208.85349210000001</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.6404102399999942</v>
+        <v>-1.8174494999999808</v>
       </c>
       <c r="D232" s="5">
-        <v>-8.7871154740251196</v>
+        <v>-9.8750040337045046</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>212.61680397000001</v>
+        <v>208.34014124999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.59102828999999701</v>
+        <v>-0.51335085000002323</v>
       </c>
       <c r="D233" s="5">
-        <v>-3.2762397177654945</v>
+        <v>-2.9099875702219613</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.1077880341593747</v>
+        <v>-2.1932804817811458</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>212.78404019999999</v>
+        <v>208.62813</v>
       </c>
       <c r="C234" s="5">
-        <v>0.16723622999998611</v>
+        <v>0.2879887500000109</v>
       </c>
       <c r="D234" s="5">
-        <v>0.94796802104257782</v>
+        <v>1.6714302702344419</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>211.07511047</v>
+        <v>207.02762443</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.7089297299999942</v>
+        <v>-1.6005055699999957</v>
       </c>
       <c r="D235" s="5">
-        <v>-9.2230275615255977</v>
+        <v>-8.8272192198612824</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>209.4765822</v>
+        <v>205.45825425000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.5985282700000027</v>
+        <v>-1.5693701799999928</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.7187771117286701</v>
+        <v>-8.726745029148919</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>208.13499852999999</v>
+        <v>204.16210161000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.3415836700000057</v>
+        <v>-1.2961526400000025</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.4203320375208381</v>
+        <v>-7.31308921322168</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>207.39671412000001</v>
+        <v>203.33231674999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.73828440999997724</v>
+        <v>-0.82978486000001794</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.1745019432010366</v>
+        <v>-4.7696508798660382</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>205.956356</v>
+        <v>201.88217022000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.4403581200000133</v>
+        <v>-1.4501465299999836</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.0228530426858509</v>
+        <v>-8.2304359097755579</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>204.79379127999999</v>
+        <v>200.90572499000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-1.162564720000006</v>
+        <v>-0.97644522999999595</v>
       </c>
       <c r="D240" s="5">
-        <v>-6.5672693488574074</v>
+        <v>-5.6521139669874154</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>203.9316949</v>
+        <v>200.06058329999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.862096379999997</v>
+        <v>-0.84514169000001971</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.9361689307402372</v>
+        <v>-4.932818574703413</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>204.17206985999999</v>
+        <v>200.07239405000001</v>
       </c>
       <c r="C242" s="5">
-        <v>0.24037495999999692</v>
+        <v>1.1810750000023518E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>1.4236497266460812</v>
+        <v>7.0866047543094446E-2</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>202.68948979000001</v>
+        <v>198.70916097</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.4825800699999832</v>
+        <v>-1.3632330800000148</v>
       </c>
       <c r="D243" s="5">
-        <v>-8.373990088582417</v>
+        <v>-7.8768778439226583</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>202.13560812</v>
+        <v>198.16152503999999</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.55388167000000976</v>
+        <v>-0.54763593000001265</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.2303543399033963</v>
+        <v>-3.2574889688112396</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>202.00389003999999</v>
+        <v>198.10708091999999</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.13171808000001306</v>
+        <v>-5.444411999999943E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.77916224954771574</v>
+        <v>-0.32919765568296677</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.9915687433141454</v>
+        <v>-4.9117084535911566</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>202.13550782999999</v>
+        <v>198.21320005000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.13161779000000706</v>
+        <v>0.1061191300000246</v>
       </c>
       <c r="D246" s="5">
-        <v>0.78468080530500472</v>
+        <v>0.64469578202615008</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>202.19617058</v>
+        <v>198.27090095</v>
       </c>
       <c r="C247" s="5">
-        <v>6.0662750000005872E-2</v>
+        <v>5.7700899999986177E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.36072621321250331</v>
+        <v>0.34988612287634169</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>203.05132069999999</v>
+        <v>198.91887577</v>
       </c>
       <c r="C248" s="5">
-        <v>0.85515011999999047</v>
+        <v>0.64797482000000173</v>
       </c>
       <c r="D248" s="5">
-        <v>5.1949058267316772</v>
+        <v>3.9930204229958965</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>202.85461470000001</v>
+        <v>198.70805204999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.19670599999997762</v>
+        <v>-0.2108237200000076</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.1563262058167045</v>
+        <v>-1.2644297814460526</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>203.01751899999999</v>
+        <v>198.949782</v>
       </c>
       <c r="C250" s="5">
-        <v>0.16290429999997968</v>
+        <v>0.24172995000000697</v>
       </c>
       <c r="D250" s="5">
-        <v>0.96793903253289404</v>
+        <v>1.4696166924427434</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>203.45185033000001</v>
+        <v>199.36798554000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.43433133000002044</v>
+        <v>0.41820354000000748</v>
       </c>
       <c r="D251" s="5">
-        <v>2.5976785558183613</v>
+        <v>2.5518352658146171</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>203.97990619000001</v>
+        <v>199.78881713999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.52805585999999494</v>
+        <v>0.42083159999998543</v>
       </c>
       <c r="D252" s="5">
-        <v>3.1594278768564354</v>
+        <v>2.562608876615502</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>204.11276558</v>
+        <v>199.93417353000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.13285938999999303</v>
+        <v>0.14535639000001765</v>
       </c>
       <c r="D253" s="5">
-        <v>0.78440887053941033</v>
+        <v>0.87656227630392713</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>204.57705224</v>
+        <v>200.37161302000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.46428665999999907</v>
+        <v>0.43743949000000271</v>
       </c>
       <c r="D254" s="5">
-        <v>2.7639982558689491</v>
+        <v>2.6573267227427477</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>205.46334338</v>
+        <v>201.27099031</v>
       </c>
       <c r="C255" s="5">
-        <v>0.88629113999999731</v>
+        <v>0.89937728999998967</v>
       </c>
       <c r="D255" s="5">
-        <v>5.3244528191055185</v>
+        <v>5.5212359690034685</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>205.56392213999999</v>
+        <v>201.38748910000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.10057875999999055</v>
+        <v>0.11649879000000851</v>
       </c>
       <c r="D256" s="5">
-        <v>0.58901016123951155</v>
+        <v>0.69679417916144182</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>206.02775284000001</v>
+        <v>201.81071994999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.4638307000000168</v>
+        <v>0.42323084999998173</v>
       </c>
       <c r="D257" s="5">
-        <v>2.7415145320768053</v>
+        <v>2.5512444644229193</v>
       </c>
       <c r="E257" s="5">
-        <v>1.9919729264635588</v>
+        <v>1.8695137058203359</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>201.76100059999999</v>
+        <v>201.77621905000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-4.2667522400000166</v>
+        <v>-3.4500899999983403E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-22.207457031502209</v>
+        <v>-0.20495528841544264</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>201.99025632999999</v>
+        <v>201.98080530999999</v>
       </c>
       <c r="C259" s="5">
-        <v>0.22925573000000554</v>
+        <v>0.20458625999998503</v>
       </c>
       <c r="D259" s="5">
-        <v>1.3720822445891789</v>
+        <v>1.2235199209361447</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>202.82615967999999</v>
+        <v>202.80505955999999</v>
       </c>
       <c r="C260" s="5">
-        <v>0.83590334999999527</v>
+        <v>0.82425424999999564</v>
       </c>
       <c r="D260" s="5">
-        <v>5.0806062120400064</v>
+        <v>5.0084464271697993</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>203.94644721</v>
+        <v>203.99236628</v>
       </c>
       <c r="C261" s="5">
-        <v>1.120287530000013</v>
+        <v>1.1873067200000094</v>
       </c>
       <c r="D261" s="5">
-        <v>6.8331705106728702</v>
+        <v>7.2559916282729509</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>203.16658849999999</v>
+        <v>203.18903746000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.77985871000001339</v>
+        <v>-0.80332881999999017</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.4933246815204271</v>
+        <v>-4.6246186994146177</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>203.42697433000001</v>
+        <v>203.44189524999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.26038583000001836</v>
+        <v>0.25285778999997888</v>
       </c>
       <c r="D263" s="5">
-        <v>1.5488520428172503</v>
+        <v>1.503598810546225</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>203.78029090999999</v>
+        <v>203.78965077000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.35331657999998356</v>
+        <v>0.34775552000002108</v>
       </c>
       <c r="D264" s="5">
-        <v>2.1042121639418987</v>
+        <v>2.0706274140263048</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>204.00620774000001</v>
+        <v>204.00915570999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.22591683000001694</v>
+        <v>0.21950493999997889</v>
       </c>
       <c r="D265" s="5">
-        <v>1.3384971716514649</v>
+        <v>1.3002230250590996</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>204.25328152</v>
+        <v>204.24248788</v>
       </c>
       <c r="C266" s="5">
-        <v>0.2470737799999938</v>
+        <v>0.23333217000001127</v>
       </c>
       <c r="D266" s="5">
-        <v>1.4630509228698685</v>
+        <v>1.381147216868861</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>203.61365162999999</v>
+        <v>203.61415840999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.63962989000000903</v>
+        <v>-0.62832947000001127</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.6938102719052845</v>
+        <v>-3.6298401320614238</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>203.77839127999999</v>
+        <v>203.71952623000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.16473965000000135</v>
+        <v>0.10536782000002631</v>
       </c>
       <c r="D268" s="5">
-        <v>0.97522760701052036</v>
+        <v>0.62275571458496604</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>203.94442932000001</v>
+        <v>203.92775096</v>
       </c>
       <c r="C269" s="5">
-        <v>0.16603804000001787</v>
+        <v>0.20822472999998354</v>
       </c>
       <c r="D269" s="5">
-        <v>0.98215013156699449</v>
+        <v>1.233456373090891</v>
       </c>
       <c r="E269" s="5">
-        <v>-1.0111858675747931</v>
+        <v>1.0490181148575806</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>205.24441354000001</v>
+        <v>205.26514728999999</v>
       </c>
       <c r="C270" s="5">
-        <v>1.2999842199999989</v>
+        <v>1.33739632999999</v>
       </c>
       <c r="D270" s="5">
-        <v>7.9229914067295848</v>
+        <v>8.1599872169836338</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>205.86884393</v>
+        <v>205.87091354</v>
       </c>
       <c r="C271" s="5">
-        <v>0.62443038999998635</v>
+        <v>0.60576625000001627</v>
       </c>
       <c r="D271" s="5">
-        <v>3.7125631911769874</v>
+        <v>3.5994185016595459</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>206.09316457</v>
+        <v>206.08972808999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.22432064000000196</v>
+        <v>0.2188145499999905</v>
       </c>
       <c r="D272" s="5">
-        <v>1.3154193214332643</v>
+        <v>1.2829295886067626</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>207.01133189000001</v>
+        <v>207.04316958000001</v>
       </c>
       <c r="C273" s="5">
-        <v>0.91816732000000911</v>
+        <v>0.95344149000001721</v>
       </c>
       <c r="D273" s="5">
-        <v>5.4790913886522352</v>
+        <v>5.6950712430438699</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>207.6133567</v>
+        <v>207.6241291</v>
       </c>
       <c r="C274" s="5">
-        <v>0.60202480999998897</v>
+        <v>0.58095951999999329</v>
       </c>
       <c r="D274" s="5">
-        <v>3.5461718305752843</v>
+        <v>3.4196335343456008</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>208.34124510999999</v>
+        <v>208.34474392000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.72788840999999138</v>
+        <v>0.72061482000000865</v>
       </c>
       <c r="D275" s="5">
-        <v>4.2892589292047534</v>
+        <v>4.2453515758375859</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>208.90198144999999</v>
+        <v>208.90899562999999</v>
       </c>
       <c r="C276" s="5">
-        <v>0.56073634000000538</v>
+        <v>0.56425170999997931</v>
       </c>
       <c r="D276" s="5">
-        <v>3.2779593191186285</v>
+        <v>3.298760368361453</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>209.32238262000001</v>
+        <v>209.32309215999999</v>
       </c>
       <c r="C277" s="5">
-        <v>0.42040117000001942</v>
+        <v>0.4140965299999948</v>
       </c>
       <c r="D277" s="5">
-        <v>2.4418285503333914</v>
+        <v>2.4047273661792046</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>209.46802301</v>
+        <v>209.45985304999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.14564038999998274</v>
+        <v>0.13676089000000502</v>
       </c>
       <c r="D278" s="5">
-        <v>0.83812735481751943</v>
+        <v>0.78684142774427812</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>209.45392813000001</v>
+        <v>209.44960282</v>
       </c>
       <c r="C279" s="5">
-        <v>-1.4094879999987597E-2</v>
+        <v>-1.0250229999996918E-2</v>
       </c>
       <c r="D279" s="5">
-        <v>-8.0716844158090773E-2</v>
+        <v>-5.8707985005668206E-2</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>211.05999881</v>
+        <v>211.01394266</v>
       </c>
       <c r="C280" s="5">
-        <v>1.6060706799999878</v>
+        <v>1.5643398400000024</v>
       </c>
       <c r="D280" s="5">
-        <v>9.5996232096885912</v>
+        <v>9.3400658694771543</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>210.86246532999999</v>
+        <v>210.85580514</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.19753348000000415</v>
+        <v>-0.15813751999999681</v>
       </c>
       <c r="D281" s="5">
-        <v>-1.1173306568841412</v>
+        <v>-0.8956033880086034</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3921181534922962</v>
+        <v>3.3973081875251721</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>210.60702279</v>
+        <v>210.62933336</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.25544253999999</v>
+        <v>-0.22647177999999712</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.4440546251025976</v>
+        <v>-1.2812853667739876</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>211.56441941</v>
+        <v>211.56920571000001</v>
       </c>
       <c r="C283" s="5">
-        <v>0.95739661999999726</v>
+        <v>0.93987235000000169</v>
       </c>
       <c r="D283" s="5">
-        <v>5.5935473320666729</v>
+        <v>5.4880413253981963</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>211.57817474999999</v>
+        <v>211.5838498</v>
       </c>
       <c r="C284" s="5">
-        <v>1.3755339999988792E-2</v>
+        <v>1.4644089999990229E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>7.8048624309245973E-2</v>
+        <v>8.3091484570640972E-2</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>212.09798708</v>
+        <v>212.11005616</v>
       </c>
       <c r="C285" s="5">
-        <v>0.51981233000000771</v>
+        <v>0.52620636000000331</v>
       </c>
       <c r="D285" s="5">
-        <v>2.9883659611448454</v>
+        <v>3.0255468436421573</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>212.29792334999999</v>
+        <v>212.30327718000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.19993626999999492</v>
+        <v>0.19322102000000996</v>
       </c>
       <c r="D286" s="5">
-        <v>1.1370751737726836</v>
+        <v>1.0986299096282348</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>212.46701806999999</v>
+        <v>212.46930900999999</v>
       </c>
       <c r="C287" s="5">
-        <v>0.16909472000000392</v>
+        <v>0.16603182999998012</v>
       </c>
       <c r="D287" s="5">
-        <v>0.95999497345737872</v>
+        <v>0.94250741267407623</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>212.36043728000001</v>
+        <v>212.36060989000001</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.10658078999998111</v>
+        <v>-0.10869911999998294</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.60030338894830892</v>
+        <v>-0.61219449196272535</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>213.22013647</v>
+        <v>213.21894269000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.8596991899999864</v>
+        <v>0.85833279999999945</v>
       </c>
       <c r="D289" s="5">
-        <v>4.9676011926392816</v>
+        <v>4.9595253220358959</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>213.65644054000001</v>
+        <v>213.65090842999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.43630407000000559</v>
+        <v>0.43196573999998122</v>
       </c>
       <c r="D290" s="5">
-        <v>2.4833381002090427</v>
+        <v>2.4583835093043627</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>214.30735367</v>
+        <v>214.30501459000001</v>
       </c>
       <c r="C291" s="5">
-        <v>0.65091312999999218</v>
+        <v>0.65410616000002619</v>
       </c>
       <c r="D291" s="5">
-        <v>3.7177330203683523</v>
+        <v>3.7363767811671833</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>215.30736002</v>
+        <v>215.28059439</v>
       </c>
       <c r="C292" s="5">
-        <v>1.0000063500000067</v>
+        <v>0.97557979999999134</v>
       </c>
       <c r="D292" s="5">
-        <v>5.7454350985144398</v>
+        <v>5.6016261481665053</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>215.67425588</v>
+        <v>215.67533650999999</v>
       </c>
       <c r="C293" s="5">
-        <v>0.36689585999999963</v>
+        <v>0.39474211999998943</v>
       </c>
       <c r="D293" s="5">
-        <v>2.0641419534234373</v>
+        <v>2.2226665734438544</v>
       </c>
       <c r="E293" s="5">
-        <v>2.2819568871442097</v>
+        <v>2.2857001099874985</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>216.46109960000001</v>
+        <v>216.47337032999999</v>
       </c>
       <c r="C294" s="5">
-        <v>0.78684372000000735</v>
+        <v>0.79803382000000056</v>
       </c>
       <c r="D294" s="5">
-        <v>4.4668798694501577</v>
+        <v>4.5316809437448757</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>217.13678209</v>
+        <v>217.13966859000001</v>
       </c>
       <c r="C295" s="5">
-        <v>0.67568248999998559</v>
+        <v>0.66629826000001913</v>
       </c>
       <c r="D295" s="5">
-        <v>3.8107779118199847</v>
+        <v>3.7567361249946751</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>218.31956385000001</v>
+        <v>218.32309612</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1827817600000117</v>
+        <v>1.1834275299999888</v>
       </c>
       <c r="D296" s="5">
-        <v>6.736041372217727</v>
+        <v>6.739737726301076</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>218.60865611</v>
+        <v>218.61663970999999</v>
       </c>
       <c r="C297" s="5">
-        <v>0.28909225999998966</v>
+        <v>0.29354358999998453</v>
       </c>
       <c r="D297" s="5">
-        <v>1.6006280862922884</v>
+        <v>1.6254299919929105</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>220.21396867999999</v>
+        <v>220.21489312</v>
       </c>
       <c r="C298" s="5">
-        <v>1.6053125699999953</v>
+        <v>1.5982534100000123</v>
       </c>
       <c r="D298" s="5">
-        <v>9.1767375452911573</v>
+        <v>9.1344007124150259</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>221.58132067</v>
+        <v>221.58113706</v>
       </c>
       <c r="C299" s="5">
-        <v>1.3673519900000031</v>
+        <v>1.3662439400000039</v>
       </c>
       <c r="D299" s="5">
-        <v>7.710834983806425</v>
+        <v>7.7043382213358047</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>222.68042535999999</v>
+        <v>222.67986273</v>
       </c>
       <c r="C300" s="5">
-        <v>1.0991046899999901</v>
+        <v>1.0987256699999932</v>
       </c>
       <c r="D300" s="5">
-        <v>6.1174360574048015</v>
+        <v>6.1152738390449546</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>223.27878985999999</v>
+        <v>223.27822470000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.59836450000000241</v>
+        <v>0.59836197000001334</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2726043890655809</v>
+        <v>3.2725987379423449</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>224.58113796999999</v>
+        <v>224.57927697</v>
       </c>
       <c r="C302" s="5">
-        <v>1.302348109999997</v>
+        <v>1.3010522699999854</v>
       </c>
       <c r="D302" s="5">
-        <v>7.2283692574667935</v>
+        <v>7.2209638289461475</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>225.49560534</v>
+        <v>225.49687098999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.91446737000001121</v>
+        <v>0.91759401999999568</v>
       </c>
       <c r="D303" s="5">
-        <v>4.9971839247935135</v>
+        <v>5.0146980386374551</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>225.84237113</v>
+        <v>225.82350142000001</v>
       </c>
       <c r="C304" s="5">
-        <v>0.34676579000000629</v>
+        <v>0.3266304300000229</v>
       </c>
       <c r="D304" s="5">
-        <v>1.86104083691494</v>
+        <v>1.7521052193932851</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>227.89723663999999</v>
+        <v>227.89859870999999</v>
       </c>
       <c r="C305" s="5">
-        <v>2.0548655099999849</v>
+        <v>2.0750972899999738</v>
       </c>
       <c r="D305" s="5">
-        <v>11.4817075643465</v>
+        <v>11.601547063692031</v>
       </c>
       <c r="E305" s="5">
-        <v>5.667334151740766</v>
+        <v>5.6674362482950214</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>229.18686274000001</v>
+        <v>229.19516192</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2896261000000209</v>
+        <v>1.2965632100000164</v>
       </c>
       <c r="D306" s="5">
-        <v>7.0059498919314178</v>
+        <v>7.0447796651363248</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>230.13568946999999</v>
+        <v>230.13753831</v>
       </c>
       <c r="C307" s="5">
-        <v>0.94882672999997908</v>
+        <v>0.94237638999999263</v>
       </c>
       <c r="D307" s="5">
-        <v>5.0826593655425745</v>
+        <v>5.0471342844866873</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>231.02104883000001</v>
+        <v>231.02257994999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.8853593600000238</v>
+        <v>0.88504163999999719</v>
       </c>
       <c r="D308" s="5">
-        <v>4.7154883737491549</v>
+        <v>4.713721548806471</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>232.40588599</v>
+        <v>232.41039898</v>
       </c>
       <c r="C309" s="5">
-        <v>1.3848371599999894</v>
+        <v>1.3878190300000028</v>
       </c>
       <c r="D309" s="5">
-        <v>7.4352653576620353</v>
+        <v>7.4517567964455633</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>233.62904691</v>
+        <v>233.62890103999999</v>
       </c>
       <c r="C310" s="5">
-        <v>1.223160919999998</v>
+        <v>1.2185020599999916</v>
       </c>
       <c r="D310" s="5">
-        <v>6.5017078132646899</v>
+        <v>6.476095851129493</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>234.27050559</v>
+        <v>234.26965036000001</v>
       </c>
       <c r="C311" s="5">
-        <v>0.6414586799999995</v>
+        <v>0.64074932000002605</v>
       </c>
       <c r="D311" s="5">
-        <v>3.3449669031707652</v>
+        <v>3.3412139994082546</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>235.34296157</v>
+        <v>235.34232853</v>
       </c>
       <c r="C312" s="5">
-        <v>1.0724559800000009</v>
+        <v>1.072678169999989</v>
       </c>
       <c r="D312" s="5">
-        <v>5.6338708147294803</v>
+        <v>5.6350886750981655</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>236.3579977</v>
+        <v>236.35791635999999</v>
       </c>
       <c r="C313" s="5">
-        <v>1.0150361299999986</v>
+        <v>1.015587829999987</v>
       </c>
       <c r="D313" s="5">
-        <v>5.3001656633954841</v>
+        <v>5.3031297694027701</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>236.55252815</v>
+        <v>236.55283291999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.19453045000000202</v>
+        <v>0.1949165599999958</v>
       </c>
       <c r="D314" s="5">
-        <v>0.99212271046522638</v>
+        <v>0.99410118992007135</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>237.30424787999999</v>
+        <v>237.30584321000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.7517197299999907</v>
+        <v>0.75301029000002018</v>
       </c>
       <c r="D315" s="5">
-        <v>3.8807369107915601</v>
+        <v>3.8875113810070916</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>236.74467726</v>
+        <v>236.7341773</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.55957061999998814</v>
+        <v>-0.57166591000000722</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.7932253249824845</v>
+        <v>-2.8527852079761495</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>238.03815688</v>
+        <v>238.03926935000001</v>
       </c>
       <c r="C317" s="5">
-        <v>1.2934796199999994</v>
+        <v>1.3050920500000132</v>
       </c>
       <c r="D317" s="5">
-        <v>6.7569762001310707</v>
+        <v>6.8198009298967799</v>
       </c>
       <c r="E317" s="5">
-        <v>4.4497776232448105</v>
+        <v>4.4496415060910399</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>237.33873194</v>
+        <v>237.34122696</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.69942494000000011</v>
+        <v>-0.69804239000001189</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.4695200466243303</v>
+        <v>-3.4627561735864343</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>238.30958566000001</v>
+        <v>238.31064946999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.97085372000000802</v>
+        <v>0.96942250999998691</v>
       </c>
       <c r="D319" s="5">
-        <v>5.0206559975526366</v>
+        <v>5.0130337190549046</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>238.9819651</v>
+        <v>238.98350334</v>
       </c>
       <c r="C320" s="5">
-        <v>0.67237943999998606</v>
+        <v>0.67285387000001151</v>
       </c>
       <c r="D320" s="5">
-        <v>3.4387815724959525</v>
+        <v>3.4412301741041373</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>240.13588774999999</v>
+        <v>240.13831094</v>
       </c>
       <c r="C321" s="5">
-        <v>1.1539226499999984</v>
+        <v>1.154807599999998</v>
       </c>
       <c r="D321" s="5">
-        <v>5.9505694929729902</v>
+        <v>5.9552156269109924</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>240.35543777000001</v>
+        <v>240.35501181999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.219550020000014</v>
+        <v>0.21670087999999055</v>
       </c>
       <c r="D322" s="5">
-        <v>1.1026626755771263</v>
+        <v>1.0882710937755391</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>241.04289968</v>
+        <v>241.04171521000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.68746190999999612</v>
+        <v>0.68670339000001945</v>
       </c>
       <c r="D323" s="5">
-        <v>3.4867370292464228</v>
+        <v>3.4828355096285346</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>241.88415921999999</v>
+        <v>241.88319665</v>
       </c>
       <c r="C324" s="5">
-        <v>0.8412595399999816</v>
+        <v>0.84148143999999547</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2694337594850751</v>
+        <v>4.2706030132410921</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>242.26352355</v>
+        <v>242.26303315999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.37936433000001557</v>
+        <v>0.37983650999998986</v>
       </c>
       <c r="D325" s="5">
-        <v>1.8983661287333087</v>
+        <v>1.90075702507575</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>243.34263214000001</v>
+        <v>243.34425185000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0791085900000041</v>
+        <v>1.0812186900000142</v>
       </c>
       <c r="D326" s="5">
-        <v>5.4780428319523677</v>
+        <v>5.4890303372726157</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>243.92135984999999</v>
+        <v>243.92336663</v>
       </c>
       <c r="C327" s="5">
-        <v>0.57872770999998124</v>
+        <v>0.57911477999999761</v>
       </c>
       <c r="D327" s="5">
-        <v>2.8915179637535759</v>
+        <v>2.8934577669871508</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>244.87111379999999</v>
+        <v>244.86758108999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.94975395000000162</v>
+        <v>0.94421445999998355</v>
       </c>
       <c r="D328" s="5">
-        <v>4.7737984903147401</v>
+        <v>4.745319758614297</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>245.94475709</v>
+        <v>245.94509737000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.0736432900000068</v>
+        <v>1.077516280000026</v>
       </c>
       <c r="D329" s="5">
-        <v>5.3901803752031574</v>
+        <v>5.4101775039310018</v>
       </c>
       <c r="E329" s="5">
-        <v>3.321568404676345</v>
+        <v>3.3212284853620933</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>246.61981742</v>
+        <v>246.61690569000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.67506033000000798</v>
+        <v>0.67180831999999668</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3438972329745242</v>
+        <v>3.3275410263580607</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>246.71961922</v>
+        <v>246.72196685</v>
       </c>
       <c r="C331" s="5">
-        <v>9.98017999999945E-2</v>
+        <v>0.1050611599999911</v>
       </c>
       <c r="D331" s="5">
-        <v>0.48669681033792767</v>
+        <v>0.51241097243199807</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>247.28222389999999</v>
+        <v>247.28541799000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.56260467999999264</v>
+        <v>0.56345114000001217</v>
       </c>
       <c r="D332" s="5">
-        <v>2.7709902018952626</v>
+        <v>2.7751850276391599</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>246.99211109000001</v>
+        <v>246.99339685000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.29011280999998235</v>
+        <v>-0.29202114000000279</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.3987974546196158</v>
+        <v>-1.4079208432967172</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>247.23067325</v>
+        <v>247.22968374999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.23856215999998653</v>
+        <v>0.23628689999998187</v>
       </c>
       <c r="D334" s="5">
-        <v>1.1652204968306323</v>
+        <v>1.1540427598904612</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>248.3624543</v>
+        <v>248.35936394999999</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1317810500000007</v>
+        <v>1.1296801999999957</v>
       </c>
       <c r="D335" s="5">
-        <v>5.6338469552664527</v>
+        <v>5.6231480928606636</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>248.49195363999999</v>
+        <v>248.48870259</v>
       </c>
       <c r="C336" s="5">
-        <v>0.1294993399999953</v>
+        <v>0.12933864000001449</v>
       </c>
       <c r="D336" s="5">
-        <v>0.6274927225879523</v>
+        <v>0.6267196350998816</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>249.41637523</v>
+        <v>249.41353537000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.92442159000000856</v>
+        <v>0.92483278000000269</v>
       </c>
       <c r="D337" s="5">
-        <v>4.5566340830619279</v>
+        <v>4.5587634464942628</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>250.01650634999999</v>
+        <v>250.01908134000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.60013111999998614</v>
+        <v>0.60554597000000854</v>
       </c>
       <c r="D338" s="5">
-        <v>2.9258888881367628</v>
+        <v>2.9526761340101793</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>250.58292141999999</v>
+        <v>250.58366731999999</v>
       </c>
       <c r="C339" s="5">
-        <v>0.56641507000000502</v>
+        <v>0.56458597999997551</v>
       </c>
       <c r="D339" s="5">
-        <v>2.7527447148786077</v>
+        <v>2.7437161390861275</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>251.78983787000001</v>
+        <v>251.79921282000001</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2069164500000227</v>
+        <v>1.2155455000000188</v>
       </c>
       <c r="D340" s="5">
-        <v>5.9353145396163987</v>
+        <v>5.978870388112334</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>251.48496646999999</v>
+        <v>251.48424377000001</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.30487140000002455</v>
+        <v>-0.31496905000000197</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.4433431578144473</v>
+        <v>-1.4907646308123468</v>
       </c>
       <c r="E341" s="5">
-        <v>2.2526234938086587</v>
+        <v>2.2521881750165118</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>252.01062758</v>
+        <v>252.00189169000001</v>
       </c>
       <c r="C342" s="5">
-        <v>0.5256611100000157</v>
+        <v>0.5176479200000017</v>
       </c>
       <c r="D342" s="5">
-        <v>2.5373121444676183</v>
+        <v>2.4982016602250079</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>252.52056553</v>
+        <v>252.52528032000001</v>
       </c>
       <c r="C343" s="5">
-        <v>0.50993794999999409</v>
+        <v>0.52338862999999947</v>
       </c>
       <c r="D343" s="5">
-        <v>2.4553801090374305</v>
+        <v>2.5209759553039834</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>252.71872568000001</v>
+        <v>252.72495298000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.19816015000000675</v>
+        <v>0.1996726600000045</v>
       </c>
       <c r="D344" s="5">
-        <v>0.94574943560916669</v>
+        <v>0.95298167201864903</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>253.76427430999999</v>
+        <v>253.76522009000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.0455486299999848</v>
+        <v>1.040267110000002</v>
       </c>
       <c r="D345" s="5">
-        <v>5.0791844737389624</v>
+        <v>5.052816357862433</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>255.26053825</v>
+        <v>255.25843569</v>
       </c>
       <c r="C346" s="5">
-        <v>1.4962639400000057</v>
+        <v>1.493215599999985</v>
       </c>
       <c r="D346" s="5">
-        <v>7.3095561390562391</v>
+        <v>7.2941510952370558</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>255.75027093</v>
+        <v>255.74368455000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.48973268000000303</v>
+        <v>0.48524886000001288</v>
       </c>
       <c r="D347" s="5">
-        <v>2.3267218988545446</v>
+        <v>2.305215226354318</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>256.30207630000001</v>
+        <v>256.29238614000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.55180537000001095</v>
+        <v>0.5487015900000074</v>
       </c>
       <c r="D348" s="5">
-        <v>2.6200598203035108</v>
+        <v>2.6052161359169768</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>256.90820921</v>
+        <v>256.89962022999998</v>
       </c>
       <c r="C349" s="5">
-        <v>0.60613290999998526</v>
+        <v>0.60723408999996309</v>
       </c>
       <c r="D349" s="5">
-        <v>2.8751045404353137</v>
+        <v>2.8805064086940613</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>257.13522666</v>
+        <v>257.14095961999999</v>
       </c>
       <c r="C350" s="5">
-        <v>0.22701745000000528</v>
+        <v>0.24133939000000737</v>
       </c>
       <c r="D350" s="5">
-        <v>1.0655511460888167</v>
+        <v>1.1331598162497514</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>255.72513466000001</v>
+        <v>255.72783466999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.4100919999999917</v>
+        <v>-1.4131249499999967</v>
       </c>
       <c r="D351" s="5">
-        <v>-6.3857288310599785</v>
+        <v>-6.3989129816038552</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>255.61710901999999</v>
+        <v>255.63810015999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.10802564000002235</v>
+        <v>-8.9734509999999545E-2</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.50573837094471941</v>
+        <v>-0.4202664765851738</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>255.28747061000001</v>
+        <v>255.28859707999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.32963840999997274</v>
+        <v>-0.34950308000000518</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.536565739805551</v>
+        <v>-1.6283344459783966</v>
       </c>
       <c r="E353" s="5">
-        <v>1.5120204572759643</v>
+        <v>1.5127601049548467</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>257.37288437000001</v>
+        <v>257.35997782999999</v>
       </c>
       <c r="C354" s="5">
-        <v>2.0854137599999945</v>
+        <v>2.071380750000003</v>
       </c>
       <c r="D354" s="5">
-        <v>10.255299190349154</v>
+        <v>10.183135087009699</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>257.21994274000002</v>
+        <v>257.22699481000001</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.15294162999998662</v>
+        <v>-0.1329830199999833</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.71076371138660832</v>
+        <v>-0.61830470596598852</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>257.35208249999999</v>
+        <v>257.35991691999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.13213975999997274</v>
+        <v>0.13292210999998133</v>
       </c>
       <c r="D356" s="5">
-        <v>0.61821221017772654</v>
+        <v>0.62186572451201627</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>257.96921147</v>
+        <v>257.96964623999997</v>
       </c>
       <c r="C357" s="5">
-        <v>0.61712897000001021</v>
+        <v>0.60972931999998536</v>
       </c>
       <c r="D357" s="5">
-        <v>2.915851340166542</v>
+        <v>2.8803433459425376</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>258.38546359999998</v>
+        <v>258.38222492</v>
       </c>
       <c r="C358" s="5">
-        <v>0.4162521299999753</v>
+        <v>0.41257868000002418</v>
       </c>
       <c r="D358" s="5">
-        <v>1.9535641230633116</v>
+        <v>1.9361685817192109</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>259.30175692</v>
+        <v>259.29066220999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.9162933200000225</v>
+        <v>0.90843728999999485</v>
       </c>
       <c r="D359" s="5">
-        <v>4.3394602794704085</v>
+        <v>4.3015876631416372</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>260.77588050000003</v>
+        <v>260.76042909</v>
       </c>
       <c r="C360" s="5">
-        <v>1.4741235800000254</v>
+        <v>1.4697668800000088</v>
       </c>
       <c r="D360" s="5">
-        <v>7.0393672019029241</v>
+        <v>7.018219610455434</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>261.28358981000002</v>
+        <v>261.26821808</v>
       </c>
       <c r="C361" s="5">
-        <v>0.50770930999999564</v>
+        <v>0.50778898999999456</v>
       </c>
       <c r="D361" s="5">
-        <v>2.3614821556567911</v>
+        <v>2.3619981998845407</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>261.83076323</v>
+        <v>261.8372076</v>
       </c>
       <c r="C362" s="5">
-        <v>0.54717341999997871</v>
+        <v>0.56898952000000236</v>
       </c>
       <c r="D362" s="5">
-        <v>2.542157095566755</v>
+        <v>2.6448890110703616</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>264.28726610000001</v>
+        <v>264.28984159999999</v>
       </c>
       <c r="C363" s="5">
-        <v>2.4565028700000084</v>
+        <v>2.4526339999999891</v>
       </c>
       <c r="D363" s="5">
-        <v>11.857935886911374</v>
+        <v>11.837981230741757</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>265.76143356</v>
+        <v>265.79896539999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.4741674599999897</v>
+        <v>1.5091237999999976</v>
       </c>
       <c r="D364" s="5">
-        <v>6.9026896047712505</v>
+        <v>7.0714751299732814</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>265.92379663000003</v>
+        <v>265.92450312</v>
       </c>
       <c r="C365" s="5">
-        <v>0.16236307000002626</v>
+        <v>0.12553772000001118</v>
       </c>
       <c r="D365" s="5">
-        <v>0.7355909114876269</v>
+        <v>0.56823850645209006</v>
       </c>
       <c r="E365" s="5">
-        <v>4.1664112988329949</v>
+        <v>4.1662284025427931</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>265.57904867000002</v>
+        <v>265.56845877000001</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.34474796000000651</v>
+        <v>-0.35604434999999057</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.5446548362827439</v>
+        <v>-1.5948923867564524</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>266.10795524000002</v>
+        <v>266.11544526</v>
       </c>
       <c r="C367" s="5">
-        <v>0.52890657000000374</v>
+        <v>0.54698648999999477</v>
       </c>
       <c r="D367" s="5">
-        <v>2.4161778470032091</v>
+        <v>2.4998102486865292</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>266.81606307999999</v>
+        <v>266.82139459000001</v>
       </c>
       <c r="C368" s="5">
-        <v>0.70810783999996829</v>
+        <v>0.70594933000000992</v>
       </c>
       <c r="D368" s="5">
-        <v>3.2403258948648928</v>
+        <v>3.2302116683366577</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>247.81199968999999</v>
+        <v>247.81345227</v>
       </c>
       <c r="C369" s="5">
-        <v>-19.004063389999999</v>
+        <v>-19.007942320000012</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.797428191748445</v>
+        <v>-58.804409045408093</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>253.32417833</v>
+        <v>253.32123433999999</v>
       </c>
       <c r="C370" s="5">
-        <v>5.5121786400000019</v>
+        <v>5.5077820699999904</v>
       </c>
       <c r="D370" s="5">
-        <v>30.212214714572184</v>
+        <v>30.184899415083422</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>259.72804909000001</v>
+        <v>259.71294026999999</v>
       </c>
       <c r="C371" s="5">
-        <v>6.403870760000018</v>
+        <v>6.3917059300000005</v>
       </c>
       <c r="D371" s="5">
-        <v>34.929381208866417</v>
+        <v>34.854027656581962</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>260.14204612999998</v>
+        <v>260.12053784</v>
       </c>
       <c r="C372" s="5">
-        <v>0.41399703999996973</v>
+        <v>0.40759757000000718</v>
       </c>
       <c r="D372" s="5">
-        <v>1.929614412079883</v>
+        <v>1.8996404359272523</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>257.79478619000002</v>
+        <v>257.77205671000002</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.3472599399999581</v>
+        <v>-2.3484811299999819</v>
       </c>
       <c r="D373" s="5">
-        <v>-10.306094692203427</v>
+        <v>-10.312003893954913</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>259.35491279000001</v>
+        <v>259.35863449999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.5601265999999896</v>
+        <v>1.5865777899999784</v>
       </c>
       <c r="D374" s="5">
-        <v>7.5088439144362251</v>
+        <v>7.6411902738524606</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>265.20917270000001</v>
+        <v>265.21198601999998</v>
       </c>
       <c r="C375" s="5">
-        <v>5.8542599099999961</v>
+        <v>5.8533515199999897</v>
       </c>
       <c r="D375" s="5">
-        <v>30.715997661522799</v>
+        <v>30.710128283153558</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>265.09178158999998</v>
+        <v>265.14284173999999</v>
       </c>
       <c r="C376" s="5">
-        <v>-0.11739111000002822</v>
+        <v>-6.9144279999989067E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.52987191208493378</v>
+        <v>-0.31240768375258021</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>265.16380944999997</v>
+        <v>265.16663668000001</v>
       </c>
       <c r="C377" s="5">
-        <v>7.2027859999991506E-2</v>
+        <v>2.379494000001614E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.32653866024017209</v>
+        <v>0.10774579466965584</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.2857913393352618</v>
+        <v>-0.28499308303980841</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>265.46107280000001</v>
+        <v>265.45815891000001</v>
       </c>
       <c r="C378" s="5">
-        <v>0.29726335000003701</v>
+        <v>0.29152222999999822</v>
       </c>
       <c r="D378" s="5">
-        <v>1.3535923398866334</v>
+        <v>1.327277571694685</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>265.90185474999998</v>
+        <v>265.91332344</v>
       </c>
       <c r="C379" s="5">
-        <v>0.44078194999997322</v>
+        <v>0.45516452999999046</v>
       </c>
       <c r="D379" s="5">
-        <v>2.0108246184088685</v>
+        <v>2.077080284629651</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>268.00466927000002</v>
+        <v>268.00615872999998</v>
       </c>
       <c r="C380" s="5">
-        <v>2.1028145200000381</v>
+        <v>2.0928352899999823</v>
       </c>
       <c r="D380" s="5">
-        <v>9.9137249032832173</v>
+        <v>9.8641788958421017</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>266.84415397999999</v>
+        <v>266.84905750000001</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.1605152900000348</v>
+        <v>-1.1571012299999666</v>
       </c>
       <c r="D381" s="5">
-        <v>-5.0742610926726606</v>
+        <v>-5.0596586144687983</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>267.31560080000003</v>
+        <v>267.30936523000003</v>
       </c>
       <c r="C382" s="5">
-        <v>0.47144682000003968</v>
+        <v>0.46030773000001091</v>
       </c>
       <c r="D382" s="5">
-        <v>2.1408226764344063</v>
+        <v>2.0897208934611999</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>267.71443040999998</v>
+        <v>267.68903413999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.39882960999995021</v>
+        <v>0.37966890999996394</v>
       </c>
       <c r="D383" s="5">
-        <v>1.8051413044563924</v>
+        <v>1.717780044883721</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>269.06194025999997</v>
+        <v>269.03132463999998</v>
       </c>
       <c r="C384" s="5">
-        <v>1.3475098499999945</v>
+        <v>1.3422904999999901</v>
       </c>
       <c r="D384" s="5">
-        <v>6.2101104942856145</v>
+        <v>6.1859926573272217</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>269.91288924000003</v>
+        <v>269.88176850000002</v>
       </c>
       <c r="C385" s="5">
-        <v>0.85094898000005514</v>
+        <v>0.85044386000004124</v>
       </c>
       <c r="D385" s="5">
-        <v>3.8618975509440379</v>
+        <v>3.8600120266669702</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>271.53963519000001</v>
+        <v>271.53555925000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.6267459499999859</v>
+        <v>1.6537907499999847</v>
       </c>
       <c r="D386" s="5">
-        <v>7.4769351987556076</v>
+        <v>7.606366190534386</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>273.76420494000001</v>
+        <v>273.76752778000002</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2245697500000006</v>
+        <v>2.2319685300000174</v>
       </c>
       <c r="D387" s="5">
-        <v>10.286204893071416</v>
+        <v>10.322139498983152</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>276.23393754</v>
+        <v>276.30495610000003</v>
       </c>
       <c r="C388" s="5">
-        <v>2.4697325999999862</v>
+        <v>2.5374283200000036</v>
       </c>
       <c r="D388" s="5">
-        <v>11.379292292683862</v>
+        <v>11.707128895213369</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>276.54676188000002</v>
+        <v>276.55931641000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.31282434000002013</v>
+        <v>0.25436030999998138</v>
       </c>
       <c r="D389" s="5">
-        <v>1.3674503081240408</v>
+        <v>1.1103042628377136</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2928001576121755</v>
+        <v>4.2964227599072258</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>274.75172090000001</v>
+        <v>274.75946020999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.7950409800000102</v>
+        <v>-1.799856200000022</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.5169542372216185</v>
+        <v>-7.5360723725656502</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>277.78945672999998</v>
+        <v>277.81111860999999</v>
       </c>
       <c r="C391" s="5">
-        <v>3.0377358299999742</v>
+        <v>3.051658400000008</v>
       </c>
       <c r="D391" s="5">
-        <v>14.104834539288946</v>
+        <v>14.17305557066484</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>277.70005802999998</v>
+        <v>277.70155605000002</v>
       </c>
       <c r="C392" s="5">
-        <v>-8.9398700000003828E-2</v>
+        <v>-0.10956255999997211</v>
       </c>
       <c r="D392" s="5">
-        <v>-0.38550332270687049</v>
+        <v>-0.47222828045263565</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>279.19448245000001</v>
+        <v>279.21776629999999</v>
       </c>
       <c r="C393" s="5">
-        <v>1.4944244200000298</v>
+        <v>1.5162102499999719</v>
       </c>
       <c r="D393" s="5">
-        <v>6.652325640841994</v>
+        <v>6.7521972629971616</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>279.82019733999999</v>
+        <v>279.79544920000001</v>
       </c>
       <c r="C394" s="5">
-        <v>0.62571488999998337</v>
+        <v>0.57768290000001343</v>
       </c>
       <c r="D394" s="5">
-        <v>2.7227710369100544</v>
+        <v>2.5111667514710279</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>280.68293309000001</v>
+        <v>280.63197302999998</v>
       </c>
       <c r="C395" s="5">
-        <v>0.86273575000001301</v>
+        <v>0.83652382999997599</v>
       </c>
       <c r="D395" s="5">
-        <v>3.7632036106119982</v>
+        <v>3.6473105694514008</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>280.98172405000003</v>
+        <v>280.91356122000002</v>
       </c>
       <c r="C396" s="5">
-        <v>0.29879096000001937</v>
+        <v>0.28158819000003632</v>
       </c>
       <c r="D396" s="5">
-        <v>1.2849226649120249</v>
+        <v>1.21075617384101</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>281.77688182999998</v>
+        <v>281.72788546999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.79515777999995407</v>
+        <v>0.81432424999997011</v>
       </c>
       <c r="D397" s="5">
-        <v>3.4492702532521902</v>
+        <v>3.5346124796369338</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>282.54906704000001</v>
+        <v>282.53998336000001</v>
       </c>
       <c r="C398" s="5">
-        <v>0.77218521000003193</v>
+        <v>0.8120978900000182</v>
       </c>
       <c r="D398" s="5">
-        <v>3.3385170549937504</v>
+        <v>3.5144443406178727</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>282.75652738999997</v>
+        <v>282.78304021000002</v>
       </c>
       <c r="C399" s="5">
-        <v>0.20746034999996255</v>
+        <v>0.24305685000001631</v>
       </c>
       <c r="D399" s="5">
-        <v>0.88466135882605546</v>
+        <v>1.0372060742749545</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>284.38124612000001</v>
+        <v>284.47574893000001</v>
       </c>
       <c r="C400" s="5">
-        <v>1.6247187300000405</v>
+        <v>1.6927087199999846</v>
       </c>
       <c r="D400" s="5">
-        <v>7.1173358990602731</v>
+        <v>7.424336999712966</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>283.30865903</v>
+        <v>283.36188024</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.0725870900000132</v>
+        <v>-1.1138686900000039</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.4332654204113471</v>
+        <v>-4.5987392885057155</v>
       </c>
       <c r="E401" s="5">
-        <v>2.4451189028690035</v>
+        <v>2.4597124111759072</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>283.57580134</v>
+        <v>283.60026044</v>
       </c>
       <c r="C402" s="5">
-        <v>0.267142309999997</v>
+        <v>0.2383801999999946</v>
       </c>
       <c r="D402" s="5">
-        <v>1.1374115410186292</v>
+        <v>1.0141925793631268</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>284.04358402000003</v>
+        <v>284.07652695000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.46778268000002754</v>
+        <v>0.4762665100000163</v>
       </c>
       <c r="D403" s="5">
-        <v>1.9975618392945371</v>
+        <v>2.0339484167768429</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>284.54358891999999</v>
+        <v>284.55112573000002</v>
       </c>
       <c r="C404" s="5">
-        <v>0.50000489999996489</v>
+        <v>0.47459878000000799</v>
       </c>
       <c r="D404" s="5">
-        <v>2.1329444386905871</v>
+        <v>2.0233312777803825</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>285.76603209000001</v>
+        <v>285.80020930000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.2224431700000196</v>
+        <v>1.249083569999982</v>
       </c>
       <c r="D405" s="5">
-        <v>5.2789624505222621</v>
+        <v>5.3966514085248551</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>286.18518934000002</v>
+        <v>286.13200998999997</v>
       </c>
       <c r="C406" s="5">
-        <v>0.41915725000001203</v>
+        <v>0.33180068999996593</v>
       </c>
       <c r="D406" s="5">
-        <v>1.7744109412589415</v>
+        <v>1.4020740114016661</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>286.28792994999998</v>
+        <v>286.18396237000002</v>
       </c>
       <c r="C407" s="5">
-        <v>0.10274060999995527</v>
+        <v>5.195238000004565E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>0.43165216806697604</v>
+        <v>0.21809915893498122</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>286.44916782000001</v>
+        <v>286.30040448</v>
       </c>
       <c r="C408" s="5">
-        <v>0.16123787000003631</v>
+        <v>0.11644210999997995</v>
       </c>
       <c r="D408" s="5">
-        <v>0.67793955906247927</v>
+        <v>0.48934835050531422</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>286.69239147000002</v>
+        <v>286.59548805999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.24322365000000445</v>
+        <v>0.29508357999998225</v>
       </c>
       <c r="D409" s="5">
-        <v>1.0236904700761551</v>
+        <v>1.2438491237849902</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>286.82925010999998</v>
+        <v>286.86281645000003</v>
       </c>
       <c r="C410" s="5">
-        <v>0.13685863999995718</v>
+        <v>0.2673283900000456</v>
       </c>
       <c r="D410" s="5">
-        <v>0.57435165100399033</v>
+        <v>1.1250873185413734</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>286.82981525000002</v>
+        <v>286.92323993999997</v>
       </c>
       <c r="C411" s="5">
-        <v>5.6514000004881382E-4</v>
+        <v>6.0423489999948288E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>2.3643869966338826E-3</v>
+        <v>0.25305561833339763</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>286.54882773999998</v>
+        <v>286.68429829000002</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.2809875100000454</v>
+        <v>-0.23894164999995837</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.1692445130577434</v>
+        <v>-0.99476196115169113</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>286.80159621000001</v>
+        <v>286.91120640000003</v>
       </c>
       <c r="C413" s="5">
-        <v>0.25276847000003499</v>
+        <v>0.22690811000001077</v>
       </c>
       <c r="D413" s="5">
-        <v>1.0636864458586359</v>
+        <v>0.95393503804457325</v>
       </c>
       <c r="E413" s="5">
-        <v>1.2329087264608241</v>
+        <v>1.252577148695444</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>288.14296839999997</v>
+        <v>288.17879531</v>
       </c>
       <c r="C414" s="5">
-        <v>1.3413721899999587</v>
+        <v>1.2675889099999722</v>
       </c>
       <c r="D414" s="5">
-        <v>5.7590501247966719</v>
+        <v>5.4324064457912158</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>287.53852716</v>
+        <v>287.56810989000002</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.60444123999997146</v>
+        <v>-0.6106854199999816</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.4884150394780868</v>
+        <v>-2.5135138270289126</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>287.72141837999999</v>
+        <v>287.72281203</v>
       </c>
       <c r="C416" s="5">
-        <v>0.1828912199999877</v>
+        <v>0.1547021399999835</v>
       </c>
       <c r="D416" s="5">
-        <v>0.76594559588012423</v>
+        <v>0.64747386929624451</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>287.30962900999998</v>
+        <v>287.53923005000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.41178937000000815</v>
+        <v>-0.18358197999998538</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.7039954520297718</v>
+        <v>-0.76298061628804481</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>288.11631843999999</v>
+        <v>288.23127482000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.80668943000000581</v>
+        <v>0.69204476999999542</v>
       </c>
       <c r="D418" s="5">
-        <v>3.421802882887004</v>
+        <v>2.9266801957368749</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>288.79453999999998</v>
+        <v>288.94042296999999</v>
       </c>
       <c r="C419" s="5">
-        <v>0.67822155999999723</v>
+        <v>0.70914814999997589</v>
       </c>
       <c r="D419" s="5">
-        <v>2.8616430045793839</v>
+        <v>2.9926942689548319</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>288.88721118000001</v>
+        <v>289.13997698999998</v>
       </c>
       <c r="C420" s="5">
-        <v>9.2671180000024833E-2</v>
+        <v>0.19955401999999367</v>
       </c>
       <c r="D420" s="5">
-        <v>0.38574791529912833</v>
+        <v>0.83192421365818614</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>288.79166128000003</v>
+        <v>289.14147925999998</v>
       </c>
       <c r="C421" s="5">
-        <v>-9.5549899999980425E-2</v>
+        <v>1.5022700000031364E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.39618066745338298</v>
+        <v>6.234957664474905E-3</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>288.5433377</v>
+        <v>289.14654694000001</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.24832358000003296</v>
+        <v>5.0676800000246658E-3</v>
       </c>
       <c r="D422" s="5">
-        <v>-1.026979286534635</v>
+        <v>2.1034001271735825E-2</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>288.44717264000002</v>
+        <v>289.04306333</v>
       </c>
       <c r="C423" s="5">
-        <v>-9.6165059999975711E-2</v>
+        <v>-0.10348361000001205</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.39920096548219375</v>
+        <v>-0.4286275817302676</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>288.38895742</v>
+        <v>288.94203440000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-5.8215220000022327E-2</v>
+        <v>-0.10102892999998403</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.24191872311464246</v>
+        <v>-0.4186294013426517</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>288.75328747999998</v>
+        <v>289.33892187999999</v>
       </c>
       <c r="C425" s="5">
-        <v>0.36433005999998613</v>
+        <v>0.39688747999997531</v>
       </c>
       <c r="D425" s="5">
-        <v>1.5265725766259397</v>
+        <v>1.6608160142801864</v>
       </c>
       <c r="E425" s="5">
-        <v>0.68050223422428946</v>
+        <v>0.84615568365613569</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>288.65658816000001</v>
+        <v>289.37034846</v>
       </c>
       <c r="C426" s="5">
-        <v>-9.6699319999970612E-2</v>
+        <v>3.1426580000015747E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>-0.401123374991319</v>
+        <v>0.13041602686447717</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>289.0984641</v>
+        <v>289.83850161999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.44187593999998853</v>
+        <v>0.46815315999998575</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8525071302730733</v>
+        <v>1.958768932561461</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>288.32039749</v>
+        <v>289.22449469999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.77806660999999622</v>
+        <v>-0.61400692000000845</v>
       </c>
       <c r="D428" s="5">
-        <v>-3.1822459614341492</v>
+        <v>-2.5127226050126961</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>287.67455471</v>
+        <v>288.68410975</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.6458427800000095</v>
+        <v>-0.54038494999997511</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.6551505326002478</v>
+        <v>-2.2191743107083495</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>287.56319363</v>
+        <v>288.56439533999998</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.11136107999999467</v>
+        <v>-0.11971441000002869</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.46354167542700386</v>
+        <v>-0.49649456560851846</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>286.97098749999998</v>
+        <v>288.04473560999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.59220613000002231</v>
+        <v>-0.51965973000000076</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.4434736534769574</v>
+        <v>-2.1397378082278928</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>287.61988043000002</v>
+        <v>288.12787931000003</v>
       </c>
       <c r="C432" s="5">
-        <v>0.648892930000045</v>
+        <v>8.3143700000050558E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>2.7474164709055282</v>
+        <v>0.34692870791157571</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>287.06220281999998</v>
+        <v>288.15718774999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.55767761000004157</v>
+        <v>2.9308439999965685E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.3020747162513899</v>
+        <v>0.12213261377405082</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>287.53701262999999</v>
+        <v>287.87464254999998</v>
       </c>
       <c r="C434" s="5">
-        <v>0.47480981000001066</v>
+        <v>-0.28254520000001548</v>
       </c>
       <c r="D434" s="5">
-        <v>2.0029936442535368</v>
+        <v>-1.1703047393990196</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>288.91037714999999</v>
+        <v>289.72074923999998</v>
       </c>
       <c r="C435" s="5">
-        <v>1.3733645199999955</v>
+        <v>1.8461066899999992</v>
       </c>
       <c r="D435" s="5">
-        <v>5.8845557350260869</v>
+        <v>7.9727729911093226</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>288.18584281</v>
+        <v>288.02983365</v>
       </c>
       <c r="C436" s="5">
-        <v>-0.72453433999999106</v>
+        <v>-1.6909155899999746</v>
       </c>
       <c r="D436" s="5">
-        <v>-2.9682170084606274</v>
+        <v>-6.7831362257854906</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>288.49632402999998</v>
+        <v>288.22910431999998</v>
       </c>
       <c r="C437" s="5">
-        <v>0.31048121999998557</v>
+        <v>0.19927066999997578</v>
       </c>
       <c r="D437" s="5">
-        <v>1.3005257914772361</v>
+        <v>0.83337479890150945</v>
       </c>
       <c r="E437" s="5">
-        <v>-8.8990657818155405E-2</v>
+        <v>-0.38357008894237543</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>287.86258727000001</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.36651704999997037</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-1.5153133293947074</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>