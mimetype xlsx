--- v3 (2026-04-16)
+++ v4 (2026-05-07)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3418979F-0B6F-494B-8D28-06980A19CEA4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E498DADF-917F-4519-A01F-7BC974720FEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{96516B52-55F3-4F87-954E-FA064573D724}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F84C1CD0-6700-48D9-B29F-CCD039EED3A0}"/>
   </bookViews>
   <sheets>
     <sheet name="fwattula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B18287C-DAB7-4C63-AA6C-D9ACECD987A5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B0529FB-6FE5-4966-9C0A-0A38FBFFE137}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>-6.7831362257854906</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>288.22910431999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.19927066999997578</v>
       </c>
       <c r="D437" s="5">
         <v>0.83337479890150945</v>
       </c>
       <c r="E437" s="5">
         <v>-0.38357008894237543</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>287.86258727000001</v>
+        <v>287.56689626999997</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.36651704999997037</v>
+        <v>-0.66220805000000382</v>
       </c>
       <c r="D438" s="5">
-        <v>-1.5153133293947074</v>
+        <v>-2.7224341178570644</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>287.90758123000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.34068496000003279</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.4309587178360728</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>289.47302136000002</v>
+      </c>
+      <c r="C440" s="5">
+        <v>1.5654401300000131</v>
+      </c>
+      <c r="D440" s="5">
+        <v>6.7234651170712478</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>