--- v4 (2026-05-07)
+++ v5 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E498DADF-917F-4519-A01F-7BC974720FEA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FEB88BB4-039E-473B-A8DF-9078D72A0894}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F84C1CD0-6700-48D9-B29F-CCD039EED3A0}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B2E9DE83-9F0D-4846-90E8-DCAF4D788992}"/>
   </bookViews>
   <sheets>
     <sheet name="fwattula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B0529FB-6FE5-4966-9C0A-0A38FBFFE137}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F90CDD78-5AF4-4F5D-A1BE-EB02FF6A4EC7}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>153.15060919999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>154.41677763000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.2661684300000218</v>
       </c>
       <c r="D7" s="5">
         <v>10.38475044453282</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>154.82016225999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.4033846299999766</v>
       </c>
       <c r="D8" s="5">
         <v>3.18020708513298</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>152.99173077</v>
       </c>
       <c r="C9" s="5">
         <v>-1.8284314899999856</v>
       </c>
       <c r="D9" s="5">
         <v>-13.286787964501091</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>154.31227421</v>
       </c>
       <c r="C10" s="5">
         <v>1.3205434399999945</v>
       </c>
       <c r="D10" s="5">
         <v>10.863904195336183</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>154.66211415999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.34983994999998913</v>
       </c>
       <c r="D11" s="5">
         <v>2.7546887468032244</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>156.41075903000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.748644870000021</v>
       </c>
       <c r="D12" s="5">
         <v>14.443774521863762</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>157.30133917000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.8905801399999973</v>
       </c>
       <c r="D13" s="5">
         <v>7.050711141129451</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>157.78088265</v>
       </c>
       <c r="C14" s="5">
         <v>0.47954347999998959</v>
       </c>
       <c r="D14" s="5">
         <v>3.7202453239529643</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>157.20584880999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.57503384000000324</v>
       </c>
       <c r="D15" s="5">
         <v>-4.2868029009734965</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>157.40716209999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.20131329000000164</v>
       </c>
       <c r="D16" s="5">
         <v>1.5475549240618003</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>157.16164889000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.24551320999998438</v>
       </c>
       <c r="D17" s="5">
         <v>-1.8557070095064687</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>157.01156505</v>
       </c>
       <c r="C18" s="5">
         <v>-0.15008384000000774</v>
       </c>
       <c r="D18" s="5">
         <v>-1.1399579375009461</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>155.57836938</v>
       </c>
       <c r="C19" s="5">
         <v>-1.4331956700000035</v>
       </c>
       <c r="D19" s="5">
         <v>-10.42003811795551</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>156.01432231999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.43595293999999285</v>
       </c>
       <c r="D20" s="5">
         <v>3.4148827606035548</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>154.31387896999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.7004433500000005</v>
       </c>
       <c r="D21" s="5">
         <v>-12.322889110749403</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>155.50555345000001</v>
       </c>
       <c r="C22" s="5">
         <v>1.1916744800000174</v>
       </c>
       <c r="D22" s="5">
         <v>9.6707922218757894</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>155.66288102999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.15732757999998626</v>
       </c>
       <c r="D23" s="5">
         <v>1.2208385550120049</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>155.85159623999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.18871520999999802</v>
       </c>
       <c r="D24" s="5">
         <v>1.464538972613405</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>156.43478905000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.58319281000001411</v>
       </c>
       <c r="D25" s="5">
         <v>4.5839484412018017</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>156.79858684999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.36379779999998618</v>
       </c>
       <c r="D26" s="5">
         <v>2.826639049884716</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>157.76789601999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.9693091700000025</v>
       </c>
       <c r="D27" s="5">
         <v>7.6757424256387985</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>157.42390247</v>
       </c>
       <c r="C28" s="5">
         <v>-0.34399354999999332</v>
       </c>
       <c r="D28" s="5">
         <v>-2.5853030710522251</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>157.24183442</v>
       </c>
       <c r="C29" s="5">
         <v>-0.18206804999999804</v>
       </c>
       <c r="D29" s="5">
         <v>-1.3790614858076422</v>
       </c>
       <c r="E29" s="5">
         <v>5.1021054160682588E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>156.11899731</v>
       </c>
       <c r="C30" s="5">
         <v>-1.1228371100000061</v>
       </c>
       <c r="D30" s="5">
         <v>-8.240335135559695</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>156.15720354999999</v>
       </c>
       <c r="C31" s="5">
         <v>3.8206239999993841E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.29406574045647282</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>156.43309453000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.275890980000014</v>
       </c>
       <c r="D32" s="5">
         <v>2.1408249700949566</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>157.68452127</v>
       </c>
       <c r="C33" s="5">
         <v>1.2514267399999994</v>
       </c>
       <c r="D33" s="5">
         <v>10.03355103466701</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>158.46181096000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.77728969000000347</v>
       </c>
       <c r="D34" s="5">
         <v>6.0783147764612355</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>158.86989524000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.40808427999999708</v>
       </c>
       <c r="D35" s="5">
         <v>3.1344913992730206</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>158.09080026999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.77909497000001693</v>
       </c>
       <c r="D36" s="5">
         <v>-5.7286199500824253</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>157.38127218</v>
       </c>
       <c r="C37" s="5">
         <v>-0.70952808999999206</v>
       </c>
       <c r="D37" s="5">
         <v>-5.2547504298654619</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>157.62590967</v>
       </c>
       <c r="C38" s="5">
         <v>0.24463749000000234</v>
       </c>
       <c r="D38" s="5">
         <v>1.8813409054390995</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>157.69757007000001</v>
       </c>
       <c r="C39" s="5">
         <v>7.1660400000013169E-2</v>
       </c>
       <c r="D39" s="5">
         <v>0.54691404692686074</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>157.42878615999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.26878391000002466</v>
       </c>
       <c r="D40" s="5">
         <v>-2.0262468005565637</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>157.73037377</v>
       </c>
       <c r="C41" s="5">
         <v>0.30158761000001277</v>
       </c>
       <c r="D41" s="5">
         <v>2.3232267195002931</v>
       </c>
       <c r="E41" s="5">
         <v>0.31069298561798853</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>159.49989375000001</v>
       </c>
       <c r="C42" s="5">
         <v>1.7695199800000125</v>
       </c>
       <c r="D42" s="5">
         <v>14.324888791824698</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>159.86721972000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.367325969999996</v>
       </c>
       <c r="D43" s="5">
         <v>2.7988576256348541</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>159.82167555999999</v>
       </c>
       <c r="C44" s="5">
         <v>-4.5544160000019929E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.34132975252542108</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>159.245654</v>
       </c>
       <c r="C45" s="5">
         <v>-0.57602155999998672</v>
       </c>
       <c r="D45" s="5">
         <v>-4.2402702937379804</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>157.59654988</v>
       </c>
       <c r="C46" s="5">
         <v>-1.6491041200000041</v>
       </c>
       <c r="D46" s="5">
         <v>-11.742950924482344</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>158.23664518999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.64009530999999242</v>
       </c>
       <c r="D47" s="5">
         <v>4.984294398732092</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>160.63260962999999</v>
       </c>
       <c r="C48" s="5">
         <v>2.3959644400000002</v>
       </c>
       <c r="D48" s="5">
         <v>19.762203508608756</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>159.75623702999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.87637259999999628</v>
       </c>
       <c r="D49" s="5">
         <v>-6.3539874879799179</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>159.61553275</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14070427999999424</v>
       </c>
       <c r="D50" s="5">
         <v>-1.0517876146421967</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>159.64631176</v>
       </c>
       <c r="C51" s="5">
         <v>3.0779010000003382E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.23164418125898312</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>160.35830153000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.71198977000000241</v>
       </c>
       <c r="D52" s="5">
         <v>5.4849972909840172</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>159.73122218</v>
       </c>
       <c r="C53" s="5">
         <v>-0.62707935000000248</v>
       </c>
       <c r="D53" s="5">
         <v>-4.5929639994582327</v>
       </c>
       <c r="E53" s="5">
         <v>1.2685244840144883</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>161.66726868000001</v>
       </c>
       <c r="C54" s="5">
         <v>1.9360465000000033</v>
       </c>
       <c r="D54" s="5">
         <v>15.554652856324225</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>161.82377319</v>
       </c>
       <c r="C55" s="5">
         <v>0.15650450999999066</v>
       </c>
       <c r="D55" s="5">
         <v>1.1678838331633745</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>161.93254450000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.10877131000000873</v>
       </c>
       <c r="D56" s="5">
         <v>0.80957938917531891</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>163.18276508</v>
       </c>
       <c r="C57" s="5">
         <v>1.2502205799999899</v>
       </c>
       <c r="D57" s="5">
         <v>9.6684668925098194</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>163.74779028</v>
       </c>
       <c r="C58" s="5">
         <v>0.565025200000008</v>
       </c>
       <c r="D58" s="5">
         <v>4.2350844362204931</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>164.77212488000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.0243346000000031</v>
       </c>
       <c r="D59" s="5">
         <v>7.7704091219991556</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>165.08764891999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.31552403999998546</v>
       </c>
       <c r="D60" s="5">
         <v>2.3222504180520964</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>165.24900572999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.16135681000000091</v>
       </c>
       <c r="D61" s="5">
         <v>1.1792066810485391</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>165.96245105</v>
       </c>
       <c r="C62" s="5">
         <v>0.71344532000000527</v>
       </c>
       <c r="D62" s="5">
         <v>5.3056857999959961</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>166.13664062000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.17418957000001001</v>
       </c>
       <c r="D63" s="5">
         <v>1.2667826731124876</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>166.82259195</v>
       </c>
       <c r="C64" s="5">
         <v>0.68595132999999464</v>
       </c>
       <c r="D64" s="5">
         <v>5.0686811800087161</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>167.19735495</v>
       </c>
       <c r="C65" s="5">
         <v>0.37476300000000151</v>
       </c>
       <c r="D65" s="5">
         <v>2.7293301780274559</v>
       </c>
       <c r="E65" s="5">
         <v>4.6741849640306921</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>167.03650607</v>
       </c>
       <c r="C66" s="5">
         <v>-0.16084888000000319</v>
       </c>
       <c r="D66" s="5">
         <v>-1.1483472954344709</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>167.77982466</v>
       </c>
       <c r="C67" s="5">
         <v>0.74331859000000122</v>
       </c>
       <c r="D67" s="5">
         <v>5.4727010173891033</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>168.68875323</v>
       </c>
       <c r="C68" s="5">
         <v>0.90892857000000049</v>
       </c>
       <c r="D68" s="5">
         <v>6.6981050228670957</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>169.05921483</v>
       </c>
       <c r="C69" s="5">
         <v>0.37046159999999873</v>
       </c>
       <c r="D69" s="5">
         <v>2.6674158310123763</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>169.95362080999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.89440597999998772</v>
       </c>
       <c r="D70" s="5">
         <v>6.5366132871947258</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>170.45461890999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.50099810000000389</v>
       </c>
       <c r="D71" s="5">
         <v>3.595342449093919</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>171.28428957</v>
       </c>
       <c r="C72" s="5">
         <v>0.829670660000005</v>
       </c>
       <c r="D72" s="5">
         <v>5.9998082793530028</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>173.88766022999999</v>
       </c>
       <c r="C73" s="5">
         <v>2.603370659999996</v>
       </c>
       <c r="D73" s="5">
         <v>19.843586428989045</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>174.89816629000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.0105060600000115</v>
       </c>
       <c r="D74" s="5">
         <v>7.2007708632243039</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>175.76135533999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.86318904999998836</v>
       </c>
       <c r="D75" s="5">
         <v>6.0858939910518828</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>176.58892470999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.82756936999999198</v>
       </c>
       <c r="D76" s="5">
         <v>5.7988214872469745</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>177.42534094000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.83641623000002596</v>
       </c>
       <c r="D77" s="5">
         <v>5.8342500486856297</v>
       </c>
       <c r="E77" s="5">
         <v>6.1173132751165094</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>177.38155119000001</v>
       </c>
       <c r="C78" s="5">
         <v>-4.3789750000001959E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.29576625418089586</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>177.94618958999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.56463839999997845</v>
       </c>
       <c r="D79" s="5">
         <v>3.8874130495085257</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>178.05007176999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.10388217999999938</v>
       </c>
       <c r="D80" s="5">
         <v>0.7027947703127202</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>177.57845297</v>
       </c>
       <c r="C81" s="5">
         <v>-0.47161879999998746</v>
       </c>
       <c r="D81" s="5">
         <v>-3.1326583896751359</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>178.01292839000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.43447542000001249</v>
       </c>
       <c r="D82" s="5">
         <v>2.9758337308220639</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>177.98128890000001</v>
       </c>
       <c r="C83" s="5">
         <v>-3.1639490000003434E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.21307606791914901</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>177.14943192000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.83185697999999775</v>
       </c>
       <c r="D84" s="5">
         <v>-5.4666610269747951</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>176.66420482000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.48522710000000302</v>
       </c>
       <c r="D85" s="5">
         <v>-3.2378326044374517</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>176.82872297</v>
       </c>
       <c r="C86" s="5">
         <v>0.16451814999999215</v>
       </c>
       <c r="D86" s="5">
         <v>1.1232388184745812</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>177.33476668</v>
       </c>
       <c r="C87" s="5">
         <v>0.50604371000000015</v>
       </c>
       <c r="D87" s="5">
         <v>3.4886991835340719</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>177.66149428</v>
       </c>
       <c r="C88" s="5">
         <v>0.32672759999999812</v>
       </c>
       <c r="D88" s="5">
         <v>2.2334630575930436</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>178.14365638000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.4821621000000107</v>
       </c>
       <c r="D89" s="5">
         <v>3.3057788405564725</v>
       </c>
       <c r="E89" s="5">
         <v>0.40485504279961226</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>178.91210501</v>
       </c>
       <c r="C90" s="5">
         <v>0.76844862999999464</v>
       </c>
       <c r="D90" s="5">
         <v>5.3009678054873222</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>178.96613120999999</v>
       </c>
       <c r="C91" s="5">
         <v>5.4026199999981372E-2</v>
       </c>
       <c r="D91" s="5">
         <v>0.36296718435591124</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>179.36153363</v>
       </c>
       <c r="C92" s="5">
         <v>0.39540242000001058</v>
       </c>
       <c r="D92" s="5">
         <v>2.6836992581968033</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>177.94326330000001</v>
       </c>
       <c r="C93" s="5">
         <v>-1.4182703299999844</v>
       </c>
       <c r="D93" s="5">
         <v>-9.0868081576520829</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>178.83145930000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.88819599999999355</v>
       </c>
       <c r="D94" s="5">
         <v>6.1569508966651032</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>179.25426426000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.42280496000000767</v>
       </c>
       <c r="D95" s="5">
         <v>2.8743026392585191</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>179.91466088999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.66039662999997972</v>
       </c>
       <c r="D96" s="5">
         <v>4.5116501364510064</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>180.20319483</v>
       </c>
       <c r="C97" s="5">
         <v>0.28853394000000776</v>
       </c>
       <c r="D97" s="5">
         <v>1.9415378743809608</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>180.78698982</v>
       </c>
       <c r="C98" s="5">
         <v>0.58379499000000123</v>
       </c>
       <c r="D98" s="5">
         <v>3.9576006973601086</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>182.05013499</v>
       </c>
       <c r="C99" s="5">
         <v>1.2631451700000014</v>
       </c>
       <c r="D99" s="5">
         <v>8.7141263094761445</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>182.39330763000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.34317264000000591</v>
       </c>
       <c r="D100" s="5">
         <v>2.2856540127553782</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>182.78610825000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.39280062000000271</v>
       </c>
       <c r="D101" s="5">
         <v>2.6151407383674607</v>
       </c>
       <c r="E101" s="5">
         <v>2.6060158213532691</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>183.78813461999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0020263699999816</v>
       </c>
       <c r="D102" s="5">
         <v>6.7803655394280682</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>184.36023182</v>
       </c>
       <c r="C103" s="5">
         <v>0.57209720000000175</v>
       </c>
       <c r="D103" s="5">
         <v>3.7999891797865448</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>185.49219399</v>
       </c>
       <c r="C104" s="5">
         <v>1.1319621700000084</v>
       </c>
       <c r="D104" s="5">
         <v>7.6219136601832771</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>186.56424468</v>
       </c>
       <c r="C105" s="5">
         <v>1.0720506899999975</v>
       </c>
       <c r="D105" s="5">
         <v>7.1601501854534177</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>187.11255113000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.54830645000001255</v>
       </c>
       <c r="D106" s="5">
         <v>3.5843322043041415</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>187.39652698</v>
       </c>
       <c r="C107" s="5">
         <v>0.28397584999999026</v>
       </c>
       <c r="D107" s="5">
         <v>1.8364879501456821</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>187.78758117999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.39105419999998503</v>
       </c>
       <c r="D108" s="5">
         <v>2.5330701869725303</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>188.38248249</v>
       </c>
       <c r="C109" s="5">
         <v>0.59490131000001156</v>
       </c>
       <c r="D109" s="5">
         <v>3.8684790827041349</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>188.88516002</v>
       </c>
       <c r="C110" s="5">
         <v>0.50267752999999971</v>
       </c>
       <c r="D110" s="5">
         <v>3.2494798892454879</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>188.94665682999999</v>
       </c>
       <c r="C111" s="5">
         <v>6.1496809999994184E-2</v>
       </c>
       <c r="D111" s="5">
         <v>0.39139369484026965</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>189.83466335</v>
       </c>
       <c r="C112" s="5">
         <v>0.88800652000000468</v>
       </c>
       <c r="D112" s="5">
         <v>5.7878164524793441</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>190.62600601</v>
       </c>
       <c r="C113" s="5">
         <v>0.79134265999999798</v>
       </c>
       <c r="D113" s="5">
         <v>5.1186043774280154</v>
       </c>
       <c r="E113" s="5">
         <v>4.2891102803486625</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>191.10148038</v>
       </c>
       <c r="C114" s="5">
         <v>0.47547437000000059</v>
       </c>
       <c r="D114" s="5">
         <v>3.0345390656484783</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>192.10065899</v>
       </c>
       <c r="C115" s="5">
         <v>0.9991786100000013</v>
       </c>
       <c r="D115" s="5">
         <v>6.4578374796883109</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>192.84390747</v>
       </c>
       <c r="C116" s="5">
         <v>0.74324848000000543</v>
       </c>
       <c r="D116" s="5">
         <v>4.742953661931204</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>195.24109462000001</v>
       </c>
       <c r="C117" s="5">
         <v>2.3971871500000077</v>
       </c>
       <c r="D117" s="5">
         <v>15.980168048092636</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>194.93866365</v>
       </c>
       <c r="C118" s="5">
         <v>-0.3024309700000174</v>
       </c>
       <c r="D118" s="5">
         <v>-1.843060628947446</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>195.93927514999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.0006114999999909</v>
       </c>
       <c r="D119" s="5">
         <v>6.3364483325141441</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>196.95502379999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.0157486500000061</v>
       </c>
       <c r="D120" s="5">
         <v>6.4012648256126736</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>197.67400547</v>
       </c>
       <c r="C121" s="5">
         <v>0.71898167000000512</v>
       </c>
       <c r="D121" s="5">
         <v>4.4696148996915985</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>198.71885108999999</v>
       </c>
       <c r="C122" s="5">
         <v>1.0448456199999896</v>
       </c>
       <c r="D122" s="5">
         <v>6.5305235743124523</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>199.66904281999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.95019173000000023</v>
       </c>
       <c r="D123" s="5">
         <v>5.8912368192028497</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>200.02610647</v>
       </c>
       <c r="C124" s="5">
         <v>0.35706365000001483</v>
       </c>
       <c r="D124" s="5">
         <v>2.1671656603827305</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>200.99791873999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.97181226999998671</v>
       </c>
       <c r="D125" s="5">
         <v>5.988451829474517</v>
       </c>
       <c r="E125" s="5">
         <v>5.4409746849839014</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>201.14855657999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.15063784000000169</v>
       </c>
       <c r="D126" s="5">
         <v>0.90305603129479106</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>202.36182822000001</v>
       </c>
       <c r="C127" s="5">
         <v>1.2132716400000163</v>
       </c>
       <c r="D127" s="5">
         <v>7.4830759473024866</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>203.02254223</v>
       </c>
       <c r="C128" s="5">
         <v>0.66071400999999241</v>
       </c>
       <c r="D128" s="5">
         <v>3.9891450956066832</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>203.0210629</v>
       </c>
       <c r="C129" s="5">
         <v>-1.4793299999951159E-3</v>
       </c>
       <c r="D129" s="5">
         <v>-8.7434865094548897E-3</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>203.91410338</v>
       </c>
       <c r="C130" s="5">
         <v>0.89304047999999625</v>
       </c>
       <c r="D130" s="5">
         <v>5.4081043228710213</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>204.68939571999999</v>
       </c>
       <c r="C131" s="5">
         <v>0.77529233999999292</v>
       </c>
       <c r="D131" s="5">
         <v>4.6590908390359287</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>205.18950265999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.50010693999999489</v>
       </c>
       <c r="D132" s="5">
         <v>2.9716185785876981</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>205.82405556000001</v>
       </c>
       <c r="C133" s="5">
         <v>0.63455290000001696</v>
       </c>
       <c r="D133" s="5">
         <v>3.7748010752393535</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>206.64320806999999</v>
       </c>
       <c r="C134" s="5">
         <v>0.81915250999998079</v>
       </c>
       <c r="D134" s="5">
         <v>4.8817802712753267</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>207.76236428999999</v>
       </c>
       <c r="C135" s="5">
         <v>1.1191562200000078</v>
       </c>
       <c r="D135" s="5">
         <v>6.6961920511903639</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>208.77268380000001</v>
       </c>
       <c r="C136" s="5">
         <v>1.0103195100000164</v>
       </c>
       <c r="D136" s="5">
         <v>5.994063989775289</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>209.26102262000001</v>
       </c>
       <c r="C137" s="5">
         <v>0.48833881999999562</v>
       </c>
       <c r="D137" s="5">
         <v>2.843306164107462</v>
       </c>
       <c r="E137" s="5">
         <v>4.111039523095128</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>209.06730594000001</v>
       </c>
       <c r="C138" s="5">
         <v>-0.19371667999999431</v>
       </c>
       <c r="D138" s="5">
         <v>-1.1052230340042768</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>208.94826742000001</v>
       </c>
       <c r="C139" s="5">
         <v>-0.1190385200000037</v>
       </c>
       <c r="D139" s="5">
         <v>-0.68111910809558474</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>208.74959957999999</v>
       </c>
       <c r="C140" s="5">
         <v>-0.19866784000001303</v>
       </c>
       <c r="D140" s="5">
         <v>-1.1350113520359195</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>208.49261594999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25698363000000768</v>
       </c>
       <c r="D141" s="5">
         <v>-1.4673125471904358</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>208.31347241</v>
       </c>
       <c r="C142" s="5">
         <v>-0.17914353999998411</v>
       </c>
       <c r="D142" s="5">
         <v>-1.0262197551832331</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>208.19747794</v>
       </c>
       <c r="C143" s="5">
         <v>-0.11599447000000396</v>
       </c>
       <c r="D143" s="5">
         <v>-0.66614927279148306</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>207.62093429999999</v>
       </c>
       <c r="C144" s="5">
         <v>-0.57654364000001124</v>
       </c>
       <c r="D144" s="5">
         <v>-3.2729101914368175</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>207.01611688</v>
       </c>
       <c r="C145" s="5">
         <v>-0.60481741999998917</v>
       </c>
       <c r="D145" s="5">
         <v>-3.4402342292595756</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>206.03943674000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.97668013999998493</v>
       </c>
       <c r="D146" s="5">
         <v>-5.5168527401196492</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>203.74605105000001</v>
       </c>
       <c r="C147" s="5">
         <v>-2.293385690000008</v>
       </c>
       <c r="D147" s="5">
         <v>-12.568857425358782</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>201.20067394</v>
       </c>
       <c r="C148" s="5">
         <v>-2.545377110000004</v>
       </c>
       <c r="D148" s="5">
         <v>-14.003104836231239</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>200.21381061</v>
       </c>
       <c r="C149" s="5">
         <v>-0.98686333000000559</v>
       </c>
       <c r="D149" s="5">
         <v>-5.7296314483700872</v>
       </c>
       <c r="E149" s="5">
         <v>-4.3234100152654609</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>201.65102171999999</v>
       </c>
       <c r="C150" s="5">
         <v>1.4372111099999927</v>
       </c>
       <c r="D150" s="5">
         <v>8.9624209044375505</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>201.42195737</v>
       </c>
       <c r="C151" s="5">
         <v>-0.22906434999998737</v>
       </c>
       <c r="D151" s="5">
         <v>-1.3546490117818832</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>201.79034200000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.36838463000000843</v>
       </c>
       <c r="D152" s="5">
         <v>2.2169157039094056</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>201.60120244000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.18913956000000098</v>
       </c>
       <c r="D153" s="5">
         <v>-1.1189884375991221</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>201.07325259999999</v>
       </c>
       <c r="C154" s="5">
         <v>-0.52794984000001932</v>
       </c>
       <c r="D154" s="5">
         <v>-3.0976696548018601</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>200.41365422000001</v>
       </c>
       <c r="C155" s="5">
         <v>-0.65959837999997717</v>
       </c>
       <c r="D155" s="5">
         <v>-3.8662148069272595</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>201.01293870999999</v>
       </c>
       <c r="C156" s="5">
         <v>0.59928448999997386</v>
       </c>
       <c r="D156" s="5">
         <v>3.6478916366575298</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>199.09220281</v>
       </c>
       <c r="C157" s="5">
         <v>-1.9207358999999826</v>
       </c>
       <c r="D157" s="5">
         <v>-10.882526057701835</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>198.30435739000001</v>
       </c>
       <c r="C158" s="5">
         <v>-0.78784541999999647</v>
       </c>
       <c r="D158" s="5">
         <v>-4.6466260194632518</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>197.11465985999999</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1896975300000179</v>
       </c>
       <c r="D159" s="5">
         <v>-6.9663600256361864</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>196.26072482999999</v>
       </c>
       <c r="C160" s="5">
         <v>-0.85393503000000237</v>
       </c>
       <c r="D160" s="5">
         <v>-5.0765133165717398</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>195.29819115999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.96253366999999912</v>
       </c>
       <c r="D161" s="5">
         <v>-5.7290530909073878</v>
       </c>
       <c r="E161" s="5">
         <v>-2.4551850019853161</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>193.68076042000001</v>
       </c>
       <c r="C162" s="5">
         <v>-1.6174307399999748</v>
       </c>
       <c r="D162" s="5">
         <v>-9.4978018264391899</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>193.77855679999999</v>
       </c>
       <c r="C163" s="5">
         <v>9.7796379999977034E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.60760872126912613</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>192.92444827</v>
       </c>
       <c r="C164" s="5">
         <v>-0.85410852999999065</v>
       </c>
       <c r="D164" s="5">
         <v>-5.162827387057356</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>192.42438770000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.50006056999998805</v>
       </c>
       <c r="D165" s="5">
         <v>-3.066441444713297</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>191.51410289</v>
       </c>
       <c r="C166" s="5">
         <v>-0.91028481000000738</v>
       </c>
       <c r="D166" s="5">
         <v>-5.5313376507408973</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>190.97298128</v>
       </c>
       <c r="C167" s="5">
         <v>-0.54112161000000469</v>
       </c>
       <c r="D167" s="5">
         <v>-3.3383933107643315</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>190.43624220999999</v>
       </c>
       <c r="C168" s="5">
         <v>-0.53673907000001009</v>
       </c>
       <c r="D168" s="5">
         <v>-3.3210104270368079</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>190.64955703000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.21331482000002211</v>
       </c>
       <c r="D169" s="5">
         <v>1.3524773498378773</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>190.95065915999999</v>
       </c>
       <c r="C170" s="5">
         <v>0.30110212999997543</v>
       </c>
       <c r="D170" s="5">
         <v>1.9117680753151456</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>190.823725</v>
       </c>
       <c r="C171" s="5">
         <v>-0.12693415999999047</v>
       </c>
       <c r="D171" s="5">
         <v>-0.79478814849039958</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>190.61041990000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21330509999998526</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3331586387845151</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>190.24545370999999</v>
       </c>
       <c r="C173" s="5">
         <v>-0.36496619000001829</v>
       </c>
       <c r="D173" s="5">
         <v>-2.2736249019817412</v>
       </c>
       <c r="E173" s="5">
         <v>-2.5871911152830385</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>190.96956717</v>
       </c>
       <c r="C174" s="5">
         <v>0.72411346000001231</v>
       </c>
       <c r="D174" s="5">
         <v>4.6642867855349657</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>191.80025921999999</v>
       </c>
       <c r="C175" s="5">
         <v>0.83069204999998192</v>
       </c>
       <c r="D175" s="5">
         <v>5.3465487173775417</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>192.00703701</v>
       </c>
       <c r="C176" s="5">
         <v>0.20677779000001806</v>
       </c>
       <c r="D176" s="5">
         <v>1.3014057100646514</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>192.73010439000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.72306738000000337</v>
       </c>
       <c r="D177" s="5">
         <v>4.6137885643329213</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>193.65969654</v>
       </c>
       <c r="C178" s="5">
         <v>0.92959214999999062</v>
       </c>
       <c r="D178" s="5">
         <v>5.943980048656039</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>193.87044739000001</v>
       </c>
       <c r="C179" s="5">
         <v>0.21075085000001081</v>
       </c>
       <c r="D179" s="5">
         <v>1.3137490215461067</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>195.33729781</v>
       </c>
       <c r="C180" s="5">
         <v>1.4668504199999859</v>
       </c>
       <c r="D180" s="5">
         <v>9.4668843560756564</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>196.20175719</v>
       </c>
       <c r="C181" s="5">
         <v>0.86445937999999956</v>
       </c>
       <c r="D181" s="5">
         <v>5.441749666832485</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>196.79965415000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.59789696000001413</v>
       </c>
       <c r="D182" s="5">
         <v>3.7187464283554128</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>198.02211197</v>
       </c>
       <c r="C183" s="5">
         <v>1.2224578199999883</v>
       </c>
       <c r="D183" s="5">
         <v>7.7140329042753253</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>198.31008772999999</v>
       </c>
       <c r="C184" s="5">
         <v>0.28797575999999481</v>
       </c>
       <c r="D184" s="5">
         <v>1.7591388008467712</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>198.77297548000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.46288775000002147</v>
       </c>
       <c r="D185" s="5">
         <v>2.8372337638371992</v>
       </c>
       <c r="E185" s="5">
         <v>4.4823787395197989</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>198.92873584</v>
       </c>
       <c r="C186" s="5">
         <v>0.15576035999998794</v>
       </c>
       <c r="D186" s="5">
         <v>0.94439449941328135</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>197.34733825000001</v>
       </c>
       <c r="C187" s="5">
         <v>-1.5813975899999946</v>
       </c>
       <c r="D187" s="5">
         <v>-9.1332479789327117</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>198.24000823</v>
       </c>
       <c r="C188" s="5">
         <v>0.89266997999999376</v>
       </c>
       <c r="D188" s="5">
         <v>5.5651105364516118</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>198.05279995999999</v>
       </c>
       <c r="C189" s="5">
         <v>-0.1872082700000135</v>
       </c>
       <c r="D189" s="5">
         <v>-1.1273545351122349</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>198.48616731000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.43336735000002591</v>
       </c>
       <c r="D190" s="5">
         <v>2.6576007381810207</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>199.20715627999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.72098896999997919</v>
       </c>
       <c r="D191" s="5">
         <v>4.4470748155939432</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>199.67667639999999</v>
       </c>
       <c r="C192" s="5">
         <v>0.46952011999999854</v>
       </c>
       <c r="D192" s="5">
         <v>2.8652866571901914</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>199.79286796</v>
       </c>
       <c r="C193" s="5">
         <v>0.1161915600000043</v>
       </c>
       <c r="D193" s="5">
         <v>0.70051734831890755</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>200.56501155999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.7721435999999926</v>
       </c>
       <c r="D194" s="5">
         <v>4.7375237056918262</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>200.57582894000001</v>
       </c>
       <c r="C195" s="5">
         <v>1.0817380000020194E-2</v>
       </c>
       <c r="D195" s="5">
         <v>6.4740640610883027E-2</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>201.50017215</v>
       </c>
       <c r="C196" s="5">
         <v>0.92434320999998931</v>
       </c>
       <c r="D196" s="5">
         <v>5.6724823113831091</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>201.65239299999999</v>
       </c>
       <c r="C197" s="5">
         <v>0.15222084999999197</v>
       </c>
       <c r="D197" s="5">
         <v>0.91030140964070139</v>
       </c>
       <c r="E197" s="5">
         <v>1.4485960745150184</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>202.11351783999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.46112483999999654</v>
       </c>
       <c r="D198" s="5">
         <v>2.7788543181479941</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>202.59946668000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.48594884000002025</v>
       </c>
       <c r="D199" s="5">
         <v>2.9236643294879405</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>203.22390666000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.62443998000000533</v>
       </c>
       <c r="D200" s="5">
         <v>3.7619142686031504</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>204.30063430000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.0767276400000014</v>
       </c>
       <c r="D201" s="5">
         <v>6.5464615551636296</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>204.88115284</v>
       </c>
       <c r="C202" s="5">
         <v>0.58051853999998571</v>
       </c>
       <c r="D202" s="5">
         <v>3.4635868093678024</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>205.24678323000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.36563039000000686</v>
       </c>
       <c r="D203" s="5">
         <v>2.1626621254586142</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>205.09269219000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.15409103999999729</v>
       </c>
       <c r="D204" s="5">
         <v>-0.89720106315548387</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>205.7926999</v>
       </c>
       <c r="C205" s="5">
         <v>0.70000770999999418</v>
       </c>
       <c r="D205" s="5">
         <v>4.1735220249980998</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>205.78629423999999</v>
       </c>
       <c r="C206" s="5">
         <v>-6.4056600000128583E-3</v>
       </c>
       <c r="D206" s="5">
         <v>-3.7345718206582834E-2</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>206.08770957999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.30141534000000547</v>
       </c>
       <c r="D207" s="5">
         <v>1.7718695603910595</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>207.07904500999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.99133542999999236</v>
       </c>
       <c r="D208" s="5">
         <v>5.9275019143998575</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>208.43548312999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.3564381200000071</v>
       </c>
       <c r="D209" s="5">
         <v>8.1498690051386102</v>
       </c>
       <c r="E209" s="5">
         <v>3.3637538484356133</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>208.56883325000001</v>
       </c>
       <c r="C210" s="5">
         <v>0.13335012000001711</v>
       </c>
       <c r="D210" s="5">
         <v>0.77042742353201632</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>209.08305121999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.51421796999997582</v>
       </c>
       <c r="D211" s="5">
         <v>2.9990007273771768</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>209.63548673</v>
       </c>
       <c r="C212" s="5">
         <v>0.55243551000000934</v>
       </c>
       <c r="D212" s="5">
         <v>3.2171022614414291</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>209.44860775000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.18687897999998881</v>
       </c>
       <c r="D213" s="5">
         <v>-1.0645073882674438</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>209.65680682000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.20819907000000626</v>
       </c>
       <c r="D214" s="5">
         <v>1.199384129792036</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>210.11548089999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.45867407999998022</v>
       </c>
       <c r="D215" s="5">
         <v>2.6571055145812483</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>210.54288790999999</v>
       </c>
       <c r="C216" s="5">
         <v>0.42740700999999603</v>
       </c>
       <c r="D216" s="5">
         <v>2.468478808332164</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>210.57961451</v>
       </c>
       <c r="C217" s="5">
         <v>3.6726600000008602E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.20952608723849853</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>210.27601317</v>
       </c>
       <c r="C218" s="5">
         <v>-0.30360134000000016</v>
       </c>
       <c r="D218" s="5">
         <v>-1.7164364701454549</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>211.90146913000001</v>
       </c>
       <c r="C219" s="5">
         <v>1.6254559600000107</v>
       </c>
       <c r="D219" s="5">
         <v>9.6808486553193305</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>212.68130353000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.7798343999999986</v>
       </c>
       <c r="D220" s="5">
         <v>4.5067034979742626</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>213.01209392999999</v>
       </c>
       <c r="C221" s="5">
         <v>0.33079039999998372</v>
       </c>
       <c r="D221" s="5">
         <v>1.8824493267831865</v>
       </c>
       <c r="E221" s="5">
         <v>2.1956965921899219</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>212.83448726</v>
       </c>
       <c r="C222" s="5">
         <v>-0.17760666999998875</v>
       </c>
       <c r="D222" s="5">
         <v>-0.99596855350844171</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>212.78578239000001</v>
       </c>
       <c r="C223" s="5">
         <v>-4.8704869999994571E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-0.27426165744717235</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>212.95384641999999</v>
       </c>
       <c r="C224" s="5">
         <v>0.16806402999998227</v>
       </c>
       <c r="D224" s="5">
         <v>0.95192093529556931</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>213.15459082999999</v>
       </c>
       <c r="C225" s="5">
         <v>0.20074440999999865</v>
       </c>
       <c r="D225" s="5">
         <v>1.137082892816732</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>212.63327774999999</v>
       </c>
       <c r="C226" s="5">
         <v>-0.52131307999999876</v>
       </c>
       <c r="D226" s="5">
         <v>-2.8956874268925792</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>212.49792253000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13535521999997968</v>
       </c>
       <c r="D227" s="5">
         <v>-0.76121102727602086</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>212.47284912999999</v>
       </c>
       <c r="C228" s="5">
         <v>-2.5073400000025003E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-0.14150049662150499</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>212.25875550000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.21409362999997938</v>
       </c>
       <c r="D229" s="5">
         <v>-1.202475194841679</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>211.46998096999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.78877453000001196</v>
       </c>
       <c r="D230" s="5">
         <v>-4.3692963026044973</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>210.67094159999999</v>
       </c>
       <c r="C231" s="5">
         <v>-0.79903937000000269</v>
       </c>
       <c r="D231" s="5">
         <v>-4.4411484247349975</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>208.85349210000001</v>
       </c>
       <c r="C232" s="5">
         <v>-1.8174494999999808</v>
       </c>
       <c r="D232" s="5">
         <v>-9.8750040337045046</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>208.34014124999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.51335085000002323</v>
       </c>
       <c r="D233" s="5">
         <v>-2.9099875702219613</v>
       </c>
       <c r="E233" s="5">
         <v>-2.1932804817811458</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>208.62813</v>
       </c>
       <c r="C234" s="5">
         <v>0.2879887500000109</v>
       </c>
       <c r="D234" s="5">
         <v>1.6714302702344419</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>207.02762443</v>
       </c>
       <c r="C235" s="5">
         <v>-1.6005055699999957</v>
       </c>
       <c r="D235" s="5">
         <v>-8.8272192198612824</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>205.45825425000001</v>
       </c>
       <c r="C236" s="5">
         <v>-1.5693701799999928</v>
       </c>
       <c r="D236" s="5">
         <v>-8.726745029148919</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>204.16210161000001</v>
       </c>
       <c r="C237" s="5">
         <v>-1.2961526400000025</v>
       </c>
       <c r="D237" s="5">
         <v>-7.31308921322168</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>203.33231674999999</v>
       </c>
       <c r="C238" s="5">
         <v>-0.82978486000001794</v>
       </c>
       <c r="D238" s="5">
         <v>-4.7696508798660382</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>201.88217022000001</v>
       </c>
       <c r="C239" s="5">
         <v>-1.4501465299999836</v>
       </c>
       <c r="D239" s="5">
         <v>-8.2304359097755579</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>200.90572499000001</v>
       </c>
       <c r="C240" s="5">
         <v>-0.97644522999999595</v>
       </c>
       <c r="D240" s="5">
         <v>-5.6521139669874154</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>200.06058329999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.84514169000001971</v>
       </c>
       <c r="D241" s="5">
         <v>-4.932818574703413</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>200.07239405000001</v>
       </c>
       <c r="C242" s="5">
         <v>1.1810750000023518E-2</v>
       </c>
       <c r="D242" s="5">
         <v>7.0866047543094446E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>198.70916097</v>
       </c>
       <c r="C243" s="5">
         <v>-1.3632330800000148</v>
       </c>
       <c r="D243" s="5">
         <v>-7.8768778439226583</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>198.16152503999999</v>
       </c>
       <c r="C244" s="5">
         <v>-0.54763593000001265</v>
       </c>
       <c r="D244" s="5">
         <v>-3.2574889688112396</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>198.10708091999999</v>
       </c>
       <c r="C245" s="5">
         <v>-5.444411999999943E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.32919765568296677</v>
       </c>
       <c r="E245" s="5">
         <v>-4.9117084535911566</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>198.21320005000001</v>
       </c>
       <c r="C246" s="5">
         <v>0.1061191300000246</v>
       </c>
       <c r="D246" s="5">
         <v>0.64469578202615008</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>198.27090095</v>
       </c>
       <c r="C247" s="5">
         <v>5.7700899999986177E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.34988612287634169</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>198.91887577</v>
       </c>
       <c r="C248" s="5">
         <v>0.64797482000000173</v>
       </c>
       <c r="D248" s="5">
         <v>3.9930204229958965</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>198.70805204999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.2108237200000076</v>
       </c>
       <c r="D249" s="5">
         <v>-1.2644297814460526</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>198.949782</v>
       </c>
       <c r="C250" s="5">
         <v>0.24172995000000697</v>
       </c>
       <c r="D250" s="5">
         <v>1.4696166924427434</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>199.36798554000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.41820354000000748</v>
       </c>
       <c r="D251" s="5">
         <v>2.5518352658146171</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>199.78881713999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.42083159999998543</v>
       </c>
       <c r="D252" s="5">
         <v>2.562608876615502</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>199.93417353000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.14535639000001765</v>
       </c>
       <c r="D253" s="5">
         <v>0.87656227630392713</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>200.37161302000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.43743949000000271</v>
       </c>
       <c r="D254" s="5">
         <v>2.6573267227427477</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>201.27099031</v>
       </c>
       <c r="C255" s="5">
         <v>0.89937728999998967</v>
       </c>
       <c r="D255" s="5">
         <v>5.5212359690034685</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>201.38748910000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.11649879000000851</v>
       </c>
       <c r="D256" s="5">
         <v>0.69679417916144182</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>201.81071994999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.42323084999998173</v>
       </c>
       <c r="D257" s="5">
         <v>2.5512444644229193</v>
       </c>
       <c r="E257" s="5">
         <v>1.8695137058203359</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>201.77621905000001</v>
       </c>
       <c r="C258" s="5">
         <v>-3.4500899999983403E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-0.20495528841544264</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>201.98080530999999</v>
       </c>
       <c r="C259" s="5">
         <v>0.20458625999998503</v>
       </c>
       <c r="D259" s="5">
         <v>1.2235199209361447</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>202.80505955999999</v>
       </c>
       <c r="C260" s="5">
         <v>0.82425424999999564</v>
       </c>
       <c r="D260" s="5">
         <v>5.0084464271697993</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>203.99236628</v>
       </c>
       <c r="C261" s="5">
         <v>1.1873067200000094</v>
       </c>
       <c r="D261" s="5">
         <v>7.2559916282729509</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>203.18903746000001</v>
       </c>
       <c r="C262" s="5">
         <v>-0.80332881999999017</v>
       </c>
       <c r="D262" s="5">
         <v>-4.6246186994146177</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>203.44189524999999</v>
       </c>
       <c r="C263" s="5">
         <v>0.25285778999997888</v>
       </c>
       <c r="D263" s="5">
         <v>1.503598810546225</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>203.78965077000001</v>
       </c>
       <c r="C264" s="5">
         <v>0.34775552000002108</v>
       </c>
       <c r="D264" s="5">
         <v>2.0706274140263048</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>204.00915570999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.21950493999997889</v>
       </c>
       <c r="D265" s="5">
         <v>1.3002230250590996</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>204.24248788</v>
       </c>
       <c r="C266" s="5">
         <v>0.23333217000001127</v>
       </c>
       <c r="D266" s="5">
         <v>1.381147216868861</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>203.61415840999999</v>
       </c>
       <c r="C267" s="5">
         <v>-0.62832947000001127</v>
       </c>
       <c r="D267" s="5">
         <v>-3.6298401320614238</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>203.71952623000001</v>
       </c>
       <c r="C268" s="5">
         <v>0.10536782000002631</v>
       </c>
       <c r="D268" s="5">
         <v>0.62275571458496604</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>203.92775096</v>
       </c>
       <c r="C269" s="5">
         <v>0.20822472999998354</v>
       </c>
       <c r="D269" s="5">
         <v>1.233456373090891</v>
       </c>
       <c r="E269" s="5">
         <v>1.0490181148575806</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>205.26514728999999</v>
       </c>
       <c r="C270" s="5">
         <v>1.33739632999999</v>
       </c>
       <c r="D270" s="5">
         <v>8.1599872169836338</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>205.87091354</v>
       </c>
       <c r="C271" s="5">
         <v>0.60576625000001627</v>
       </c>
       <c r="D271" s="5">
         <v>3.5994185016595459</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>206.08972808999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.2188145499999905</v>
       </c>
       <c r="D272" s="5">
         <v>1.2829295886067626</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>207.04316958000001</v>
       </c>
       <c r="C273" s="5">
         <v>0.95344149000001721</v>
       </c>
       <c r="D273" s="5">
         <v>5.6950712430438699</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>207.6241291</v>
       </c>
       <c r="C274" s="5">
         <v>0.58095951999999329</v>
       </c>
       <c r="D274" s="5">
         <v>3.4196335343456008</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>208.34474392000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.72061482000000865</v>
       </c>
       <c r="D275" s="5">
         <v>4.2453515758375859</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>208.90899562999999</v>
       </c>
       <c r="C276" s="5">
         <v>0.56425170999997931</v>
       </c>
       <c r="D276" s="5">
         <v>3.298760368361453</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>209.32309215999999</v>
       </c>
       <c r="C277" s="5">
         <v>0.4140965299999948</v>
       </c>
       <c r="D277" s="5">
         <v>2.4047273661792046</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>209.45985304999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.13676089000000502</v>
       </c>
       <c r="D278" s="5">
         <v>0.78684142774427812</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>209.44960282</v>
       </c>
       <c r="C279" s="5">
         <v>-1.0250229999996918E-2</v>
       </c>
       <c r="D279" s="5">
         <v>-5.8707985005668206E-2</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>211.01394266</v>
       </c>
       <c r="C280" s="5">
         <v>1.5643398400000024</v>
       </c>
       <c r="D280" s="5">
         <v>9.3400658694771543</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>210.85580514</v>
       </c>
       <c r="C281" s="5">
         <v>-0.15813751999999681</v>
       </c>
       <c r="D281" s="5">
         <v>-0.8956033880086034</v>
       </c>
       <c r="E281" s="5">
         <v>3.3973081875251721</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>210.62933336</v>
       </c>
       <c r="C282" s="5">
         <v>-0.22647177999999712</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2812853667739876</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>211.56920571000001</v>
       </c>
       <c r="C283" s="5">
         <v>0.93987235000000169</v>
       </c>
       <c r="D283" s="5">
         <v>5.4880413253981963</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>211.5838498</v>
       </c>
       <c r="C284" s="5">
         <v>1.4644089999990229E-2</v>
       </c>
       <c r="D284" s="5">
         <v>8.3091484570640972E-2</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>212.11005616</v>
       </c>
       <c r="C285" s="5">
         <v>0.52620636000000331</v>
       </c>
       <c r="D285" s="5">
         <v>3.0255468436421573</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>212.30327718000001</v>
       </c>
       <c r="C286" s="5">
         <v>0.19322102000000996</v>
       </c>
       <c r="D286" s="5">
         <v>1.0986299096282348</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>212.46930900999999</v>
       </c>
       <c r="C287" s="5">
         <v>0.16603182999998012</v>
       </c>
       <c r="D287" s="5">
         <v>0.94250741267407623</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>212.36060989000001</v>
       </c>
       <c r="C288" s="5">
         <v>-0.10869911999998294</v>
       </c>
       <c r="D288" s="5">
         <v>-0.61219449196272535</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>213.21894269000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.85833279999999945</v>
       </c>
       <c r="D289" s="5">
         <v>4.9595253220358959</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>213.65090842999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.43196573999998122</v>
       </c>
       <c r="D290" s="5">
         <v>2.4583835093043627</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>214.30501459000001</v>
       </c>
       <c r="C291" s="5">
         <v>0.65410616000002619</v>
       </c>
       <c r="D291" s="5">
         <v>3.7363767811671833</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>215.28059439</v>
       </c>
       <c r="C292" s="5">
         <v>0.97557979999999134</v>
       </c>
       <c r="D292" s="5">
         <v>5.6016261481665053</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>215.67533650999999</v>
       </c>
       <c r="C293" s="5">
         <v>0.39474211999998943</v>
       </c>
       <c r="D293" s="5">
         <v>2.2226665734438544</v>
       </c>
       <c r="E293" s="5">
         <v>2.2857001099874985</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>216.47337032999999</v>
       </c>
       <c r="C294" s="5">
         <v>0.79803382000000056</v>
       </c>
       <c r="D294" s="5">
         <v>4.5316809437448757</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>217.13966859000001</v>
       </c>
       <c r="C295" s="5">
         <v>0.66629826000001913</v>
       </c>
       <c r="D295" s="5">
         <v>3.7567361249946751</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>218.32309612</v>
       </c>
       <c r="C296" s="5">
         <v>1.1834275299999888</v>
       </c>
       <c r="D296" s="5">
         <v>6.739737726301076</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>218.61663970999999</v>
       </c>
       <c r="C297" s="5">
         <v>0.29354358999998453</v>
       </c>
       <c r="D297" s="5">
         <v>1.6254299919929105</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>220.21489312</v>
       </c>
       <c r="C298" s="5">
         <v>1.5982534100000123</v>
       </c>
       <c r="D298" s="5">
         <v>9.1344007124150259</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>221.58113706</v>
       </c>
       <c r="C299" s="5">
         <v>1.3662439400000039</v>
       </c>
       <c r="D299" s="5">
         <v>7.7043382213358047</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>222.67986273</v>
       </c>
       <c r="C300" s="5">
         <v>1.0987256699999932</v>
       </c>
       <c r="D300" s="5">
         <v>6.1152738390449546</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>223.27822470000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.59836197000001334</v>
       </c>
       <c r="D301" s="5">
         <v>3.2725987379423449</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>224.57927697</v>
       </c>
       <c r="C302" s="5">
         <v>1.3010522699999854</v>
       </c>
       <c r="D302" s="5">
         <v>7.2209638289461475</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>225.49687098999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.91759401999999568</v>
       </c>
       <c r="D303" s="5">
         <v>5.0146980386374551</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>225.82350142000001</v>
       </c>
       <c r="C304" s="5">
         <v>0.3266304300000229</v>
       </c>
       <c r="D304" s="5">
         <v>1.7521052193932851</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>227.89859870999999</v>
       </c>
       <c r="C305" s="5">
         <v>2.0750972899999738</v>
       </c>
       <c r="D305" s="5">
         <v>11.601547063692031</v>
       </c>
       <c r="E305" s="5">
         <v>5.6674362482950214</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>229.19516192</v>
       </c>
       <c r="C306" s="5">
         <v>1.2965632100000164</v>
       </c>
       <c r="D306" s="5">
         <v>7.0447796651363248</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>230.13753831</v>
       </c>
       <c r="C307" s="5">
         <v>0.94237638999999263</v>
       </c>
       <c r="D307" s="5">
         <v>5.0471342844866873</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>231.02257994999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.88504163999999719</v>
       </c>
       <c r="D308" s="5">
         <v>4.713721548806471</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>232.41039898</v>
       </c>
       <c r="C309" s="5">
         <v>1.3878190300000028</v>
       </c>
       <c r="D309" s="5">
         <v>7.4517567964455633</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>233.62890103999999</v>
       </c>
       <c r="C310" s="5">
         <v>1.2185020599999916</v>
       </c>
       <c r="D310" s="5">
         <v>6.476095851129493</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>234.26965036000001</v>
       </c>
       <c r="C311" s="5">
         <v>0.64074932000002605</v>
       </c>
       <c r="D311" s="5">
         <v>3.3412139994082546</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>235.34232853</v>
       </c>
       <c r="C312" s="5">
         <v>1.072678169999989</v>
       </c>
       <c r="D312" s="5">
         <v>5.6350886750981655</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>236.35791635999999</v>
       </c>
       <c r="C313" s="5">
         <v>1.015587829999987</v>
       </c>
       <c r="D313" s="5">
         <v>5.3031297694027701</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>236.55283291999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.1949165599999958</v>
       </c>
       <c r="D314" s="5">
         <v>0.99410118992007135</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>237.30584321000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.75301029000002018</v>
       </c>
       <c r="D315" s="5">
         <v>3.8875113810070916</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>236.7341773</v>
       </c>
       <c r="C316" s="5">
         <v>-0.57166591000000722</v>
       </c>
       <c r="D316" s="5">
         <v>-2.8527852079761495</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>238.03926935000001</v>
       </c>
       <c r="C317" s="5">
         <v>1.3050920500000132</v>
       </c>
       <c r="D317" s="5">
         <v>6.8198009298967799</v>
       </c>
       <c r="E317" s="5">
         <v>4.4496415060910399</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>237.34122696</v>
       </c>
       <c r="C318" s="5">
         <v>-0.69804239000001189</v>
       </c>
       <c r="D318" s="5">
         <v>-3.4627561735864343</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>238.31064946999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.96942250999998691</v>
       </c>
       <c r="D319" s="5">
         <v>5.0130337190549046</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>238.98350334</v>
       </c>
       <c r="C320" s="5">
         <v>0.67285387000001151</v>
       </c>
       <c r="D320" s="5">
         <v>3.4412301741041373</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>240.13831094</v>
       </c>
       <c r="C321" s="5">
         <v>1.154807599999998</v>
       </c>
       <c r="D321" s="5">
         <v>5.9552156269109924</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>240.35501181999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.21670087999999055</v>
       </c>
       <c r="D322" s="5">
         <v>1.0882710937755391</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>241.04171521000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.68670339000001945</v>
       </c>
       <c r="D323" s="5">
         <v>3.4828355096285346</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>241.88319665</v>
       </c>
       <c r="C324" s="5">
         <v>0.84148143999999547</v>
       </c>
       <c r="D324" s="5">
         <v>4.2706030132410921</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>242.26303315999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.37983650999998986</v>
       </c>
       <c r="D325" s="5">
         <v>1.90075702507575</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>243.34425185000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.0812186900000142</v>
       </c>
       <c r="D326" s="5">
         <v>5.4890303372726157</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>243.92336663</v>
       </c>
       <c r="C327" s="5">
         <v>0.57911477999999761</v>
       </c>
       <c r="D327" s="5">
         <v>2.8934577669871508</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>244.86758108999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.94421445999998355</v>
       </c>
       <c r="D328" s="5">
         <v>4.745319758614297</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>245.94509737000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.077516280000026</v>
       </c>
       <c r="D329" s="5">
         <v>5.4101775039310018</v>
       </c>
       <c r="E329" s="5">
         <v>3.3212284853620933</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>246.61690569000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.67180831999999668</v>
       </c>
       <c r="D330" s="5">
         <v>3.3275410263580607</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>246.72196685</v>
       </c>
       <c r="C331" s="5">
         <v>0.1050611599999911</v>
       </c>
       <c r="D331" s="5">
         <v>0.51241097243199807</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>247.28541799000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.56345114000001217</v>
       </c>
       <c r="D332" s="5">
         <v>2.7751850276391599</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>246.99339685000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.29202114000000279</v>
       </c>
       <c r="D333" s="5">
         <v>-1.4079208432967172</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>247.22968374999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.23628689999998187</v>
       </c>
       <c r="D334" s="5">
         <v>1.1540427598904612</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>248.35936394999999</v>
       </c>
       <c r="C335" s="5">
         <v>1.1296801999999957</v>
       </c>
       <c r="D335" s="5">
         <v>5.6231480928606636</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>248.48870259</v>
       </c>
       <c r="C336" s="5">
         <v>0.12933864000001449</v>
       </c>
       <c r="D336" s="5">
         <v>0.6267196350998816</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>249.41353537000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.92483278000000269</v>
       </c>
       <c r="D337" s="5">
         <v>4.5587634464942628</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>250.01908134000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.60554597000000854</v>
       </c>
       <c r="D338" s="5">
         <v>2.9526761340101793</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>250.58366731999999</v>
       </c>
       <c r="C339" s="5">
         <v>0.56458597999997551</v>
       </c>
       <c r="D339" s="5">
         <v>2.7437161390861275</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>251.79921282000001</v>
       </c>
       <c r="C340" s="5">
         <v>1.2155455000000188</v>
       </c>
       <c r="D340" s="5">
         <v>5.978870388112334</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>251.48424377000001</v>
       </c>
       <c r="C341" s="5">
         <v>-0.31496905000000197</v>
       </c>
       <c r="D341" s="5">
         <v>-1.4907646308123468</v>
       </c>
       <c r="E341" s="5">
         <v>2.2521881750165118</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>252.00189169000001</v>
       </c>
       <c r="C342" s="5">
         <v>0.5176479200000017</v>
       </c>
       <c r="D342" s="5">
         <v>2.4982016602250079</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>252.52528032000001</v>
       </c>
       <c r="C343" s="5">
         <v>0.52338862999999947</v>
       </c>
       <c r="D343" s="5">
         <v>2.5209759553039834</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>252.72495298000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.1996726600000045</v>
       </c>
       <c r="D344" s="5">
         <v>0.95298167201864903</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>253.76522009000001</v>
       </c>
       <c r="C345" s="5">
         <v>1.040267110000002</v>
       </c>
       <c r="D345" s="5">
         <v>5.052816357862433</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>255.25843569</v>
       </c>
       <c r="C346" s="5">
         <v>1.493215599999985</v>
       </c>
       <c r="D346" s="5">
         <v>7.2941510952370558</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>255.74368455000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.48524886000001288</v>
       </c>
       <c r="D347" s="5">
         <v>2.305215226354318</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>256.29238614000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.5487015900000074</v>
       </c>
       <c r="D348" s="5">
         <v>2.6052161359169768</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>256.89962022999998</v>
       </c>
       <c r="C349" s="5">
         <v>0.60723408999996309</v>
       </c>
       <c r="D349" s="5">
         <v>2.8805064086940613</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>257.14095961999999</v>
       </c>
       <c r="C350" s="5">
         <v>0.24133939000000737</v>
       </c>
       <c r="D350" s="5">
         <v>1.1331598162497514</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>255.72783466999999</v>
       </c>
       <c r="C351" s="5">
         <v>-1.4131249499999967</v>
       </c>
       <c r="D351" s="5">
         <v>-6.3989129816038552</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>255.63810015999999</v>
       </c>
       <c r="C352" s="5">
         <v>-8.9734509999999545E-2</v>
       </c>
       <c r="D352" s="5">
         <v>-0.4202664765851738</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>255.28859707999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.34950308000000518</v>
       </c>
       <c r="D353" s="5">
         <v>-1.6283344459783966</v>
       </c>
       <c r="E353" s="5">
         <v>1.5127601049548467</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>257.35997782999999</v>
       </c>
       <c r="C354" s="5">
         <v>2.071380750000003</v>
       </c>
       <c r="D354" s="5">
         <v>10.183135087009699</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>257.22699481000001</v>
       </c>
       <c r="C355" s="5">
         <v>-0.1329830199999833</v>
       </c>
       <c r="D355" s="5">
         <v>-0.61830470596598852</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>257.35991691999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.13292210999998133</v>
       </c>
       <c r="D356" s="5">
         <v>0.62186572451201627</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>257.96964623999997</v>
       </c>
       <c r="C357" s="5">
         <v>0.60972931999998536</v>
       </c>
       <c r="D357" s="5">
         <v>2.8803433459425376</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>258.38222492</v>
       </c>
       <c r="C358" s="5">
         <v>0.41257868000002418</v>
       </c>
       <c r="D358" s="5">
         <v>1.9361685817192109</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>259.29066220999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.90843728999999485</v>
       </c>
       <c r="D359" s="5">
         <v>4.3015876631416372</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>260.76042909</v>
       </c>
       <c r="C360" s="5">
         <v>1.4697668800000088</v>
       </c>
       <c r="D360" s="5">
         <v>7.018219610455434</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>261.26821808</v>
       </c>
       <c r="C361" s="5">
         <v>0.50778898999999456</v>
       </c>
       <c r="D361" s="5">
         <v>2.3619981998845407</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>261.8372076</v>
       </c>
       <c r="C362" s="5">
         <v>0.56898952000000236</v>
       </c>
       <c r="D362" s="5">
         <v>2.6448890110703616</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>264.28984159999999</v>
       </c>
       <c r="C363" s="5">
         <v>2.4526339999999891</v>
       </c>
       <c r="D363" s="5">
         <v>11.837981230741757</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>265.79896539999999</v>
       </c>
       <c r="C364" s="5">
         <v>1.5091237999999976</v>
       </c>
       <c r="D364" s="5">
         <v>7.0714751299732814</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>265.92450312</v>
       </c>
       <c r="C365" s="5">
         <v>0.12553772000001118</v>
       </c>
       <c r="D365" s="5">
         <v>0.56823850645209006</v>
       </c>
       <c r="E365" s="5">
         <v>4.1662284025427931</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>265.56845877000001</v>
       </c>
       <c r="C366" s="5">
         <v>-0.35604434999999057</v>
       </c>
       <c r="D366" s="5">
         <v>-1.5948923867564524</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>266.11544526</v>
       </c>
       <c r="C367" s="5">
         <v>0.54698648999999477</v>
       </c>
       <c r="D367" s="5">
         <v>2.4998102486865292</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>266.82139459000001</v>
       </c>
       <c r="C368" s="5">
         <v>0.70594933000000992</v>
       </c>
       <c r="D368" s="5">
         <v>3.2302116683366577</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>247.81345227</v>
       </c>
       <c r="C369" s="5">
         <v>-19.007942320000012</v>
       </c>
       <c r="D369" s="5">
         <v>-58.804409045408093</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>253.32123433999999</v>
       </c>
       <c r="C370" s="5">
         <v>5.5077820699999904</v>
       </c>
       <c r="D370" s="5">
         <v>30.184899415083422</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>259.71294026999999</v>
       </c>
       <c r="C371" s="5">
         <v>6.3917059300000005</v>
       </c>
       <c r="D371" s="5">
         <v>34.854027656581962</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>260.12053784</v>
       </c>
       <c r="C372" s="5">
         <v>0.40759757000000718</v>
       </c>
       <c r="D372" s="5">
         <v>1.8996404359272523</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>257.77205671000002</v>
       </c>
       <c r="C373" s="5">
         <v>-2.3484811299999819</v>
       </c>
       <c r="D373" s="5">
         <v>-10.312003893954913</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>259.35863449999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.5865777899999784</v>
       </c>
       <c r="D374" s="5">
         <v>7.6411902738524606</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>265.21198601999998</v>
       </c>
       <c r="C375" s="5">
         <v>5.8533515199999897</v>
       </c>
       <c r="D375" s="5">
         <v>30.710128283153558</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>265.14284173999999</v>
       </c>
       <c r="C376" s="5">
         <v>-6.9144279999989067E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-0.31240768375258021</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>265.16663668000001</v>
       </c>
       <c r="C377" s="5">
         <v>2.379494000001614E-2</v>
       </c>
       <c r="D377" s="5">
         <v>0.10774579466965584</v>
       </c>
       <c r="E377" s="5">
         <v>-0.28499308303980841</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>265.45815891000001</v>
       </c>
       <c r="C378" s="5">
         <v>0.29152222999999822</v>
       </c>
       <c r="D378" s="5">
         <v>1.327277571694685</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>265.91332344</v>
       </c>
       <c r="C379" s="5">
         <v>0.45516452999999046</v>
       </c>
       <c r="D379" s="5">
         <v>2.077080284629651</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>268.00615872999998</v>
       </c>
       <c r="C380" s="5">
         <v>2.0928352899999823</v>
       </c>
       <c r="D380" s="5">
         <v>9.8641788958421017</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>266.84905750000001</v>
       </c>
       <c r="C381" s="5">
         <v>-1.1571012299999666</v>
       </c>
       <c r="D381" s="5">
         <v>-5.0596586144687983</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>267.30936523000003</v>
       </c>
       <c r="C382" s="5">
         <v>0.46030773000001091</v>
       </c>
       <c r="D382" s="5">
         <v>2.0897208934611999</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>267.68903413999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.37966890999996394</v>
       </c>
       <c r="D383" s="5">
         <v>1.717780044883721</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>269.03132463999998</v>
       </c>
       <c r="C384" s="5">
         <v>1.3422904999999901</v>
       </c>
       <c r="D384" s="5">
         <v>6.1859926573272217</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>269.88176850000002</v>
       </c>
       <c r="C385" s="5">
         <v>0.85044386000004124</v>
       </c>
       <c r="D385" s="5">
         <v>3.8600120266669702</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>271.53555925000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.6537907499999847</v>
       </c>
       <c r="D386" s="5">
         <v>7.606366190534386</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>273.76752778000002</v>
       </c>
       <c r="C387" s="5">
         <v>2.2319685300000174</v>
       </c>
       <c r="D387" s="5">
         <v>10.322139498983152</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>276.30495610000003</v>
       </c>
       <c r="C388" s="5">
         <v>2.5374283200000036</v>
       </c>
       <c r="D388" s="5">
         <v>11.707128895213369</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>276.55931641000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.25436030999998138</v>
       </c>
       <c r="D389" s="5">
         <v>1.1103042628377136</v>
       </c>
       <c r="E389" s="5">
         <v>4.2964227599072258</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>274.75946020999999</v>
       </c>
       <c r="C390" s="5">
         <v>-1.799856200000022</v>
       </c>
       <c r="D390" s="5">
         <v>-7.5360723725656502</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>277.81111860999999</v>
       </c>
       <c r="C391" s="5">
         <v>3.051658400000008</v>
       </c>
       <c r="D391" s="5">
         <v>14.17305557066484</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>277.70155605000002</v>
       </c>
       <c r="C392" s="5">
         <v>-0.10956255999997211</v>
       </c>
       <c r="D392" s="5">
         <v>-0.47222828045263565</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>279.21776629999999</v>
       </c>
       <c r="C393" s="5">
         <v>1.5162102499999719</v>
       </c>
       <c r="D393" s="5">
         <v>6.7521972629971616</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>279.79544920000001</v>
       </c>
       <c r="C394" s="5">
         <v>0.57768290000001343</v>
       </c>
       <c r="D394" s="5">
         <v>2.5111667514710279</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>280.63197302999998</v>
       </c>
       <c r="C395" s="5">
         <v>0.83652382999997599</v>
       </c>
       <c r="D395" s="5">
         <v>3.6473105694514008</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>280.91356122000002</v>
       </c>
       <c r="C396" s="5">
         <v>0.28158819000003632</v>
       </c>
       <c r="D396" s="5">
         <v>1.21075617384101</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>281.72788546999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.81432424999997011</v>
       </c>
       <c r="D397" s="5">
         <v>3.5346124796369338</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>282.53998336000001</v>
       </c>
       <c r="C398" s="5">
         <v>0.8120978900000182</v>
       </c>
       <c r="D398" s="5">
         <v>3.5144443406178727</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>282.78304021000002</v>
       </c>
       <c r="C399" s="5">
         <v>0.24305685000001631</v>
       </c>
       <c r="D399" s="5">
         <v>1.0372060742749545</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>284.47574893000001</v>
       </c>
       <c r="C400" s="5">
         <v>1.6927087199999846</v>
       </c>
       <c r="D400" s="5">
         <v>7.424336999712966</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>283.36188024</v>
       </c>
       <c r="C401" s="5">
         <v>-1.1138686900000039</v>
       </c>
       <c r="D401" s="5">
         <v>-4.5987392885057155</v>
       </c>
       <c r="E401" s="5">
         <v>2.4597124111759072</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>283.60026044</v>
       </c>
       <c r="C402" s="5">
         <v>0.2383801999999946</v>
       </c>
       <c r="D402" s="5">
         <v>1.0141925793631268</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>284.07652695000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.4762665100000163</v>
       </c>
       <c r="D403" s="5">
         <v>2.0339484167768429</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>284.55112573000002</v>
       </c>
       <c r="C404" s="5">
         <v>0.47459878000000799</v>
       </c>
       <c r="D404" s="5">
         <v>2.0233312777803825</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>285.80020930000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.249083569999982</v>
       </c>
       <c r="D405" s="5">
         <v>5.3966514085248551</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>286.13200998999997</v>
       </c>
       <c r="C406" s="5">
         <v>0.33180068999996593</v>
       </c>
       <c r="D406" s="5">
         <v>1.4020740114016661</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>286.18396237000002</v>
       </c>
       <c r="C407" s="5">
         <v>5.195238000004565E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.21809915893498122</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>286.30040448</v>
       </c>
       <c r="C408" s="5">
         <v>0.11644210999997995</v>
       </c>
       <c r="D408" s="5">
         <v>0.48934835050531422</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>286.59548805999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.29508357999998225</v>
       </c>
       <c r="D409" s="5">
         <v>1.2438491237849902</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>286.86281645000003</v>
       </c>
       <c r="C410" s="5">
         <v>0.2673283900000456</v>
       </c>
       <c r="D410" s="5">
         <v>1.1250873185413734</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>286.92323993999997</v>
       </c>
       <c r="C411" s="5">
         <v>6.0423489999948288E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.25305561833339763</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>286.68429829000002</v>
       </c>
       <c r="C412" s="5">
         <v>-0.23894164999995837</v>
       </c>
       <c r="D412" s="5">
         <v>-0.99476196115169113</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>286.91120640000003</v>
       </c>
       <c r="C413" s="5">
         <v>0.22690811000001077</v>
       </c>
       <c r="D413" s="5">
         <v>0.95393503804457325</v>
       </c>
       <c r="E413" s="5">
         <v>1.252577148695444</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>288.17879531</v>
       </c>
       <c r="C414" s="5">
         <v>1.2675889099999722</v>
       </c>
       <c r="D414" s="5">
         <v>5.4324064457912158</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>287.56810989000002</v>
       </c>
       <c r="C415" s="5">
         <v>-0.6106854199999816</v>
       </c>
       <c r="D415" s="5">
         <v>-2.5135138270289126</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>287.72281203</v>
       </c>
       <c r="C416" s="5">
         <v>0.1547021399999835</v>
       </c>
       <c r="D416" s="5">
         <v>0.64747386929624451</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>287.53923005000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.18358197999998538</v>
       </c>
       <c r="D417" s="5">
         <v>-0.76298061628804481</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>288.23127482000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.69204476999999542</v>
       </c>
       <c r="D418" s="5">
         <v>2.9266801957368749</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>288.94042296999999</v>
       </c>
       <c r="C419" s="5">
         <v>0.70914814999997589</v>
       </c>
       <c r="D419" s="5">
         <v>2.9926942689548319</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>289.13997698999998</v>
       </c>
       <c r="C420" s="5">
         <v>0.19955401999999367</v>
       </c>
       <c r="D420" s="5">
         <v>0.83192421365818614</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>289.14147925999998</v>
       </c>
       <c r="C421" s="5">
         <v>1.5022700000031364E-3</v>
       </c>
       <c r="D421" s="5">
         <v>6.234957664474905E-3</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>289.14654694000001</v>
       </c>
       <c r="C422" s="5">
         <v>5.0676800000246658E-3</v>
       </c>
       <c r="D422" s="5">
         <v>2.1034001271735825E-2</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>289.04306333</v>
       </c>
       <c r="C423" s="5">
         <v>-0.10348361000001205</v>
       </c>
       <c r="D423" s="5">
         <v>-0.4286275817302676</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>288.94203440000001</v>
       </c>
       <c r="C424" s="5">
         <v>-0.10102892999998403</v>
       </c>
       <c r="D424" s="5">
         <v>-0.4186294013426517</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>289.33892187999999</v>
       </c>
       <c r="C425" s="5">
         <v>0.39688747999997531</v>
       </c>
       <c r="D425" s="5">
         <v>1.6608160142801864</v>
       </c>
       <c r="E425" s="5">
         <v>0.84615568365613569</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>289.37034846</v>
       </c>
       <c r="C426" s="5">
         <v>3.1426580000015747E-2</v>
       </c>
       <c r="D426" s="5">
         <v>0.13041602686447717</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>289.83850161999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.46815315999998575</v>
       </c>
       <c r="D427" s="5">
         <v>1.958768932561461</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>289.22449469999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.61400692000000845</v>
       </c>
       <c r="D428" s="5">
         <v>-2.5127226050126961</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>288.68410975</v>
       </c>
       <c r="C429" s="5">
         <v>-0.54038494999997511</v>
       </c>
       <c r="D429" s="5">
         <v>-2.2191743107083495</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>288.56439533999998</v>
       </c>
       <c r="C430" s="5">
         <v>-0.11971441000002869</v>
       </c>
       <c r="D430" s="5">
         <v>-0.49649456560851846</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>288.04473560999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.51965973000000076</v>
       </c>
       <c r="D431" s="5">
         <v>-2.1397378082278928</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>288.12787931000003</v>
       </c>
       <c r="C432" s="5">
         <v>8.3143700000050558E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.34692870791157571</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>288.15718774999999</v>
       </c>
       <c r="C433" s="5">
         <v>2.9308439999965685E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.12213261377405082</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>287.87464254999998</v>
       </c>
       <c r="C434" s="5">
         <v>-0.28254520000001548</v>
       </c>
       <c r="D434" s="5">
         <v>-1.1703047393990196</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>289.72074923999998</v>
       </c>
       <c r="C435" s="5">
         <v>1.8461066899999992</v>
       </c>
       <c r="D435" s="5">
         <v>7.9727729911093226</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>288.02983365</v>
       </c>
       <c r="C436" s="5">
         <v>-1.6909155899999746</v>
       </c>
       <c r="D436" s="5">
         <v>-6.7831362257854906</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>288.22910431999998</v>
       </c>
       <c r="C437" s="5">
         <v>0.19927066999997578</v>
       </c>
       <c r="D437" s="5">
         <v>0.83337479890150945</v>
       </c>
       <c r="E437" s="5">
         <v>-0.38357008894237543</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>287.56689626999997</v>
       </c>
       <c r="C438" s="5">
         <v>-0.66220805000000382</v>
       </c>
       <c r="D438" s="5">
         <v>-2.7224341178570644</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>287.90758123000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.34068496000003279</v>
       </c>
       <c r="D439" s="5">
         <v>1.4309587178360728</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>289.47302136000002</v>
+        <v>289.81826204999999</v>
       </c>
       <c r="C440" s="5">
-        <v>1.5654401300000131</v>
+        <v>1.9106808199999818</v>
       </c>
       <c r="D440" s="5">
-        <v>6.7234651170712478</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2609321679741221</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>291.48191709999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>1.6636550499999885</v>
+      </c>
+      <c r="D441" s="5">
+        <v>7.1101021508857887</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>