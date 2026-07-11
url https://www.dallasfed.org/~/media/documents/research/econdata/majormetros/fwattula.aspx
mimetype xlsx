--- v5 (2026-06-01)
+++ v6 (2026-07-11)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FEB88BB4-039E-473B-A8DF-9078D72A0894}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C3BFC77C-D15C-448E-B222-4BD7BBE21361}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B2E9DE83-9F0D-4846-90E8-DCAF4D788992}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EAD145FD-B656-4704-8002-6CFD904F9DC8}"/>
   </bookViews>
   <sheets>
     <sheet name="fwattula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F90CDD78-5AF4-4F5D-A1BE-EB02FF6A4EC7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{903D2537-1ADE-44EF-A495-D9CD0292DC3B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>153.15060919999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>154.41677763000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.2661684300000218</v>
       </c>
       <c r="D7" s="5">
         <v>10.38475044453282</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>154.82016225999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.4033846299999766</v>
       </c>
       <c r="D8" s="5">
         <v>3.18020708513298</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>152.99173077</v>
       </c>
       <c r="C9" s="5">
         <v>-1.8284314899999856</v>
       </c>
       <c r="D9" s="5">
         <v>-13.286787964501091</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>154.31227421</v>
       </c>
       <c r="C10" s="5">
         <v>1.3205434399999945</v>
       </c>
       <c r="D10" s="5">
         <v>10.863904195336183</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>154.66211415999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.34983994999998913</v>
       </c>
       <c r="D11" s="5">
         <v>2.7546887468032244</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>156.41075903000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.748644870000021</v>
       </c>
       <c r="D12" s="5">
         <v>14.443774521863762</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>157.30133917000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.8905801399999973</v>
       </c>
       <c r="D13" s="5">
         <v>7.050711141129451</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>157.78088265</v>
       </c>
       <c r="C14" s="5">
         <v>0.47954347999998959</v>
       </c>
       <c r="D14" s="5">
         <v>3.7202453239529643</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>157.20584880999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.57503384000000324</v>
       </c>
       <c r="D15" s="5">
         <v>-4.2868029009734965</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>157.40716209999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.20131329000000164</v>
       </c>
       <c r="D16" s="5">
         <v>1.5475549240618003</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>157.16164889000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.24551320999998438</v>
       </c>
       <c r="D17" s="5">
         <v>-1.8557070095064687</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>157.01156505</v>
       </c>
       <c r="C18" s="5">
         <v>-0.15008384000000774</v>
       </c>
       <c r="D18" s="5">
         <v>-1.1399579375009461</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>155.57836938</v>
       </c>
       <c r="C19" s="5">
         <v>-1.4331956700000035</v>
       </c>
       <c r="D19" s="5">
         <v>-10.42003811795551</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>156.01432231999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.43595293999999285</v>
       </c>
       <c r="D20" s="5">
         <v>3.4148827606035548</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>154.31387896999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.7004433500000005</v>
       </c>
       <c r="D21" s="5">
         <v>-12.322889110749403</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>155.50555345000001</v>
       </c>
       <c r="C22" s="5">
         <v>1.1916744800000174</v>
       </c>
       <c r="D22" s="5">
         <v>9.6707922218757894</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>155.66288102999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.15732757999998626</v>
       </c>
       <c r="D23" s="5">
         <v>1.2208385550120049</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>155.85159623999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.18871520999999802</v>
       </c>
       <c r="D24" s="5">
         <v>1.464538972613405</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>156.43478905000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.58319281000001411</v>
       </c>
       <c r="D25" s="5">
         <v>4.5839484412018017</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>156.79858684999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.36379779999998618</v>
       </c>
       <c r="D26" s="5">
         <v>2.826639049884716</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>157.76789601999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.9693091700000025</v>
       </c>
       <c r="D27" s="5">
         <v>7.6757424256387985</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>157.42390247</v>
       </c>
       <c r="C28" s="5">
         <v>-0.34399354999999332</v>
       </c>
       <c r="D28" s="5">
         <v>-2.5853030710522251</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>157.24183442</v>
       </c>
       <c r="C29" s="5">
         <v>-0.18206804999999804</v>
       </c>
       <c r="D29" s="5">
         <v>-1.3790614858076422</v>
       </c>
       <c r="E29" s="5">
         <v>5.1021054160682588E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>156.11899731</v>
       </c>
       <c r="C30" s="5">
         <v>-1.1228371100000061</v>
       </c>
       <c r="D30" s="5">
         <v>-8.240335135559695</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>156.15720354999999</v>
       </c>
       <c r="C31" s="5">
         <v>3.8206239999993841E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.29406574045647282</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>156.43309453000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.275890980000014</v>
       </c>
       <c r="D32" s="5">
         <v>2.1408249700949566</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>157.68452127</v>
       </c>
       <c r="C33" s="5">
         <v>1.2514267399999994</v>
       </c>
       <c r="D33" s="5">
         <v>10.03355103466701</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>158.46181096000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.77728969000000347</v>
       </c>
       <c r="D34" s="5">
         <v>6.0783147764612355</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>158.86989524000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.40808427999999708</v>
       </c>
       <c r="D35" s="5">
         <v>3.1344913992730206</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>158.09080026999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.77909497000001693</v>
       </c>
       <c r="D36" s="5">
         <v>-5.7286199500824253</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>157.38127218</v>
       </c>
       <c r="C37" s="5">
         <v>-0.70952808999999206</v>
       </c>
       <c r="D37" s="5">
         <v>-5.2547504298654619</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>157.62590967</v>
       </c>
       <c r="C38" s="5">
         <v>0.24463749000000234</v>
       </c>
       <c r="D38" s="5">
         <v>1.8813409054390995</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>157.69757007000001</v>
       </c>
       <c r="C39" s="5">
         <v>7.1660400000013169E-2</v>
       </c>
       <c r="D39" s="5">
         <v>0.54691404692686074</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>157.42878615999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.26878391000002466</v>
       </c>
       <c r="D40" s="5">
         <v>-2.0262468005565637</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>157.73037377</v>
       </c>
       <c r="C41" s="5">
         <v>0.30158761000001277</v>
       </c>
       <c r="D41" s="5">
         <v>2.3232267195002931</v>
       </c>
       <c r="E41" s="5">
         <v>0.31069298561798853</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>159.49989375000001</v>
       </c>
       <c r="C42" s="5">
         <v>1.7695199800000125</v>
       </c>
       <c r="D42" s="5">
         <v>14.324888791824698</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>159.86721972000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.367325969999996</v>
       </c>
       <c r="D43" s="5">
         <v>2.7988576256348541</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>159.82167555999999</v>
       </c>
       <c r="C44" s="5">
         <v>-4.5544160000019929E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.34132975252542108</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>159.245654</v>
       </c>
       <c r="C45" s="5">
         <v>-0.57602155999998672</v>
       </c>
       <c r="D45" s="5">
         <v>-4.2402702937379804</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>157.59654988</v>
       </c>
       <c r="C46" s="5">
         <v>-1.6491041200000041</v>
       </c>
       <c r="D46" s="5">
         <v>-11.742950924482344</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>158.23664518999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.64009530999999242</v>
       </c>
       <c r="D47" s="5">
         <v>4.984294398732092</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>160.63260962999999</v>
       </c>
       <c r="C48" s="5">
         <v>2.3959644400000002</v>
       </c>
       <c r="D48" s="5">
         <v>19.762203508608756</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>159.75623702999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.87637259999999628</v>
       </c>
       <c r="D49" s="5">
         <v>-6.3539874879799179</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>159.61553275</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14070427999999424</v>
       </c>
       <c r="D50" s="5">
         <v>-1.0517876146421967</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>159.64631176</v>
       </c>
       <c r="C51" s="5">
         <v>3.0779010000003382E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.23164418125898312</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>160.35830153000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.71198977000000241</v>
       </c>
       <c r="D52" s="5">
         <v>5.4849972909840172</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>159.73122218</v>
       </c>
       <c r="C53" s="5">
         <v>-0.62707935000000248</v>
       </c>
       <c r="D53" s="5">
         <v>-4.5929639994582327</v>
       </c>
       <c r="E53" s="5">
         <v>1.2685244840144883</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>161.66726868000001</v>
       </c>
       <c r="C54" s="5">
         <v>1.9360465000000033</v>
       </c>
       <c r="D54" s="5">
         <v>15.554652856324225</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>161.82377319</v>
       </c>
       <c r="C55" s="5">
         <v>0.15650450999999066</v>
       </c>
       <c r="D55" s="5">
         <v>1.1678838331633745</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>161.93254450000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.10877131000000873</v>
       </c>
       <c r="D56" s="5">
         <v>0.80957938917531891</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>163.18276508</v>
       </c>
       <c r="C57" s="5">
         <v>1.2502205799999899</v>
       </c>
       <c r="D57" s="5">
         <v>9.6684668925098194</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>163.74779028</v>
       </c>
       <c r="C58" s="5">
         <v>0.565025200000008</v>
       </c>
       <c r="D58" s="5">
         <v>4.2350844362204931</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>164.77212488000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.0243346000000031</v>
       </c>
       <c r="D59" s="5">
         <v>7.7704091219991556</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>165.08764891999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.31552403999998546</v>
       </c>
       <c r="D60" s="5">
         <v>2.3222504180520964</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>165.24900572999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.16135681000000091</v>
       </c>
       <c r="D61" s="5">
         <v>1.1792066810485391</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>165.96245105</v>
       </c>
       <c r="C62" s="5">
         <v>0.71344532000000527</v>
       </c>
       <c r="D62" s="5">
         <v>5.3056857999959961</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>166.13664062000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.17418957000001001</v>
       </c>
       <c r="D63" s="5">
         <v>1.2667826731124876</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>166.82259195</v>
       </c>
       <c r="C64" s="5">
         <v>0.68595132999999464</v>
       </c>
       <c r="D64" s="5">
         <v>5.0686811800087161</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>167.19735495</v>
       </c>
       <c r="C65" s="5">
         <v>0.37476300000000151</v>
       </c>
       <c r="D65" s="5">
         <v>2.7293301780274559</v>
       </c>
       <c r="E65" s="5">
         <v>4.6741849640306921</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>167.03650607</v>
       </c>
       <c r="C66" s="5">
         <v>-0.16084888000000319</v>
       </c>
       <c r="D66" s="5">
         <v>-1.1483472954344709</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>167.77982466</v>
       </c>
       <c r="C67" s="5">
         <v>0.74331859000000122</v>
       </c>
       <c r="D67" s="5">
         <v>5.4727010173891033</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>168.68875323</v>
       </c>
       <c r="C68" s="5">
         <v>0.90892857000000049</v>
       </c>
       <c r="D68" s="5">
         <v>6.6981050228670957</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>169.05921483</v>
       </c>
       <c r="C69" s="5">
         <v>0.37046159999999873</v>
       </c>
       <c r="D69" s="5">
         <v>2.6674158310123763</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>169.95362080999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.89440597999998772</v>
       </c>
       <c r="D70" s="5">
         <v>6.5366132871947258</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>170.45461890999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.50099810000000389</v>
       </c>
       <c r="D71" s="5">
         <v>3.595342449093919</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>171.28428957</v>
       </c>
       <c r="C72" s="5">
         <v>0.829670660000005</v>
       </c>
       <c r="D72" s="5">
         <v>5.9998082793530028</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>173.88766022999999</v>
       </c>
       <c r="C73" s="5">
         <v>2.603370659999996</v>
       </c>
       <c r="D73" s="5">
         <v>19.843586428989045</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>174.89816629000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.0105060600000115</v>
       </c>
       <c r="D74" s="5">
         <v>7.2007708632243039</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>175.76135533999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.86318904999998836</v>
       </c>
       <c r="D75" s="5">
         <v>6.0858939910518828</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>176.58892470999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.82756936999999198</v>
       </c>
       <c r="D76" s="5">
         <v>5.7988214872469745</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>177.42534094000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.83641623000002596</v>
       </c>
       <c r="D77" s="5">
         <v>5.8342500486856297</v>
       </c>
       <c r="E77" s="5">
         <v>6.1173132751165094</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>177.38155119000001</v>
       </c>
       <c r="C78" s="5">
         <v>-4.3789750000001959E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.29576625418089586</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>177.94618958999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.56463839999997845</v>
       </c>
       <c r="D79" s="5">
         <v>3.8874130495085257</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>178.05007176999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.10388217999999938</v>
       </c>
       <c r="D80" s="5">
         <v>0.7027947703127202</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>177.57845297</v>
       </c>
       <c r="C81" s="5">
         <v>-0.47161879999998746</v>
       </c>
       <c r="D81" s="5">
         <v>-3.1326583896751359</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>178.01292839000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.43447542000001249</v>
       </c>
       <c r="D82" s="5">
         <v>2.9758337308220639</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>177.98128890000001</v>
       </c>
       <c r="C83" s="5">
         <v>-3.1639490000003434E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.21307606791914901</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>177.14943192000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.83185697999999775</v>
       </c>
       <c r="D84" s="5">
         <v>-5.4666610269747951</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>176.66420482000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.48522710000000302</v>
       </c>
       <c r="D85" s="5">
         <v>-3.2378326044374517</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>176.82872297</v>
       </c>
       <c r="C86" s="5">
         <v>0.16451814999999215</v>
       </c>
       <c r="D86" s="5">
         <v>1.1232388184745812</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>177.33476668</v>
       </c>
       <c r="C87" s="5">
         <v>0.50604371000000015</v>
       </c>
       <c r="D87" s="5">
         <v>3.4886991835340719</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>177.66149428</v>
       </c>
       <c r="C88" s="5">
         <v>0.32672759999999812</v>
       </c>
       <c r="D88" s="5">
         <v>2.2334630575930436</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>178.14365638000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.4821621000000107</v>
       </c>
       <c r="D89" s="5">
         <v>3.3057788405564725</v>
       </c>
       <c r="E89" s="5">
         <v>0.40485504279961226</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>178.91210501</v>
       </c>
       <c r="C90" s="5">
         <v>0.76844862999999464</v>
       </c>
       <c r="D90" s="5">
         <v>5.3009678054873222</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>178.96613120999999</v>
       </c>
       <c r="C91" s="5">
         <v>5.4026199999981372E-2</v>
       </c>
       <c r="D91" s="5">
         <v>0.36296718435591124</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>179.36153363</v>
       </c>
       <c r="C92" s="5">
         <v>0.39540242000001058</v>
       </c>
       <c r="D92" s="5">
         <v>2.6836992581968033</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>177.94326330000001</v>
       </c>
       <c r="C93" s="5">
         <v>-1.4182703299999844</v>
       </c>
       <c r="D93" s="5">
         <v>-9.0868081576520829</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>178.83145930000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.88819599999999355</v>
       </c>
       <c r="D94" s="5">
         <v>6.1569508966651032</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>179.25426426000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.42280496000000767</v>
       </c>
       <c r="D95" s="5">
         <v>2.8743026392585191</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>179.91466088999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.66039662999997972</v>
       </c>
       <c r="D96" s="5">
         <v>4.5116501364510064</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>180.20319483</v>
       </c>
       <c r="C97" s="5">
         <v>0.28853394000000776</v>
       </c>
       <c r="D97" s="5">
         <v>1.9415378743809608</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>180.78698982</v>
       </c>
       <c r="C98" s="5">
         <v>0.58379499000000123</v>
       </c>
       <c r="D98" s="5">
         <v>3.9576006973601086</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>182.05013499</v>
       </c>
       <c r="C99" s="5">
         <v>1.2631451700000014</v>
       </c>
       <c r="D99" s="5">
         <v>8.7141263094761445</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>182.39330763000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.34317264000000591</v>
       </c>
       <c r="D100" s="5">
         <v>2.2856540127553782</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>182.78610825000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.39280062000000271</v>
       </c>
       <c r="D101" s="5">
         <v>2.6151407383674607</v>
       </c>
       <c r="E101" s="5">
         <v>2.6060158213532691</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>183.78813461999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0020263699999816</v>
       </c>
       <c r="D102" s="5">
         <v>6.7803655394280682</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>184.36023182</v>
       </c>
       <c r="C103" s="5">
         <v>0.57209720000000175</v>
       </c>
       <c r="D103" s="5">
         <v>3.7999891797865448</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>185.49219399</v>
       </c>
       <c r="C104" s="5">
         <v>1.1319621700000084</v>
       </c>
       <c r="D104" s="5">
         <v>7.6219136601832771</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>186.56424468</v>
       </c>
       <c r="C105" s="5">
         <v>1.0720506899999975</v>
       </c>
       <c r="D105" s="5">
         <v>7.1601501854534177</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>187.11255113000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.54830645000001255</v>
       </c>
       <c r="D106" s="5">
         <v>3.5843322043041415</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>187.39652698</v>
       </c>
       <c r="C107" s="5">
         <v>0.28397584999999026</v>
       </c>
       <c r="D107" s="5">
         <v>1.8364879501456821</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>187.78758117999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.39105419999998503</v>
       </c>
       <c r="D108" s="5">
         <v>2.5330701869725303</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>188.38248249</v>
       </c>
       <c r="C109" s="5">
         <v>0.59490131000001156</v>
       </c>
       <c r="D109" s="5">
         <v>3.8684790827041349</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>188.88516002</v>
       </c>
       <c r="C110" s="5">
         <v>0.50267752999999971</v>
       </c>
       <c r="D110" s="5">
         <v>3.2494798892454879</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>188.94665682999999</v>
       </c>
       <c r="C111" s="5">
         <v>6.1496809999994184E-2</v>
       </c>
       <c r="D111" s="5">
         <v>0.39139369484026965</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>189.83466335</v>
       </c>
       <c r="C112" s="5">
         <v>0.88800652000000468</v>
       </c>
       <c r="D112" s="5">
         <v>5.7878164524793441</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>190.62600601</v>
       </c>
       <c r="C113" s="5">
         <v>0.79134265999999798</v>
       </c>
       <c r="D113" s="5">
         <v>5.1186043774280154</v>
       </c>
       <c r="E113" s="5">
         <v>4.2891102803486625</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>191.10148038</v>
       </c>
       <c r="C114" s="5">
         <v>0.47547437000000059</v>
       </c>
       <c r="D114" s="5">
         <v>3.0345390656484783</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>192.10065899</v>
       </c>
       <c r="C115" s="5">
         <v>0.9991786100000013</v>
       </c>
       <c r="D115" s="5">
         <v>6.4578374796883109</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>192.84390747</v>
+        <v>192.84390746</v>
       </c>
       <c r="C116" s="5">
-        <v>0.74324848000000543</v>
+        <v>0.7432484699999975</v>
       </c>
       <c r="D116" s="5">
-        <v>4.742953661931204</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>4.7429535967532299</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>195.24109462000001</v>
       </c>
       <c r="C117" s="5">
-        <v>2.3971871500000077</v>
+        <v>2.3971871600000156</v>
       </c>
       <c r="D117" s="5">
-        <v>15.980168048092636</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>15.980168120263016</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>194.93866365</v>
+        <v>194.93866363999999</v>
       </c>
       <c r="C118" s="5">
-        <v>-0.3024309700000174</v>
+        <v>-0.30243098000002533</v>
       </c>
       <c r="D118" s="5">
-        <v>-1.843060628947446</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-1.8430606893708124</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>195.93927514999999</v>
+        <v>195.93927514000001</v>
       </c>
       <c r="C119" s="5">
-        <v>1.0006114999999909</v>
+        <v>1.0006115000000193</v>
       </c>
       <c r="D119" s="5">
-        <v>6.3364483325141441</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>6.3364483328487431</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>196.95502379999999</v>
       </c>
       <c r="C120" s="5">
-        <v>1.0157486500000061</v>
+        <v>1.0157486599999856</v>
       </c>
       <c r="D120" s="5">
-        <v>6.4012648256126736</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>6.4012648907764369</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>197.67400547</v>
+        <v>197.67400548000001</v>
       </c>
       <c r="C121" s="5">
-        <v>0.71898167000000512</v>
+        <v>0.71898168000001306</v>
       </c>
       <c r="D121" s="5">
-        <v>4.4696148996915985</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>4.469614963110824</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>198.71885108999999</v>
+        <v>198.71885111</v>
       </c>
       <c r="C122" s="5">
-        <v>1.0448456199999896</v>
+        <v>1.0448456299999975</v>
       </c>
       <c r="D122" s="5">
-        <v>6.5305235743124523</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>6.5305236383029985</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>199.66904281999999</v>
       </c>
       <c r="C123" s="5">
-        <v>0.95019173000000023</v>
+        <v>0.95019170999998437</v>
       </c>
       <c r="D123" s="5">
-        <v>5.8912368192028497</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>5.8912366913140835</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>200.02610647</v>
       </c>
       <c r="C124" s="5">
         <v>0.35706365000001483</v>
       </c>
       <c r="D124" s="5">
         <v>2.1671656603827305</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>200.99791873999999</v>
+        <v>200.99791873000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.97181226999998671</v>
+        <v>0.9718122600000072</v>
       </c>
       <c r="D125" s="5">
-        <v>5.988451829474517</v>
+        <v>5.9884517661970449</v>
       </c>
       <c r="E125" s="5">
-        <v>5.4409746849839014</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>5.440974679738031</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>201.14855657999999</v>
+        <v>201.14855657000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.15063784000000169</v>
       </c>
       <c r="D126" s="5">
-        <v>0.90305603129479106</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>0.90305603133991053</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>202.36182822000001</v>
+        <v>202.36182821</v>
       </c>
       <c r="C127" s="5">
-        <v>1.2132716400000163</v>
+        <v>1.2132716399999879</v>
       </c>
       <c r="D127" s="5">
-        <v>7.4830759473024866</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>7.4830759476867792</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>203.02254223</v>
+        <v>203.02254221999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.66071400999999241</v>
       </c>
       <c r="D128" s="5">
-        <v>3.9891450956066832</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>3.9891450958074781</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>203.0210629</v>
+        <v>203.02106287999999</v>
       </c>
       <c r="C129" s="5">
-        <v>-1.4793299999951159E-3</v>
+        <v>-1.4793400000030488E-3</v>
       </c>
       <c r="D129" s="5">
-        <v>-8.7434865094548897E-3</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>-8.7435456119666632E-3</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>203.91410338</v>
+        <v>203.91410335</v>
       </c>
       <c r="C130" s="5">
-        <v>0.89304047999999625</v>
+        <v>0.89304047000001674</v>
       </c>
       <c r="D130" s="5">
-        <v>5.4081043228710213</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>5.4081042613860264</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>204.68939571999999</v>
+        <v>204.68939571000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.77529233999999292</v>
+        <v>0.77529236000000878</v>
       </c>
       <c r="D131" s="5">
-        <v>4.6590908390359287</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>4.6590909624495414</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>205.18950265999999</v>
+        <v>205.18950269000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.50010693999999489</v>
+        <v>0.5001069799999982</v>
       </c>
       <c r="D132" s="5">
-        <v>2.9716185785876981</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>2.971618819616384</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>205.82405556000001</v>
+        <v>205.82405562</v>
       </c>
       <c r="C133" s="5">
-        <v>0.63455290000001696</v>
+        <v>0.63455292999998392</v>
       </c>
       <c r="D133" s="5">
-        <v>3.7748010752393535</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>3.7748012561866995</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>206.64320806999999</v>
+        <v>206.64320816</v>
       </c>
       <c r="C134" s="5">
-        <v>0.81915250999998079</v>
+        <v>0.81915254000000459</v>
       </c>
       <c r="D134" s="5">
-        <v>4.8817802712753267</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>4.881780452539064</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>207.76236428999999</v>
+        <v>207.76236431999999</v>
       </c>
       <c r="C135" s="5">
-        <v>1.1191562200000078</v>
+        <v>1.1191561599999886</v>
       </c>
       <c r="D135" s="5">
-        <v>6.6961920511903639</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>6.6961916784308961</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>208.77268380000001</v>
+        <v>208.77268376000001</v>
       </c>
       <c r="C136" s="5">
-        <v>1.0103195100000164</v>
+        <v>1.0103194400000177</v>
       </c>
       <c r="D136" s="5">
-        <v>5.994063989775289</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.9940635624176064</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>209.26102262000001</v>
+        <v>209.26102254</v>
       </c>
       <c r="C137" s="5">
-        <v>0.48833881999999562</v>
+        <v>0.48833877999999231</v>
       </c>
       <c r="D137" s="5">
-        <v>2.843306164107462</v>
+        <v>2.8433059287587437</v>
       </c>
       <c r="E137" s="5">
-        <v>4.111039523095128</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>4.1110394884734003</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>209.06730594000001</v>
+        <v>209.06730586</v>
       </c>
       <c r="C138" s="5">
         <v>-0.19371667999999431</v>
       </c>
       <c r="D138" s="5">
-        <v>-1.1052230340042768</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>-1.105223034424696</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>208.94826742000001</v>
+        <v>208.94826738</v>
       </c>
       <c r="C139" s="5">
-        <v>-0.1190385200000037</v>
+        <v>-0.11903848000000039</v>
       </c>
       <c r="D139" s="5">
-        <v>-0.68111910809558474</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>-0.68111888019808386</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>208.74959957999999</v>
+        <v>208.74959956000001</v>
       </c>
       <c r="C140" s="5">
-        <v>-0.19866784000001303</v>
+        <v>-0.19866781999999716</v>
       </c>
       <c r="D140" s="5">
-        <v>-1.1350113520359195</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>-1.1350112385866917</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>208.49261594999999</v>
+        <v>208.49261591000001</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.25698363000000768</v>
+        <v>-0.25698364999999512</v>
       </c>
       <c r="D141" s="5">
-        <v>-1.4673125471904358</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-1.467312660752973</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>208.31347241</v>
+        <v>208.31347238000001</v>
       </c>
       <c r="C142" s="5">
-        <v>-0.17914353999998411</v>
+        <v>-0.1791435300000046</v>
       </c>
       <c r="D142" s="5">
-        <v>-1.0262197551832331</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>-1.0262196983649163</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>208.19747794</v>
+        <v>208.19747796999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.11599447000000396</v>
+        <v>-0.1159944100000132</v>
       </c>
       <c r="D143" s="5">
-        <v>-0.66614927279148306</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-0.66614892936538439</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>207.62093429999999</v>
+        <v>207.62093444000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.57654364000001124</v>
+        <v>-0.57654352999998082</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.2729101914368175</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-3.2729095760064664</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>207.01611688</v>
+        <v>207.01611703</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.60481741999998917</v>
+        <v>-0.60481741000000966</v>
       </c>
       <c r="D145" s="5">
-        <v>-3.4402342292595756</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-3.4402341710046525</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>206.03943674000001</v>
+        <v>206.03943717000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.97668013999998493</v>
+        <v>-0.97667985999999019</v>
       </c>
       <c r="D146" s="5">
-        <v>-5.5168527401196492</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-5.5168511954359678</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>203.74605105000001</v>
+        <v>203.74605106000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-2.293385690000008</v>
+        <v>-2.2933861100000001</v>
       </c>
       <c r="D147" s="5">
-        <v>-12.568857425358782</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-12.568859563468116</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>201.20067394</v>
+        <v>201.20067381000001</v>
       </c>
       <c r="C148" s="5">
-        <v>-2.545377110000004</v>
+        <v>-2.5453772500000014</v>
       </c>
       <c r="D148" s="5">
-        <v>-14.003104836231239</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-14.003105553653484</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>200.21381061</v>
+        <v>200.21380986</v>
       </c>
       <c r="C149" s="5">
-        <v>-0.98686333000000559</v>
+        <v>-0.98686395000001426</v>
       </c>
       <c r="D149" s="5">
-        <v>-5.7296314483700872</v>
+        <v>-5.729634955085583</v>
       </c>
       <c r="E149" s="5">
-        <v>-4.3234100152654609</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-4.3234103370925814</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>201.65102171999999</v>
+        <v>201.65102157000001</v>
       </c>
       <c r="C150" s="5">
-        <v>1.4372111099999927</v>
+        <v>1.4372117100000139</v>
       </c>
       <c r="D150" s="5">
-        <v>8.9624209044375505</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>8.9624248298779019</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>201.42195737</v>
+        <v>201.42195726</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.22906434999998737</v>
+        <v>-0.22906431000001248</v>
       </c>
       <c r="D151" s="5">
-        <v>-1.3546490117818832</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-1.3546487777058469</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>201.79034200000001</v>
+        <v>201.79034193000001</v>
       </c>
       <c r="C152" s="5">
-        <v>0.36838463000000843</v>
+        <v>0.36838467000001174</v>
       </c>
       <c r="D152" s="5">
-        <v>2.2169157039094056</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>2.2169159482762435</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>201.60120244000001</v>
+        <v>201.60120244999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.18913956000000098</v>
+        <v>-0.18913948000002279</v>
       </c>
       <c r="D153" s="5">
-        <v>-1.1189884375991221</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-1.1189879671261727</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>201.07325259999999</v>
+        <v>201.07325279</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.52794984000001932</v>
+        <v>-0.52794965999999022</v>
       </c>
       <c r="D154" s="5">
-        <v>-3.0976696548018601</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-3.0976686136912068</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>200.41365422000001</v>
+        <v>200.41365442</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.65959837999997717</v>
+        <v>-0.65959836999999766</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.8662148069272595</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.8662147457785401</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>201.01293870999999</v>
+        <v>201.01293945</v>
       </c>
       <c r="C156" s="5">
-        <v>0.59928448999997386</v>
+        <v>0.59928503000000433</v>
       </c>
       <c r="D156" s="5">
-        <v>3.6478916366575298</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>3.6478949742265065</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>199.09220281</v>
+        <v>199.09220349</v>
       </c>
       <c r="C157" s="5">
-        <v>-1.9207358999999826</v>
+        <v>-1.9207359600000018</v>
       </c>
       <c r="D157" s="5">
-        <v>-10.882526057701835</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-10.88252634200677</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>198.30435739000001</v>
+        <v>198.30435818999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.78784541999999647</v>
+        <v>-0.78784530000001496</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.6466260194632518</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-4.6466253115218787</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>197.11465985999999</v>
+        <v>197.11465945</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1896975300000179</v>
+        <v>-1.189698739999983</v>
       </c>
       <c r="D159" s="5">
-        <v>-6.9663600256361864</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-6.9663668515628663</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>196.26072482999999</v>
+        <v>196.26072407000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-0.85393503000000237</v>
+        <v>-0.8539353799999958</v>
       </c>
       <c r="D160" s="5">
-        <v>-5.0765133165717398</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-5.0765153582530971</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>195.29819115999999</v>
+        <v>195.29818933000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.96253366999999912</v>
+        <v>-0.96253473999999528</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.7290530909073878</v>
+        <v>-5.7290593103989984</v>
       </c>
       <c r="E161" s="5">
-        <v>-2.4551850019853161</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-2.455185550605743</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>193.68076042000001</v>
+        <v>193.68075908</v>
       </c>
       <c r="C162" s="5">
-        <v>-1.6174307399999748</v>
+        <v>-1.6174302500000124</v>
       </c>
       <c r="D162" s="5">
-        <v>-9.4978018264391899</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-9.4977991638447783</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>193.77855679999999</v>
+        <v>193.77855728</v>
       </c>
       <c r="C163" s="5">
-        <v>9.7796379999977034E-2</v>
+        <v>9.7798199999999724E-2</v>
       </c>
       <c r="D163" s="5">
-        <v>0.60760872126912613</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>0.60762006456327455</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>192.92444827</v>
+        <v>192.92444835000001</v>
       </c>
       <c r="C164" s="5">
-        <v>-0.85410852999999065</v>
+        <v>-0.85410892999999533</v>
       </c>
       <c r="D164" s="5">
-        <v>-5.162827387057356</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-5.1628297341454914</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>192.42438770000001</v>
+        <v>192.42438784999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.50006056999998805</v>
+        <v>-0.50006050000001778</v>
       </c>
       <c r="D165" s="5">
-        <v>-3.066441444713297</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-3.0664410203109727</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>191.51410289</v>
+        <v>191.51410349</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.91028481000000738</v>
+        <v>-0.91028435999999147</v>
       </c>
       <c r="D166" s="5">
-        <v>-5.5313376507408973</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-5.5313349828684188</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>190.97298128</v>
+        <v>190.97298218</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.54112161000000469</v>
+        <v>-0.54112130999999408</v>
       </c>
       <c r="D167" s="5">
-        <v>-3.3383933107643315</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-3.3383914783154611</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>190.43624220999999</v>
+        <v>190.43624401</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.53673907000001009</v>
+        <v>-0.53673817000000668</v>
       </c>
       <c r="D168" s="5">
-        <v>-3.3210104270368079</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-3.3210049287782151</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>190.64955703000001</v>
+        <v>190.64955877</v>
       </c>
       <c r="C169" s="5">
-        <v>0.21331482000002211</v>
+        <v>0.21331476000000293</v>
       </c>
       <c r="D169" s="5">
-        <v>1.3524773498378773</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>1.3524769542113013</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>190.95065915999999</v>
+        <v>190.9506609</v>
       </c>
       <c r="C170" s="5">
-        <v>0.30110212999997543</v>
+        <v>0.30110213000000385</v>
       </c>
       <c r="D170" s="5">
-        <v>1.9117680753151456</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>1.9117680577154461</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>190.823725</v>
+        <v>190.82372462999999</v>
       </c>
       <c r="C171" s="5">
-        <v>-0.12693415999999047</v>
+        <v>-0.12693627000001584</v>
       </c>
       <c r="D171" s="5">
-        <v>-0.79478814849039958</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-0.79480130460527487</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>190.61041990000001</v>
+        <v>190.61041435000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-0.21330509999998526</v>
+        <v>-0.21331027999997332</v>
       </c>
       <c r="D172" s="5">
-        <v>-1.3331586387845151</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-1.3331908176111185</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>190.24545370999999</v>
+        <v>190.24545126000001</v>
       </c>
       <c r="C173" s="5">
-        <v>-0.36496619000001829</v>
+        <v>-0.36496309000000338</v>
       </c>
       <c r="D173" s="5">
-        <v>-2.2736249019817412</v>
+        <v>-2.2736058583757268</v>
       </c>
       <c r="E173" s="5">
-        <v>-2.5871911152830385</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-2.5871914569890242</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>190.96956717</v>
+        <v>190.96956564000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.72411346000001231</v>
+        <v>0.72411438000000317</v>
       </c>
       <c r="D174" s="5">
-        <v>4.6642867855349657</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.6642928975347386</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>191.80025921999999</v>
+        <v>191.800262</v>
       </c>
       <c r="C175" s="5">
-        <v>0.83069204999998192</v>
+        <v>0.83069635999999036</v>
       </c>
       <c r="D175" s="5">
-        <v>5.3465487173775417</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>5.346577168525779</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>192.00703701</v>
+        <v>192.00703887</v>
       </c>
       <c r="C176" s="5">
-        <v>0.20677779000001806</v>
+        <v>0.20677686999999878</v>
       </c>
       <c r="D176" s="5">
-        <v>1.3014057100646514</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>1.3013998664725746</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>192.73010439000001</v>
+        <v>192.73010518000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.72306738000000337</v>
+        <v>0.72306631000000721</v>
       </c>
       <c r="D177" s="5">
-        <v>4.6137885643329213</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>4.6137815491646528</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>193.65969654</v>
+        <v>193.65969530000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.92959214999999062</v>
+        <v>0.9295901200000003</v>
       </c>
       <c r="D178" s="5">
-        <v>5.943980048656039</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>5.9439666971974559</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>193.87044739000001</v>
+        <v>193.87044470999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.21075085000001081</v>
+        <v>0.21074940999997693</v>
       </c>
       <c r="D179" s="5">
-        <v>1.3137490215461067</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>1.3137399997432242</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>195.33729781</v>
+        <v>195.33729554000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.4668504199999859</v>
+        <v>1.4668508300000269</v>
       </c>
       <c r="D180" s="5">
-        <v>9.4668843560756564</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>9.4668872496006742</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>196.20175719</v>
+        <v>196.20175773</v>
       </c>
       <c r="C181" s="5">
-        <v>0.86445937999999956</v>
+        <v>0.86446218999998337</v>
       </c>
       <c r="D181" s="5">
-        <v>5.441749666832485</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>5.4417678532501235</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>196.79965415000001</v>
+        <v>196.79966125000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.59789696000001413</v>
+        <v>0.5979035200000169</v>
       </c>
       <c r="D182" s="5">
-        <v>3.7187464283554128</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>3.7187879055273099</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>198.02211197</v>
+        <v>198.02211667</v>
       </c>
       <c r="C183" s="5">
-        <v>1.2224578199999883</v>
+        <v>1.2224554199999886</v>
       </c>
       <c r="D183" s="5">
-        <v>7.7140329042753253</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.7140169506532352</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>198.31008772999999</v>
+        <v>198.31009370000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.28797575999999481</v>
+        <v>0.28797703000000752</v>
       </c>
       <c r="D184" s="5">
-        <v>1.7591388008467712</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.7591465788826088</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>198.77297548000001</v>
+        <v>198.77297250999999</v>
       </c>
       <c r="C185" s="5">
-        <v>0.46288775000002147</v>
+        <v>0.4628788099999781</v>
       </c>
       <c r="D185" s="5">
-        <v>2.8372337638371992</v>
+        <v>2.837178174933519</v>
       </c>
       <c r="E185" s="5">
-        <v>4.4823787395197989</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>4.4823785239131997</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>198.92873584</v>
+        <v>198.92873986999999</v>
       </c>
       <c r="C186" s="5">
-        <v>0.15576035999998794</v>
+        <v>0.15576735999999869</v>
       </c>
       <c r="D186" s="5">
-        <v>0.94439449941328135</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>0.94443713855256739</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>197.34733825000001</v>
+        <v>197.34734356000001</v>
       </c>
       <c r="C187" s="5">
-        <v>-1.5813975899999946</v>
+        <v>-1.5813963099999739</v>
       </c>
       <c r="D187" s="5">
-        <v>-9.1332479789327117</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-9.1332407295505291</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>198.24000823</v>
+        <v>198.24000824999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.89266997999999376</v>
+        <v>0.89266468999997528</v>
       </c>
       <c r="D188" s="5">
-        <v>5.5651105364516118</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>5.5650765791344536</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>198.05279995999999</v>
+        <v>198.05279236000001</v>
       </c>
       <c r="C189" s="5">
-        <v>-0.1872082700000135</v>
+        <v>-0.18721588999997607</v>
       </c>
       <c r="D189" s="5">
-        <v>-1.1273545351122349</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>-1.1274001840015702</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>198.48616731000001</v>
+        <v>198.48614090999999</v>
       </c>
       <c r="C190" s="5">
-        <v>0.43336735000002591</v>
+        <v>0.43334854999997674</v>
       </c>
       <c r="D190" s="5">
-        <v>2.6576007381810207</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.6574841604984023</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>199.20715627999999</v>
+        <v>199.20710747999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.72098896999997919</v>
+        <v>0.72096657000000164</v>
       </c>
       <c r="D191" s="5">
-        <v>4.4470748155939432</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>4.446934483451459</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>199.67667639999999</v>
+        <v>199.67661960000001</v>
       </c>
       <c r="C192" s="5">
-        <v>0.46952011999999854</v>
+        <v>0.46951212000001874</v>
       </c>
       <c r="D192" s="5">
-        <v>2.8652866571901914</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>2.8652379129374239</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>199.79286796</v>
+        <v>199.79284469999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.1161915600000043</v>
+        <v>0.11622509999997988</v>
       </c>
       <c r="D193" s="5">
-        <v>0.70051734831890755</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>0.70072040828630389</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>200.56501155999999</v>
+        <v>200.56506888999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.7721435999999926</v>
+        <v>0.77222419000000286</v>
       </c>
       <c r="D194" s="5">
-        <v>4.7375237056918262</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>4.7380292912991617</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>200.57582894000001</v>
+        <v>200.57593360999999</v>
       </c>
       <c r="C195" s="5">
-        <v>1.0817380000020194E-2</v>
+        <v>1.0864720000000716E-2</v>
       </c>
       <c r="D195" s="5">
-        <v>6.4740640610883027E-2</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>6.502403030343995E-2</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>201.50017215</v>
+        <v>201.50034733999999</v>
       </c>
       <c r="C196" s="5">
-        <v>0.92434320999998931</v>
+        <v>0.92441372999999771</v>
       </c>
       <c r="D196" s="5">
-        <v>5.6724823113831091</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.6729230689762211</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>201.65239299999999</v>
+        <v>201.65251436</v>
       </c>
       <c r="C197" s="5">
-        <v>0.15222084999999197</v>
+        <v>0.15216702000000737</v>
       </c>
       <c r="D197" s="5">
-        <v>0.91030140964070139</v>
+        <v>0.90997736625011427</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4485960745150184</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.4486586449046213</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>202.11351783999999</v>
+        <v>202.11352281999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.46112483999999654</v>
+        <v>0.46100845999998796</v>
       </c>
       <c r="D198" s="5">
-        <v>2.7788543181479941</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>2.7781424480542549</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>202.59946668000001</v>
+        <v>202.59932531000001</v>
       </c>
       <c r="C199" s="5">
-        <v>0.48594884000002025</v>
+        <v>0.48580249000002595</v>
       </c>
       <c r="D199" s="5">
-        <v>2.9236643294879405</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>2.9227720832844861</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>203.22390666000001</v>
+        <v>203.22369807000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.62443998000000533</v>
+        <v>0.62437275999999997</v>
       </c>
       <c r="D200" s="5">
-        <v>3.7619142686031504</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.7615050850419829</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>204.30063430000001</v>
+        <v>204.30046393999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0767276400000014</v>
+        <v>1.0767658699999743</v>
       </c>
       <c r="D201" s="5">
-        <v>6.5464615551636296</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>6.5467077236024629</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>204.88115284</v>
+        <v>204.88104571</v>
       </c>
       <c r="C202" s="5">
-        <v>0.58051853999998571</v>
+        <v>0.5805817700000091</v>
       </c>
       <c r="D202" s="5">
-        <v>3.4635868093678024</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>3.4639729124465557</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>205.24678323000001</v>
+        <v>205.2467092</v>
       </c>
       <c r="C203" s="5">
-        <v>0.36563039000000686</v>
+        <v>0.36566349000000287</v>
       </c>
       <c r="D203" s="5">
-        <v>2.1626621254586142</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.1628609760754314</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>205.09269219000001</v>
+        <v>205.09263182000001</v>
       </c>
       <c r="C204" s="5">
-        <v>-0.15409103999999729</v>
+        <v>-0.15407737999998972</v>
       </c>
       <c r="D204" s="5">
-        <v>-0.89720106315548387</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>-0.89712217762200064</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>205.7926999</v>
+        <v>205.79269631</v>
       </c>
       <c r="C205" s="5">
-        <v>0.70000770999999418</v>
+        <v>0.70006448999998838</v>
       </c>
       <c r="D205" s="5">
-        <v>4.1735220249980998</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>4.1738681858705995</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>205.78629423999999</v>
+        <v>205.78646964999999</v>
       </c>
       <c r="C206" s="5">
-        <v>-6.4056600000128583E-3</v>
+        <v>-6.2266600000100425E-3</v>
       </c>
       <c r="D206" s="5">
-        <v>-3.7345718206582834E-2</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>-3.6302302370028183E-2</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>206.08770957999999</v>
+        <v>206.08799368999999</v>
       </c>
       <c r="C207" s="5">
-        <v>0.30141534000000547</v>
+        <v>0.30152404000000388</v>
       </c>
       <c r="D207" s="5">
-        <v>1.7718695603910595</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.7725121883612527</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>207.07904500999999</v>
+        <v>207.07984568000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.99133542999999236</v>
+        <v>0.99185199000001489</v>
       </c>
       <c r="D208" s="5">
-        <v>5.9275019143998575</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>5.9306644062978586</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>208.43548312999999</v>
+        <v>208.43588177999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.3564381200000071</v>
+        <v>1.356036099999983</v>
       </c>
       <c r="D209" s="5">
-        <v>8.1498690051386102</v>
+        <v>8.1473332578422486</v>
       </c>
       <c r="E209" s="5">
-        <v>3.3637538484356133</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.3638893328599817</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>208.56883325000001</v>
+        <v>208.56882266</v>
       </c>
       <c r="C210" s="5">
-        <v>0.13335012000001711</v>
+        <v>0.1329408800000067</v>
       </c>
       <c r="D210" s="5">
-        <v>0.77042742353201632</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>0.76805327402789114</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>209.08305121999999</v>
+        <v>209.08238849</v>
       </c>
       <c r="C211" s="5">
-        <v>0.51421796999997582</v>
+        <v>0.51356583000000455</v>
       </c>
       <c r="D211" s="5">
-        <v>2.9990007273771768</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>2.9951458421561217</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>209.63548673</v>
+        <v>209.63477696999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.55243551000000934</v>
+        <v>0.55238847999999052</v>
       </c>
       <c r="D212" s="5">
-        <v>3.2171022614414291</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>3.216834735880858</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>209.44860775000001</v>
+        <v>209.44803407000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.18687897999998881</v>
+        <v>-0.1867428999999845</v>
       </c>
       <c r="D213" s="5">
-        <v>-1.0645073882674438</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-1.0637396216722883</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>209.65680682000001</v>
+        <v>209.65655125000001</v>
       </c>
       <c r="C214" s="5">
-        <v>0.20819907000000626</v>
+        <v>0.20851718000000119</v>
       </c>
       <c r="D214" s="5">
-        <v>1.199384129792036</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>1.2012300381161634</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>210.11548089999999</v>
+        <v>210.11544699999999</v>
       </c>
       <c r="C215" s="5">
-        <v>0.45867407999998022</v>
+        <v>0.45889574999998217</v>
       </c>
       <c r="D215" s="5">
-        <v>2.6571055145812483</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>2.6584084300247612</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>210.54288790999999</v>
+        <v>210.54282866</v>
       </c>
       <c r="C216" s="5">
-        <v>0.42740700999999603</v>
+        <v>0.42738166000000888</v>
       </c>
       <c r="D216" s="5">
-        <v>2.468478808332164</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>2.468331160961923</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>210.57961451</v>
+        <v>210.57942209000001</v>
       </c>
       <c r="C217" s="5">
-        <v>3.6726600000008602E-2</v>
+        <v>3.6593430000010585E-2</v>
       </c>
       <c r="D217" s="5">
-        <v>0.20952608723849853</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>0.20876568176857457</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>210.27601317</v>
+        <v>210.27631402</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.30360134000000016</v>
+        <v>-0.3031080700000075</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.7164364701454549</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.7136713195658904</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>211.90146913000001</v>
+        <v>211.90233563999999</v>
       </c>
       <c r="C219" s="5">
-        <v>1.6254559600000107</v>
+        <v>1.6260216199999888</v>
       </c>
       <c r="D219" s="5">
-        <v>9.6808486553193305</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>9.6843477047635851</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>212.68130353000001</v>
+        <v>212.68301416</v>
       </c>
       <c r="C220" s="5">
-        <v>0.7798343999999986</v>
+        <v>0.78067852000000926</v>
       </c>
       <c r="D220" s="5">
-        <v>4.5067034979742626</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>4.5116621560208792</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>213.01209392999999</v>
+        <v>213.01324503000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.33079039999998372</v>
+        <v>0.33023087000000828</v>
       </c>
       <c r="D221" s="5">
-        <v>1.8824493267831865</v>
+        <v>1.8792226895226083</v>
       </c>
       <c r="E221" s="5">
-        <v>2.1956965921899219</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.196053391052577</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>212.83448726</v>
+        <v>212.83541351</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.17760666999998875</v>
+        <v>-0.17783152000001223</v>
       </c>
       <c r="D222" s="5">
-        <v>-0.99596855350844171</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-0.99721830137231571</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>212.78578239000001</v>
+        <v>212.78607732</v>
       </c>
       <c r="C223" s="5">
-        <v>-4.8704869999994571E-2</v>
+        <v>-4.933618999999112E-2</v>
       </c>
       <c r="D223" s="5">
-        <v>-0.27426165744717235</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>-0.27781094051096966</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>212.95384641999999</v>
+        <v>212.94727383</v>
       </c>
       <c r="C224" s="5">
-        <v>0.16806402999998227</v>
+        <v>0.16119650999999635</v>
       </c>
       <c r="D224" s="5">
-        <v>0.95192093529556931</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>0.91285957395970119</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>213.15459082999999</v>
+        <v>213.15498756</v>
       </c>
       <c r="C225" s="5">
-        <v>0.20074440999999865</v>
+        <v>0.20771372999999471</v>
       </c>
       <c r="D225" s="5">
-        <v>1.137082892816732</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>1.1768079817984223</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>212.63327774999999</v>
+        <v>212.63357755000001</v>
       </c>
       <c r="C226" s="5">
-        <v>-0.52131307999999876</v>
+        <v>-0.52141000999998255</v>
       </c>
       <c r="D226" s="5">
-        <v>-2.8956874268925792</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>-2.8962132935035023</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>212.49792253000001</v>
+        <v>212.49797923</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.13535521999997968</v>
+        <v>-0.13559832000001393</v>
       </c>
       <c r="D227" s="5">
-        <v>-0.76121102727602086</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-0.76257231070575582</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>212.47284912999999</v>
+        <v>212.47266077</v>
       </c>
       <c r="C228" s="5">
-        <v>-2.5073400000025003E-2</v>
+        <v>-2.5318459999994047E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.14150049662150499</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-0.14288253639666015</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>212.25875550000001</v>
+        <v>212.25838529000001</v>
       </c>
       <c r="C229" s="5">
-        <v>-0.21409362999997938</v>
+        <v>-0.21427547999999774</v>
       </c>
       <c r="D229" s="5">
-        <v>-1.202475194841679</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>-1.2034919733908023</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>211.46998096999999</v>
+        <v>211.47019478999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.78877453000001196</v>
+        <v>-0.78819050000001312</v>
       </c>
       <c r="D230" s="5">
-        <v>-4.3692963026044973</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-4.3661344025470168</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>210.67094159999999</v>
+        <v>210.67225345</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.79903937000000269</v>
+        <v>-0.79794133999999417</v>
       </c>
       <c r="D231" s="5">
-        <v>-4.4411484247349975</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-4.4351671577431917</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>208.85349210000001</v>
+        <v>208.85641634999999</v>
       </c>
       <c r="C232" s="5">
-        <v>-1.8174494999999808</v>
+        <v>-1.8158371000000102</v>
       </c>
       <c r="D232" s="5">
-        <v>-9.8750040337045046</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-9.8665956786843871</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>208.34014124999999</v>
+        <v>208.34261032000001</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.51335085000002323</v>
+        <v>-0.51380602999998359</v>
       </c>
       <c r="D233" s="5">
-        <v>-2.9099875702219613</v>
+        <v>-2.9124927692099178</v>
       </c>
       <c r="E233" s="5">
-        <v>-2.1932804817811458</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-2.192649902752386</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>208.62813</v>
+        <v>208.63050559999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.2879887500000109</v>
+        <v>0.28789527999998654</v>
       </c>
       <c r="D234" s="5">
-        <v>1.6714302702344419</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>1.6708637066916943</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>207.02762443</v>
+        <v>207.02908332000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-1.6005055699999957</v>
+        <v>-1.60142227999998</v>
       </c>
       <c r="D235" s="5">
-        <v>-8.8272192198612824</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-8.8319672543902943</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>205.45825425000001</v>
+        <v>205.44570009</v>
       </c>
       <c r="C236" s="5">
-        <v>-1.5693701799999928</v>
+        <v>-1.5833832300000097</v>
       </c>
       <c r="D236" s="5">
-        <v>-8.726745029148919</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-8.8013598575923382</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>204.16210161000001</v>
+        <v>204.16314971</v>
       </c>
       <c r="C237" s="5">
-        <v>-1.2961526400000025</v>
+        <v>-1.2825503800000035</v>
       </c>
       <c r="D237" s="5">
-        <v>-7.31308921322168</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-7.2393863604559572</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>203.33231674999999</v>
+        <v>203.33308971</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.82978486000001794</v>
+        <v>-0.83006000000000313</v>
       </c>
       <c r="D238" s="5">
-        <v>-4.7696508798660382</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-4.7711732561231734</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>201.88217022000001</v>
+        <v>201.88204160000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-1.4501465299999836</v>
+        <v>-1.4510481099999879</v>
       </c>
       <c r="D239" s="5">
-        <v>-8.2304359097755579</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-8.2353236750055459</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>200.90572499000001</v>
+        <v>200.90512557</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.97644522999999595</v>
+        <v>-0.97691603000001237</v>
       </c>
       <c r="D240" s="5">
-        <v>-5.6521139669874154</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-5.65477056421404</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>200.06058329999999</v>
+        <v>200.06000273000001</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.84514169000001971</v>
+        <v>-0.84512283999998772</v>
       </c>
       <c r="D241" s="5">
-        <v>-4.932818574703413</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-4.9327254646334033</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>200.07239405000001</v>
+        <v>200.07184411</v>
       </c>
       <c r="C242" s="5">
-        <v>1.1810750000023518E-2</v>
+        <v>1.1841379999992796E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>7.0866047543094446E-2</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>7.1050097641944809E-2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>198.70916097</v>
+        <v>198.70905003999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.3632330800000148</v>
+        <v>-1.3627940700000067</v>
       </c>
       <c r="D243" s="5">
-        <v>-7.8768778439226583</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-7.8744563127935212</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>198.16152503999999</v>
+        <v>198.16544629000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-0.54763593000001265</v>
+        <v>-0.54360374999998839</v>
       </c>
       <c r="D244" s="5">
-        <v>-3.2574889688112396</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-3.2338659666094394</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>198.10708091999999</v>
+        <v>198.11608962</v>
       </c>
       <c r="C245" s="5">
-        <v>-5.444411999999943E-2</v>
+        <v>-4.9356670000008762E-2</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.32919765568296677</v>
+        <v>-0.29847250128357539</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.9117084535911566</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.9085113622665872</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>198.21320005000001</v>
+        <v>198.21525063000001</v>
       </c>
       <c r="C246" s="5">
-        <v>0.1061191300000246</v>
+        <v>9.9161010000017313E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>0.64469578202615008</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>0.60227985943031026</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>198.27090095</v>
+        <v>198.27357817000001</v>
       </c>
       <c r="C247" s="5">
-        <v>5.7700899999986177E-2</v>
+        <v>5.8327539999993405E-2</v>
       </c>
       <c r="D247" s="5">
-        <v>0.34988612287634169</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>0.35368842312915039</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>198.91887577</v>
+        <v>198.90079505</v>
       </c>
       <c r="C248" s="5">
-        <v>0.64797482000000173</v>
+        <v>0.62721687999999176</v>
       </c>
       <c r="D248" s="5">
-        <v>3.9930204229958965</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>3.8628172705269304</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>198.70805204999999</v>
+        <v>198.70975490999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.2108237200000076</v>
+        <v>-0.19104014000001257</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.2644297814460526</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-1.1465062363779754</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>198.949782</v>
+        <v>198.95061115999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.24172995000000697</v>
+        <v>0.24085625000000732</v>
       </c>
       <c r="D250" s="5">
-        <v>1.4696166924427434</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.4642568701436431</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>199.36798554000001</v>
+        <v>199.36769107999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.41820354000000748</v>
+        <v>0.41707991999999194</v>
       </c>
       <c r="D251" s="5">
-        <v>2.5518352658146171</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>2.5448890770898736</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>199.78881713999999</v>
+        <v>199.78744925999999</v>
       </c>
       <c r="C252" s="5">
-        <v>0.42083159999998543</v>
+        <v>0.41975818000000231</v>
       </c>
       <c r="D252" s="5">
-        <v>2.562608876615502</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>2.5560003433454437</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>199.93417353000001</v>
+        <v>199.93263508000001</v>
       </c>
       <c r="C253" s="5">
-        <v>0.14535639000001765</v>
+        <v>0.14518582000002311</v>
       </c>
       <c r="D253" s="5">
-        <v>0.87656227630392713</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.87553556877761896</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>200.37161302000001</v>
+        <v>200.37100812</v>
       </c>
       <c r="C254" s="5">
-        <v>0.43743949000000271</v>
+        <v>0.43837303999998767</v>
       </c>
       <c r="D254" s="5">
-        <v>2.6573267227427477</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>2.6630870899542636</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>201.27099031</v>
+        <v>201.27153435</v>
       </c>
       <c r="C255" s="5">
-        <v>0.89937728999998967</v>
+        <v>0.90052622999999699</v>
       </c>
       <c r="D255" s="5">
-        <v>5.5212359690034685</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>5.5284816190436237</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>201.38748910000001</v>
+        <v>201.38694272999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.11649879000000851</v>
+        <v>0.11540837999999098</v>
       </c>
       <c r="D256" s="5">
-        <v>0.69679417916144182</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.69024984420127389</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>201.81071994999999</v>
+        <v>201.82427308999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.42323084999998173</v>
+        <v>0.43733036000000425</v>
       </c>
       <c r="D257" s="5">
-        <v>2.5512444644229193</v>
+        <v>2.637261687083936</v>
       </c>
       <c r="E257" s="5">
-        <v>1.8695137058203359</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.8717225224425427</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>201.77621905000001</v>
+        <v>201.78355436000001</v>
       </c>
       <c r="C258" s="5">
-        <v>-3.4500899999983403E-2</v>
+        <v>-4.0718729999980496E-2</v>
       </c>
       <c r="D258" s="5">
-        <v>-0.20495528841544264</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>-0.24183559175221525</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>201.98080530999999</v>
+        <v>201.97981830000001</v>
       </c>
       <c r="C259" s="5">
-        <v>0.20458625999998503</v>
+        <v>0.19626393999999436</v>
       </c>
       <c r="D259" s="5">
-        <v>1.2235199209361447</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>1.173439191154646</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>202.80505955999999</v>
+        <v>202.79097501000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.82425424999999564</v>
+        <v>0.81115671000000589</v>
       </c>
       <c r="D260" s="5">
-        <v>5.0084464271697993</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.9271201742815851</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>203.99236628</v>
+        <v>203.99195230000001</v>
       </c>
       <c r="C261" s="5">
-        <v>1.1873067200000094</v>
+        <v>1.2009772899999973</v>
       </c>
       <c r="D261" s="5">
-        <v>7.2559916282729509</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.3428033570277496</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>203.18903746000001</v>
+        <v>203.18865208</v>
       </c>
       <c r="C262" s="5">
-        <v>-0.80332881999999017</v>
+        <v>-0.80330022000001122</v>
       </c>
       <c r="D262" s="5">
-        <v>-4.6246186994146177</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-4.624466786358095</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>203.44189524999999</v>
+        <v>203.44083918000001</v>
       </c>
       <c r="C263" s="5">
-        <v>0.25285778999997888</v>
+        <v>0.25218710000001465</v>
       </c>
       <c r="D263" s="5">
-        <v>1.503598810546225</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>1.4995862054456577</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>203.78965077000001</v>
+        <v>203.78754488999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.34775552000002108</v>
+        <v>0.34670570999998063</v>
       </c>
       <c r="D264" s="5">
-        <v>2.0706274140263048</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.0643286817970674</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>204.00915570999999</v>
+        <v>204.00670521000001</v>
       </c>
       <c r="C265" s="5">
-        <v>0.21950493999997889</v>
+        <v>0.21916032000001451</v>
       </c>
       <c r="D265" s="5">
-        <v>1.3002230250590996</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.2981830963582519</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>204.24248788</v>
+        <v>204.24213578000001</v>
       </c>
       <c r="C266" s="5">
-        <v>0.23333217000001127</v>
+        <v>0.23543057000000545</v>
       </c>
       <c r="D266" s="5">
-        <v>1.381147216868861</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>1.3936639242810855</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>203.61415840999999</v>
+        <v>203.61521597000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.62832947000001127</v>
+        <v>-0.62691981000000396</v>
       </c>
       <c r="D267" s="5">
-        <v>-3.6298401320614238</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-3.621839696033835</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>203.71952623000001</v>
+        <v>203.71334615000001</v>
       </c>
       <c r="C268" s="5">
-        <v>0.10536782000002631</v>
+        <v>9.813017999999829E-2</v>
       </c>
       <c r="D268" s="5">
-        <v>0.62275571458496604</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>0.57986260920661614</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>203.92775096</v>
+        <v>203.94474335000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.20822472999998354</v>
+        <v>0.23139720000000352</v>
       </c>
       <c r="D269" s="5">
-        <v>1.233456373090891</v>
+        <v>1.37162338883281</v>
       </c>
       <c r="E269" s="5">
-        <v>1.0490181148575806</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.0506517514146774</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>205.26514728999999</v>
+        <v>205.27710392</v>
       </c>
       <c r="C270" s="5">
-        <v>1.33739632999999</v>
+        <v>1.3323605699999916</v>
       </c>
       <c r="D270" s="5">
-        <v>8.1599872169836338</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>8.1274479651510347</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>205.87091354</v>
+        <v>205.86587026000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.60576625000001627</v>
+        <v>0.58876634000000649</v>
       </c>
       <c r="D271" s="5">
-        <v>3.5994185016595459</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.4966008282617533</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>206.08972808999999</v>
+        <v>206.07902039999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.2188145499999905</v>
+        <v>0.213150139999982</v>
       </c>
       <c r="D272" s="5">
-        <v>1.2829295886067626</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>1.2495600880293667</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>207.04316958000001</v>
+        <v>207.04642201999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.95344149000001721</v>
+        <v>0.96740162000000396</v>
       </c>
       <c r="D273" s="5">
-        <v>5.6950712430438699</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.7809304963060582</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>207.6241291</v>
+        <v>207.62103156000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.58095951999999329</v>
+        <v>0.57460954000001152</v>
       </c>
       <c r="D274" s="5">
-        <v>3.4196335343456008</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.3816301282469041</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>208.34474392000001</v>
+        <v>208.34241272</v>
       </c>
       <c r="C275" s="5">
-        <v>0.72061482000000865</v>
+        <v>0.72138115999999286</v>
       </c>
       <c r="D275" s="5">
-        <v>4.2453515758375859</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>4.2500175526106743</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>208.90899562999999</v>
+        <v>208.90632152000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.56425170999997931</v>
+        <v>0.5639088000000072</v>
       </c>
       <c r="D276" s="5">
-        <v>3.298760368361453</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>3.2967631303304268</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>209.32309215999999</v>
+        <v>209.31976287000001</v>
       </c>
       <c r="C277" s="5">
-        <v>0.4140965299999948</v>
+        <v>0.41344134999999937</v>
       </c>
       <c r="D277" s="5">
-        <v>2.4047273661792046</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>2.400912186160542</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>209.45985304999999</v>
+        <v>209.46076772999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.13676089000000502</v>
+        <v>0.14100485999998114</v>
       </c>
       <c r="D278" s="5">
-        <v>0.78684142774427812</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>0.81136221768223216</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>209.44960282</v>
+        <v>209.45462215000001</v>
       </c>
       <c r="C279" s="5">
-        <v>-1.0250229999996918E-2</v>
+        <v>-6.1455799999805549E-3</v>
       </c>
       <c r="D279" s="5">
-        <v>-5.8707985005668206E-2</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>-3.5202325196126427E-2</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>211.01394266</v>
+        <v>211.00107882</v>
       </c>
       <c r="C280" s="5">
-        <v>1.5643398400000024</v>
+        <v>1.5464566699999978</v>
       </c>
       <c r="D280" s="5">
-        <v>9.3400658694771543</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>9.228690248615834</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>210.85580514</v>
+        <v>210.86525796000001</v>
       </c>
       <c r="C281" s="5">
-        <v>-0.15813751999999681</v>
+        <v>-0.13582085999999549</v>
       </c>
       <c r="D281" s="5">
-        <v>-0.8956033880086034</v>
+        <v>-0.76970813334680255</v>
       </c>
       <c r="E281" s="5">
-        <v>3.3973081875251721</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>3.3933282595685066</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>210.62933336</v>
+        <v>210.64948530000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.22647177999999712</v>
+        <v>-0.21577265999999895</v>
       </c>
       <c r="D282" s="5">
-        <v>-1.2812853667739876</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-1.2210399731130583</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>211.56920571000001</v>
+        <v>211.56130639</v>
       </c>
       <c r="C283" s="5">
-        <v>0.93987235000000169</v>
+        <v>0.91182108999998945</v>
       </c>
       <c r="D283" s="5">
-        <v>5.4880413253981963</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>5.3198067918185821</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>211.5838498</v>
+        <v>211.57683596999999</v>
       </c>
       <c r="C284" s="5">
-        <v>1.4644089999990229E-2</v>
+        <v>1.5529579999991938E-2</v>
       </c>
       <c r="D284" s="5">
-        <v>8.3091484570640972E-2</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>8.8121130389451352E-2</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>212.11005616</v>
+        <v>212.11789936</v>
       </c>
       <c r="C285" s="5">
-        <v>0.52620636000000331</v>
+        <v>0.54106339000000503</v>
       </c>
       <c r="D285" s="5">
-        <v>3.0255468436421573</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>3.1122806540034187</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>212.30327718000001</v>
+        <v>212.29855838</v>
       </c>
       <c r="C286" s="5">
-        <v>0.19322102000000996</v>
+        <v>0.18065902000000733</v>
       </c>
       <c r="D286" s="5">
-        <v>1.0986299096282348</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.026830961517966</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>212.46930900999999</v>
+        <v>212.46564334000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.16603182999998012</v>
+        <v>0.16708496000001105</v>
       </c>
       <c r="D287" s="5">
-        <v>0.94250741267407623</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>0.94853275638633328</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>212.36060989000001</v>
+        <v>212.35810312999999</v>
       </c>
       <c r="C288" s="5">
-        <v>-0.10869911999998294</v>
+        <v>-0.10754021000002467</v>
       </c>
       <c r="D288" s="5">
-        <v>-0.61219449196272535</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>-0.60569607977776219</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>213.21894269000001</v>
+        <v>213.21647096999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.85833279999999945</v>
+        <v>0.85836783999999966</v>
       </c>
       <c r="D289" s="5">
-        <v>4.9595253220358959</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>4.9597921627648534</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>213.65090842999999</v>
+        <v>213.65103923999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.43196573999998122</v>
+        <v>0.43456826999999976</v>
       </c>
       <c r="D290" s="5">
-        <v>2.4583835093043627</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>2.4733903321521922</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>214.30501459000001</v>
+        <v>214.31058985999999</v>
       </c>
       <c r="C291" s="5">
-        <v>0.65410616000002619</v>
+        <v>0.65955062000000453</v>
       </c>
       <c r="D291" s="5">
-        <v>3.7363767811671833</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>3.7680041647790041</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>215.28059439</v>
+        <v>215.26972069999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.97557979999999134</v>
+        <v>0.95913084000000026</v>
       </c>
       <c r="D292" s="5">
-        <v>5.6016261481665053</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.5046955426365285</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>215.67533650999999</v>
+        <v>215.67708758000001</v>
       </c>
       <c r="C293" s="5">
-        <v>0.39474211999998943</v>
+        <v>0.40736688000001209</v>
       </c>
       <c r="D293" s="5">
-        <v>2.2226665734438544</v>
+        <v>2.2946112102146587</v>
       </c>
       <c r="E293" s="5">
-        <v>2.2857001099874985</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>2.2819451940787605</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>216.47337032999999</v>
+        <v>216.48926942</v>
       </c>
       <c r="C294" s="5">
-        <v>0.79803382000000056</v>
+        <v>0.81218183999999383</v>
       </c>
       <c r="D294" s="5">
-        <v>4.5316809437448757</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>4.6136545328992362</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>217.13966859000001</v>
+        <v>217.13441112999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.66629826000001913</v>
+        <v>0.6451417099999901</v>
       </c>
       <c r="D295" s="5">
-        <v>3.7567361249946751</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.6352178791216883</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>218.32309612</v>
+        <v>218.3173219</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1834275299999888</v>
+        <v>1.1829107700000066</v>
       </c>
       <c r="D296" s="5">
-        <v>6.739737726301076</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>6.736874026989037</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>218.61663970999999</v>
+        <v>218.63143506</v>
       </c>
       <c r="C297" s="5">
-        <v>0.29354358999998453</v>
+        <v>0.31411316000000511</v>
       </c>
       <c r="D297" s="5">
-        <v>1.6254299919929105</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>1.7402786331520037</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>220.21489312</v>
+        <v>220.21007306000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.5982534100000123</v>
+        <v>1.5786380000000122</v>
       </c>
       <c r="D298" s="5">
-        <v>9.1344007124150259</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>9.0171707661952816</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>221.58113706</v>
+        <v>221.5776123</v>
       </c>
       <c r="C299" s="5">
-        <v>1.3662439400000039</v>
+        <v>1.3675392399999851</v>
       </c>
       <c r="D299" s="5">
-        <v>7.7043382213358047</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>7.7120683779428267</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>222.67986273</v>
+        <v>222.67765004</v>
       </c>
       <c r="C300" s="5">
-        <v>1.0987256699999932</v>
+        <v>1.1000377400000048</v>
       </c>
       <c r="D300" s="5">
-        <v>6.1152738390449546</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>6.1228771598832887</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>223.27822470000001</v>
+        <v>223.27560575999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.59836197000001334</v>
+        <v>0.59795571999998742</v>
       </c>
       <c r="D301" s="5">
-        <v>3.2725987379423449</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>3.2703769108385128</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>224.57927697</v>
+        <v>224.57712504</v>
       </c>
       <c r="C302" s="5">
-        <v>1.3010522699999854</v>
+        <v>1.3015192800000079</v>
       </c>
       <c r="D302" s="5">
-        <v>7.2209638289461475</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>7.223726901938532</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>225.49687098999999</v>
+        <v>225.50221934000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.91759401999999568</v>
+        <v>0.92509430000001203</v>
       </c>
       <c r="D303" s="5">
-        <v>5.0146980386374551</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>5.0566701496285837</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>225.82350142000001</v>
+        <v>225.81496614</v>
       </c>
       <c r="C304" s="5">
-        <v>0.3266304300000229</v>
+        <v>0.31274679999998511</v>
       </c>
       <c r="D304" s="5">
-        <v>1.7521052193932851</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.6770218790124636</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>227.89859870999999</v>
+        <v>227.89297998999999</v>
       </c>
       <c r="C305" s="5">
-        <v>2.0750972899999738</v>
+        <v>2.0780138499999907</v>
       </c>
       <c r="D305" s="5">
-        <v>11.601547063692031</v>
+        <v>11.619148703028559</v>
       </c>
       <c r="E305" s="5">
-        <v>5.6674362482950214</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.6639731865206988</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>229.19516192</v>
+        <v>229.20748934</v>
       </c>
       <c r="C306" s="5">
-        <v>1.2965632100000164</v>
+        <v>1.3145093500000087</v>
       </c>
       <c r="D306" s="5">
-        <v>7.0447796651363248</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>7.1455849533914595</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>230.13753831</v>
+        <v>230.13678884000001</v>
       </c>
       <c r="C307" s="5">
-        <v>0.94237638999999263</v>
+        <v>0.92929950000001327</v>
       </c>
       <c r="D307" s="5">
-        <v>5.0471342844866873</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.9752551322026495</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>231.02257994999999</v>
+        <v>231.02153433000001</v>
       </c>
       <c r="C308" s="5">
-        <v>0.88504163999999719</v>
+        <v>0.88474549000000025</v>
       </c>
       <c r="D308" s="5">
-        <v>4.713721548806471</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>4.7121264297190324</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>232.41039898</v>
+        <v>232.42294171</v>
       </c>
       <c r="C309" s="5">
-        <v>1.3878190300000028</v>
+        <v>1.4014073799999949</v>
       </c>
       <c r="D309" s="5">
-        <v>7.4517567964455633</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>7.5272049014441844</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>233.62890103999999</v>
+        <v>233.62834176000001</v>
       </c>
       <c r="C310" s="5">
-        <v>1.2185020599999916</v>
+        <v>1.2054000500000086</v>
       </c>
       <c r="D310" s="5">
-        <v>6.476095851129493</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>6.4041077061445018</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>234.26965036000001</v>
+        <v>234.26840131</v>
       </c>
       <c r="C311" s="5">
-        <v>0.64074932000002605</v>
+        <v>0.64005954999998949</v>
       </c>
       <c r="D311" s="5">
-        <v>3.3412139994082546</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>3.337570906384224</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>235.34232853</v>
+        <v>235.33962120999999</v>
       </c>
       <c r="C312" s="5">
-        <v>1.072678169999989</v>
+        <v>1.0712198999999885</v>
       </c>
       <c r="D312" s="5">
-        <v>5.6350886750981655</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>5.6272650449452843</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>236.35791635999999</v>
+        <v>236.35310564</v>
       </c>
       <c r="C313" s="5">
-        <v>1.015587829999987</v>
+        <v>1.0134844300000054</v>
       </c>
       <c r="D313" s="5">
-        <v>5.3031297694027701</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>5.2919472633755404</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>236.55283291999999</v>
+        <v>236.54660541000001</v>
       </c>
       <c r="C314" s="5">
-        <v>0.1949165599999958</v>
+        <v>0.19349977000001672</v>
       </c>
       <c r="D314" s="5">
-        <v>0.99410118992007135</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>0.98686297696573</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>237.30584321000001</v>
+        <v>237.30977053000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.75301029000002018</v>
+        <v>0.76316511999999648</v>
       </c>
       <c r="D315" s="5">
-        <v>3.8875113810070916</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.9409763908164086</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>236.7341773</v>
+        <v>236.72331398</v>
       </c>
       <c r="C316" s="5">
-        <v>-0.57166591000000722</v>
+        <v>-0.58645655000000829</v>
       </c>
       <c r="D316" s="5">
-        <v>-2.8527852079761495</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-2.9255470021408714</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>238.03926935000001</v>
+        <v>238.03573309999999</v>
       </c>
       <c r="C317" s="5">
-        <v>1.3050920500000132</v>
+        <v>1.3124191199999871</v>
       </c>
       <c r="D317" s="5">
-        <v>6.8198009298967799</v>
+        <v>6.8595881974630624</v>
       </c>
       <c r="E317" s="5">
-        <v>4.4496415060910399</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>4.45066500532183</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>237.34122696</v>
+        <v>237.35005036999999</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.69804239000001189</v>
+        <v>-0.68568272999999635</v>
       </c>
       <c r="D318" s="5">
-        <v>-3.4627561735864343</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-3.4024619521766275</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>238.31064946999999</v>
+        <v>238.31236802999999</v>
       </c>
       <c r="C319" s="5">
-        <v>0.96942250999998691</v>
+        <v>0.96231765999999652</v>
       </c>
       <c r="D319" s="5">
-        <v>5.0130337190549046</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>4.9752812303521354</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>238.98350334</v>
+        <v>238.99246403999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.67285387000001151</v>
+        <v>0.68009600999999975</v>
       </c>
       <c r="D320" s="5">
-        <v>3.4412301741041373</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>3.4788270748147054</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>240.13831094</v>
+        <v>240.14639328000001</v>
       </c>
       <c r="C321" s="5">
-        <v>1.154807599999998</v>
+        <v>1.1539292400000249</v>
       </c>
       <c r="D321" s="5">
-        <v>5.9552156269109924</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>5.9503359931978528</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>240.35501181999999</v>
+        <v>240.35756791</v>
       </c>
       <c r="C322" s="5">
-        <v>0.21670087999999055</v>
+        <v>0.21117462999998793</v>
       </c>
       <c r="D322" s="5">
-        <v>1.0882710937755391</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.0603480629680195</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>241.04171521000001</v>
+        <v>241.04362248999999</v>
       </c>
       <c r="C323" s="5">
-        <v>0.68670339000001945</v>
+        <v>0.68605457999998976</v>
       </c>
       <c r="D323" s="5">
-        <v>3.4828355096285346</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>3.479455446761559</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>241.88319665</v>
+        <v>241.88266196999999</v>
       </c>
       <c r="C324" s="5">
-        <v>0.84148143999999547</v>
+        <v>0.83903947999999673</v>
       </c>
       <c r="D324" s="5">
-        <v>4.2706030132410921</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>4.2579372631245782</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>242.26303315999999</v>
+        <v>242.25356923000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.37983650999998986</v>
+        <v>0.37090726000002405</v>
       </c>
       <c r="D325" s="5">
-        <v>1.90075702507575</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>1.8557004080438144</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>243.34425185000001</v>
+        <v>243.32336501</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0812186900000142</v>
+        <v>1.0697957799999926</v>
       </c>
       <c r="D326" s="5">
-        <v>5.4890303372726157</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>5.4298413873177687</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>243.92336663</v>
+        <v>243.92609329000001</v>
       </c>
       <c r="C327" s="5">
-        <v>0.57911477999999761</v>
+        <v>0.602728280000008</v>
       </c>
       <c r="D327" s="5">
-        <v>2.8934577669871508</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>3.0133133409335322</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>244.86758108999999</v>
+        <v>244.84745606999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.94421445999998355</v>
+        <v>0.92136277999998129</v>
       </c>
       <c r="D328" s="5">
-        <v>4.745319758614297</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>4.6280258640660987</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>245.94509737000001</v>
+        <v>245.96188806000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.077516280000026</v>
+        <v>1.1144319900000141</v>
       </c>
       <c r="D329" s="5">
-        <v>5.4101775039310018</v>
+        <v>5.6006676797815125</v>
       </c>
       <c r="E329" s="5">
-        <v>3.3212284853620933</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.3298172743964516</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>246.61690569000001</v>
+        <v>246.62994601</v>
       </c>
       <c r="C330" s="5">
-        <v>0.67180831999999668</v>
+        <v>0.6680579499999908</v>
       </c>
       <c r="D330" s="5">
-        <v>3.3275410263580607</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>3.3084573913114257</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>246.72196685</v>
+        <v>246.72019377000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.1050611599999911</v>
+        <v>9.0247760000011112E-2</v>
       </c>
       <c r="D331" s="5">
-        <v>0.51241097243199807</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>0.43999334594824191</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>247.28541799000001</v>
+        <v>247.30117068999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.56345114000001217</v>
+        <v>0.58097691999998347</v>
       </c>
       <c r="D332" s="5">
-        <v>2.7751850276391599</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.8626473789343576</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>246.99339685000001</v>
+        <v>246.99525249000001</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.29202114000000279</v>
+        <v>-0.30591819999997938</v>
       </c>
       <c r="D333" s="5">
-        <v>-1.4079208432967172</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-1.4743742518070091</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>247.22968374999999</v>
+        <v>247.23311297999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.23628689999998187</v>
+        <v>0.23786048999997433</v>
       </c>
       <c r="D334" s="5">
-        <v>1.1540427598904612</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>1.1617602694038887</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>248.35936394999999</v>
+        <v>248.36336918000001</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1296801999999957</v>
+        <v>1.1302562000000194</v>
       </c>
       <c r="D335" s="5">
-        <v>5.6231480928606636</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>5.6260076813723803</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>248.48870259</v>
+        <v>248.49172994</v>
       </c>
       <c r="C336" s="5">
-        <v>0.12933864000001449</v>
+        <v>0.12836075999999252</v>
       </c>
       <c r="D336" s="5">
-        <v>0.6267196350998816</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>0.62195771160185043</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>249.41353537000001</v>
+        <v>249.40197187999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.92483278000000269</v>
+        <v>0.9102419399999917</v>
       </c>
       <c r="D337" s="5">
-        <v>4.5587634464942628</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>4.4853303109097409</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>250.01908134000001</v>
+        <v>249.98134855000001</v>
       </c>
       <c r="C338" s="5">
-        <v>0.60554597000000854</v>
+        <v>0.57937667000001625</v>
       </c>
       <c r="D338" s="5">
-        <v>2.9526761340101793</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>2.8235714310958615</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>250.58366731999999</v>
+        <v>250.58733501</v>
       </c>
       <c r="C339" s="5">
-        <v>0.56458597999997551</v>
+        <v>0.6059864599999969</v>
       </c>
       <c r="D339" s="5">
-        <v>2.7437161390861275</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>2.9480513166971756</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>251.79921282000001</v>
+        <v>251.77062764999999</v>
       </c>
       <c r="C340" s="5">
-        <v>1.2155455000000188</v>
+        <v>1.1832926399999906</v>
       </c>
       <c r="D340" s="5">
-        <v>5.978870388112334</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>5.8160002587560378</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>251.48424377000001</v>
+        <v>251.52134013</v>
       </c>
       <c r="C341" s="5">
-        <v>-0.31496905000000197</v>
+        <v>-0.24928751999999577</v>
       </c>
       <c r="D341" s="5">
-        <v>-1.4907646308123468</v>
+        <v>-1.1817157574853354</v>
       </c>
       <c r="E341" s="5">
-        <v>2.2521881750165118</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.2602900448722485</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>252.00189169000001</v>
+        <v>252.02178581999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.5176479200000017</v>
+        <v>0.50044568999999228</v>
       </c>
       <c r="D342" s="5">
-        <v>2.4982016602250079</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>2.4139120319822016</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>252.52528032000001</v>
+        <v>252.51736495</v>
       </c>
       <c r="C343" s="5">
-        <v>0.52338862999999947</v>
+        <v>0.49557913000001008</v>
       </c>
       <c r="D343" s="5">
-        <v>2.5209759553039834</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.3853854137436903</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>252.72495298000001</v>
+        <v>252.74184740000001</v>
       </c>
       <c r="C344" s="5">
-        <v>0.1996726600000045</v>
+        <v>0.22448245000001066</v>
       </c>
       <c r="D344" s="5">
-        <v>0.95298167201864903</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>1.0720052733865115</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>253.76522009000001</v>
+        <v>253.76336831</v>
       </c>
       <c r="C345" s="5">
-        <v>1.040267110000002</v>
+        <v>1.0215209099999925</v>
       </c>
       <c r="D345" s="5">
-        <v>5.052816357862433</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>4.9593894337934374</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>255.25843569</v>
+        <v>255.25943518</v>
       </c>
       <c r="C346" s="5">
-        <v>1.493215599999985</v>
+        <v>1.4960668699999928</v>
       </c>
       <c r="D346" s="5">
-        <v>7.2941510952370558</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>7.3085889281043093</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>255.74368455000001</v>
+        <v>255.74790049000001</v>
       </c>
       <c r="C347" s="5">
-        <v>0.48524886000001288</v>
+        <v>0.48846531000000937</v>
       </c>
       <c r="D347" s="5">
-        <v>2.305215226354318</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>2.3206472402079736</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>256.29238614000002</v>
+        <v>256.30029401000002</v>
       </c>
       <c r="C348" s="5">
-        <v>0.5487015900000074</v>
+        <v>0.55239352000000963</v>
       </c>
       <c r="D348" s="5">
-        <v>2.6052161359169768</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>2.6229103086061967</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>256.89962022999998</v>
+        <v>256.89171683000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.60723408999996309</v>
+        <v>0.59142281999999113</v>
       </c>
       <c r="D349" s="5">
-        <v>2.8805064086940613</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>2.8044612825224968</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>257.14095961999999</v>
+        <v>257.09464788000002</v>
       </c>
       <c r="C350" s="5">
-        <v>0.24133939000000737</v>
+        <v>0.20293105000001788</v>
       </c>
       <c r="D350" s="5">
-        <v>1.1331598162497514</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>0.95206675594929902</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>255.72783466999999</v>
+        <v>255.72562045999999</v>
       </c>
       <c r="C351" s="5">
-        <v>-1.4131249499999967</v>
+        <v>-1.3690274200000374</v>
       </c>
       <c r="D351" s="5">
-        <v>-6.3989129816038552</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>-6.2061283195255061</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>255.63810015999999</v>
+        <v>255.61060803000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-8.9734509999999545E-2</v>
+        <v>-0.11501242999997885</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.4202664765851738</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-0.53836620044561689</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>255.28859707999999</v>
+        <v>255.33886770999999</v>
       </c>
       <c r="C353" s="5">
-        <v>-0.34950308000000518</v>
+        <v>-0.27174032000002057</v>
       </c>
       <c r="D353" s="5">
-        <v>-1.6283344459783966</v>
+        <v>-1.2682903384694577</v>
       </c>
       <c r="E353" s="5">
-        <v>1.5127601049548467</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.5177748250016831</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>257.35997782999999</v>
+        <v>257.38274453000002</v>
       </c>
       <c r="C354" s="5">
-        <v>2.071380750000003</v>
+        <v>2.0438768200000368</v>
       </c>
       <c r="D354" s="5">
-        <v>10.183135087009699</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>10.039850652772554</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>257.22699481000001</v>
+        <v>257.21312532000002</v>
       </c>
       <c r="C355" s="5">
-        <v>-0.1329830199999833</v>
+        <v>-0.16961921000000757</v>
       </c>
       <c r="D355" s="5">
-        <v>-0.61830470596598852</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>-0.78795846050130347</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>257.35991691999999</v>
+        <v>257.37247079000002</v>
       </c>
       <c r="C356" s="5">
-        <v>0.13292210999998133</v>
+        <v>0.15934547000000521</v>
       </c>
       <c r="D356" s="5">
-        <v>0.62186572451201627</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.74594729488297595</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>257.96964623999997</v>
+        <v>257.96492591999998</v>
       </c>
       <c r="C357" s="5">
-        <v>0.60972931999998536</v>
+        <v>0.59245512999996208</v>
       </c>
       <c r="D357" s="5">
-        <v>2.8803433459425376</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>2.7975665796536431</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>258.38222492</v>
+        <v>258.38014405000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.41257868000002418</v>
+        <v>0.41521813000002794</v>
       </c>
       <c r="D358" s="5">
-        <v>1.9361685817192109</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>1.9487009506378605</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>259.29066220999999</v>
+        <v>259.29312437999999</v>
       </c>
       <c r="C359" s="5">
-        <v>0.90843728999999485</v>
+        <v>0.91298032999998213</v>
       </c>
       <c r="D359" s="5">
-        <v>4.3015876631416372</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>4.3235549330552736</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>260.76042909</v>
+        <v>260.76734355999997</v>
       </c>
       <c r="C360" s="5">
-        <v>1.4697668800000088</v>
+        <v>1.4742191799999773</v>
       </c>
       <c r="D360" s="5">
-        <v>7.018219610455434</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>7.0400798398009945</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>261.26821808</v>
+        <v>261.26775979000001</v>
       </c>
       <c r="C361" s="5">
-        <v>0.50778898999999456</v>
+        <v>0.50041623000004165</v>
       </c>
       <c r="D361" s="5">
-        <v>2.3619981998845407</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>2.3272784250957024</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>261.8372076</v>
+        <v>261.80619981000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.56898952000000236</v>
+        <v>0.53844001999999591</v>
       </c>
       <c r="D362" s="5">
-        <v>2.6448890110703616</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.5012741994137944</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>264.28984159999999</v>
+        <v>264.27923279999999</v>
       </c>
       <c r="C363" s="5">
-        <v>2.4526339999999891</v>
+        <v>2.4730329899999788</v>
       </c>
       <c r="D363" s="5">
-        <v>11.837981230741757</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>11.9430992805309</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>265.79896539999999</v>
+        <v>265.78776495</v>
       </c>
       <c r="C364" s="5">
-        <v>1.5091237999999976</v>
+        <v>1.5085321500000077</v>
       </c>
       <c r="D364" s="5">
-        <v>7.0714751299732814</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>7.0689078791715154</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>265.92450312</v>
+        <v>265.95490704999997</v>
       </c>
       <c r="C365" s="5">
-        <v>0.12553772000001118</v>
+        <v>0.1671420999999782</v>
       </c>
       <c r="D365" s="5">
-        <v>0.56823850645209006</v>
+        <v>0.75724211974388389</v>
       </c>
       <c r="E365" s="5">
-        <v>4.1662284025427931</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>4.1576276401668277</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>265.56845877000001</v>
+        <v>265.58671234000002</v>
       </c>
       <c r="C366" s="5">
-        <v>-0.35604434999999057</v>
+        <v>-0.36819470999995474</v>
       </c>
       <c r="D366" s="5">
-        <v>-1.5948923867564524</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>-1.6487188092803695</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>266.11544526</v>
+        <v>266.09922259000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.54698648999999477</v>
+        <v>0.51251024999999117</v>
       </c>
       <c r="D367" s="5">
-        <v>2.4998102486865292</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.3404104139341797</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>266.82139459000001</v>
+        <v>266.84228916000001</v>
       </c>
       <c r="C368" s="5">
-        <v>0.70594933000000992</v>
+        <v>0.74306656999999632</v>
       </c>
       <c r="D368" s="5">
-        <v>3.2302116683366577</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>3.4028771501116717</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>247.81345227</v>
+        <v>247.80252465000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-19.007942320000012</v>
+        <v>-19.039764509999998</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.804409045408093</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-58.864874323126145</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>253.32123433999999</v>
+        <v>253.31512090000001</v>
       </c>
       <c r="C370" s="5">
-        <v>5.5077820699999904</v>
+        <v>5.5125962500000014</v>
       </c>
       <c r="D370" s="5">
-        <v>30.184899415083422</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>30.216090790067685</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>259.71294026999999</v>
+        <v>259.71277259999999</v>
       </c>
       <c r="C371" s="5">
-        <v>6.3917059300000005</v>
+        <v>6.3976516999999831</v>
       </c>
       <c r="D371" s="5">
-        <v>34.854027656581962</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>34.89204218150055</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>260.12053784</v>
+        <v>260.12443492</v>
       </c>
       <c r="C372" s="5">
-        <v>0.40759757000000718</v>
+        <v>0.41166232000000491</v>
       </c>
       <c r="D372" s="5">
-        <v>1.8996404359272523</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>1.9187512337134116</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>257.77205671000002</v>
+        <v>257.77669423999998</v>
       </c>
       <c r="C373" s="5">
-        <v>-2.3484811299999819</v>
+        <v>-2.3477406800000153</v>
       </c>
       <c r="D373" s="5">
-        <v>-10.312003893954913</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-10.308765441348633</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>259.35863449999999</v>
+        <v>259.35032082999999</v>
       </c>
       <c r="C374" s="5">
-        <v>1.5865777899999784</v>
+        <v>1.5736265900000035</v>
       </c>
       <c r="D374" s="5">
-        <v>7.6411902738524606</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>7.5765656839061224</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>265.21198601999998</v>
+        <v>265.18959645000001</v>
       </c>
       <c r="C375" s="5">
-        <v>5.8533515199999897</v>
+        <v>5.8392756200000235</v>
       </c>
       <c r="D375" s="5">
-        <v>30.710128283153558</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>30.628011032018421</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>265.14284173999999</v>
+        <v>265.15866963000002</v>
       </c>
       <c r="C376" s="5">
-        <v>-6.9144279999989067E-2</v>
+        <v>-3.0926819999990585E-2</v>
       </c>
       <c r="D376" s="5">
-        <v>-0.31240768375258021</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>-0.13985612296564254</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>265.16663668000001</v>
+        <v>265.17397538</v>
       </c>
       <c r="C377" s="5">
-        <v>2.379494000001614E-2</v>
+        <v>1.5305749999981799E-2</v>
       </c>
       <c r="D377" s="5">
-        <v>0.10774579466965584</v>
+        <v>6.928957746465958E-2</v>
       </c>
       <c r="E377" s="5">
-        <v>-0.28499308303980841</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-0.29363311196703989</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>265.45815891000001</v>
+        <v>265.46248482999999</v>
       </c>
       <c r="C378" s="5">
-        <v>0.29152222999999822</v>
+        <v>0.28850944999999228</v>
       </c>
       <c r="D378" s="5">
-        <v>1.327277571694685</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>1.3134418686661542</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>265.91332344</v>
+        <v>265.89422760000002</v>
       </c>
       <c r="C379" s="5">
-        <v>0.45516452999999046</v>
+        <v>0.43174277000002803</v>
       </c>
       <c r="D379" s="5">
-        <v>2.077080284629651</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>1.9692082406966627</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>268.00615872999998</v>
+        <v>268.04194729</v>
       </c>
       <c r="C380" s="5">
-        <v>2.0928352899999823</v>
+        <v>2.147719689999974</v>
       </c>
       <c r="D380" s="5">
-        <v>9.8641788958421017</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>10.135229826675939</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>266.84905750000001</v>
+        <v>266.83217772</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.1571012299999666</v>
+        <v>-1.2097695699999917</v>
       </c>
       <c r="D381" s="5">
-        <v>-5.0596586144687983</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-5.2835885105765978</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>267.30936523000003</v>
+        <v>267.29939797999998</v>
       </c>
       <c r="C382" s="5">
-        <v>0.46030773000001091</v>
+        <v>0.46722025999997641</v>
       </c>
       <c r="D382" s="5">
-        <v>2.0897208934611999</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.1215409634766091</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>267.68903413999999</v>
+        <v>267.68853762999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.37966890999996394</v>
+        <v>0.38913965000000417</v>
       </c>
       <c r="D383" s="5">
-        <v>1.717780044883721</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>1.7610394939257201</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>269.03132463999998</v>
+        <v>269.03335412000001</v>
       </c>
       <c r="C384" s="5">
-        <v>1.3422904999999901</v>
+        <v>1.3448164900000279</v>
       </c>
       <c r="D384" s="5">
-        <v>6.1859926573272217</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>6.1979691140810367</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>269.88176850000002</v>
+        <v>269.88502397000002</v>
       </c>
       <c r="C385" s="5">
-        <v>0.85044386000004124</v>
+        <v>0.8516698500000075</v>
       </c>
       <c r="D385" s="5">
-        <v>3.8600120266669702</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>3.8656441471352165</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>271.53555925000001</v>
+        <v>271.53506060000001</v>
       </c>
       <c r="C386" s="5">
-        <v>1.6537907499999847</v>
+        <v>1.6500366299999882</v>
       </c>
       <c r="D386" s="5">
-        <v>7.606366190534386</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>7.5884203461725308</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>273.76752778000002</v>
+        <v>273.74513428</v>
       </c>
       <c r="C387" s="5">
-        <v>2.2319685300000174</v>
+        <v>2.2100736799999936</v>
       </c>
       <c r="D387" s="5">
-        <v>10.322139498983152</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>10.216328098670591</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>276.30495610000003</v>
+        <v>276.34777485000001</v>
       </c>
       <c r="C388" s="5">
-        <v>2.5374283200000036</v>
+        <v>2.6026405700000055</v>
       </c>
       <c r="D388" s="5">
-        <v>11.707128895213369</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>12.024950856655847</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>276.55931641000001</v>
+        <v>276.54863597000002</v>
       </c>
       <c r="C389" s="5">
-        <v>0.25436030999998138</v>
+        <v>0.20086112000001322</v>
       </c>
       <c r="D389" s="5">
-        <v>1.1103042628377136</v>
+        <v>0.87570542085617653</v>
       </c>
       <c r="E389" s="5">
-        <v>4.2964227599072258</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.2895086419019401</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>274.75946020999999</v>
+        <v>274.74618009</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.799856200000022</v>
+        <v>-1.802455880000025</v>
       </c>
       <c r="D390" s="5">
-        <v>-7.5360723725656502</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-7.5468512556223892</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>277.81111860999999</v>
+        <v>277.79653603000003</v>
       </c>
       <c r="C391" s="5">
-        <v>3.051658400000008</v>
+        <v>3.0503559400000313</v>
       </c>
       <c r="D391" s="5">
-        <v>14.17305557066484</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>14.167359516450873</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>277.70155605000002</v>
+        <v>277.75439934000002</v>
       </c>
       <c r="C392" s="5">
-        <v>-0.10956255999997211</v>
+        <v>-4.2136690000006638E-2</v>
       </c>
       <c r="D392" s="5">
-        <v>-0.47222828045263565</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>-0.18186643719914075</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>279.21776629999999</v>
+        <v>279.17023332999997</v>
       </c>
       <c r="C393" s="5">
-        <v>1.5162102499999719</v>
+        <v>1.4158339899999532</v>
       </c>
       <c r="D393" s="5">
-        <v>6.7521972629971616</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>6.2913583841950338</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>279.79544920000001</v>
+        <v>279.79806972</v>
       </c>
       <c r="C394" s="5">
-        <v>0.57768290000001343</v>
+        <v>0.62783639000002722</v>
       </c>
       <c r="D394" s="5">
-        <v>2.5111667514710279</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>2.732357387689377</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>280.63197302999998</v>
+        <v>280.64320994000002</v>
       </c>
       <c r="C395" s="5">
-        <v>0.83652382999997599</v>
+        <v>0.84514022000001887</v>
       </c>
       <c r="D395" s="5">
-        <v>3.6473105694514008</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>3.6854699758720022</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>280.91356122000002</v>
+        <v>280.9202497</v>
       </c>
       <c r="C396" s="5">
-        <v>0.28158819000003632</v>
+        <v>0.27703975999997965</v>
       </c>
       <c r="D396" s="5">
-        <v>1.21075617384101</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>1.1910448489534486</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>281.72788546999999</v>
+        <v>281.72471071000001</v>
       </c>
       <c r="C397" s="5">
-        <v>0.81432424999997011</v>
+        <v>0.80446101000001136</v>
       </c>
       <c r="D397" s="5">
-        <v>3.5346124796369338</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.4910396933457433</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>282.53998336000001</v>
+        <v>282.53060284999998</v>
       </c>
       <c r="C398" s="5">
-        <v>0.8120978900000182</v>
+        <v>0.805892139999969</v>
       </c>
       <c r="D398" s="5">
-        <v>3.5144443406178727</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>3.4872042746337595</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>282.78304021000002</v>
+        <v>282.75976751000002</v>
       </c>
       <c r="C399" s="5">
-        <v>0.24305685000001631</v>
+        <v>0.22916466000003766</v>
       </c>
       <c r="D399" s="5">
-        <v>1.0372060742749545</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>0.97769130878022636</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>284.47574893000001</v>
+        <v>284.52952539</v>
       </c>
       <c r="C400" s="5">
-        <v>1.6927087199999846</v>
+        <v>1.769757879999986</v>
       </c>
       <c r="D400" s="5">
-        <v>7.424336999712966</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>7.7746652149884188</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>283.36188024</v>
+        <v>283.35137528000001</v>
       </c>
       <c r="C401" s="5">
-        <v>-1.1138686900000039</v>
+        <v>-1.17815010999999</v>
       </c>
       <c r="D401" s="5">
-        <v>-4.5987392885057155</v>
+        <v>-4.8572225734868084</v>
       </c>
       <c r="E401" s="5">
-        <v>2.4597124111759072</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>2.4598708600167996</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>283.60026044</v>
+        <v>283.57513405999998</v>
       </c>
       <c r="C402" s="5">
-        <v>0.2383801999999946</v>
+        <v>0.22375877999996874</v>
       </c>
       <c r="D402" s="5">
-        <v>1.0141925793631268</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>0.95175054801162062</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>284.07652695000002</v>
+        <v>284.06733221000002</v>
       </c>
       <c r="C403" s="5">
-        <v>0.4762665100000163</v>
+        <v>0.49219815000003564</v>
       </c>
       <c r="D403" s="5">
-        <v>2.0339484167768429</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>2.102825163444022</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>284.55112573000002</v>
+        <v>284.59336594000001</v>
       </c>
       <c r="C404" s="5">
-        <v>0.47459878000000799</v>
+        <v>0.52603372999999465</v>
       </c>
       <c r="D404" s="5">
-        <v>2.0233312777803825</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.2449234699012166</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>285.80020930000001</v>
+        <v>285.73306909000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.249083569999982</v>
+        <v>1.1397031500000026</v>
       </c>
       <c r="D405" s="5">
-        <v>5.3966514085248551</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>4.9128792692746837</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>286.13200998999997</v>
+        <v>286.15855701999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.33180068999996593</v>
+        <v>0.42548792999997431</v>
       </c>
       <c r="D406" s="5">
-        <v>1.4020740114016661</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>1.8016398762816133</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>286.18396237000002</v>
+        <v>286.21600242</v>
       </c>
       <c r="C407" s="5">
-        <v>5.195238000004565E-2</v>
+        <v>5.7445400000005975E-2</v>
       </c>
       <c r="D407" s="5">
-        <v>0.21809915893498122</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>0.24116225187169604</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>286.30040448</v>
+        <v>286.32959849999997</v>
       </c>
       <c r="C408" s="5">
-        <v>0.11644210999997995</v>
+        <v>0.11359607999997934</v>
       </c>
       <c r="D408" s="5">
-        <v>0.48934835050531422</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>0.47730822295870556</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>286.59548805999998</v>
+        <v>286.61867992999998</v>
       </c>
       <c r="C409" s="5">
-        <v>0.29508357999998225</v>
+        <v>0.28908143000001019</v>
       </c>
       <c r="D409" s="5">
-        <v>1.2438491237849902</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>1.2182830181614257</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>286.86281645000003</v>
+        <v>286.79763032</v>
       </c>
       <c r="C410" s="5">
-        <v>0.2673283900000456</v>
+        <v>0.17895039000001134</v>
       </c>
       <c r="D410" s="5">
-        <v>1.1250873185413734</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>0.75179819961919137</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>286.92323993999997</v>
+        <v>286.84296568000002</v>
       </c>
       <c r="C411" s="5">
-        <v>6.0423489999948288E-2</v>
+        <v>4.5335360000024139E-2</v>
       </c>
       <c r="D411" s="5">
-        <v>0.25305561833339763</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>0.18985427055839832</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>286.68429829000002</v>
+        <v>286.78448345999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.23894164999995837</v>
+        <v>-5.8482220000030338E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.99476196115169113</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-0.24438466614712384</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>286.91120640000003</v>
+        <v>286.90615532999999</v>
       </c>
       <c r="C413" s="5">
-        <v>0.22690811000001077</v>
+        <v>0.12167187000000013</v>
       </c>
       <c r="D413" s="5">
-        <v>0.95393503804457325</v>
+        <v>0.51030453872387138</v>
       </c>
       <c r="E413" s="5">
-        <v>1.252577148695444</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>1.2545483664892165</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>288.17879531</v>
+        <v>288.13373288999998</v>
       </c>
       <c r="C414" s="5">
-        <v>1.2675889099999722</v>
+        <v>1.2275775599999861</v>
       </c>
       <c r="D414" s="5">
-        <v>5.4324064457912158</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.2569737775373548</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>287.56810989000002</v>
+        <v>287.55958407999998</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.6106854199999816</v>
+        <v>-0.57414880999999696</v>
       </c>
       <c r="D415" s="5">
-        <v>-2.5135138270289126</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-2.3651434159659757</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>287.72281203</v>
+        <v>287.74964555000003</v>
       </c>
       <c r="C416" s="5">
-        <v>0.1547021399999835</v>
+        <v>0.19006147000004603</v>
       </c>
       <c r="D416" s="5">
-        <v>0.64747386929624451</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>0.79602524464856828</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>287.53923005000001</v>
+        <v>287.45843024999999</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.18358197999998538</v>
+        <v>-0.29121530000003304</v>
       </c>
       <c r="D417" s="5">
-        <v>-0.76298061628804481</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.2077156050828153</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>288.23127482000001</v>
+        <v>288.29354487000001</v>
       </c>
       <c r="C418" s="5">
-        <v>0.69204476999999542</v>
+        <v>0.83511462000001302</v>
       </c>
       <c r="D418" s="5">
-        <v>2.9266801957368749</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>3.5424468019737088</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>288.94042296999999</v>
+        <v>289.00380954000002</v>
       </c>
       <c r="C419" s="5">
-        <v>0.70914814999997589</v>
+        <v>0.71026467000001503</v>
       </c>
       <c r="D419" s="5">
-        <v>2.9926942689548319</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>2.9968139300364349</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>289.13997698999998</v>
+        <v>289.19379698</v>
       </c>
       <c r="C420" s="5">
-        <v>0.19955401999999367</v>
+        <v>0.18998743999998169</v>
       </c>
       <c r="D420" s="5">
-        <v>0.83192421365818614</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>0.79172328747274534</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>289.14147925999998</v>
+        <v>289.19500160000001</v>
       </c>
       <c r="C421" s="5">
-        <v>1.5022700000031364E-3</v>
+        <v>1.2046200000099816E-3</v>
       </c>
       <c r="D421" s="5">
-        <v>6.234957664474905E-3</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>4.9986449671246547E-3</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>289.14654694000001</v>
+        <v>289.03913309000001</v>
       </c>
       <c r="C422" s="5">
-        <v>5.0676800000246658E-3</v>
+        <v>-0.15586851000000479</v>
       </c>
       <c r="D422" s="5">
-        <v>2.1034001271735825E-2</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>-0.64485466994439467</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>289.04306333</v>
+        <v>288.87365897000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.10348361000001205</v>
+        <v>-0.16547411999999895</v>
       </c>
       <c r="D423" s="5">
-        <v>-0.4286275817302676</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-0.68483769830630647</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>288.94203440000001</v>
+        <v>289.08235431000003</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.10102892999998403</v>
+        <v>0.20869534000001977</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.4186294013426517</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>0.87038706517925668</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>289.33892187999999</v>
+        <v>289.35976954</v>
       </c>
       <c r="C425" s="5">
-        <v>0.39688747999997531</v>
+        <v>0.27741522999997414</v>
       </c>
       <c r="D425" s="5">
-        <v>1.6608160142801864</v>
+        <v>1.1576664880496024</v>
       </c>
       <c r="E425" s="5">
-        <v>0.84615568365613569</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>0.85519747987903294</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>289.37034846</v>
+        <v>289.30596148000001</v>
       </c>
       <c r="C426" s="5">
-        <v>3.1426580000015747E-2</v>
+        <v>-5.3808059999994384E-2</v>
       </c>
       <c r="D426" s="5">
-        <v>0.13041602686447717</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-0.22291859723626573</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>289.83850161999999</v>
+        <v>289.81430060999998</v>
       </c>
       <c r="C427" s="5">
-        <v>0.46815315999998575</v>
+        <v>0.50833912999996755</v>
       </c>
       <c r="D427" s="5">
-        <v>1.958768932561461</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>2.1290150776159145</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>289.22449469999998</v>
+        <v>289.22333573999998</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.61400692000000845</v>
+        <v>-0.59096486999999343</v>
       </c>
       <c r="D428" s="5">
-        <v>-2.5127226050126961</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-2.4196816812516397</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>288.68410975</v>
+        <v>288.63397887999997</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.54038494999997511</v>
+        <v>-0.58935686000000942</v>
       </c>
       <c r="D429" s="5">
-        <v>-2.2191743107083495</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-2.4180468740940042</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>288.56439533999998</v>
+        <v>288.64257719</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.11971441000002869</v>
+        <v>8.5983100000248669E-3</v>
       </c>
       <c r="D430" s="5">
-        <v>-0.49649456560851846</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>3.5753457500464769E-2</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>288.04473560999998</v>
+        <v>288.12761203000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.51965973000000076</v>
+        <v>-0.51496515999997428</v>
       </c>
       <c r="D431" s="5">
-        <v>-2.1397378082278928</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-2.1200281436071777</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>288.12787931000003</v>
+        <v>288.20749219999999</v>
       </c>
       <c r="C432" s="5">
-        <v>8.3143700000050558E-2</v>
+        <v>7.9880169999967165E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>0.34692870791157571</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.33319438333585527</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>288.15718774999999</v>
+        <v>288.25639989000001</v>
       </c>
       <c r="C433" s="5">
-        <v>2.9308439999965685E-2</v>
+        <v>4.8907690000021375E-2</v>
       </c>
       <c r="D433" s="5">
-        <v>0.12213261377405082</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>0.20382549698074737</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>287.87464254999998</v>
+        <v>287.71928864</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.28254520000001548</v>
+        <v>-0.53711125000000948</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.1703047393990196</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.2131999167640193</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>289.72074923999998</v>
+        <v>289.48413718</v>
       </c>
       <c r="C435" s="5">
-        <v>1.8461066899999992</v>
+        <v>1.7648485400000027</v>
       </c>
       <c r="D435" s="5">
-        <v>7.9727729911093226</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>7.6141833760976718</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>288.02983365</v>
+        <v>288.59489208000002</v>
       </c>
       <c r="C436" s="5">
-        <v>-1.6909155899999746</v>
+        <v>-0.88924509999998236</v>
       </c>
       <c r="D436" s="5">
-        <v>-6.7831362257854906</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>-3.6245469543055187</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>288.22910431999998</v>
+        <v>288.93027613999999</v>
       </c>
       <c r="C437" s="5">
-        <v>0.19927066999997578</v>
+        <v>0.33538405999996712</v>
       </c>
       <c r="D437" s="5">
-        <v>0.83337479890150945</v>
+        <v>1.4035011837312483</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.38357008894237543</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.14842885750246948</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>287.56689626999997</v>
+        <v>288.31644476999998</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.66220805000000382</v>
+        <v>-0.61383137000001398</v>
       </c>
       <c r="D438" s="5">
-        <v>-2.7224341178570644</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-2.5198167859102227</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>287.90758123000001</v>
+        <v>288.66021889000001</v>
       </c>
       <c r="C439" s="5">
-        <v>0.34068496000003279</v>
+        <v>0.3437741200000346</v>
       </c>
       <c r="D439" s="5">
-        <v>1.4309587178360728</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.4402406339096618</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>289.81826204999999</v>
+        <v>290.57589453999998</v>
       </c>
       <c r="C440" s="5">
-        <v>1.9106808199999818</v>
+        <v>1.9156756499999688</v>
       </c>
       <c r="D440" s="5">
-        <v>8.2609321679741221</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>8.2609321537276301</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>291.48191709999998</v>
+        <v>292.33761635000002</v>
       </c>
       <c r="C441" s="5">
-        <v>1.6636550499999885</v>
+        <v>1.76172181000004</v>
       </c>
       <c r="D441" s="5">
-        <v>7.1101021508857887</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>7.523010769455718</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>292.81440243999998</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.47678608999996186</v>
+      </c>
+      <c r="D442" s="5">
+        <v>1.9747836504911076</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>