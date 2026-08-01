--- v6 (2026-07-11)
+++ v7 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C3BFC77C-D15C-448E-B222-4BD7BBE21361}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7CA8E7E2-B9F2-420A-AE56-6F2663CCE260}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EAD145FD-B656-4704-8002-6CFD904F9DC8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2CD251B1-961E-4A85-BE7C-349D4F9D3D2A}"/>
   </bookViews>
   <sheets>
     <sheet name="fwattula" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{903D2537-1ADE-44EF-A495-D9CD0292DC3B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E24CADCD-A168-4A06-9C14-4F2B7E4FBE3B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>153.15060919999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>154.41677763000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.2661684300000218</v>
       </c>
       <c r="D7" s="5">
         <v>10.38475044453282</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>154.82016225999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.4033846299999766</v>
       </c>
       <c r="D8" s="5">
         <v>3.18020708513298</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>152.99173077</v>
       </c>
       <c r="C9" s="5">
         <v>-1.8284314899999856</v>
       </c>
       <c r="D9" s="5">
         <v>-13.286787964501091</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>154.31227421</v>
       </c>
       <c r="C10" s="5">
         <v>1.3205434399999945</v>
       </c>
       <c r="D10" s="5">
         <v>10.863904195336183</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>154.66211415999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.34983994999998913</v>
       </c>
       <c r="D11" s="5">
         <v>2.7546887468032244</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>156.41075903000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.748644870000021</v>
       </c>
       <c r="D12" s="5">
         <v>14.443774521863762</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>157.30133917000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.8905801399999973</v>
       </c>
       <c r="D13" s="5">
         <v>7.050711141129451</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>157.78088265</v>
       </c>
       <c r="C14" s="5">
         <v>0.47954347999998959</v>
       </c>
       <c r="D14" s="5">
         <v>3.7202453239529643</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>157.20584880999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.57503384000000324</v>
       </c>
       <c r="D15" s="5">
         <v>-4.2868029009734965</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>157.40716209999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.20131329000000164</v>
       </c>
       <c r="D16" s="5">
         <v>1.5475549240618003</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>157.16164889000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.24551320999998438</v>
       </c>
       <c r="D17" s="5">
         <v>-1.8557070095064687</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>157.01156505</v>
       </c>
       <c r="C18" s="5">
         <v>-0.15008384000000774</v>
       </c>
       <c r="D18" s="5">
         <v>-1.1399579375009461</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>155.57836938</v>
       </c>
       <c r="C19" s="5">
         <v>-1.4331956700000035</v>
       </c>
       <c r="D19" s="5">
         <v>-10.42003811795551</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>156.01432231999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.43595293999999285</v>
       </c>
       <c r="D20" s="5">
         <v>3.4148827606035548</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>154.31387896999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.7004433500000005</v>
       </c>
       <c r="D21" s="5">
         <v>-12.322889110749403</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>155.50555345000001</v>
       </c>
       <c r="C22" s="5">
         <v>1.1916744800000174</v>
       </c>
       <c r="D22" s="5">
         <v>9.6707922218757894</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>155.66288102999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.15732757999998626</v>
       </c>
       <c r="D23" s="5">
         <v>1.2208385550120049</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>155.85159623999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.18871520999999802</v>
       </c>
       <c r="D24" s="5">
         <v>1.464538972613405</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>156.43478905000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.58319281000001411</v>
       </c>
       <c r="D25" s="5">
         <v>4.5839484412018017</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>156.79858684999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.36379779999998618</v>
       </c>
       <c r="D26" s="5">
         <v>2.826639049884716</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>157.76789601999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.9693091700000025</v>
       </c>
       <c r="D27" s="5">
         <v>7.6757424256387985</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>157.42390247</v>
       </c>
       <c r="C28" s="5">
         <v>-0.34399354999999332</v>
       </c>
       <c r="D28" s="5">
         <v>-2.5853030710522251</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>157.24183442</v>
       </c>
       <c r="C29" s="5">
         <v>-0.18206804999999804</v>
       </c>
       <c r="D29" s="5">
         <v>-1.3790614858076422</v>
       </c>
       <c r="E29" s="5">
         <v>5.1021054160682588E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>156.11899731</v>
       </c>
       <c r="C30" s="5">
         <v>-1.1228371100000061</v>
       </c>
       <c r="D30" s="5">
         <v>-8.240335135559695</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>156.15720354999999</v>
       </c>
       <c r="C31" s="5">
         <v>3.8206239999993841E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.29406574045647282</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>156.43309453000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.275890980000014</v>
       </c>
       <c r="D32" s="5">
         <v>2.1408249700949566</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>157.68452127</v>
       </c>
       <c r="C33" s="5">
         <v>1.2514267399999994</v>
       </c>
       <c r="D33" s="5">
         <v>10.03355103466701</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>158.46181096000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.77728969000000347</v>
       </c>
       <c r="D34" s="5">
         <v>6.0783147764612355</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>158.86989524000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.40808427999999708</v>
       </c>
       <c r="D35" s="5">
         <v>3.1344913992730206</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>158.09080026999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.77909497000001693</v>
       </c>
       <c r="D36" s="5">
         <v>-5.7286199500824253</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>157.38127218</v>
       </c>
       <c r="C37" s="5">
         <v>-0.70952808999999206</v>
       </c>
       <c r="D37" s="5">
         <v>-5.2547504298654619</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>157.62590967</v>
       </c>
       <c r="C38" s="5">
         <v>0.24463749000000234</v>
       </c>
       <c r="D38" s="5">
         <v>1.8813409054390995</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>157.69757007000001</v>
       </c>
       <c r="C39" s="5">
         <v>7.1660400000013169E-2</v>
       </c>
       <c r="D39" s="5">
         <v>0.54691404692686074</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>157.42878615999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.26878391000002466</v>
       </c>
       <c r="D40" s="5">
         <v>-2.0262468005565637</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>157.73037377</v>
       </c>
       <c r="C41" s="5">
         <v>0.30158761000001277</v>
       </c>
       <c r="D41" s="5">
         <v>2.3232267195002931</v>
       </c>
       <c r="E41" s="5">
         <v>0.31069298561798853</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>159.49989375000001</v>
       </c>
       <c r="C42" s="5">
         <v>1.7695199800000125</v>
       </c>
       <c r="D42" s="5">
         <v>14.324888791824698</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>159.86721972000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.367325969999996</v>
       </c>
       <c r="D43" s="5">
         <v>2.7988576256348541</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>159.82167555999999</v>
       </c>
       <c r="C44" s="5">
         <v>-4.5544160000019929E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.34132975252542108</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>159.245654</v>
       </c>
       <c r="C45" s="5">
         <v>-0.57602155999998672</v>
       </c>
       <c r="D45" s="5">
         <v>-4.2402702937379804</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>157.59654988</v>
       </c>
       <c r="C46" s="5">
         <v>-1.6491041200000041</v>
       </c>
       <c r="D46" s="5">
         <v>-11.742950924482344</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>158.23664518999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.64009530999999242</v>
       </c>
       <c r="D47" s="5">
         <v>4.984294398732092</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>160.63260962999999</v>
       </c>
       <c r="C48" s="5">
         <v>2.3959644400000002</v>
       </c>
       <c r="D48" s="5">
         <v>19.762203508608756</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>159.75623702999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.87637259999999628</v>
       </c>
       <c r="D49" s="5">
         <v>-6.3539874879799179</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>159.61553275</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14070427999999424</v>
       </c>
       <c r="D50" s="5">
         <v>-1.0517876146421967</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>159.64631176</v>
       </c>
       <c r="C51" s="5">
         <v>3.0779010000003382E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.23164418125898312</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>160.35830153000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.71198977000000241</v>
       </c>
       <c r="D52" s="5">
         <v>5.4849972909840172</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>159.73122218</v>
       </c>
       <c r="C53" s="5">
         <v>-0.62707935000000248</v>
       </c>
       <c r="D53" s="5">
         <v>-4.5929639994582327</v>
       </c>
       <c r="E53" s="5">
         <v>1.2685244840144883</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>161.66726868000001</v>
       </c>
       <c r="C54" s="5">
         <v>1.9360465000000033</v>
       </c>
       <c r="D54" s="5">
         <v>15.554652856324225</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>161.82377319</v>
       </c>
       <c r="C55" s="5">
         <v>0.15650450999999066</v>
       </c>
       <c r="D55" s="5">
         <v>1.1678838331633745</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>161.93254450000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.10877131000000873</v>
       </c>
       <c r="D56" s="5">
         <v>0.80957938917531891</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>163.18276508</v>
       </c>
       <c r="C57" s="5">
         <v>1.2502205799999899</v>
       </c>
       <c r="D57" s="5">
         <v>9.6684668925098194</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>163.74779028</v>
       </c>
       <c r="C58" s="5">
         <v>0.565025200000008</v>
       </c>
       <c r="D58" s="5">
         <v>4.2350844362204931</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>164.77212488000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.0243346000000031</v>
       </c>
       <c r="D59" s="5">
         <v>7.7704091219991556</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>165.08764891999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.31552403999998546</v>
       </c>
       <c r="D60" s="5">
         <v>2.3222504180520964</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>165.24900572999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.16135681000000091</v>
       </c>
       <c r="D61" s="5">
         <v>1.1792066810485391</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>165.96245105</v>
       </c>
       <c r="C62" s="5">
         <v>0.71344532000000527</v>
       </c>
       <c r="D62" s="5">
         <v>5.3056857999959961</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>166.13664062000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.17418957000001001</v>
       </c>
       <c r="D63" s="5">
         <v>1.2667826731124876</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>166.82259195</v>
       </c>
       <c r="C64" s="5">
         <v>0.68595132999999464</v>
       </c>
       <c r="D64" s="5">
         <v>5.0686811800087161</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>167.19735495</v>
       </c>
       <c r="C65" s="5">
         <v>0.37476300000000151</v>
       </c>
       <c r="D65" s="5">
         <v>2.7293301780274559</v>
       </c>
       <c r="E65" s="5">
         <v>4.6741849640306921</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>167.03650607</v>
       </c>
       <c r="C66" s="5">
         <v>-0.16084888000000319</v>
       </c>
       <c r="D66" s="5">
         <v>-1.1483472954344709</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>167.77982466</v>
       </c>
       <c r="C67" s="5">
         <v>0.74331859000000122</v>
       </c>
       <c r="D67" s="5">
         <v>5.4727010173891033</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>168.68875323</v>
       </c>
       <c r="C68" s="5">
         <v>0.90892857000000049</v>
       </c>
       <c r="D68" s="5">
         <v>6.6981050228670957</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>169.05921483</v>
       </c>
       <c r="C69" s="5">
         <v>0.37046159999999873</v>
       </c>
       <c r="D69" s="5">
         <v>2.6674158310123763</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>169.95362080999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.89440597999998772</v>
       </c>
       <c r="D70" s="5">
         <v>6.5366132871947258</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>170.45461890999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.50099810000000389</v>
       </c>
       <c r="D71" s="5">
         <v>3.595342449093919</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>171.28428957</v>
       </c>
       <c r="C72" s="5">
         <v>0.829670660000005</v>
       </c>
       <c r="D72" s="5">
         <v>5.9998082793530028</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>173.88766022999999</v>
       </c>
       <c r="C73" s="5">
         <v>2.603370659999996</v>
       </c>
       <c r="D73" s="5">
         <v>19.843586428989045</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>174.89816629000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.0105060600000115</v>
       </c>
       <c r="D74" s="5">
         <v>7.2007708632243039</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>175.76135533999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.86318904999998836</v>
       </c>
       <c r="D75" s="5">
         <v>6.0858939910518828</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>176.58892470999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.82756936999999198</v>
       </c>
       <c r="D76" s="5">
         <v>5.7988214872469745</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>177.42534094000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.83641623000002596</v>
       </c>
       <c r="D77" s="5">
         <v>5.8342500486856297</v>
       </c>
       <c r="E77" s="5">
         <v>6.1173132751165094</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>177.38155119000001</v>
       </c>
       <c r="C78" s="5">
         <v>-4.3789750000001959E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.29576625418089586</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>177.94618958999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.56463839999997845</v>
       </c>
       <c r="D79" s="5">
         <v>3.8874130495085257</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>178.05007176999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.10388217999999938</v>
       </c>
       <c r="D80" s="5">
         <v>0.7027947703127202</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>177.57845297</v>
       </c>
       <c r="C81" s="5">
         <v>-0.47161879999998746</v>
       </c>
       <c r="D81" s="5">
         <v>-3.1326583896751359</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>178.01292839000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.43447542000001249</v>
       </c>
       <c r="D82" s="5">
         <v>2.9758337308220639</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>177.98128890000001</v>
       </c>
       <c r="C83" s="5">
         <v>-3.1639490000003434E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.21307606791914901</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>177.14943192000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.83185697999999775</v>
       </c>
       <c r="D84" s="5">
         <v>-5.4666610269747951</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>176.66420482000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.48522710000000302</v>
       </c>
       <c r="D85" s="5">
         <v>-3.2378326044374517</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>176.82872297</v>
       </c>
       <c r="C86" s="5">
         <v>0.16451814999999215</v>
       </c>
       <c r="D86" s="5">
         <v>1.1232388184745812</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>177.33476668</v>
       </c>
       <c r="C87" s="5">
         <v>0.50604371000000015</v>
       </c>
       <c r="D87" s="5">
         <v>3.4886991835340719</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>177.66149428</v>
       </c>
       <c r="C88" s="5">
         <v>0.32672759999999812</v>
       </c>
       <c r="D88" s="5">
         <v>2.2334630575930436</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>178.14365638000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.4821621000000107</v>
       </c>
       <c r="D89" s="5">
         <v>3.3057788405564725</v>
       </c>
       <c r="E89" s="5">
         <v>0.40485504279961226</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>178.91210501</v>
       </c>
       <c r="C90" s="5">
         <v>0.76844862999999464</v>
       </c>
       <c r="D90" s="5">
         <v>5.3009678054873222</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>178.96613120999999</v>
       </c>
       <c r="C91" s="5">
         <v>5.4026199999981372E-2</v>
       </c>
       <c r="D91" s="5">
         <v>0.36296718435591124</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>179.36153363</v>
       </c>
       <c r="C92" s="5">
         <v>0.39540242000001058</v>
       </c>
       <c r="D92" s="5">
         <v>2.6836992581968033</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>177.94326330000001</v>
       </c>
       <c r="C93" s="5">
         <v>-1.4182703299999844</v>
       </c>
       <c r="D93" s="5">
         <v>-9.0868081576520829</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>178.83145930000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.88819599999999355</v>
       </c>
       <c r="D94" s="5">
         <v>6.1569508966651032</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>179.25426426000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.42280496000000767</v>
       </c>
       <c r="D95" s="5">
         <v>2.8743026392585191</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>179.91466088999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.66039662999997972</v>
       </c>
       <c r="D96" s="5">
         <v>4.5116501364510064</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>180.20319483</v>
       </c>
       <c r="C97" s="5">
         <v>0.28853394000000776</v>
       </c>
       <c r="D97" s="5">
         <v>1.9415378743809608</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>180.78698982</v>
       </c>
       <c r="C98" s="5">
         <v>0.58379499000000123</v>
       </c>
       <c r="D98" s="5">
         <v>3.9576006973601086</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>182.05013499</v>
       </c>
       <c r="C99" s="5">
         <v>1.2631451700000014</v>
       </c>
       <c r="D99" s="5">
         <v>8.7141263094761445</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>182.39330763000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.34317264000000591</v>
       </c>
       <c r="D100" s="5">
         <v>2.2856540127553782</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>182.78610825000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.39280062000000271</v>
       </c>
       <c r="D101" s="5">
         <v>2.6151407383674607</v>
       </c>
       <c r="E101" s="5">
         <v>2.6060158213532691</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>183.78813461999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0020263699999816</v>
       </c>
       <c r="D102" s="5">
         <v>6.7803655394280682</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>184.36023182</v>
       </c>
       <c r="C103" s="5">
         <v>0.57209720000000175</v>
       </c>
       <c r="D103" s="5">
         <v>3.7999891797865448</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>185.49219399</v>
       </c>
       <c r="C104" s="5">
         <v>1.1319621700000084</v>
       </c>
       <c r="D104" s="5">
         <v>7.6219136601832771</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>186.56424468</v>
       </c>
       <c r="C105" s="5">
         <v>1.0720506899999975</v>
       </c>
       <c r="D105" s="5">
         <v>7.1601501854534177</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>187.11255113000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.54830645000001255</v>
       </c>
       <c r="D106" s="5">
         <v>3.5843322043041415</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>187.39652698</v>
       </c>
       <c r="C107" s="5">
         <v>0.28397584999999026</v>
       </c>
       <c r="D107" s="5">
         <v>1.8364879501456821</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>187.78758117999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.39105419999998503</v>
       </c>
       <c r="D108" s="5">
         <v>2.5330701869725303</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>188.38248249</v>
       </c>
       <c r="C109" s="5">
         <v>0.59490131000001156</v>
       </c>
       <c r="D109" s="5">
         <v>3.8684790827041349</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>188.88516002</v>
       </c>
       <c r="C110" s="5">
         <v>0.50267752999999971</v>
       </c>
       <c r="D110" s="5">
         <v>3.2494798892454879</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>188.94665682999999</v>
       </c>
       <c r="C111" s="5">
         <v>6.1496809999994184E-2</v>
       </c>
       <c r="D111" s="5">
         <v>0.39139369484026965</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>189.83466335</v>
       </c>
       <c r="C112" s="5">
         <v>0.88800652000000468</v>
       </c>
       <c r="D112" s="5">
         <v>5.7878164524793441</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>190.62600601</v>
       </c>
       <c r="C113" s="5">
         <v>0.79134265999999798</v>
       </c>
       <c r="D113" s="5">
         <v>5.1186043774280154</v>
       </c>
       <c r="E113" s="5">
         <v>4.2891102803486625</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>191.10148038</v>
       </c>
       <c r="C114" s="5">
         <v>0.47547437000000059</v>
       </c>
       <c r="D114" s="5">
         <v>3.0345390656484783</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>192.10065899</v>
       </c>
       <c r="C115" s="5">
         <v>0.9991786100000013</v>
       </c>
       <c r="D115" s="5">
         <v>6.4578374796883109</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>192.84390746</v>
       </c>
       <c r="C116" s="5">
         <v>0.7432484699999975</v>
       </c>
       <c r="D116" s="5">
         <v>4.7429535967532299</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>195.24109462000001</v>
       </c>
       <c r="C117" s="5">
         <v>2.3971871600000156</v>
       </c>
       <c r="D117" s="5">
         <v>15.980168120263016</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>194.93866363999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.30243098000002533</v>
       </c>
       <c r="D118" s="5">
         <v>-1.8430606893708124</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>195.93927514000001</v>
       </c>
       <c r="C119" s="5">
         <v>1.0006115000000193</v>
       </c>
       <c r="D119" s="5">
         <v>6.3364483328487431</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>196.95502379999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.0157486599999856</v>
       </c>
       <c r="D120" s="5">
         <v>6.4012648907764369</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>197.67400548000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.71898168000001306</v>
       </c>
       <c r="D121" s="5">
         <v>4.469614963110824</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>198.71885111</v>
       </c>
       <c r="C122" s="5">
         <v>1.0448456299999975</v>
       </c>
       <c r="D122" s="5">
         <v>6.5305236383029985</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>199.66904281999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.95019170999998437</v>
       </c>
       <c r="D123" s="5">
         <v>5.8912366913140835</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>200.02610647</v>
       </c>
       <c r="C124" s="5">
         <v>0.35706365000001483</v>
       </c>
       <c r="D124" s="5">
         <v>2.1671656603827305</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>200.99791873000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.9718122600000072</v>
       </c>
       <c r="D125" s="5">
         <v>5.9884517661970449</v>
       </c>
       <c r="E125" s="5">
         <v>5.440974679738031</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>201.14855657000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.15063784000000169</v>
       </c>
       <c r="D126" s="5">
         <v>0.90305603133991053</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>202.36182821</v>
       </c>
       <c r="C127" s="5">
         <v>1.2132716399999879</v>
       </c>
       <c r="D127" s="5">
         <v>7.4830759476867792</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>203.02254221999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.66071400999999241</v>
       </c>
       <c r="D128" s="5">
         <v>3.9891450958074781</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>203.02106287999999</v>
       </c>
       <c r="C129" s="5">
         <v>-1.4793400000030488E-3</v>
       </c>
       <c r="D129" s="5">
         <v>-8.7435456119666632E-3</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>203.91410335</v>
       </c>
       <c r="C130" s="5">
         <v>0.89304047000001674</v>
       </c>
       <c r="D130" s="5">
         <v>5.4081042613860264</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>204.68939571000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.77529236000000878</v>
       </c>
       <c r="D131" s="5">
         <v>4.6590909624495414</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>205.18950269000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.5001069799999982</v>
       </c>
       <c r="D132" s="5">
         <v>2.971618819616384</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>205.82405562</v>
       </c>
       <c r="C133" s="5">
         <v>0.63455292999998392</v>
       </c>
       <c r="D133" s="5">
         <v>3.7748012561866995</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>206.64320816</v>
       </c>
       <c r="C134" s="5">
         <v>0.81915254000000459</v>
       </c>
       <c r="D134" s="5">
         <v>4.881780452539064</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>207.76236431999999</v>
       </c>
       <c r="C135" s="5">
         <v>1.1191561599999886</v>
       </c>
       <c r="D135" s="5">
         <v>6.6961916784308961</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>208.77268376000001</v>
       </c>
       <c r="C136" s="5">
         <v>1.0103194400000177</v>
       </c>
       <c r="D136" s="5">
         <v>5.9940635624176064</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>209.26102254</v>
       </c>
       <c r="C137" s="5">
         <v>0.48833877999999231</v>
       </c>
       <c r="D137" s="5">
         <v>2.8433059287587437</v>
       </c>
       <c r="E137" s="5">
         <v>4.1110394884734003</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>209.06730586</v>
       </c>
       <c r="C138" s="5">
         <v>-0.19371667999999431</v>
       </c>
       <c r="D138" s="5">
         <v>-1.105223034424696</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>208.94826738</v>
       </c>
       <c r="C139" s="5">
         <v>-0.11903848000000039</v>
       </c>
       <c r="D139" s="5">
         <v>-0.68111888019808386</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>208.74959956000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.19866781999999716</v>
       </c>
       <c r="D140" s="5">
         <v>-1.1350112385866917</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>208.49261591000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25698364999999512</v>
       </c>
       <c r="D141" s="5">
         <v>-1.467312660752973</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>208.31347238000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.1791435300000046</v>
       </c>
       <c r="D142" s="5">
         <v>-1.0262196983649163</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>208.19747796999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.1159944100000132</v>
       </c>
       <c r="D143" s="5">
         <v>-0.66614892936538439</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>207.62093444000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.57654352999998082</v>
       </c>
       <c r="D144" s="5">
         <v>-3.2729095760064664</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>207.01611703</v>
       </c>
       <c r="C145" s="5">
         <v>-0.60481741000000966</v>
       </c>
       <c r="D145" s="5">
         <v>-3.4402341710046525</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>206.03943717000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.97667985999999019</v>
       </c>
       <c r="D146" s="5">
         <v>-5.5168511954359678</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>203.74605106000001</v>
       </c>
       <c r="C147" s="5">
         <v>-2.2933861100000001</v>
       </c>
       <c r="D147" s="5">
         <v>-12.568859563468116</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>201.20067381000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.5453772500000014</v>
       </c>
       <c r="D148" s="5">
         <v>-14.003105553653484</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>200.21380986</v>
       </c>
       <c r="C149" s="5">
         <v>-0.98686395000001426</v>
       </c>
       <c r="D149" s="5">
         <v>-5.729634955085583</v>
       </c>
       <c r="E149" s="5">
         <v>-4.3234103370925814</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>201.65102157000001</v>
       </c>
       <c r="C150" s="5">
         <v>1.4372117100000139</v>
       </c>
       <c r="D150" s="5">
         <v>8.9624248298779019</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>201.42195726</v>
       </c>
       <c r="C151" s="5">
         <v>-0.22906431000001248</v>
       </c>
       <c r="D151" s="5">
         <v>-1.3546487777058469</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>201.79034193000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.36838467000001174</v>
       </c>
       <c r="D152" s="5">
         <v>2.2169159482762435</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>201.60120244999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.18913948000002279</v>
       </c>
       <c r="D153" s="5">
         <v>-1.1189879671261727</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>201.07325279</v>
       </c>
       <c r="C154" s="5">
         <v>-0.52794965999999022</v>
       </c>
       <c r="D154" s="5">
         <v>-3.0976686136912068</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>200.41365442</v>
       </c>
       <c r="C155" s="5">
         <v>-0.65959836999999766</v>
       </c>
       <c r="D155" s="5">
         <v>-3.8662147457785401</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>201.01293945</v>
       </c>
       <c r="C156" s="5">
         <v>0.59928503000000433</v>
       </c>
       <c r="D156" s="5">
         <v>3.6478949742265065</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>199.09220349</v>
       </c>
       <c r="C157" s="5">
         <v>-1.9207359600000018</v>
       </c>
       <c r="D157" s="5">
         <v>-10.88252634200677</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>198.30435818999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.78784530000001496</v>
       </c>
       <c r="D158" s="5">
         <v>-4.6466253115218787</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>197.11465945</v>
       </c>
       <c r="C159" s="5">
         <v>-1.189698739999983</v>
       </c>
       <c r="D159" s="5">
         <v>-6.9663668515628663</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>196.26072407000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.8539353799999958</v>
       </c>
       <c r="D160" s="5">
         <v>-5.0765153582530971</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>195.29818933000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.96253473999999528</v>
       </c>
       <c r="D161" s="5">
         <v>-5.7290593103989984</v>
       </c>
       <c r="E161" s="5">
         <v>-2.455185550605743</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>193.68075908</v>
       </c>
       <c r="C162" s="5">
         <v>-1.6174302500000124</v>
       </c>
       <c r="D162" s="5">
         <v>-9.4977991638447783</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>193.77855728</v>
       </c>
       <c r="C163" s="5">
         <v>9.7798199999999724E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.60762006456327455</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>192.92444835000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.85410892999999533</v>
       </c>
       <c r="D164" s="5">
         <v>-5.1628297341454914</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>192.42438784999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.50006050000001778</v>
       </c>
       <c r="D165" s="5">
         <v>-3.0664410203109727</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>191.51410349</v>
       </c>
       <c r="C166" s="5">
         <v>-0.91028435999999147</v>
       </c>
       <c r="D166" s="5">
         <v>-5.5313349828684188</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>190.97298218</v>
       </c>
       <c r="C167" s="5">
         <v>-0.54112130999999408</v>
       </c>
       <c r="D167" s="5">
         <v>-3.3383914783154611</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>190.43624401</v>
       </c>
       <c r="C168" s="5">
         <v>-0.53673817000000668</v>
       </c>
       <c r="D168" s="5">
         <v>-3.3210049287782151</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>190.64955877</v>
       </c>
       <c r="C169" s="5">
         <v>0.21331476000000293</v>
       </c>
       <c r="D169" s="5">
         <v>1.3524769542113013</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>190.9506609</v>
       </c>
       <c r="C170" s="5">
         <v>0.30110213000000385</v>
       </c>
       <c r="D170" s="5">
         <v>1.9117680577154461</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>190.82372462999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.12693627000001584</v>
       </c>
       <c r="D171" s="5">
         <v>-0.79480130460527487</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>190.61041435000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21331027999997332</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3331908176111185</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>190.24545126000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.36496309000000338</v>
       </c>
       <c r="D173" s="5">
         <v>-2.2736058583757268</v>
       </c>
       <c r="E173" s="5">
         <v>-2.5871914569890242</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>190.96956564000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.72411438000000317</v>
       </c>
       <c r="D174" s="5">
         <v>4.6642928975347386</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>191.800262</v>
       </c>
       <c r="C175" s="5">
         <v>0.83069635999999036</v>
       </c>
       <c r="D175" s="5">
         <v>5.346577168525779</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>192.00703887</v>
       </c>
       <c r="C176" s="5">
         <v>0.20677686999999878</v>
       </c>
       <c r="D176" s="5">
         <v>1.3013998664725746</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>192.73010518000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.72306631000000721</v>
       </c>
       <c r="D177" s="5">
         <v>4.6137815491646528</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>193.65969530000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.9295901200000003</v>
       </c>
       <c r="D178" s="5">
         <v>5.9439666971974559</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>193.87044470999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.21074940999997693</v>
       </c>
       <c r="D179" s="5">
         <v>1.3137399997432242</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>195.33729554000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.4668508300000269</v>
       </c>
       <c r="D180" s="5">
         <v>9.4668872496006742</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>196.20175773</v>
       </c>
       <c r="C181" s="5">
         <v>0.86446218999998337</v>
       </c>
       <c r="D181" s="5">
         <v>5.4417678532501235</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>196.79966125000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.5979035200000169</v>
       </c>
       <c r="D182" s="5">
         <v>3.7187879055273099</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>198.02211667</v>
       </c>
       <c r="C183" s="5">
         <v>1.2224554199999886</v>
       </c>
       <c r="D183" s="5">
         <v>7.7140169506532352</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>198.31009370000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.28797703000000752</v>
       </c>
       <c r="D184" s="5">
         <v>1.7591465788826088</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>198.77297250999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.4628788099999781</v>
       </c>
       <c r="D185" s="5">
         <v>2.837178174933519</v>
       </c>
       <c r="E185" s="5">
         <v>4.4823785239131997</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>198.92873986999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.15576735999999869</v>
       </c>
       <c r="D186" s="5">
         <v>0.94443713855256739</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>197.34734356000001</v>
       </c>
       <c r="C187" s="5">
         <v>-1.5813963099999739</v>
       </c>
       <c r="D187" s="5">
         <v>-9.1332407295505291</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>198.24000824999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.89266468999997528</v>
       </c>
       <c r="D188" s="5">
         <v>5.5650765791344536</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>198.05279236000001</v>
       </c>
       <c r="C189" s="5">
         <v>-0.18721588999997607</v>
       </c>
       <c r="D189" s="5">
         <v>-1.1274001840015702</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>198.48614090999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.43334854999997674</v>
       </c>
       <c r="D190" s="5">
         <v>2.6574841604984023</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>199.20710747999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.72096657000000164</v>
       </c>
       <c r="D191" s="5">
         <v>4.446934483451459</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>199.67661960000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.46951212000001874</v>
       </c>
       <c r="D192" s="5">
         <v>2.8652379129374239</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>199.79284469999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.11622509999997988</v>
       </c>
       <c r="D193" s="5">
         <v>0.70072040828630389</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>200.56506888999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.77222419000000286</v>
       </c>
       <c r="D194" s="5">
         <v>4.7380292912991617</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>200.57593360999999</v>
       </c>
       <c r="C195" s="5">
         <v>1.0864720000000716E-2</v>
       </c>
       <c r="D195" s="5">
         <v>6.502403030343995E-2</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>201.50034733999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.92441372999999771</v>
       </c>
       <c r="D196" s="5">
         <v>5.6729230689762211</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>201.65251436</v>
       </c>
       <c r="C197" s="5">
         <v>0.15216702000000737</v>
       </c>
       <c r="D197" s="5">
         <v>0.90997736625011427</v>
       </c>
       <c r="E197" s="5">
         <v>1.4486586449046213</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>202.11352281999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.46100845999998796</v>
       </c>
       <c r="D198" s="5">
         <v>2.7781424480542549</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>202.59932531000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.48580249000002595</v>
       </c>
       <c r="D199" s="5">
         <v>2.9227720832844861</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>203.22369807000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.62437275999999997</v>
       </c>
       <c r="D200" s="5">
         <v>3.7615050850419829</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>204.30046393999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.0767658699999743</v>
       </c>
       <c r="D201" s="5">
         <v>6.5467077236024629</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>204.88104571</v>
       </c>
       <c r="C202" s="5">
         <v>0.5805817700000091</v>
       </c>
       <c r="D202" s="5">
         <v>3.4639729124465557</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>205.2467092</v>
       </c>
       <c r="C203" s="5">
         <v>0.36566349000000287</v>
       </c>
       <c r="D203" s="5">
         <v>2.1628609760754314</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>205.09263182000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.15407737999998972</v>
       </c>
       <c r="D204" s="5">
         <v>-0.89712217762200064</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>205.79269631</v>
       </c>
       <c r="C205" s="5">
         <v>0.70006448999998838</v>
       </c>
       <c r="D205" s="5">
         <v>4.1738681858705995</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>205.78646964999999</v>
       </c>
       <c r="C206" s="5">
         <v>-6.2266600000100425E-3</v>
       </c>
       <c r="D206" s="5">
         <v>-3.6302302370028183E-2</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>206.08799368999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.30152404000000388</v>
       </c>
       <c r="D207" s="5">
         <v>1.7725121883612527</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>207.07984568000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.99185199000001489</v>
       </c>
       <c r="D208" s="5">
         <v>5.9306644062978586</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>208.43588177999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.356036099999983</v>
       </c>
       <c r="D209" s="5">
         <v>8.1473332578422486</v>
       </c>
       <c r="E209" s="5">
         <v>3.3638893328599817</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>208.56882266</v>
       </c>
       <c r="C210" s="5">
         <v>0.1329408800000067</v>
       </c>
       <c r="D210" s="5">
         <v>0.76805327402789114</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>209.08238849</v>
       </c>
       <c r="C211" s="5">
         <v>0.51356583000000455</v>
       </c>
       <c r="D211" s="5">
         <v>2.9951458421561217</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>209.63477696999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.55238847999999052</v>
       </c>
       <c r="D212" s="5">
         <v>3.216834735880858</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>209.44803407000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.1867428999999845</v>
       </c>
       <c r="D213" s="5">
         <v>-1.0637396216722883</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>209.65655125000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.20851718000000119</v>
       </c>
       <c r="D214" s="5">
         <v>1.2012300381161634</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>210.11544699999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.45889574999998217</v>
       </c>
       <c r="D215" s="5">
         <v>2.6584084300247612</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>210.54282866</v>
       </c>
       <c r="C216" s="5">
         <v>0.42738166000000888</v>
       </c>
       <c r="D216" s="5">
         <v>2.468331160961923</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>210.57942209000001</v>
       </c>
       <c r="C217" s="5">
         <v>3.6593430000010585E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.20876568176857457</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>210.27631402</v>
       </c>
       <c r="C218" s="5">
         <v>-0.3031080700000075</v>
       </c>
       <c r="D218" s="5">
         <v>-1.7136713195658904</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>211.90233563999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.6260216199999888</v>
       </c>
       <c r="D219" s="5">
         <v>9.6843477047635851</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>212.68301416</v>
       </c>
       <c r="C220" s="5">
         <v>0.78067852000000926</v>
       </c>
       <c r="D220" s="5">
         <v>4.5116621560208792</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>213.01324503000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.33023087000000828</v>
       </c>
       <c r="D221" s="5">
         <v>1.8792226895226083</v>
       </c>
       <c r="E221" s="5">
         <v>2.196053391052577</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>212.83541351</v>
       </c>
       <c r="C222" s="5">
         <v>-0.17783152000001223</v>
       </c>
       <c r="D222" s="5">
         <v>-0.99721830137231571</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>212.78607732</v>
       </c>
       <c r="C223" s="5">
         <v>-4.933618999999112E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-0.27781094051096966</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>212.94727383</v>
       </c>
       <c r="C224" s="5">
         <v>0.16119650999999635</v>
       </c>
       <c r="D224" s="5">
         <v>0.91285957395970119</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>213.15498756</v>
       </c>
       <c r="C225" s="5">
         <v>0.20771372999999471</v>
       </c>
       <c r="D225" s="5">
         <v>1.1768079817984223</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>212.63357755000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.52141000999998255</v>
       </c>
       <c r="D226" s="5">
         <v>-2.8962132935035023</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>212.49797923</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13559832000001393</v>
       </c>
       <c r="D227" s="5">
         <v>-0.76257231070575582</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>212.47266077</v>
       </c>
       <c r="C228" s="5">
         <v>-2.5318459999994047E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-0.14288253639666015</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>212.25838529000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.21427547999999774</v>
       </c>
       <c r="D229" s="5">
         <v>-1.2034919733908023</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>211.47019478999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.78819050000001312</v>
       </c>
       <c r="D230" s="5">
         <v>-4.3661344025470168</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>210.67225345</v>
       </c>
       <c r="C231" s="5">
         <v>-0.79794133999999417</v>
       </c>
       <c r="D231" s="5">
         <v>-4.4351671577431917</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>208.85641634999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.8158371000000102</v>
       </c>
       <c r="D232" s="5">
         <v>-9.8665956786843871</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>208.34261032000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.51380602999998359</v>
       </c>
       <c r="D233" s="5">
         <v>-2.9124927692099178</v>
       </c>
       <c r="E233" s="5">
         <v>-2.192649902752386</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>208.63050559999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.28789527999998654</v>
       </c>
       <c r="D234" s="5">
         <v>1.6708637066916943</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>207.02908332000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.60142227999998</v>
       </c>
       <c r="D235" s="5">
         <v>-8.8319672543902943</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>205.44570009</v>
       </c>
       <c r="C236" s="5">
         <v>-1.5833832300000097</v>
       </c>
       <c r="D236" s="5">
         <v>-8.8013598575923382</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>204.16314971</v>
       </c>
       <c r="C237" s="5">
         <v>-1.2825503800000035</v>
       </c>
       <c r="D237" s="5">
         <v>-7.2393863604559572</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>203.33308971</v>
       </c>
       <c r="C238" s="5">
         <v>-0.83006000000000313</v>
       </c>
       <c r="D238" s="5">
         <v>-4.7711732561231734</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>201.88204160000001</v>
       </c>
       <c r="C239" s="5">
         <v>-1.4510481099999879</v>
       </c>
       <c r="D239" s="5">
         <v>-8.2353236750055459</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>200.90512557</v>
       </c>
       <c r="C240" s="5">
         <v>-0.97691603000001237</v>
       </c>
       <c r="D240" s="5">
         <v>-5.65477056421404</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>200.06000273000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.84512283999998772</v>
       </c>
       <c r="D241" s="5">
         <v>-4.9327254646334033</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>200.07184411</v>
       </c>
       <c r="C242" s="5">
         <v>1.1841379999992796E-2</v>
       </c>
       <c r="D242" s="5">
         <v>7.1050097641944809E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>198.70905003999999</v>
       </c>
       <c r="C243" s="5">
         <v>-1.3627940700000067</v>
       </c>
       <c r="D243" s="5">
         <v>-7.8744563127935212</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>198.16544629000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.54360374999998839</v>
       </c>
       <c r="D244" s="5">
         <v>-3.2338659666094394</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>198.11608962</v>
       </c>
       <c r="C245" s="5">
         <v>-4.9356670000008762E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.29847250128357539</v>
       </c>
       <c r="E245" s="5">
         <v>-4.9085113622665872</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>198.21525063000001</v>
       </c>
       <c r="C246" s="5">
         <v>9.9161010000017313E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.60227985943031026</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>198.27357817000001</v>
       </c>
       <c r="C247" s="5">
         <v>5.8327539999993405E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.35368842312915039</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>198.90079505</v>
       </c>
       <c r="C248" s="5">
         <v>0.62721687999999176</v>
       </c>
       <c r="D248" s="5">
         <v>3.8628172705269304</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>198.70975490999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.19104014000001257</v>
       </c>
       <c r="D249" s="5">
         <v>-1.1465062363779754</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>198.95061115999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.24085625000000732</v>
       </c>
       <c r="D250" s="5">
         <v>1.4642568701436431</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>199.36769107999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.41707991999999194</v>
       </c>
       <c r="D251" s="5">
         <v>2.5448890770898736</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>199.78744925999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.41975818000000231</v>
       </c>
       <c r="D252" s="5">
         <v>2.5560003433454437</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>199.93263508000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.14518582000002311</v>
       </c>
       <c r="D253" s="5">
         <v>0.87553556877761896</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>200.37100812</v>
       </c>
       <c r="C254" s="5">
         <v>0.43837303999998767</v>
       </c>
       <c r="D254" s="5">
         <v>2.6630870899542636</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>201.27153435</v>
       </c>
       <c r="C255" s="5">
         <v>0.90052622999999699</v>
       </c>
       <c r="D255" s="5">
         <v>5.5284816190436237</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>201.38694272999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.11540837999999098</v>
       </c>
       <c r="D256" s="5">
         <v>0.69024984420127389</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>201.82427308999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.43733036000000425</v>
       </c>
       <c r="D257" s="5">
         <v>2.637261687083936</v>
       </c>
       <c r="E257" s="5">
         <v>1.8717225224425427</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>201.78355436000001</v>
       </c>
       <c r="C258" s="5">
         <v>-4.0718729999980496E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-0.24183559175221525</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>201.97981830000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.19626393999999436</v>
       </c>
       <c r="D259" s="5">
         <v>1.173439191154646</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>202.79097501000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.81115671000000589</v>
       </c>
       <c r="D260" s="5">
         <v>4.9271201742815851</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>203.99195230000001</v>
       </c>
       <c r="C261" s="5">
         <v>1.2009772899999973</v>
       </c>
       <c r="D261" s="5">
         <v>7.3428033570277496</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>203.18865208</v>
       </c>
       <c r="C262" s="5">
         <v>-0.80330022000001122</v>
       </c>
       <c r="D262" s="5">
         <v>-4.624466786358095</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>203.44083918000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.25218710000001465</v>
       </c>
       <c r="D263" s="5">
         <v>1.4995862054456577</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>203.78754488999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.34670570999998063</v>
       </c>
       <c r="D264" s="5">
         <v>2.0643286817970674</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>204.00670521000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.21916032000001451</v>
       </c>
       <c r="D265" s="5">
         <v>1.2981830963582519</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>204.24213578000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.23543057000000545</v>
       </c>
       <c r="D266" s="5">
         <v>1.3936639242810855</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>203.61521597000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.62691981000000396</v>
       </c>
       <c r="D267" s="5">
         <v>-3.621839696033835</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>203.71334615000001</v>
       </c>
       <c r="C268" s="5">
         <v>9.813017999999829E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.57986260920661614</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>203.94474335000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.23139720000000352</v>
       </c>
       <c r="D269" s="5">
         <v>1.37162338883281</v>
       </c>
       <c r="E269" s="5">
         <v>1.0506517514146774</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>205.27710392</v>
       </c>
       <c r="C270" s="5">
         <v>1.3323605699999916</v>
       </c>
       <c r="D270" s="5">
         <v>8.1274479651510347</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>205.86587026000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.58876634000000649</v>
       </c>
       <c r="D271" s="5">
         <v>3.4966008282617533</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>206.07902039999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.213150139999982</v>
       </c>
       <c r="D272" s="5">
         <v>1.2495600880293667</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>207.04642201999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.96740162000000396</v>
       </c>
       <c r="D273" s="5">
         <v>5.7809304963060582</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>207.62103156000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.57460954000001152</v>
       </c>
       <c r="D274" s="5">
         <v>3.3816301282469041</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>208.34241272</v>
       </c>
       <c r="C275" s="5">
         <v>0.72138115999999286</v>
       </c>
       <c r="D275" s="5">
         <v>4.2500175526106743</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>208.90632152000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.5639088000000072</v>
       </c>
       <c r="D276" s="5">
         <v>3.2967631303304268</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>209.31976287000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.41344134999999937</v>
       </c>
       <c r="D277" s="5">
         <v>2.400912186160542</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>209.46076772999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.14100485999998114</v>
       </c>
       <c r="D278" s="5">
         <v>0.81136221768223216</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>209.45462215000001</v>
       </c>
       <c r="C279" s="5">
         <v>-6.1455799999805549E-3</v>
       </c>
       <c r="D279" s="5">
         <v>-3.5202325196126427E-2</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>211.00107882</v>
       </c>
       <c r="C280" s="5">
         <v>1.5464566699999978</v>
       </c>
       <c r="D280" s="5">
         <v>9.228690248615834</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>210.86525796000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.13582085999999549</v>
       </c>
       <c r="D281" s="5">
         <v>-0.76970813334680255</v>
       </c>
       <c r="E281" s="5">
         <v>3.3933282595685066</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>210.64948530000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.21577265999999895</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2210399731130583</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>211.56130639</v>
       </c>
       <c r="C283" s="5">
         <v>0.91182108999998945</v>
       </c>
       <c r="D283" s="5">
         <v>5.3198067918185821</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>211.57683596999999</v>
       </c>
       <c r="C284" s="5">
         <v>1.5529579999991938E-2</v>
       </c>
       <c r="D284" s="5">
         <v>8.8121130389451352E-2</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>212.11789936</v>
       </c>
       <c r="C285" s="5">
         <v>0.54106339000000503</v>
       </c>
       <c r="D285" s="5">
         <v>3.1122806540034187</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>212.29855838</v>
       </c>
       <c r="C286" s="5">
         <v>0.18065902000000733</v>
       </c>
       <c r="D286" s="5">
         <v>1.026830961517966</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>212.46564334000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.16708496000001105</v>
       </c>
       <c r="D287" s="5">
         <v>0.94853275638633328</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>212.35810312999999</v>
       </c>
       <c r="C288" s="5">
         <v>-0.10754021000002467</v>
       </c>
       <c r="D288" s="5">
         <v>-0.60569607977776219</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>213.21647096999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.85836783999999966</v>
       </c>
       <c r="D289" s="5">
         <v>4.9597921627648534</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>213.65103923999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.43456826999999976</v>
       </c>
       <c r="D290" s="5">
         <v>2.4733903321521922</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>214.31058985999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.65955062000000453</v>
       </c>
       <c r="D291" s="5">
         <v>3.7680041647790041</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>215.26972069999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.95913084000000026</v>
       </c>
       <c r="D292" s="5">
         <v>5.5046955426365285</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>215.67708758000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.40736688000001209</v>
       </c>
       <c r="D293" s="5">
         <v>2.2946112102146587</v>
       </c>
       <c r="E293" s="5">
         <v>2.2819451940787605</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>216.48926942</v>
       </c>
       <c r="C294" s="5">
         <v>0.81218183999999383</v>
       </c>
       <c r="D294" s="5">
         <v>4.6136545328992362</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>217.13441112999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.6451417099999901</v>
       </c>
       <c r="D295" s="5">
         <v>3.6352178791216883</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>218.3173219</v>
       </c>
       <c r="C296" s="5">
         <v>1.1829107700000066</v>
       </c>
       <c r="D296" s="5">
         <v>6.736874026989037</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>218.63143506</v>
       </c>
       <c r="C297" s="5">
         <v>0.31411316000000511</v>
       </c>
       <c r="D297" s="5">
         <v>1.7402786331520037</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>220.21007306000001</v>
       </c>
       <c r="C298" s="5">
         <v>1.5786380000000122</v>
       </c>
       <c r="D298" s="5">
         <v>9.0171707661952816</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>221.5776123</v>
       </c>
       <c r="C299" s="5">
         <v>1.3675392399999851</v>
       </c>
       <c r="D299" s="5">
         <v>7.7120683779428267</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>222.67765004</v>
       </c>
       <c r="C300" s="5">
         <v>1.1000377400000048</v>
       </c>
       <c r="D300" s="5">
         <v>6.1228771598832887</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>223.27560575999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.59795571999998742</v>
       </c>
       <c r="D301" s="5">
         <v>3.2703769108385128</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>224.57712504</v>
       </c>
       <c r="C302" s="5">
         <v>1.3015192800000079</v>
       </c>
       <c r="D302" s="5">
         <v>7.223726901938532</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>225.50221934000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.92509430000001203</v>
       </c>
       <c r="D303" s="5">
         <v>5.0566701496285837</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>225.81496614</v>
       </c>
       <c r="C304" s="5">
         <v>0.31274679999998511</v>
       </c>
       <c r="D304" s="5">
         <v>1.6770218790124636</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>227.89297998999999</v>
       </c>
       <c r="C305" s="5">
         <v>2.0780138499999907</v>
       </c>
       <c r="D305" s="5">
         <v>11.619148703028559</v>
       </c>
       <c r="E305" s="5">
         <v>5.6639731865206988</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>229.20748934</v>
       </c>
       <c r="C306" s="5">
         <v>1.3145093500000087</v>
       </c>
       <c r="D306" s="5">
         <v>7.1455849533914595</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>230.13678884000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.92929950000001327</v>
       </c>
       <c r="D307" s="5">
         <v>4.9752551322026495</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>231.02153433000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.88474549000000025</v>
       </c>
       <c r="D308" s="5">
         <v>4.7121264297190324</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>232.42294171</v>
       </c>
       <c r="C309" s="5">
         <v>1.4014073799999949</v>
       </c>
       <c r="D309" s="5">
         <v>7.5272049014441844</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>233.62834176000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.2054000500000086</v>
       </c>
       <c r="D310" s="5">
         <v>6.4041077061445018</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>234.26840131</v>
       </c>
       <c r="C311" s="5">
         <v>0.64005954999998949</v>
       </c>
       <c r="D311" s="5">
         <v>3.337570906384224</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>235.33962120999999</v>
       </c>
       <c r="C312" s="5">
         <v>1.0712198999999885</v>
       </c>
       <c r="D312" s="5">
         <v>5.6272650449452843</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>236.35310564</v>
       </c>
       <c r="C313" s="5">
         <v>1.0134844300000054</v>
       </c>
       <c r="D313" s="5">
         <v>5.2919472633755404</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>236.54660541000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.19349977000001672</v>
       </c>
       <c r="D314" s="5">
         <v>0.98686297696573</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>237.30977053000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.76316511999999648</v>
       </c>
       <c r="D315" s="5">
         <v>3.9409763908164086</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>236.72331398</v>
       </c>
       <c r="C316" s="5">
         <v>-0.58645655000000829</v>
       </c>
       <c r="D316" s="5">
         <v>-2.9255470021408714</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>238.03573309999999</v>
       </c>
       <c r="C317" s="5">
         <v>1.3124191199999871</v>
       </c>
       <c r="D317" s="5">
         <v>6.8595881974630624</v>
       </c>
       <c r="E317" s="5">
         <v>4.45066500532183</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>237.35005036999999</v>
       </c>
       <c r="C318" s="5">
         <v>-0.68568272999999635</v>
       </c>
       <c r="D318" s="5">
         <v>-3.4024619521766275</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>238.31236802999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.96231765999999652</v>
       </c>
       <c r="D319" s="5">
         <v>4.9752812303521354</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>238.99246403999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.68009600999999975</v>
       </c>
       <c r="D320" s="5">
         <v>3.4788270748147054</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>240.14639328000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.1539292400000249</v>
       </c>
       <c r="D321" s="5">
         <v>5.9503359931978528</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>240.35756791</v>
       </c>
       <c r="C322" s="5">
         <v>0.21117462999998793</v>
       </c>
       <c r="D322" s="5">
         <v>1.0603480629680195</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>241.04362248999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.68605457999998976</v>
       </c>
       <c r="D323" s="5">
         <v>3.479455446761559</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>241.88266196999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.83903947999999673</v>
       </c>
       <c r="D324" s="5">
         <v>4.2579372631245782</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>242.25356923000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.37090726000002405</v>
       </c>
       <c r="D325" s="5">
         <v>1.8557004080438144</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>243.32336501</v>
       </c>
       <c r="C326" s="5">
         <v>1.0697957799999926</v>
       </c>
       <c r="D326" s="5">
         <v>5.4298413873177687</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>243.92609329000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.602728280000008</v>
       </c>
       <c r="D327" s="5">
         <v>3.0133133409335322</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>244.84745606999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.92136277999998129</v>
       </c>
       <c r="D328" s="5">
         <v>4.6280258640660987</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>245.96188806000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.1144319900000141</v>
       </c>
       <c r="D329" s="5">
         <v>5.6006676797815125</v>
       </c>
       <c r="E329" s="5">
         <v>3.3298172743964516</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>246.62994601</v>
       </c>
       <c r="C330" s="5">
         <v>0.6680579499999908</v>
       </c>
       <c r="D330" s="5">
         <v>3.3084573913114257</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>246.72019377000001</v>
       </c>
       <c r="C331" s="5">
         <v>9.0247760000011112E-2</v>
       </c>
       <c r="D331" s="5">
         <v>0.43999334594824191</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>247.30117068999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.58097691999998347</v>
       </c>
       <c r="D332" s="5">
         <v>2.8626473789343576</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>246.99525249000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.30591819999997938</v>
       </c>
       <c r="D333" s="5">
         <v>-1.4743742518070091</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>247.23311297999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.23786048999997433</v>
       </c>
       <c r="D334" s="5">
         <v>1.1617602694038887</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>248.36336918000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.1302562000000194</v>
       </c>
       <c r="D335" s="5">
         <v>5.6260076813723803</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>248.49172994</v>
       </c>
       <c r="C336" s="5">
         <v>0.12836075999999252</v>
       </c>
       <c r="D336" s="5">
         <v>0.62195771160185043</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>249.40197187999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.9102419399999917</v>
       </c>
       <c r="D337" s="5">
         <v>4.4853303109097409</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>249.98134855000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.57937667000001625</v>
       </c>
       <c r="D338" s="5">
         <v>2.8235714310958615</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>250.58733501</v>
       </c>
       <c r="C339" s="5">
         <v>0.6059864599999969</v>
       </c>
       <c r="D339" s="5">
         <v>2.9480513166971756</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>251.77062764999999</v>
       </c>
       <c r="C340" s="5">
         <v>1.1832926399999906</v>
       </c>
       <c r="D340" s="5">
         <v>5.8160002587560378</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>251.52134013</v>
       </c>
       <c r="C341" s="5">
         <v>-0.24928751999999577</v>
       </c>
       <c r="D341" s="5">
         <v>-1.1817157574853354</v>
       </c>
       <c r="E341" s="5">
         <v>2.2602900448722485</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>252.02178581999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.50044568999999228</v>
       </c>
       <c r="D342" s="5">
         <v>2.4139120319822016</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>252.51736495</v>
       </c>
       <c r="C343" s="5">
         <v>0.49557913000001008</v>
       </c>
       <c r="D343" s="5">
         <v>2.3853854137436903</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>252.74184740000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.22448245000001066</v>
       </c>
       <c r="D344" s="5">
         <v>1.0720052733865115</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>253.76336831</v>
       </c>
       <c r="C345" s="5">
         <v>1.0215209099999925</v>
       </c>
       <c r="D345" s="5">
         <v>4.9593894337934374</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>255.25943518</v>
       </c>
       <c r="C346" s="5">
         <v>1.4960668699999928</v>
       </c>
       <c r="D346" s="5">
         <v>7.3085889281043093</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>255.74790049000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.48846531000000937</v>
       </c>
       <c r="D347" s="5">
         <v>2.3206472402079736</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>256.30029401000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.55239352000000963</v>
       </c>
       <c r="D348" s="5">
         <v>2.6229103086061967</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>256.89171683000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.59142281999999113</v>
       </c>
       <c r="D349" s="5">
         <v>2.8044612825224968</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>257.09464788000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.20293105000001788</v>
       </c>
       <c r="D350" s="5">
         <v>0.95206675594929902</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>255.72562045999999</v>
       </c>
       <c r="C351" s="5">
         <v>-1.3690274200000374</v>
       </c>
       <c r="D351" s="5">
         <v>-6.2061283195255061</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>255.61060803000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.11501242999997885</v>
       </c>
       <c r="D352" s="5">
         <v>-0.53836620044561689</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>255.33886770999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.27174032000002057</v>
       </c>
       <c r="D353" s="5">
         <v>-1.2682903384694577</v>
       </c>
       <c r="E353" s="5">
         <v>1.5177748250016831</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>257.38274453000002</v>
       </c>
       <c r="C354" s="5">
         <v>2.0438768200000368</v>
       </c>
       <c r="D354" s="5">
         <v>10.039850652772554</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>257.21312532000002</v>
       </c>
       <c r="C355" s="5">
         <v>-0.16961921000000757</v>
       </c>
       <c r="D355" s="5">
         <v>-0.78795846050130347</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>257.37247079000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.15934547000000521</v>
       </c>
       <c r="D356" s="5">
         <v>0.74594729488297595</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>257.96492591999998</v>
       </c>
       <c r="C357" s="5">
         <v>0.59245512999996208</v>
       </c>
       <c r="D357" s="5">
         <v>2.7975665796536431</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>258.38014405000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.41521813000002794</v>
       </c>
       <c r="D358" s="5">
         <v>1.9487009506378605</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>259.29312437999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.91298032999998213</v>
       </c>
       <c r="D359" s="5">
         <v>4.3235549330552736</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>260.76734355999997</v>
       </c>
       <c r="C360" s="5">
         <v>1.4742191799999773</v>
       </c>
       <c r="D360" s="5">
         <v>7.0400798398009945</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>261.26775979000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.50041623000004165</v>
       </c>
       <c r="D361" s="5">
         <v>2.3272784250957024</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>261.80619981000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.53844001999999591</v>
       </c>
       <c r="D362" s="5">
         <v>2.5012741994137944</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>264.27923279999999</v>
       </c>
       <c r="C363" s="5">
         <v>2.4730329899999788</v>
       </c>
       <c r="D363" s="5">
         <v>11.9430992805309</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>265.78776495</v>
       </c>
       <c r="C364" s="5">
         <v>1.5085321500000077</v>
       </c>
       <c r="D364" s="5">
         <v>7.0689078791715154</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>265.95490704999997</v>
       </c>
       <c r="C365" s="5">
         <v>0.1671420999999782</v>
       </c>
       <c r="D365" s="5">
         <v>0.75724211974388389</v>
       </c>
       <c r="E365" s="5">
         <v>4.1576276401668277</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>265.58671234000002</v>
       </c>
       <c r="C366" s="5">
         <v>-0.36819470999995474</v>
       </c>
       <c r="D366" s="5">
         <v>-1.6487188092803695</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>266.09922259000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.51251024999999117</v>
       </c>
       <c r="D367" s="5">
         <v>2.3404104139341797</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>266.84228916000001</v>
       </c>
       <c r="C368" s="5">
         <v>0.74306656999999632</v>
       </c>
       <c r="D368" s="5">
         <v>3.4028771501116717</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>247.80252465000001</v>
       </c>
       <c r="C369" s="5">
         <v>-19.039764509999998</v>
       </c>
       <c r="D369" s="5">
         <v>-58.864874323126145</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>253.31512090000001</v>
       </c>
       <c r="C370" s="5">
         <v>5.5125962500000014</v>
       </c>
       <c r="D370" s="5">
         <v>30.216090790067685</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>259.71277259999999</v>
       </c>
       <c r="C371" s="5">
         <v>6.3976516999999831</v>
       </c>
       <c r="D371" s="5">
         <v>34.89204218150055</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>260.12443492</v>
       </c>
       <c r="C372" s="5">
         <v>0.41166232000000491</v>
       </c>
       <c r="D372" s="5">
         <v>1.9187512337134116</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>257.77669423999998</v>
       </c>
       <c r="C373" s="5">
         <v>-2.3477406800000153</v>
       </c>
       <c r="D373" s="5">
         <v>-10.308765441348633</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>259.35032082999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.5736265900000035</v>
       </c>
       <c r="D374" s="5">
         <v>7.5765656839061224</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>265.18959645000001</v>
       </c>
       <c r="C375" s="5">
         <v>5.8392756200000235</v>
       </c>
       <c r="D375" s="5">
         <v>30.628011032018421</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>265.15866963000002</v>
       </c>
       <c r="C376" s="5">
         <v>-3.0926819999990585E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-0.13985612296564254</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>265.17397538</v>
       </c>
       <c r="C377" s="5">
         <v>1.5305749999981799E-2</v>
       </c>
       <c r="D377" s="5">
         <v>6.928957746465958E-2</v>
       </c>
       <c r="E377" s="5">
         <v>-0.29363311196703989</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>265.46248482999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.28850944999999228</v>
       </c>
       <c r="D378" s="5">
         <v>1.3134418686661542</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>265.89422760000002</v>
       </c>
       <c r="C379" s="5">
         <v>0.43174277000002803</v>
       </c>
       <c r="D379" s="5">
         <v>1.9692082406966627</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>268.04194729</v>
       </c>
       <c r="C380" s="5">
         <v>2.147719689999974</v>
       </c>
       <c r="D380" s="5">
         <v>10.135229826675939</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>266.83217772</v>
       </c>
       <c r="C381" s="5">
         <v>-1.2097695699999917</v>
       </c>
       <c r="D381" s="5">
         <v>-5.2835885105765978</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>267.29939797999998</v>
       </c>
       <c r="C382" s="5">
         <v>0.46722025999997641</v>
       </c>
       <c r="D382" s="5">
         <v>2.1215409634766091</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>267.68853762999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.38913965000000417</v>
       </c>
       <c r="D383" s="5">
         <v>1.7610394939257201</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>269.03335412000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.3448164900000279</v>
       </c>
       <c r="D384" s="5">
         <v>6.1979691140810367</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>269.88502397000002</v>
       </c>
       <c r="C385" s="5">
         <v>0.8516698500000075</v>
       </c>
       <c r="D385" s="5">
         <v>3.8656441471352165</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>271.53506060000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.6500366299999882</v>
       </c>
       <c r="D386" s="5">
         <v>7.5884203461725308</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>273.74513428</v>
       </c>
       <c r="C387" s="5">
         <v>2.2100736799999936</v>
       </c>
       <c r="D387" s="5">
         <v>10.216328098670591</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>276.34777485000001</v>
       </c>
       <c r="C388" s="5">
         <v>2.6026405700000055</v>
       </c>
       <c r="D388" s="5">
         <v>12.024950856655847</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>276.54863597000002</v>
       </c>
       <c r="C389" s="5">
         <v>0.20086112000001322</v>
       </c>
       <c r="D389" s="5">
         <v>0.87570542085617653</v>
       </c>
       <c r="E389" s="5">
         <v>4.2895086419019401</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>274.74618009</v>
       </c>
       <c r="C390" s="5">
         <v>-1.802455880000025</v>
       </c>
       <c r="D390" s="5">
         <v>-7.5468512556223892</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>277.79653603000003</v>
       </c>
       <c r="C391" s="5">
         <v>3.0503559400000313</v>
       </c>
       <c r="D391" s="5">
         <v>14.167359516450873</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>277.75439934000002</v>
       </c>
       <c r="C392" s="5">
         <v>-4.2136690000006638E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-0.18186643719914075</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>279.17023332999997</v>
       </c>
       <c r="C393" s="5">
         <v>1.4158339899999532</v>
       </c>
       <c r="D393" s="5">
         <v>6.2913583841950338</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>279.79806972</v>
       </c>
       <c r="C394" s="5">
         <v>0.62783639000002722</v>
       </c>
       <c r="D394" s="5">
         <v>2.732357387689377</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>280.64320994000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.84514022000001887</v>
       </c>
       <c r="D395" s="5">
         <v>3.6854699758720022</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>280.9202497</v>
       </c>
       <c r="C396" s="5">
         <v>0.27703975999997965</v>
       </c>
       <c r="D396" s="5">
         <v>1.1910448489534486</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>281.72471071000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.80446101000001136</v>
       </c>
       <c r="D397" s="5">
         <v>3.4910396933457433</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>282.53060284999998</v>
       </c>
       <c r="C398" s="5">
         <v>0.805892139999969</v>
       </c>
       <c r="D398" s="5">
         <v>3.4872042746337595</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>282.75976751000002</v>
       </c>
       <c r="C399" s="5">
         <v>0.22916466000003766</v>
       </c>
       <c r="D399" s="5">
         <v>0.97769130878022636</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>284.52952539</v>
       </c>
       <c r="C400" s="5">
         <v>1.769757879999986</v>
       </c>
       <c r="D400" s="5">
         <v>7.7746652149884188</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>283.35137528000001</v>
       </c>
       <c r="C401" s="5">
         <v>-1.17815010999999</v>
       </c>
       <c r="D401" s="5">
         <v>-4.8572225734868084</v>
       </c>
       <c r="E401" s="5">
         <v>2.4598708600167996</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>283.57513405999998</v>
       </c>
       <c r="C402" s="5">
         <v>0.22375877999996874</v>
       </c>
       <c r="D402" s="5">
         <v>0.95175054801162062</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>284.06733221000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.49219815000003564</v>
       </c>
       <c r="D403" s="5">
         <v>2.102825163444022</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>284.59336594000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.52603372999999465</v>
       </c>
       <c r="D404" s="5">
         <v>2.2449234699012166</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>285.73306909000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.1397031500000026</v>
       </c>
       <c r="D405" s="5">
         <v>4.9128792692746837</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>286.15855701999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.42548792999997431</v>
       </c>
       <c r="D406" s="5">
         <v>1.8016398762816133</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>286.21600242</v>
       </c>
       <c r="C407" s="5">
         <v>5.7445400000005975E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.24116225187169604</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>286.32959849999997</v>
       </c>
       <c r="C408" s="5">
         <v>0.11359607999997934</v>
       </c>
       <c r="D408" s="5">
         <v>0.47730822295870556</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>286.61867992999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.28908143000001019</v>
       </c>
       <c r="D409" s="5">
         <v>1.2182830181614257</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>286.79763032</v>
       </c>
       <c r="C410" s="5">
         <v>0.17895039000001134</v>
       </c>
       <c r="D410" s="5">
         <v>0.75179819961919137</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>286.84296568000002</v>
       </c>
       <c r="C411" s="5">
         <v>4.5335360000024139E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.18985427055839832</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>286.78448345999999</v>
       </c>
       <c r="C412" s="5">
         <v>-5.8482220000030338E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.24438466614712384</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>286.90615532999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.12167187000000013</v>
       </c>
       <c r="D413" s="5">
         <v>0.51030453872387138</v>
       </c>
       <c r="E413" s="5">
         <v>1.2545483664892165</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>288.13373288999998</v>
       </c>
       <c r="C414" s="5">
         <v>1.2275775599999861</v>
       </c>
       <c r="D414" s="5">
         <v>5.2569737775373548</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>287.55958407999998</v>
       </c>
       <c r="C415" s="5">
         <v>-0.57414880999999696</v>
       </c>
       <c r="D415" s="5">
         <v>-2.3651434159659757</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>287.74964555000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.19006147000004603</v>
       </c>
       <c r="D416" s="5">
         <v>0.79602524464856828</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>287.45843024999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.29121530000003304</v>
       </c>
       <c r="D417" s="5">
         <v>-1.2077156050828153</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>288.29354487000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.83511462000001302</v>
       </c>
       <c r="D418" s="5">
         <v>3.5424468019737088</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>289.00380954000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.71026467000001503</v>
       </c>
       <c r="D419" s="5">
         <v>2.9968139300364349</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>289.19379698</v>
       </c>
       <c r="C420" s="5">
         <v>0.18998743999998169</v>
       </c>
       <c r="D420" s="5">
         <v>0.79172328747274534</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>289.19500160000001</v>
       </c>
       <c r="C421" s="5">
         <v>1.2046200000099816E-3</v>
       </c>
       <c r="D421" s="5">
         <v>4.9986449671246547E-3</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>289.03913309000001</v>
       </c>
       <c r="C422" s="5">
         <v>-0.15586851000000479</v>
       </c>
       <c r="D422" s="5">
         <v>-0.64485466994439467</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>288.87365897000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.16547411999999895</v>
       </c>
       <c r="D423" s="5">
         <v>-0.68483769830630647</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>289.08235431000003</v>
       </c>
       <c r="C424" s="5">
         <v>0.20869534000001977</v>
       </c>
       <c r="D424" s="5">
         <v>0.87038706517925668</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>289.35976954</v>
       </c>
       <c r="C425" s="5">
         <v>0.27741522999997414</v>
       </c>
       <c r="D425" s="5">
         <v>1.1576664880496024</v>
       </c>
       <c r="E425" s="5">
         <v>0.85519747987903294</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>289.30596148000001</v>
       </c>
       <c r="C426" s="5">
         <v>-5.3808059999994384E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.22291859723626573</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>289.81430060999998</v>
       </c>
       <c r="C427" s="5">
         <v>0.50833912999996755</v>
       </c>
       <c r="D427" s="5">
         <v>2.1290150776159145</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>289.22333573999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.59096486999999343</v>
       </c>
       <c r="D428" s="5">
         <v>-2.4196816812516397</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>288.63397887999997</v>
       </c>
       <c r="C429" s="5">
         <v>-0.58935686000000942</v>
       </c>
       <c r="D429" s="5">
         <v>-2.4180468740940042</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>288.64257719</v>
       </c>
       <c r="C430" s="5">
         <v>8.5983100000248669E-3</v>
       </c>
       <c r="D430" s="5">
         <v>3.5753457500464769E-2</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>288.12761203000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.51496515999997428</v>
       </c>
       <c r="D431" s="5">
         <v>-2.1200281436071777</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>288.20749219999999</v>
       </c>
       <c r="C432" s="5">
         <v>7.9880169999967165E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.33319438333585527</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>288.25639989000001</v>
       </c>
       <c r="C433" s="5">
         <v>4.8907690000021375E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.20382549698074737</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>287.71928864</v>
       </c>
       <c r="C434" s="5">
         <v>-0.53711125000000948</v>
       </c>
       <c r="D434" s="5">
         <v>-2.2131999167640193</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>289.48413718</v>
       </c>
       <c r="C435" s="5">
         <v>1.7648485400000027</v>
       </c>
       <c r="D435" s="5">
         <v>7.6141833760976718</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>288.59489208000002</v>
       </c>
       <c r="C436" s="5">
         <v>-0.88924509999998236</v>
       </c>
       <c r="D436" s="5">
         <v>-3.6245469543055187</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>288.93027613999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.33538405999996712</v>
       </c>
       <c r="D437" s="5">
         <v>1.4035011837312483</v>
       </c>
       <c r="E437" s="5">
         <v>-0.14842885750246948</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>288.31644476999998</v>
       </c>
       <c r="C438" s="5">
         <v>-0.61383137000001398</v>
       </c>
       <c r="D438" s="5">
         <v>-2.5198167859102227</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>288.66021889000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.3437741200000346</v>
       </c>
       <c r="D439" s="5">
         <v>1.4402406339096618</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>290.57589453999998</v>
       </c>
       <c r="C440" s="5">
         <v>1.9156756499999688</v>
       </c>
       <c r="D440" s="5">
         <v>8.2609321537276301</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>292.33761635000002</v>
       </c>
       <c r="C441" s="5">
         <v>1.76172181000004</v>
       </c>
       <c r="D441" s="5">
         <v>7.523010769455718</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>292.81440243999998</v>
+        <v>292.74742699000001</v>
       </c>
       <c r="C442" s="5">
-        <v>0.47678608999996186</v>
+        <v>0.40981063999998923</v>
       </c>
       <c r="D442" s="5">
-        <v>1.9747836504911076</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6952391398491473</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>293.17460308</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.42717608999998902</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.7651577462112211</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5FF379A-CE9A-4C38-90B3-0FB5B493992C}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08DC1A3B-FD2D-4D85-A6BF-262E32B42CF2}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88D54E85-BD1E-4828-B042-33CCC186D044}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwattula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>