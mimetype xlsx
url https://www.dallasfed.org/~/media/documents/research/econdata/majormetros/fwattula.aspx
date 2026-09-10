--- v7 (2026-08-01)
+++ v8 (2026-09-10)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7CA8E7E2-B9F2-420A-AE56-6F2663CCE260}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EBE8F271-C13D-4C6D-A118-08B0E5B99139}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2CD251B1-961E-4A85-BE7C-349D4F9D3D2A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B464CF0A-E86B-4827-92A0-D61FF417FCBD}"/>
   </bookViews>
   <sheets>
     <sheet name="fwattula" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Fort Worth—Arlington—Grapevine Trade, Transportation and Utilities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E24CADCD-A168-4A06-9C14-4F2B7E4FBE3B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A246C63D-E512-4E65-BCF3-7915A2663E0D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>153.15060919999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>154.41677763000001</v>
       </c>
       <c r="C7" s="5">
         <v>1.2661684300000218</v>
       </c>
       <c r="D7" s="5">
         <v>10.38475044453282</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>154.82016225999999</v>
       </c>
       <c r="C8" s="5">
         <v>0.4033846299999766</v>
       </c>
       <c r="D8" s="5">
         <v>3.18020708513298</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>152.99173077</v>
       </c>
       <c r="C9" s="5">
         <v>-1.8284314899999856</v>
       </c>
       <c r="D9" s="5">
         <v>-13.286787964501091</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>154.31227421</v>
       </c>
       <c r="C10" s="5">
         <v>1.3205434399999945</v>
       </c>
       <c r="D10" s="5">
         <v>10.863904195336183</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>154.66211415999999</v>
       </c>
       <c r="C11" s="5">
         <v>0.34983994999998913</v>
       </c>
       <c r="D11" s="5">
         <v>2.7546887468032244</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>156.41075903000001</v>
       </c>
       <c r="C12" s="5">
         <v>1.748644870000021</v>
       </c>
       <c r="D12" s="5">
         <v>14.443774521863762</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>157.30133917000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.8905801399999973</v>
       </c>
       <c r="D13" s="5">
         <v>7.050711141129451</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>157.78088265</v>
       </c>
       <c r="C14" s="5">
         <v>0.47954347999998959</v>
       </c>
       <c r="D14" s="5">
         <v>3.7202453239529643</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>157.20584880999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.57503384000000324</v>
       </c>
       <c r="D15" s="5">
         <v>-4.2868029009734965</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>157.40716209999999</v>
       </c>
       <c r="C16" s="5">
         <v>0.20131329000000164</v>
       </c>
       <c r="D16" s="5">
         <v>1.5475549240618003</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>157.16164889000001</v>
       </c>
       <c r="C17" s="5">
         <v>-0.24551320999998438</v>
       </c>
       <c r="D17" s="5">
         <v>-1.8557070095064687</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>157.01156505</v>
       </c>
       <c r="C18" s="5">
         <v>-0.15008384000000774</v>
       </c>
       <c r="D18" s="5">
         <v>-1.1399579375009461</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>155.57836938</v>
       </c>
       <c r="C19" s="5">
         <v>-1.4331956700000035</v>
       </c>
       <c r="D19" s="5">
         <v>-10.42003811795551</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>156.01432231999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.43595293999999285</v>
       </c>
       <c r="D20" s="5">
         <v>3.4148827606035548</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>154.31387896999999</v>
       </c>
       <c r="C21" s="5">
         <v>-1.7004433500000005</v>
       </c>
       <c r="D21" s="5">
         <v>-12.322889110749403</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>155.50555345000001</v>
       </c>
       <c r="C22" s="5">
         <v>1.1916744800000174</v>
       </c>
       <c r="D22" s="5">
         <v>9.6707922218757894</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>155.66288102999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.15732757999998626</v>
       </c>
       <c r="D23" s="5">
         <v>1.2208385550120049</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>155.85159623999999</v>
       </c>
       <c r="C24" s="5">
         <v>0.18871520999999802</v>
       </c>
       <c r="D24" s="5">
         <v>1.464538972613405</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>156.43478905000001</v>
       </c>
       <c r="C25" s="5">
         <v>0.58319281000001411</v>
       </c>
       <c r="D25" s="5">
         <v>4.5839484412018017</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>156.79858684999999</v>
       </c>
       <c r="C26" s="5">
         <v>0.36379779999998618</v>
       </c>
       <c r="D26" s="5">
         <v>2.826639049884716</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>157.76789601999999</v>
       </c>
       <c r="C27" s="5">
         <v>0.9693091700000025</v>
       </c>
       <c r="D27" s="5">
         <v>7.6757424256387985</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>157.42390247</v>
       </c>
       <c r="C28" s="5">
         <v>-0.34399354999999332</v>
       </c>
       <c r="D28" s="5">
         <v>-2.5853030710522251</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>157.24183442</v>
       </c>
       <c r="C29" s="5">
         <v>-0.18206804999999804</v>
       </c>
       <c r="D29" s="5">
         <v>-1.3790614858076422</v>
       </c>
       <c r="E29" s="5">
         <v>5.1021054160682588E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>156.11899731</v>
       </c>
       <c r="C30" s="5">
         <v>-1.1228371100000061</v>
       </c>
       <c r="D30" s="5">
         <v>-8.240335135559695</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>156.15720354999999</v>
       </c>
       <c r="C31" s="5">
         <v>3.8206239999993841E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.29406574045647282</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>156.43309453000001</v>
       </c>
       <c r="C32" s="5">
         <v>0.275890980000014</v>
       </c>
       <c r="D32" s="5">
         <v>2.1408249700949566</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>157.68452127</v>
       </c>
       <c r="C33" s="5">
         <v>1.2514267399999994</v>
       </c>
       <c r="D33" s="5">
         <v>10.03355103466701</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>158.46181096000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.77728969000000347</v>
       </c>
       <c r="D34" s="5">
         <v>6.0783147764612355</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>158.86989524000001</v>
       </c>
       <c r="C35" s="5">
         <v>0.40808427999999708</v>
       </c>
       <c r="D35" s="5">
         <v>3.1344913992730206</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>158.09080026999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.77909497000001693</v>
       </c>
       <c r="D36" s="5">
         <v>-5.7286199500824253</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>157.38127218</v>
       </c>
       <c r="C37" s="5">
         <v>-0.70952808999999206</v>
       </c>
       <c r="D37" s="5">
         <v>-5.2547504298654619</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>157.62590967</v>
       </c>
       <c r="C38" s="5">
         <v>0.24463749000000234</v>
       </c>
       <c r="D38" s="5">
         <v>1.8813409054390995</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>157.69757007000001</v>
       </c>
       <c r="C39" s="5">
         <v>7.1660400000013169E-2</v>
       </c>
       <c r="D39" s="5">
         <v>0.54691404692686074</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>157.42878615999999</v>
       </c>
       <c r="C40" s="5">
         <v>-0.26878391000002466</v>
       </c>
       <c r="D40" s="5">
         <v>-2.0262468005565637</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>157.73037377</v>
       </c>
       <c r="C41" s="5">
         <v>0.30158761000001277</v>
       </c>
       <c r="D41" s="5">
         <v>2.3232267195002931</v>
       </c>
       <c r="E41" s="5">
         <v>0.31069298561798853</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>159.49989375000001</v>
       </c>
       <c r="C42" s="5">
         <v>1.7695199800000125</v>
       </c>
       <c r="D42" s="5">
         <v>14.324888791824698</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>159.86721972000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.367325969999996</v>
       </c>
       <c r="D43" s="5">
         <v>2.7988576256348541</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>159.82167555999999</v>
       </c>
       <c r="C44" s="5">
         <v>-4.5544160000019929E-2</v>
       </c>
       <c r="D44" s="5">
         <v>-0.34132975252542108</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>159.245654</v>
       </c>
       <c r="C45" s="5">
         <v>-0.57602155999998672</v>
       </c>
       <c r="D45" s="5">
         <v>-4.2402702937379804</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>157.59654988</v>
       </c>
       <c r="C46" s="5">
         <v>-1.6491041200000041</v>
       </c>
       <c r="D46" s="5">
         <v>-11.742950924482344</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>158.23664518999999</v>
       </c>
       <c r="C47" s="5">
         <v>0.64009530999999242</v>
       </c>
       <c r="D47" s="5">
         <v>4.984294398732092</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>160.63260962999999</v>
       </c>
       <c r="C48" s="5">
         <v>2.3959644400000002</v>
       </c>
       <c r="D48" s="5">
         <v>19.762203508608756</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>159.75623702999999</v>
       </c>
       <c r="C49" s="5">
         <v>-0.87637259999999628</v>
       </c>
       <c r="D49" s="5">
         <v>-6.3539874879799179</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>159.61553275</v>
       </c>
       <c r="C50" s="5">
         <v>-0.14070427999999424</v>
       </c>
       <c r="D50" s="5">
         <v>-1.0517876146421967</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>159.64631176</v>
       </c>
       <c r="C51" s="5">
         <v>3.0779010000003382E-2</v>
       </c>
       <c r="D51" s="5">
         <v>0.23164418125898312</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>160.35830153000001</v>
       </c>
       <c r="C52" s="5">
         <v>0.71198977000000241</v>
       </c>
       <c r="D52" s="5">
         <v>5.4849972909840172</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>159.73122218</v>
       </c>
       <c r="C53" s="5">
         <v>-0.62707935000000248</v>
       </c>
       <c r="D53" s="5">
         <v>-4.5929639994582327</v>
       </c>
       <c r="E53" s="5">
         <v>1.2685244840144883</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>161.66726868000001</v>
       </c>
       <c r="C54" s="5">
         <v>1.9360465000000033</v>
       </c>
       <c r="D54" s="5">
         <v>15.554652856324225</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>161.82377319</v>
       </c>
       <c r="C55" s="5">
         <v>0.15650450999999066</v>
       </c>
       <c r="D55" s="5">
         <v>1.1678838331633745</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>161.93254450000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.10877131000000873</v>
       </c>
       <c r="D56" s="5">
         <v>0.80957938917531891</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>163.18276508</v>
       </c>
       <c r="C57" s="5">
         <v>1.2502205799999899</v>
       </c>
       <c r="D57" s="5">
         <v>9.6684668925098194</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>163.74779028</v>
       </c>
       <c r="C58" s="5">
         <v>0.565025200000008</v>
       </c>
       <c r="D58" s="5">
         <v>4.2350844362204931</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>164.77212488000001</v>
       </c>
       <c r="C59" s="5">
         <v>1.0243346000000031</v>
       </c>
       <c r="D59" s="5">
         <v>7.7704091219991556</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>165.08764891999999</v>
       </c>
       <c r="C60" s="5">
         <v>0.31552403999998546</v>
       </c>
       <c r="D60" s="5">
         <v>2.3222504180520964</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>165.24900572999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.16135681000000091</v>
       </c>
       <c r="D61" s="5">
         <v>1.1792066810485391</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>165.96245105</v>
       </c>
       <c r="C62" s="5">
         <v>0.71344532000000527</v>
       </c>
       <c r="D62" s="5">
         <v>5.3056857999959961</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>166.13664062000001</v>
       </c>
       <c r="C63" s="5">
         <v>0.17418957000001001</v>
       </c>
       <c r="D63" s="5">
         <v>1.2667826731124876</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>166.82259195</v>
       </c>
       <c r="C64" s="5">
         <v>0.68595132999999464</v>
       </c>
       <c r="D64" s="5">
         <v>5.0686811800087161</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>167.19735495</v>
       </c>
       <c r="C65" s="5">
         <v>0.37476300000000151</v>
       </c>
       <c r="D65" s="5">
         <v>2.7293301780274559</v>
       </c>
       <c r="E65" s="5">
         <v>4.6741849640306921</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>167.03650607</v>
       </c>
       <c r="C66" s="5">
         <v>-0.16084888000000319</v>
       </c>
       <c r="D66" s="5">
         <v>-1.1483472954344709</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>167.77982466</v>
       </c>
       <c r="C67" s="5">
         <v>0.74331859000000122</v>
       </c>
       <c r="D67" s="5">
         <v>5.4727010173891033</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>168.68875323</v>
       </c>
       <c r="C68" s="5">
         <v>0.90892857000000049</v>
       </c>
       <c r="D68" s="5">
         <v>6.6981050228670957</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>169.05921483</v>
       </c>
       <c r="C69" s="5">
         <v>0.37046159999999873</v>
       </c>
       <c r="D69" s="5">
         <v>2.6674158310123763</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>169.95362080999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.89440597999998772</v>
       </c>
       <c r="D70" s="5">
         <v>6.5366132871947258</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>170.45461890999999</v>
       </c>
       <c r="C71" s="5">
         <v>0.50099810000000389</v>
       </c>
       <c r="D71" s="5">
         <v>3.595342449093919</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>171.28428957</v>
       </c>
       <c r="C72" s="5">
         <v>0.829670660000005</v>
       </c>
       <c r="D72" s="5">
         <v>5.9998082793530028</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>173.88766022999999</v>
       </c>
       <c r="C73" s="5">
         <v>2.603370659999996</v>
       </c>
       <c r="D73" s="5">
         <v>19.843586428989045</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>174.89816629000001</v>
       </c>
       <c r="C74" s="5">
         <v>1.0105060600000115</v>
       </c>
       <c r="D74" s="5">
         <v>7.2007708632243039</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>175.76135533999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.86318904999998836</v>
       </c>
       <c r="D75" s="5">
         <v>6.0858939910518828</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>176.58892470999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.82756936999999198</v>
       </c>
       <c r="D76" s="5">
         <v>5.7988214872469745</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>177.42534094000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.83641623000002596</v>
       </c>
       <c r="D77" s="5">
         <v>5.8342500486856297</v>
       </c>
       <c r="E77" s="5">
         <v>6.1173132751165094</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>177.38155119000001</v>
       </c>
       <c r="C78" s="5">
         <v>-4.3789750000001959E-2</v>
       </c>
       <c r="D78" s="5">
         <v>-0.29576625418089586</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>177.94618958999999</v>
       </c>
       <c r="C79" s="5">
         <v>0.56463839999997845</v>
       </c>
       <c r="D79" s="5">
         <v>3.8874130495085257</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>178.05007176999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.10388217999999938</v>
       </c>
       <c r="D80" s="5">
         <v>0.7027947703127202</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>177.57845297</v>
       </c>
       <c r="C81" s="5">
         <v>-0.47161879999998746</v>
       </c>
       <c r="D81" s="5">
         <v>-3.1326583896751359</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>178.01292839000001</v>
       </c>
       <c r="C82" s="5">
         <v>0.43447542000001249</v>
       </c>
       <c r="D82" s="5">
         <v>2.9758337308220639</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>177.98128890000001</v>
       </c>
       <c r="C83" s="5">
         <v>-3.1639490000003434E-2</v>
       </c>
       <c r="D83" s="5">
         <v>-0.21307606791914901</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>177.14943192000001</v>
       </c>
       <c r="C84" s="5">
         <v>-0.83185697999999775</v>
       </c>
       <c r="D84" s="5">
         <v>-5.4666610269747951</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>176.66420482000001</v>
       </c>
       <c r="C85" s="5">
         <v>-0.48522710000000302</v>
       </c>
       <c r="D85" s="5">
         <v>-3.2378326044374517</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>176.82872297</v>
       </c>
       <c r="C86" s="5">
         <v>0.16451814999999215</v>
       </c>
       <c r="D86" s="5">
         <v>1.1232388184745812</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>177.33476668</v>
       </c>
       <c r="C87" s="5">
         <v>0.50604371000000015</v>
       </c>
       <c r="D87" s="5">
         <v>3.4886991835340719</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>177.66149428</v>
       </c>
       <c r="C88" s="5">
         <v>0.32672759999999812</v>
       </c>
       <c r="D88" s="5">
         <v>2.2334630575930436</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>178.14365638000001</v>
       </c>
       <c r="C89" s="5">
         <v>0.4821621000000107</v>
       </c>
       <c r="D89" s="5">
         <v>3.3057788405564725</v>
       </c>
       <c r="E89" s="5">
         <v>0.40485504279961226</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>178.91210501</v>
       </c>
       <c r="C90" s="5">
         <v>0.76844862999999464</v>
       </c>
       <c r="D90" s="5">
         <v>5.3009678054873222</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>178.96613120999999</v>
       </c>
       <c r="C91" s="5">
         <v>5.4026199999981372E-2</v>
       </c>
       <c r="D91" s="5">
         <v>0.36296718435591124</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>179.36153363</v>
       </c>
       <c r="C92" s="5">
         <v>0.39540242000001058</v>
       </c>
       <c r="D92" s="5">
         <v>2.6836992581968033</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>177.94326330000001</v>
       </c>
       <c r="C93" s="5">
         <v>-1.4182703299999844</v>
       </c>
       <c r="D93" s="5">
         <v>-9.0868081576520829</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>178.83145930000001</v>
       </c>
       <c r="C94" s="5">
         <v>0.88819599999999355</v>
       </c>
       <c r="D94" s="5">
         <v>6.1569508966651032</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>179.25426426000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.42280496000000767</v>
       </c>
       <c r="D95" s="5">
         <v>2.8743026392585191</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>179.91466088999999</v>
       </c>
       <c r="C96" s="5">
         <v>0.66039662999997972</v>
       </c>
       <c r="D96" s="5">
         <v>4.5116501364510064</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>180.20319483</v>
       </c>
       <c r="C97" s="5">
         <v>0.28853394000000776</v>
       </c>
       <c r="D97" s="5">
         <v>1.9415378743809608</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>180.78698982</v>
       </c>
       <c r="C98" s="5">
         <v>0.58379499000000123</v>
       </c>
       <c r="D98" s="5">
         <v>3.9576006973601086</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>182.05013499</v>
       </c>
       <c r="C99" s="5">
         <v>1.2631451700000014</v>
       </c>
       <c r="D99" s="5">
         <v>8.7141263094761445</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>182.39330763000001</v>
       </c>
       <c r="C100" s="5">
         <v>0.34317264000000591</v>
       </c>
       <c r="D100" s="5">
         <v>2.2856540127553782</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>182.78610825000001</v>
       </c>
       <c r="C101" s="5">
         <v>0.39280062000000271</v>
       </c>
       <c r="D101" s="5">
         <v>2.6151407383674607</v>
       </c>
       <c r="E101" s="5">
         <v>2.6060158213532691</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>183.78813461999999</v>
       </c>
       <c r="C102" s="5">
         <v>1.0020263699999816</v>
       </c>
       <c r="D102" s="5">
         <v>6.7803655394280682</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>184.36023182</v>
       </c>
       <c r="C103" s="5">
         <v>0.57209720000000175</v>
       </c>
       <c r="D103" s="5">
         <v>3.7999891797865448</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>185.49219399</v>
       </c>
       <c r="C104" s="5">
         <v>1.1319621700000084</v>
       </c>
       <c r="D104" s="5">
         <v>7.6219136601832771</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>186.56424468</v>
       </c>
       <c r="C105" s="5">
         <v>1.0720506899999975</v>
       </c>
       <c r="D105" s="5">
         <v>7.1601501854534177</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>187.11255113000001</v>
       </c>
       <c r="C106" s="5">
         <v>0.54830645000001255</v>
       </c>
       <c r="D106" s="5">
         <v>3.5843322043041415</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>187.39652698</v>
       </c>
       <c r="C107" s="5">
         <v>0.28397584999999026</v>
       </c>
       <c r="D107" s="5">
         <v>1.8364879501456821</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>187.78758117999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.39105419999998503</v>
       </c>
       <c r="D108" s="5">
         <v>2.5330701869725303</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>188.38248249</v>
       </c>
       <c r="C109" s="5">
         <v>0.59490131000001156</v>
       </c>
       <c r="D109" s="5">
         <v>3.8684790827041349</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>188.88516002</v>
       </c>
       <c r="C110" s="5">
         <v>0.50267752999999971</v>
       </c>
       <c r="D110" s="5">
         <v>3.2494798892454879</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>188.94665682999999</v>
       </c>
       <c r="C111" s="5">
         <v>6.1496809999994184E-2</v>
       </c>
       <c r="D111" s="5">
         <v>0.39139369484026965</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>189.83466335</v>
       </c>
       <c r="C112" s="5">
         <v>0.88800652000000468</v>
       </c>
       <c r="D112" s="5">
         <v>5.7878164524793441</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>190.62600601</v>
       </c>
       <c r="C113" s="5">
         <v>0.79134265999999798</v>
       </c>
       <c r="D113" s="5">
         <v>5.1186043774280154</v>
       </c>
       <c r="E113" s="5">
         <v>4.2891102803486625</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>191.10148038</v>
       </c>
       <c r="C114" s="5">
         <v>0.47547437000000059</v>
       </c>
       <c r="D114" s="5">
         <v>3.0345390656484783</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>192.10065899</v>
       </c>
       <c r="C115" s="5">
         <v>0.9991786100000013</v>
       </c>
       <c r="D115" s="5">
         <v>6.4578374796883109</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>192.84390746</v>
       </c>
       <c r="C116" s="5">
         <v>0.7432484699999975</v>
       </c>
       <c r="D116" s="5">
         <v>4.7429535967532299</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>195.24109462000001</v>
       </c>
       <c r="C117" s="5">
         <v>2.3971871600000156</v>
       </c>
       <c r="D117" s="5">
         <v>15.980168120263016</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>194.93866363999999</v>
       </c>
       <c r="C118" s="5">
         <v>-0.30243098000002533</v>
       </c>
       <c r="D118" s="5">
         <v>-1.8430606893708124</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>195.93927514000001</v>
       </c>
       <c r="C119" s="5">
         <v>1.0006115000000193</v>
       </c>
       <c r="D119" s="5">
         <v>6.3364483328487431</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>196.95502379999999</v>
       </c>
       <c r="C120" s="5">
         <v>1.0157486599999856</v>
       </c>
       <c r="D120" s="5">
         <v>6.4012648907764369</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>197.67400548000001</v>
       </c>
       <c r="C121" s="5">
         <v>0.71898168000001306</v>
       </c>
       <c r="D121" s="5">
         <v>4.469614963110824</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>198.71885111</v>
       </c>
       <c r="C122" s="5">
         <v>1.0448456299999975</v>
       </c>
       <c r="D122" s="5">
         <v>6.5305236383029985</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>199.66904281999999</v>
       </c>
       <c r="C123" s="5">
         <v>0.95019170999998437</v>
       </c>
       <c r="D123" s="5">
         <v>5.8912366913140835</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>200.02610647</v>
       </c>
       <c r="C124" s="5">
         <v>0.35706365000001483</v>
       </c>
       <c r="D124" s="5">
         <v>2.1671656603827305</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>200.99791873000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.9718122600000072</v>
       </c>
       <c r="D125" s="5">
         <v>5.9884517661970449</v>
       </c>
       <c r="E125" s="5">
         <v>5.440974679738031</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>201.14855657000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.15063784000000169</v>
       </c>
       <c r="D126" s="5">
         <v>0.90305603133991053</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>202.36182821</v>
       </c>
       <c r="C127" s="5">
         <v>1.2132716399999879</v>
       </c>
       <c r="D127" s="5">
         <v>7.4830759476867792</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>203.02254221999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.66071400999999241</v>
       </c>
       <c r="D128" s="5">
         <v>3.9891450958074781</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>203.02106287999999</v>
       </c>
       <c r="C129" s="5">
         <v>-1.4793400000030488E-3</v>
       </c>
       <c r="D129" s="5">
         <v>-8.7435456119666632E-3</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>203.91410335</v>
       </c>
       <c r="C130" s="5">
         <v>0.89304047000001674</v>
       </c>
       <c r="D130" s="5">
         <v>5.4081042613860264</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>204.68939571000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.77529236000000878</v>
       </c>
       <c r="D131" s="5">
         <v>4.6590909624495414</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>205.18950269000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.5001069799999982</v>
       </c>
       <c r="D132" s="5">
         <v>2.971618819616384</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>205.82405562</v>
       </c>
       <c r="C133" s="5">
         <v>0.63455292999998392</v>
       </c>
       <c r="D133" s="5">
         <v>3.7748012561866995</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>206.64320816</v>
       </c>
       <c r="C134" s="5">
         <v>0.81915254000000459</v>
       </c>
       <c r="D134" s="5">
         <v>4.881780452539064</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>207.76236431999999</v>
       </c>
       <c r="C135" s="5">
         <v>1.1191561599999886</v>
       </c>
       <c r="D135" s="5">
         <v>6.6961916784308961</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>208.77268376000001</v>
       </c>
       <c r="C136" s="5">
         <v>1.0103194400000177</v>
       </c>
       <c r="D136" s="5">
         <v>5.9940635624176064</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>209.26102254</v>
       </c>
       <c r="C137" s="5">
         <v>0.48833877999999231</v>
       </c>
       <c r="D137" s="5">
         <v>2.8433059287587437</v>
       </c>
       <c r="E137" s="5">
         <v>4.1110394884734003</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>209.06730586</v>
       </c>
       <c r="C138" s="5">
         <v>-0.19371667999999431</v>
       </c>
       <c r="D138" s="5">
         <v>-1.105223034424696</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>208.94826738</v>
       </c>
       <c r="C139" s="5">
         <v>-0.11903848000000039</v>
       </c>
       <c r="D139" s="5">
         <v>-0.68111888019808386</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>208.74959956000001</v>
       </c>
       <c r="C140" s="5">
         <v>-0.19866781999999716</v>
       </c>
       <c r="D140" s="5">
         <v>-1.1350112385866917</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>208.49261591000001</v>
       </c>
       <c r="C141" s="5">
         <v>-0.25698364999999512</v>
       </c>
       <c r="D141" s="5">
         <v>-1.467312660752973</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>208.31347238000001</v>
       </c>
       <c r="C142" s="5">
         <v>-0.1791435300000046</v>
       </c>
       <c r="D142" s="5">
         <v>-1.0262196983649163</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>208.19747796999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.1159944100000132</v>
       </c>
       <c r="D143" s="5">
         <v>-0.66614892936538439</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>207.62093444000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.57654352999998082</v>
       </c>
       <c r="D144" s="5">
         <v>-3.2729095760064664</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>207.01611703</v>
       </c>
       <c r="C145" s="5">
         <v>-0.60481741000000966</v>
       </c>
       <c r="D145" s="5">
         <v>-3.4402341710046525</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>206.03943717000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.97667985999999019</v>
       </c>
       <c r="D146" s="5">
         <v>-5.5168511954359678</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>203.74605106000001</v>
       </c>
       <c r="C147" s="5">
         <v>-2.2933861100000001</v>
       </c>
       <c r="D147" s="5">
         <v>-12.568859563468116</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>201.20067381000001</v>
       </c>
       <c r="C148" s="5">
         <v>-2.5453772500000014</v>
       </c>
       <c r="D148" s="5">
         <v>-14.003105553653484</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>200.21380986</v>
       </c>
       <c r="C149" s="5">
         <v>-0.98686395000001426</v>
       </c>
       <c r="D149" s="5">
         <v>-5.729634955085583</v>
       </c>
       <c r="E149" s="5">
         <v>-4.3234103370925814</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>201.65102157000001</v>
       </c>
       <c r="C150" s="5">
         <v>1.4372117100000139</v>
       </c>
       <c r="D150" s="5">
         <v>8.9624248298779019</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>201.42195726</v>
       </c>
       <c r="C151" s="5">
         <v>-0.22906431000001248</v>
       </c>
       <c r="D151" s="5">
         <v>-1.3546487777058469</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>201.79034193000001</v>
       </c>
       <c r="C152" s="5">
         <v>0.36838467000001174</v>
       </c>
       <c r="D152" s="5">
         <v>2.2169159482762435</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>201.60120244999999</v>
       </c>
       <c r="C153" s="5">
         <v>-0.18913948000002279</v>
       </c>
       <c r="D153" s="5">
         <v>-1.1189879671261727</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>201.07325279</v>
       </c>
       <c r="C154" s="5">
         <v>-0.52794965999999022</v>
       </c>
       <c r="D154" s="5">
         <v>-3.0976686136912068</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>200.41365442</v>
       </c>
       <c r="C155" s="5">
         <v>-0.65959836999999766</v>
       </c>
       <c r="D155" s="5">
         <v>-3.8662147457785401</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>201.01293945</v>
       </c>
       <c r="C156" s="5">
         <v>0.59928503000000433</v>
       </c>
       <c r="D156" s="5">
         <v>3.6478949742265065</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>199.09220349</v>
       </c>
       <c r="C157" s="5">
         <v>-1.9207359600000018</v>
       </c>
       <c r="D157" s="5">
         <v>-10.88252634200677</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>198.30435818999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.78784530000001496</v>
       </c>
       <c r="D158" s="5">
         <v>-4.6466253115218787</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>197.11465945</v>
       </c>
       <c r="C159" s="5">
         <v>-1.189698739999983</v>
       </c>
       <c r="D159" s="5">
         <v>-6.9663668515628663</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>196.26072407000001</v>
       </c>
       <c r="C160" s="5">
         <v>-0.8539353799999958</v>
       </c>
       <c r="D160" s="5">
         <v>-5.0765153582530971</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>195.29818933000001</v>
       </c>
       <c r="C161" s="5">
         <v>-0.96253473999999528</v>
       </c>
       <c r="D161" s="5">
         <v>-5.7290593103989984</v>
       </c>
       <c r="E161" s="5">
         <v>-2.455185550605743</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>193.68075908</v>
       </c>
       <c r="C162" s="5">
         <v>-1.6174302500000124</v>
       </c>
       <c r="D162" s="5">
         <v>-9.4977991638447783</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>193.77855728</v>
       </c>
       <c r="C163" s="5">
         <v>9.7798199999999724E-2</v>
       </c>
       <c r="D163" s="5">
         <v>0.60762006456327455</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>192.92444835000001</v>
       </c>
       <c r="C164" s="5">
         <v>-0.85410892999999533</v>
       </c>
       <c r="D164" s="5">
         <v>-5.1628297341454914</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>192.42438784999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.50006050000001778</v>
       </c>
       <c r="D165" s="5">
         <v>-3.0664410203109727</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>191.51410349</v>
       </c>
       <c r="C166" s="5">
         <v>-0.91028435999999147</v>
       </c>
       <c r="D166" s="5">
         <v>-5.5313349828684188</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>190.97298218</v>
       </c>
       <c r="C167" s="5">
         <v>-0.54112130999999408</v>
       </c>
       <c r="D167" s="5">
         <v>-3.3383914783154611</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>190.43624401</v>
       </c>
       <c r="C168" s="5">
         <v>-0.53673817000000668</v>
       </c>
       <c r="D168" s="5">
         <v>-3.3210049287782151</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>190.64955877</v>
       </c>
       <c r="C169" s="5">
         <v>0.21331476000000293</v>
       </c>
       <c r="D169" s="5">
         <v>1.3524769542113013</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>190.9506609</v>
       </c>
       <c r="C170" s="5">
         <v>0.30110213000000385</v>
       </c>
       <c r="D170" s="5">
         <v>1.9117680577154461</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>190.82372462999999</v>
       </c>
       <c r="C171" s="5">
         <v>-0.12693627000001584</v>
       </c>
       <c r="D171" s="5">
         <v>-0.79480130460527487</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>190.61041435000001</v>
       </c>
       <c r="C172" s="5">
         <v>-0.21331027999997332</v>
       </c>
       <c r="D172" s="5">
         <v>-1.3331908176111185</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>190.24545126000001</v>
       </c>
       <c r="C173" s="5">
         <v>-0.36496309000000338</v>
       </c>
       <c r="D173" s="5">
         <v>-2.2736058583757268</v>
       </c>
       <c r="E173" s="5">
         <v>-2.5871914569890242</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>190.96956564000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.72411438000000317</v>
       </c>
       <c r="D174" s="5">
         <v>4.6642928975347386</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>191.800262</v>
       </c>
       <c r="C175" s="5">
         <v>0.83069635999999036</v>
       </c>
       <c r="D175" s="5">
         <v>5.346577168525779</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>192.00703887</v>
       </c>
       <c r="C176" s="5">
         <v>0.20677686999999878</v>
       </c>
       <c r="D176" s="5">
         <v>1.3013998664725746</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>192.73010518000001</v>
       </c>
       <c r="C177" s="5">
         <v>0.72306631000000721</v>
       </c>
       <c r="D177" s="5">
         <v>4.6137815491646528</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>193.65969530000001</v>
       </c>
       <c r="C178" s="5">
         <v>0.9295901200000003</v>
       </c>
       <c r="D178" s="5">
         <v>5.9439666971974559</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>193.87044470999999</v>
       </c>
       <c r="C179" s="5">
         <v>0.21074940999997693</v>
       </c>
       <c r="D179" s="5">
         <v>1.3137399997432242</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>195.33729554000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.4668508300000269</v>
       </c>
       <c r="D180" s="5">
         <v>9.4668872496006742</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>196.20175773</v>
       </c>
       <c r="C181" s="5">
         <v>0.86446218999998337</v>
       </c>
       <c r="D181" s="5">
         <v>5.4417678532501235</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>196.79966125000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.5979035200000169</v>
       </c>
       <c r="D182" s="5">
         <v>3.7187879055273099</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>198.02211667</v>
       </c>
       <c r="C183" s="5">
         <v>1.2224554199999886</v>
       </c>
       <c r="D183" s="5">
         <v>7.7140169506532352</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>198.31009370000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.28797703000000752</v>
       </c>
       <c r="D184" s="5">
         <v>1.7591465788826088</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>198.77297250999999</v>
       </c>
       <c r="C185" s="5">
         <v>0.4628788099999781</v>
       </c>
       <c r="D185" s="5">
         <v>2.837178174933519</v>
       </c>
       <c r="E185" s="5">
         <v>4.4823785239131997</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>198.92873986999999</v>
       </c>
       <c r="C186" s="5">
         <v>0.15576735999999869</v>
       </c>
       <c r="D186" s="5">
         <v>0.94443713855256739</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>197.34734356000001</v>
       </c>
       <c r="C187" s="5">
         <v>-1.5813963099999739</v>
       </c>
       <c r="D187" s="5">
         <v>-9.1332407295505291</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>198.24000824999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.89266468999997528</v>
       </c>
       <c r="D188" s="5">
         <v>5.5650765791344536</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>198.05279236000001</v>
       </c>
       <c r="C189" s="5">
         <v>-0.18721588999997607</v>
       </c>
       <c r="D189" s="5">
         <v>-1.1274001840015702</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>198.48614090999999</v>
       </c>
       <c r="C190" s="5">
         <v>0.43334854999997674</v>
       </c>
       <c r="D190" s="5">
         <v>2.6574841604984023</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>199.20710747999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.72096657000000164</v>
       </c>
       <c r="D191" s="5">
         <v>4.446934483451459</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>199.67661960000001</v>
       </c>
       <c r="C192" s="5">
         <v>0.46951212000001874</v>
       </c>
       <c r="D192" s="5">
         <v>2.8652379129374239</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>199.79284469999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.11622509999997988</v>
       </c>
       <c r="D193" s="5">
         <v>0.70072040828630389</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>200.56506888999999</v>
       </c>
       <c r="C194" s="5">
         <v>0.77222419000000286</v>
       </c>
       <c r="D194" s="5">
         <v>4.7380292912991617</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>200.57593360999999</v>
       </c>
       <c r="C195" s="5">
         <v>1.0864720000000716E-2</v>
       </c>
       <c r="D195" s="5">
         <v>6.502403030343995E-2</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>201.50034733999999</v>
       </c>
       <c r="C196" s="5">
         <v>0.92441372999999771</v>
       </c>
       <c r="D196" s="5">
         <v>5.6729230689762211</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>201.65251436</v>
       </c>
       <c r="C197" s="5">
         <v>0.15216702000000737</v>
       </c>
       <c r="D197" s="5">
         <v>0.90997736625011427</v>
       </c>
       <c r="E197" s="5">
         <v>1.4486586449046213</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>202.11352281999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.46100845999998796</v>
       </c>
       <c r="D198" s="5">
         <v>2.7781424480542549</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>202.59932531000001</v>
       </c>
       <c r="C199" s="5">
         <v>0.48580249000002595</v>
       </c>
       <c r="D199" s="5">
         <v>2.9227720832844861</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>203.22369807000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.62437275999999997</v>
       </c>
       <c r="D200" s="5">
         <v>3.7615050850419829</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>204.30046393999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.0767658699999743</v>
       </c>
       <c r="D201" s="5">
         <v>6.5467077236024629</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>204.88104571</v>
       </c>
       <c r="C202" s="5">
         <v>0.5805817700000091</v>
       </c>
       <c r="D202" s="5">
         <v>3.4639729124465557</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>205.2467092</v>
       </c>
       <c r="C203" s="5">
         <v>0.36566349000000287</v>
       </c>
       <c r="D203" s="5">
         <v>2.1628609760754314</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>205.09263182000001</v>
       </c>
       <c r="C204" s="5">
         <v>-0.15407737999998972</v>
       </c>
       <c r="D204" s="5">
         <v>-0.89712217762200064</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>205.79269631</v>
       </c>
       <c r="C205" s="5">
         <v>0.70006448999998838</v>
       </c>
       <c r="D205" s="5">
         <v>4.1738681858705995</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>205.78646964999999</v>
       </c>
       <c r="C206" s="5">
         <v>-6.2266600000100425E-3</v>
       </c>
       <c r="D206" s="5">
         <v>-3.6302302370028183E-2</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>206.08799368999999</v>
       </c>
       <c r="C207" s="5">
         <v>0.30152404000000388</v>
       </c>
       <c r="D207" s="5">
         <v>1.7725121883612527</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>207.07984568000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.99185199000001489</v>
       </c>
       <c r="D208" s="5">
         <v>5.9306644062978586</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>208.43588177999999</v>
       </c>
       <c r="C209" s="5">
         <v>1.356036099999983</v>
       </c>
       <c r="D209" s="5">
         <v>8.1473332578422486</v>
       </c>
       <c r="E209" s="5">
         <v>3.3638893328599817</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>208.56882266</v>
       </c>
       <c r="C210" s="5">
         <v>0.1329408800000067</v>
       </c>
       <c r="D210" s="5">
         <v>0.76805327402789114</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>209.08238849</v>
       </c>
       <c r="C211" s="5">
         <v>0.51356583000000455</v>
       </c>
       <c r="D211" s="5">
         <v>2.9951458421561217</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>209.63477696999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.55238847999999052</v>
       </c>
       <c r="D212" s="5">
         <v>3.216834735880858</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>209.44803407000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.1867428999999845</v>
       </c>
       <c r="D213" s="5">
         <v>-1.0637396216722883</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>209.65655125000001</v>
       </c>
       <c r="C214" s="5">
         <v>0.20851718000000119</v>
       </c>
       <c r="D214" s="5">
         <v>1.2012300381161634</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>210.11544699999999</v>
       </c>
       <c r="C215" s="5">
         <v>0.45889574999998217</v>
       </c>
       <c r="D215" s="5">
         <v>2.6584084300247612</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>210.54282866</v>
       </c>
       <c r="C216" s="5">
         <v>0.42738166000000888</v>
       </c>
       <c r="D216" s="5">
         <v>2.468331160961923</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>210.57942209000001</v>
       </c>
       <c r="C217" s="5">
         <v>3.6593430000010585E-2</v>
       </c>
       <c r="D217" s="5">
         <v>0.20876568176857457</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>210.27631402</v>
       </c>
       <c r="C218" s="5">
         <v>-0.3031080700000075</v>
       </c>
       <c r="D218" s="5">
         <v>-1.7136713195658904</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>211.90233563999999</v>
       </c>
       <c r="C219" s="5">
         <v>1.6260216199999888</v>
       </c>
       <c r="D219" s="5">
         <v>9.6843477047635851</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>212.68301416</v>
       </c>
       <c r="C220" s="5">
         <v>0.78067852000000926</v>
       </c>
       <c r="D220" s="5">
         <v>4.5116621560208792</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>213.01324503000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.33023087000000828</v>
       </c>
       <c r="D221" s="5">
         <v>1.8792226895226083</v>
       </c>
       <c r="E221" s="5">
         <v>2.196053391052577</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>212.83541351</v>
       </c>
       <c r="C222" s="5">
         <v>-0.17783152000001223</v>
       </c>
       <c r="D222" s="5">
         <v>-0.99721830137231571</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>212.78607732</v>
       </c>
       <c r="C223" s="5">
         <v>-4.933618999999112E-2</v>
       </c>
       <c r="D223" s="5">
         <v>-0.27781094051096966</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>212.94727383</v>
       </c>
       <c r="C224" s="5">
         <v>0.16119650999999635</v>
       </c>
       <c r="D224" s="5">
         <v>0.91285957395970119</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>213.15498756</v>
       </c>
       <c r="C225" s="5">
         <v>0.20771372999999471</v>
       </c>
       <c r="D225" s="5">
         <v>1.1768079817984223</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>212.63357755000001</v>
       </c>
       <c r="C226" s="5">
         <v>-0.52141000999998255</v>
       </c>
       <c r="D226" s="5">
         <v>-2.8962132935035023</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>212.49797923</v>
       </c>
       <c r="C227" s="5">
         <v>-0.13559832000001393</v>
       </c>
       <c r="D227" s="5">
         <v>-0.76257231070575582</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>212.47266077</v>
       </c>
       <c r="C228" s="5">
         <v>-2.5318459999994047E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-0.14288253639666015</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>212.25838529000001</v>
       </c>
       <c r="C229" s="5">
         <v>-0.21427547999999774</v>
       </c>
       <c r="D229" s="5">
         <v>-1.2034919733908023</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>211.47019478999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.78819050000001312</v>
       </c>
       <c r="D230" s="5">
         <v>-4.3661344025470168</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>210.67225345</v>
       </c>
       <c r="C231" s="5">
         <v>-0.79794133999999417</v>
       </c>
       <c r="D231" s="5">
         <v>-4.4351671577431917</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>208.85641634999999</v>
       </c>
       <c r="C232" s="5">
         <v>-1.8158371000000102</v>
       </c>
       <c r="D232" s="5">
         <v>-9.8665956786843871</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>208.34261032000001</v>
       </c>
       <c r="C233" s="5">
         <v>-0.51380602999998359</v>
       </c>
       <c r="D233" s="5">
         <v>-2.9124927692099178</v>
       </c>
       <c r="E233" s="5">
         <v>-2.192649902752386</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>208.63050559999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.28789527999998654</v>
       </c>
       <c r="D234" s="5">
         <v>1.6708637066916943</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>207.02908332000001</v>
       </c>
       <c r="C235" s="5">
         <v>-1.60142227999998</v>
       </c>
       <c r="D235" s="5">
         <v>-8.8319672543902943</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>205.44570009</v>
       </c>
       <c r="C236" s="5">
         <v>-1.5833832300000097</v>
       </c>
       <c r="D236" s="5">
         <v>-8.8013598575923382</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>204.16314971</v>
       </c>
       <c r="C237" s="5">
         <v>-1.2825503800000035</v>
       </c>
       <c r="D237" s="5">
         <v>-7.2393863604559572</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>203.33308971</v>
       </c>
       <c r="C238" s="5">
         <v>-0.83006000000000313</v>
       </c>
       <c r="D238" s="5">
         <v>-4.7711732561231734</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>201.88204160000001</v>
       </c>
       <c r="C239" s="5">
         <v>-1.4510481099999879</v>
       </c>
       <c r="D239" s="5">
         <v>-8.2353236750055459</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>200.90512557</v>
       </c>
       <c r="C240" s="5">
         <v>-0.97691603000001237</v>
       </c>
       <c r="D240" s="5">
         <v>-5.65477056421404</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>200.06000273000001</v>
       </c>
       <c r="C241" s="5">
         <v>-0.84512283999998772</v>
       </c>
       <c r="D241" s="5">
         <v>-4.9327254646334033</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>200.07184411</v>
       </c>
       <c r="C242" s="5">
         <v>1.1841379999992796E-2</v>
       </c>
       <c r="D242" s="5">
         <v>7.1050097641944809E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>198.70905003999999</v>
       </c>
       <c r="C243" s="5">
         <v>-1.3627940700000067</v>
       </c>
       <c r="D243" s="5">
         <v>-7.8744563127935212</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>198.16544629000001</v>
       </c>
       <c r="C244" s="5">
         <v>-0.54360374999998839</v>
       </c>
       <c r="D244" s="5">
         <v>-3.2338659666094394</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>198.11608962</v>
       </c>
       <c r="C245" s="5">
         <v>-4.9356670000008762E-2</v>
       </c>
       <c r="D245" s="5">
         <v>-0.29847250128357539</v>
       </c>
       <c r="E245" s="5">
         <v>-4.9085113622665872</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>198.21525063000001</v>
       </c>
       <c r="C246" s="5">
         <v>9.9161010000017313E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.60227985943031026</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>198.27357817000001</v>
       </c>
       <c r="C247" s="5">
         <v>5.8327539999993405E-2</v>
       </c>
       <c r="D247" s="5">
         <v>0.35368842312915039</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>198.90079505</v>
       </c>
       <c r="C248" s="5">
         <v>0.62721687999999176</v>
       </c>
       <c r="D248" s="5">
         <v>3.8628172705269304</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>198.70975490999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.19104014000001257</v>
       </c>
       <c r="D249" s="5">
         <v>-1.1465062363779754</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>198.95061115999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.24085625000000732</v>
       </c>
       <c r="D250" s="5">
         <v>1.4642568701436431</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>199.36769107999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.41707991999999194</v>
       </c>
       <c r="D251" s="5">
         <v>2.5448890770898736</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>199.78744925999999</v>
       </c>
       <c r="C252" s="5">
         <v>0.41975818000000231</v>
       </c>
       <c r="D252" s="5">
         <v>2.5560003433454437</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>199.93263508000001</v>
       </c>
       <c r="C253" s="5">
         <v>0.14518582000002311</v>
       </c>
       <c r="D253" s="5">
         <v>0.87553556877761896</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>200.37100812</v>
       </c>
       <c r="C254" s="5">
         <v>0.43837303999998767</v>
       </c>
       <c r="D254" s="5">
         <v>2.6630870899542636</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>201.27153435</v>
       </c>
       <c r="C255" s="5">
         <v>0.90052622999999699</v>
       </c>
       <c r="D255" s="5">
         <v>5.5284816190436237</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>201.38694272999999</v>
       </c>
       <c r="C256" s="5">
         <v>0.11540837999999098</v>
       </c>
       <c r="D256" s="5">
         <v>0.69024984420127389</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>201.82427308999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.43733036000000425</v>
       </c>
       <c r="D257" s="5">
         <v>2.637261687083936</v>
       </c>
       <c r="E257" s="5">
         <v>1.8717225224425427</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>201.78355436000001</v>
       </c>
       <c r="C258" s="5">
         <v>-4.0718729999980496E-2</v>
       </c>
       <c r="D258" s="5">
         <v>-0.24183559175221525</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>201.97981830000001</v>
       </c>
       <c r="C259" s="5">
         <v>0.19626393999999436</v>
       </c>
       <c r="D259" s="5">
         <v>1.173439191154646</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>202.79097501000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.81115671000000589</v>
       </c>
       <c r="D260" s="5">
         <v>4.9271201742815851</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>203.99195230000001</v>
       </c>
       <c r="C261" s="5">
         <v>1.2009772899999973</v>
       </c>
       <c r="D261" s="5">
         <v>7.3428033570277496</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>203.18865208</v>
       </c>
       <c r="C262" s="5">
         <v>-0.80330022000001122</v>
       </c>
       <c r="D262" s="5">
         <v>-4.624466786358095</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>203.44083918000001</v>
       </c>
       <c r="C263" s="5">
         <v>0.25218710000001465</v>
       </c>
       <c r="D263" s="5">
         <v>1.4995862054456577</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>203.78754488999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.34670570999998063</v>
       </c>
       <c r="D264" s="5">
         <v>2.0643286817970674</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>204.00670521000001</v>
       </c>
       <c r="C265" s="5">
         <v>0.21916032000001451</v>
       </c>
       <c r="D265" s="5">
         <v>1.2981830963582519</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>204.24213578000001</v>
       </c>
       <c r="C266" s="5">
         <v>0.23543057000000545</v>
       </c>
       <c r="D266" s="5">
         <v>1.3936639242810855</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>203.61521597000001</v>
       </c>
       <c r="C267" s="5">
         <v>-0.62691981000000396</v>
       </c>
       <c r="D267" s="5">
         <v>-3.621839696033835</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>203.71334615000001</v>
       </c>
       <c r="C268" s="5">
         <v>9.813017999999829E-2</v>
       </c>
       <c r="D268" s="5">
         <v>0.57986260920661614</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>203.94474335000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.23139720000000352</v>
       </c>
       <c r="D269" s="5">
         <v>1.37162338883281</v>
       </c>
       <c r="E269" s="5">
         <v>1.0506517514146774</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>205.27710392</v>
       </c>
       <c r="C270" s="5">
         <v>1.3323605699999916</v>
       </c>
       <c r="D270" s="5">
         <v>8.1274479651510347</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>205.86587026000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.58876634000000649</v>
       </c>
       <c r="D271" s="5">
         <v>3.4966008282617533</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>206.07902039999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.213150139999982</v>
       </c>
       <c r="D272" s="5">
         <v>1.2495600880293667</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>207.04642201999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.96740162000000396</v>
       </c>
       <c r="D273" s="5">
         <v>5.7809304963060582</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>207.62103156000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.57460954000001152</v>
       </c>
       <c r="D274" s="5">
         <v>3.3816301282469041</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>208.34241272</v>
       </c>
       <c r="C275" s="5">
         <v>0.72138115999999286</v>
       </c>
       <c r="D275" s="5">
         <v>4.2500175526106743</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>208.90632152000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.5639088000000072</v>
       </c>
       <c r="D276" s="5">
         <v>3.2967631303304268</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>209.31976287000001</v>
       </c>
       <c r="C277" s="5">
         <v>0.41344134999999937</v>
       </c>
       <c r="D277" s="5">
         <v>2.400912186160542</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>209.46076772999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.14100485999998114</v>
       </c>
       <c r="D278" s="5">
         <v>0.81136221768223216</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>209.45462215000001</v>
       </c>
       <c r="C279" s="5">
         <v>-6.1455799999805549E-3</v>
       </c>
       <c r="D279" s="5">
         <v>-3.5202325196126427E-2</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>211.00107882</v>
       </c>
       <c r="C280" s="5">
         <v>1.5464566699999978</v>
       </c>
       <c r="D280" s="5">
         <v>9.228690248615834</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>210.86525796000001</v>
       </c>
       <c r="C281" s="5">
         <v>-0.13582085999999549</v>
       </c>
       <c r="D281" s="5">
         <v>-0.76970813334680255</v>
       </c>
       <c r="E281" s="5">
         <v>3.3933282595685066</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>210.64948530000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.21577265999999895</v>
       </c>
       <c r="D282" s="5">
         <v>-1.2210399731130583</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>211.56130639</v>
       </c>
       <c r="C283" s="5">
         <v>0.91182108999998945</v>
       </c>
       <c r="D283" s="5">
         <v>5.3198067918185821</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>211.57683596999999</v>
       </c>
       <c r="C284" s="5">
         <v>1.5529579999991938E-2</v>
       </c>
       <c r="D284" s="5">
         <v>8.8121130389451352E-2</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>212.11789936</v>
       </c>
       <c r="C285" s="5">
         <v>0.54106339000000503</v>
       </c>
       <c r="D285" s="5">
         <v>3.1122806540034187</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>212.29855838</v>
       </c>
       <c r="C286" s="5">
         <v>0.18065902000000733</v>
       </c>
       <c r="D286" s="5">
         <v>1.026830961517966</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>212.46564334000001</v>
       </c>
       <c r="C287" s="5">
         <v>0.16708496000001105</v>
       </c>
       <c r="D287" s="5">
         <v>0.94853275638633328</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>212.35810312999999</v>
       </c>
       <c r="C288" s="5">
         <v>-0.10754021000002467</v>
       </c>
       <c r="D288" s="5">
         <v>-0.60569607977776219</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>213.21647096999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.85836783999999966</v>
       </c>
       <c r="D289" s="5">
         <v>4.9597921627648534</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>213.65103923999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.43456826999999976</v>
       </c>
       <c r="D290" s="5">
         <v>2.4733903321521922</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>214.31058985999999</v>
       </c>
       <c r="C291" s="5">
         <v>0.65955062000000453</v>
       </c>
       <c r="D291" s="5">
         <v>3.7680041647790041</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>215.26972069999999</v>
       </c>
       <c r="C292" s="5">
         <v>0.95913084000000026</v>
       </c>
       <c r="D292" s="5">
         <v>5.5046955426365285</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>215.67708758000001</v>
       </c>
       <c r="C293" s="5">
         <v>0.40736688000001209</v>
       </c>
       <c r="D293" s="5">
         <v>2.2946112102146587</v>
       </c>
       <c r="E293" s="5">
         <v>2.2819451940787605</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>216.48926942</v>
       </c>
       <c r="C294" s="5">
         <v>0.81218183999999383</v>
       </c>
       <c r="D294" s="5">
         <v>4.6136545328992362</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>217.13441112999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.6451417099999901</v>
       </c>
       <c r="D295" s="5">
         <v>3.6352178791216883</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>218.3173219</v>
       </c>
       <c r="C296" s="5">
         <v>1.1829107700000066</v>
       </c>
       <c r="D296" s="5">
         <v>6.736874026989037</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>218.63143506</v>
       </c>
       <c r="C297" s="5">
         <v>0.31411316000000511</v>
       </c>
       <c r="D297" s="5">
         <v>1.7402786331520037</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>220.21007306000001</v>
       </c>
       <c r="C298" s="5">
         <v>1.5786380000000122</v>
       </c>
       <c r="D298" s="5">
         <v>9.0171707661952816</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>221.5776123</v>
       </c>
       <c r="C299" s="5">
         <v>1.3675392399999851</v>
       </c>
       <c r="D299" s="5">
         <v>7.7120683779428267</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>222.67765004</v>
       </c>
       <c r="C300" s="5">
         <v>1.1000377400000048</v>
       </c>
       <c r="D300" s="5">
         <v>6.1228771598832887</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>223.27560575999999</v>
       </c>
       <c r="C301" s="5">
         <v>0.59795571999998742</v>
       </c>
       <c r="D301" s="5">
         <v>3.2703769108385128</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>224.57712504</v>
       </c>
       <c r="C302" s="5">
         <v>1.3015192800000079</v>
       </c>
       <c r="D302" s="5">
         <v>7.223726901938532</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>225.50221934000001</v>
       </c>
       <c r="C303" s="5">
         <v>0.92509430000001203</v>
       </c>
       <c r="D303" s="5">
         <v>5.0566701496285837</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>225.81496614</v>
       </c>
       <c r="C304" s="5">
         <v>0.31274679999998511</v>
       </c>
       <c r="D304" s="5">
         <v>1.6770218790124636</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>227.89297998999999</v>
       </c>
       <c r="C305" s="5">
         <v>2.0780138499999907</v>
       </c>
       <c r="D305" s="5">
         <v>11.619148703028559</v>
       </c>
       <c r="E305" s="5">
         <v>5.6639731865206988</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>229.20748934</v>
       </c>
       <c r="C306" s="5">
         <v>1.3145093500000087</v>
       </c>
       <c r="D306" s="5">
         <v>7.1455849533914595</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>230.13678884000001</v>
       </c>
       <c r="C307" s="5">
         <v>0.92929950000001327</v>
       </c>
       <c r="D307" s="5">
         <v>4.9752551322026495</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>231.02153433000001</v>
       </c>
       <c r="C308" s="5">
         <v>0.88474549000000025</v>
       </c>
       <c r="D308" s="5">
         <v>4.7121264297190324</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>232.42294171</v>
       </c>
       <c r="C309" s="5">
         <v>1.4014073799999949</v>
       </c>
       <c r="D309" s="5">
         <v>7.5272049014441844</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>233.62834176000001</v>
       </c>
       <c r="C310" s="5">
         <v>1.2054000500000086</v>
       </c>
       <c r="D310" s="5">
         <v>6.4041077061445018</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>234.26840131</v>
       </c>
       <c r="C311" s="5">
         <v>0.64005954999998949</v>
       </c>
       <c r="D311" s="5">
         <v>3.337570906384224</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>235.33962120999999</v>
       </c>
       <c r="C312" s="5">
         <v>1.0712198999999885</v>
       </c>
       <c r="D312" s="5">
         <v>5.6272650449452843</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>236.35310564</v>
       </c>
       <c r="C313" s="5">
         <v>1.0134844300000054</v>
       </c>
       <c r="D313" s="5">
         <v>5.2919472633755404</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>236.54660541000001</v>
       </c>
       <c r="C314" s="5">
         <v>0.19349977000001672</v>
       </c>
       <c r="D314" s="5">
         <v>0.98686297696573</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>237.30977053000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.76316511999999648</v>
       </c>
       <c r="D315" s="5">
         <v>3.9409763908164086</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>236.72331398</v>
       </c>
       <c r="C316" s="5">
         <v>-0.58645655000000829</v>
       </c>
       <c r="D316" s="5">
         <v>-2.9255470021408714</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>238.03573309999999</v>
       </c>
       <c r="C317" s="5">
         <v>1.3124191199999871</v>
       </c>
       <c r="D317" s="5">
         <v>6.8595881974630624</v>
       </c>
       <c r="E317" s="5">
         <v>4.45066500532183</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>237.35005036999999</v>
       </c>
       <c r="C318" s="5">
         <v>-0.68568272999999635</v>
       </c>
       <c r="D318" s="5">
         <v>-3.4024619521766275</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>238.31236802999999</v>
       </c>
       <c r="C319" s="5">
         <v>0.96231765999999652</v>
       </c>
       <c r="D319" s="5">
         <v>4.9752812303521354</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>238.99246403999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.68009600999999975</v>
       </c>
       <c r="D320" s="5">
         <v>3.4788270748147054</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>240.14639328000001</v>
       </c>
       <c r="C321" s="5">
         <v>1.1539292400000249</v>
       </c>
       <c r="D321" s="5">
         <v>5.9503359931978528</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>240.35756791</v>
       </c>
       <c r="C322" s="5">
         <v>0.21117462999998793</v>
       </c>
       <c r="D322" s="5">
         <v>1.0603480629680195</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>241.04362248999999</v>
       </c>
       <c r="C323" s="5">
         <v>0.68605457999998976</v>
       </c>
       <c r="D323" s="5">
         <v>3.479455446761559</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>241.88266196999999</v>
       </c>
       <c r="C324" s="5">
         <v>0.83903947999999673</v>
       </c>
       <c r="D324" s="5">
         <v>4.2579372631245782</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>242.25356923000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.37090726000002405</v>
       </c>
       <c r="D325" s="5">
         <v>1.8557004080438144</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>243.32336501</v>
       </c>
       <c r="C326" s="5">
         <v>1.0697957799999926</v>
       </c>
       <c r="D326" s="5">
         <v>5.4298413873177687</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>243.92609329000001</v>
       </c>
       <c r="C327" s="5">
         <v>0.602728280000008</v>
       </c>
       <c r="D327" s="5">
         <v>3.0133133409335322</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>244.84745606999999</v>
       </c>
       <c r="C328" s="5">
         <v>0.92136277999998129</v>
       </c>
       <c r="D328" s="5">
         <v>4.6280258640660987</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>245.96188806000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.1144319900000141</v>
       </c>
       <c r="D329" s="5">
         <v>5.6006676797815125</v>
       </c>
       <c r="E329" s="5">
         <v>3.3298172743964516</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>246.62994601</v>
       </c>
       <c r="C330" s="5">
         <v>0.6680579499999908</v>
       </c>
       <c r="D330" s="5">
         <v>3.3084573913114257</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>246.72019377000001</v>
       </c>
       <c r="C331" s="5">
         <v>9.0247760000011112E-2</v>
       </c>
       <c r="D331" s="5">
         <v>0.43999334594824191</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>247.30117068999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.58097691999998347</v>
       </c>
       <c r="D332" s="5">
         <v>2.8626473789343576</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>246.99525249000001</v>
       </c>
       <c r="C333" s="5">
         <v>-0.30591819999997938</v>
       </c>
       <c r="D333" s="5">
         <v>-1.4743742518070091</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>247.23311297999999</v>
       </c>
       <c r="C334" s="5">
         <v>0.23786048999997433</v>
       </c>
       <c r="D334" s="5">
         <v>1.1617602694038887</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>248.36336918000001</v>
       </c>
       <c r="C335" s="5">
         <v>1.1302562000000194</v>
       </c>
       <c r="D335" s="5">
         <v>5.6260076813723803</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>248.49172994</v>
       </c>
       <c r="C336" s="5">
         <v>0.12836075999999252</v>
       </c>
       <c r="D336" s="5">
         <v>0.62195771160185043</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>249.40197187999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.9102419399999917</v>
       </c>
       <c r="D337" s="5">
         <v>4.4853303109097409</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>249.98134855000001</v>
       </c>
       <c r="C338" s="5">
         <v>0.57937667000001625</v>
       </c>
       <c r="D338" s="5">
         <v>2.8235714310958615</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>250.58733501</v>
       </c>
       <c r="C339" s="5">
         <v>0.6059864599999969</v>
       </c>
       <c r="D339" s="5">
         <v>2.9480513166971756</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>251.77062764999999</v>
       </c>
       <c r="C340" s="5">
         <v>1.1832926399999906</v>
       </c>
       <c r="D340" s="5">
         <v>5.8160002587560378</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>251.52134013</v>
       </c>
       <c r="C341" s="5">
         <v>-0.24928751999999577</v>
       </c>
       <c r="D341" s="5">
         <v>-1.1817157574853354</v>
       </c>
       <c r="E341" s="5">
         <v>2.2602900448722485</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>252.02178581999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.50044568999999228</v>
       </c>
       <c r="D342" s="5">
         <v>2.4139120319822016</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>252.51736495</v>
       </c>
       <c r="C343" s="5">
         <v>0.49557913000001008</v>
       </c>
       <c r="D343" s="5">
         <v>2.3853854137436903</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>252.74184740000001</v>
       </c>
       <c r="C344" s="5">
         <v>0.22448245000001066</v>
       </c>
       <c r="D344" s="5">
         <v>1.0720052733865115</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>253.76336831</v>
       </c>
       <c r="C345" s="5">
         <v>1.0215209099999925</v>
       </c>
       <c r="D345" s="5">
         <v>4.9593894337934374</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>255.25943518</v>
       </c>
       <c r="C346" s="5">
         <v>1.4960668699999928</v>
       </c>
       <c r="D346" s="5">
         <v>7.3085889281043093</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>255.74790049000001</v>
       </c>
       <c r="C347" s="5">
         <v>0.48846531000000937</v>
       </c>
       <c r="D347" s="5">
         <v>2.3206472402079736</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>256.30029401000002</v>
       </c>
       <c r="C348" s="5">
         <v>0.55239352000000963</v>
       </c>
       <c r="D348" s="5">
         <v>2.6229103086061967</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>256.89171683000001</v>
       </c>
       <c r="C349" s="5">
         <v>0.59142281999999113</v>
       </c>
       <c r="D349" s="5">
         <v>2.8044612825224968</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>257.09464788000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.20293105000001788</v>
       </c>
       <c r="D350" s="5">
         <v>0.95206675594929902</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>255.72562045999999</v>
       </c>
       <c r="C351" s="5">
         <v>-1.3690274200000374</v>
       </c>
       <c r="D351" s="5">
         <v>-6.2061283195255061</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>255.61060803000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.11501242999997885</v>
       </c>
       <c r="D352" s="5">
         <v>-0.53836620044561689</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>255.33886770999999</v>
       </c>
       <c r="C353" s="5">
         <v>-0.27174032000002057</v>
       </c>
       <c r="D353" s="5">
         <v>-1.2682903384694577</v>
       </c>
       <c r="E353" s="5">
         <v>1.5177748250016831</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>257.38274453000002</v>
       </c>
       <c r="C354" s="5">
         <v>2.0438768200000368</v>
       </c>
       <c r="D354" s="5">
         <v>10.039850652772554</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>257.21312532000002</v>
       </c>
       <c r="C355" s="5">
         <v>-0.16961921000000757</v>
       </c>
       <c r="D355" s="5">
         <v>-0.78795846050130347</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>257.37247079000002</v>
       </c>
       <c r="C356" s="5">
         <v>0.15934547000000521</v>
       </c>
       <c r="D356" s="5">
         <v>0.74594729488297595</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>257.96492591999998</v>
       </c>
       <c r="C357" s="5">
         <v>0.59245512999996208</v>
       </c>
       <c r="D357" s="5">
         <v>2.7975665796536431</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>258.38014405000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.41521813000002794</v>
       </c>
       <c r="D358" s="5">
         <v>1.9487009506378605</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>259.29312437999999</v>
       </c>
       <c r="C359" s="5">
         <v>0.91298032999998213</v>
       </c>
       <c r="D359" s="5">
         <v>4.3235549330552736</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>260.76734355999997</v>
       </c>
       <c r="C360" s="5">
         <v>1.4742191799999773</v>
       </c>
       <c r="D360" s="5">
         <v>7.0400798398009945</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>261.26775979000001</v>
       </c>
       <c r="C361" s="5">
         <v>0.50041623000004165</v>
       </c>
       <c r="D361" s="5">
         <v>2.3272784250957024</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>261.80619981000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.53844001999999591</v>
       </c>
       <c r="D362" s="5">
         <v>2.5012741994137944</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>264.27923279999999</v>
       </c>
       <c r="C363" s="5">
         <v>2.4730329899999788</v>
       </c>
       <c r="D363" s="5">
         <v>11.9430992805309</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>265.78776495</v>
       </c>
       <c r="C364" s="5">
         <v>1.5085321500000077</v>
       </c>
       <c r="D364" s="5">
         <v>7.0689078791715154</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>265.95490704999997</v>
       </c>
       <c r="C365" s="5">
         <v>0.1671420999999782</v>
       </c>
       <c r="D365" s="5">
         <v>0.75724211974388389</v>
       </c>
       <c r="E365" s="5">
         <v>4.1576276401668277</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>265.58671234000002</v>
       </c>
       <c r="C366" s="5">
         <v>-0.36819470999995474</v>
       </c>
       <c r="D366" s="5">
         <v>-1.6487188092803695</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>266.09922259000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.51251024999999117</v>
       </c>
       <c r="D367" s="5">
         <v>2.3404104139341797</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>266.84228916000001</v>
       </c>
       <c r="C368" s="5">
         <v>0.74306656999999632</v>
       </c>
       <c r="D368" s="5">
         <v>3.4028771501116717</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>247.80252465000001</v>
       </c>
       <c r="C369" s="5">
         <v>-19.039764509999998</v>
       </c>
       <c r="D369" s="5">
         <v>-58.864874323126145</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>253.31512090000001</v>
       </c>
       <c r="C370" s="5">
         <v>5.5125962500000014</v>
       </c>
       <c r="D370" s="5">
         <v>30.216090790067685</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>259.71277259999999</v>
       </c>
       <c r="C371" s="5">
         <v>6.3976516999999831</v>
       </c>
       <c r="D371" s="5">
         <v>34.89204218150055</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>260.12443492</v>
       </c>
       <c r="C372" s="5">
         <v>0.41166232000000491</v>
       </c>
       <c r="D372" s="5">
         <v>1.9187512337134116</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>257.77669423999998</v>
       </c>
       <c r="C373" s="5">
         <v>-2.3477406800000153</v>
       </c>
       <c r="D373" s="5">
         <v>-10.308765441348633</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>259.35032082999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.5736265900000035</v>
       </c>
       <c r="D374" s="5">
         <v>7.5765656839061224</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>265.18959645000001</v>
       </c>
       <c r="C375" s="5">
         <v>5.8392756200000235</v>
       </c>
       <c r="D375" s="5">
         <v>30.628011032018421</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>265.15866963000002</v>
       </c>
       <c r="C376" s="5">
         <v>-3.0926819999990585E-2</v>
       </c>
       <c r="D376" s="5">
         <v>-0.13985612296564254</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>265.17397538</v>
       </c>
       <c r="C377" s="5">
         <v>1.5305749999981799E-2</v>
       </c>
       <c r="D377" s="5">
         <v>6.928957746465958E-2</v>
       </c>
       <c r="E377" s="5">
         <v>-0.29363311196703989</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>265.46248482999999</v>
       </c>
       <c r="C378" s="5">
         <v>0.28850944999999228</v>
       </c>
       <c r="D378" s="5">
         <v>1.3134418686661542</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>265.89422760000002</v>
       </c>
       <c r="C379" s="5">
         <v>0.43174277000002803</v>
       </c>
       <c r="D379" s="5">
         <v>1.9692082406966627</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>268.04194729</v>
       </c>
       <c r="C380" s="5">
         <v>2.147719689999974</v>
       </c>
       <c r="D380" s="5">
         <v>10.135229826675939</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>266.83217772</v>
       </c>
       <c r="C381" s="5">
         <v>-1.2097695699999917</v>
       </c>
       <c r="D381" s="5">
         <v>-5.2835885105765978</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>267.29939797999998</v>
       </c>
       <c r="C382" s="5">
         <v>0.46722025999997641</v>
       </c>
       <c r="D382" s="5">
         <v>2.1215409634766091</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>267.68853762999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.38913965000000417</v>
       </c>
       <c r="D383" s="5">
         <v>1.7610394939257201</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>269.03335412000001</v>
       </c>
       <c r="C384" s="5">
         <v>1.3448164900000279</v>
       </c>
       <c r="D384" s="5">
         <v>6.1979691140810367</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>269.88502397000002</v>
       </c>
       <c r="C385" s="5">
         <v>0.8516698500000075</v>
       </c>
       <c r="D385" s="5">
         <v>3.8656441471352165</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>271.53506060000001</v>
       </c>
       <c r="C386" s="5">
         <v>1.6500366299999882</v>
       </c>
       <c r="D386" s="5">
         <v>7.5884203461725308</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>273.74513428</v>
       </c>
       <c r="C387" s="5">
         <v>2.2100736799999936</v>
       </c>
       <c r="D387" s="5">
         <v>10.216328098670591</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>276.34777485000001</v>
       </c>
       <c r="C388" s="5">
         <v>2.6026405700000055</v>
       </c>
       <c r="D388" s="5">
         <v>12.024950856655847</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>276.54863597000002</v>
       </c>
       <c r="C389" s="5">
         <v>0.20086112000001322</v>
       </c>
       <c r="D389" s="5">
         <v>0.87570542085617653</v>
       </c>
       <c r="E389" s="5">
         <v>4.2895086419019401</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>274.74618009</v>
       </c>
       <c r="C390" s="5">
         <v>-1.802455880000025</v>
       </c>
       <c r="D390" s="5">
         <v>-7.5468512556223892</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>277.79653603000003</v>
       </c>
       <c r="C391" s="5">
         <v>3.0503559400000313</v>
       </c>
       <c r="D391" s="5">
         <v>14.167359516450873</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>277.75439934000002</v>
       </c>
       <c r="C392" s="5">
         <v>-4.2136690000006638E-2</v>
       </c>
       <c r="D392" s="5">
         <v>-0.18186643719914075</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>279.17023332999997</v>
       </c>
       <c r="C393" s="5">
         <v>1.4158339899999532</v>
       </c>
       <c r="D393" s="5">
         <v>6.2913583841950338</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>279.79806972</v>
       </c>
       <c r="C394" s="5">
         <v>0.62783639000002722</v>
       </c>
       <c r="D394" s="5">
         <v>2.732357387689377</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>280.64320994000002</v>
       </c>
       <c r="C395" s="5">
         <v>0.84514022000001887</v>
       </c>
       <c r="D395" s="5">
         <v>3.6854699758720022</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>280.9202497</v>
       </c>
       <c r="C396" s="5">
         <v>0.27703975999997965</v>
       </c>
       <c r="D396" s="5">
         <v>1.1910448489534486</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>281.72471071000001</v>
       </c>
       <c r="C397" s="5">
         <v>0.80446101000001136</v>
       </c>
       <c r="D397" s="5">
         <v>3.4910396933457433</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>282.53060284999998</v>
       </c>
       <c r="C398" s="5">
         <v>0.805892139999969</v>
       </c>
       <c r="D398" s="5">
         <v>3.4872042746337595</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>282.75976751000002</v>
       </c>
       <c r="C399" s="5">
         <v>0.22916466000003766</v>
       </c>
       <c r="D399" s="5">
         <v>0.97769130878022636</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>284.52952539</v>
       </c>
       <c r="C400" s="5">
         <v>1.769757879999986</v>
       </c>
       <c r="D400" s="5">
         <v>7.7746652149884188</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>283.35137528000001</v>
       </c>
       <c r="C401" s="5">
         <v>-1.17815010999999</v>
       </c>
       <c r="D401" s="5">
         <v>-4.8572225734868084</v>
       </c>
       <c r="E401" s="5">
         <v>2.4598708600167996</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>283.57513405999998</v>
       </c>
       <c r="C402" s="5">
         <v>0.22375877999996874</v>
       </c>
       <c r="D402" s="5">
         <v>0.95175054801162062</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>284.06733221000002</v>
       </c>
       <c r="C403" s="5">
         <v>0.49219815000003564</v>
       </c>
       <c r="D403" s="5">
         <v>2.102825163444022</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>284.59336594000001</v>
       </c>
       <c r="C404" s="5">
         <v>0.52603372999999465</v>
       </c>
       <c r="D404" s="5">
         <v>2.2449234699012166</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>285.73306909000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.1397031500000026</v>
       </c>
       <c r="D405" s="5">
         <v>4.9128792692746837</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>286.15855701999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.42548792999997431</v>
       </c>
       <c r="D406" s="5">
         <v>1.8016398762816133</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>286.21600242</v>
       </c>
       <c r="C407" s="5">
         <v>5.7445400000005975E-2</v>
       </c>
       <c r="D407" s="5">
         <v>0.24116225187169604</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>286.32959849999997</v>
       </c>
       <c r="C408" s="5">
         <v>0.11359607999997934</v>
       </c>
       <c r="D408" s="5">
         <v>0.47730822295870556</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>286.61867992999998</v>
       </c>
       <c r="C409" s="5">
         <v>0.28908143000001019</v>
       </c>
       <c r="D409" s="5">
         <v>1.2182830181614257</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>286.79763032</v>
       </c>
       <c r="C410" s="5">
         <v>0.17895039000001134</v>
       </c>
       <c r="D410" s="5">
         <v>0.75179819961919137</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>286.84296568000002</v>
       </c>
       <c r="C411" s="5">
         <v>4.5335360000024139E-2</v>
       </c>
       <c r="D411" s="5">
         <v>0.18985427055839832</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>286.78448345999999</v>
       </c>
       <c r="C412" s="5">
         <v>-5.8482220000030338E-2</v>
       </c>
       <c r="D412" s="5">
         <v>-0.24438466614712384</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>286.90615532999999</v>
       </c>
       <c r="C413" s="5">
         <v>0.12167187000000013</v>
       </c>
       <c r="D413" s="5">
         <v>0.51030453872387138</v>
       </c>
       <c r="E413" s="5">
         <v>1.2545483664892165</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>288.13373288999998</v>
       </c>
       <c r="C414" s="5">
         <v>1.2275775599999861</v>
       </c>
       <c r="D414" s="5">
         <v>5.2569737775373548</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>287.55958407999998</v>
       </c>
       <c r="C415" s="5">
         <v>-0.57414880999999696</v>
       </c>
       <c r="D415" s="5">
         <v>-2.3651434159659757</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>287.74964555000003</v>
       </c>
       <c r="C416" s="5">
         <v>0.19006147000004603</v>
       </c>
       <c r="D416" s="5">
         <v>0.79602524464856828</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>287.45843024999999</v>
       </c>
       <c r="C417" s="5">
         <v>-0.29121530000003304</v>
       </c>
       <c r="D417" s="5">
         <v>-1.2077156050828153</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>288.29354487000001</v>
       </c>
       <c r="C418" s="5">
         <v>0.83511462000001302</v>
       </c>
       <c r="D418" s="5">
         <v>3.5424468019737088</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>289.00380954000002</v>
       </c>
       <c r="C419" s="5">
         <v>0.71026467000001503</v>
       </c>
       <c r="D419" s="5">
         <v>2.9968139300364349</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>289.19379698</v>
       </c>
       <c r="C420" s="5">
         <v>0.18998743999998169</v>
       </c>
       <c r="D420" s="5">
         <v>0.79172328747274534</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>289.19500160000001</v>
       </c>
       <c r="C421" s="5">
         <v>1.2046200000099816E-3</v>
       </c>
       <c r="D421" s="5">
         <v>4.9986449671246547E-3</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>289.03913309000001</v>
       </c>
       <c r="C422" s="5">
         <v>-0.15586851000000479</v>
       </c>
       <c r="D422" s="5">
         <v>-0.64485466994439467</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>288.87365897000001</v>
       </c>
       <c r="C423" s="5">
         <v>-0.16547411999999895</v>
       </c>
       <c r="D423" s="5">
         <v>-0.68483769830630647</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>289.08235431000003</v>
       </c>
       <c r="C424" s="5">
         <v>0.20869534000001977</v>
       </c>
       <c r="D424" s="5">
         <v>0.87038706517925668</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>289.35976954</v>
       </c>
       <c r="C425" s="5">
         <v>0.27741522999997414</v>
       </c>
       <c r="D425" s="5">
         <v>1.1576664880496024</v>
       </c>
       <c r="E425" s="5">
         <v>0.85519747987903294</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>289.30596148000001</v>
       </c>
       <c r="C426" s="5">
         <v>-5.3808059999994384E-2</v>
       </c>
       <c r="D426" s="5">
         <v>-0.22291859723626573</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>289.81430060999998</v>
       </c>
       <c r="C427" s="5">
         <v>0.50833912999996755</v>
       </c>
       <c r="D427" s="5">
         <v>2.1290150776159145</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>289.22333573999998</v>
       </c>
       <c r="C428" s="5">
         <v>-0.59096486999999343</v>
       </c>
       <c r="D428" s="5">
         <v>-2.4196816812516397</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>288.63397887999997</v>
       </c>
       <c r="C429" s="5">
         <v>-0.58935686000000942</v>
       </c>
       <c r="D429" s="5">
         <v>-2.4180468740940042</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>288.64257719</v>
       </c>
       <c r="C430" s="5">
         <v>8.5983100000248669E-3</v>
       </c>
       <c r="D430" s="5">
         <v>3.5753457500464769E-2</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>288.12761203000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.51496515999997428</v>
       </c>
       <c r="D431" s="5">
         <v>-2.1200281436071777</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>288.20749219999999</v>
       </c>
       <c r="C432" s="5">
         <v>7.9880169999967165E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.33319438333585527</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>288.25639989000001</v>
       </c>
       <c r="C433" s="5">
         <v>4.8907690000021375E-2</v>
       </c>
       <c r="D433" s="5">
         <v>0.20382549698074737</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>287.71928864</v>
       </c>
       <c r="C434" s="5">
         <v>-0.53711125000000948</v>
       </c>
       <c r="D434" s="5">
         <v>-2.2131999167640193</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>289.48413718</v>
       </c>
       <c r="C435" s="5">
         <v>1.7648485400000027</v>
       </c>
       <c r="D435" s="5">
         <v>7.6141833760976718</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>288.59489208000002</v>
       </c>
       <c r="C436" s="5">
         <v>-0.88924509999998236</v>
       </c>
       <c r="D436" s="5">
         <v>-3.6245469543055187</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>288.93027613999999</v>
       </c>
       <c r="C437" s="5">
         <v>0.33538405999996712</v>
       </c>
       <c r="D437" s="5">
         <v>1.4035011837312483</v>
       </c>
       <c r="E437" s="5">
         <v>-0.14842885750246948</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>288.31644476999998</v>
       </c>
       <c r="C438" s="5">
         <v>-0.61383137000001398</v>
       </c>
       <c r="D438" s="5">
         <v>-2.5198167859102227</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>288.66021889000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.3437741200000346</v>
       </c>
       <c r="D439" s="5">
         <v>1.4402406339096618</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>290.57589453999998</v>
       </c>
       <c r="C440" s="5">
         <v>1.9156756499999688</v>
       </c>
       <c r="D440" s="5">
         <v>8.2609321537276301</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>292.33761635000002</v>
       </c>
       <c r="C441" s="5">
         <v>1.76172181000004</v>
       </c>
       <c r="D441" s="5">
         <v>7.523010769455718</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>292.74742699000001</v>
       </c>
       <c r="C442" s="5">
         <v>0.40981063999998923</v>
       </c>
       <c r="D442" s="5">
         <v>1.6952391398491473</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>293.17460308</v>
+        <v>293.15152974</v>
       </c>
       <c r="C443" s="5">
-        <v>0.42717608999998902</v>
+        <v>0.40410274999999274</v>
       </c>
       <c r="D443" s="5">
-        <v>1.7651577462112211</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>1.6690902446149902</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>292.57259706999997</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-0.57893267000002879</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-2.3442579771277616</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88D54E85-BD1E-4828-B042-33CCC186D044}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>fwattula</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>