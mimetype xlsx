--- v9 (2026-08-24)
+++ v10 (2026-09-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5A7CDCF3-4F75-4CF4-BF76-CA89F29F4908}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FE38779C-F8BE-4C86-89DA-931E775B37C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AAEAEAC3-9328-471F-9B80-BAD7DD509401}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E18659EE-DCCD-416B-A903-587D360DFE1F}"/>
   </bookViews>
   <sheets>
     <sheet name="houeduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{059457E9-9906-44E0-8E82-CDD03387D4CB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{807801B5-EE5E-49B6-B950-91178AE4262B}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>167.01337247999999</v>
+        <v>167.01367157000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>158.62021440000001</v>
+        <v>158.61991674000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-8.3931580799999779</v>
+        <v>-8.393754830000006</v>
       </c>
       <c r="D7" s="5">
-        <v>-46.137384114918845</v>
+        <v>-46.139754474165443</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.72372995000001</v>
+        <v>159.72354182000001</v>
       </c>
       <c r="C8" s="5">
-        <v>1.1035155499999973</v>
+        <v>1.1036250800000005</v>
       </c>
       <c r="D8" s="5">
-        <v>8.6753209283746848</v>
+        <v>8.6762321259748596</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>159.43413269000001</v>
+        <v>159.43410274999999</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.28959725999999364</v>
+        <v>-0.28943907000001445</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.1541701495224608</v>
+        <v>-2.1530076662919728</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>159.78579790000001</v>
+        <v>159.78618162000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.35166520999999307</v>
+        <v>0.35207887000001392</v>
       </c>
       <c r="D10" s="5">
-        <v>2.6791973600201358</v>
+        <v>2.6823877564969623</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>161.01907965000001</v>
+        <v>161.01912078999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.2332817500000033</v>
+        <v>1.2329391699999803</v>
       </c>
       <c r="D11" s="5">
-        <v>9.6654870087924181</v>
+        <v>9.6626629862895719</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>161.81181387999999</v>
+        <v>161.81185392</v>
       </c>
       <c r="C12" s="5">
-        <v>0.79273422999997933</v>
+        <v>0.79273313000001622</v>
       </c>
       <c r="D12" s="5">
-        <v>6.0705047498777143</v>
+        <v>6.0704945038112967</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>162.34406092</v>
+        <v>162.34403631999999</v>
       </c>
       <c r="C13" s="5">
-        <v>0.53224704000001566</v>
+        <v>0.53218239999998218</v>
       </c>
       <c r="D13" s="5">
-        <v>4.0193531360964263</v>
+        <v>4.0188551201512324</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>163.60983833</v>
+        <v>163.61056678</v>
       </c>
       <c r="C14" s="5">
-        <v>1.2657774099999983</v>
+        <v>1.2665304600000127</v>
       </c>
       <c r="D14" s="5">
-        <v>9.7680936834059438</v>
+        <v>9.774158161473423</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>163.41561917999999</v>
+        <v>163.41511854999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.19421915000000922</v>
+        <v>-0.19544823000001088</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.4152408191789423</v>
+        <v>-1.4241318490069932</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>163.99986104000001</v>
+        <v>163.99964095000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.5842418600000201</v>
+        <v>0.58452240000002575</v>
       </c>
       <c r="D16" s="5">
-        <v>4.3756023711927439</v>
+        <v>4.3777586206179331</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>164.31743725999999</v>
+        <v>164.31722916000001</v>
       </c>
       <c r="C17" s="5">
-        <v>0.31757621999997809</v>
+        <v>0.31758820999999671</v>
       </c>
       <c r="D17" s="5">
-        <v>2.3486395848726582</v>
+        <v>2.3487323893296663</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>163.78946601000001</v>
+        <v>163.78969991</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.52797124999997891</v>
+        <v>-0.52752925000001483</v>
       </c>
       <c r="D18" s="5">
-        <v>-3.788326448121726</v>
+        <v>-3.7852154853564968</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>165.06757139000001</v>
+        <v>165.0672817</v>
       </c>
       <c r="C19" s="5">
-        <v>1.2781053799999995</v>
+        <v>1.2775817899999993</v>
       </c>
       <c r="D19" s="5">
-        <v>9.7765392693566646</v>
+        <v>9.7723462831787344</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>165.26461398999999</v>
+        <v>165.26440031000001</v>
       </c>
       <c r="C20" s="5">
-        <v>0.19704259999997475</v>
+        <v>0.19711861000001818</v>
       </c>
       <c r="D20" s="5">
-        <v>1.441892597992589</v>
+        <v>1.4424550204383824</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>165.60271828</v>
+        <v>165.60264626</v>
       </c>
       <c r="C21" s="5">
-        <v>0.33810429000001818</v>
+        <v>0.33824594999998681</v>
       </c>
       <c r="D21" s="5">
-        <v>2.4828163360296696</v>
+        <v>2.4838715798755961</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>166.58774432999999</v>
+        <v>166.58817506</v>
       </c>
       <c r="C22" s="5">
-        <v>0.98502604999998766</v>
+        <v>0.98552879999999732</v>
       </c>
       <c r="D22" s="5">
-        <v>7.3759545735876841</v>
+        <v>7.3798465895782872</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>166.77196864999999</v>
+        <v>166.77209865</v>
       </c>
       <c r="C23" s="5">
-        <v>0.18422431999999844</v>
+        <v>0.18392359000000624</v>
       </c>
       <c r="D23" s="5">
-        <v>1.3351447854444753</v>
+        <v>1.332948559881042</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>166.35294686</v>
+        <v>166.35303694000001</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.41902178999998796</v>
+        <v>-0.41906170999999404</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.9737339608091995</v>
+        <v>-2.974011076821037</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>166.84063735999999</v>
+        <v>166.84074093999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.48769049999998515</v>
+        <v>0.48770399999997949</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5752761952493994</v>
+        <v>3.5753747980977302</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>166.86422429000001</v>
+        <v>166.86506294</v>
       </c>
       <c r="C26" s="5">
-        <v>2.3586930000021766E-2</v>
+        <v>2.4322000000012167E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>0.16978078628493432</v>
+        <v>0.17507601879918067</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>168.75773989999999</v>
+        <v>168.75690567000001</v>
       </c>
       <c r="C27" s="5">
-        <v>1.8935156099999801</v>
+        <v>1.8918427300000076</v>
       </c>
       <c r="D27" s="5">
-        <v>14.500029538116067</v>
+        <v>14.486332534924262</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>169.38121792999999</v>
+        <v>169.38097987</v>
       </c>
       <c r="C28" s="5">
-        <v>0.62347803000000113</v>
+        <v>0.62407419999999547</v>
       </c>
       <c r="D28" s="5">
-        <v>4.5246232171377354</v>
+        <v>4.5290608845459213</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>169.13567180999999</v>
+        <v>169.13546425000001</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.2455461200000002</v>
+        <v>-0.24551561999999194</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.7257953906295698</v>
+        <v>-1.7255851365682973</v>
       </c>
       <c r="E29" s="5">
-        <v>2.9322722106334353</v>
+        <v>2.93227625285013</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>170.25963737999999</v>
+        <v>170.25970900999999</v>
       </c>
       <c r="C30" s="5">
-        <v>1.1239655699999958</v>
+        <v>1.1242447599999821</v>
       </c>
       <c r="D30" s="5">
-        <v>8.2724329508246477</v>
+        <v>8.2745740267530898</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>170.42362363999999</v>
+        <v>170.42333744999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.16398626000000149</v>
+        <v>0.16362843999999654</v>
       </c>
       <c r="D31" s="5">
-        <v>1.1619271581405632</v>
+        <v>1.1593779125011583</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>170.35166677999999</v>
+        <v>170.35144172</v>
       </c>
       <c r="C32" s="5">
-        <v>-7.1956860000000233E-2</v>
+        <v>-7.1895729999994273E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.50549326269218042</v>
+        <v>-0.50506566965963229</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>171.34365511999999</v>
+        <v>171.34355693000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.99198834000000602</v>
+        <v>0.99211521000000857</v>
       </c>
       <c r="D33" s="5">
-        <v>7.2160192007425961</v>
+        <v>7.2169816934305908</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>171.94091882999999</v>
+        <v>171.94144248000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.5972637099999929</v>
+        <v>0.59788555000000088</v>
       </c>
       <c r="D34" s="5">
-        <v>4.2640507734661215</v>
+        <v>4.2685783220369755</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>172.52795356999999</v>
+        <v>172.52822234999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.5870347400000071</v>
+        <v>0.58677986999998666</v>
       </c>
       <c r="D35" s="5">
-        <v>4.1748138805108637</v>
+        <v>4.1729542179558932</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>172.89861923999999</v>
+        <v>172.89889468000001</v>
       </c>
       <c r="C36" s="5">
-        <v>0.37066566999999395</v>
+        <v>0.3706723300000192</v>
       </c>
       <c r="D36" s="5">
-        <v>2.6088094293768016</v>
+        <v>2.6088527464341871</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>173.15267650999999</v>
+        <v>173.15301405</v>
       </c>
       <c r="C37" s="5">
-        <v>0.25405727000000411</v>
+        <v>0.25411936999998375</v>
       </c>
       <c r="D37" s="5">
-        <v>1.7776006035528091</v>
+        <v>1.7780357708615524</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>173.33664673999999</v>
+        <v>173.3376226</v>
       </c>
       <c r="C38" s="5">
-        <v>0.1839702299999999</v>
+        <v>0.1846085500000072</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2824457584347471</v>
+        <v>1.2869190516250795</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>174.82283111999999</v>
+        <v>174.82160311999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.4861843799999974</v>
+        <v>1.4839805199999887</v>
       </c>
       <c r="D39" s="5">
-        <v>10.788096217718991</v>
+        <v>10.771274388683526</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>175.61226138000001</v>
+        <v>175.61189580999999</v>
       </c>
       <c r="C40" s="5">
-        <v>0.78943026000001737</v>
+        <v>0.79029269000000113</v>
       </c>
       <c r="D40" s="5">
-        <v>5.5553466954148645</v>
+        <v>5.5616074805550086</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>176.78715732000001</v>
+        <v>176.78684623000001</v>
       </c>
       <c r="C41" s="5">
-        <v>1.174895939999999</v>
+        <v>1.174950420000016</v>
       </c>
       <c r="D41" s="5">
-        <v>8.3304446979981073</v>
+        <v>8.330863290674051</v>
       </c>
       <c r="E41" s="5">
-        <v>4.5238744897027949</v>
+        <v>4.523818830029902</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>178.00585727000001</v>
+        <v>178.00567398000001</v>
       </c>
       <c r="C42" s="5">
-        <v>1.2186999500000013</v>
+        <v>1.2188277500000027</v>
       </c>
       <c r="D42" s="5">
-        <v>8.5932835108435857</v>
+        <v>8.5942347953616114</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>178.37954778</v>
+        <v>178.37919296000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.37369050999998876</v>
+        <v>0.37351898000000006</v>
       </c>
       <c r="D43" s="5">
-        <v>2.5484705138994368</v>
+        <v>2.5472898445333181</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>179.35017812000001</v>
+        <v>179.34988526000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.9706303400000138</v>
+        <v>0.97069229999999607</v>
       </c>
       <c r="D44" s="5">
-        <v>6.7286570757270514</v>
+        <v>6.7291133226021538</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>179.48195392</v>
+        <v>179.48192742000001</v>
       </c>
       <c r="C45" s="5">
-        <v>0.13177579999998557</v>
+        <v>0.13204215999999747</v>
       </c>
       <c r="D45" s="5">
-        <v>0.88526004165896399</v>
+        <v>0.88705813460210337</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>178.67166259000001</v>
+        <v>178.67226812999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.8102913299999841</v>
+        <v>-0.80965929000001324</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.2850186283495137</v>
+        <v>-5.2809987296617784</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>179.24533423</v>
+        <v>179.24576795999999</v>
       </c>
       <c r="C47" s="5">
-        <v>0.57367163999998638</v>
+        <v>0.57349983000000293</v>
       </c>
       <c r="D47" s="5">
-        <v>3.9216834431543113</v>
+        <v>3.9204745965612631</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>180.46783239999999</v>
+        <v>180.46845672000001</v>
       </c>
       <c r="C48" s="5">
-        <v>1.2224981699999944</v>
+        <v>1.2226887600000111</v>
       </c>
       <c r="D48" s="5">
-        <v>8.4983934096407143</v>
+        <v>8.4997470794734742</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>180.84602131</v>
+        <v>180.84690742999999</v>
       </c>
       <c r="C49" s="5">
-        <v>0.37818891000000576</v>
+        <v>0.37845070999998143</v>
       </c>
       <c r="D49" s="5">
-        <v>2.543911122740794</v>
+        <v>2.5456835888863383</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>181.33073897</v>
+        <v>181.33230316000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.48471766000000116</v>
+        <v>0.48539573000002179</v>
       </c>
       <c r="D50" s="5">
-        <v>3.2641737726755826</v>
+        <v>3.2687913793402412</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>180.71276284000001</v>
+        <v>180.71059959999999</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.61797612999998819</v>
+        <v>-0.62170356000001448</v>
       </c>
       <c r="D51" s="5">
-        <v>-4.0138148953387081</v>
+        <v>-4.0375360680681709</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>180.75020875999999</v>
+        <v>180.74939368</v>
       </c>
       <c r="C52" s="5">
-        <v>3.7445919999981925E-2</v>
+        <v>3.8794080000002396E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.24893842462054838</v>
+        <v>0.25791459430883901</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>181.04743970000001</v>
+        <v>181.04689837000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.29723094000001993</v>
+        <v>0.2975046900000109</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9912607320047071</v>
+        <v>1.993120388574865</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4098370292184423</v>
+        <v>2.4097110338501482</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>180.67746226</v>
+        <v>180.67707417</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.36997744000001376</v>
+        <v>-0.36982420000001071</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.4248713310852321</v>
+        <v>-2.4238854027741175</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>180.70741401999999</v>
+        <v>180.70664887000001</v>
       </c>
       <c r="C55" s="5">
-        <v>2.9951759999988781E-2</v>
+        <v>2.9574700000011944E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.19911116906574655</v>
+        <v>0.19660274216566354</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>180.96239338000001</v>
+        <v>180.96225011000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.25497936000002142</v>
+        <v>0.25560124000000428</v>
       </c>
       <c r="D56" s="5">
-        <v>1.7064101626876438</v>
+        <v>1.7106117288504974</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>181.93238688</v>
+        <v>181.93264031000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.96999349999998685</v>
+        <v>0.97039019999999709</v>
       </c>
       <c r="D57" s="5">
-        <v>6.6252910160999212</v>
+        <v>6.6280863850753269</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>182.48385755000001</v>
+        <v>182.48473626000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.55147067000001471</v>
+        <v>0.55209594999999467</v>
       </c>
       <c r="D58" s="5">
-        <v>3.6986799053654096</v>
+        <v>3.7029386170951861</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>182.8392236</v>
+        <v>182.83986861</v>
       </c>
       <c r="C59" s="5">
-        <v>0.35536604999998644</v>
+        <v>0.35513234999999099</v>
       </c>
       <c r="D59" s="5">
-        <v>2.3620525605048792</v>
+        <v>2.3604710474152135</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>184.53586773999999</v>
+        <v>184.53681596999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.6966441399999894</v>
+        <v>1.6969473599999958</v>
       </c>
       <c r="D60" s="5">
-        <v>11.721581481354381</v>
+        <v>11.723740912271307</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>185.20074919999999</v>
+        <v>185.20223221000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.6648814600000037</v>
+        <v>0.6654162400000132</v>
       </c>
       <c r="D61" s="5">
-        <v>4.4103074080033888</v>
+        <v>4.4139022371101788</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>185.71319087000001</v>
+        <v>185.71525272</v>
       </c>
       <c r="C62" s="5">
-        <v>0.51244167000001539</v>
+        <v>0.51302050999998983</v>
       </c>
       <c r="D62" s="5">
-        <v>3.3713416916745453</v>
+        <v>3.3751806323641276</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>184.29835689999999</v>
+        <v>184.29534959</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.4148339700000179</v>
+        <v>-1.4199031299999945</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.7685587133813137</v>
+        <v>-8.7985725940371466</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>184.64812957999999</v>
+        <v>184.64667716</v>
       </c>
       <c r="C64" s="5">
-        <v>0.34977268000000095</v>
+        <v>0.35132756999999515</v>
       </c>
       <c r="D64" s="5">
-        <v>2.3013567240316668</v>
+        <v>2.311732865793803</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>185.27259244999999</v>
+        <v>185.27159058999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.62446287000000211</v>
+        <v>0.62491342999999233</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1346324730516359</v>
+        <v>4.1377045789398714</v>
       </c>
       <c r="E65" s="5">
-        <v>2.3337268712560366</v>
+        <v>2.3334794785415891</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>185.89884534000001</v>
+        <v>185.89820606000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.62625289000001771</v>
+        <v>0.6266154700000186</v>
       </c>
       <c r="D66" s="5">
-        <v>4.1324689780327661</v>
+        <v>4.1349290003787509</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>186.49920351</v>
+        <v>186.49804257</v>
       </c>
       <c r="C67" s="5">
-        <v>0.6003581699999927</v>
+        <v>0.59983650999998872</v>
       </c>
       <c r="D67" s="5">
-        <v>3.9449678672919708</v>
+        <v>3.9414927624285889</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>187.08137722999999</v>
+        <v>187.08153025999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.58217371999998591</v>
+        <v>0.58348768999999834</v>
       </c>
       <c r="D68" s="5">
-        <v>3.8108922655529121</v>
+        <v>3.8196662071402487</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>187.53188394</v>
+        <v>187.53262609999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.4505067100000133</v>
+        <v>0.45109583999999359</v>
       </c>
       <c r="D69" s="5">
-        <v>2.9282758841973289</v>
+        <v>2.9321537017171773</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>187.89905487999999</v>
+        <v>187.9002055</v>
       </c>
       <c r="C70" s="5">
-        <v>0.36717093999999406</v>
+        <v>0.36757940000001099</v>
       </c>
       <c r="D70" s="5">
-        <v>2.3749609105508052</v>
+        <v>2.3776219765352824</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>188.99065866999999</v>
+        <v>188.99161480000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.0916037899999935</v>
+        <v>1.0914093000000094</v>
       </c>
       <c r="D71" s="5">
-        <v>7.1985512152153097</v>
+        <v>7.1971819181863017</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>188.08299165</v>
+        <v>188.08425561000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.907667019999991</v>
+        <v>-0.90735918999999399</v>
       </c>
       <c r="D72" s="5">
-        <v>-5.6134254138355155</v>
+        <v>-5.6115439956182289</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>188.58296490999999</v>
+        <v>188.58502045</v>
       </c>
       <c r="C73" s="5">
-        <v>0.4999732599999902</v>
+        <v>0.500764839999988</v>
       </c>
       <c r="D73" s="5">
-        <v>3.2369640862762505</v>
+        <v>3.2421421639851733</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>188.60615645999999</v>
+        <v>188.60866838999999</v>
       </c>
       <c r="C74" s="5">
-        <v>2.3191550000007055E-2</v>
+        <v>2.3647939999989376E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.14767341928172417</v>
+        <v>0.15057986886666264</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>188.82169851</v>
+        <v>188.81779469</v>
       </c>
       <c r="C75" s="5">
-        <v>0.21554205000001048</v>
+        <v>0.20912630000000831</v>
       </c>
       <c r="D75" s="5">
-        <v>1.3800313714955603</v>
+        <v>1.3386850859009813</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>189.38453795999999</v>
+        <v>189.38236696999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.56283944999998425</v>
+        <v>0.56457227999999304</v>
       </c>
       <c r="D76" s="5">
-        <v>3.6361869416876358</v>
+        <v>3.6476431728677428</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>189.78080070999999</v>
+        <v>189.77915113</v>
       </c>
       <c r="C77" s="5">
-        <v>0.39626275000000533</v>
+        <v>0.39678416000000993</v>
       </c>
       <c r="D77" s="5">
-        <v>2.5399428161998028</v>
+        <v>2.5433530187782161</v>
       </c>
       <c r="E77" s="5">
-        <v>2.4332839522481775</v>
+        <v>2.4329475046042548</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>190.16038356999999</v>
+        <v>190.15868263999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.3795828599999993</v>
+        <v>0.37953150999999252</v>
       </c>
       <c r="D78" s="5">
-        <v>2.4267142014039234</v>
+        <v>2.4264036189423965</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>190.14639584</v>
+        <v>190.14568863</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.3987729999996645E-2</v>
+        <v>-1.2994009999999889E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-8.8233345925758933E-2</v>
+        <v>-8.1968137846077926E-2</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>189.91412156999999</v>
+        <v>189.91507272999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.23227427000000489</v>
+        <v>-0.23061590000000365</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.4560574281046068</v>
+        <v>-1.4457361965937165</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>189.37009505</v>
+        <v>189.37146794</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.54402651999998852</v>
+        <v>-0.54360478999998918</v>
       </c>
       <c r="D81" s="5">
-        <v>-3.383865654823992</v>
+        <v>-3.3812669675661988</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>190.92286247999999</v>
+        <v>190.92418871999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5527674299999887</v>
+        <v>1.5527207799999871</v>
       </c>
       <c r="D82" s="5">
-        <v>10.295673968826557</v>
+        <v>10.295272538153121</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>192.00294690999999</v>
+        <v>192.00423671999999</v>
       </c>
       <c r="C83" s="5">
-        <v>1.0800844299999994</v>
+        <v>1.080048000000005</v>
       </c>
       <c r="D83" s="5">
-        <v>7.0038707933221644</v>
+        <v>7.0035769891847011</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>191.8933949</v>
+        <v>191.89477399</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.10955200999998738</v>
+        <v>-0.10946272999998996</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.68254496920822083</v>
+        <v>-0.68198590152103167</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>192.60870495</v>
+        <v>192.61080150999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.71531004999999936</v>
+        <v>0.71602751999998304</v>
       </c>
       <c r="D85" s="5">
-        <v>4.5660297398553373</v>
+        <v>4.5706704286019084</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>192.93839338000001</v>
+        <v>192.94060823000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.32968843000000447</v>
+        <v>0.32980672000002187</v>
       </c>
       <c r="D86" s="5">
-        <v>2.0734889072939078</v>
+        <v>2.074217090477215</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>196.56532496</v>
+        <v>196.56146487000001</v>
       </c>
       <c r="C87" s="5">
-        <v>3.6269315799999902</v>
+        <v>3.6208566399999995</v>
       </c>
       <c r="D87" s="5">
-        <v>25.042892359067515</v>
+        <v>24.996208968940216</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>197.65663716</v>
+        <v>197.65397042999999</v>
       </c>
       <c r="C88" s="5">
-        <v>1.0913122000000044</v>
+        <v>1.092505559999978</v>
       </c>
       <c r="D88" s="5">
-        <v>6.8695356236290861</v>
+        <v>6.877417842497735</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>197.89025003</v>
+        <v>197.88790520000001</v>
       </c>
       <c r="C89" s="5">
-        <v>0.23361287000000175</v>
+        <v>0.23393477000001894</v>
       </c>
       <c r="D89" s="5">
-        <v>1.4275511947425157</v>
+        <v>1.4295504820241556</v>
       </c>
       <c r="E89" s="5">
-        <v>4.2730609680543541</v>
+        <v>4.2727317630615103</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>198.78114166</v>
+        <v>198.77836968</v>
       </c>
       <c r="C90" s="5">
-        <v>0.89089162999999871</v>
+        <v>0.89046447999999145</v>
       </c>
       <c r="D90" s="5">
-        <v>5.5381312647607039</v>
+        <v>5.5354770974226364</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>196.77917855999999</v>
+        <v>196.77923802000001</v>
       </c>
       <c r="C91" s="5">
-        <v>-2.0019631000000118</v>
+        <v>-1.9991316599999891</v>
       </c>
       <c r="D91" s="5">
-        <v>-11.437971992942298</v>
+        <v>-11.422829623262354</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>200.34741081999999</v>
+        <v>200.34914441000001</v>
       </c>
       <c r="C92" s="5">
-        <v>3.568232260000002</v>
+        <v>3.5699063899999999</v>
       </c>
       <c r="D92" s="5">
-        <v>24.06666006253948</v>
+        <v>24.079093230661286</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>201.30585098</v>
+        <v>201.30780164000001</v>
       </c>
       <c r="C93" s="5">
-        <v>0.9584401600000092</v>
+        <v>0.95865723000000003</v>
       </c>
       <c r="D93" s="5">
-        <v>5.8941488840172696</v>
+        <v>5.8954667691203166</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>202.18328059999999</v>
+        <v>202.18464997000001</v>
       </c>
       <c r="C94" s="5">
-        <v>0.8774296199999867</v>
+        <v>0.8768483300000014</v>
       </c>
       <c r="D94" s="5">
-        <v>5.3576546041438577</v>
+        <v>5.3539666115657081</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>202.71870017000001</v>
+        <v>202.72007366</v>
       </c>
       <c r="C95" s="5">
-        <v>0.53541957000001617</v>
+        <v>0.53542368999998757</v>
       </c>
       <c r="D95" s="5">
-        <v>3.224523175952676</v>
+        <v>3.2245261923310675</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>203.06053656</v>
+        <v>203.06214395000001</v>
       </c>
       <c r="C96" s="5">
-        <v>0.34183638999999744</v>
+        <v>0.34207029000000944</v>
       </c>
       <c r="D96" s="5">
-        <v>2.0423845345972858</v>
+        <v>2.0437810461525485</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>204.00526023</v>
+        <v>204.00700239</v>
       </c>
       <c r="C97" s="5">
-        <v>0.9447236700000019</v>
+        <v>0.9448584399999902</v>
       </c>
       <c r="D97" s="5">
-        <v>5.7280046593804146</v>
+        <v>5.7287963002256692</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>204.90426167999999</v>
+        <v>204.90598795</v>
       </c>
       <c r="C98" s="5">
-        <v>0.89900144999998588</v>
+        <v>0.89898555999999985</v>
       </c>
       <c r="D98" s="5">
-        <v>5.4181776637159951</v>
+        <v>5.4180321676889687</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>206.48482648000001</v>
+        <v>206.48124998</v>
       </c>
       <c r="C99" s="5">
-        <v>1.580564800000019</v>
+        <v>1.5752620300000046</v>
       </c>
       <c r="D99" s="5">
-        <v>9.6593894095842625</v>
+        <v>9.6255154659076858</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>206.42236371000001</v>
+        <v>206.41944573999999</v>
       </c>
       <c r="C100" s="5">
-        <v>-6.2462769999996226E-2</v>
+        <v>-6.1804240000014943E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-0.36240309665498405</v>
+        <v>-0.35859485637996791</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>207.62084953999999</v>
+        <v>207.61807597000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.1984858299999814</v>
+        <v>1.1986302300000204</v>
       </c>
       <c r="D101" s="5">
-        <v>7.1940312174830767</v>
+        <v>7.1950308388006423</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9171697486484645</v>
+        <v>4.9170113555782935</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>207.85586547</v>
+        <v>207.85222719000001</v>
       </c>
       <c r="C102" s="5">
-        <v>0.23501593000000298</v>
+        <v>0.2341512200000011</v>
       </c>
       <c r="D102" s="5">
-        <v>1.3668257697897479</v>
+        <v>1.3617837852263781</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>208.99808777999999</v>
+        <v>208.99900574</v>
       </c>
       <c r="C103" s="5">
-        <v>1.142222309999994</v>
+        <v>1.1467785499999934</v>
       </c>
       <c r="D103" s="5">
-        <v>6.7973161162609319</v>
+        <v>6.8253812640822087</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>209.97096904</v>
+        <v>209.97346314000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.9728812600000083</v>
+        <v>0.97445740000000569</v>
       </c>
       <c r="D104" s="5">
-        <v>5.7312288685435142</v>
+        <v>5.7407274121516361</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>210.03639767000001</v>
+        <v>210.03870710999999</v>
       </c>
       <c r="C105" s="5">
-        <v>6.5428630000013754E-2</v>
+        <v>6.5243969999983165E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.37457110178578112</v>
+        <v>0.37350769374993043</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>210.66771602</v>
+        <v>210.66905033</v>
       </c>
       <c r="C106" s="5">
-        <v>0.63131834999998659</v>
+        <v>0.63034322000001453</v>
       </c>
       <c r="D106" s="5">
-        <v>3.667137948866106</v>
+        <v>3.6613389687906839</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>210.88442343</v>
+        <v>210.88574199000001</v>
       </c>
       <c r="C107" s="5">
-        <v>0.21670740999999794</v>
+        <v>0.21669166000000928</v>
       </c>
       <c r="D107" s="5">
-        <v>1.2414110105916976</v>
+        <v>1.2413123688393535</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>211.27960042999999</v>
+        <v>211.28115514000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.39517699999998968</v>
+        <v>0.39541314999999599</v>
       </c>
       <c r="D108" s="5">
-        <v>2.2720052283737857</v>
+        <v>2.2733626048983435</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>212.08473287000001</v>
+        <v>212.0857273</v>
       </c>
       <c r="C109" s="5">
-        <v>0.8051324400000226</v>
+        <v>0.80457215999999221</v>
       </c>
       <c r="D109" s="5">
-        <v>4.6699642602578528</v>
+        <v>4.6666110735387623</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>212.95648628999999</v>
+        <v>212.95715468</v>
       </c>
       <c r="C110" s="5">
-        <v>0.87175341999997613</v>
+        <v>0.87142738000000008</v>
       </c>
       <c r="D110" s="5">
-        <v>5.0455335919890043</v>
+        <v>5.0435795047995668</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>210.92547524</v>
+        <v>210.92291003</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.0310110499999894</v>
+        <v>-2.0342446500000051</v>
       </c>
       <c r="D111" s="5">
-        <v>-10.863009753822684</v>
+        <v>-10.879374209661673</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>211.12550152</v>
+        <v>211.12285728000001</v>
       </c>
       <c r="C112" s="5">
-        <v>0.200026280000003</v>
+        <v>0.19994725000000813</v>
       </c>
       <c r="D112" s="5">
-        <v>1.1439464938135746</v>
+        <v>1.143506143241324</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>212.36247176000001</v>
+        <v>212.35969243</v>
       </c>
       <c r="C113" s="5">
-        <v>1.2369702400000051</v>
+        <v>1.2368351499999903</v>
       </c>
       <c r="D113" s="5">
-        <v>7.2617623915967044</v>
+        <v>7.2610374969914515</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2837890464784349</v>
+        <v>2.2838167812927468</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>211.40082659000001</v>
+        <v>211.39723215000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.96164516999999705</v>
+        <v>-0.96246027999998773</v>
       </c>
       <c r="D114" s="5">
-        <v>-5.3006683607066396</v>
+        <v>-5.3051176280993317</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>211.28260965000001</v>
+        <v>211.28394409000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.11821693999999638</v>
+        <v>-0.11328806000000213</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.66898900554331897</v>
+        <v>-0.6411895343243823</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>215.14663503</v>
+        <v>215.14924618000001</v>
       </c>
       <c r="C116" s="5">
-        <v>3.8640253799999869</v>
+        <v>3.8653020900000001</v>
       </c>
       <c r="D116" s="5">
-        <v>24.293857457687306</v>
+        <v>24.302539416050315</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>215.44347041</v>
+        <v>215.44572124999999</v>
       </c>
       <c r="C117" s="5">
-        <v>0.29683538000000453</v>
+        <v>0.29647506999998541</v>
       </c>
       <c r="D117" s="5">
-        <v>1.6682477614616609</v>
+        <v>1.6661870318823713</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>215.77840925000001</v>
+        <v>215.77957534999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.33493884000000662</v>
+        <v>0.33385409999999638</v>
       </c>
       <c r="D118" s="5">
-        <v>1.8816127461009913</v>
+        <v>1.8754471243513482</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>217.09432874999999</v>
+        <v>217.09540985999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.3159194999999784</v>
+        <v>1.315834510000002</v>
       </c>
       <c r="D119" s="5">
-        <v>7.56869378089009</v>
+        <v>7.5681461578774423</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>217.94577249</v>
+        <v>217.94729581999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.85144374000000767</v>
+        <v>0.85188596000000416</v>
       </c>
       <c r="D120" s="5">
-        <v>4.8092595137740002</v>
+        <v>4.8117870026599174</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>218.08482081</v>
+        <v>218.08506768999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.13904832000000056</v>
+        <v>0.13777186999999458</v>
       </c>
       <c r="D121" s="5">
-        <v>0.76828620778608414</v>
+        <v>0.76120353786133244</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>218.89570649000001</v>
+        <v>218.89561264</v>
       </c>
       <c r="C122" s="5">
-        <v>0.8108856800000126</v>
+        <v>0.8105449500000077</v>
       </c>
       <c r="D122" s="5">
-        <v>4.5542409545947571</v>
+        <v>4.5522827401102361</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>220.29637930999999</v>
+        <v>220.29464934000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.4006728199999827</v>
+        <v>1.3990367000000106</v>
       </c>
       <c r="D123" s="5">
-        <v>7.9546598836153226</v>
+        <v>7.9450425772321198</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>221.06388526999999</v>
+        <v>221.06183755999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.76750595999999405</v>
+        <v>0.76718821999997999</v>
       </c>
       <c r="D124" s="5">
-        <v>4.2618126986269989</v>
+        <v>4.2600485163763357</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>220.76150029999999</v>
+        <v>220.75913600999999</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.30238496999999143</v>
+        <v>-0.30270154999999477</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.6291420630663134</v>
+        <v>-1.6308498512015657</v>
       </c>
       <c r="E125" s="5">
-        <v>3.9550436903428521</v>
+        <v>3.9552908953137234</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>221.42858735999999</v>
+        <v>221.42519000999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.66708706000000006</v>
+        <v>0.66605400000000259</v>
       </c>
       <c r="D126" s="5">
-        <v>3.6869811819959519</v>
+        <v>3.6812164775575251</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>221.62301410000001</v>
+        <v>221.62479561999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.19442674000001148</v>
+        <v>0.19960560999999188</v>
       </c>
       <c r="D127" s="5">
-        <v>1.0587708266503126</v>
+        <v>1.0871296370416728</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>222.63712667999999</v>
+        <v>222.63953584000001</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0141125799999884</v>
+        <v>1.0147402200000215</v>
       </c>
       <c r="D128" s="5">
-        <v>5.6313369638899768</v>
+        <v>5.634864021196706</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>223.45931454999999</v>
+        <v>223.46118016</v>
       </c>
       <c r="C129" s="5">
-        <v>0.82218786999999338</v>
+        <v>0.8216443199999901</v>
       </c>
       <c r="D129" s="5">
-        <v>4.5226677975946483</v>
+        <v>4.5195670014695599</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>223.36933500999999</v>
+        <v>223.37014825</v>
       </c>
       <c r="C130" s="5">
-        <v>-8.9979540000001634E-2</v>
+        <v>-9.1031909999998106E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.48213089470404702</v>
+        <v>-0.48775304207848702</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>223.65070478000001</v>
+        <v>223.65151435000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.28136977000002616</v>
+        <v>0.28136610000001383</v>
       </c>
       <c r="D131" s="5">
-        <v>1.522110528786258</v>
+        <v>1.5220849576079498</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>224.32182885</v>
+        <v>224.32304995000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.67112406999999052</v>
+        <v>0.67153559999999857</v>
       </c>
       <c r="D132" s="5">
-        <v>3.6609515701934159</v>
+        <v>3.6632201699048572</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>223.73576029</v>
+        <v>223.73539041999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.58606856000000107</v>
+        <v>-0.58765953000002469</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.0904883519856208</v>
+        <v>-3.0987408073459566</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>224.23156795</v>
+        <v>224.23085368</v>
       </c>
       <c r="C134" s="5">
-        <v>0.49580765999999699</v>
+        <v>0.49546326000000818</v>
       </c>
       <c r="D134" s="5">
-        <v>2.6919015754915288</v>
+        <v>2.6900133838642981</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>224.16877962000001</v>
+        <v>224.16802652999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.2788329999989401E-2</v>
+        <v>-6.282715000000394E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.33550166751000754</v>
+        <v>-0.33570984554804895</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>224.80706259999999</v>
+        <v>224.80577923999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.6382829799999854</v>
+        <v>0.63775271000000089</v>
       </c>
       <c r="D136" s="5">
-        <v>3.4708179201215383</v>
+        <v>3.4679010148269684</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>225.66607888999999</v>
+        <v>225.66440319</v>
       </c>
       <c r="C137" s="5">
-        <v>0.85901628999999957</v>
+        <v>0.85862395000000902</v>
       </c>
       <c r="D137" s="5">
-        <v>4.6829568650341491</v>
+        <v>4.6808001665747723</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2216639148288975</v>
+        <v>2.2219996275840703</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>226.23050255999999</v>
+        <v>226.22819919</v>
       </c>
       <c r="C138" s="5">
-        <v>0.56442366999999649</v>
+        <v>0.56379599999999641</v>
       </c>
       <c r="D138" s="5">
-        <v>3.0430084263091572</v>
+        <v>3.0396006822468902</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>227.03440612</v>
+        <v>227.03577185</v>
       </c>
       <c r="C139" s="5">
-        <v>0.80390356000000907</v>
+        <v>0.80757266000000527</v>
       </c>
       <c r="D139" s="5">
-        <v>4.3484996778627716</v>
+        <v>4.3687833309415502</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>227.64822383000001</v>
+        <v>227.64989041999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.6138177100000064</v>
+        <v>0.61411856999998804</v>
       </c>
       <c r="D140" s="5">
-        <v>3.2930405861345546</v>
+        <v>3.2946586287516233</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>228.37727520999999</v>
+        <v>228.37856102999999</v>
       </c>
       <c r="C141" s="5">
-        <v>0.72905137999998715</v>
+        <v>0.72867060999999467</v>
       </c>
       <c r="D141" s="5">
-        <v>3.911460831335134</v>
+        <v>3.9093527244892012</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>229.97871802</v>
+        <v>229.97923412</v>
       </c>
       <c r="C142" s="5">
-        <v>1.6014428100000089</v>
+        <v>1.600673090000015</v>
       </c>
       <c r="D142" s="5">
-        <v>8.7469637970284388</v>
+        <v>8.742545135417167</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>230.86045075999999</v>
+        <v>230.86083493000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.88173273999998969</v>
+        <v>0.88160081000000901</v>
       </c>
       <c r="D143" s="5">
-        <v>4.6990368800110982</v>
+        <v>4.6983081261400494</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>231.81330245000001</v>
+        <v>231.81435440999999</v>
       </c>
       <c r="C144" s="5">
-        <v>0.95285169000001702</v>
+        <v>0.95351947999998288</v>
       </c>
       <c r="D144" s="5">
-        <v>5.0668657348044599</v>
+        <v>5.0704891849829847</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>233.47138147999999</v>
+        <v>233.47079582000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.6580790299999819</v>
+        <v>1.6564414100000135</v>
       </c>
       <c r="D145" s="5">
-        <v>8.9290180520314131</v>
+        <v>8.9198076968839182</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>234.34686206999999</v>
+        <v>234.34623354999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.87548058999999512</v>
+        <v>0.87543772999998737</v>
       </c>
       <c r="D146" s="5">
-        <v>4.59378385265925</v>
+        <v>4.5935660629575548</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>235.75292793</v>
+        <v>235.75250609</v>
       </c>
       <c r="C147" s="5">
-        <v>1.4060658600000124</v>
+        <v>1.4062725400000033</v>
       </c>
       <c r="D147" s="5">
-        <v>7.4423330301461643</v>
+        <v>7.4434839737260061</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>236.98390151999999</v>
+        <v>236.98319029000001</v>
       </c>
       <c r="C148" s="5">
-        <v>1.2309735899999907</v>
+        <v>1.2306842000000131</v>
       </c>
       <c r="D148" s="5">
-        <v>6.4488561756785412</v>
+        <v>6.4473081910794816</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>237.91797316</v>
+        <v>237.91707359</v>
       </c>
       <c r="C149" s="5">
-        <v>0.9340716400000133</v>
+        <v>0.93388329999999087</v>
       </c>
       <c r="D149" s="5">
-        <v>4.8336907759189751</v>
+        <v>4.8327097418009224</v>
       </c>
       <c r="E149" s="5">
-        <v>5.4292139652819316</v>
+        <v>5.4295982116788544</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>239.35702903000001</v>
+        <v>239.35586304</v>
       </c>
       <c r="C150" s="5">
-        <v>1.4390558700000042</v>
+        <v>1.4387894500000016</v>
       </c>
       <c r="D150" s="5">
-        <v>7.5046403494684055</v>
+        <v>7.503233762035344</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>240.18903628999999</v>
+        <v>240.18975089</v>
       </c>
       <c r="C151" s="5">
-        <v>0.83200725999998326</v>
+        <v>0.83388784999999643</v>
       </c>
       <c r="D151" s="5">
-        <v>4.2518878469322674</v>
+        <v>4.2617044661802161</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>240.36840755</v>
+        <v>240.36935265</v>
       </c>
       <c r="C152" s="5">
-        <v>0.17937126000001058</v>
+        <v>0.17960175999999706</v>
       </c>
       <c r="D152" s="5">
-        <v>0.8998404331960641</v>
+        <v>0.90099883602703379</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>241.61133185</v>
+        <v>241.61207958</v>
       </c>
       <c r="C153" s="5">
-        <v>1.2429242999999985</v>
+        <v>1.2427269300000034</v>
       </c>
       <c r="D153" s="5">
-        <v>6.3846470254835586</v>
+        <v>6.3835783574386129</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>241.96456201000001</v>
+        <v>241.96486389</v>
       </c>
       <c r="C154" s="5">
-        <v>0.35323016000000962</v>
+        <v>0.3527843100000041</v>
       </c>
       <c r="D154" s="5">
-        <v>1.7685478058283133</v>
+        <v>1.7662920629121448</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>243.31509477</v>
+        <v>243.31527137</v>
       </c>
       <c r="C155" s="5">
-        <v>1.350532759999993</v>
+        <v>1.3504074800000012</v>
       </c>
       <c r="D155" s="5">
-        <v>6.9073244444313842</v>
+        <v>6.9066550197494525</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>243.74247674</v>
+        <v>243.74306364</v>
       </c>
       <c r="C156" s="5">
-        <v>0.427381969999999</v>
+        <v>0.42779226999999764</v>
       </c>
       <c r="D156" s="5">
-        <v>2.1282776286599248</v>
+        <v>2.1303390785941678</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>244.68543500999999</v>
+        <v>244.68490853</v>
       </c>
       <c r="C157" s="5">
-        <v>0.94295826999999122</v>
+        <v>0.94184488999999871</v>
       </c>
       <c r="D157" s="5">
-        <v>4.7424637701779737</v>
+        <v>4.7367330111359296</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>244.35764541</v>
+        <v>244.35718908000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.32778959999998847</v>
+        <v>-0.32771944999998937</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.5957722919734629</v>
+        <v>-1.5954367013318316</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>243.32141730000001</v>
+        <v>243.32113447</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.0362281099999961</v>
+        <v>-1.0360546100000079</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.9717198227028696</v>
+        <v>-4.9709157697377719</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>244.70819865000001</v>
+        <v>244.70792821000001</v>
       </c>
       <c r="C160" s="5">
-        <v>1.3867813500000068</v>
+        <v>1.3867937400000017</v>
       </c>
       <c r="D160" s="5">
-        <v>7.0577696653262967</v>
+        <v>7.0578431742832404</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>244.96859577999999</v>
+        <v>244.96836359</v>
       </c>
       <c r="C161" s="5">
-        <v>0.26039712999997278</v>
+        <v>0.26043537999998989</v>
       </c>
       <c r="D161" s="5">
-        <v>1.2844353676671583</v>
+        <v>1.2846265734744788</v>
       </c>
       <c r="E161" s="5">
-        <v>2.9634678399258263</v>
+        <v>2.9637595543695161</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>245.82770991999999</v>
+        <v>245.82763023999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.85911414000000264</v>
+        <v>0.85926664999999502</v>
       </c>
       <c r="D162" s="5">
-        <v>4.2905773902594646</v>
+        <v>4.2913579539980873</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>247.12064086000001</v>
+        <v>247.12074365000001</v>
       </c>
       <c r="C163" s="5">
-        <v>1.2929309400000193</v>
+        <v>1.2931134100000179</v>
       </c>
       <c r="D163" s="5">
-        <v>6.4972109412076762</v>
+        <v>6.4981567430057785</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>248.15381216</v>
+        <v>248.15415476000001</v>
       </c>
       <c r="C164" s="5">
-        <v>1.0331712999999922</v>
+        <v>1.033411110000003</v>
       </c>
       <c r="D164" s="5">
-        <v>5.1339923009720234</v>
+        <v>5.1352093102636553</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>248.41552603</v>
+        <v>248.41587383999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.26171386999999413</v>
+        <v>0.26171907999997757</v>
       </c>
       <c r="D165" s="5">
-        <v>1.2729393877055184</v>
+        <v>1.272963107930658</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>249.27847047</v>
+        <v>249.27867198000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.86294444000000681</v>
+        <v>0.86279814000002375</v>
       </c>
       <c r="D166" s="5">
-        <v>4.2491264666646211</v>
+        <v>4.2483862086785784</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>249.04240408999999</v>
+        <v>249.04243883999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.23606638000001112</v>
+        <v>-0.23623314000002438</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1304981255400137</v>
+        <v>-1.131291654837685</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>249.54090153999999</v>
+        <v>249.54107936</v>
       </c>
       <c r="C168" s="5">
-        <v>0.49849745000000212</v>
+        <v>0.49864052000000925</v>
       </c>
       <c r="D168" s="5">
-        <v>2.42860929228772</v>
+        <v>2.4293136600516574</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>250.09315129000001</v>
+        <v>250.09267389999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.55224975000001564</v>
+        <v>0.55159453999999641</v>
       </c>
       <c r="D169" s="5">
-        <v>2.6882397890676923</v>
+        <v>2.6850095485011494</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>250.95485285000001</v>
+        <v>250.95438768</v>
       </c>
       <c r="C170" s="5">
-        <v>0.8617015600000002</v>
+        <v>0.86171378000000232</v>
       </c>
       <c r="D170" s="5">
-        <v>4.2138865298384509</v>
+        <v>4.2139556218163898</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>251.47533446</v>
+        <v>251.47488493</v>
       </c>
       <c r="C171" s="5">
-        <v>0.52048160999999027</v>
+        <v>0.52049725000000535</v>
       </c>
       <c r="D171" s="5">
-        <v>2.5173930196990879</v>
+        <v>2.5174742498199842</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>251.41775036000001</v>
+        <v>251.41802536</v>
       </c>
       <c r="C172" s="5">
-        <v>-5.7584099999985483E-2</v>
+        <v>-5.6859570000000303E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.27443629651096035</v>
+        <v>-0.27098808310721534</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>251.95931967999999</v>
+        <v>251.95945247</v>
       </c>
       <c r="C173" s="5">
-        <v>0.54156931999997937</v>
+        <v>0.54142711000000077</v>
       </c>
       <c r="D173" s="5">
-        <v>2.6157187443368146</v>
+        <v>2.6150208361588323</v>
       </c>
       <c r="E173" s="5">
-        <v>2.8537224854234822</v>
+        <v>2.8538741809537971</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>252.64970074999999</v>
+        <v>252.64988309</v>
       </c>
       <c r="C174" s="5">
-        <v>0.69038107000000082</v>
+        <v>0.69043062000000077</v>
       </c>
       <c r="D174" s="5">
-        <v>3.3380670402349599</v>
+        <v>3.3383084561222187</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>253.07432448</v>
+        <v>253.07478750000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.42462373000000753</v>
+        <v>0.42490441000001056</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0355658463686144</v>
+        <v>2.0369223598114994</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>253.20027657</v>
+        <v>253.20062691999999</v>
       </c>
       <c r="C176" s="5">
-        <v>0.12595208999999841</v>
+        <v>0.12583941999997705</v>
       </c>
       <c r="D176" s="5">
-        <v>0.59886326086882047</v>
+        <v>0.59832498623146879</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>252.60824162</v>
+        <v>252.60846422</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.59203494999999862</v>
+        <v>-0.59216269999998872</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.7700459070492234</v>
+        <v>-2.7706321789196964</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>252.95993099</v>
+        <v>252.96002838999999</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35168937000000255</v>
+        <v>0.35156416999998896</v>
       </c>
       <c r="D178" s="5">
-        <v>1.6835312471487951</v>
+        <v>1.6829258273974634</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>253.39729409</v>
+        <v>253.39724011999999</v>
       </c>
       <c r="C179" s="5">
-        <v>0.43736309999999889</v>
+        <v>0.43721173000000135</v>
       </c>
       <c r="D179" s="5">
-        <v>2.0946221262916787</v>
+        <v>2.0938894649971784</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>254.26552699000001</v>
+        <v>254.26500368999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.86823290000000952</v>
+        <v>0.86776356999999393</v>
       </c>
       <c r="D180" s="5">
-        <v>4.190019964951186</v>
+        <v>4.1877130970050969</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>254.79090278000001</v>
+        <v>254.79002485999999</v>
       </c>
       <c r="C181" s="5">
-        <v>0.52537578999999823</v>
+        <v>0.52502117000000226</v>
       </c>
       <c r="D181" s="5">
-        <v>2.5078712342455844</v>
+        <v>2.5061644087454482</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>255.29959042999999</v>
+        <v>255.29874151999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.50868764999998461</v>
+        <v>0.50871666000000459</v>
       </c>
       <c r="D182" s="5">
-        <v>2.4222720539944342</v>
+        <v>2.4224201531569456</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>258.00566715999997</v>
+        <v>258.00498110000001</v>
       </c>
       <c r="C183" s="5">
-        <v>2.7060767299999782</v>
+        <v>2.7062395800000161</v>
       </c>
       <c r="D183" s="5">
-        <v>13.487891824434683</v>
+        <v>13.488798912268729</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>258.33002929999998</v>
+        <v>258.33054346</v>
       </c>
       <c r="C184" s="5">
-        <v>0.32436214000000518</v>
+        <v>0.32556235999999217</v>
       </c>
       <c r="D184" s="5">
-        <v>1.5191032924399606</v>
+        <v>1.5247675009022466</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>259.40339532000002</v>
+        <v>259.40346364999999</v>
       </c>
       <c r="C185" s="5">
-        <v>1.0733660200000372</v>
+        <v>1.0729201899999907</v>
       </c>
       <c r="D185" s="5">
-        <v>5.1015586074066865</v>
+        <v>5.0993806211064863</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9544752103055183</v>
+        <v>2.954448069729132</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>259.03559609000001</v>
+        <v>259.03765233000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.36779923000000281</v>
+        <v>-0.36581131999997751</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.6882333271824757</v>
+        <v>-1.6791788495601145</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>259.00218002000003</v>
+        <v>259.00264213000003</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.341606999998703E-2</v>
+        <v>-3.501019999998789E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.15469242832361063</v>
+        <v>-0.16206533611723417</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>260.15260926000002</v>
+        <v>260.15323348999999</v>
       </c>
       <c r="C188" s="5">
-        <v>1.150429239999994</v>
+        <v>1.1505913599999644</v>
       </c>
       <c r="D188" s="5">
-        <v>5.4622903321985605</v>
+        <v>5.4630690029745299</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>260.77973291000001</v>
+        <v>260.78040463000002</v>
       </c>
       <c r="C189" s="5">
-        <v>0.62712364999998726</v>
+        <v>0.62717114000002994</v>
       </c>
       <c r="D189" s="5">
-        <v>2.931381314227921</v>
+        <v>2.9315991217976123</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>261.25699871</v>
+        <v>261.25741270999998</v>
       </c>
       <c r="C190" s="5">
-        <v>0.47726579999999785</v>
+        <v>0.47700807999996186</v>
       </c>
       <c r="D190" s="5">
-        <v>2.2184207090332642</v>
+        <v>2.2172049323369247</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>261.71655659999999</v>
+        <v>261.71520289</v>
       </c>
       <c r="C191" s="5">
-        <v>0.45955788999998504</v>
+        <v>0.4577901800000177</v>
       </c>
       <c r="D191" s="5">
-        <v>2.1313731249256618</v>
+        <v>2.1230921344020492</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>262.87354813000002</v>
+        <v>262.87301257000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.1569915300000275</v>
+        <v>1.1578096800000139</v>
       </c>
       <c r="D192" s="5">
-        <v>5.4358425333970617</v>
+        <v>5.4398092432791589</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>263.97555863999997</v>
+        <v>263.97443921000001</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1020105099999569</v>
+        <v>1.1014266399999997</v>
       </c>
       <c r="D193" s="5">
-        <v>5.1482300968134442</v>
+        <v>5.1454500118781832</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>264.58115450999998</v>
+        <v>264.57700126999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.60559587000000192</v>
+        <v>0.60256205999996837</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7879665801945563</v>
+        <v>2.7738360101776216</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>264.94525198000002</v>
+        <v>264.94572468000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.364097470000047</v>
+        <v>0.36872341000002962</v>
       </c>
       <c r="D195" s="5">
-        <v>1.6639094175125102</v>
+        <v>1.6852387235356314</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>266.17181743999998</v>
+        <v>266.17237775000001</v>
       </c>
       <c r="C196" s="5">
-        <v>1.2265654599999607</v>
+        <v>1.2266530699999976</v>
       </c>
       <c r="D196" s="5">
-        <v>5.6990654931842855</v>
+        <v>5.6994725529555756</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>266.96115850000001</v>
+        <v>266.96092521999998</v>
       </c>
       <c r="C197" s="5">
-        <v>0.78934106000002657</v>
+        <v>0.78854746999996905</v>
       </c>
       <c r="D197" s="5">
-        <v>3.6172589985321579</v>
+        <v>3.6135550768190861</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9135174467075586</v>
+        <v>2.9134004086379006</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>267.37169165</v>
+        <v>267.37570232000002</v>
       </c>
       <c r="C198" s="5">
-        <v>0.41053314999999202</v>
+        <v>0.41477710000003754</v>
       </c>
       <c r="D198" s="5">
-        <v>1.8610494359563079</v>
+        <v>1.8804546855659243</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>268.17767421000002</v>
+        <v>268.17851968000002</v>
       </c>
       <c r="C199" s="5">
-        <v>0.80598256000001811</v>
+        <v>0.80281736000000592</v>
       </c>
       <c r="D199" s="5">
-        <v>3.6779387202557468</v>
+        <v>3.6631997539592565</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>268.76900981</v>
+        <v>268.77048926999998</v>
       </c>
       <c r="C200" s="5">
-        <v>0.59133559999997942</v>
+        <v>0.59196958999996241</v>
       </c>
       <c r="D200" s="5">
-        <v>2.6783439468158532</v>
+        <v>2.6812418817133921</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>270.05880390999999</v>
+        <v>270.06098250000002</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2897940999999946</v>
+        <v>1.2904932300000382</v>
       </c>
       <c r="D201" s="5">
-        <v>5.9131250540745972</v>
+        <v>5.9163819320230626</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>270.71358813000001</v>
+        <v>270.71596715999999</v>
       </c>
       <c r="C202" s="5">
-        <v>0.65478422000001046</v>
+        <v>0.65498465999996824</v>
       </c>
       <c r="D202" s="5">
-        <v>2.9486329910986431</v>
+        <v>2.9495235771581196</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>271.22249553</v>
+        <v>271.21940403999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.50890739999999823</v>
+        <v>0.5034368799999811</v>
       </c>
       <c r="D203" s="5">
-        <v>2.2793193248545673</v>
+        <v>2.2545465391798913</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>271.83729741000002</v>
+        <v>271.83573114000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.6148018800000159</v>
+        <v>0.61632710000003499</v>
       </c>
       <c r="D204" s="5">
-        <v>2.7543069658663821</v>
+        <v>2.7612574325905914</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>272.47659255000002</v>
+        <v>272.47609713000003</v>
       </c>
       <c r="C205" s="5">
-        <v>0.63929514000000154</v>
+        <v>0.6403659900000207</v>
       </c>
       <c r="D205" s="5">
-        <v>2.8588985210194817</v>
+        <v>2.863766243294652</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>273.34809075999999</v>
+        <v>273.33596298999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.87149820999997019</v>
+        <v>0.85986585999995668</v>
       </c>
       <c r="D206" s="5">
-        <v>3.9063628566831099</v>
+        <v>3.8533214785883896</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>273.67994869</v>
+        <v>273.68183653</v>
       </c>
       <c r="C207" s="5">
-        <v>0.3318579300000124</v>
+        <v>0.34587354000001369</v>
       </c>
       <c r="D207" s="5">
-        <v>1.466625907768182</v>
+        <v>1.5290671044461801</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>274.16285582</v>
+        <v>274.16360320000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.48290713000000096</v>
+        <v>0.48176667000001316</v>
       </c>
       <c r="D208" s="5">
-        <v>2.1380650862353523</v>
+        <v>2.1329518718305129</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>275.56210011000002</v>
+        <v>275.56163452999999</v>
       </c>
       <c r="C209" s="5">
-        <v>1.3992442900000128</v>
+        <v>1.3980313299999807</v>
       </c>
       <c r="D209" s="5">
-        <v>6.2993105785090986</v>
+        <v>6.2936782167477778</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2217951324181149</v>
+        <v>3.2217109312579151</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>277.41575466</v>
+        <v>277.42245471000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.8536545499999875</v>
+        <v>1.8608201800000188</v>
       </c>
       <c r="D210" s="5">
-        <v>8.3776239004361699</v>
+        <v>8.4112360559196464</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>278.43745847000002</v>
+        <v>278.43931450999997</v>
       </c>
       <c r="C211" s="5">
-        <v>1.0217038100000195</v>
+        <v>1.0168597999999633</v>
       </c>
       <c r="D211" s="5">
-        <v>4.5101509242002846</v>
+        <v>4.4882243108859576</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>279.52499900999999</v>
+        <v>279.52807994</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0875405399999636</v>
+        <v>1.0887654300000236</v>
       </c>
       <c r="D212" s="5">
-        <v>4.789055035858425</v>
+        <v>4.7945327974649121</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>280.31607439999999</v>
+        <v>280.32062180999998</v>
       </c>
       <c r="C213" s="5">
-        <v>0.79107539000000315</v>
+        <v>0.79254186999997955</v>
       </c>
       <c r="D213" s="5">
-        <v>3.4494475526601009</v>
+        <v>3.4559034305510661</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>281.15948773000002</v>
+        <v>281.16536258999997</v>
       </c>
       <c r="C214" s="5">
-        <v>0.8434133300000326</v>
+        <v>0.84474077999999508</v>
       </c>
       <c r="D214" s="5">
-        <v>3.6709049001311556</v>
+        <v>3.6767180044209535</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>281.59797759999998</v>
+        <v>281.59438759</v>
       </c>
       <c r="C215" s="5">
-        <v>0.43848986999995532</v>
+        <v>0.42902500000002419</v>
       </c>
       <c r="D215" s="5">
-        <v>1.88762919585026</v>
+        <v>1.8465029943766753</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>281.96896220000002</v>
+        <v>281.96639236999999</v>
       </c>
       <c r="C216" s="5">
-        <v>0.37098460000004252</v>
+        <v>0.37200477999999748</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5924171319440683</v>
+        <v>1.5968485324462156</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>282.28235516000001</v>
+        <v>282.28070549</v>
       </c>
       <c r="C217" s="5">
-        <v>0.3133929599999874</v>
+        <v>0.31431312000000844</v>
       </c>
       <c r="D217" s="5">
-        <v>1.34191718413601</v>
+        <v>1.3458937459097875</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>282.52174703999998</v>
+        <v>282.49895469000001</v>
       </c>
       <c r="C218" s="5">
-        <v>0.23939187999997102</v>
+        <v>0.21824920000000247</v>
       </c>
       <c r="D218" s="5">
-        <v>1.0224300819301257</v>
+        <v>0.93175201039541466</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>283.29467299999999</v>
+        <v>283.29609124000001</v>
       </c>
       <c r="C219" s="5">
-        <v>0.77292596000000913</v>
+        <v>0.79713655000000472</v>
       </c>
       <c r="D219" s="5">
-        <v>3.3328246116892668</v>
+        <v>3.4391270789021489</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>283.88174649000001</v>
+        <v>283.88232919000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.58707349000002296</v>
+        <v>0.58623794999999745</v>
       </c>
       <c r="D220" s="5">
-        <v>2.515308324699439</v>
+        <v>2.5116749057618515</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>284.14571445000001</v>
+        <v>284.14540040000003</v>
       </c>
       <c r="C221" s="5">
-        <v>0.26396796000000222</v>
+        <v>0.26307121000002098</v>
       </c>
       <c r="D221" s="5">
-        <v>1.1215464353584004</v>
+        <v>1.1177145799336818</v>
       </c>
       <c r="E221" s="5">
-        <v>3.114947351821451</v>
+        <v>3.1150076042481656</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>283.53680537000002</v>
+        <v>283.54405957</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.60890907999998944</v>
+        <v>-0.60134083000002647</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.5414426739218787</v>
+        <v>-2.5102241140719461</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>284.07534164999998</v>
+        <v>284.08248544999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.53853627999995979</v>
+        <v>0.53842587999997704</v>
       </c>
       <c r="D223" s="5">
-        <v>2.3031838936016014</v>
+        <v>2.3026472692855737</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>283.01444799000001</v>
+        <v>283.01870960000002</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.0608936599999765</v>
+        <v>-1.0637758499999563</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.390547380438603</v>
+        <v>-4.4021224152457794</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>284.56126597000002</v>
+        <v>284.56945953000002</v>
       </c>
       <c r="C225" s="5">
-        <v>1.5468179800000144</v>
+        <v>1.5507499299999949</v>
       </c>
       <c r="D225" s="5">
-        <v>6.7594008365077229</v>
+        <v>6.7769989269803821</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>285.08104878</v>
+        <v>285.09088967999998</v>
       </c>
       <c r="C226" s="5">
-        <v>0.51978280999998105</v>
+        <v>0.52143014999995785</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2140890900427035</v>
+        <v>2.2211124411892547</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>286.44911115000002</v>
+        <v>286.44803299</v>
       </c>
       <c r="C227" s="5">
-        <v>1.3680623700000183</v>
+        <v>1.3571433100000263</v>
       </c>
       <c r="D227" s="5">
-        <v>5.9130741060192893</v>
+        <v>5.8644293040487572</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>287.15179233999999</v>
+        <v>287.15296597999998</v>
       </c>
       <c r="C228" s="5">
-        <v>0.70268118999996432</v>
+        <v>0.70493298999997478</v>
       </c>
       <c r="D228" s="5">
-        <v>2.9837327197023811</v>
+        <v>2.9934355478464791</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>288.42476459</v>
+        <v>288.43068261000002</v>
       </c>
       <c r="C229" s="5">
-        <v>1.2729722500000094</v>
+        <v>1.2777166300000431</v>
       </c>
       <c r="D229" s="5">
-        <v>5.451360011663664</v>
+        <v>5.4721541677416718</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>285.29828194999999</v>
+        <v>285.23132003000001</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.1264826400000061</v>
+        <v>-3.1993625800000132</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.259659715097337</v>
+        <v>-12.528001632911057</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>288.27210766000002</v>
+        <v>288.28179434999998</v>
       </c>
       <c r="C231" s="5">
-        <v>2.9738257100000283</v>
+        <v>3.050474319999978</v>
       </c>
       <c r="D231" s="5">
-        <v>13.250884958239872</v>
+        <v>13.616146963029774</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>289.95560141999999</v>
+        <v>289.95981776999997</v>
       </c>
       <c r="C232" s="5">
-        <v>1.6834937599999762</v>
+        <v>1.6780234199999882</v>
       </c>
       <c r="D232" s="5">
-        <v>7.2374688480675964</v>
+        <v>7.2129433096784989</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>290.83089759000001</v>
+        <v>290.83159806999998</v>
       </c>
       <c r="C233" s="5">
-        <v>0.87529617000001281</v>
+        <v>0.87178030000001172</v>
       </c>
       <c r="D233" s="5">
-        <v>3.6832229205204348</v>
+        <v>3.6681285127096785</v>
       </c>
       <c r="E233" s="5">
-        <v>2.3527305885784777</v>
+        <v>2.3530902349950367</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>291.65197369999999</v>
+        <v>291.66042641000001</v>
       </c>
       <c r="C234" s="5">
-        <v>0.8210761099999786</v>
+        <v>0.82882834000002958</v>
       </c>
       <c r="D234" s="5">
-        <v>3.4409531053909426</v>
+        <v>3.4739434699774696</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>292.75671059000001</v>
+        <v>292.77273547999999</v>
       </c>
       <c r="C235" s="5">
-        <v>1.1047368900000265</v>
+        <v>1.1123090699999807</v>
       </c>
       <c r="D235" s="5">
-        <v>4.6413341261011043</v>
+        <v>4.673679135634301</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>293.49541332000001</v>
+        <v>293.5038715</v>
       </c>
       <c r="C236" s="5">
-        <v>0.73870272999999997</v>
+        <v>0.7311360200000081</v>
       </c>
       <c r="D236" s="5">
-        <v>3.0702946363192263</v>
+        <v>3.0382430548181238</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>294.64300392000001</v>
+        <v>294.65537275999998</v>
       </c>
       <c r="C237" s="5">
-        <v>1.1475906000000009</v>
+        <v>1.151501259999975</v>
       </c>
       <c r="D237" s="5">
-        <v>4.7943286268787855</v>
+        <v>4.8108788348423248</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>296.04170234999998</v>
+        <v>296.05398807</v>
       </c>
       <c r="C238" s="5">
-        <v>1.3986984299999676</v>
+        <v>1.3986153100000251</v>
       </c>
       <c r="D238" s="5">
-        <v>5.847623625447107</v>
+        <v>5.8470151027844697</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>297.90758126999998</v>
+        <v>297.91463398000002</v>
       </c>
       <c r="C239" s="5">
-        <v>1.8658789200000001</v>
+        <v>1.8606459100000166</v>
       </c>
       <c r="D239" s="5">
-        <v>7.8310789245292334</v>
+        <v>7.8080160271017274</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>299.44036856999998</v>
+        <v>299.44057749000001</v>
       </c>
       <c r="C240" s="5">
-        <v>1.5327872999999954</v>
+        <v>1.5259435099999905</v>
       </c>
       <c r="D240" s="5">
-        <v>6.3519650038802444</v>
+        <v>6.322646312549729</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>300.04374453999998</v>
+        <v>300.04628292000001</v>
       </c>
       <c r="C241" s="5">
-        <v>0.60337597000000187</v>
+        <v>0.60570543000000043</v>
       </c>
       <c r="D241" s="5">
-        <v>2.4449931553496285</v>
+        <v>2.4545361001261146</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>300.07841126</v>
+        <v>299.96348331000002</v>
       </c>
       <c r="C242" s="5">
-        <v>3.4666720000018358E-2</v>
+        <v>-8.2799609999995027E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>0.13873480210453426</v>
+        <v>-0.33064521203918229</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>301.42543604999997</v>
+        <v>301.44065188000002</v>
       </c>
       <c r="C243" s="5">
-        <v>1.3470247899999777</v>
+        <v>1.4771685700000035</v>
       </c>
       <c r="D243" s="5">
-        <v>5.52169347153737</v>
+        <v>6.0721044885287068</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>302.05285150999998</v>
+        <v>302.06390522999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.62741546000000881</v>
+        <v>0.6232533499999704</v>
       </c>
       <c r="D244" s="5">
-        <v>2.5265883192713279</v>
+        <v>2.5095084105856591</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>302.29882148000002</v>
+        <v>302.30864802999997</v>
       </c>
       <c r="C245" s="5">
-        <v>0.24596997000003284</v>
+        <v>0.24474279999998316</v>
       </c>
       <c r="D245" s="5">
-        <v>0.98158166159760807</v>
+        <v>0.97662670363525272</v>
       </c>
       <c r="E245" s="5">
-        <v>3.9431587169830085</v>
+        <v>3.9462871421686474</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>305.26604004000001</v>
+        <v>305.27984831999999</v>
       </c>
       <c r="C246" s="5">
-        <v>2.9672185599999921</v>
+        <v>2.971200290000013</v>
       </c>
       <c r="D246" s="5">
-        <v>12.435761851866678</v>
+        <v>12.45293482656642</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>305.87022421</v>
+        <v>305.90093725999998</v>
       </c>
       <c r="C247" s="5">
-        <v>0.60418416999999636</v>
+        <v>0.62108893999999282</v>
       </c>
       <c r="D247" s="5">
-        <v>2.4010715856215947</v>
+        <v>2.4688930695596856</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>307.09661471999999</v>
+        <v>307.11347867000001</v>
       </c>
       <c r="C248" s="5">
-        <v>1.2263905099999874</v>
+        <v>1.2125414100000285</v>
       </c>
       <c r="D248" s="5">
-        <v>4.9189488946232318</v>
+        <v>4.8616859006822777</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>308.23431505000002</v>
+        <v>308.25301869999998</v>
       </c>
       <c r="C249" s="5">
-        <v>1.1377003300000297</v>
+        <v>1.1395400299999778</v>
       </c>
       <c r="D249" s="5">
-        <v>4.537349662657375</v>
+        <v>4.5445824196698403</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>309.13261440000002</v>
+        <v>309.14509810999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.89829935000000205</v>
+        <v>0.89207941000000801</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5538114571778578</v>
+        <v>3.5285938859783261</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>309.20329174</v>
+        <v>309.21307236000001</v>
       </c>
       <c r="C251" s="5">
-        <v>7.067733999997472E-2</v>
+        <v>6.797425000002022E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.27470261962179165</v>
+        <v>0.26417309145787549</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>310.28525393000001</v>
+        <v>310.27634702</v>
       </c>
       <c r="C252" s="5">
-        <v>1.0819621900000129</v>
+        <v>1.0632746599999905</v>
       </c>
       <c r="D252" s="5">
-        <v>4.2807951718798476</v>
+        <v>4.2053184317977887</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>310.33817067000001</v>
+        <v>310.32888098000001</v>
       </c>
       <c r="C253" s="5">
-        <v>5.2916740000000573E-2</v>
+        <v>5.2533960000005209E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.20484274719709816</v>
+        <v>0.20336545409147533</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>311.14370464000001</v>
+        <v>310.96211890000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.80553396999999904</v>
+        <v>0.63323791999999912</v>
       </c>
       <c r="D254" s="5">
-        <v>3.1596525122986385</v>
+        <v>2.476314611957986</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>311.64738936999998</v>
+        <v>311.6713001</v>
       </c>
       <c r="C255" s="5">
-        <v>0.50368472999997493</v>
+        <v>0.70918119999998908</v>
       </c>
       <c r="D255" s="5">
-        <v>1.9599698667325693</v>
+        <v>2.7713137254134601</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>312.27962413</v>
+        <v>312.30946482000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.6322347600000171</v>
+        <v>0.63816472000002022</v>
       </c>
       <c r="D256" s="5">
-        <v>2.4617707178157255</v>
+        <v>2.4849284338101185</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>312.31926644999999</v>
+        <v>312.35121744999998</v>
       </c>
       <c r="C257" s="5">
-        <v>3.9642319999984466E-2</v>
+        <v>4.175262999996221E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.15244033926102851</v>
+        <v>0.16054592848011584</v>
       </c>
       <c r="E257" s="5">
-        <v>3.3147482748830059</v>
+        <v>3.321959026128618</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>312.6591143</v>
+        <v>312.69024165000002</v>
       </c>
       <c r="C258" s="5">
-        <v>0.33984785000001239</v>
+        <v>0.33902420000003985</v>
       </c>
       <c r="D258" s="5">
-        <v>1.3136141041800276</v>
+        <v>1.3102765724203547</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>312.12586298000002</v>
+        <v>312.17509081999998</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.53325131999997666</v>
+        <v>-0.5151508300000387</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.0275532897729098</v>
+        <v>-1.9591600180290381</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>313.18106884000002</v>
+        <v>313.21185462</v>
       </c>
       <c r="C260" s="5">
-        <v>1.0552058600000009</v>
+        <v>1.036763800000017</v>
       </c>
       <c r="D260" s="5">
-        <v>4.1331366223647859</v>
+        <v>4.0589244203194985</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>314.30753651999999</v>
+        <v>314.33830928999998</v>
       </c>
       <c r="C261" s="5">
-        <v>1.126467679999962</v>
+        <v>1.1264546699999869</v>
       </c>
       <c r="D261" s="5">
-        <v>4.4026478276299796</v>
+        <v>4.4021546405500045</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>314.6350956</v>
+        <v>314.64184789000001</v>
       </c>
       <c r="C262" s="5">
-        <v>0.32755908000001455</v>
+        <v>0.30353860000002442</v>
       </c>
       <c r="D262" s="5">
-        <v>1.2577865076061956</v>
+        <v>1.1649457771301108</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>315.33636037000002</v>
+        <v>315.34159994999999</v>
       </c>
       <c r="C263" s="5">
-        <v>0.70126477000002296</v>
+        <v>0.69975205999998025</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7076143493749871</v>
+        <v>2.7016433919322402</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>316.12187793999999</v>
+        <v>316.08981599999998</v>
       </c>
       <c r="C264" s="5">
-        <v>0.78551756999996769</v>
+        <v>0.74821604999999636</v>
       </c>
       <c r="D264" s="5">
-        <v>3.0305529769030226</v>
+        <v>2.8847111663022007</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>316.15244867000001</v>
+        <v>316.09744483999998</v>
       </c>
       <c r="C265" s="5">
-        <v>3.0570730000022195E-2</v>
+        <v>7.6288399999953072E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>0.11610836458073592</v>
+        <v>2.8965891470900118E-2</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>317.96126248000002</v>
+        <v>317.69961001000001</v>
       </c>
       <c r="C266" s="5">
-        <v>1.8088138100000037</v>
+        <v>1.6021651700000348</v>
       </c>
       <c r="D266" s="5">
-        <v>7.0858168938336297</v>
+        <v>6.2547509059058592</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>316.87072968000001</v>
+        <v>316.90731489000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.0905328000000054</v>
+        <v>-0.79229512000000568</v>
       </c>
       <c r="D267" s="5">
-        <v>-4.038962503701482</v>
+        <v>-2.9519118200657113</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>318.94821224999998</v>
+        <v>319.03646499000001</v>
       </c>
       <c r="C268" s="5">
-        <v>2.0774825699999724</v>
+        <v>2.1291501000000039</v>
       </c>
       <c r="D268" s="5">
-        <v>8.15748483755252</v>
+        <v>8.3669199451134944</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>319.94907121</v>
+        <v>320.02112463999998</v>
       </c>
       <c r="C269" s="5">
-        <v>1.0008589600000164</v>
+        <v>0.98465964999996913</v>
       </c>
       <c r="D269" s="5">
-        <v>3.8312730507153336</v>
+        <v>3.7671456342418752</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4429503971127753</v>
+        <v>2.4555393933201941</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>320.91199668000002</v>
+        <v>320.96810611000001</v>
       </c>
       <c r="C270" s="5">
-        <v>0.96292547000001605</v>
+        <v>0.94698147000002564</v>
       </c>
       <c r="D270" s="5">
-        <v>3.6719307187207173</v>
+        <v>3.6093122097321961</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>321.91125302</v>
+        <v>321.98124201000002</v>
       </c>
       <c r="C271" s="5">
-        <v>0.99925633999998809</v>
+        <v>1.0131359000000089</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8012230085730403</v>
+        <v>3.8542561652731067</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>323.44592280000001</v>
+        <v>323.48781228000001</v>
       </c>
       <c r="C272" s="5">
-        <v>1.5346697800000015</v>
+        <v>1.5065702699999974</v>
       </c>
       <c r="D272" s="5">
-        <v>5.8732560361558939</v>
+        <v>5.7616502182118667</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>323.78548192</v>
+        <v>323.82163730000002</v>
       </c>
       <c r="C273" s="5">
-        <v>0.33955911999998989</v>
+        <v>0.33382502000000613</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2670802225292155</v>
+        <v>1.245399359114896</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>325.1864248</v>
+        <v>325.17991967</v>
       </c>
       <c r="C274" s="5">
-        <v>1.4009428800000023</v>
+        <v>1.3582823699999835</v>
       </c>
       <c r="D274" s="5">
-        <v>5.3174722479672809</v>
+        <v>5.1512067987872001</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>326.94655435999999</v>
+        <v>326.93446519999998</v>
       </c>
       <c r="C275" s="5">
-        <v>1.7601295599999958</v>
+        <v>1.754545529999973</v>
       </c>
       <c r="D275" s="5">
-        <v>6.6921064681671139</v>
+        <v>6.670379179091479</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>327.15993957000001</v>
+        <v>327.09783621999998</v>
       </c>
       <c r="C276" s="5">
-        <v>0.21338521000001265</v>
+        <v>0.16337101999999959</v>
       </c>
       <c r="D276" s="5">
-        <v>0.78601049961370961</v>
+        <v>0.6012976619766297</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>328.75812431999998</v>
+        <v>328.65589412999998</v>
       </c>
       <c r="C277" s="5">
-        <v>1.5981847499999731</v>
+        <v>1.5580579100000023</v>
       </c>
       <c r="D277" s="5">
-        <v>6.0221229575073476</v>
+        <v>5.8680830142510132</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>330.39967003999999</v>
+        <v>330.06082425</v>
       </c>
       <c r="C278" s="5">
-        <v>1.6415457200000105</v>
+        <v>1.4049301200000173</v>
       </c>
       <c r="D278" s="5">
-        <v>6.1591252808476549</v>
+        <v>5.2520720826513489</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>330.89033079000001</v>
+        <v>330.94482378999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.49066075000001774</v>
+        <v>0.8839995399999907</v>
       </c>
       <c r="D279" s="5">
-        <v>1.7966904164968822</v>
+        <v>3.2617200894903275</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>331.69155137000001</v>
+        <v>331.84452669000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.80122058000000607</v>
+        <v>0.89970290000002251</v>
       </c>
       <c r="D280" s="5">
-        <v>2.9447011977318915</v>
+        <v>3.3115301248070272</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>332.97796312999998</v>
+        <v>333.0955093</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2864117599999645</v>
+        <v>1.2509826099999941</v>
       </c>
       <c r="D281" s="5">
-        <v>4.7545734896403236</v>
+        <v>4.6187254577029657</v>
       </c>
       <c r="E281" s="5">
-        <v>4.072176821994411</v>
+        <v>4.085475505627234</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>333.32800417999999</v>
+        <v>333.41611090999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.35004105000001573</v>
+        <v>0.32060160999998288</v>
       </c>
       <c r="D282" s="5">
-        <v>1.2688120402034819</v>
+        <v>1.1611236814915271</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>335.15426824999997</v>
+        <v>335.23959194000003</v>
       </c>
       <c r="C283" s="5">
-        <v>1.8262640699999793</v>
+        <v>1.823481030000039</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7764386243873709</v>
+        <v>6.7639573490867466</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>335.93873693</v>
+        <v>335.98805385000003</v>
       </c>
       <c r="C284" s="5">
-        <v>0.78446868000003178</v>
+        <v>0.74846191000000317</v>
       </c>
       <c r="D284" s="5">
-        <v>2.8451853326943999</v>
+        <v>2.7122857769584119</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>336.59773009000003</v>
+        <v>336.63364646999997</v>
       </c>
       <c r="C285" s="5">
-        <v>0.65899316000002273</v>
+        <v>0.64559261999994533</v>
       </c>
       <c r="D285" s="5">
-        <v>2.3795401895930324</v>
+        <v>2.3302942922645453</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>337.7800962</v>
+        <v>337.75760042000002</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1823661099999754</v>
+        <v>1.1239539500000433</v>
       </c>
       <c r="D286" s="5">
-        <v>4.2976362098990917</v>
+        <v>4.0809647404713933</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>338.47910413</v>
+        <v>338.44217541</v>
       </c>
       <c r="C287" s="5">
-        <v>0.69900792999999339</v>
+        <v>0.68457498999998734</v>
       </c>
       <c r="D287" s="5">
-        <v>2.5117608986253037</v>
+        <v>2.4594849156609699</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>339.25035960000002</v>
+        <v>339.15841370999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.77125547000002825</v>
+        <v>0.71623829999998634</v>
       </c>
       <c r="D288" s="5">
-        <v>2.7688379634429383</v>
+        <v>2.5693041561654528</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>341.10952028999998</v>
+        <v>340.96012803000002</v>
       </c>
       <c r="C289" s="5">
-        <v>1.8591606899999533</v>
+        <v>1.8017143200000305</v>
       </c>
       <c r="D289" s="5">
-        <v>6.77812427524489</v>
+        <v>6.5643649630496181</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>341.66873642000002</v>
+        <v>341.29301765000002</v>
       </c>
       <c r="C290" s="5">
-        <v>0.55921613000003845</v>
+        <v>0.33288962000000311</v>
       </c>
       <c r="D290" s="5">
-        <v>1.9851199017344667</v>
+        <v>1.1779078380355745</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>343.28825389000002</v>
+        <v>343.35410505999999</v>
       </c>
       <c r="C291" s="5">
-        <v>1.6195174700000052</v>
+        <v>2.0610874099999705</v>
       </c>
       <c r="D291" s="5">
-        <v>5.8386825965186517</v>
+        <v>7.4924814978689636</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>344.58260773000001</v>
+        <v>344.79224163999999</v>
       </c>
       <c r="C292" s="5">
-        <v>1.2943538399999852</v>
+        <v>1.4381365799999912</v>
       </c>
       <c r="D292" s="5">
-        <v>4.619566469762959</v>
+        <v>5.143611589613073</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>344.29757294000001</v>
+        <v>344.45420488000002</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.28503478999999743</v>
+        <v>-0.33803675999996585</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.98812270698327431</v>
+        <v>-1.1701652930861006</v>
       </c>
       <c r="E293" s="5">
-        <v>3.3995071936879784</v>
+        <v>3.4100416435725256</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>344.66312047999998</v>
+        <v>344.77645941999998</v>
       </c>
       <c r="C294" s="5">
-        <v>0.36554753999996592</v>
+        <v>0.32225453999996034</v>
       </c>
       <c r="D294" s="5">
-        <v>1.2815299598054386</v>
+        <v>1.1284561659081316</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>345.17934810000003</v>
+        <v>345.27103354000002</v>
       </c>
       <c r="C295" s="5">
-        <v>0.51622762000005196</v>
+        <v>0.49457412000003842</v>
       </c>
       <c r="D295" s="5">
-        <v>1.8122094916807274</v>
+        <v>1.7350193026072658</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>345.96293284000001</v>
+        <v>346.01048641</v>
       </c>
       <c r="C296" s="5">
-        <v>0.78358473999998068</v>
+        <v>0.73945286999997961</v>
       </c>
       <c r="D296" s="5">
-        <v>2.7583662389909946</v>
+        <v>2.6004803865957049</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>348.04251349999998</v>
+        <v>348.06682087000002</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0795806599999764</v>
+        <v>2.0563344600000164</v>
       </c>
       <c r="D297" s="5">
-        <v>7.4565060612747258</v>
+        <v>7.369365539347994</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>349.07391999999999</v>
+        <v>349.03804379000002</v>
       </c>
       <c r="C298" s="5">
-        <v>1.0314065000000028</v>
+        <v>0.97122292000000243</v>
       </c>
       <c r="D298" s="5">
-        <v>3.6146775169253909</v>
+        <v>3.4002699721737306</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>348.96125716</v>
+        <v>348.89792627999998</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.1126628399999845</v>
+        <v>-0.14011751000003869</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.38661060351795618</v>
+        <v>-0.48066470190324395</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>351.14249985999999</v>
+        <v>351.03564497999997</v>
       </c>
       <c r="C300" s="5">
-        <v>2.1812426999999843</v>
+        <v>2.1377186999999935</v>
       </c>
       <c r="D300" s="5">
-        <v>7.7641247491950116</v>
+        <v>7.6053731187681217</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>352.41508533000001</v>
+        <v>352.25398508000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.2725854700000241</v>
+        <v>1.2183401000000345</v>
       </c>
       <c r="D301" s="5">
-        <v>4.4366961733328214</v>
+        <v>4.2452714268509606</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>353.55417256999999</v>
+        <v>353.19767143000001</v>
       </c>
       <c r="C302" s="5">
-        <v>1.1390872399999807</v>
+        <v>0.94368635000000722</v>
       </c>
       <c r="D302" s="5">
-        <v>3.948378798619645</v>
+        <v>3.2625867482505067</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>356.51355544</v>
+        <v>356.57726029000003</v>
       </c>
       <c r="C303" s="5">
-        <v>2.9593828700000131</v>
+        <v>3.3795888600000126</v>
       </c>
       <c r="D303" s="5">
-        <v>10.520022187820421</v>
+        <v>12.106229361504495</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>357.56323040000001</v>
+        <v>357.78104729</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0496749600000044</v>
+        <v>1.2037869999999771</v>
       </c>
       <c r="D304" s="5">
-        <v>3.5909125493236438</v>
+        <v>4.1272133797492616</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>358.63349648000002</v>
+        <v>358.80133193</v>
       </c>
       <c r="C305" s="5">
-        <v>1.0702660800000103</v>
+        <v>1.0202846399999999</v>
       </c>
       <c r="D305" s="5">
-        <v>3.6515921046817557</v>
+        <v>3.4762274335254917</v>
       </c>
       <c r="E305" s="5">
-        <v>4.1638177747184812</v>
+        <v>4.1651769224295476</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>360.88250572999999</v>
+        <v>361.01342607999999</v>
       </c>
       <c r="C306" s="5">
-        <v>2.2490092499999719</v>
+        <v>2.2120941499999844</v>
       </c>
       <c r="D306" s="5">
-        <v>7.7903172956146127</v>
+        <v>7.6543751867020671</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>362.17204065999999</v>
+        <v>362.25741779999998</v>
       </c>
       <c r="C307" s="5">
-        <v>1.2895349300000021</v>
+        <v>1.2439917199999968</v>
       </c>
       <c r="D307" s="5">
-        <v>4.3732212259797842</v>
+        <v>4.2142727098202881</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>363.71030819999999</v>
+        <v>363.75175942999999</v>
       </c>
       <c r="C308" s="5">
-        <v>1.5382675399999926</v>
+        <v>1.4943416300000081</v>
       </c>
       <c r="D308" s="5">
-        <v>5.2175723287344766</v>
+        <v>5.06396494304302</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>364.18487346000001</v>
+        <v>364.19986074000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.47456526000001986</v>
+        <v>0.44810131000002684</v>
       </c>
       <c r="D309" s="5">
-        <v>1.5770323141206521</v>
+        <v>1.4883222665511564</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>364.71344503</v>
+        <v>364.67263066999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.52857156999999688</v>
+        <v>0.47276992999996992</v>
       </c>
       <c r="D310" s="5">
-        <v>1.7556295155160662</v>
+        <v>1.568896670939357</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>364.68649009000001</v>
+        <v>364.60935056</v>
       </c>
       <c r="C311" s="5">
-        <v>-2.6954939999995986E-2</v>
+        <v>-6.3280109999993783E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-8.8652566557489987E-2</v>
+        <v>-0.20803234104687096</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>366.76505619</v>
+        <v>366.66352577999999</v>
       </c>
       <c r="C312" s="5">
-        <v>2.0785660999999891</v>
+        <v>2.0541752199999905</v>
       </c>
       <c r="D312" s="5">
-        <v>7.0580464414354172</v>
+        <v>6.974163040225001</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>367.08248727</v>
+        <v>366.93021248999997</v>
       </c>
       <c r="C313" s="5">
-        <v>0.31743108000000575</v>
+        <v>0.26668670999998767</v>
       </c>
       <c r="D313" s="5">
-        <v>1.0435448228809152</v>
+        <v>0.87630031804901698</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>368.30567228000001</v>
+        <v>367.99656440000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2231850100000088</v>
+        <v>1.0663519100000372</v>
       </c>
       <c r="D314" s="5">
-        <v>4.0727189970292788</v>
+        <v>3.5436573406942395</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>369.44751730000002</v>
+        <v>369.50113599000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.1418450200000052</v>
+        <v>1.5045715900000118</v>
       </c>
       <c r="D315" s="5">
-        <v>3.7844144536581137</v>
+        <v>5.0181021046706631</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>370.19229565000001</v>
+        <v>370.39365916999998</v>
       </c>
       <c r="C316" s="5">
-        <v>0.74477834999999004</v>
+        <v>0.89252317999995512</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4461126990581006</v>
+        <v>2.9373976515489453</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>370.85942198999999</v>
+        <v>371.00845034000002</v>
       </c>
       <c r="C317" s="5">
-        <v>0.66712633999998161</v>
+        <v>0.61479117000004635</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1840924734347844</v>
+        <v>2.0100824020037766</v>
       </c>
       <c r="E317" s="5">
-        <v>3.4090305646287566</v>
+        <v>3.4021942851598874</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>372.37186878</v>
+        <v>372.50724930000001</v>
       </c>
       <c r="C318" s="5">
-        <v>1.5124467900000127</v>
+        <v>1.4987989599999878</v>
       </c>
       <c r="D318" s="5">
-        <v>5.0051420234324073</v>
+        <v>4.9569323069370785</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>373.10790136999998</v>
+        <v>373.17682530000002</v>
       </c>
       <c r="C319" s="5">
-        <v>0.73603258999997934</v>
+        <v>0.66957600000000639</v>
       </c>
       <c r="D319" s="5">
-        <v>2.3978842593686212</v>
+        <v>2.1784339363489558</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>373.44421722999999</v>
+        <v>373.47365932000002</v>
       </c>
       <c r="C320" s="5">
-        <v>0.33631586000001334</v>
+        <v>0.29683402000000569</v>
       </c>
       <c r="D320" s="5">
-        <v>1.08704708942573</v>
+        <v>0.95869641093513369</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>374.49510271000003</v>
+        <v>374.49751000999998</v>
       </c>
       <c r="C321" s="5">
-        <v>1.0508854800000336</v>
+        <v>1.0238506899999607</v>
       </c>
       <c r="D321" s="5">
-        <v>3.4296006610236907</v>
+        <v>3.3397699825685745</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>375.32787915</v>
+        <v>375.29270477</v>
       </c>
       <c r="C322" s="5">
-        <v>0.83277643999997508</v>
+        <v>0.79519476000001532</v>
       </c>
       <c r="D322" s="5">
-        <v>2.7013574308575317</v>
+        <v>2.5780064324143925</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>376.01570520000001</v>
+        <v>375.94607567999998</v>
       </c>
       <c r="C323" s="5">
-        <v>0.6878260500000124</v>
+        <v>0.65337090999997827</v>
       </c>
       <c r="D323" s="5">
-        <v>2.221422135234441</v>
+        <v>2.1092770708849518</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>378.0544878</v>
+        <v>377.97560424</v>
       </c>
       <c r="C324" s="5">
-        <v>2.0387825999999905</v>
+        <v>2.029528560000017</v>
       </c>
       <c r="D324" s="5">
-        <v>6.7040634146583011</v>
+        <v>6.6739975224014758</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>379.67862868999998</v>
+        <v>379.56762105000001</v>
       </c>
       <c r="C325" s="5">
-        <v>1.6241408899999783</v>
+        <v>1.5920168100000183</v>
       </c>
       <c r="D325" s="5">
-        <v>5.278830909344534</v>
+        <v>5.1730952152066134</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>380.82958051999998</v>
+        <v>380.59700165999999</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1509518299999968</v>
+        <v>1.0293806099999756</v>
       </c>
       <c r="D326" s="5">
-        <v>3.6989275041119818</v>
+        <v>3.3033620676227837</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>380.54762491999998</v>
+        <v>380.57506463999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.28195560000000341</v>
+        <v>-2.1937019999995755E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.88483764959340627</v>
+        <v>-6.9144213812344368E-2</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>381.12999717000002</v>
+        <v>381.25757364999998</v>
       </c>
       <c r="C328" s="5">
-        <v>0.58237225000004855</v>
+        <v>0.68250900999998976</v>
       </c>
       <c r="D328" s="5">
-        <v>1.8519599535630871</v>
+        <v>2.1733888605393048</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>382.33249989000001</v>
+        <v>382.42620765999999</v>
       </c>
       <c r="C329" s="5">
-        <v>1.202502719999984</v>
+        <v>1.1686340100000052</v>
       </c>
       <c r="D329" s="5">
-        <v>3.8525148934758224</v>
+        <v>3.7408986713993064</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0936460609350291</v>
+        <v>3.0774925232933237</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>382.45612739000001</v>
+        <v>382.59614367</v>
       </c>
       <c r="C330" s="5">
-        <v>0.12362749999999778</v>
+        <v>0.1699360100000149</v>
       </c>
       <c r="D330" s="5">
-        <v>0.388711710136036</v>
+        <v>0.53454061029072353</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>383.47767003000001</v>
+        <v>383.53412530000003</v>
       </c>
       <c r="C331" s="5">
-        <v>1.0215426400000069</v>
+        <v>0.93798163000002432</v>
       </c>
       <c r="D331" s="5">
-        <v>3.2527152511977242</v>
+        <v>2.9819429796531738</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>384.36975417999997</v>
+        <v>384.39831612</v>
       </c>
       <c r="C332" s="5">
-        <v>0.89208414999995966</v>
+        <v>0.86419081999997616</v>
       </c>
       <c r="D332" s="5">
-        <v>2.8275555983555245</v>
+        <v>2.7376381696550212</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>385.48229728000001</v>
+        <v>385.48713316999999</v>
       </c>
       <c r="C333" s="5">
-        <v>1.112543100000039</v>
+        <v>1.0888170499999887</v>
       </c>
       <c r="D333" s="5">
-        <v>3.5291838239804196</v>
+        <v>3.4524837315406121</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>386.90421944000002</v>
+        <v>386.88820109</v>
       </c>
       <c r="C334" s="5">
-        <v>1.4219221600000083</v>
+        <v>1.4010679200000027</v>
       </c>
       <c r="D334" s="5">
-        <v>4.5173356424373479</v>
+        <v>4.4496965921982934</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>388.07844392999999</v>
+        <v>388.03168849000002</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1742244899999719</v>
+        <v>1.1434874000000264</v>
       </c>
       <c r="D335" s="5">
-        <v>3.7033177287322028</v>
+        <v>3.6049486087476046</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>385.91642514</v>
+        <v>385.86668988000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.1620187899999905</v>
+        <v>-2.1649986099999978</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.4842169348615535</v>
+        <v>-6.4936399568158993</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>385.96318171000001</v>
+        <v>385.89386014000002</v>
       </c>
       <c r="C337" s="5">
-        <v>4.6756570000013653E-2</v>
+        <v>2.7170259999991231E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.14548561234255519</v>
+        <v>8.452904240412451E-2</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>384.03460581000002</v>
+        <v>383.86009962000003</v>
       </c>
       <c r="C338" s="5">
-        <v>-1.9285758999999985</v>
+        <v>-2.0337605199999871</v>
       </c>
       <c r="D338" s="5">
-        <v>-5.8340707472506086</v>
+        <v>-6.144174035029371</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>385.72001570999998</v>
+        <v>385.70825705999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.6854098999999678</v>
+        <v>1.8481574399999658</v>
       </c>
       <c r="D339" s="5">
-        <v>5.3954295805157759</v>
+        <v>5.9330736494178415</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>386.45125795000001</v>
+        <v>386.49076063000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.73124224000002869</v>
+        <v>0.78250357000001713</v>
       </c>
       <c r="D340" s="5">
-        <v>2.2988130059306666</v>
+        <v>2.4618424538292771</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>387.88065253000002</v>
+        <v>387.91346164999999</v>
       </c>
       <c r="C341" s="5">
-        <v>1.4293945800000074</v>
+        <v>1.4227010199999768</v>
       </c>
       <c r="D341" s="5">
-        <v>4.5299413544873213</v>
+        <v>4.5078270867191961</v>
       </c>
       <c r="E341" s="5">
-        <v>1.4511328860602468</v>
+        <v>1.4348530200311238</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>387.84766689000003</v>
+        <v>387.98664030999998</v>
       </c>
       <c r="C342" s="5">
-        <v>-3.29856399999926E-2</v>
+        <v>7.3178659999996398E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>-0.10200111602780559</v>
+        <v>0.22661126904353068</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>390.05962824</v>
+        <v>390.11527747000002</v>
       </c>
       <c r="C343" s="5">
-        <v>2.2119613499999673</v>
+        <v>2.1286371600000393</v>
       </c>
       <c r="D343" s="5">
-        <v>7.0626110393433139</v>
+        <v>6.7859804119888123</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>391.58585540000001</v>
+        <v>391.63177043000002</v>
       </c>
       <c r="C344" s="5">
-        <v>1.526227160000019</v>
+        <v>1.5164929599999937</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7977415409582669</v>
+        <v>4.7657900248665674</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>391.61741062999999</v>
+        <v>391.64009141999998</v>
       </c>
       <c r="C345" s="5">
-        <v>3.1555229999980838E-2</v>
+        <v>8.3209899999587833E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>9.6742674950345275E-2</v>
+        <v>2.5499348340152217E-2</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>392.89112268999997</v>
+        <v>392.90229613999998</v>
       </c>
       <c r="C346" s="5">
-        <v>1.2737120599999798</v>
+        <v>1.2622047199999997</v>
       </c>
       <c r="D346" s="5">
-        <v>3.9735074788170621</v>
+        <v>3.9367381012685776</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>394.70606225</v>
+        <v>394.68750749999998</v>
       </c>
       <c r="C347" s="5">
-        <v>1.8149395600000275</v>
+        <v>1.7852113600000052</v>
       </c>
       <c r="D347" s="5">
-        <v>5.6863665840415578</v>
+        <v>5.5907229960296956</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>394.48844781000003</v>
+        <v>394.46314906999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.21761443999997709</v>
+        <v>-0.22435842999999522</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.65959697997770572</v>
+        <v>-0.68000625529546221</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>395.94800780000003</v>
+        <v>395.92660776000002</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4595599900000025</v>
+        <v>1.4634586900000386</v>
       </c>
       <c r="D349" s="5">
-        <v>4.53132795511757</v>
+        <v>4.5439772090049457</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>396.52100833999998</v>
+        <v>396.37220825999998</v>
       </c>
       <c r="C350" s="5">
-        <v>0.57300053999995271</v>
+        <v>0.44560049999995499</v>
       </c>
       <c r="D350" s="5">
-        <v>1.75048238615374</v>
+        <v>1.3589462841939293</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>397.39694659000003</v>
+        <v>397.32541574999999</v>
       </c>
       <c r="C351" s="5">
-        <v>0.87593825000004699</v>
+        <v>0.95320749000001115</v>
       </c>
       <c r="D351" s="5">
-        <v>2.6833165979540663</v>
+        <v>2.9242719042041232</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>398.2635904</v>
+        <v>398.17148107000003</v>
       </c>
       <c r="C352" s="5">
-        <v>0.86664380999997093</v>
+        <v>0.84606532000003654</v>
       </c>
       <c r="D352" s="5">
-        <v>2.6485798622892132</v>
+        <v>2.5854219057713124</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>399.56239856000002</v>
+        <v>399.54334197999998</v>
       </c>
       <c r="C353" s="5">
-        <v>1.2988081600000214</v>
+        <v>1.3718609099999526</v>
       </c>
       <c r="D353" s="5">
-        <v>3.9843741927044318</v>
+        <v>4.213736743481955</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0116856702710804</v>
+        <v>2.9980605160058182</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>399.23787124</v>
+        <v>399.41379138000002</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.32452732000001561</v>
+        <v>-0.1295505999999591</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.97030610682201646</v>
+        <v>-0.3884028619859925</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>400.97876224999999</v>
+        <v>401.06034949000002</v>
       </c>
       <c r="C355" s="5">
-        <v>1.7408910099999844</v>
+        <v>1.6465581100000009</v>
       </c>
       <c r="D355" s="5">
-        <v>5.3599791893833792</v>
+        <v>5.0606434379708132</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>401.52858262000001</v>
+        <v>401.60568361999998</v>
       </c>
       <c r="C356" s="5">
-        <v>0.54982037000002038</v>
+        <v>0.5453341299999579</v>
       </c>
       <c r="D356" s="5">
-        <v>1.6579009526805466</v>
+        <v>1.6439350257180241</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>402.96961920000001</v>
+        <v>403.03804792</v>
       </c>
       <c r="C357" s="5">
-        <v>1.4410365800000022</v>
+        <v>1.4323643000000175</v>
       </c>
       <c r="D357" s="5">
-        <v>4.3926855004452703</v>
+        <v>4.364874512319239</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>404.86622385999999</v>
+        <v>404.89900883000001</v>
       </c>
       <c r="C358" s="5">
-        <v>1.89660465999998</v>
+        <v>1.8609609100000171</v>
       </c>
       <c r="D358" s="5">
-        <v>5.7964038692906783</v>
+        <v>5.683698496344447</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>404.54160595000002</v>
+        <v>404.54017646</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.3246179099999722</v>
+        <v>-0.358832370000016</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.95791704323077154</v>
+        <v>-1.0583038661267308</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>404.30651526000003</v>
+        <v>404.29310244999999</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.23509068999999272</v>
+        <v>-0.24707401000000573</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.69512972201328793</v>
+        <v>-0.73044633536929471</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>406.60060119000002</v>
+        <v>406.59509637000002</v>
       </c>
       <c r="C361" s="5">
-        <v>2.2940859299999943</v>
+        <v>2.3019939200000294</v>
       </c>
       <c r="D361" s="5">
-        <v>7.0255130831256229</v>
+        <v>7.0507355528878435</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>407.36179480999999</v>
+        <v>407.17482735999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.76119361999997182</v>
+        <v>0.57973098999997319</v>
       </c>
       <c r="D362" s="5">
-        <v>2.269786224008552</v>
+        <v>1.7244642386994746</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>406.81185852999999</v>
+        <v>406.70143008000002</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.54993627999999717</v>
+        <v>-0.47339727999997194</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.6080192445079189</v>
+        <v>-1.3862797125713033</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>408.17143547000001</v>
+        <v>408.00644041999999</v>
       </c>
       <c r="C364" s="5">
-        <v>1.3595769400000108</v>
+        <v>1.3050103399999671</v>
       </c>
       <c r="D364" s="5">
-        <v>4.0849783867063616</v>
+        <v>3.9192079861967377</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>407.97786165000002</v>
+        <v>407.89841610000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.19357381999998324</v>
+        <v>-0.10802431999996998</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.56761357987936689</v>
+        <v>-0.31725133063937871</v>
       </c>
       <c r="E365" s="5">
-        <v>2.106169929985624</v>
+        <v>2.0911558877680481</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>414.07351891000002</v>
+        <v>414.29247124</v>
       </c>
       <c r="C366" s="5">
-        <v>6.0956572599999959</v>
+        <v>6.3940551399999777</v>
       </c>
       <c r="D366" s="5">
-        <v>19.478652871799884</v>
+        <v>20.520317300654757</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>414.95592721000003</v>
+        <v>415.07880249999999</v>
       </c>
       <c r="C367" s="5">
-        <v>0.88240830000000869</v>
+        <v>0.7863312599999972</v>
       </c>
       <c r="D367" s="5">
-        <v>2.5874378920514918</v>
+        <v>2.3015392053440609</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>412.68243921999999</v>
+        <v>412.79501728000002</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.2734879900000351</v>
+        <v>-2.2837852199999702</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.3800947711443179</v>
+        <v>-6.406282954539833</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>369.30266182000003</v>
+        <v>369.41270211</v>
       </c>
       <c r="C369" s="5">
-        <v>-43.379777399999966</v>
+        <v>-43.382315170000027</v>
       </c>
       <c r="D369" s="5">
-        <v>-73.624701160018304</v>
+        <v>-73.616735230331628</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>384.04955848999998</v>
+        <v>384.09835274</v>
       </c>
       <c r="C370" s="5">
-        <v>14.746896669999956</v>
+        <v>14.685650629999998</v>
       </c>
       <c r="D370" s="5">
-        <v>59.97716159306443</v>
+        <v>59.649455901831708</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>391.97150354000001</v>
+        <v>391.98127475000001</v>
       </c>
       <c r="C371" s="5">
-        <v>7.9219450500000335</v>
+        <v>7.8829220100000157</v>
       </c>
       <c r="D371" s="5">
-        <v>27.763469153798926</v>
+        <v>27.607004959368741</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>391.31245895000001</v>
+        <v>391.30206860999999</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.6590445900000077</v>
+        <v>-0.67920614000001933</v>
       </c>
       <c r="D372" s="5">
-        <v>-1.9990763085033558</v>
+        <v>-2.059599780547694</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>392.32078319999999</v>
+        <v>392.31728441000001</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0083242499999869</v>
+        <v>1.0152158000000213</v>
       </c>
       <c r="D373" s="5">
-        <v>3.1363313510394564</v>
+        <v>3.1581589584957603</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>392.9366746</v>
+        <v>392.71775912999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.61589140000000953</v>
+        <v>0.40047471999997697</v>
       </c>
       <c r="D374" s="5">
-        <v>1.9001912426542589</v>
+        <v>1.2318523212427213</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>398.43758765000001</v>
+        <v>398.29158202000002</v>
       </c>
       <c r="C375" s="5">
-        <v>5.5009130500000083</v>
+        <v>5.5738228900000308</v>
       </c>
       <c r="D375" s="5">
-        <v>18.155199775180719</v>
+        <v>18.425994178437332</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>400.55612237000003</v>
+        <v>400.32877696000003</v>
       </c>
       <c r="C376" s="5">
-        <v>2.1185347200000137</v>
+        <v>2.0371949400000062</v>
       </c>
       <c r="D376" s="5">
-        <v>6.5704663441331856</v>
+        <v>6.3134436673301986</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>401.52842614000002</v>
+        <v>401.39332722</v>
       </c>
       <c r="C377" s="5">
-        <v>0.97230376999999635</v>
+        <v>1.0645502599999759</v>
       </c>
       <c r="D377" s="5">
-        <v>2.9520664184939704</v>
+        <v>3.2381146323205323</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.5808297744187128</v>
+        <v>-1.5947815983686553</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>403.12966379</v>
+        <v>403.38570955</v>
       </c>
       <c r="C378" s="5">
-        <v>1.6012376499999732</v>
+        <v>1.9923823299999981</v>
       </c>
       <c r="D378" s="5">
-        <v>4.8917951170240892</v>
+        <v>6.1217303850139571</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>402.01869725</v>
+        <v>402.18459171000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.1109665399999926</v>
+        <v>-1.2011178399999949</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.2573573160557645</v>
+        <v>-3.5151707209192584</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>404.37019427000001</v>
+        <v>404.51376062000003</v>
       </c>
       <c r="C380" s="5">
-        <v>2.3514970200000107</v>
+        <v>2.3291689100000212</v>
       </c>
       <c r="D380" s="5">
-        <v>7.2493373042133769</v>
+        <v>7.1752391700865337</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>405.03583580999998</v>
+        <v>405.18387407</v>
       </c>
       <c r="C381" s="5">
-        <v>0.66564153999996734</v>
+        <v>0.67011344999997391</v>
       </c>
       <c r="D381" s="5">
-        <v>1.9933256089551099</v>
+        <v>2.0061207040848128</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>405.81076174999998</v>
+        <v>405.87054587</v>
       </c>
       <c r="C382" s="5">
-        <v>0.77492594000000281</v>
+        <v>0.68667179999999917</v>
       </c>
       <c r="D382" s="5">
-        <v>2.3201873648290183</v>
+        <v>2.0527229225703714</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>407.47800749999999</v>
+        <v>407.49087085000002</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6672457500000064</v>
+        <v>1.6203249800000208</v>
       </c>
       <c r="D383" s="5">
-        <v>5.0430605170026954</v>
+        <v>4.8972675200725124</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>409.92417435999999</v>
+        <v>409.92734217999998</v>
       </c>
       <c r="C384" s="5">
-        <v>2.4461668600000053</v>
+        <v>2.4364713299999607</v>
       </c>
       <c r="D384" s="5">
-        <v>7.4465019383360032</v>
+        <v>7.4157681439267709</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>410.30250796000001</v>
+        <v>410.30172776000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.37833360000001903</v>
+        <v>0.37438558000002331</v>
       </c>
       <c r="D385" s="5">
-        <v>1.113161957561104</v>
+        <v>1.1014788264664066</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>408.86310904999999</v>
+        <v>408.59194493000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-1.4393989100000226</v>
+        <v>-1.7097828299999946</v>
       </c>
       <c r="D386" s="5">
-        <v>-4.1294846446127238</v>
+        <v>-4.8875304415963106</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>414.85860080999998</v>
+        <v>414.7159183</v>
       </c>
       <c r="C387" s="5">
-        <v>5.9954917599999931</v>
+        <v>6.1239733699999874</v>
       </c>
       <c r="D387" s="5">
-        <v>19.087467120246426</v>
+        <v>19.544846442742969</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>415.90807339000003</v>
+        <v>415.68674150999999</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0494725800000424</v>
+        <v>0.97082320999999183</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0782483132248517</v>
+        <v>2.8455741591616679</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>417.97443880999998</v>
+        <v>417.75322268999997</v>
       </c>
       <c r="C389" s="5">
-        <v>2.0663654199999542</v>
+        <v>2.0664811799999825</v>
       </c>
       <c r="D389" s="5">
-        <v>6.127631314731552</v>
+        <v>6.1313365881888959</v>
       </c>
       <c r="E389" s="5">
-        <v>4.0958526468723111</v>
+        <v>4.0757766411580798</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>416.37663076000001</v>
+        <v>416.62027398999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.5978080499999692</v>
+        <v>-1.1329486999999858</v>
       </c>
       <c r="D390" s="5">
-        <v>-4.4920596499574916</v>
+        <v>-3.2062989934485975</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>417.32587825000002</v>
+        <v>417.51259142999999</v>
       </c>
       <c r="C391" s="5">
-        <v>0.94924749000000475</v>
+        <v>0.89231743999999935</v>
       </c>
       <c r="D391" s="5">
-        <v>2.7703019448568789</v>
+        <v>2.6006538295894499</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>418.74123006000002</v>
+        <v>418.90705147</v>
       </c>
       <c r="C392" s="5">
-        <v>1.4153518100000042</v>
+        <v>1.3944600400000127</v>
       </c>
       <c r="D392" s="5">
-        <v>4.1465532197754396</v>
+        <v>4.0823574115062211</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>420.84573958999999</v>
+        <v>421.01690230000003</v>
       </c>
       <c r="C393" s="5">
-        <v>2.104509529999973</v>
+        <v>2.1098508300000276</v>
       </c>
       <c r="D393" s="5">
-        <v>6.200491383550788</v>
+        <v>6.2141376600724607</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>421.46414219000002</v>
+        <v>421.54737197999998</v>
       </c>
       <c r="C394" s="5">
-        <v>0.61840260000002445</v>
+        <v>0.53046967999995331</v>
       </c>
       <c r="D394" s="5">
-        <v>1.7776347272075332</v>
+        <v>1.5224887205031346</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>422.27230528000001</v>
+        <v>422.28718477000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.80816308999999364</v>
+        <v>0.73981279000003042</v>
       </c>
       <c r="D395" s="5">
-        <v>2.3254389748299076</v>
+        <v>2.1264392910141039</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>427.08085820999997</v>
+        <v>427.12526825999998</v>
       </c>
       <c r="C396" s="5">
-        <v>4.8085529299999621</v>
+        <v>4.8380834899999741</v>
       </c>
       <c r="D396" s="5">
-        <v>14.553955850466615</v>
+        <v>14.648493063545565</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>428.15124909000002</v>
+        <v>428.19332114999997</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0703908800000477</v>
+        <v>1.0680528899999899</v>
       </c>
       <c r="D397" s="5">
-        <v>3.0493610630682566</v>
+        <v>3.0422879344008447</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>430.34359792999999</v>
+        <v>430.02016794999997</v>
       </c>
       <c r="C398" s="5">
-        <v>2.1923488399999655</v>
+        <v>1.8268467999999984</v>
       </c>
       <c r="D398" s="5">
-        <v>6.320637892808989</v>
+        <v>5.241547564227611</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>434.91622556999999</v>
+        <v>434.79496404999998</v>
       </c>
       <c r="C399" s="5">
-        <v>4.5726276400000074</v>
+        <v>4.7747961000000032</v>
       </c>
       <c r="D399" s="5">
-        <v>13.522818756540289</v>
+        <v>14.168992823492289</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>436.26925785999998</v>
+        <v>436.02955739999999</v>
       </c>
       <c r="C400" s="5">
-        <v>1.3530322899999874</v>
+        <v>1.2345933500000115</v>
       </c>
       <c r="D400" s="5">
-        <v>3.7977665719893139</v>
+        <v>3.4611013324381545</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>436.81334235999998</v>
+        <v>436.49546714000002</v>
       </c>
       <c r="C401" s="5">
-        <v>0.54408449999999675</v>
+        <v>0.46590974000002916</v>
       </c>
       <c r="D401" s="5">
-        <v>1.506864049818879</v>
+        <v>1.289795926516879</v>
       </c>
       <c r="E401" s="5">
-        <v>4.5071903448535178</v>
+        <v>4.4864392258460173</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>439.02398376000002</v>
+        <v>439.22899310999998</v>
       </c>
       <c r="C402" s="5">
-        <v>2.2106414000000427</v>
+        <v>2.7335259699999597</v>
       </c>
       <c r="D402" s="5">
-        <v>6.2449292106069532</v>
+        <v>7.7792458827435906</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>441.43569704999999</v>
+        <v>441.62270885999999</v>
       </c>
       <c r="C403" s="5">
-        <v>2.411713289999966</v>
+        <v>2.3937157500000126</v>
       </c>
       <c r="D403" s="5">
-        <v>6.7948825471862984</v>
+        <v>6.7394032913455915</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>443.07324991000002</v>
+        <v>443.26157862000002</v>
       </c>
       <c r="C404" s="5">
-        <v>1.637552860000028</v>
+        <v>1.6388697600000341</v>
       </c>
       <c r="D404" s="5">
-        <v>4.5434844535945373</v>
+        <v>4.5452481404170353</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>444.59497447000001</v>
+        <v>444.78630831999999</v>
       </c>
       <c r="C405" s="5">
-        <v>1.5217245599999956</v>
+        <v>1.5247296999999662</v>
       </c>
       <c r="D405" s="5">
-        <v>4.2001208411984736</v>
+        <v>4.2067509020234928</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>446.79982202999997</v>
+        <v>446.90879847999997</v>
       </c>
       <c r="C406" s="5">
-        <v>2.204847559999962</v>
+        <v>2.1224901599999839</v>
       </c>
       <c r="D406" s="5">
-        <v>6.116106257203402</v>
+        <v>5.8790260715123388</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>448.25508267999999</v>
+        <v>448.28500757</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4552606500000138</v>
+        <v>1.3762090900000317</v>
       </c>
       <c r="D407" s="5">
-        <v>3.9792724425329773</v>
+        <v>3.7585075674551716</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>448.25033854999998</v>
+        <v>448.35041870999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-4.7441300000059528E-3</v>
+        <v>6.5411139999980605E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>-1.2699520535042197E-2</v>
+        <v>0.1752376065396577</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>451.13473363999998</v>
+        <v>451.22643857999998</v>
       </c>
       <c r="C409" s="5">
-        <v>2.8843950899999982</v>
+        <v>2.8760198699999933</v>
       </c>
       <c r="D409" s="5">
-        <v>8.0009736247010466</v>
+        <v>7.9750720202159675</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>452.21727743000002</v>
+        <v>451.84564843999999</v>
       </c>
       <c r="C410" s="5">
-        <v>1.0825437900000452</v>
+        <v>0.61920986000001221</v>
       </c>
       <c r="D410" s="5">
-        <v>2.9178313644526499</v>
+        <v>1.6592241100289895</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>453.32236524000001</v>
+        <v>453.25698569999997</v>
       </c>
       <c r="C411" s="5">
-        <v>1.1050878099999863</v>
+        <v>1.4113372599999821</v>
       </c>
       <c r="D411" s="5">
-        <v>2.9721879648882732</v>
+        <v>3.8132592115545094</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>453.91119495999999</v>
+        <v>453.69627178000002</v>
       </c>
       <c r="C412" s="5">
-        <v>0.58882971999997835</v>
+        <v>0.43928608000004488</v>
       </c>
       <c r="D412" s="5">
-        <v>1.5698884563053683</v>
+        <v>1.1692314350580491</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>455.48078457999998</v>
+        <v>455.02428334000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.5695896199999879</v>
+        <v>1.3280115599999931</v>
       </c>
       <c r="D413" s="5">
-        <v>4.2293411459961794</v>
+        <v>3.5696159871023481</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2735512883247173</v>
+        <v>4.2449046083809838</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>455.52535322</v>
+        <v>455.65591295000002</v>
       </c>
       <c r="C414" s="5">
-        <v>4.4568640000022697E-2</v>
+        <v>0.6316296100000045</v>
       </c>
       <c r="D414" s="5">
-        <v>0.11748280492840379</v>
+        <v>1.6785239034389887</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>455.99838519000002</v>
+        <v>456.16671206000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.47303197000002228</v>
+        <v>0.51079910999999356</v>
       </c>
       <c r="D415" s="5">
-        <v>1.2532597876493412</v>
+        <v>1.3535484471636661</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>456.77225403</v>
+        <v>456.95796879</v>
       </c>
       <c r="C416" s="5">
-        <v>0.77386883999997735</v>
+        <v>0.79125672999998642</v>
       </c>
       <c r="D416" s="5">
-        <v>2.0556207859343312</v>
+        <v>2.1014666523029302</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>458.20954848000002</v>
+        <v>458.41080701999999</v>
       </c>
       <c r="C417" s="5">
-        <v>1.4372944500000244</v>
+        <v>1.4528382299999976</v>
       </c>
       <c r="D417" s="5">
-        <v>3.8419979403570448</v>
+        <v>3.8826709066403398</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>458.83136858</v>
+        <v>458.98052741999999</v>
       </c>
       <c r="C418" s="5">
-        <v>0.62182009999997945</v>
+        <v>0.56972039999999424</v>
       </c>
       <c r="D418" s="5">
-        <v>1.640687769757232</v>
+        <v>1.5016161588603527</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>460.25537816999997</v>
+        <v>460.31203816999999</v>
       </c>
       <c r="C419" s="5">
-        <v>1.4240095899999687</v>
+        <v>1.3315107500000067</v>
       </c>
       <c r="D419" s="5">
-        <v>3.7885030810479448</v>
+        <v>3.5373071628596708</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>456.51090928999997</v>
+        <v>456.67470995999997</v>
       </c>
       <c r="C420" s="5">
-        <v>-3.7444688799999994</v>
+        <v>-3.637328210000021</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.3375480501317494</v>
+        <v>-9.0808125223107776</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>461.25701156999997</v>
+        <v>461.40907951999998</v>
       </c>
       <c r="C421" s="5">
-        <v>4.7461022800000023</v>
+        <v>4.7343695600000046</v>
       </c>
       <c r="D421" s="5">
-        <v>13.214446236641519</v>
+        <v>13.174893726403148</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>461.44818457999997</v>
+        <v>461.05079841000003</v>
       </c>
       <c r="C422" s="5">
-        <v>0.19117300999999998</v>
+        <v>-0.35828110999995033</v>
       </c>
       <c r="D422" s="5">
-        <v>0.4984884176898019</v>
+        <v>-0.92782295782476432</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>462.37557672000003</v>
+        <v>462.35717849000002</v>
       </c>
       <c r="C423" s="5">
-        <v>0.92739214000005177</v>
+        <v>1.3063800799999967</v>
       </c>
       <c r="D423" s="5">
-        <v>2.4385285206647067</v>
+        <v>3.4536735040338051</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>463.74060250999997</v>
+        <v>463.52309303999999</v>
       </c>
       <c r="C424" s="5">
-        <v>1.3650257899999474</v>
+        <v>1.1659145499999681</v>
       </c>
       <c r="D424" s="5">
-        <v>3.6007336763234754</v>
+        <v>3.0683331858599949</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>463.12268791999998</v>
+        <v>462.56456078000002</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.61791458999999804</v>
+        <v>-0.95853225999996994</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.5872828286554341</v>
+        <v>-2.4534831831256709</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6777663512296481</v>
+        <v>1.6571153927549487</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>465.95425112999999</v>
+        <v>465.99688737000002</v>
       </c>
       <c r="C426" s="5">
-        <v>2.831563210000013</v>
+        <v>3.4323265900000024</v>
       </c>
       <c r="D426" s="5">
-        <v>7.5886986271802348</v>
+        <v>9.2767859922424414</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>466.71275345999999</v>
+        <v>466.85795286000001</v>
       </c>
       <c r="C427" s="5">
-        <v>0.75850232999999889</v>
+        <v>0.86106548999998722</v>
       </c>
       <c r="D427" s="5">
-        <v>1.9710011571356656</v>
+        <v>2.2400248345916696</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>466.95796737000001</v>
+        <v>467.13918895</v>
       </c>
       <c r="C428" s="5">
-        <v>0.24521391000001813</v>
+        <v>0.28123608999999306</v>
       </c>
       <c r="D428" s="5">
-        <v>0.63231292665795191</v>
+        <v>0.72528208493021218</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>467.01782472999997</v>
+        <v>467.22899159999997</v>
       </c>
       <c r="C429" s="5">
-        <v>5.9857359999966775E-2</v>
+        <v>8.9802649999967343E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>0.15393140185901988</v>
+        <v>0.23093158425415705</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>467.69232813999997</v>
+        <v>467.87569052999999</v>
       </c>
       <c r="C430" s="5">
-        <v>0.6745034099999998</v>
+        <v>0.64669893000001366</v>
       </c>
       <c r="D430" s="5">
-        <v>1.7469668744117151</v>
+        <v>1.6736413442931086</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>467.54316620999998</v>
+        <v>467.63483323000003</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.14916192999999112</v>
+        <v>-0.2408572999999592</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.38204747110478499</v>
+        <v>-0.61600085185677944</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>468.85403210999999</v>
+        <v>469.0704063</v>
       </c>
       <c r="C432" s="5">
-        <v>1.3108659000000102</v>
+        <v>1.4355730699999754</v>
       </c>
       <c r="D432" s="5">
-        <v>3.4168488096791849</v>
+        <v>3.7466704959684183</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>469.88185139000001</v>
+        <v>470.08512404999999</v>
       </c>
       <c r="C433" s="5">
-        <v>1.027819280000017</v>
+        <v>1.0147177499999884</v>
       </c>
       <c r="D433" s="5">
-        <v>2.6625841788513904</v>
+        <v>2.6270126199767763</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>469.45033147999999</v>
+        <v>469.02779026000002</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.43151991000001999</v>
+        <v>-1.0573337899999729</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.0964806731721177</v>
+        <v>-2.6659459642859429</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>471.66150303000001</v>
+        <v>472.22637284000001</v>
       </c>
       <c r="C435" s="5">
-        <v>2.2111715500000173</v>
+        <v>3.198582579999993</v>
       </c>
       <c r="D435" s="5">
-        <v>5.8009011441533698</v>
+        <v>8.4975533889304558</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>471.75312699</v>
+        <v>472.71356759000003</v>
       </c>
       <c r="C436" s="5">
-        <v>9.1623959999992621E-2</v>
+        <v>0.48719475000001466</v>
       </c>
       <c r="D436" s="5">
-        <v>0.23335866643838798</v>
+        <v>1.2450862064336432</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>472.66490683000001</v>
+        <v>473.41834275000002</v>
       </c>
       <c r="C437" s="5">
-        <v>0.91177984000000833</v>
+        <v>0.70477515999999696</v>
       </c>
       <c r="D437" s="5">
-        <v>2.3441113376946543</v>
+        <v>1.8038402970095291</v>
       </c>
       <c r="E437" s="5">
-        <v>2.0604084314798987</v>
+        <v>2.346436128115359</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>473.49448075999999</v>
+        <v>470.1808848</v>
       </c>
       <c r="C438" s="5">
-        <v>0.82957392999998092</v>
+        <v>-3.2374579500000209</v>
       </c>
       <c r="D438" s="5">
-        <v>2.1265692509479406</v>
+        <v>-7.904447577901319</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>473.80597735999999</v>
+        <v>470.73249808000003</v>
       </c>
       <c r="C439" s="5">
-        <v>0.31149659999999812</v>
+        <v>0.55161328000002641</v>
       </c>
       <c r="D439" s="5">
-        <v>0.79230360735378369</v>
+        <v>1.41695226221632</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>474.33408166999999</v>
+        <v>471.49483785000001</v>
       </c>
       <c r="C440" s="5">
-        <v>0.52810431000000335</v>
+        <v>0.76233976999998276</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3457503686898686</v>
+        <v>1.9607742679598639</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>474.36618105000002</v>
+        <v>471.44416290999999</v>
       </c>
       <c r="C441" s="5">
-        <v>3.2099380000033761E-2</v>
+        <v>-5.0674940000021707E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>8.1237249326204797E-2</v>
+        <v>-0.12889641573003985</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>475.73022469</v>
+        <v>472.79423981999997</v>
       </c>
       <c r="C442" s="5">
-        <v>1.3640436399999771</v>
+        <v>1.3500769099999843</v>
       </c>
       <c r="D442" s="5">
-        <v>3.5057081997643014</v>
+        <v>3.4910910756804636</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>476.61692038000001</v>
+        <v>473.63536543999999</v>
       </c>
       <c r="C443" s="5">
-        <v>0.88669569000001047</v>
+        <v>0.8411256200000139</v>
       </c>
       <c r="D443" s="5">
-        <v>2.2597062478757923</v>
+        <v>2.1558761577961993</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>477.71724932000001</v>
+        <v>473.08884735999999</v>
       </c>
       <c r="C444" s="5">
-        <v>1.1003289399999971</v>
+        <v>-0.54651807999999846</v>
       </c>
       <c r="D444" s="5">
-        <v>2.8057963936419572</v>
+        <v>-1.3759014745484688</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>475.04686249000002</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.9580151300000352</v>
+      </c>
+      <c r="D445" s="5">
+        <v>5.081176881399907</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>