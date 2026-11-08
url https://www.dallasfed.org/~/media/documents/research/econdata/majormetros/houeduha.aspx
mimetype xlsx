--- v10 (2026-09-22)
+++ v11 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{FE38779C-F8BE-4C86-89DA-931E775B37C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{8B4CD24C-5A25-4314-807D-066804592472}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{E18659EE-DCCD-416B-A903-587D360DFE1F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{475CEEBA-77AF-460D-9A90-1E214CFE544F}"/>
   </bookViews>
   <sheets>
     <sheet name="houeduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{807801B5-EE5E-49B6-B950-91178AE4262B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A36B6EC6-D822-4341-8087-2F1C64E9CB49}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.8411256200000139</v>
       </c>
       <c r="D443" s="5">
         <v>2.1558761577961993</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>473.08884735999999</v>
       </c>
       <c r="C444" s="5">
         <v>-0.54651807999999846</v>
       </c>
       <c r="D444" s="5">
         <v>-1.3759014745484688</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>475.04686249000002</v>
+        <v>475.26069911000002</v>
       </c>
       <c r="C445" s="5">
-        <v>1.9580151300000352</v>
+        <v>2.1718517500000303</v>
       </c>
       <c r="D445" s="5">
-        <v>5.081176881399907</v>
+        <v>5.6501965675219035</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>472.85451441999999</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-2.4061846900000319</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-5.9090949880927006</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>