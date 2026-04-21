--- v3 (2026-02-15)
+++ v4 (2026-04-21)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1D44C2B4-B097-4142-A2F9-3441DBF46F9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F7D96E8B-5247-49DB-BC82-15DDC92590EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B4505F44-5297-4210-8EE8-4B627191B9F4}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AE9A8536-94F1-4EF2-81E6-D6596F7030D2}"/>
   </bookViews>
   <sheets>
     <sheet name="houeduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D3BB2831-825B-4118-8CA6-49023F2445AD}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3266811C-589D-436F-B93F-57268CE2E120}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>167.02115047999999</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>167.01344743000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>158.52323365999999</v>
+        <v>158.62012086999999</v>
       </c>
       <c r="C7" s="5">
-        <v>-8.4979168200000004</v>
+        <v>-8.3933265600000198</v>
       </c>
       <c r="D7" s="5">
-        <v>-46.561110728829725</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-46.138055291039457</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.6251905</v>
+        <v>159.72365665000001</v>
       </c>
       <c r="C8" s="5">
-        <v>1.1019568400000139</v>
+        <v>1.1035357800000156</v>
       </c>
       <c r="D8" s="5">
-        <v>8.6680989475327319</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.6754914141095263</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>159.33331727000001</v>
+        <v>159.43412151000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.2918732299999931</v>
+        <v>-0.28953513999999814</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.1722568808434484</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-2.153713645402211</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>159.66393757</v>
+        <v>159.78595511</v>
       </c>
       <c r="C10" s="5">
-        <v>0.33062029999999254</v>
+        <v>0.35183359999999197</v>
       </c>
       <c r="D10" s="5">
-        <v>2.5186428494349711</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.6804960574348558</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>160.90170212999999</v>
+        <v>161.01909678000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.237764559999988</v>
+        <v>1.2331416700000091</v>
       </c>
       <c r="D11" s="5">
-        <v>9.7098534877335432</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9.6643322448010984</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>161.70041756000001</v>
+        <v>161.8118303</v>
       </c>
       <c r="C12" s="5">
-        <v>0.79871543000001566</v>
+        <v>0.79273351999998454</v>
       </c>
       <c r="D12" s="5">
-        <v>6.1221489985840094</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>6.0704985014712998</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>162.23884766</v>
+        <v>162.34405129000001</v>
       </c>
       <c r="C13" s="5">
-        <v>0.53843009999999936</v>
+        <v>0.53222099000001322</v>
       </c>
       <c r="D13" s="5">
-        <v>4.069756675165026</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>4.0191524275837276</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>163.5378326</v>
+        <v>163.61014202999999</v>
       </c>
       <c r="C14" s="5">
-        <v>1.2989849399999969</v>
+        <v>1.2660907399999815</v>
       </c>
       <c r="D14" s="5">
-        <v>10.042542512356523</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>9.7706169235819438</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>163.32020130999999</v>
+        <v>163.41541620999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.21763129000001413</v>
+        <v>-0.19472582000000216</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.5852877817984501</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.4189060836391265</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>163.90482324000001</v>
+        <v>163.99977172000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.58462193000002571</v>
+        <v>0.58435551000002306</v>
       </c>
       <c r="D16" s="5">
-        <v>4.3811137576021064</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3764758906139622</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>164.22253914999999</v>
+        <v>164.31735401</v>
       </c>
       <c r="C17" s="5">
-        <v>0.31771590999997557</v>
+        <v>0.31758228999999005</v>
       </c>
       <c r="D17" s="5">
-        <v>2.3510606842407578</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3486862476683967</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>163.69870571000001</v>
+        <v>163.78952035</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.52383343999997578</v>
+        <v>-0.52783365999999887</v>
       </c>
       <c r="D18" s="5">
-        <v>-3.76128958133779</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7873584667555749</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>164.97249686999999</v>
+        <v>165.06747845000001</v>
       </c>
       <c r="C19" s="5">
-        <v>1.2737911599999734</v>
+        <v>1.2779581000000064</v>
       </c>
       <c r="D19" s="5">
-        <v>9.7477492737444429</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.7753605264451657</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>165.16798398</v>
+        <v>165.26453054999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.19548711000001617</v>
+        <v>0.19705209999997919</v>
       </c>
       <c r="D20" s="5">
-        <v>1.4312655424621124</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4419633901443074</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>165.50377581999999</v>
+        <v>165.60269058</v>
       </c>
       <c r="C21" s="5">
-        <v>0.33579183999998463</v>
+        <v>0.3381600300000116</v>
       </c>
       <c r="D21" s="5">
-        <v>2.4671036807066171</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4832315393589655</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>166.47568939000001</v>
+        <v>166.58792238999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.97191357000002654</v>
+        <v>0.98523180999998772</v>
       </c>
       <c r="D22" s="5">
-        <v>7.2790673062123723</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3775473574118511</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>166.63235524999999</v>
+        <v>166.77201805999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.15666585999997551</v>
+        <v>0.18409567000000493</v>
       </c>
       <c r="D23" s="5">
-        <v>1.1351516643362869</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3342053001535348</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>166.24276957999999</v>
+        <v>166.35298351</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.38958567000000244</v>
+        <v>-0.41903454999999212</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.7697970274630168</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9738223999260516</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>166.73072418000001</v>
+        <v>166.84067897</v>
       </c>
       <c r="C25" s="5">
-        <v>0.48795460000002322</v>
+        <v>0.48769545999999764</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5796528829405316</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5753123450506852</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>166.79370485999999</v>
+        <v>166.86457351000001</v>
       </c>
       <c r="C26" s="5">
-        <v>6.2980679999981248E-2</v>
+        <v>2.3894540000014786E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>0.45422959632166471</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1719966914761839</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>168.66866021000001</v>
+        <v>168.75740017999999</v>
       </c>
       <c r="C27" s="5">
-        <v>1.8749553500000218</v>
+        <v>1.8928266699999767</v>
       </c>
       <c r="D27" s="5">
-        <v>14.355452618873766</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.494388165848227</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>169.28773669</v>
+        <v>169.38112081</v>
       </c>
       <c r="C28" s="5">
-        <v>0.61907647999998971</v>
+        <v>0.62372063000000821</v>
       </c>
       <c r="D28" s="5">
-        <v>4.4944541734382337</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5264290217699177</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>169.04411019</v>
+        <v>169.13558863</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.24362650000000485</v>
+        <v>-0.24553217999999788</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.7133482220890506</v>
+        <v>-1.725699176204043</v>
       </c>
       <c r="E29" s="5">
-        <v>2.9359983501387799</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9322737388448816</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>170.16861972000001</v>
+        <v>170.25963958</v>
       </c>
       <c r="C30" s="5">
-        <v>1.1245095300000116</v>
+        <v>1.1240509499999973</v>
       </c>
       <c r="D30" s="5">
-        <v>8.2812322718717191</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.2730887148958487</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>170.33108645999999</v>
+        <v>170.42352283</v>
       </c>
       <c r="C31" s="5">
-        <v>0.16246673999998507</v>
+        <v>0.16388324999999782</v>
       </c>
       <c r="D31" s="5">
-        <v>1.1517229330778811</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.161193395803739</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>170.2587225</v>
+        <v>170.35157826</v>
       </c>
       <c r="C32" s="5">
-        <v>-7.2363959999989902E-2</v>
+        <v>-7.194456999999943E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.50862197249450514</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50540742469867839</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>171.24904551</v>
+        <v>171.34361741000001</v>
       </c>
       <c r="C33" s="5">
-        <v>0.99032300999999734</v>
+        <v>0.99203915000001075</v>
       </c>
       <c r="D33" s="5">
-        <v>7.2075742191367587</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2164045963455381</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>171.9418785</v>
+        <v>171.94113712999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.69283298999999943</v>
+        <v>0.59751971999997977</v>
       </c>
       <c r="D34" s="5">
-        <v>4.9644154823852205</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2659146627487043</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>172.34791988999999</v>
+        <v>172.52805175</v>
       </c>
       <c r="C35" s="5">
-        <v>0.4060413899999844</v>
+        <v>0.58691462000001593</v>
       </c>
       <c r="D35" s="5">
-        <v>2.8709019856009377</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1739381228157679</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>172.79173051999999</v>
+        <v>172.89873216999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.44381063000000154</v>
+        <v>0.37068041999998513</v>
       </c>
       <c r="D36" s="5">
-        <v>3.1342454829177635</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.608912970015731</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>173.03908436</v>
+        <v>173.15281350999999</v>
       </c>
       <c r="C37" s="5">
-        <v>0.24735384000001659</v>
+        <v>0.25408133999999905</v>
       </c>
       <c r="D37" s="5">
-        <v>1.7314068927998472</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7777692106972554</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>173.26833961</v>
+        <v>173.33705330999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.22925524999999425</v>
+        <v>0.18423980000000029</v>
       </c>
       <c r="D38" s="5">
-        <v>1.6014869088418759</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2843349038781593</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>174.74124667000001</v>
+        <v>174.82233074999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.4729070600000114</v>
+        <v>1.4852774400000044</v>
       </c>
       <c r="D39" s="5">
-        <v>10.691581797440186</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.781173010140765</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>175.52216784000001</v>
+        <v>175.61211172</v>
       </c>
       <c r="C40" s="5">
-        <v>0.78092116999999917</v>
+        <v>0.78978097000000957</v>
       </c>
       <c r="D40" s="5">
-        <v>5.4966167422671353</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.557892645213669</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>176.70089576999999</v>
+        <v>176.78703110999999</v>
       </c>
       <c r="C41" s="5">
-        <v>1.1787279299999796</v>
+        <v>1.1749193899999852</v>
       </c>
       <c r="D41" s="5">
-        <v>8.3630758322743137</v>
+        <v>8.3306244952891628</v>
       </c>
       <c r="E41" s="5">
-        <v>4.5294601340407636</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5238512733935865</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>177.91513051999999</v>
+        <v>178.00576876</v>
       </c>
       <c r="C42" s="5">
-        <v>1.2142347500000028</v>
+        <v>1.2187376500000084</v>
       </c>
       <c r="D42" s="5">
-        <v>8.5649381294654159</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.5935658693323766</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>178.28960835999999</v>
+        <v>178.37941025000001</v>
       </c>
       <c r="C43" s="5">
-        <v>0.37447783999999729</v>
+        <v>0.37364149000001134</v>
       </c>
       <c r="D43" s="5">
-        <v>2.5552196361813717</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5481336232778373</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>179.26189417000001</v>
+        <v>179.35006129999999</v>
       </c>
       <c r="C44" s="5">
-        <v>0.97228581000001668</v>
+        <v>0.97065104999998653</v>
       </c>
       <c r="D44" s="5">
-        <v>6.7439823375383012</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7288103105513919</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>179.39524785</v>
+        <v>179.48195063</v>
       </c>
       <c r="C45" s="5">
-        <v>0.13335367999999903</v>
+        <v>0.13188933000000702</v>
       </c>
       <c r="D45" s="5">
-        <v>0.89634653596131209</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.88602639459323118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>178.58530952999999</v>
+        <v>178.67191788</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.80993832000001476</v>
+        <v>-0.81003275000000485</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.2852632370312786</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.2833738109391852</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>179.01039080000001</v>
+        <v>179.2454855</v>
       </c>
       <c r="C47" s="5">
-        <v>0.42508127000002105</v>
+        <v>0.57356762000000572</v>
       </c>
       <c r="D47" s="5">
-        <v>2.8940159121830122</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9209540474414606</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>180.37061352000001</v>
+        <v>180.46808736</v>
       </c>
       <c r="C48" s="5">
-        <v>1.3602227199999959</v>
+        <v>1.2226018599999975</v>
       </c>
       <c r="D48" s="5">
-        <v>9.5091736878988762</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.499134037108135</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>180.73309234999999</v>
+        <v>180.84638182</v>
       </c>
       <c r="C49" s="5">
-        <v>0.36247882999998637</v>
+        <v>0.37829446000000644</v>
       </c>
       <c r="D49" s="5">
-        <v>2.4383945204502044</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5446256802564404</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>181.26336380999999</v>
+        <v>181.33138851000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.53027145999999448</v>
+        <v>0.48500669000000585</v>
       </c>
       <c r="D50" s="5">
-        <v>3.5781783754555985</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2661423433095083</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>180.63979219000001</v>
+        <v>180.71187674000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.62357161999997857</v>
+        <v>-0.61951177000000257</v>
       </c>
       <c r="D51" s="5">
-        <v>-4.0509503954453407</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0235882183711773</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>180.66322041999999</v>
+        <v>180.74987454000001</v>
       </c>
       <c r="C52" s="5">
-        <v>2.3428229999979067E-2</v>
+        <v>3.7997799999999415E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.15574607743888969</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25261277669379467</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>180.96134663000001</v>
+        <v>181.04722169999999</v>
       </c>
       <c r="C53" s="5">
-        <v>0.29812621000002082</v>
+        <v>0.29734715999998684</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9982834334210331</v>
+        <v>1.9920501080790132</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4111088070235764</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4097868283953661</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>180.59070356999999</v>
+        <v>180.67730746000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.37064306000002034</v>
+        <v>-0.36991423999998574</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.4303275789205214</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.424464641844859</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>180.61916758000001</v>
+        <v>180.70709152000001</v>
       </c>
       <c r="C55" s="5">
-        <v>2.8464010000021744E-2</v>
+        <v>2.9784059999997226E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.18930341952094754</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.1979955038309722</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>180.87692282</v>
+        <v>180.96234856999999</v>
       </c>
       <c r="C56" s="5">
-        <v>0.2577552399999945</v>
+        <v>0.25525704999998311</v>
       </c>
       <c r="D56" s="5">
-        <v>1.7259827852860399</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7082860943839817</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>181.84879821000001</v>
+        <v>181.93250982999999</v>
       </c>
       <c r="C57" s="5">
-        <v>0.97187539000000811</v>
+        <v>0.97016125999999758</v>
       </c>
       <c r="D57" s="5">
-        <v>6.6417570332143239</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6264725428132776</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>182.40932125</v>
+        <v>182.48422772999999</v>
       </c>
       <c r="C58" s="5">
-        <v>0.56052303999999253</v>
+        <v>0.55171789999999987</v>
       </c>
       <c r="D58" s="5">
-        <v>3.7621841142618351</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7003632729540659</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>182.56589345</v>
+        <v>182.83944554999999</v>
       </c>
       <c r="C59" s="5">
-        <v>0.15657219999999938</v>
+        <v>0.35521782000000712</v>
       </c>
       <c r="D59" s="5">
-        <v>1.034904284527749</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3610518899590982</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>184.44504426</v>
+        <v>184.53624747000001</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8791508099999987</v>
+        <v>1.6968019200000128</v>
       </c>
       <c r="D60" s="5">
-        <v>13.075398997703669</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.722712799133772</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>185.09156497999999</v>
+        <v>185.20134390000001</v>
       </c>
       <c r="C61" s="5">
-        <v>0.64652071999998384</v>
+        <v>0.66509643000000551</v>
       </c>
       <c r="D61" s="5">
-        <v>4.2883121062773144</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4117524774631489</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>185.64920817999999</v>
+        <v>185.71403766</v>
       </c>
       <c r="C62" s="5">
-        <v>0.55764320000000112</v>
+        <v>0.51269375999999056</v>
       </c>
       <c r="D62" s="5">
-        <v>3.675869225480044</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3730145222621521</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>184.22575004999999</v>
+        <v>184.29713254000001</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.4234581300000002</v>
+        <v>-1.4169051199999956</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.8226878005352773</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7808227175873768</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>184.55959184</v>
+        <v>184.64753188</v>
       </c>
       <c r="C64" s="5">
-        <v>0.33384179000000813</v>
+        <v>0.35039933999999562</v>
       </c>
       <c r="D64" s="5">
-        <v>2.1963658239336104</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3055385708007803</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>185.18292097</v>
+        <v>185.27218823000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.6233291300000019</v>
+        <v>0.6246563500000093</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1290026844036154</v>
+        <v>4.1359510909877883</v>
       </c>
       <c r="E65" s="5">
-        <v>2.3328597065712442</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3336268241668456</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>185.92107200000001</v>
+        <v>185.89859931000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.73815103000001159</v>
+        <v>0.6264110799999969</v>
       </c>
       <c r="D66" s="5">
-        <v>4.8895485466124988</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1335415038668666</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>186.50902314999999</v>
+        <v>186.49871472000001</v>
       </c>
       <c r="C67" s="5">
-        <v>0.58795114999998077</v>
+        <v>0.60011541000000079</v>
       </c>
       <c r="D67" s="5">
-        <v>3.8615481214121505</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9433495690371467</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>187.09636144000001</v>
+        <v>187.08147568000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.58733829000001947</v>
+        <v>0.58276096000000166</v>
       </c>
       <c r="D68" s="5">
-        <v>3.8450811669642038</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8148127961071809</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>187.55104731</v>
+        <v>187.53222736000001</v>
       </c>
       <c r="C69" s="5">
-        <v>0.45468586999999161</v>
+        <v>0.45075167999999621</v>
       </c>
       <c r="D69" s="5">
-        <v>2.9555645184079937</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9298877768525466</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>187.92945064</v>
+        <v>187.89953921</v>
       </c>
       <c r="C70" s="5">
-        <v>0.3784033299999976</v>
+        <v>0.367311849999993</v>
       </c>
       <c r="D70" s="5">
-        <v>2.4481703989353232</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3758777977306966</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>188.80061928999999</v>
+        <v>188.99099278</v>
       </c>
       <c r="C71" s="5">
-        <v>0.87116864999998711</v>
+        <v>1.0914535699999988</v>
       </c>
       <c r="D71" s="5">
-        <v>5.7067799273634368</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1975095841534609</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>188.10253879999999</v>
+        <v>188.08348721999999</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.69808048999999528</v>
+        <v>-0.90750556000000415</v>
       </c>
       <c r="D72" s="5">
-        <v>-4.3478111700826494</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6124434329653976</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>188.58033574999999</v>
+        <v>188.58376451999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.47779694999999833</v>
+        <v>0.50027729999999337</v>
       </c>
       <c r="D73" s="5">
-        <v>3.0910513940896056</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2389527511971217</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>188.64076030999999</v>
+        <v>188.60713369999999</v>
       </c>
       <c r="C74" s="5">
-        <v>6.0424560000001293E-2</v>
+        <v>2.3369180000003098E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.38518009693293553</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.14880462731365895</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>188.84523114999999</v>
+        <v>188.82015960999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.20447083999999904</v>
+        <v>0.21302590999999893</v>
       </c>
       <c r="D75" s="5">
-        <v>1.3084821067374186</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3638141967081019</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>189.39169927</v>
+        <v>189.38365908</v>
       </c>
       <c r="C76" s="5">
-        <v>0.54646812000001432</v>
+        <v>0.56349947000001066</v>
       </c>
       <c r="D76" s="5">
-        <v>3.5282854365436211</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6405513470918693</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>189.78320052000001</v>
+        <v>189.78012416000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.39150125000000457</v>
+        <v>0.3964650800000129</v>
       </c>
       <c r="D77" s="5">
-        <v>2.5089790454156269</v>
+        <v>2.5412665977024851</v>
       </c>
       <c r="E77" s="5">
-        <v>2.4841813304939064</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4331422719549023</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>190.18702468000001</v>
+        <v>190.15966108999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.40382415999999921</v>
+        <v>0.37953692999997202</v>
       </c>
       <c r="D78" s="5">
-        <v>2.583477109489829</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4264260740069821</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>190.15294177999999</v>
+        <v>190.14615799000001</v>
       </c>
       <c r="C79" s="5">
-        <v>-3.408290000001557E-2</v>
+        <v>-1.3503099999979895E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-0.21483690579839898</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.5177860674567896E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>189.92540503000001</v>
+        <v>189.91457806</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.22753674999998452</v>
+        <v>-0.23157993000000943</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.4265057520412516</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4517357381204743</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>189.39016258000001</v>
+        <v>189.37070808999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.53524244999999837</v>
+        <v>-0.54386997000000292</v>
       </c>
       <c r="D81" s="5">
-        <v>-3.3298778308883392</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.382899189875499</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>190.95565966999999</v>
+        <v>190.92341816000001</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5654970899999796</v>
+        <v>1.5527100700000176</v>
       </c>
       <c r="D82" s="5">
-        <v>10.382802294963467</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.295241483193962</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>191.83220005000001</v>
+        <v>192.00340883999999</v>
       </c>
       <c r="C83" s="5">
-        <v>0.87654038000002288</v>
+        <v>1.0799906799999803</v>
       </c>
       <c r="D83" s="5">
-        <v>5.6495552819568973</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0032228076940539</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>191.91620370000001</v>
+        <v>191.89391165999999</v>
       </c>
       <c r="C84" s="5">
-        <v>8.4003649999999652E-2</v>
+        <v>-0.1094971800000053</v>
       </c>
       <c r="D84" s="5">
-        <v>0.52674951321360908</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.68220279495910807</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>192.61501582</v>
+        <v>192.60947153000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.69881211999998527</v>
+        <v>0.71555987000002119</v>
       </c>
       <c r="D85" s="5">
-        <v>4.4580603642679906</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5676447057442893</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>192.97179749</v>
+        <v>192.93916768</v>
       </c>
       <c r="C86" s="5">
-        <v>0.35678167000000371</v>
+        <v>0.32969614999998953</v>
       </c>
       <c r="D86" s="5">
-        <v>2.2455506722867558</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0735295877547966</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>196.56408182999999</v>
+        <v>196.56391819999999</v>
       </c>
       <c r="C87" s="5">
-        <v>3.592284339999992</v>
+        <v>3.6247505199999921</v>
       </c>
       <c r="D87" s="5">
-        <v>24.773925415009224</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.026132852357975</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>197.65939734</v>
+        <v>197.6555592</v>
       </c>
       <c r="C88" s="5">
-        <v>1.095315510000006</v>
+        <v>1.0916410000000099</v>
       </c>
       <c r="D88" s="5">
-        <v>6.8955577199407259</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8717196516849821</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>197.88903798000001</v>
+        <v>197.88926895</v>
       </c>
       <c r="C89" s="5">
-        <v>0.22964064000001372</v>
+        <v>0.23370975000000271</v>
       </c>
       <c r="D89" s="5">
-        <v>1.4031028390452782</v>
+        <v>1.4281548994833138</v>
       </c>
       <c r="E89" s="5">
-        <v>4.2711037846291156</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2729157365095416</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>198.60865207000001</v>
+        <v>198.77993373000001</v>
       </c>
       <c r="C90" s="5">
-        <v>0.71961408999999321</v>
+        <v>0.8906647800000087</v>
       </c>
       <c r="D90" s="5">
-        <v>4.45208664780401</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5367141187071311</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>196.58344986</v>
+        <v>196.77933171999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-2.0252022100000033</v>
+        <v>-2.0006020100000228</v>
       </c>
       <c r="D91" s="5">
-        <v>-11.572884157655515</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.430686543015756</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>200.15708591999999</v>
+        <v>200.34821307999999</v>
       </c>
       <c r="C92" s="5">
-        <v>3.5736360599999841</v>
+        <v>3.568881360000006</v>
       </c>
       <c r="D92" s="5">
-        <v>24.133273131046806</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.071463027239592</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>201.12478877999999</v>
+        <v>201.30670888</v>
       </c>
       <c r="C93" s="5">
-        <v>0.96770286000000283</v>
+        <v>0.95849580000000856</v>
       </c>
       <c r="D93" s="5">
-        <v>5.9584454405292586</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8944758803257224</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>202.01007303</v>
+        <v>202.18385241999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.88528425000001221</v>
+        <v>0.87714353999999162</v>
       </c>
       <c r="D94" s="5">
-        <v>5.4117675303077206</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3558423288974533</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>202.38686007000001</v>
+        <v>202.71918790999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.37678704000001062</v>
+        <v>0.53533548999999425</v>
       </c>
       <c r="D95" s="5">
-        <v>2.2613315419398594</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2240001624959103</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>202.88930988000001</v>
+        <v>203.06113112</v>
       </c>
       <c r="C96" s="5">
-        <v>0.50244981000000166</v>
+        <v>0.34194321000001082</v>
       </c>
       <c r="D96" s="5">
-        <v>3.0201618460592661</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0430237280510077</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>203.81841305</v>
+        <v>204.00583151999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.92910316999999054</v>
+        <v>0.94470039999998789</v>
       </c>
       <c r="D97" s="5">
-        <v>5.6357720506899689</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7278427376922902</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>204.62869406999999</v>
+        <v>204.90475857000001</v>
       </c>
       <c r="C98" s="5">
-        <v>0.8102810199999908</v>
+        <v>0.89892705000002593</v>
       </c>
       <c r="D98" s="5">
-        <v>4.8763107427600261</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4177027999760652</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>206.25895471999999</v>
+        <v>206.48364174</v>
       </c>
       <c r="C99" s="5">
-        <v>1.6302606499999968</v>
+        <v>1.5788831699999832</v>
       </c>
       <c r="D99" s="5">
-        <v>9.9905461798999173</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6486485865844962</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>206.22200079000001</v>
+        <v>206.42119258</v>
       </c>
       <c r="C100" s="5">
-        <v>-3.6953929999981483E-2</v>
+        <v>-6.2449159999999893E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-0.2147836202744946</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.36232633947197446</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>207.41573958000001</v>
+        <v>207.61967465999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.1937387899999976</v>
+        <v>1.1984820799999909</v>
       </c>
       <c r="D101" s="5">
-        <v>7.1718084939655258</v>
+        <v>7.1940501113813449</v>
       </c>
       <c r="E101" s="5">
-        <v>4.8141633802691208</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9170961930525614</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>207.58009591000001</v>
+        <v>207.85425325</v>
       </c>
       <c r="C102" s="5">
-        <v>0.16435633000000394</v>
+        <v>0.23457859000001235</v>
       </c>
       <c r="D102" s="5">
-        <v>0.9550356624592915</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.364274192060555</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>208.80270564</v>
+        <v>208.99866342999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.2226097299999878</v>
+        <v>1.1444101799999942</v>
       </c>
       <c r="D103" s="5">
-        <v>7.3012950209884853</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8107872560715599</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>209.77868022999999</v>
+        <v>209.97209857000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.97597458999999276</v>
+        <v>0.97343514000002074</v>
       </c>
       <c r="D104" s="5">
-        <v>5.755441618513446</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7345596017140066</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>209.85011327999999</v>
+        <v>210.03739868</v>
       </c>
       <c r="C105" s="5">
-        <v>7.1433049999996001E-2</v>
+        <v>6.530010999998126E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.40938565073287414</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.37383206670333902</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>210.48888785</v>
+        <v>210.66826990999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.63877457000000959</v>
+        <v>0.63087122999999679</v>
       </c>
       <c r="D106" s="5">
-        <v>3.7145257208015314</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.664479954916211</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>210.60738305000001</v>
+        <v>210.88488874999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.11849520000001235</v>
+        <v>0.21661883999999532</v>
       </c>
       <c r="D107" s="5">
-        <v>0.67763831057949808</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2408974824022145</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>211.00449259999999</v>
+        <v>211.28016271000001</v>
       </c>
       <c r="C108" s="5">
-        <v>0.39710954999998194</v>
+        <v>0.39527396000002568</v>
       </c>
       <c r="D108" s="5">
-        <v>2.2862660939538593</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2725633770414255</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>211.79755545</v>
+        <v>212.08496656</v>
       </c>
       <c r="C109" s="5">
-        <v>0.79306285000001253</v>
+        <v>0.80480384999998478</v>
       </c>
       <c r="D109" s="5">
-        <v>4.6046263342584437</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6680055681303401</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>212.77269183000001</v>
+        <v>212.95651831999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.97513638000000924</v>
+        <v>0.87155175999998846</v>
       </c>
       <c r="D110" s="5">
-        <v>5.6669901531546829</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0443342342976205</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>210.57705670000001</v>
+        <v>210.92476984000001</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.1956351299999994</v>
+        <v>-2.0317484799999761</v>
       </c>
       <c r="D111" s="5">
-        <v>-11.703811243789442</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.866747782445596</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>210.82296337</v>
+        <v>211.12443895999999</v>
       </c>
       <c r="C112" s="5">
-        <v>0.24590666999998234</v>
+        <v>0.1996691199999816</v>
       </c>
       <c r="D112" s="5">
-        <v>1.410365811674863</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1418970949192975</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>212.06029009</v>
+        <v>212.36128388</v>
       </c>
       <c r="C113" s="5">
-        <v>1.2373267199999987</v>
+        <v>1.23684492000001</v>
       </c>
       <c r="D113" s="5">
-        <v>7.2746858015275917</v>
+        <v>7.2610405513870324</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2392468958261524</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2837957085545479</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>211.22190418</v>
+        <v>211.39922575</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.83838590999999951</v>
+        <v>-0.96205813000000262</v>
       </c>
       <c r="D114" s="5">
-        <v>-4.6424184609526353</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3029171441726248</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>211.08947681999999</v>
+        <v>211.28336646</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.13242736000000832</v>
+        <v>-0.11585929000000306</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.74976125983085007</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65569221944822287</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>214.94952286</v>
+        <v>215.14780711</v>
       </c>
       <c r="C116" s="5">
-        <v>3.8600460400000145</v>
+        <v>3.8644406500000059</v>
       </c>
       <c r="D116" s="5">
-        <v>24.290754081154308</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24.296640425290363</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>215.15297684000001</v>
+        <v>215.44444085000001</v>
       </c>
       <c r="C117" s="5">
-        <v>0.20345398000000614</v>
+        <v>0.29663374000000431</v>
       </c>
       <c r="D117" s="5">
-        <v>1.141755397185884</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6670967639999645</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>215.59419853</v>
+        <v>215.77889266</v>
       </c>
       <c r="C118" s="5">
-        <v>0.4412216899999919</v>
+        <v>0.33445180999999025</v>
       </c>
       <c r="D118" s="5">
-        <v>2.4888287227067485</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.878844780605804</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>216.85607059</v>
+        <v>217.09470494999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.2618720600000017</v>
+        <v>1.3158122899999967</v>
       </c>
       <c r="D119" s="5">
-        <v>7.2541654217845197</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5680387937489213</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>217.76984504999999</v>
+        <v>217.94633522999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.91377445999998486</v>
+        <v>0.85163027999999485</v>
       </c>
       <c r="D120" s="5">
-        <v>5.175332985089498</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8103274785930239</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>217.89352524</v>
+        <v>218.08474006</v>
       </c>
       <c r="C121" s="5">
-        <v>0.12368019000001595</v>
+        <v>0.13840483000001313</v>
       </c>
       <c r="D121" s="5">
-        <v>0.68366081635755638</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76471631191021849</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>218.70148523</v>
+        <v>218.89543086</v>
       </c>
       <c r="C122" s="5">
-        <v>0.80795999000000052</v>
+        <v>0.81069080000000326</v>
       </c>
       <c r="D122" s="5">
-        <v>4.5415381066932436</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5531256811935261</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>219.94350120999999</v>
+        <v>220.29601299000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.2420159799999908</v>
+        <v>1.4005821300000036</v>
       </c>
       <c r="D123" s="5">
-        <v>7.031798037394732</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.954136951805113</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>220.76293486</v>
+        <v>221.06307483000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.81943365000000767</v>
+        <v>0.76706183999999666</v>
       </c>
       <c r="D124" s="5">
-        <v>4.5635448915510635</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2593063863713976</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>220.46433619999999</v>
+        <v>220.76048191000001</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.29859866000001034</v>
+        <v>-0.30259291999999505</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.6110710928428973</v>
+        <v>-1.6302599340273449</v>
       </c>
       <c r="E125" s="5">
-        <v>3.963045653871955</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9551456256716744</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>221.14250566000001</v>
+        <v>221.42705760000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.67816946000002076</v>
+        <v>0.66657569000000194</v>
       </c>
       <c r="D126" s="5">
-        <v>3.754411615412212</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6841250244550761</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>221.42734482</v>
+        <v>221.62395710999999</v>
       </c>
       <c r="C127" s="5">
-        <v>0.28483915999998999</v>
+        <v>0.19689950999998018</v>
       </c>
       <c r="D127" s="5">
-        <v>1.5566380731536711</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0723099216641163</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>222.33432998999999</v>
+        <v>222.63819495999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.90698516999998446</v>
+        <v>1.0142378500000007</v>
       </c>
       <c r="D128" s="5">
-        <v>5.0275618541141709</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6320256153408632</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>223.26794946000001</v>
+        <v>223.46010820999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.93361947000002488</v>
+        <v>0.82191324999999438</v>
       </c>
       <c r="D129" s="5">
-        <v>5.1570254451973385</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5211042362640175</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>223.18389912000001</v>
+        <v>223.36967179000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-8.4050340000004553E-2</v>
+        <v>-9.043641999997476E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.4508118533675276</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.484571798131328</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>223.43616305</v>
+        <v>223.6509858</v>
       </c>
       <c r="C131" s="5">
-        <v>0.25226392999999803</v>
+        <v>0.28131400999998846</v>
       </c>
       <c r="D131" s="5">
-        <v>1.3648193404713238</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5218044841429856</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>224.14050316000001</v>
+        <v>224.32228183999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.70434011000000396</v>
+        <v>0.67129603999998722</v>
       </c>
       <c r="D132" s="5">
-        <v>3.8490509680199514</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6619005216853351</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>223.54135796</v>
+        <v>223.73544582</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.59914520000000948</v>
+        <v>-0.58683601999999269</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.1609527920753</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.0944711538373193</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>224.03319045000001</v>
+        <v>224.23109134000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.49183249000000728</v>
+        <v>0.49564552000001072</v>
       </c>
       <c r="D134" s="5">
-        <v>2.6724076620559201</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6910143395531883</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>223.91570580999999</v>
+        <v>224.16876156000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.11748464000001491</v>
+        <v>-6.2329779999998891E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.62747690631232977</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.33305591396378675</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>224.60966191</v>
+        <v>224.80655426000001</v>
       </c>
       <c r="C136" s="5">
-        <v>0.69395610000000829</v>
+        <v>0.63779270000000565</v>
       </c>
       <c r="D136" s="5">
-        <v>3.7830735929141879</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4681103318288553</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>225.47610527000001</v>
+        <v>225.66535234</v>
       </c>
       <c r="C137" s="5">
-        <v>0.86644336000000521</v>
+        <v>0.85879807999998548</v>
       </c>
       <c r="D137" s="5">
-        <v>4.7285484617935136</v>
+        <v>4.6817529910355926</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2732788243144508</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2218063611582517</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>226.03953780000001</v>
+        <v>226.22946506</v>
       </c>
       <c r="C138" s="5">
-        <v>0.56343253000000004</v>
+        <v>0.56411271999999713</v>
       </c>
       <c r="D138" s="5">
-        <v>3.0401858296398965</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0413187954712484</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>226.83475920000001</v>
+        <v>227.03511612</v>
       </c>
       <c r="C139" s="5">
-        <v>0.79522140000000263</v>
+        <v>0.80565106000000242</v>
       </c>
       <c r="D139" s="5">
-        <v>4.3043281804939104</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3581585996683714</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>227.44095869</v>
+        <v>227.64895902999999</v>
       </c>
       <c r="C140" s="5">
-        <v>0.60619948999999451</v>
+        <v>0.61384290999998825</v>
       </c>
       <c r="D140" s="5">
-        <v>3.2544719905245101</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2931673448266974</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>228.18343397999999</v>
+        <v>228.37782053000001</v>
       </c>
       <c r="C141" s="5">
-        <v>0.74247528999998735</v>
+        <v>0.72886150000002203</v>
       </c>
       <c r="D141" s="5">
-        <v>3.9884756822158973</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9104112412083669</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>229.78990863999999</v>
+        <v>229.97893110000001</v>
       </c>
       <c r="C142" s="5">
-        <v>1.6064746600000035</v>
+        <v>1.601110570000003</v>
       </c>
       <c r="D142" s="5">
-        <v>8.7832651409675009</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.7450568961776618</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>230.65380933</v>
+        <v>230.86056837000001</v>
       </c>
       <c r="C143" s="5">
-        <v>0.86390069000000835</v>
+        <v>0.88163726999999881</v>
       </c>
       <c r="D143" s="5">
-        <v>4.6058923767559712</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6985128690211209</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>231.63243524999999</v>
+        <v>231.81370856999999</v>
       </c>
       <c r="C144" s="5">
-        <v>0.97862591999998472</v>
+        <v>0.95314019999997868</v>
       </c>
       <c r="D144" s="5">
-        <v>5.2119086128385561</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0684322729104059</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>233.27737033</v>
+        <v>233.47101584000001</v>
       </c>
       <c r="C145" s="5">
-        <v>1.6449350800000104</v>
+        <v>1.6573072700000182</v>
       </c>
       <c r="D145" s="5">
-        <v>8.862638075053674</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.9246809829811369</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>234.14543709</v>
+        <v>234.34649038000001</v>
       </c>
       <c r="C146" s="5">
-        <v>0.86806676000000493</v>
+        <v>0.87547453999999902</v>
       </c>
       <c r="D146" s="5">
-        <v>4.5579488116012978</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5937587931176305</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>235.51083154</v>
+        <v>235.75293694999999</v>
       </c>
       <c r="C147" s="5">
-        <v>1.3653944499999966</v>
+        <v>1.4064465699999857</v>
       </c>
       <c r="D147" s="5">
-        <v>7.226527986790976</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4444273114415926</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>236.78843347</v>
+        <v>236.98362714000001</v>
       </c>
       <c r="C148" s="5">
-        <v>1.277601930000003</v>
+        <v>1.2306901900000184</v>
       </c>
       <c r="D148" s="5">
-        <v>6.7075581882072299</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4473283544476567</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>237.72665999</v>
+        <v>237.91760002999999</v>
       </c>
       <c r="C149" s="5">
-        <v>0.93822652000000062</v>
+        <v>0.93397288999997841</v>
       </c>
       <c r="D149" s="5">
-        <v>4.8597581273626789</v>
+        <v>4.8331743487863843</v>
       </c>
       <c r="E149" s="5">
-        <v>5.4331942204387307</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4293880575605913</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>239.16425090999999</v>
+        <v>239.35650307</v>
       </c>
       <c r="C150" s="5">
-        <v>1.437590919999991</v>
+        <v>1.4389030400000138</v>
       </c>
       <c r="D150" s="5">
-        <v>7.5029801660329909</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.5038288114551044</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>239.9795589</v>
+        <v>240.18942143000001</v>
       </c>
       <c r="C151" s="5">
-        <v>0.81530799000000798</v>
+        <v>0.83291836000000785</v>
       </c>
       <c r="D151" s="5">
-        <v>4.1683634281248994</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.256642936153332</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>240.26330897</v>
+        <v>240.36882227999999</v>
       </c>
       <c r="C152" s="5">
-        <v>0.28375006999999641</v>
+        <v>0.17940084999997907</v>
       </c>
       <c r="D152" s="5">
-        <v>1.4281348069205668</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.89998803675779282</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>241.41273742999999</v>
+        <v>241.61165278999999</v>
       </c>
       <c r="C153" s="5">
-        <v>1.1494284599999958</v>
+        <v>1.2428305100000046</v>
       </c>
       <c r="D153" s="5">
-        <v>5.8943330996028998</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3841401326257374</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>241.76857737</v>
+        <v>241.96469013999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.35583994000000985</v>
+        <v>0.35303734999999392</v>
       </c>
       <c r="D154" s="5">
-        <v>1.7831980500428113</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.767572309342591</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>243.12479175999999</v>
+        <v>243.31512688000001</v>
       </c>
       <c r="C155" s="5">
-        <v>1.356214389999991</v>
+        <v>1.3504367400000206</v>
       </c>
       <c r="D155" s="5">
-        <v>6.9430830888284056</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9068144060768555</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>243.55747012</v>
+        <v>243.74268831000001</v>
       </c>
       <c r="C156" s="5">
-        <v>0.43267836000001125</v>
+        <v>0.42756142999999724</v>
       </c>
       <c r="D156" s="5">
-        <v>2.1566143822431494</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1291796750765091</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>244.49059015</v>
+        <v>244.68511687</v>
       </c>
       <c r="C157" s="5">
-        <v>0.93312002999999777</v>
+        <v>0.9424285599999962</v>
       </c>
       <c r="D157" s="5">
-        <v>4.6955769304420469</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7397385658454416</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>244.15880514</v>
+        <v>244.35738133999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.33178501000000438</v>
+        <v>-0.32773553000001243</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.6163557829453001</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5955130592874123</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>243.09356310999999</v>
+        <v>243.32136725999999</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.0652420300000074</v>
+        <v>-1.0360140800000011</v>
       </c>
       <c r="D159" s="5">
-        <v>-5.1116663111038019</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.9707220014195697</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>244.50689868000001</v>
+        <v>244.70810931</v>
       </c>
       <c r="C160" s="5">
-        <v>1.4133355700000152</v>
+        <v>1.3867420500000094</v>
       </c>
       <c r="D160" s="5">
-        <v>7.2042230954247222</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0575648417031234</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>244.77021933</v>
+        <v>244.96856294</v>
       </c>
       <c r="C161" s="5">
-        <v>0.26332064999999716</v>
+        <v>0.26045363000000066</v>
       </c>
       <c r="D161" s="5">
-        <v>1.3000171297079754</v>
+        <v>1.284716164910793</v>
       </c>
       <c r="E161" s="5">
-        <v>2.962881546519136</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.963615516090834</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>245.6319388</v>
+        <v>245.82771862000001</v>
       </c>
       <c r="C162" s="5">
-        <v>0.86171946999999705</v>
+        <v>0.85915568000001485</v>
       </c>
       <c r="D162" s="5">
-        <v>4.3073975724633229</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2907894532437707</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>247.00658659999999</v>
+        <v>247.12076331</v>
       </c>
       <c r="C163" s="5">
-        <v>1.3746477999999911</v>
+        <v>1.2930446899999879</v>
       </c>
       <c r="D163" s="5">
-        <v>6.9262598407712428</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4977989559449334</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>247.95087960000001</v>
+        <v>248.15398994</v>
       </c>
       <c r="C164" s="5">
-        <v>0.94429300000001604</v>
+        <v>1.0332266300000015</v>
       </c>
       <c r="D164" s="5">
-        <v>4.68523426850882</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1342709948298149</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>248.21405763999999</v>
+        <v>248.41569233000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.26317803999998546</v>
+        <v>0.26170239000001061</v>
       </c>
       <c r="D165" s="5">
-        <v>1.2811563048062302</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2728823091321839</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>249.07746404</v>
+        <v>249.27854661000001</v>
       </c>
       <c r="C166" s="5">
-        <v>0.86340640000000235</v>
+        <v>0.86285427999999342</v>
       </c>
       <c r="D166" s="5">
-        <v>4.2549618737216965</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2486711060468085</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>248.86962421999999</v>
+        <v>249.04233708999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.20783982000000378</v>
+        <v>-0.23620952000001694</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.9967434338604475</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1311796963401455</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>249.35240377</v>
+        <v>249.54088798000001</v>
       </c>
       <c r="C168" s="5">
-        <v>0.48277955000000361</v>
+        <v>0.4985508900000184</v>
       </c>
       <c r="D168" s="5">
-        <v>2.352865533656967</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.428873178309332</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>249.89964961999999</v>
+        <v>250.09279720000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.54724584999999593</v>
+        <v>0.55190921999999887</v>
       </c>
       <c r="D169" s="5">
-        <v>2.6656251916355567</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6865620901171949</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>250.75598070999999</v>
+        <v>250.95448632</v>
       </c>
       <c r="C170" s="5">
-        <v>0.85633108999999763</v>
+        <v>0.86168911999999409</v>
       </c>
       <c r="D170" s="5">
-        <v>4.1904308869598506</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2138306180175444</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>251.26097992999999</v>
+        <v>251.47504928999999</v>
       </c>
       <c r="C171" s="5">
-        <v>0.50499922000000197</v>
+        <v>0.52056296999998608</v>
       </c>
       <c r="D171" s="5">
-        <v>2.4436373114981924</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.517794750137714</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>251.20445061000001</v>
+        <v>251.41809513000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-5.6529319999981453E-2</v>
+        <v>-5.6954159999975218E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.26964516110198344</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.27143815276495786</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>251.75337365999999</v>
+        <v>251.95949773999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.54892304999998487</v>
+        <v>0.54140260999997736</v>
       </c>
       <c r="D173" s="5">
-        <v>2.653942722262137</v>
+        <v>2.6149003651662062</v>
       </c>
       <c r="E173" s="5">
-        <v>2.8529427922705297</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8538089606674477</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>252.44751196999999</v>
+        <v>252.64992046</v>
       </c>
       <c r="C174" s="5">
-        <v>0.69413830999999959</v>
+        <v>0.69042272000001503</v>
       </c>
       <c r="D174" s="5">
-        <v>3.3592974111963381</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3382690723770203</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>252.85315352999999</v>
+        <v>253.07475959000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.4056415599999923</v>
+        <v>0.42483913000000939</v>
       </c>
       <c r="D175" s="5">
-        <v>1.9453345666152755</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0366062142431529</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>253.00676813999999</v>
+        <v>253.20058073000001</v>
       </c>
       <c r="C176" s="5">
-        <v>0.15361461000000531</v>
+        <v>0.12582113999999933</v>
       </c>
       <c r="D176" s="5">
-        <v>0.73147090149958682</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.59823789920796511</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>252.40823122</v>
+        <v>252.60839078999999</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.59853691999998659</v>
+        <v>-0.59218994000002567</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.8021870832126927</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7707584944061558</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>252.76103115000001</v>
+        <v>252.9599418</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35279993000000331</v>
+        <v>0.35155101000000855</v>
       </c>
       <c r="D178" s="5">
-        <v>1.6902369770645409</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6828628408860347</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>253.24185388000001</v>
+        <v>253.39708353</v>
       </c>
       <c r="C179" s="5">
-        <v>0.48082272999999986</v>
+        <v>0.43714173000000756</v>
       </c>
       <c r="D179" s="5">
-        <v>2.3067736147154516</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.093551752505074</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>254.06967311</v>
+        <v>254.26499114999999</v>
       </c>
       <c r="C180" s="5">
-        <v>0.82781922999998869</v>
+        <v>0.86790761999998267</v>
       </c>
       <c r="D180" s="5">
-        <v>3.993964760402835</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1884240481679713</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>254.5965582</v>
+        <v>254.79011763</v>
       </c>
       <c r="C181" s="5">
-        <v>0.52688509000000749</v>
+        <v>0.5251264800000115</v>
       </c>
       <c r="D181" s="5">
-        <v>2.5171191781454105</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5066729500115237</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>255.1006611</v>
+        <v>255.29885150999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.50410289999999236</v>
+        <v>0.50873387999999409</v>
       </c>
       <c r="D182" s="5">
-        <v>2.402054435881773</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4225021626243404</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>257.89515596000001</v>
+        <v>258.00512696999999</v>
       </c>
       <c r="C183" s="5">
-        <v>2.7944948600000146</v>
+        <v>2.7062754600000005</v>
       </c>
       <c r="D183" s="5">
-        <v>13.967024393664683</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.488982148723693</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>258.10248058000002</v>
+        <v>258.33058259000001</v>
       </c>
       <c r="C184" s="5">
-        <v>0.20732462000000851</v>
+        <v>0.32545562000001382</v>
       </c>
       <c r="D184" s="5">
-        <v>0.96896942877364722</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5242632441518911</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>259.19608952999999</v>
+        <v>259.40344818</v>
       </c>
       <c r="C185" s="5">
-        <v>1.0936089499999753</v>
+        <v>1.0728655899999922</v>
       </c>
       <c r="D185" s="5">
-        <v>5.204713752127299</v>
+        <v>5.0991143718086995</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9563519891700141</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9544234318491513</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>258.82584402999998</v>
+        <v>259.03764776999998</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.37024550000001</v>
+        <v>-0.36580041000001984</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.7007224452377234</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6791292566685767</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>258.78205837000002</v>
+        <v>259.00261297999998</v>
       </c>
       <c r="C187" s="5">
-        <v>-4.3785659999969084E-2</v>
+        <v>-3.5034789999997429E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.20281565003179569</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.16217908361039202</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>259.96863091</v>
+        <v>260.15319060000002</v>
       </c>
       <c r="C188" s="5">
-        <v>1.186572539999986</v>
+        <v>1.1505776200000355</v>
       </c>
       <c r="D188" s="5">
-        <v>5.6431662261909654</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4630027925213431</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>260.67963756</v>
+        <v>260.78031583000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.71100665000000163</v>
+        <v>0.6271252299999901</v>
       </c>
       <c r="D189" s="5">
-        <v>3.3317864123800112</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9313821602660495</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>261.16482676999999</v>
+        <v>261.25730067000001</v>
       </c>
       <c r="C190" s="5">
-        <v>0.48518920999998727</v>
+        <v>0.47698484000000008</v>
       </c>
       <c r="D190" s="5">
-        <v>2.256502912320002</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2170965829005684</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>261.67050118999998</v>
+        <v>261.71500333</v>
       </c>
       <c r="C191" s="5">
-        <v>0.50567441999999119</v>
+        <v>0.45770265999999538</v>
       </c>
       <c r="D191" s="5">
-        <v>2.3483761732123076</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1226832433044684</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>262.67293064</v>
+        <v>262.87293332000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.0024294500000224</v>
+        <v>1.1579299900000137</v>
       </c>
       <c r="D192" s="5">
-        <v>4.6951683648442044</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4403925785660556</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>263.77771287000002</v>
+        <v>263.97455509000002</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1047822300000121</v>
+        <v>1.1016217700000084</v>
       </c>
       <c r="D193" s="5">
-        <v>5.1655131629906315</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1463842857691677</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>264.37840470999998</v>
+        <v>264.57747246000002</v>
       </c>
       <c r="C194" s="5">
-        <v>0.60069183999996767</v>
+        <v>0.60291737000000012</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7672067318502025</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7754910129796251</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>264.73472289</v>
+        <v>264.94588411000001</v>
       </c>
       <c r="C195" s="5">
-        <v>0.35631818000001658</v>
+        <v>0.36841164999998455</v>
       </c>
       <c r="D195" s="5">
-        <v>1.6293525260149488</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6837998823967526</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>266.03490190999997</v>
+        <v>266.17235382000001</v>
       </c>
       <c r="C196" s="5">
-        <v>1.3001790199999732</v>
+        <v>1.2264697100000035</v>
       </c>
       <c r="D196" s="5">
-        <v>6.0553325867213736</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6985952722985234</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>266.85753589000001</v>
+        <v>266.96087</v>
       </c>
       <c r="C197" s="5">
-        <v>0.82263398000003463</v>
+        <v>0.7885161799999878</v>
       </c>
       <c r="D197" s="5">
-        <v>3.7744062368138875</v>
+        <v>3.6134096748299926</v>
       </c>
       <c r="E197" s="5">
-        <v>2.9558495168243049</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.913385258763368</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>267.26094344000001</v>
+        <v>267.37566459999999</v>
       </c>
       <c r="C198" s="5">
-        <v>0.40340754999999717</v>
+        <v>0.41479459999999335</v>
       </c>
       <c r="D198" s="5">
-        <v>1.8291943109322917</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8805350960064304</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>267.95431378000001</v>
+        <v>268.17845251</v>
       </c>
       <c r="C199" s="5">
-        <v>0.69337034000000131</v>
+        <v>0.80278791000000638</v>
       </c>
       <c r="D199" s="5">
-        <v>3.1580375413586159</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.663063674192224</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>268.59821039000002</v>
+        <v>268.77039558000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.64389661000001297</v>
+        <v>0.59194307000001345</v>
       </c>
       <c r="D200" s="5">
-        <v>2.9220290341819499</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6811209808825343</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>269.85552818000002</v>
+        <v>270.06083021000001</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2573177900000019</v>
+        <v>1.2904346299999929</v>
       </c>
       <c r="D201" s="5">
-        <v>5.7641430805014382</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9161082583510716</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>270.52399588999998</v>
+        <v>270.71580215</v>
       </c>
       <c r="C202" s="5">
-        <v>0.66846770999995897</v>
+        <v>0.65497193999999581</v>
       </c>
       <c r="D202" s="5">
-        <v>3.0133932338201941</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9494672157821089</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>271.08242001999997</v>
+        <v>271.21913346999997</v>
       </c>
       <c r="C203" s="5">
-        <v>0.55842412999999169</v>
+        <v>0.50333131999997249</v>
       </c>
       <c r="D203" s="5">
-        <v>2.5053950422918581</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.254070352206039</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>271.72689150999997</v>
+        <v>271.83554692000001</v>
       </c>
       <c r="C204" s="5">
-        <v>0.64447149000000081</v>
+        <v>0.61641345000003867</v>
       </c>
       <c r="D204" s="5">
-        <v>2.8904812646244116</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7616519344648705</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>272.37641236000002</v>
+        <v>272.47622854000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.64952085000004445</v>
+        <v>0.64068162000000939</v>
       </c>
       <c r="D205" s="5">
-        <v>2.9064260845656609</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8651980794077492</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>273.24303474999999</v>
+        <v>273.33701280999998</v>
       </c>
       <c r="C206" s="5">
-        <v>0.86662238999997498</v>
+        <v>0.86078426999995372</v>
       </c>
       <c r="D206" s="5">
-        <v>3.8855776772646067</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8575070343577877</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>273.57414074000002</v>
+        <v>273.6819825</v>
       </c>
       <c r="C207" s="5">
-        <v>0.33110599000002594</v>
+        <v>0.34496969000002764</v>
       </c>
       <c r="D207" s="5">
-        <v>1.4638469387930897</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5250376125223841</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>273.91921488999998</v>
+        <v>274.16349707000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.34507414999995945</v>
+        <v>0.48151457000000164</v>
       </c>
       <c r="D208" s="5">
-        <v>1.5241711610369357</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1318237651357874</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>275.46399222000002</v>
+        <v>275.56152989999998</v>
       </c>
       <c r="C209" s="5">
-        <v>1.5447773300000449</v>
+        <v>1.3980328299999769</v>
       </c>
       <c r="D209" s="5">
-        <v>6.9813487670513874</v>
+        <v>6.2936876650191875</v>
       </c>
       <c r="E209" s="5">
-        <v>3.2251127184010464</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.221693089328026</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>277.30811531000001</v>
+        <v>277.42236277000001</v>
       </c>
       <c r="C210" s="5">
-        <v>1.8441230899999823</v>
+        <v>1.8608328700000243</v>
       </c>
       <c r="D210" s="5">
-        <v>8.3360265787968615</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4112988772496067</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>278.31904754999999</v>
+        <v>278.43919641999997</v>
       </c>
       <c r="C211" s="5">
-        <v>1.0109322399999883</v>
+        <v>1.0168336499999668</v>
       </c>
       <c r="D211" s="5">
-        <v>4.4634112597877529</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4881080706400844</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>279.34970772999998</v>
+        <v>279.52793135000002</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0306601799999839</v>
+        <v>1.0887349300000437</v>
       </c>
       <c r="D212" s="5">
-        <v>4.535427957544691</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7943976621581008</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>280.11198442</v>
+        <v>280.32040898000002</v>
       </c>
       <c r="C213" s="5">
-        <v>0.76227669000002152</v>
+        <v>0.79247763000000759</v>
       </c>
       <c r="D213" s="5">
-        <v>3.3240990695718953</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4556207934633543</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>280.97497239</v>
+        <v>281.16513280999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.86298797000000604</v>
+        <v>0.84472382999996398</v>
       </c>
       <c r="D214" s="5">
-        <v>3.7603346070926635</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6766458407476499</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>281.4522273</v>
+        <v>281.59405422999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.4772549099999992</v>
+        <v>0.42892141999999467</v>
       </c>
       <c r="D215" s="5">
-        <v>2.0574308924310447</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8460549653169123</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>281.84545489999999</v>
+        <v>281.96608089</v>
       </c>
       <c r="C216" s="5">
-        <v>0.3932275999999888</v>
+        <v>0.37202666000001727</v>
       </c>
       <c r="D216" s="5">
-        <v>1.6895089434371124</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5969450411821962</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>282.18540797999998</v>
+        <v>282.28086357000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.33995307999998658</v>
+        <v>0.31478268000000753</v>
       </c>
       <c r="D217" s="5">
-        <v>1.4570427428450383</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3479182691934488</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>282.41965714000003</v>
+        <v>282.50058374000002</v>
       </c>
       <c r="C218" s="5">
-        <v>0.23424916000004714</v>
+        <v>0.21972017000001642</v>
       </c>
       <c r="D218" s="5">
-        <v>1.0007107104167856</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93805827421047372</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>283.18830897999999</v>
+        <v>283.29624773</v>
       </c>
       <c r="C219" s="5">
-        <v>0.76865183999996134</v>
+        <v>0.79566398999998</v>
       </c>
       <c r="D219" s="5">
-        <v>3.315334129942249</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.432655099400872</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>283.74466501000001</v>
+        <v>283.88213848999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.55635603000001765</v>
+        <v>0.58589075999998386</v>
       </c>
       <c r="D220" s="5">
-        <v>2.3831797936820776</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5101690438553703</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>283.95534722000002</v>
+        <v>284.14524469000003</v>
       </c>
       <c r="C221" s="5">
-        <v>0.21068221000001586</v>
+        <v>0.26310620000003837</v>
       </c>
       <c r="D221" s="5">
-        <v>0.89465530071071164</v>
+        <v>1.1178647558574006</v>
       </c>
       <c r="E221" s="5">
-        <v>3.0825644148867015</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1149902503136095</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>283.33356149999997</v>
+        <v>283.54391879000002</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.62178572000004806</v>
+        <v>-0.60132590000000619</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.5962601336103397</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5101638737996201</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>283.95619770000002</v>
+        <v>284.08228091000001</v>
       </c>
       <c r="C223" s="5">
-        <v>0.62263620000004494</v>
+        <v>0.53836211999998795</v>
       </c>
       <c r="D223" s="5">
-        <v>2.6691524770495745</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3023728927696885</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>282.93172702999999</v>
+        <v>283.01852797999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.0244706700000279</v>
+        <v>-1.063752930000021</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.2445325496211384</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.4020326168557773</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>284.45659116000002</v>
+        <v>284.56920654999999</v>
       </c>
       <c r="C225" s="5">
-        <v>1.5248641300000259</v>
+        <v>1.5506785700000023</v>
       </c>
       <c r="D225" s="5">
-        <v>6.6626105941315128</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7766820971266739</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>284.89614039999998</v>
+        <v>285.09060763999997</v>
       </c>
       <c r="C226" s="5">
-        <v>0.43954923999996254</v>
+        <v>0.52140108999998347</v>
       </c>
       <c r="D226" s="5">
-        <v>1.8701095659992673</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2209893999152408</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>286.29151789999997</v>
+        <v>286.44764558999998</v>
       </c>
       <c r="C227" s="5">
-        <v>1.3953774999999951</v>
+        <v>1.3570379500000058</v>
       </c>
       <c r="D227" s="5">
-        <v>6.0383558343083843</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8639679961025371</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>286.9182692</v>
+        <v>287.15255268999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.62675130000002355</v>
+        <v>0.704907100000014</v>
       </c>
       <c r="D228" s="5">
-        <v>2.6589112982415175</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9933282192077026</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>288.33366859</v>
+        <v>288.43078369</v>
       </c>
       <c r="C229" s="5">
-        <v>1.4153993900000046</v>
+        <v>1.2782310000000052</v>
       </c>
       <c r="D229" s="5">
-        <v>6.0830174702624307</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4744193755844606</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>285.20204144000002</v>
+        <v>285.23353082</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.1316271499999857</v>
+        <v>-3.1972528699999998</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.28229405255602</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.520233366443456</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>288.06564988000002</v>
+        <v>288.28188081000002</v>
       </c>
       <c r="C231" s="5">
-        <v>2.8636084400000072</v>
+        <v>3.0483499900000197</v>
       </c>
       <c r="D231" s="5">
-        <v>12.736911828164033</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.605988876522845</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>289.73191611999999</v>
+        <v>289.95958775000003</v>
       </c>
       <c r="C232" s="5">
-        <v>1.6662662399999704</v>
+        <v>1.6777069400000073</v>
       </c>
       <c r="D232" s="5">
-        <v>7.166333222878718</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.211536859869172</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>290.64643410000002</v>
+        <v>290.83141841999998</v>
       </c>
       <c r="C233" s="5">
-        <v>0.91451798000002782</v>
+        <v>0.87183066999995162</v>
       </c>
       <c r="D233" s="5">
-        <v>3.8541666382984729</v>
+        <v>3.6683469263836477</v>
       </c>
       <c r="E233" s="5">
-        <v>2.3563869972893725</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3530830992067209</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>291.45082330000002</v>
+        <v>291.66025705999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.8043892000000028</v>
+        <v>0.82883864000001495</v>
       </c>
       <c r="D234" s="5">
-        <v>3.3721262379385886</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4739894998952581</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>292.64149488999999</v>
+        <v>292.77244909000001</v>
       </c>
       <c r="C235" s="5">
-        <v>1.1906715899999654</v>
+        <v>1.112192030000017</v>
       </c>
       <c r="D235" s="5">
-        <v>5.0140582274927459</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6731797701143885</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>293.29746201</v>
+        <v>293.50366623000002</v>
       </c>
       <c r="C236" s="5">
-        <v>0.65596712000001389</v>
+        <v>0.73121714000001248</v>
       </c>
       <c r="D236" s="5">
-        <v>2.7232566556731896</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0385878070427363</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>294.53705697999999</v>
+        <v>294.65511584000001</v>
       </c>
       <c r="C237" s="5">
-        <v>1.2395949699999846</v>
+        <v>1.151449609999986</v>
       </c>
       <c r="D237" s="5">
-        <v>5.1912600249852447</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8106618054602812</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>295.95537916000001</v>
+        <v>296.05371585</v>
       </c>
       <c r="C238" s="5">
-        <v>1.4183221800000183</v>
+        <v>1.3986000099999956</v>
       </c>
       <c r="D238" s="5">
-        <v>5.9340408821660695</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.846954693000006</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>297.73511514</v>
+        <v>297.91408581000002</v>
       </c>
       <c r="C239" s="5">
-        <v>1.7797359799999981</v>
+        <v>1.8603699600000141</v>
       </c>
       <c r="D239" s="5">
-        <v>7.4597558897755212</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8068251467992011</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>299.20356893000002</v>
+        <v>299.44007105999998</v>
       </c>
       <c r="C240" s="5">
-        <v>1.4684537900000123</v>
+        <v>1.5259852499999624</v>
       </c>
       <c r="D240" s="5">
-        <v>6.0817143278328434</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3228361244849651</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>299.85903050000002</v>
+        <v>300.04641213999997</v>
       </c>
       <c r="C241" s="5">
-        <v>0.65546156999999994</v>
+        <v>0.60634107999999287</v>
       </c>
       <c r="D241" s="5">
-        <v>2.6607317871720548</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4571449397261524</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>299.88786453</v>
+        <v>299.96609554999998</v>
       </c>
       <c r="C242" s="5">
-        <v>2.8834029999984523E-2</v>
+        <v>-8.0316589999995358E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>0.11545138806114963</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.32074417819487611</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>301.21559969999998</v>
+        <v>301.44069990000003</v>
       </c>
       <c r="C243" s="5">
-        <v>1.3277351699999826</v>
+        <v>1.4746043500000496</v>
       </c>
       <c r="D243" s="5">
-        <v>5.4442296698213655</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0612230834806935</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>301.94952584999999</v>
+        <v>302.06364608000001</v>
       </c>
       <c r="C244" s="5">
-        <v>0.73392615000000205</v>
+        <v>0.62294617999998536</v>
       </c>
       <c r="D244" s="5">
-        <v>2.9633597640045917</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5082571054838354</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>302.11512742999997</v>
+        <v>302.30843642999997</v>
       </c>
       <c r="C245" s="5">
-        <v>0.16560157999998637</v>
+        <v>0.24479034999995974</v>
       </c>
       <c r="D245" s="5">
-        <v>0.66011835162644861</v>
+        <v>0.97681813643484272</v>
       </c>
       <c r="E245" s="5">
-        <v>3.9459260408658769</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9462785940911127</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>305.06491865999999</v>
+        <v>305.27969129000002</v>
       </c>
       <c r="C246" s="5">
-        <v>2.9497912300000166</v>
+        <v>2.9712548600000446</v>
       </c>
       <c r="D246" s="5">
-        <v>12.366682406326191</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.453185236832809</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>305.65630547000001</v>
+        <v>305.90058004999997</v>
       </c>
       <c r="C247" s="5">
-        <v>0.59138681000001725</v>
+        <v>0.62088875999995707</v>
       </c>
       <c r="D247" s="5">
-        <v>2.351236520511768</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4680896948283459</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>306.99133458</v>
+        <v>307.11325703</v>
       </c>
       <c r="C248" s="5">
-        <v>1.3350291099999936</v>
+        <v>1.2126769800000261</v>
       </c>
       <c r="D248" s="5">
-        <v>5.3690560500111006</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8622471769955045</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>308.02567171999999</v>
+        <v>308.25275932</v>
       </c>
       <c r="C249" s="5">
-        <v>1.034337139999991</v>
+        <v>1.1395022899999958</v>
       </c>
       <c r="D249" s="5">
-        <v>4.1188967468190452</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5444321715584657</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>308.93818828000002</v>
+        <v>309.14485582999998</v>
       </c>
       <c r="C250" s="5">
-        <v>0.91251656000002868</v>
+        <v>0.89209650999998757</v>
       </c>
       <c r="D250" s="5">
-        <v>3.6134619107383026</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5286656213795231</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>309.02177158000001</v>
+        <v>309.21236893000003</v>
       </c>
       <c r="C251" s="5">
-        <v>8.3583299999986593E-2</v>
+        <v>6.7513100000041959E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.32514382316302104</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26237894457350475</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>310.15021690999998</v>
+        <v>310.27579772000001</v>
       </c>
       <c r="C252" s="5">
-        <v>1.1284453299999768</v>
+        <v>1.063428789999989</v>
       </c>
       <c r="D252" s="5">
-        <v>4.4710922792468688</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2059493521387825</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>310.15685704999999</v>
+        <v>310.32893367000003</v>
       </c>
       <c r="C253" s="5">
-        <v>6.6401400000017929E-3</v>
+        <v>5.3135950000012144E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>2.5694343899074212E-2</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.20569839172859261</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>310.95776347999998</v>
+        <v>310.96523522000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.80090642999999773</v>
+        <v>0.63630154999998467</v>
       </c>
       <c r="D254" s="5">
-        <v>3.1431053831534994</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4884301244030516</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>311.54006698000001</v>
+        <v>311.67112653999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.58230350000002318</v>
+        <v>0.7058913199999779</v>
       </c>
       <c r="D255" s="5">
-        <v>2.2704245629345809</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7582687288682628</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>312.08713016000002</v>
+        <v>312.30925580000002</v>
       </c>
       <c r="C256" s="5">
-        <v>0.5470631800000092</v>
+        <v>0.6381292600000279</v>
       </c>
       <c r="D256" s="5">
-        <v>2.1276663083707348</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4847901980431075</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>312.23079597999998</v>
+        <v>312.35093347999998</v>
       </c>
       <c r="C257" s="5">
-        <v>0.14366581999996697</v>
+        <v>4.1677679999963857E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.55380734565138034</v>
+        <v>0.16025762881950456</v>
       </c>
       <c r="E257" s="5">
-        <v>3.3482827013830319</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3219374121983503</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>312.65650152000001</v>
+        <v>312.69009857999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.42570554000002403</v>
+        <v>0.33916510000000244</v>
       </c>
       <c r="D258" s="5">
-        <v>1.648443697953561</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3108255844605621</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>312.11906340000002</v>
+        <v>312.17473931000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.53743811999999025</v>
+        <v>-0.51535926999997628</v>
       </c>
       <c r="D259" s="5">
-        <v>-2.0433392573475651</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9599464488290086</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>313.16708568000001</v>
+        <v>313.21167200000002</v>
       </c>
       <c r="C260" s="5">
-        <v>1.0480222799999979</v>
+        <v>1.0369326900000146</v>
       </c>
       <c r="D260" s="5">
-        <v>4.1045687098208994</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0596024047261592</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>314.30048973999999</v>
+        <v>314.33795579000002</v>
       </c>
       <c r="C261" s="5">
-        <v>1.1334040599999753</v>
+        <v>1.1262837900000022</v>
       </c>
       <c r="D261" s="5">
-        <v>4.4305014076837734</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.401476201025778</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>314.63684423000001</v>
+        <v>314.64170618000003</v>
       </c>
       <c r="C262" s="5">
-        <v>0.33635449000001927</v>
+        <v>0.3037503900000047</v>
       </c>
       <c r="D262" s="5">
-        <v>1.2917879733130633</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1657642452719053</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>315.34778595</v>
+        <v>315.34053655999998</v>
       </c>
       <c r="C263" s="5">
-        <v>0.71094171999999389</v>
+        <v>0.69883037999994713</v>
       </c>
       <c r="D263" s="5">
-        <v>2.7454276203016326</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6980425651916828</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>316.09185746999998</v>
+        <v>316.08936736999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.74407151999997723</v>
+        <v>0.74883081000001539</v>
       </c>
       <c r="D264" s="5">
-        <v>2.8684671941404671</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8871222490585824</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>316.17023585999999</v>
+        <v>316.09767061999997</v>
       </c>
       <c r="C265" s="5">
-        <v>7.8378390000011677E-2</v>
+        <v>8.3032499999831089E-3</v>
       </c>
       <c r="D265" s="5">
-        <v>0.29795909424337186</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1526969004547212E-2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>317.97692004999999</v>
+        <v>317.70304334999997</v>
       </c>
       <c r="C266" s="5">
-        <v>1.8066841899999986</v>
+        <v>1.6053727299999991</v>
       </c>
       <c r="D266" s="5">
-        <v>7.0767996755020102</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2676202535897119</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>316.86391931000003</v>
+        <v>316.90677755000002</v>
       </c>
       <c r="C267" s="5">
-        <v>-1.1130007399999613</v>
+        <v>-0.79626579999995784</v>
       </c>
       <c r="D267" s="5">
-        <v>-4.1203818680328963</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9664707276785385</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>318.96243600000003</v>
+        <v>319.03625356999999</v>
       </c>
       <c r="C268" s="5">
-        <v>2.0985166899999967</v>
+        <v>2.12947601999997</v>
       </c>
       <c r="D268" s="5">
-        <v>8.243293302243714</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3682631305931121</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>319.95541899</v>
+        <v>320.02078760000001</v>
       </c>
       <c r="C269" s="5">
-        <v>0.99298298999997314</v>
+        <v>0.98453403000002027</v>
       </c>
       <c r="D269" s="5">
-        <v>3.8004334759211389</v>
+        <v>3.7666593851012564</v>
       </c>
       <c r="E269" s="5">
-        <v>2.474010606722743</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4555246352388815</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>320.90578704000001</v>
+        <v>320.96805016000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.95036805000000868</v>
+        <v>0.94726256000001285</v>
       </c>
       <c r="D270" s="5">
-        <v>3.6231874223446869</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6104049182110742</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>321.90863999999999</v>
+        <v>321.98102770000003</v>
       </c>
       <c r="C271" s="5">
-        <v>1.0028529599999843</v>
+        <v>1.0129775400000085</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8152158489807242</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8536439068542316</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>323.43271693000003</v>
+        <v>323.48781692</v>
       </c>
       <c r="C272" s="5">
-        <v>1.5240769300000352</v>
+        <v>1.5067892199999733</v>
       </c>
       <c r="D272" s="5">
-        <v>5.8317039325124886</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7625131627619286</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>323.78200251999999</v>
+        <v>323.82127824999998</v>
       </c>
       <c r="C273" s="5">
-        <v>0.3492855899999654</v>
+        <v>0.33346132999997735</v>
       </c>
       <c r="D273" s="5">
-        <v>1.3036443818964294</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2440348228939246</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>325.18637317000002</v>
+        <v>325.17985683000001</v>
       </c>
       <c r="C274" s="5">
-        <v>1.4043706500000326</v>
+        <v>1.3585785800000281</v>
       </c>
       <c r="D274" s="5">
-        <v>5.3308534186865097</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1523620507191614</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>326.95146231000001</v>
+        <v>326.93263632999998</v>
       </c>
       <c r="C275" s="5">
-        <v>1.7650891399999864</v>
+        <v>1.7527794999999742</v>
       </c>
       <c r="D275" s="5">
-        <v>6.7115306371053673</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6634661839597875</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>327.13978040000001</v>
+        <v>327.09745049000003</v>
       </c>
       <c r="C276" s="5">
-        <v>0.18831808999999566</v>
+        <v>0.16481416000004856</v>
       </c>
       <c r="D276" s="5">
-        <v>0.69337194599174978</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.60662737143943879</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>328.77042639000001</v>
+        <v>328.65616319999998</v>
       </c>
       <c r="C277" s="5">
-        <v>1.630645990000005</v>
+        <v>1.558712709999952</v>
       </c>
       <c r="D277" s="5">
-        <v>6.148202678479131</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8706212720504913</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>330.41169908000001</v>
+        <v>330.06452386000001</v>
       </c>
       <c r="C278" s="5">
-        <v>1.6412726899999939</v>
+        <v>1.408360660000028</v>
       </c>
       <c r="D278" s="5">
-        <v>6.1578357856034271</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2651958714737601</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>330.88487968999999</v>
+        <v>330.94394659</v>
       </c>
       <c r="C279" s="5">
-        <v>0.47318060999998579</v>
+        <v>0.8794227299999875</v>
       </c>
       <c r="D279" s="5">
-        <v>1.7321135129724663</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2445477630278718</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>331.70444355000001</v>
+        <v>331.84434527000002</v>
       </c>
       <c r="C280" s="5">
-        <v>0.81956386000001658</v>
+        <v>0.90039868000002343</v>
       </c>
       <c r="D280" s="5">
-        <v>3.0130891461980669</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3141384364067772</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>332.98181706000003</v>
+        <v>333.09522063999998</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2773735100000181</v>
+        <v>1.2508753699999602</v>
       </c>
       <c r="D281" s="5">
-        <v>4.7202701066917818</v>
+        <v>4.6183238522284009</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0713165950182484</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0854949261427187</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>333.32207862000001</v>
+        <v>333.41631682000002</v>
       </c>
       <c r="C282" s="5">
-        <v>0.34026155999998764</v>
+        <v>0.32109618000004048</v>
       </c>
       <c r="D282" s="5">
-        <v>1.2331500058221367</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1629253874031908</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>335.15425484000002</v>
+        <v>335.23980168000003</v>
       </c>
       <c r="C283" s="5">
-        <v>1.832176220000008</v>
+        <v>1.8234848600000078</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7991679094782764</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7639676822828676</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>335.92930202999997</v>
+        <v>335.98852204999997</v>
       </c>
       <c r="C284" s="5">
-        <v>0.77504718999995248</v>
+        <v>0.74872036999994407</v>
       </c>
       <c r="D284" s="5">
-        <v>2.8105789425150629</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7132322040258172</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>336.59682656000001</v>
+        <v>336.63359538999998</v>
       </c>
       <c r="C285" s="5">
-        <v>0.66752453000003698</v>
+        <v>0.64507334000001038</v>
       </c>
       <c r="D285" s="5">
-        <v>2.4107517891043706</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3283968131831756</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>337.78117293999998</v>
+        <v>337.75783414</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1843463799999654</v>
+        <v>1.1242387500000177</v>
       </c>
       <c r="D286" s="5">
-        <v>4.304985692297203</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0820185193281233</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>338.47880345999999</v>
+        <v>338.43802720000002</v>
       </c>
       <c r="C287" s="5">
-        <v>0.69763052000001835</v>
+        <v>0.68019306000002189</v>
       </c>
       <c r="D287" s="5">
-        <v>2.5067469812265264</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4435653912594502</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>339.24083091</v>
+        <v>339.15803011000003</v>
       </c>
       <c r="C288" s="5">
-        <v>0.76202745000000505</v>
+        <v>0.72000291000000516</v>
       </c>
       <c r="D288" s="5">
-        <v>2.7353002015840788</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5829990765418032</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>341.11637694000001</v>
+        <v>340.96052501999998</v>
       </c>
       <c r="C289" s="5">
-        <v>1.8755460300000095</v>
+        <v>1.8024949099999503</v>
       </c>
       <c r="D289" s="5">
-        <v>6.8398881211115148</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5673002522542712</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>341.66990364999998</v>
+        <v>341.29652213999998</v>
       </c>
       <c r="C290" s="5">
-        <v>0.55352670999997144</v>
+        <v>0.33599712000000181</v>
       </c>
       <c r="D290" s="5">
-        <v>1.964703018974312</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1889617943243946</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>343.28439882999999</v>
+        <v>343.35326635000001</v>
       </c>
       <c r="C291" s="5">
-        <v>1.6144951800000058</v>
+        <v>2.0567442100000335</v>
       </c>
       <c r="D291" s="5">
-        <v>5.8200827134139432</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4760868076124032</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>344.59385766999998</v>
+        <v>344.79225749</v>
       </c>
       <c r="C292" s="5">
-        <v>1.3094588399999907</v>
+        <v>1.4389911399999846</v>
       </c>
       <c r="D292" s="5">
-        <v>4.6746661326297678</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1467516489811516</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>344.30061038999997</v>
+        <v>344.45419170000002</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.29324728000000277</v>
+        <v>-0.33806578999997328</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.0164265857473542</v>
+        <v>-1.1702651900074135</v>
       </c>
       <c r="E293" s="5">
-        <v>3.3992226452294272</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4101273017893341</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>344.66043216999998</v>
+        <v>344.77716081</v>
       </c>
       <c r="C294" s="5">
-        <v>0.35982178000000431</v>
+        <v>0.32296910999997408</v>
       </c>
       <c r="D294" s="5">
-        <v>1.2613299849691284</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1309713759506623</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>345.17928905999997</v>
+        <v>345.27215482000003</v>
       </c>
       <c r="C295" s="5">
-        <v>0.51885688999999502</v>
+        <v>0.49499401000002763</v>
       </c>
       <c r="D295" s="5">
-        <v>1.8215303879139721</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7365004123082173</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>345.96150423</v>
+        <v>346.01181043000003</v>
       </c>
       <c r="C296" s="5">
-        <v>0.78221517000002905</v>
+        <v>0.7396556099999998</v>
       </c>
       <c r="D296" s="5">
-        <v>2.7534853242843882</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6011932494536039</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>348.04214132999999</v>
+        <v>348.06717767999999</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0806370999999899</v>
+        <v>2.0553672499999607</v>
       </c>
       <c r="D297" s="5">
-        <v>7.4604520108780159</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.365756178602223</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>349.07474802000002</v>
+        <v>349.03819469000001</v>
       </c>
       <c r="C298" s="5">
-        <v>1.0326066900000228</v>
+        <v>0.97101701000002549</v>
       </c>
       <c r="D298" s="5">
-        <v>3.6189565211975916</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3995344418581874</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>348.95614289000002</v>
+        <v>348.89141974</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.11860512999999173</v>
+        <v>-0.14677495000000818</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.40696294397882804</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50344964083746113</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>351.14162825</v>
+        <v>351.03354496999998</v>
       </c>
       <c r="C300" s="5">
-        <v>2.1854853599999728</v>
+        <v>2.1421252299999765</v>
       </c>
       <c r="D300" s="5">
-        <v>7.7798684122801776</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6217303757391663</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>352.41932236000002</v>
+        <v>352.25219909999998</v>
       </c>
       <c r="C301" s="5">
-        <v>1.2776941100000272</v>
+        <v>1.2186541300000044</v>
       </c>
       <c r="D301" s="5">
-        <v>4.4548759841537722</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2464125229356275</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>353.54425325</v>
+        <v>353.20274046999998</v>
       </c>
       <c r="C302" s="5">
-        <v>1.1249308899999733</v>
+        <v>0.95054136999999628</v>
       </c>
       <c r="D302" s="5">
-        <v>3.8983968389698642</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2866562309113112</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>356.51209999000002</v>
+        <v>356.57795003000001</v>
       </c>
       <c r="C303" s="5">
-        <v>2.9678467400000272</v>
+        <v>3.3752095600000303</v>
       </c>
       <c r="D303" s="5">
-        <v>10.551821970971865</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.089525773115373</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>357.56717573999998</v>
+        <v>357.78228273000002</v>
       </c>
       <c r="C304" s="5">
-        <v>1.0550757499999577</v>
+        <v>1.204332700000009</v>
       </c>
       <c r="D304" s="5">
-        <v>3.6097052708359278</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1291110807313736</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>358.63487868999999</v>
+        <v>358.80204170000002</v>
       </c>
       <c r="C305" s="5">
-        <v>1.0677029500000117</v>
+        <v>1.019758969999998</v>
       </c>
       <c r="D305" s="5">
-        <v>3.6426621054127306</v>
+        <v>3.4743960599598278</v>
       </c>
       <c r="E305" s="5">
-        <v>4.1633002868519897</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1653869645738473</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>360.89051814999999</v>
+        <v>361.01488488000001</v>
       </c>
       <c r="C306" s="5">
-        <v>2.2556394599999976</v>
+        <v>2.212843179999993</v>
       </c>
       <c r="D306" s="5">
-        <v>7.8140526906457675</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6570398861448341</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>362.17300691000003</v>
+        <v>362.25770096999997</v>
       </c>
       <c r="C307" s="5">
-        <v>1.2824887600000352</v>
+        <v>1.2428160899999625</v>
       </c>
       <c r="D307" s="5">
-        <v>4.3487580230267442</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2101969809411166</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>363.71247941000001</v>
+        <v>363.75657690000003</v>
       </c>
       <c r="C308" s="5">
-        <v>1.539472499999988</v>
+        <v>1.4988759300000538</v>
       </c>
       <c r="D308" s="5">
-        <v>5.221741133690494</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0796778925068287</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>364.18587596999998</v>
+        <v>364.19900073000002</v>
       </c>
       <c r="C309" s="5">
-        <v>0.47339655999996921</v>
+        <v>0.44242382999999563</v>
       </c>
       <c r="D309" s="5">
-        <v>1.5731112937147129</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4693191927403815</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>364.71476755999998</v>
+        <v>364.67158768000002</v>
       </c>
       <c r="C310" s="5">
-        <v>0.52889159000000063</v>
+        <v>0.47258694999999307</v>
       </c>
       <c r="D310" s="5">
-        <v>1.7566960793007347</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5682888376698179</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>364.67851207000001</v>
+        <v>364.59905232</v>
       </c>
       <c r="C311" s="5">
-        <v>-3.6255489999973634E-2</v>
+        <v>-7.253536000001759E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.11922415221844451</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.23842623092102944</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>366.76808304000002</v>
+        <v>366.65903906</v>
       </c>
       <c r="C312" s="5">
-        <v>2.0895709700000111</v>
+        <v>2.0599867399999994</v>
       </c>
       <c r="D312" s="5">
-        <v>7.0967605960084335</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9947147025205991</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>367.08638739999998</v>
+        <v>366.92589673999998</v>
       </c>
       <c r="C313" s="5">
-        <v>0.31830435999995643</v>
+        <v>0.26685767999998689</v>
       </c>
       <c r="D313" s="5">
-        <v>1.0464207440325168</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87687512847387517</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>368.28685289999999</v>
+        <v>368.00334856000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.2004655000000071</v>
+        <v>1.0774518200000216</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9956632534944747</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5811847105996497</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>369.44352844999997</v>
+        <v>369.50524581000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.1566755499999886</v>
+        <v>1.5018972500000132</v>
       </c>
       <c r="D315" s="5">
-        <v>3.834618761015185</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0088869646326639</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>370.18989664999998</v>
+        <v>370.39812424000002</v>
       </c>
       <c r="C316" s="5">
-        <v>0.74636820000000625</v>
+        <v>0.89287842999999611</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4514192405434621</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9385492830732884</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>370.85588433999999</v>
+        <v>371.01137504000002</v>
       </c>
       <c r="C317" s="5">
-        <v>0.66598769000000857</v>
+        <v>0.61325080000000298</v>
       </c>
       <c r="D317" s="5">
-        <v>2.1803419757550735</v>
+        <v>2.0049757657005784</v>
       </c>
       <c r="E317" s="5">
-        <v>3.4076455961673746</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4028048675956102</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>372.39614434999999</v>
+        <v>372.51001144000003</v>
       </c>
       <c r="C318" s="5">
-        <v>1.5402600099999972</v>
+        <v>1.4986364000000094</v>
       </c>
       <c r="D318" s="5">
-        <v>5.0993470539724139</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9563427336321686</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>373.10839866999999</v>
+        <v>373.17587318</v>
       </c>
       <c r="C319" s="5">
-        <v>0.71225431999999955</v>
+        <v>0.66586173999996845</v>
       </c>
       <c r="D319" s="5">
-        <v>2.3194487527164798</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1662144981927201</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>373.44948683000001</v>
+        <v>373.48073999000002</v>
       </c>
       <c r="C320" s="5">
-        <v>0.34108816000002662</v>
+        <v>0.30486681000002136</v>
       </c>
       <c r="D320" s="5">
-        <v>1.1025483816056392</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98475943766793694</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>374.49873580000002</v>
+        <v>374.49398055</v>
       </c>
       <c r="C321" s="5">
-        <v>1.0492489700000078</v>
+        <v>1.0132405599999856</v>
       </c>
       <c r="D321" s="5">
-        <v>3.4241279881729536</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3045784410797419</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>375.33249592999999</v>
+        <v>375.29046018000003</v>
       </c>
       <c r="C322" s="5">
-        <v>0.83376012999997329</v>
+        <v>0.79647963000002164</v>
       </c>
       <c r="D322" s="5">
-        <v>2.7045609349425348</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5822454250264526</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>376.00997224000002</v>
+        <v>375.93077921999998</v>
       </c>
       <c r="C323" s="5">
-        <v>0.67747631000003139</v>
+        <v>0.64031903999995166</v>
       </c>
       <c r="D323" s="5">
-        <v>2.1876366343315468</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.066758047561712</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>378.06146924000001</v>
+        <v>377.96466781999999</v>
       </c>
       <c r="C324" s="5">
-        <v>2.0514969999999835</v>
+        <v>2.0338886000000116</v>
       </c>
       <c r="D324" s="5">
-        <v>6.7472402997852621</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.6890448956828497</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>379.68001573999999</v>
+        <v>379.55924429999999</v>
       </c>
       <c r="C325" s="5">
-        <v>1.6185464999999795</v>
+        <v>1.5945764800000006</v>
       </c>
       <c r="D325" s="5">
-        <v>5.2601181599480684</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1817599593256825</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>380.80138724</v>
+        <v>380.60558355000001</v>
       </c>
       <c r="C326" s="5">
-        <v>1.1213715000000093</v>
+        <v>1.0463392500000168</v>
       </c>
       <c r="D326" s="5">
-        <v>3.6022996258993745</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3586867477375826</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>380.53344484000002</v>
+        <v>380.5834284</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.26794239999998126</v>
+        <v>-2.2155150000003232E-2</v>
       </c>
       <c r="D327" s="5">
-        <v>-0.84109327168151449</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.9829952747901824E-2</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>381.11166916000002</v>
+        <v>381.27165592</v>
       </c>
       <c r="C328" s="5">
-        <v>0.5782243200000039</v>
+        <v>0.68822751999999809</v>
       </c>
       <c r="D328" s="5">
-        <v>1.8387280842165232</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1917318035689748</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>382.31211956999999</v>
+        <v>382.44283827999999</v>
       </c>
       <c r="C329" s="5">
-        <v>1.2004504099999735</v>
+        <v>1.1711823599999889</v>
       </c>
       <c r="D329" s="5">
-        <v>3.8460136582413318</v>
+        <v>3.7490536532140739</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0891340042745519</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0811624680691985</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>382.50945526999999</v>
+        <v>382.59517671999998</v>
       </c>
       <c r="C330" s="5">
-        <v>0.19733569999999645</v>
+        <v>0.15233843999999408</v>
       </c>
       <c r="D330" s="5">
-        <v>0.62115806880926883</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.47904454278622222</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>383.48556208000002</v>
+        <v>383.53044055999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.97610681000003297</v>
+        <v>0.93526384000000462</v>
       </c>
       <c r="D331" s="5">
-        <v>3.1055666685437355</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9731939594599854</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>384.38326224999997</v>
+        <v>384.40551422999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.8977001699999505</v>
+        <v>0.87507367000000613</v>
       </c>
       <c r="D332" s="5">
-        <v>2.8455266698496073</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7725743193563357</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>385.49407535</v>
+        <v>385.47876624000003</v>
       </c>
       <c r="C333" s="5">
-        <v>1.1108131000000299</v>
+        <v>1.0732520100000329</v>
       </c>
       <c r="D333" s="5">
-        <v>3.5234826353979676</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.402304230837494</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>386.91719387000001</v>
+        <v>386.88251492000001</v>
       </c>
       <c r="C334" s="5">
-        <v>1.4231185200000027</v>
+        <v>1.4037486799999783</v>
       </c>
       <c r="D334" s="5">
-        <v>4.5210729344499656</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4584804611567996</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>388.07941318000002</v>
+        <v>388.00989425</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1622193100000118</v>
+        <v>1.1273793299999966</v>
       </c>
       <c r="D335" s="5">
-        <v>3.6647026884405909</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5534029562992009</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>385.92485131000001</v>
+        <v>385.84671522000002</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.1545618700000091</v>
+        <v>-2.1631790299999807</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.4625153297420912</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.4887019386320581</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>385.95983712999998</v>
+        <v>385.87591687999998</v>
       </c>
       <c r="C337" s="5">
-        <v>3.498581999997441E-2</v>
+        <v>2.9201659999955609E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>0.10883964296899418</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0856240486525408E-2</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>383.98380400999997</v>
+        <v>383.87189003999998</v>
       </c>
       <c r="C338" s="5">
-        <v>-1.976033120000011</v>
+        <v>-2.0040268399999945</v>
       </c>
       <c r="D338" s="5">
-        <v>-5.9736652737891305</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.0571700034320326</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>385.68528858000002</v>
+        <v>385.72378639999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.7014845700000478</v>
+        <v>1.851896360000012</v>
       </c>
       <c r="D339" s="5">
-        <v>5.4488876811529696</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.945209359341308</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>386.40956194</v>
+        <v>386.51846122000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.72427335999998377</v>
+        <v>0.79467482000001155</v>
       </c>
       <c r="D340" s="5">
-        <v>2.2768852473801005</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5004677117977048</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>387.84616756000003</v>
+        <v>387.94657154999999</v>
       </c>
       <c r="C341" s="5">
-        <v>1.436605620000023</v>
+        <v>1.4281103299999813</v>
       </c>
       <c r="D341" s="5">
-        <v>4.5537647891447985</v>
+        <v>4.5249853705137122</v>
       </c>
       <c r="E341" s="5">
-        <v>1.4475209408020717</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4390995775349191</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>387.92400491000001</v>
+        <v>387.99681554</v>
       </c>
       <c r="C342" s="5">
-        <v>7.7837349999981598E-2</v>
+        <v>5.0243990000012673E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>0.24109556123668163</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15552593760423949</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>390.08636776999998</v>
+        <v>390.10684320000001</v>
       </c>
       <c r="C343" s="5">
-        <v>2.1623628599999734</v>
+        <v>2.1100276600000143</v>
       </c>
       <c r="D343" s="5">
-        <v>6.8979615870900179</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7246871949950826</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>391.62087002999999</v>
+        <v>391.63116286000002</v>
       </c>
       <c r="C344" s="5">
-        <v>1.5345022600000107</v>
+        <v>1.5243196600000033</v>
       </c>
       <c r="D344" s="5">
-        <v>4.8239821228230673</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7910233405799918</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>391.646818</v>
+        <v>391.62281614</v>
       </c>
       <c r="C345" s="5">
-        <v>2.5947970000004261E-2</v>
+        <v>-8.3467200000200137E-3</v>
       </c>
       <c r="D345" s="5">
-        <v>7.953844136066035E-2</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5572249992600327E-2</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>392.91731016</v>
+        <v>392.89104773000003</v>
       </c>
       <c r="C346" s="5">
-        <v>1.2704921600000034</v>
+        <v>1.2682315900000276</v>
       </c>
       <c r="D346" s="5">
-        <v>3.9629797672724232</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9560492140061854</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>394.71515045000001</v>
+        <v>394.66146351999998</v>
       </c>
       <c r="C347" s="5">
-        <v>1.7978402900000106</v>
+        <v>1.7704157899999586</v>
       </c>
       <c r="D347" s="5">
-        <v>5.6310529094722561</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.54339634922425</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>394.49767457000002</v>
+        <v>394.43455942999998</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.21747587999999496</v>
+        <v>-0.226904090000005</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.65916314023841682</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.68774273550769038</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>395.95333958999998</v>
+        <v>395.87662603000001</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4556650199999694</v>
+        <v>1.4420666000000324</v>
       </c>
       <c r="D349" s="5">
-        <v>4.5188813862119481</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4765456587466224</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>396.43092098</v>
+        <v>396.39286220000002</v>
       </c>
       <c r="C350" s="5">
-        <v>0.47758139000001165</v>
+        <v>0.51623617000001332</v>
       </c>
       <c r="D350" s="5">
-        <v>1.4570273438401449</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5761117984200546</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>397.32034944999998</v>
+        <v>397.35716466000002</v>
       </c>
       <c r="C351" s="5">
-        <v>0.88942846999998437</v>
+        <v>0.96430245999999897</v>
       </c>
       <c r="D351" s="5">
-        <v>2.7257801730823594</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9586098270464767</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>398.15126105000002</v>
+        <v>398.20213524000002</v>
       </c>
       <c r="C352" s="5">
-        <v>0.83091160000003583</v>
+        <v>0.8449705799999947</v>
       </c>
       <c r="D352" s="5">
-        <v>2.5386137632180006</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5818286298979531</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>399.51902977999998</v>
+        <v>399.62628526999998</v>
       </c>
       <c r="C353" s="5">
-        <v>1.3677687299999661</v>
+        <v>1.4241500299999643</v>
       </c>
       <c r="D353" s="5">
-        <v>4.2011463913830038</v>
+        <v>4.3771751400661696</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0096629015147203</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0106500679552228</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>399.36807189000001</v>
+        <v>399.43378942999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.15095788999997239</v>
+        <v>-0.19249583999999231</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.45247777680721413</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.57649865530451372</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>401.04689094000003</v>
+        <v>401.04452049999998</v>
       </c>
       <c r="C355" s="5">
-        <v>1.6788190500000155</v>
+        <v>1.6107310699999857</v>
       </c>
       <c r="D355" s="5">
-        <v>5.1627048242152584</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9478236942871456</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>401.59709789999999</v>
+        <v>401.59778850999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.5502069599999686</v>
+        <v>0.55326801000001069</v>
       </c>
       <c r="D356" s="5">
-        <v>1.6587914994045994</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6681001770344039</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>403.01744582999999</v>
+        <v>402.99290199000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.4203479299999913</v>
+        <v>1.3951134800000204</v>
       </c>
       <c r="D357" s="5">
-        <v>4.3276359457209868</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2492673024857819</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>404.90582924</v>
+        <v>404.88337851</v>
       </c>
       <c r="C358" s="5">
-        <v>1.8883834100000172</v>
+        <v>1.8904765199999929</v>
       </c>
       <c r="D358" s="5">
-        <v>5.769924460764031</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7768467567479664</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>404.55302336</v>
+        <v>404.51020065</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.35280588000000535</v>
+        <v>-0.37317785999999842</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.0405975974334236</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1004410450102475</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>404.31278850000001</v>
+        <v>404.25592339000002</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.24023485999998684</v>
+        <v>-0.25427725999998074</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.71027067606234118</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.75172387403402707</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>406.60681555999997</v>
+        <v>406.51260827999999</v>
       </c>
       <c r="C361" s="5">
-        <v>2.2940270599999621</v>
+        <v>2.2566848899999741</v>
       </c>
       <c r="D361" s="5">
-        <v>7.0252147064438164</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.908327462240571</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>407.22428760999998</v>
+        <v>407.20869563000002</v>
       </c>
       <c r="C362" s="5">
-        <v>0.61747205000000349</v>
+        <v>0.69608735000002753</v>
       </c>
       <c r="D362" s="5">
-        <v>1.8376146924109937</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0742694456179267</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>406.69948843999998</v>
+        <v>406.74076889000003</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.52479916999999432</v>
+        <v>-0.46792673999999579</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.5355528308227062</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3702478438457066</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>408.00350359999999</v>
+        <v>408.02253331999998</v>
       </c>
       <c r="C364" s="5">
-        <v>1.3040151600000058</v>
+        <v>1.2817644299999529</v>
       </c>
       <c r="D364" s="5">
-        <v>3.9161853870532726</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8478028090537908</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>407.90348318000002</v>
+        <v>408.07538402</v>
       </c>
       <c r="C365" s="5">
-        <v>-0.10002041999996436</v>
+        <v>5.2850700000021789E-2</v>
       </c>
       <c r="D365" s="5">
-        <v>-0.29377886640976625</v>
+        <v>0.15554543167644042</v>
       </c>
       <c r="E365" s="5">
-        <v>2.0986368045139203</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1142500034229572</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>414.25459931</v>
+        <v>414.31794738999997</v>
       </c>
       <c r="C366" s="5">
-        <v>6.3511161299999799</v>
+        <v>6.2425633699999707</v>
       </c>
       <c r="D366" s="5">
-        <v>20.370232842121382</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.983128388178105</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>415.07166738000001</v>
+        <v>415.05238243000002</v>
       </c>
       <c r="C367" s="5">
-        <v>0.81706807000000481</v>
+        <v>0.73443504000005078</v>
       </c>
       <c r="D367" s="5">
-        <v>2.392703154020337</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1480253914006209</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>412.78709543000002</v>
+        <v>412.77441530999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.2845719499999859</v>
+        <v>-2.277967120000028</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.4085302998863618</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.3908465378622603</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>369.36891697999999</v>
+        <v>369.33746760999998</v>
       </c>
       <c r="C369" s="5">
-        <v>-43.418178450000028</v>
+        <v>-43.436947700000019</v>
       </c>
       <c r="D369" s="5">
-        <v>-73.648168214824523</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-73.665374041826169</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>384.10249342999998</v>
+        <v>384.07211257</v>
       </c>
       <c r="C370" s="5">
-        <v>14.733576449999987</v>
+        <v>14.734644960000026</v>
       </c>
       <c r="D370" s="5">
-        <v>59.897386324115985</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>59.90899204479652</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>391.98363417000002</v>
+        <v>391.94230384999997</v>
       </c>
       <c r="C371" s="5">
-        <v>7.8811407400000348</v>
+        <v>7.8701912799999718</v>
       </c>
       <c r="D371" s="5">
-        <v>27.599714678798136</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>27.559380745229191</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>391.32068082000001</v>
+        <v>391.25256001000002</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.66295335000000932</v>
+        <v>-0.6897438399999487</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.0107610063313075</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0914512430129095</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>392.32599269000002</v>
+        <v>392.20831635000002</v>
       </c>
       <c r="C373" s="5">
-        <v>1.0053118700000141</v>
+        <v>0.95575633999999354</v>
       </c>
       <c r="D373" s="5">
-        <v>3.1267621109513977</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9710809038855146</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>392.76240932000002</v>
+        <v>392.76590479999999</v>
       </c>
       <c r="C374" s="5">
-        <v>0.43641662999999653</v>
+        <v>0.55758844999996882</v>
       </c>
       <c r="D374" s="5">
-        <v>1.3430563540469453</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7193996840976666</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>398.29667535999999</v>
+        <v>398.34593303000003</v>
       </c>
       <c r="C375" s="5">
-        <v>5.5342660399999772</v>
+        <v>5.580028230000039</v>
       </c>
       <c r="D375" s="5">
-        <v>18.282689312314847</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18.445695905461879</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>400.33802506000001</v>
+        <v>400.32301520999999</v>
       </c>
       <c r="C376" s="5">
-        <v>2.041349700000012</v>
+        <v>1.977082179999968</v>
       </c>
       <c r="D376" s="5">
-        <v>6.3266015471520332</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1211771845082863</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>401.41534733999998</v>
+        <v>401.68420499000001</v>
       </c>
       <c r="C377" s="5">
-        <v>1.0773222799999758</v>
+        <v>1.3611897800000179</v>
       </c>
       <c r="D377" s="5">
-        <v>3.2774641613895206</v>
+        <v>4.157452140066531</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.5906056475465169</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5661760743908903</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>403.35122202000002</v>
+        <v>403.41047809000003</v>
       </c>
       <c r="C378" s="5">
-        <v>1.9358746800000404</v>
+        <v>1.7262731000000144</v>
       </c>
       <c r="D378" s="5">
-        <v>5.9431422910286358</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2807655741240245</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>402.17355750000002</v>
+        <v>402.15247090999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.1776645200000075</v>
+        <v>-1.2580071800000496</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.4479211856546454</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6785956540223763</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>404.49714256999999</v>
+        <v>404.47824450000002</v>
       </c>
       <c r="C380" s="5">
-        <v>2.3235850699999787</v>
+        <v>2.3257735900000398</v>
       </c>
       <c r="D380" s="5">
-        <v>7.1576900276068223</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.1650352199738476</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>405.11884649000001</v>
+        <v>405.07260104</v>
       </c>
       <c r="C381" s="5">
-        <v>0.62170392000001584</v>
+        <v>0.59435653999997839</v>
       </c>
       <c r="D381" s="5">
-        <v>1.8600470883273879</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7776491964649699</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>405.87503347000001</v>
+        <v>405.82351647000002</v>
       </c>
       <c r="C382" s="5">
-        <v>0.7561869799999954</v>
+        <v>0.75091543000002048</v>
       </c>
       <c r="D382" s="5">
-        <v>2.2630356114631045</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2473574691675768</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>407.49557658999998</v>
+        <v>407.42858447999998</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6205431199999794</v>
+        <v>1.6050680099999681</v>
       </c>
       <c r="D383" s="5">
-        <v>4.8978860221255971</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8507217472524955</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>409.94790798999998</v>
+        <v>409.85086954000002</v>
       </c>
       <c r="C384" s="5">
-        <v>2.4523313999999914</v>
+        <v>2.4222850600000356</v>
       </c>
       <c r="D384" s="5">
-        <v>7.4655606047028478</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3723328338666017</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>410.29746898000002</v>
+        <v>410.17701127999999</v>
       </c>
       <c r="C385" s="5">
-        <v>0.34956099000004315</v>
+        <v>0.32614173999996865</v>
       </c>
       <c r="D385" s="5">
-        <v>1.0280478067584697</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.95909894123120676</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>408.64721835</v>
+        <v>408.68969240000001</v>
       </c>
       <c r="C386" s="5">
-        <v>-1.6502506300000164</v>
+        <v>-1.4873188799999753</v>
       </c>
       <c r="D386" s="5">
-        <v>-4.7211494103655438</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2655122340585327</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>414.71424954000003</v>
+        <v>414.77297743000003</v>
       </c>
       <c r="C387" s="5">
-        <v>6.0670311900000229</v>
+        <v>6.0832850300000132</v>
       </c>
       <c r="D387" s="5">
-        <v>19.34519291108623</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.399150591147386</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>415.73749874999999</v>
+        <v>415.66494905000002</v>
       </c>
       <c r="C388" s="5">
-        <v>1.0232492099999604</v>
+        <v>0.89197161999999253</v>
       </c>
       <c r="D388" s="5">
-        <v>3.0013437958530398</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6113494590646935</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>417.78993730000002</v>
+        <v>418.16831493000001</v>
       </c>
       <c r="C389" s="5">
-        <v>2.0524385500000335</v>
+        <v>2.5033658799999898</v>
       </c>
       <c r="D389" s="5">
-        <v>6.0877700385322253</v>
+        <v>7.4713299208797768</v>
       </c>
       <c r="E389" s="5">
-        <v>4.079213729247555</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1037486003240753</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>416.56835597999998</v>
+        <v>416.64795430999999</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.2215813200000412</v>
+        <v>-1.5203606200000195</v>
       </c>
       <c r="D390" s="5">
-        <v>-3.452816473098208</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2767196920557193</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>417.49595746</v>
+        <v>417.47580969000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.92760148000002118</v>
+        <v>0.82785538000001679</v>
       </c>
       <c r="D391" s="5">
-        <v>2.7050929707313376</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.410560321001598</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>418.87294509999998</v>
+        <v>418.85046842999998</v>
       </c>
       <c r="C392" s="5">
-        <v>1.3769876399999816</v>
+        <v>1.3746587399999726</v>
       </c>
       <c r="D392" s="5">
-        <v>4.0304381934842759</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0236953027282141</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>420.94254727999999</v>
+        <v>420.86992648</v>
       </c>
       <c r="C393" s="5">
-        <v>2.069602180000004</v>
+        <v>2.0194580500000257</v>
       </c>
       <c r="D393" s="5">
-        <v>6.0928641825301888</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9416330540273288</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>421.54164064999998</v>
+        <v>421.45013401</v>
       </c>
       <c r="C394" s="5">
-        <v>0.59909336999999141</v>
+        <v>0.58020752999999559</v>
       </c>
       <c r="D394" s="5">
-        <v>1.7212948933712946</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.666910514251696</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>422.30931693000002</v>
+        <v>422.21234081</v>
       </c>
       <c r="C395" s="5">
-        <v>0.76767628000004606</v>
+        <v>0.76220680000000129</v>
       </c>
       <c r="D395" s="5">
-        <v>2.2073614331754809</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1919584364293421</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>427.13410757999998</v>
+        <v>426.98885852000001</v>
       </c>
       <c r="C396" s="5">
-        <v>4.8247906499999544</v>
+        <v>4.7765177100000074</v>
       </c>
       <c r="D396" s="5">
-        <v>14.604869626952777</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.45306817368548</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>428.16055675000001</v>
+        <v>428.00566793000002</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0264491700000349</v>
+        <v>1.0168094100000076</v>
       </c>
       <c r="D397" s="5">
-        <v>2.9221504559532763</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8953446883135836</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>430.08711608999999</v>
+        <v>430.22818640999998</v>
       </c>
       <c r="C398" s="5">
-        <v>1.926559339999983</v>
+        <v>2.2225184799999624</v>
       </c>
       <c r="D398" s="5">
-        <v>5.5351947418673442</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4123598516910629</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>434.81250884999997</v>
+        <v>434.90811767000002</v>
       </c>
       <c r="C399" s="5">
-        <v>4.725392759999977</v>
+        <v>4.6799312600000462</v>
       </c>
       <c r="D399" s="5">
-        <v>14.01110657269431</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.863321889609615</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>436.11867597999998</v>
+        <v>435.9881967</v>
       </c>
       <c r="C400" s="5">
-        <v>1.3061671300000057</v>
+        <v>1.080079029999979</v>
       </c>
       <c r="D400" s="5">
-        <v>3.6649314193418769</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0212028485193221</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>436.54563008999997</v>
+        <v>437.03013256000003</v>
       </c>
       <c r="C401" s="5">
-        <v>0.42695410999999694</v>
+        <v>1.0419358600000237</v>
       </c>
       <c r="D401" s="5">
-        <v>1.1811295058989923</v>
+        <v>2.9057872756725445</v>
       </c>
       <c r="E401" s="5">
-        <v>4.4892638896977921</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5105802990256239</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>439.18744730999998</v>
+        <v>439.27276068999998</v>
       </c>
       <c r="C402" s="5">
-        <v>2.6418172200000072</v>
+        <v>2.2426281299999573</v>
       </c>
       <c r="D402" s="5">
-        <v>7.5086189358460009</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3346237191430843</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>441.60740391000002</v>
+        <v>441.58477135999999</v>
       </c>
       <c r="C403" s="5">
-        <v>2.4199566000000345</v>
+        <v>2.3120106700000065</v>
       </c>
       <c r="D403" s="5">
-        <v>6.8162009480908559</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.5020018816556169</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>443.19094959</v>
+        <v>443.16469598999998</v>
       </c>
       <c r="C404" s="5">
-        <v>1.5835456799999861</v>
+        <v>1.5799246299999936</v>
       </c>
       <c r="D404" s="5">
-        <v>4.3889294845790294</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3789240010730035</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>444.70024431000002</v>
+        <v>444.59297513000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.509294720000014</v>
+        <v>1.4282791400000292</v>
       </c>
       <c r="D405" s="5">
-        <v>4.1640409460445005</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9367868242595305</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>446.89137524</v>
+        <v>446.74965323999999</v>
       </c>
       <c r="C406" s="5">
-        <v>2.1911309299999857</v>
+        <v>2.156678109999973</v>
       </c>
       <c r="D406" s="5">
-        <v>6.0755422747896137</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9789308215767001</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>448.31451019999997</v>
+        <v>448.17807234000003</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4231349599999703</v>
+        <v>1.4284191000000419</v>
       </c>
       <c r="D407" s="5">
-        <v>3.8890725248730273</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9050278126275373</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>448.33250905</v>
+        <v>448.13864891999998</v>
       </c>
       <c r="C408" s="5">
-        <v>1.7998850000026323E-2</v>
+        <v>-3.9423420000048282E-2</v>
       </c>
       <c r="D408" s="5">
-        <v>4.8188022923678631E-2</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.10550543620923003</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>451.15653954999999</v>
+        <v>450.98428003999999</v>
       </c>
       <c r="C409" s="5">
-        <v>2.8240304999999921</v>
+        <v>2.8456311200000073</v>
       </c>
       <c r="D409" s="5">
-        <v>7.8262021655217007</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.8917013253087642</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>451.91273181000003</v>
+        <v>452.18512347000001</v>
       </c>
       <c r="C410" s="5">
-        <v>0.75619226000003437</v>
+        <v>1.2008434300000204</v>
       </c>
       <c r="D410" s="5">
-        <v>2.0299892353146332</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2424724242120284</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>453.28986027000002</v>
+        <v>453.41142388999998</v>
       </c>
       <c r="C411" s="5">
-        <v>1.3771284599999944</v>
+        <v>1.2263004199999727</v>
       </c>
       <c r="D411" s="5">
-        <v>3.7187152931517975</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3033140587124032</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>453.84116182000002</v>
+        <v>453.65414964000001</v>
       </c>
       <c r="C412" s="5">
-        <v>0.55130155000000514</v>
+        <v>0.24272575000003371</v>
       </c>
       <c r="D412" s="5">
-        <v>1.4692699866367231</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.6442934907251896</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>455.09670166000001</v>
+        <v>455.67637373000002</v>
       </c>
       <c r="C413" s="5">
-        <v>1.2555398399999831</v>
+        <v>2.0222240900000088</v>
       </c>
       <c r="D413" s="5">
-        <v>3.3707499919456207</v>
+        <v>5.4822742504817779</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2495148940502547</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2665802151388377</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>455.63510807</v>
+        <v>455.71897977999998</v>
       </c>
       <c r="C414" s="5">
-        <v>0.53840640999999323</v>
+        <v>4.260604999996076E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>1.4289453051454126</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.11225853155738541</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>456.15795503999999</v>
+        <v>456.12722385000001</v>
       </c>
       <c r="C415" s="5">
-        <v>0.52284696999998914</v>
+        <v>0.40824407000002338</v>
       </c>
       <c r="D415" s="5">
-        <v>1.3857390773035494</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0803013398238415</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>456.8678688</v>
+        <v>456.83720015</v>
       </c>
       <c r="C416" s="5">
-        <v>0.70991376000000628</v>
+        <v>0.7099762999999939</v>
       </c>
       <c r="D416" s="5">
-        <v>1.8836158591874597</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8839112265952584</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>458.12150008999998</v>
+        <v>458.18195664000001</v>
       </c>
       <c r="C417" s="5">
-        <v>1.2536312899999871</v>
+        <v>1.3447564900000089</v>
       </c>
       <c r="D417" s="5">
-        <v>3.3429140175878835</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5901009205542955</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>458.64009886999997</v>
+        <v>458.74772617000002</v>
       </c>
       <c r="C418" s="5">
-        <v>0.51859877999999071</v>
+        <v>0.5657695300000114</v>
       </c>
       <c r="D418" s="5">
-        <v>1.3669032949455096</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4918818839737558</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>459.84195101</v>
+        <v>460.17428079000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.2018521400000282</v>
+        <v>1.4265546199999903</v>
       </c>
       <c r="D419" s="5">
-        <v>3.1902822245971185</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7960940853035474</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>456.11882551000002</v>
+        <v>456.38175648999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-3.7231254999999805</v>
+        <v>-3.7925243000000251</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.2946508465087003</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.4535976451053614</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>460.80724581999999</v>
+        <v>461.10367681999998</v>
       </c>
       <c r="C421" s="5">
-        <v>4.6884203099999695</v>
+        <v>4.721920329999989</v>
       </c>
       <c r="D421" s="5">
-        <v>13.056522908633529</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.147175544071676</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>459.99994057999999</v>
+        <v>461.50953129999999</v>
       </c>
       <c r="C422" s="5">
-        <v>-0.80730524000000514</v>
+        <v>0.40585448000001634</v>
       </c>
       <c r="D422" s="5">
-        <v>-2.0821849028806905</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0613448081673305</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>461.29470043999999</v>
+        <v>462.5725893</v>
       </c>
       <c r="C423" s="5">
-        <v>1.2947598599999992</v>
+        <v>1.0630580000000123</v>
       </c>
       <c r="D423" s="5">
-        <v>3.4304171416429163</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.799412752385666</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>461.55778827</v>
+        <v>463.48698323999997</v>
       </c>
       <c r="C424" s="5">
-        <v>0.26308783000001768</v>
+        <v>0.9143939399999681</v>
       </c>
       <c r="D424" s="5">
-        <v>0.68654068914197897</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3980699344990919</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>460.62290791999999</v>
+        <v>463.28650547000001</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.93488035000001446</v>
+        <v>-0.20047776999996358</v>
       </c>
       <c r="D425" s="5">
-        <v>-2.403691910102157</v>
+        <v>-0.51781783989908181</v>
       </c>
       <c r="E425" s="5">
-        <v>1.214292751374102</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6700738020947181</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>464.16079898999999</v>
+        <v>466.09995587999998</v>
       </c>
       <c r="C426" s="5">
-        <v>3.5378910700000006</v>
+        <v>2.8134504099999731</v>
       </c>
       <c r="D426" s="5">
-        <v>9.6162942478277493</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.535767205742383</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>464.45130933000002</v>
+        <v>466.82178177999998</v>
       </c>
       <c r="C427" s="5">
-        <v>0.29051034000002574</v>
+        <v>0.72182589999999891</v>
       </c>
       <c r="D427" s="5">
-        <v>0.75365038162698017</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8742914202910077</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>464.41741568999998</v>
+        <v>466.99619283999999</v>
       </c>
       <c r="C428" s="5">
-        <v>-3.38936400000307E-2</v>
+        <v>0.17441106000001128</v>
       </c>
       <c r="D428" s="5">
-        <v>-8.7535650439818369E-2</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.44925898477656823</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>464.12039091999998</v>
+        <v>466.97354386000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.29702477000000727</v>
+        <v>-2.2648979999985386E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.76478315129894225</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.818361639198244E-2</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>464.50540536</v>
+        <v>467.58658313000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.38501444000002039</v>
+        <v>0.61303927000000158</v>
       </c>
       <c r="D430" s="5">
-        <v>1.0000231858191988</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5867752711895999</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>464.42071582</v>
+        <v>467.45455764000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-8.4689539999999397E-2</v>
+        <v>-0.13202548999998953</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.21856710319638761</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.33830051972651987</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>466.31041754</v>
+        <v>468.71962440999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.889701720000005</v>
+        <v>1.2650667699999758</v>
       </c>
       <c r="D432" s="5">
-        <v>4.993499692902903</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2963229816964867</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>467.14922031999998</v>
+        <v>469.74510751999998</v>
       </c>
       <c r="C433" s="5">
-        <v>0.83880277999998043</v>
+        <v>1.0254831099999819</v>
       </c>
       <c r="D433" s="5">
-        <v>2.1800535164294033</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6572302449696883</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>469.22510892000003</v>
+        <v>469.57035397999999</v>
       </c>
       <c r="C434" s="5">
-        <v>2.0758886000000416</v>
+        <v>-0.17475353999998333</v>
       </c>
       <c r="D434" s="5">
-        <v>5.4647640777576223</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.44550906622704556</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>468.68222932999998</v>
+        <v>469.39204271</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.54287959000004093</v>
+        <v>-0.17831126999999469</v>
       </c>
       <c r="D435" s="5">
-        <v>-1.3795639022932793</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4547288753403711</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>469.16682764000001</v>
+        <v>470.11753415999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.48459831000002396</v>
+        <v>0.72549144999999271</v>
       </c>
       <c r="D436" s="5">
-        <v>1.2478313060961588</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8705657990818914</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>469.24475089999999</v>
+        <v>472.67295687000001</v>
       </c>
       <c r="C437" s="5">
-        <v>7.792325999997729E-2</v>
+        <v>2.5554227100000162</v>
       </c>
       <c r="D437" s="5">
-        <v>0.19948848060475921</v>
+        <v>6.7214391553509056</v>
       </c>
       <c r="E437" s="5">
-        <v>1.8717790261307155</v>
+        <v>2.0260575883766618</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>473.55412811000002</v>
+      </c>
+      <c r="C438" s="5">
+        <v>0.88117124000001468</v>
+      </c>
+      <c r="D438" s="5">
+        <v>2.2601568138217454</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>473.93172048000002</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.37759237000000212</v>
+      </c>
+      <c r="D439" s="5">
+        <v>0.96103742427846583</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houeduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>