--- v4 (2026-04-21)
+++ v5 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{F7D96E8B-5247-49DB-BC82-15DDC92590EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D742AFDC-6B5E-4D32-966E-BA21E1347633}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AE9A8536-94F1-4EF2-81E6-D6596F7030D2}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A5CF85CB-178E-4953-AA9D-D87569A6D511}"/>
   </bookViews>
   <sheets>
     <sheet name="houeduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3266811C-589D-436F-B93F-57268CE2E120}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EED07139-4B3A-4322-B16E-E6101AB2B0FA}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>167.01344743000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>158.62012086999999</v>
       </c>
       <c r="C7" s="5">
         <v>-8.3933265600000198</v>
       </c>
       <c r="D7" s="5">
         <v>-46.138055291039457</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.72365665000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1035357800000156</v>
       </c>
       <c r="D8" s="5">
         <v>8.6754914141095263</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>159.43412151000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.28953513999999814</v>
       </c>
       <c r="D9" s="5">
         <v>-2.153713645402211</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>159.78595511</v>
       </c>
       <c r="C10" s="5">
         <v>0.35183359999999197</v>
       </c>
       <c r="D10" s="5">
         <v>2.6804960574348558</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>161.01909678000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.2331416700000091</v>
       </c>
       <c r="D11" s="5">
         <v>9.6643322448010984</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>161.8118303</v>
       </c>
       <c r="C12" s="5">
         <v>0.79273351999998454</v>
       </c>
       <c r="D12" s="5">
         <v>6.0704985014712998</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>162.34405129000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.53222099000001322</v>
       </c>
       <c r="D13" s="5">
         <v>4.0191524275837276</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>163.61014202999999</v>
       </c>
       <c r="C14" s="5">
         <v>1.2660907399999815</v>
       </c>
       <c r="D14" s="5">
         <v>9.7706169235819438</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>163.41541620999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.19472582000000216</v>
       </c>
       <c r="D15" s="5">
         <v>-1.4189060836391265</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>163.99977172000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.58435551000002306</v>
       </c>
       <c r="D16" s="5">
         <v>4.3764758906139622</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>164.31735401</v>
       </c>
       <c r="C17" s="5">
         <v>0.31758228999999005</v>
       </c>
       <c r="D17" s="5">
         <v>2.3486862476683967</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>163.78952035</v>
       </c>
       <c r="C18" s="5">
         <v>-0.52783365999999887</v>
       </c>
       <c r="D18" s="5">
         <v>-3.7873584667555749</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>165.06747845000001</v>
       </c>
       <c r="C19" s="5">
         <v>1.2779581000000064</v>
       </c>
       <c r="D19" s="5">
         <v>9.7753605264451657</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>165.26453054999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.19705209999997919</v>
       </c>
       <c r="D20" s="5">
         <v>1.4419633901443074</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>165.60269058</v>
       </c>
       <c r="C21" s="5">
         <v>0.3381600300000116</v>
       </c>
       <c r="D21" s="5">
         <v>2.4832315393589655</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>166.58792238999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.98523180999998772</v>
       </c>
       <c r="D22" s="5">
         <v>7.3775473574118511</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>166.77201805999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.18409567000000493</v>
       </c>
       <c r="D23" s="5">
         <v>1.3342053001535348</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>166.35298351</v>
       </c>
       <c r="C24" s="5">
         <v>-0.41903454999999212</v>
       </c>
       <c r="D24" s="5">
         <v>-2.9738223999260516</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>166.84067897</v>
       </c>
       <c r="C25" s="5">
         <v>0.48769545999999764</v>
       </c>
       <c r="D25" s="5">
         <v>3.5753123450506852</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>166.86457351000001</v>
       </c>
       <c r="C26" s="5">
         <v>2.3894540000014786E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.1719966914761839</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>168.75740017999999</v>
       </c>
       <c r="C27" s="5">
         <v>1.8928266699999767</v>
       </c>
       <c r="D27" s="5">
         <v>14.494388165848227</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>169.38112081</v>
       </c>
       <c r="C28" s="5">
         <v>0.62372063000000821</v>
       </c>
       <c r="D28" s="5">
         <v>4.5264290217699177</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>169.13558863</v>
       </c>
       <c r="C29" s="5">
         <v>-0.24553217999999788</v>
       </c>
       <c r="D29" s="5">
         <v>-1.725699176204043</v>
       </c>
       <c r="E29" s="5">
         <v>2.9322737388448816</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>170.25963958</v>
       </c>
       <c r="C30" s="5">
         <v>1.1240509499999973</v>
       </c>
       <c r="D30" s="5">
         <v>8.2730887148958487</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>170.42352283</v>
       </c>
       <c r="C31" s="5">
         <v>0.16388324999999782</v>
       </c>
       <c r="D31" s="5">
         <v>1.161193395803739</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>170.35157826</v>
       </c>
       <c r="C32" s="5">
         <v>-7.194456999999943E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-0.50540742469867839</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>171.34361741000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.99203915000001075</v>
       </c>
       <c r="D33" s="5">
         <v>7.2164045963455381</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>171.94113712999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.59751971999997977</v>
       </c>
       <c r="D34" s="5">
         <v>4.2659146627487043</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>172.52805175</v>
       </c>
       <c r="C35" s="5">
         <v>0.58691462000001593</v>
       </c>
       <c r="D35" s="5">
         <v>4.1739381228157679</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>172.89873216999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.37068041999998513</v>
       </c>
       <c r="D36" s="5">
         <v>2.608912970015731</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>173.15281350999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.25408133999999905</v>
       </c>
       <c r="D37" s="5">
         <v>1.7777692106972554</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>173.33705330999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.18423980000000029</v>
       </c>
       <c r="D38" s="5">
         <v>1.2843349038781593</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>174.82233074999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.4852774400000044</v>
       </c>
       <c r="D39" s="5">
         <v>10.781173010140765</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>175.61211172</v>
       </c>
       <c r="C40" s="5">
         <v>0.78978097000000957</v>
       </c>
       <c r="D40" s="5">
         <v>5.557892645213669</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>176.78703110999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.1749193899999852</v>
       </c>
       <c r="D41" s="5">
         <v>8.3306244952891628</v>
       </c>
       <c r="E41" s="5">
         <v>4.5238512733935865</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>178.00576876</v>
       </c>
       <c r="C42" s="5">
         <v>1.2187376500000084</v>
       </c>
       <c r="D42" s="5">
         <v>8.5935658693323766</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>178.37941025000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.37364149000001134</v>
       </c>
       <c r="D43" s="5">
         <v>2.5481336232778373</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>179.35006129999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.97065104999998653</v>
       </c>
       <c r="D44" s="5">
         <v>6.7288103105513919</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>179.48195063</v>
       </c>
       <c r="C45" s="5">
         <v>0.13188933000000702</v>
       </c>
       <c r="D45" s="5">
         <v>0.88602639459323118</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>178.67191788</v>
       </c>
       <c r="C46" s="5">
         <v>-0.81003275000000485</v>
       </c>
       <c r="D46" s="5">
         <v>-5.2833738109391852</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>179.2454855</v>
       </c>
       <c r="C47" s="5">
         <v>0.57356762000000572</v>
       </c>
       <c r="D47" s="5">
         <v>3.9209540474414606</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>180.46808736</v>
       </c>
       <c r="C48" s="5">
         <v>1.2226018599999975</v>
       </c>
       <c r="D48" s="5">
         <v>8.499134037108135</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>180.84638182</v>
       </c>
       <c r="C49" s="5">
         <v>0.37829446000000644</v>
       </c>
       <c r="D49" s="5">
         <v>2.5446256802564404</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>181.33138851000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.48500669000000585</v>
       </c>
       <c r="D50" s="5">
         <v>3.2661423433095083</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>180.71187674000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.61951177000000257</v>
       </c>
       <c r="D51" s="5">
         <v>-4.0235882183711773</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>180.74987454000001</v>
       </c>
       <c r="C52" s="5">
         <v>3.7997799999999415E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.25261277669379467</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>181.04722169999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.29734715999998684</v>
       </c>
       <c r="D53" s="5">
         <v>1.9920501080790132</v>
       </c>
       <c r="E53" s="5">
         <v>2.4097868283953661</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>180.67730746000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.36991423999998574</v>
       </c>
       <c r="D54" s="5">
         <v>-2.424464641844859</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>180.70709152000001</v>
       </c>
       <c r="C55" s="5">
         <v>2.9784059999997226E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.1979955038309722</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>180.96234856999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.25525704999998311</v>
       </c>
       <c r="D56" s="5">
         <v>1.7082860943839817</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>181.93250982999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.97016125999999758</v>
       </c>
       <c r="D57" s="5">
         <v>6.6264725428132776</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>182.48422772999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.55171789999999987</v>
       </c>
       <c r="D58" s="5">
         <v>3.7003632729540659</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>182.83944554999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.35521782000000712</v>
       </c>
       <c r="D59" s="5">
         <v>2.3610518899590982</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>184.53624747000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.6968019200000128</v>
       </c>
       <c r="D60" s="5">
         <v>11.722712799133772</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>185.20134390000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.66509643000000551</v>
       </c>
       <c r="D61" s="5">
         <v>4.4117524774631489</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>185.71403766</v>
       </c>
       <c r="C62" s="5">
         <v>0.51269375999999056</v>
       </c>
       <c r="D62" s="5">
         <v>3.3730145222621521</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>184.29713254000001</v>
       </c>
       <c r="C63" s="5">
         <v>-1.4169051199999956</v>
       </c>
       <c r="D63" s="5">
         <v>-8.7808227175873768</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>184.64753188</v>
       </c>
       <c r="C64" s="5">
         <v>0.35039933999999562</v>
       </c>
       <c r="D64" s="5">
         <v>2.3055385708007803</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>185.27218823000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.6246563500000093</v>
       </c>
       <c r="D65" s="5">
         <v>4.1359510909877883</v>
       </c>
       <c r="E65" s="5">
         <v>2.3336268241668456</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>185.89859931000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.6264110799999969</v>
       </c>
       <c r="D66" s="5">
         <v>4.1335415038668666</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>186.49871472000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.60011541000000079</v>
       </c>
       <c r="D67" s="5">
         <v>3.9433495690371467</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>187.08147568000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.58276096000000166</v>
       </c>
       <c r="D68" s="5">
         <v>3.8148127961071809</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>187.53222736000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.45075167999999621</v>
       </c>
       <c r="D69" s="5">
         <v>2.9298877768525466</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>187.89953921</v>
       </c>
       <c r="C70" s="5">
         <v>0.367311849999993</v>
       </c>
       <c r="D70" s="5">
         <v>2.3758777977306966</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>188.99099278</v>
       </c>
       <c r="C71" s="5">
         <v>1.0914535699999988</v>
       </c>
       <c r="D71" s="5">
         <v>7.1975095841534609</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>188.08348721999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.90750556000000415</v>
       </c>
       <c r="D72" s="5">
         <v>-5.6124434329653976</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>188.58376451999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.50027729999999337</v>
       </c>
       <c r="D73" s="5">
         <v>3.2389527511971217</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>188.60713369999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.3369180000003098E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.14880462731365895</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>188.82015960999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.21302590999999893</v>
       </c>
       <c r="D75" s="5">
         <v>1.3638141967081019</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>189.38365908</v>
       </c>
       <c r="C76" s="5">
         <v>0.56349947000001066</v>
       </c>
       <c r="D76" s="5">
         <v>3.6405513470918693</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>189.78012416000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.3964650800000129</v>
       </c>
       <c r="D77" s="5">
         <v>2.5412665977024851</v>
       </c>
       <c r="E77" s="5">
         <v>2.4331422719549023</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>190.15966108999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.37953692999997202</v>
       </c>
       <c r="D78" s="5">
         <v>2.4264260740069821</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>190.14615799000001</v>
       </c>
       <c r="C79" s="5">
         <v>-1.3503099999979895E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-8.5177860674567896E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>189.91457806</v>
       </c>
       <c r="C80" s="5">
         <v>-0.23157993000000943</v>
       </c>
       <c r="D80" s="5">
         <v>-1.4517357381204743</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>189.37070808999999</v>
       </c>
       <c r="C81" s="5">
         <v>-0.54386997000000292</v>
       </c>
       <c r="D81" s="5">
         <v>-3.382899189875499</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>190.92341816000001</v>
       </c>
       <c r="C82" s="5">
         <v>1.5527100700000176</v>
       </c>
       <c r="D82" s="5">
         <v>10.295241483193962</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>192.00340883999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.0799906799999803</v>
       </c>
       <c r="D83" s="5">
         <v>7.0032228076940539</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>191.89391165999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.1094971800000053</v>
       </c>
       <c r="D84" s="5">
         <v>-0.68220279495910807</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>192.60947153000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.71555987000002119</v>
       </c>
       <c r="D85" s="5">
         <v>4.5676447057442893</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>192.93916768</v>
       </c>
       <c r="C86" s="5">
         <v>0.32969614999998953</v>
       </c>
       <c r="D86" s="5">
         <v>2.0735295877547966</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>196.56391819999999</v>
       </c>
       <c r="C87" s="5">
         <v>3.6247505199999921</v>
       </c>
       <c r="D87" s="5">
         <v>25.026132852357975</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>197.6555592</v>
       </c>
       <c r="C88" s="5">
         <v>1.0916410000000099</v>
       </c>
       <c r="D88" s="5">
         <v>6.8717196516849821</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>197.88926895</v>
       </c>
       <c r="C89" s="5">
         <v>0.23370975000000271</v>
       </c>
       <c r="D89" s="5">
         <v>1.4281548994833138</v>
       </c>
       <c r="E89" s="5">
         <v>4.2729157365095416</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>198.77993373000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.8906647800000087</v>
       </c>
       <c r="D90" s="5">
         <v>5.5367141187071311</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>196.77933171999999</v>
       </c>
       <c r="C91" s="5">
         <v>-2.0006020100000228</v>
       </c>
       <c r="D91" s="5">
         <v>-11.430686543015756</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>200.34821307999999</v>
       </c>
       <c r="C92" s="5">
         <v>3.568881360000006</v>
       </c>
       <c r="D92" s="5">
         <v>24.071463027239592</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>201.30670888</v>
       </c>
       <c r="C93" s="5">
         <v>0.95849580000000856</v>
       </c>
       <c r="D93" s="5">
         <v>5.8944758803257224</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>202.18385241999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.87714353999999162</v>
       </c>
       <c r="D94" s="5">
         <v>5.3558423288974533</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>202.71918790999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.53533548999999425</v>
       </c>
       <c r="D95" s="5">
         <v>3.2240001624959103</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>203.06113112</v>
       </c>
       <c r="C96" s="5">
         <v>0.34194321000001082</v>
       </c>
       <c r="D96" s="5">
         <v>2.0430237280510077</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>204.00583151999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.94470039999998789</v>
       </c>
       <c r="D97" s="5">
         <v>5.7278427376922902</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>204.90475857000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.89892705000002593</v>
       </c>
       <c r="D98" s="5">
         <v>5.4177027999760652</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>206.48364174</v>
       </c>
       <c r="C99" s="5">
         <v>1.5788831699999832</v>
       </c>
       <c r="D99" s="5">
         <v>9.6486485865844962</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>206.42119258</v>
       </c>
       <c r="C100" s="5">
         <v>-6.2449159999999893E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-0.36232633947197446</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>207.61967465999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.1984820799999909</v>
       </c>
       <c r="D101" s="5">
         <v>7.1940501113813449</v>
       </c>
       <c r="E101" s="5">
         <v>4.9170961930525614</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>207.85425325</v>
       </c>
       <c r="C102" s="5">
         <v>0.23457859000001235</v>
       </c>
       <c r="D102" s="5">
         <v>1.364274192060555</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>208.99866342999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.1444101799999942</v>
       </c>
       <c r="D103" s="5">
         <v>6.8107872560715599</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>209.97209857000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.97343514000002074</v>
       </c>
       <c r="D104" s="5">
         <v>5.7345596017140066</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>210.03739868</v>
       </c>
       <c r="C105" s="5">
         <v>6.530010999998126E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.37383206670333902</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>210.66826990999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.63087122999999679</v>
       </c>
       <c r="D106" s="5">
         <v>3.664479954916211</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>210.88488874999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.21661883999999532</v>
       </c>
       <c r="D107" s="5">
         <v>1.2408974824022145</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>211.28016271000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.39527396000002568</v>
       </c>
       <c r="D108" s="5">
         <v>2.2725633770414255</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>212.08496656</v>
       </c>
       <c r="C109" s="5">
         <v>0.80480384999998478</v>
       </c>
       <c r="D109" s="5">
         <v>4.6680055681303401</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>212.95651831999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.87155175999998846</v>
       </c>
       <c r="D110" s="5">
         <v>5.0443342342976205</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>210.92476984000001</v>
       </c>
       <c r="C111" s="5">
         <v>-2.0317484799999761</v>
       </c>
       <c r="D111" s="5">
         <v>-10.866747782445596</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>211.12443895999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.1996691199999816</v>
       </c>
       <c r="D112" s="5">
         <v>1.1418970949192975</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>212.36128388</v>
       </c>
       <c r="C113" s="5">
         <v>1.23684492000001</v>
       </c>
       <c r="D113" s="5">
         <v>7.2610405513870324</v>
       </c>
       <c r="E113" s="5">
         <v>2.2837957085545479</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>211.39922575</v>
       </c>
       <c r="C114" s="5">
         <v>-0.96205813000000262</v>
       </c>
       <c r="D114" s="5">
         <v>-5.3029171441726248</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>211.28336646</v>
       </c>
       <c r="C115" s="5">
         <v>-0.11585929000000306</v>
       </c>
       <c r="D115" s="5">
         <v>-0.65569221944822287</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>215.14780711</v>
       </c>
       <c r="C116" s="5">
         <v>3.8644406500000059</v>
       </c>
       <c r="D116" s="5">
         <v>24.296640425290363</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>215.44444085000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.29663374000000431</v>
       </c>
       <c r="D117" s="5">
         <v>1.6670967639999645</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>215.77889266</v>
       </c>
       <c r="C118" s="5">
         <v>0.33445180999999025</v>
       </c>
       <c r="D118" s="5">
         <v>1.878844780605804</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>217.09470494999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.3158122899999967</v>
       </c>
       <c r="D119" s="5">
         <v>7.5680387937489213</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>217.94633522999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.85163027999999485</v>
       </c>
       <c r="D120" s="5">
         <v>4.8103274785930239</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>218.08474006</v>
       </c>
       <c r="C121" s="5">
         <v>0.13840483000001313</v>
       </c>
       <c r="D121" s="5">
         <v>0.76471631191021849</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>218.89543086</v>
       </c>
       <c r="C122" s="5">
         <v>0.81069080000000326</v>
       </c>
       <c r="D122" s="5">
         <v>4.5531256811935261</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>220.29601299000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.4005821300000036</v>
       </c>
       <c r="D123" s="5">
         <v>7.954136951805113</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>221.06307483000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.76706183999999666</v>
       </c>
       <c r="D124" s="5">
         <v>4.2593063863713976</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>220.76048191000001</v>
       </c>
       <c r="C125" s="5">
         <v>-0.30259291999999505</v>
       </c>
       <c r="D125" s="5">
         <v>-1.6302599340273449</v>
       </c>
       <c r="E125" s="5">
         <v>3.9551456256716744</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>221.42705760000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.66657569000000194</v>
       </c>
       <c r="D126" s="5">
         <v>3.6841250244550761</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>221.62395710999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.19689950999998018</v>
       </c>
       <c r="D127" s="5">
         <v>1.0723099216641163</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>222.63819495999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.0142378500000007</v>
       </c>
       <c r="D128" s="5">
         <v>5.6320256153408632</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>223.46010820999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.82191324999999438</v>
       </c>
       <c r="D129" s="5">
         <v>4.5211042362640175</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>223.36967179000001</v>
       </c>
       <c r="C130" s="5">
         <v>-9.043641999997476E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.484571798131328</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>223.6509858</v>
       </c>
       <c r="C131" s="5">
         <v>0.28131400999998846</v>
       </c>
       <c r="D131" s="5">
         <v>1.5218044841429856</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>224.32228183999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.67129603999998722</v>
       </c>
       <c r="D132" s="5">
         <v>3.6619005216853351</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>223.73544582</v>
       </c>
       <c r="C133" s="5">
         <v>-0.58683601999999269</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0944711538373193</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>224.23109134000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.49564552000001072</v>
       </c>
       <c r="D134" s="5">
         <v>2.6910143395531883</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>224.16876156000001</v>
       </c>
       <c r="C135" s="5">
         <v>-6.2329779999998891E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.33305591396378675</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>224.80655426000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.63779270000000565</v>
       </c>
       <c r="D136" s="5">
         <v>3.4681103318288553</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>225.66535234</v>
       </c>
       <c r="C137" s="5">
         <v>0.85879807999998548</v>
       </c>
       <c r="D137" s="5">
         <v>4.6817529910355926</v>
       </c>
       <c r="E137" s="5">
         <v>2.2218063611582517</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>226.22946506</v>
       </c>
       <c r="C138" s="5">
         <v>0.56411271999999713</v>
       </c>
       <c r="D138" s="5">
         <v>3.0413187954712484</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>227.03511612</v>
       </c>
       <c r="C139" s="5">
         <v>0.80565106000000242</v>
       </c>
       <c r="D139" s="5">
         <v>4.3581585996683714</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>227.64895902999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.61384290999998825</v>
       </c>
       <c r="D140" s="5">
         <v>3.2931673448266974</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>228.37782053000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.72886150000002203</v>
       </c>
       <c r="D141" s="5">
         <v>3.9104112412083669</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>229.97893110000001</v>
       </c>
       <c r="C142" s="5">
         <v>1.601110570000003</v>
       </c>
       <c r="D142" s="5">
         <v>8.7450568961776618</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>230.86056837000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.88163726999999881</v>
       </c>
       <c r="D143" s="5">
         <v>4.6985128690211209</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>231.81370856999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.95314019999997868</v>
       </c>
       <c r="D144" s="5">
         <v>5.0684322729104059</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>233.47101584000001</v>
       </c>
       <c r="C145" s="5">
         <v>1.6573072700000182</v>
       </c>
       <c r="D145" s="5">
         <v>8.9246809829811369</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>234.34649038000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.87547453999999902</v>
       </c>
       <c r="D146" s="5">
         <v>4.5937587931176305</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>235.75293694999999</v>
       </c>
       <c r="C147" s="5">
         <v>1.4064465699999857</v>
       </c>
       <c r="D147" s="5">
         <v>7.4444273114415926</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>236.98362714000001</v>
       </c>
       <c r="C148" s="5">
         <v>1.2306901900000184</v>
       </c>
       <c r="D148" s="5">
         <v>6.4473283544476567</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>237.91760002999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.93397288999997841</v>
       </c>
       <c r="D149" s="5">
         <v>4.8331743487863843</v>
       </c>
       <c r="E149" s="5">
         <v>5.4293880575605913</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>239.35650307</v>
       </c>
       <c r="C150" s="5">
         <v>1.4389030400000138</v>
       </c>
       <c r="D150" s="5">
         <v>7.5038288114551044</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>240.18942143000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.83291836000000785</v>
       </c>
       <c r="D151" s="5">
         <v>4.256642936153332</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>240.36882227999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.17940084999997907</v>
       </c>
       <c r="D152" s="5">
         <v>0.89998803675779282</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>241.61165278999999</v>
       </c>
       <c r="C153" s="5">
         <v>1.2428305100000046</v>
       </c>
       <c r="D153" s="5">
         <v>6.3841401326257374</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>241.96469013999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.35303734999999392</v>
       </c>
       <c r="D154" s="5">
         <v>1.767572309342591</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>243.31512688000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.3504367400000206</v>
       </c>
       <c r="D155" s="5">
         <v>6.9068144060768555</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>243.74268831000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.42756142999999724</v>
       </c>
       <c r="D156" s="5">
         <v>2.1291796750765091</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>244.68511687</v>
       </c>
       <c r="C157" s="5">
         <v>0.9424285599999962</v>
       </c>
       <c r="D157" s="5">
         <v>4.7397385658454416</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>244.35738133999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.32773553000001243</v>
       </c>
       <c r="D158" s="5">
         <v>-1.5955130592874123</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>243.32136725999999</v>
       </c>
       <c r="C159" s="5">
         <v>-1.0360140800000011</v>
       </c>
       <c r="D159" s="5">
         <v>-4.9707220014195697</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>244.70810931</v>
       </c>
       <c r="C160" s="5">
         <v>1.3867420500000094</v>
       </c>
       <c r="D160" s="5">
         <v>7.0575648417031234</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>244.96856294</v>
       </c>
       <c r="C161" s="5">
         <v>0.26045363000000066</v>
       </c>
       <c r="D161" s="5">
         <v>1.284716164910793</v>
       </c>
       <c r="E161" s="5">
         <v>2.963615516090834</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>245.82771862000001</v>
       </c>
       <c r="C162" s="5">
         <v>0.85915568000001485</v>
       </c>
       <c r="D162" s="5">
         <v>4.2907894532437707</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>247.12076331</v>
       </c>
       <c r="C163" s="5">
         <v>1.2930446899999879</v>
       </c>
       <c r="D163" s="5">
         <v>6.4977989559449334</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>248.15398994</v>
       </c>
       <c r="C164" s="5">
         <v>1.0332266300000015</v>
       </c>
       <c r="D164" s="5">
         <v>5.1342709948298149</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>248.41569233000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.26170239000001061</v>
       </c>
       <c r="D165" s="5">
         <v>1.2728823091321839</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>249.27854661000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.86285427999999342</v>
       </c>
       <c r="D166" s="5">
         <v>4.2486711060468085</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>249.04233708999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.23620952000001694</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1311796963401455</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>249.54088798000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.4985508900000184</v>
       </c>
       <c r="D168" s="5">
         <v>2.428873178309332</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>250.09279720000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.55190921999999887</v>
       </c>
       <c r="D169" s="5">
         <v>2.6865620901171949</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>250.95448632</v>
       </c>
       <c r="C170" s="5">
         <v>0.86168911999999409</v>
       </c>
       <c r="D170" s="5">
         <v>4.2138306180175444</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>251.47504928999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.52056296999998608</v>
       </c>
       <c r="D171" s="5">
         <v>2.517794750137714</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>251.41809513000001</v>
       </c>
       <c r="C172" s="5">
         <v>-5.6954159999975218E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.27143815276495786</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>251.95949773999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.54140260999997736</v>
       </c>
       <c r="D173" s="5">
         <v>2.6149003651662062</v>
       </c>
       <c r="E173" s="5">
         <v>2.8538089606674477</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>252.64992046</v>
       </c>
       <c r="C174" s="5">
         <v>0.69042272000001503</v>
       </c>
       <c r="D174" s="5">
         <v>3.3382690723770203</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>253.07475959000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.42483913000000939</v>
       </c>
       <c r="D175" s="5">
         <v>2.0366062142431529</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>253.20058073000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.12582113999999933</v>
       </c>
       <c r="D176" s="5">
         <v>0.59823789920796511</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>252.60839078999999</v>
       </c>
       <c r="C177" s="5">
         <v>-0.59218994000002567</v>
       </c>
       <c r="D177" s="5">
         <v>-2.7707584944061558</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>252.9599418</v>
       </c>
       <c r="C178" s="5">
         <v>0.35155101000000855</v>
       </c>
       <c r="D178" s="5">
         <v>1.6828628408860347</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>253.39708353</v>
       </c>
       <c r="C179" s="5">
         <v>0.43714173000000756</v>
       </c>
       <c r="D179" s="5">
         <v>2.093551752505074</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>254.26499114999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.86790761999998267</v>
       </c>
       <c r="D180" s="5">
         <v>4.1884240481679713</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>254.79011763</v>
       </c>
       <c r="C181" s="5">
         <v>0.5251264800000115</v>
       </c>
       <c r="D181" s="5">
         <v>2.5066729500115237</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>255.29885150999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.50873387999999409</v>
       </c>
       <c r="D182" s="5">
         <v>2.4225021626243404</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>258.00512696999999</v>
       </c>
       <c r="C183" s="5">
         <v>2.7062754600000005</v>
       </c>
       <c r="D183" s="5">
         <v>13.488982148723693</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>258.33058259000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.32545562000001382</v>
       </c>
       <c r="D184" s="5">
         <v>1.5242632441518911</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>259.40344818</v>
       </c>
       <c r="C185" s="5">
         <v>1.0728655899999922</v>
       </c>
       <c r="D185" s="5">
         <v>5.0991143718086995</v>
       </c>
       <c r="E185" s="5">
         <v>2.9544234318491513</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>259.03764776999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.36580041000001984</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6791292566685767</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>259.00261297999998</v>
       </c>
       <c r="C187" s="5">
         <v>-3.5034789999997429E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.16217908361039202</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>260.15319060000002</v>
       </c>
       <c r="C188" s="5">
         <v>1.1505776200000355</v>
       </c>
       <c r="D188" s="5">
         <v>5.4630027925213431</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>260.78031583000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.6271252299999901</v>
       </c>
       <c r="D189" s="5">
         <v>2.9313821602660495</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>261.25730067000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.47698484000000008</v>
       </c>
       <c r="D190" s="5">
         <v>2.2170965829005684</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>261.71500333</v>
       </c>
       <c r="C191" s="5">
         <v>0.45770265999999538</v>
       </c>
       <c r="D191" s="5">
         <v>2.1226832433044684</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>262.87293332000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.1579299900000137</v>
       </c>
       <c r="D192" s="5">
         <v>5.4403925785660556</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>263.97455509000002</v>
       </c>
       <c r="C193" s="5">
         <v>1.1016217700000084</v>
       </c>
       <c r="D193" s="5">
         <v>5.1463842857691677</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>264.57747246000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.60291737000000012</v>
       </c>
       <c r="D194" s="5">
         <v>2.7754910129796251</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>264.94588411000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.36841164999998455</v>
       </c>
       <c r="D195" s="5">
         <v>1.6837998823967526</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>266.17235382000001</v>
       </c>
       <c r="C196" s="5">
         <v>1.2264697100000035</v>
       </c>
       <c r="D196" s="5">
         <v>5.6985952722985234</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>266.96087</v>
       </c>
       <c r="C197" s="5">
         <v>0.7885161799999878</v>
       </c>
       <c r="D197" s="5">
         <v>3.6134096748299926</v>
       </c>
       <c r="E197" s="5">
         <v>2.913385258763368</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>267.37566459999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.41479459999999335</v>
       </c>
       <c r="D198" s="5">
         <v>1.8805350960064304</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>268.17845251</v>
       </c>
       <c r="C199" s="5">
         <v>0.80278791000000638</v>
       </c>
       <c r="D199" s="5">
         <v>3.663063674192224</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>268.77039558000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.59194307000001345</v>
       </c>
       <c r="D200" s="5">
         <v>2.6811209808825343</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>270.06083021000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.2904346299999929</v>
       </c>
       <c r="D201" s="5">
         <v>5.9161082583510716</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>270.71580215</v>
       </c>
       <c r="C202" s="5">
         <v>0.65497193999999581</v>
       </c>
       <c r="D202" s="5">
         <v>2.9494672157821089</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>271.21913346999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.50333131999997249</v>
       </c>
       <c r="D203" s="5">
         <v>2.254070352206039</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>271.83554692000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.61641345000003867</v>
       </c>
       <c r="D204" s="5">
         <v>2.7616519344648705</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>272.47622854000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.64068162000000939</v>
       </c>
       <c r="D205" s="5">
         <v>2.8651980794077492</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>273.33701280999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.86078426999995372</v>
       </c>
       <c r="D206" s="5">
         <v>3.8575070343577877</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>273.6819825</v>
       </c>
       <c r="C207" s="5">
         <v>0.34496969000002764</v>
       </c>
       <c r="D207" s="5">
         <v>1.5250376125223841</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>274.16349707000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.48151457000000164</v>
       </c>
       <c r="D208" s="5">
         <v>2.1318237651357874</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>275.56152989999998</v>
       </c>
       <c r="C209" s="5">
         <v>1.3980328299999769</v>
       </c>
       <c r="D209" s="5">
         <v>6.2936876650191875</v>
       </c>
       <c r="E209" s="5">
         <v>3.221693089328026</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>277.42236277000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.8608328700000243</v>
       </c>
       <c r="D210" s="5">
         <v>8.4112988772496067</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>278.43919641999997</v>
       </c>
       <c r="C211" s="5">
         <v>1.0168336499999668</v>
       </c>
       <c r="D211" s="5">
         <v>4.4881080706400844</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>279.52793135000002</v>
       </c>
       <c r="C212" s="5">
         <v>1.0887349300000437</v>
       </c>
       <c r="D212" s="5">
         <v>4.7943976621581008</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>280.32040898000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.79247763000000759</v>
       </c>
       <c r="D213" s="5">
         <v>3.4556207934633543</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>281.16513280999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.84472382999996398</v>
       </c>
       <c r="D214" s="5">
         <v>3.6766458407476499</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>281.59405422999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.42892141999999467</v>
       </c>
       <c r="D215" s="5">
         <v>1.8460549653169123</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>281.96608089</v>
       </c>
       <c r="C216" s="5">
         <v>0.37202666000001727</v>
       </c>
       <c r="D216" s="5">
         <v>1.5969450411821962</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>282.28086357000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.31478268000000753</v>
       </c>
       <c r="D217" s="5">
         <v>1.3479182691934488</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>282.50058374000002</v>
       </c>
       <c r="C218" s="5">
         <v>0.21972017000001642</v>
       </c>
       <c r="D218" s="5">
         <v>0.93805827421047372</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>283.29624773</v>
       </c>
       <c r="C219" s="5">
         <v>0.79566398999998</v>
       </c>
       <c r="D219" s="5">
         <v>3.432655099400872</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>283.88213848999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.58589075999998386</v>
       </c>
       <c r="D220" s="5">
         <v>2.5101690438553703</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>284.14524469000003</v>
       </c>
       <c r="C221" s="5">
         <v>0.26310620000003837</v>
       </c>
       <c r="D221" s="5">
         <v>1.1178647558574006</v>
       </c>
       <c r="E221" s="5">
         <v>3.1149902503136095</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>283.54391879000002</v>
       </c>
       <c r="C222" s="5">
         <v>-0.60132590000000619</v>
       </c>
       <c r="D222" s="5">
         <v>-2.5101638737996201</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>284.08228091000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.53836211999998795</v>
       </c>
       <c r="D223" s="5">
         <v>2.3023728927696885</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>283.01852797999999</v>
       </c>
       <c r="C224" s="5">
         <v>-1.063752930000021</v>
       </c>
       <c r="D224" s="5">
         <v>-4.4020326168557773</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>284.56920654999999</v>
       </c>
       <c r="C225" s="5">
         <v>1.5506785700000023</v>
       </c>
       <c r="D225" s="5">
         <v>6.7766820971266739</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>285.09060763999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.52140108999998347</v>
       </c>
       <c r="D226" s="5">
         <v>2.2209893999152408</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>286.44764558999998</v>
       </c>
       <c r="C227" s="5">
         <v>1.3570379500000058</v>
       </c>
       <c r="D227" s="5">
         <v>5.8639679961025371</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>287.15255268999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.704907100000014</v>
       </c>
       <c r="D228" s="5">
         <v>2.9933282192077026</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>288.43078369</v>
       </c>
       <c r="C229" s="5">
         <v>1.2782310000000052</v>
       </c>
       <c r="D229" s="5">
         <v>5.4744193755844606</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>285.23353082</v>
       </c>
       <c r="C230" s="5">
         <v>-3.1972528699999998</v>
       </c>
       <c r="D230" s="5">
         <v>-12.520233366443456</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>288.28188081000002</v>
       </c>
       <c r="C231" s="5">
         <v>3.0483499900000197</v>
       </c>
       <c r="D231" s="5">
         <v>13.605988876522845</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>289.95958775000003</v>
       </c>
       <c r="C232" s="5">
         <v>1.6777069400000073</v>
       </c>
       <c r="D232" s="5">
         <v>7.211536859869172</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>290.83141841999998</v>
       </c>
       <c r="C233" s="5">
         <v>0.87183066999995162</v>
       </c>
       <c r="D233" s="5">
         <v>3.6683469263836477</v>
       </c>
       <c r="E233" s="5">
         <v>2.3530830992067209</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>291.66025705999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.82883864000001495</v>
       </c>
       <c r="D234" s="5">
         <v>3.4739894998952581</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>292.77244909000001</v>
       </c>
       <c r="C235" s="5">
         <v>1.112192030000017</v>
       </c>
       <c r="D235" s="5">
         <v>4.6731797701143885</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>293.50366623000002</v>
       </c>
       <c r="C236" s="5">
         <v>0.73121714000001248</v>
       </c>
       <c r="D236" s="5">
         <v>3.0385878070427363</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>294.65511584000001</v>
       </c>
       <c r="C237" s="5">
         <v>1.151449609999986</v>
       </c>
       <c r="D237" s="5">
         <v>4.8106618054602812</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>296.05371585</v>
       </c>
       <c r="C238" s="5">
         <v>1.3986000099999956</v>
       </c>
       <c r="D238" s="5">
         <v>5.846954693000006</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>297.91408581000002</v>
       </c>
       <c r="C239" s="5">
         <v>1.8603699600000141</v>
       </c>
       <c r="D239" s="5">
         <v>7.8068251467992011</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>299.44007105999998</v>
       </c>
       <c r="C240" s="5">
         <v>1.5259852499999624</v>
       </c>
       <c r="D240" s="5">
         <v>6.3228361244849651</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>300.04641213999997</v>
       </c>
       <c r="C241" s="5">
         <v>0.60634107999999287</v>
       </c>
       <c r="D241" s="5">
         <v>2.4571449397261524</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>299.96609554999998</v>
       </c>
       <c r="C242" s="5">
         <v>-8.0316589999995358E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.32074417819487611</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>301.44069990000003</v>
       </c>
       <c r="C243" s="5">
         <v>1.4746043500000496</v>
       </c>
       <c r="D243" s="5">
         <v>6.0612230834806935</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>302.06364608000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.62294617999998536</v>
       </c>
       <c r="D244" s="5">
         <v>2.5082571054838354</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>302.30843642999997</v>
       </c>
       <c r="C245" s="5">
         <v>0.24479034999995974</v>
       </c>
       <c r="D245" s="5">
         <v>0.97681813643484272</v>
       </c>
       <c r="E245" s="5">
         <v>3.9462785940911127</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>305.27969129000002</v>
       </c>
       <c r="C246" s="5">
         <v>2.9712548600000446</v>
       </c>
       <c r="D246" s="5">
         <v>12.453185236832809</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>305.90058004999997</v>
       </c>
       <c r="C247" s="5">
         <v>0.62088875999995707</v>
       </c>
       <c r="D247" s="5">
         <v>2.4680896948283459</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>307.11325703</v>
       </c>
       <c r="C248" s="5">
         <v>1.2126769800000261</v>
       </c>
       <c r="D248" s="5">
         <v>4.8622471769955045</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>308.25275932</v>
       </c>
       <c r="C249" s="5">
         <v>1.1395022899999958</v>
       </c>
       <c r="D249" s="5">
         <v>4.5444321715584657</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>309.14485582999998</v>
       </c>
       <c r="C250" s="5">
         <v>0.89209650999998757</v>
       </c>
       <c r="D250" s="5">
         <v>3.5286656213795231</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>309.21236893000003</v>
       </c>
       <c r="C251" s="5">
         <v>6.7513100000041959E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.26237894457350475</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>310.27579772000001</v>
       </c>
       <c r="C252" s="5">
         <v>1.063428789999989</v>
       </c>
       <c r="D252" s="5">
         <v>4.2059493521387825</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>310.32893367000003</v>
       </c>
       <c r="C253" s="5">
         <v>5.3135950000012144E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.20569839172859261</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>310.96523522000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.63630154999998467</v>
       </c>
       <c r="D254" s="5">
         <v>2.4884301244030516</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>311.67112653999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.7058913199999779</v>
       </c>
       <c r="D255" s="5">
         <v>2.7582687288682628</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>312.30925580000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.6381292600000279</v>
       </c>
       <c r="D256" s="5">
         <v>2.4847901980431075</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>312.35093347999998</v>
       </c>
       <c r="C257" s="5">
         <v>4.1677679999963857E-2</v>
       </c>
       <c r="D257" s="5">
         <v>0.16025762881950456</v>
       </c>
       <c r="E257" s="5">
         <v>3.3219374121983503</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>312.69009857999998</v>
       </c>
       <c r="C258" s="5">
         <v>0.33916510000000244</v>
       </c>
       <c r="D258" s="5">
         <v>1.3108255844605621</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>312.17473931000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.51535926999997628</v>
       </c>
       <c r="D259" s="5">
         <v>-1.9599464488290086</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>313.21167200000002</v>
       </c>
       <c r="C260" s="5">
         <v>1.0369326900000146</v>
       </c>
       <c r="D260" s="5">
         <v>4.0596024047261592</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>314.33795579000002</v>
       </c>
       <c r="C261" s="5">
         <v>1.1262837900000022</v>
       </c>
       <c r="D261" s="5">
         <v>4.401476201025778</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>314.64170618000003</v>
       </c>
       <c r="C262" s="5">
         <v>0.3037503900000047</v>
       </c>
       <c r="D262" s="5">
         <v>1.1657642452719053</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>315.34053655999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.69883037999994713</v>
       </c>
       <c r="D263" s="5">
         <v>2.6980425651916828</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>316.08936736999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.74883081000001539</v>
       </c>
       <c r="D264" s="5">
         <v>2.8871222490585824</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>316.09767061999997</v>
       </c>
       <c r="C265" s="5">
         <v>8.3032499999831089E-3</v>
       </c>
       <c r="D265" s="5">
         <v>3.1526969004547212E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>317.70304334999997</v>
       </c>
       <c r="C266" s="5">
         <v>1.6053727299999991</v>
       </c>
       <c r="D266" s="5">
         <v>6.2676202535897119</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>316.90677755000002</v>
       </c>
       <c r="C267" s="5">
         <v>-0.79626579999995784</v>
       </c>
       <c r="D267" s="5">
         <v>-2.9664707276785385</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>319.03625356999999</v>
       </c>
       <c r="C268" s="5">
         <v>2.12947601999997</v>
       </c>
       <c r="D268" s="5">
         <v>8.3682631305931121</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>320.02078760000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.98453403000002027</v>
       </c>
       <c r="D269" s="5">
         <v>3.7666593851012564</v>
       </c>
       <c r="E269" s="5">
         <v>2.4555246352388815</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>320.96805016000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.94726256000001285</v>
       </c>
       <c r="D270" s="5">
         <v>3.6104049182110742</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>321.98102770000003</v>
       </c>
       <c r="C271" s="5">
         <v>1.0129775400000085</v>
       </c>
       <c r="D271" s="5">
         <v>3.8536439068542316</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>323.48781692</v>
       </c>
       <c r="C272" s="5">
         <v>1.5067892199999733</v>
       </c>
       <c r="D272" s="5">
         <v>5.7625131627619286</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>323.82127824999998</v>
       </c>
       <c r="C273" s="5">
         <v>0.33346132999997735</v>
       </c>
       <c r="D273" s="5">
         <v>1.2440348228939246</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>325.17985683000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.3585785800000281</v>
       </c>
       <c r="D274" s="5">
         <v>5.1523620507191614</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>326.93263632999998</v>
       </c>
       <c r="C275" s="5">
         <v>1.7527794999999742</v>
       </c>
       <c r="D275" s="5">
         <v>6.6634661839597875</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>327.09745049000003</v>
       </c>
       <c r="C276" s="5">
         <v>0.16481416000004856</v>
       </c>
       <c r="D276" s="5">
         <v>0.60662737143943879</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>328.65616319999998</v>
       </c>
       <c r="C277" s="5">
         <v>1.558712709999952</v>
       </c>
       <c r="D277" s="5">
         <v>5.8706212720504913</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>330.06452386000001</v>
       </c>
       <c r="C278" s="5">
         <v>1.408360660000028</v>
       </c>
       <c r="D278" s="5">
         <v>5.2651958714737601</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>330.94394659</v>
       </c>
       <c r="C279" s="5">
         <v>0.8794227299999875</v>
       </c>
       <c r="D279" s="5">
         <v>3.2445477630278718</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>331.84434527000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.90039868000002343</v>
       </c>
       <c r="D280" s="5">
         <v>3.3141384364067772</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>333.09522063999998</v>
       </c>
       <c r="C281" s="5">
         <v>1.2508753699999602</v>
       </c>
       <c r="D281" s="5">
         <v>4.6183238522284009</v>
       </c>
       <c r="E281" s="5">
         <v>4.0854949261427187</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>333.41631682000002</v>
       </c>
       <c r="C282" s="5">
         <v>0.32109618000004048</v>
       </c>
       <c r="D282" s="5">
         <v>1.1629253874031908</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>335.23980168000003</v>
       </c>
       <c r="C283" s="5">
         <v>1.8234848600000078</v>
       </c>
       <c r="D283" s="5">
         <v>6.7639676822828676</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>335.98852204999997</v>
       </c>
       <c r="C284" s="5">
         <v>0.74872036999994407</v>
       </c>
       <c r="D284" s="5">
         <v>2.7132322040258172</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>336.63359538999998</v>
       </c>
       <c r="C285" s="5">
         <v>0.64507334000001038</v>
       </c>
       <c r="D285" s="5">
         <v>2.3283968131831756</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>337.75783414</v>
       </c>
       <c r="C286" s="5">
         <v>1.1242387500000177</v>
       </c>
       <c r="D286" s="5">
         <v>4.0820185193281233</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>338.43802720000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.68019306000002189</v>
       </c>
       <c r="D287" s="5">
         <v>2.4435653912594502</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>339.15803011000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.72000291000000516</v>
       </c>
       <c r="D288" s="5">
         <v>2.5829990765418032</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>340.96052501999998</v>
       </c>
       <c r="C289" s="5">
         <v>1.8024949099999503</v>
       </c>
       <c r="D289" s="5">
         <v>6.5673002522542712</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>341.29652213999998</v>
       </c>
       <c r="C290" s="5">
         <v>0.33599712000000181</v>
       </c>
       <c r="D290" s="5">
         <v>1.1889617943243946</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>343.35326635000001</v>
       </c>
       <c r="C291" s="5">
         <v>2.0567442100000335</v>
       </c>
       <c r="D291" s="5">
         <v>7.4760868076124032</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>344.79225749</v>
       </c>
       <c r="C292" s="5">
         <v>1.4389911399999846</v>
       </c>
       <c r="D292" s="5">
         <v>5.1467516489811516</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>344.45419170000002</v>
       </c>
       <c r="C293" s="5">
         <v>-0.33806578999997328</v>
       </c>
       <c r="D293" s="5">
         <v>-1.1702651900074135</v>
       </c>
       <c r="E293" s="5">
         <v>3.4101273017893341</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>344.77716081</v>
       </c>
       <c r="C294" s="5">
         <v>0.32296910999997408</v>
       </c>
       <c r="D294" s="5">
         <v>1.1309713759506623</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>345.27215482000003</v>
       </c>
       <c r="C295" s="5">
         <v>0.49499401000002763</v>
       </c>
       <c r="D295" s="5">
         <v>1.7365004123082173</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>346.01181043000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.7396556099999998</v>
       </c>
       <c r="D296" s="5">
         <v>2.6011932494536039</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>348.06717767999999</v>
       </c>
       <c r="C297" s="5">
         <v>2.0553672499999607</v>
       </c>
       <c r="D297" s="5">
         <v>7.365756178602223</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>349.03819469000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.97101701000002549</v>
       </c>
       <c r="D298" s="5">
         <v>3.3995344418581874</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>348.89141974</v>
       </c>
       <c r="C299" s="5">
         <v>-0.14677495000000818</v>
       </c>
       <c r="D299" s="5">
         <v>-0.50344964083746113</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>351.03354496999998</v>
       </c>
       <c r="C300" s="5">
         <v>2.1421252299999765</v>
       </c>
       <c r="D300" s="5">
         <v>7.6217303757391663</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>352.25219909999998</v>
       </c>
       <c r="C301" s="5">
         <v>1.2186541300000044</v>
       </c>
       <c r="D301" s="5">
         <v>4.2464125229356275</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>353.20274046999998</v>
       </c>
       <c r="C302" s="5">
         <v>0.95054136999999628</v>
       </c>
       <c r="D302" s="5">
         <v>3.2866562309113112</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>356.57795003000001</v>
       </c>
       <c r="C303" s="5">
         <v>3.3752095600000303</v>
       </c>
       <c r="D303" s="5">
         <v>12.089525773115373</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>357.78228273000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.204332700000009</v>
       </c>
       <c r="D304" s="5">
         <v>4.1291110807313736</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>358.80204170000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.019758969999998</v>
       </c>
       <c r="D305" s="5">
         <v>3.4743960599598278</v>
       </c>
       <c r="E305" s="5">
         <v>4.1653869645738473</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>361.01488488000001</v>
       </c>
       <c r="C306" s="5">
         <v>2.212843179999993</v>
       </c>
       <c r="D306" s="5">
         <v>7.6570398861448341</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>362.25770096999997</v>
       </c>
       <c r="C307" s="5">
         <v>1.2428160899999625</v>
       </c>
       <c r="D307" s="5">
         <v>4.2101969809411166</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>363.75657690000003</v>
       </c>
       <c r="C308" s="5">
         <v>1.4988759300000538</v>
       </c>
       <c r="D308" s="5">
         <v>5.0796778925068287</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>364.19900073000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.44242382999999563</v>
       </c>
       <c r="D309" s="5">
         <v>1.4693191927403815</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>364.67158768000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.47258694999999307</v>
       </c>
       <c r="D310" s="5">
         <v>1.5682888376698179</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>364.59905232</v>
       </c>
       <c r="C311" s="5">
         <v>-7.253536000001759E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-0.23842623092102944</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>366.65903906</v>
       </c>
       <c r="C312" s="5">
         <v>2.0599867399999994</v>
       </c>
       <c r="D312" s="5">
         <v>6.9947147025205991</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>366.92589673999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.26685767999998689</v>
       </c>
       <c r="D313" s="5">
         <v>0.87687512847387517</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>368.00334856000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.0774518200000216</v>
       </c>
       <c r="D314" s="5">
         <v>3.5811847105996497</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>369.50524581000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.5018972500000132</v>
       </c>
       <c r="D315" s="5">
         <v>5.0088869646326639</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>370.39812424000002</v>
       </c>
       <c r="C316" s="5">
         <v>0.89287842999999611</v>
       </c>
       <c r="D316" s="5">
         <v>2.9385492830732884</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>371.01137504000002</v>
       </c>
       <c r="C317" s="5">
         <v>0.61325080000000298</v>
       </c>
       <c r="D317" s="5">
         <v>2.0049757657005784</v>
       </c>
       <c r="E317" s="5">
         <v>3.4028048675956102</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>372.51001144000003</v>
       </c>
       <c r="C318" s="5">
         <v>1.4986364000000094</v>
       </c>
       <c r="D318" s="5">
         <v>4.9563427336321686</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>373.17587318</v>
       </c>
       <c r="C319" s="5">
         <v>0.66586173999996845</v>
       </c>
       <c r="D319" s="5">
         <v>2.1662144981927201</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>373.48073999000002</v>
       </c>
       <c r="C320" s="5">
         <v>0.30486681000002136</v>
       </c>
       <c r="D320" s="5">
         <v>0.98475943766793694</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>374.49398055</v>
       </c>
       <c r="C321" s="5">
         <v>1.0132405599999856</v>
       </c>
       <c r="D321" s="5">
         <v>3.3045784410797419</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>375.29046018000003</v>
       </c>
       <c r="C322" s="5">
         <v>0.79647963000002164</v>
       </c>
       <c r="D322" s="5">
         <v>2.5822454250264526</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>375.93077921999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.64031903999995166</v>
       </c>
       <c r="D323" s="5">
         <v>2.066758047561712</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>377.96466781999999</v>
       </c>
       <c r="C324" s="5">
         <v>2.0338886000000116</v>
       </c>
       <c r="D324" s="5">
         <v>6.6890448956828497</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>379.55924429999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.5945764800000006</v>
       </c>
       <c r="D325" s="5">
         <v>5.1817599593256825</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>380.60558355000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.0463392500000168</v>
       </c>
       <c r="D326" s="5">
         <v>3.3586867477375826</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>380.5834284</v>
       </c>
       <c r="C327" s="5">
         <v>-2.2155150000003232E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-6.9829952747901824E-2</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>381.27165592</v>
       </c>
       <c r="C328" s="5">
         <v>0.68822751999999809</v>
       </c>
       <c r="D328" s="5">
         <v>2.1917318035689748</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>382.44283827999999</v>
       </c>
       <c r="C329" s="5">
         <v>1.1711823599999889</v>
       </c>
       <c r="D329" s="5">
         <v>3.7490536532140739</v>
       </c>
       <c r="E329" s="5">
         <v>3.0811624680691985</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>382.59517671999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.15233843999999408</v>
       </c>
       <c r="D330" s="5">
         <v>0.47904454278622222</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>383.53044055999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.93526384000000462</v>
       </c>
       <c r="D331" s="5">
         <v>2.9731939594599854</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>384.40551422999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.87507367000000613</v>
       </c>
       <c r="D332" s="5">
         <v>2.7725743193563357</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>385.47876624000003</v>
       </c>
       <c r="C333" s="5">
         <v>1.0732520100000329</v>
       </c>
       <c r="D333" s="5">
         <v>3.402304230837494</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>386.88251492000001</v>
       </c>
       <c r="C334" s="5">
         <v>1.4037486799999783</v>
       </c>
       <c r="D334" s="5">
         <v>4.4584804611567996</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>388.00989425</v>
       </c>
       <c r="C335" s="5">
         <v>1.1273793299999966</v>
       </c>
       <c r="D335" s="5">
         <v>3.5534029562992009</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>385.84671522000002</v>
       </c>
       <c r="C336" s="5">
         <v>-2.1631790299999807</v>
       </c>
       <c r="D336" s="5">
         <v>-6.4887019386320581</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>385.87591687999998</v>
       </c>
       <c r="C337" s="5">
         <v>2.9201659999955609E-2</v>
       </c>
       <c r="D337" s="5">
         <v>9.0856240486525408E-2</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>383.87189003999998</v>
       </c>
       <c r="C338" s="5">
         <v>-2.0040268399999945</v>
       </c>
       <c r="D338" s="5">
         <v>-6.0571700034320326</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>385.72378639999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.851896360000012</v>
       </c>
       <c r="D339" s="5">
         <v>5.945209359341308</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>386.51846122000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.79467482000001155</v>
       </c>
       <c r="D340" s="5">
         <v>2.5004677117977048</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>387.94657154999999</v>
       </c>
       <c r="C341" s="5">
         <v>1.4281103299999813</v>
       </c>
       <c r="D341" s="5">
         <v>4.5249853705137122</v>
       </c>
       <c r="E341" s="5">
         <v>1.4390995775349191</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>387.99681554</v>
       </c>
       <c r="C342" s="5">
         <v>5.0243990000012673E-2</v>
       </c>
       <c r="D342" s="5">
         <v>0.15552593760423949</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>390.10684320000001</v>
       </c>
       <c r="C343" s="5">
         <v>2.1100276600000143</v>
       </c>
       <c r="D343" s="5">
         <v>6.7246871949950826</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>391.63116286000002</v>
       </c>
       <c r="C344" s="5">
         <v>1.5243196600000033</v>
       </c>
       <c r="D344" s="5">
         <v>4.7910233405799918</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>391.62281614</v>
       </c>
       <c r="C345" s="5">
         <v>-8.3467200000200137E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-2.5572249992600327E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>392.89104773000003</v>
       </c>
       <c r="C346" s="5">
         <v>1.2682315900000276</v>
       </c>
       <c r="D346" s="5">
         <v>3.9560492140061854</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>394.66146351999998</v>
       </c>
       <c r="C347" s="5">
         <v>1.7704157899999586</v>
       </c>
       <c r="D347" s="5">
         <v>5.54339634922425</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>394.43455942999998</v>
       </c>
       <c r="C348" s="5">
         <v>-0.226904090000005</v>
       </c>
       <c r="D348" s="5">
         <v>-0.68774273550769038</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>395.87662603000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.4420666000000324</v>
       </c>
       <c r="D349" s="5">
         <v>4.4765456587466224</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>396.39286220000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.51623617000001332</v>
       </c>
       <c r="D350" s="5">
         <v>1.5761117984200546</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>397.35716466000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.96430245999999897</v>
       </c>
       <c r="D351" s="5">
         <v>2.9586098270464767</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>398.20213524000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.8449705799999947</v>
       </c>
       <c r="D352" s="5">
         <v>2.5818286298979531</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>399.62628526999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.4241500299999643</v>
       </c>
       <c r="D353" s="5">
         <v>4.3771751400661696</v>
       </c>
       <c r="E353" s="5">
         <v>3.0106500679552228</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>399.43378942999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.19249583999999231</v>
       </c>
       <c r="D354" s="5">
         <v>-0.57649865530451372</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>401.04452049999998</v>
       </c>
       <c r="C355" s="5">
         <v>1.6107310699999857</v>
       </c>
       <c r="D355" s="5">
         <v>4.9478236942871456</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>401.59778850999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.55326801000001069</v>
       </c>
       <c r="D356" s="5">
         <v>1.6681001770344039</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>402.99290199000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.3951134800000204</v>
       </c>
       <c r="D357" s="5">
         <v>4.2492673024857819</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>404.88337851</v>
       </c>
       <c r="C358" s="5">
         <v>1.8904765199999929</v>
       </c>
       <c r="D358" s="5">
         <v>5.7768467567479664</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>404.51020065</v>
       </c>
       <c r="C359" s="5">
         <v>-0.37317785999999842</v>
       </c>
       <c r="D359" s="5">
         <v>-1.1004410450102475</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>404.25592339000002</v>
       </c>
       <c r="C360" s="5">
         <v>-0.25427725999998074</v>
       </c>
       <c r="D360" s="5">
         <v>-0.75172387403402707</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>406.51260827999999</v>
       </c>
       <c r="C361" s="5">
         <v>2.2566848899999741</v>
       </c>
       <c r="D361" s="5">
         <v>6.908327462240571</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>407.20869563000002</v>
       </c>
       <c r="C362" s="5">
         <v>0.69608735000002753</v>
       </c>
       <c r="D362" s="5">
         <v>2.0742694456179267</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>406.74076889000003</v>
       </c>
       <c r="C363" s="5">
         <v>-0.46792673999999579</v>
       </c>
       <c r="D363" s="5">
         <v>-1.3702478438457066</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>408.02253331999998</v>
       </c>
       <c r="C364" s="5">
         <v>1.2817644299999529</v>
       </c>
       <c r="D364" s="5">
         <v>3.8478028090537908</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>408.07538402</v>
       </c>
       <c r="C365" s="5">
         <v>5.2850700000021789E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.15554543167644042</v>
       </c>
       <c r="E365" s="5">
         <v>2.1142500034229572</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>414.31794738999997</v>
       </c>
       <c r="C366" s="5">
         <v>6.2425633699999707</v>
       </c>
       <c r="D366" s="5">
         <v>19.983128388178105</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>415.05238243000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.73443504000005078</v>
       </c>
       <c r="D367" s="5">
         <v>2.1480253914006209</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>412.77441530999999</v>
       </c>
       <c r="C368" s="5">
         <v>-2.277967120000028</v>
       </c>
       <c r="D368" s="5">
         <v>-6.3908465378622603</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>369.33746760999998</v>
       </c>
       <c r="C369" s="5">
         <v>-43.436947700000019</v>
       </c>
       <c r="D369" s="5">
         <v>-73.665374041826169</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>384.07211257</v>
       </c>
       <c r="C370" s="5">
         <v>14.734644960000026</v>
       </c>
       <c r="D370" s="5">
         <v>59.90899204479652</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>391.94230384999997</v>
       </c>
       <c r="C371" s="5">
         <v>7.8701912799999718</v>
       </c>
       <c r="D371" s="5">
         <v>27.559380745229191</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>391.25256001000002</v>
       </c>
       <c r="C372" s="5">
         <v>-0.6897438399999487</v>
       </c>
       <c r="D372" s="5">
         <v>-2.0914512430129095</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>392.20831635000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.95575633999999354</v>
       </c>
       <c r="D373" s="5">
         <v>2.9710809038855146</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>392.76590479999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.55758844999996882</v>
       </c>
       <c r="D374" s="5">
         <v>1.7193996840976666</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>398.34593303000003</v>
       </c>
       <c r="C375" s="5">
         <v>5.580028230000039</v>
       </c>
       <c r="D375" s="5">
         <v>18.445695905461879</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>400.32301520999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.977082179999968</v>
       </c>
       <c r="D376" s="5">
         <v>6.1211771845082863</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>401.68420499000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.3611897800000179</v>
       </c>
       <c r="D377" s="5">
         <v>4.157452140066531</v>
       </c>
       <c r="E377" s="5">
         <v>-1.5661760743908903</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>403.41047809000003</v>
       </c>
       <c r="C378" s="5">
         <v>1.7262731000000144</v>
       </c>
       <c r="D378" s="5">
         <v>5.2807655741240245</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>402.15247090999998</v>
       </c>
       <c r="C379" s="5">
         <v>-1.2580071800000496</v>
       </c>
       <c r="D379" s="5">
         <v>-3.6785956540223763</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>404.47824450000002</v>
       </c>
       <c r="C380" s="5">
         <v>2.3257735900000398</v>
       </c>
       <c r="D380" s="5">
         <v>7.1650352199738476</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>405.07260104</v>
       </c>
       <c r="C381" s="5">
         <v>0.59435653999997839</v>
       </c>
       <c r="D381" s="5">
         <v>1.7776491964649699</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>405.82351647000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.75091543000002048</v>
       </c>
       <c r="D382" s="5">
         <v>2.2473574691675768</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>407.42858447999998</v>
       </c>
       <c r="C383" s="5">
         <v>1.6050680099999681</v>
       </c>
       <c r="D383" s="5">
         <v>4.8507217472524955</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>409.85086954000002</v>
       </c>
       <c r="C384" s="5">
         <v>2.4222850600000356</v>
       </c>
       <c r="D384" s="5">
         <v>7.3723328338666017</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>410.17701127999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.32614173999996865</v>
       </c>
       <c r="D385" s="5">
         <v>0.95909894123120676</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>408.68969240000001</v>
       </c>
       <c r="C386" s="5">
         <v>-1.4873188799999753</v>
       </c>
       <c r="D386" s="5">
         <v>-4.2655122340585327</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>414.77297743000003</v>
       </c>
       <c r="C387" s="5">
         <v>6.0832850300000132</v>
       </c>
       <c r="D387" s="5">
         <v>19.399150591147386</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>415.66494905000002</v>
       </c>
       <c r="C388" s="5">
         <v>0.89197161999999253</v>
       </c>
       <c r="D388" s="5">
         <v>2.6113494590646935</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>418.16831493000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.5033658799999898</v>
       </c>
       <c r="D389" s="5">
         <v>7.4713299208797768</v>
       </c>
       <c r="E389" s="5">
         <v>4.1037486003240753</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>416.64795430999999</v>
       </c>
       <c r="C390" s="5">
         <v>-1.5203606200000195</v>
       </c>
       <c r="D390" s="5">
         <v>-4.2767196920557193</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>417.47580969000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.82785538000001679</v>
       </c>
       <c r="D391" s="5">
         <v>2.410560321001598</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>418.85046842999998</v>
       </c>
       <c r="C392" s="5">
         <v>1.3746587399999726</v>
       </c>
       <c r="D392" s="5">
         <v>4.0236953027282141</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>420.86992648</v>
       </c>
       <c r="C393" s="5">
         <v>2.0194580500000257</v>
       </c>
       <c r="D393" s="5">
         <v>5.9416330540273288</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>421.45013401</v>
       </c>
       <c r="C394" s="5">
         <v>0.58020752999999559</v>
       </c>
       <c r="D394" s="5">
         <v>1.666910514251696</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>422.21234081</v>
       </c>
       <c r="C395" s="5">
         <v>0.76220680000000129</v>
       </c>
       <c r="D395" s="5">
         <v>2.1919584364293421</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>426.98885852000001</v>
       </c>
       <c r="C396" s="5">
         <v>4.7765177100000074</v>
       </c>
       <c r="D396" s="5">
         <v>14.45306817368548</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>428.00566793000002</v>
       </c>
       <c r="C397" s="5">
         <v>1.0168094100000076</v>
       </c>
       <c r="D397" s="5">
         <v>2.8953446883135836</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>430.22818640999998</v>
       </c>
       <c r="C398" s="5">
         <v>2.2225184799999624</v>
       </c>
       <c r="D398" s="5">
         <v>6.4123598516910629</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>434.90811767000002</v>
       </c>
       <c r="C399" s="5">
         <v>4.6799312600000462</v>
       </c>
       <c r="D399" s="5">
         <v>13.863321889609615</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>435.9881967</v>
       </c>
       <c r="C400" s="5">
         <v>1.080079029999979</v>
       </c>
       <c r="D400" s="5">
         <v>3.0212028485193221</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>437.03013256000003</v>
       </c>
       <c r="C401" s="5">
         <v>1.0419358600000237</v>
       </c>
       <c r="D401" s="5">
         <v>2.9057872756725445</v>
       </c>
       <c r="E401" s="5">
         <v>4.5105802990256239</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>439.27276068999998</v>
       </c>
       <c r="C402" s="5">
         <v>2.2426281299999573</v>
       </c>
       <c r="D402" s="5">
         <v>6.3346237191430843</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>441.58477135999999</v>
       </c>
       <c r="C403" s="5">
         <v>2.3120106700000065</v>
       </c>
       <c r="D403" s="5">
         <v>6.5020018816556169</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>443.16469598999998</v>
       </c>
       <c r="C404" s="5">
         <v>1.5799246299999936</v>
       </c>
       <c r="D404" s="5">
         <v>4.3789240010730035</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>444.59297513000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.4282791400000292</v>
       </c>
       <c r="D405" s="5">
         <v>3.9367868242595305</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>446.74965323999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.156678109999973</v>
       </c>
       <c r="D406" s="5">
         <v>5.9789308215767001</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>448.17807234000003</v>
       </c>
       <c r="C407" s="5">
         <v>1.4284191000000419</v>
       </c>
       <c r="D407" s="5">
         <v>3.9050278126275373</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>448.13864891999998</v>
       </c>
       <c r="C408" s="5">
         <v>-3.9423420000048282E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.10550543620923003</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>450.98428003999999</v>
       </c>
       <c r="C409" s="5">
         <v>2.8456311200000073</v>
       </c>
       <c r="D409" s="5">
         <v>7.8917013253087642</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>452.18512347000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.2008434300000204</v>
       </c>
       <c r="D410" s="5">
         <v>3.2424724242120284</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>453.41142388999998</v>
       </c>
       <c r="C411" s="5">
         <v>1.2263004199999727</v>
       </c>
       <c r="D411" s="5">
         <v>3.3033140587124032</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>453.65414964000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.24272575000003371</v>
       </c>
       <c r="D412" s="5">
         <v>0.6442934907251896</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>455.67637373000002</v>
       </c>
       <c r="C413" s="5">
         <v>2.0222240900000088</v>
       </c>
       <c r="D413" s="5">
         <v>5.4822742504817779</v>
       </c>
       <c r="E413" s="5">
         <v>4.2665802151388377</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>455.71897977999998</v>
       </c>
       <c r="C414" s="5">
         <v>4.260604999996076E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.11225853155738541</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>456.12722385000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.40824407000002338</v>
       </c>
       <c r="D415" s="5">
         <v>1.0803013398238415</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>456.83720015</v>
       </c>
       <c r="C416" s="5">
         <v>0.7099762999999939</v>
       </c>
       <c r="D416" s="5">
         <v>1.8839112265952584</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.18195664000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.3447564900000089</v>
       </c>
       <c r="D417" s="5">
         <v>3.5901009205542955</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>458.74772617000002</v>
       </c>
       <c r="C418" s="5">
         <v>0.5657695300000114</v>
       </c>
       <c r="D418" s="5">
         <v>1.4918818839737558</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>460.17428079000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.4265546199999903</v>
       </c>
       <c r="D419" s="5">
         <v>3.7960940853035474</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>456.38175648999999</v>
       </c>
       <c r="C420" s="5">
         <v>-3.7925243000000251</v>
       </c>
       <c r="D420" s="5">
         <v>-9.4535976451053614</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>461.10367681999998</v>
       </c>
       <c r="C421" s="5">
         <v>4.721920329999989</v>
       </c>
       <c r="D421" s="5">
         <v>13.147175544071676</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>461.50953129999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.40585448000001634</v>
       </c>
       <c r="D422" s="5">
         <v>1.0613448081673305</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>462.5725893</v>
       </c>
       <c r="C423" s="5">
         <v>1.0630580000000123</v>
       </c>
       <c r="D423" s="5">
         <v>2.799412752385666</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>463.48698323999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.9143939399999681</v>
       </c>
       <c r="D424" s="5">
         <v>2.3980699344990919</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>463.28650547000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.20047776999996358</v>
       </c>
       <c r="D425" s="5">
         <v>-0.51781783989908181</v>
       </c>
       <c r="E425" s="5">
         <v>1.6700738020947181</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>466.09995587999998</v>
       </c>
       <c r="C426" s="5">
         <v>2.8134504099999731</v>
       </c>
       <c r="D426" s="5">
         <v>7.535767205742383</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>466.82178177999998</v>
       </c>
       <c r="C427" s="5">
         <v>0.72182589999999891</v>
       </c>
       <c r="D427" s="5">
         <v>1.8742914202910077</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>466.99619283999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.17441106000001128</v>
       </c>
       <c r="D428" s="5">
         <v>0.44925898477656823</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>466.97354386000001</v>
       </c>
       <c r="C429" s="5">
         <v>-2.2648979999985386E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-5.818361639198244E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>467.58658313000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.61303927000000158</v>
       </c>
       <c r="D430" s="5">
         <v>1.5867752711895999</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>467.45455764000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.13202548999998953</v>
       </c>
       <c r="D431" s="5">
         <v>-0.33830051972651987</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>468.71962440999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.2650667699999758</v>
       </c>
       <c r="D432" s="5">
         <v>3.2963229816964867</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>469.74510751999998</v>
       </c>
       <c r="C433" s="5">
         <v>1.0254831099999819</v>
       </c>
       <c r="D433" s="5">
         <v>2.6572302449696883</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>469.57035397999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.17475353999998333</v>
       </c>
       <c r="D434" s="5">
         <v>-0.44550906622704556</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>469.39204271</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17831126999999469</v>
       </c>
       <c r="D435" s="5">
         <v>-0.4547288753403711</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>470.11753415999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.72549144999999271</v>
       </c>
       <c r="D436" s="5">
         <v>1.8705657990818914</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>472.67295687000001</v>
       </c>
       <c r="C437" s="5">
         <v>2.5554227100000162</v>
       </c>
       <c r="D437" s="5">
         <v>6.7214391553509056</v>
       </c>
       <c r="E437" s="5">
         <v>2.0260575883766618</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>473.55412811000002</v>
       </c>
       <c r="C438" s="5">
         <v>0.88117124000001468</v>
       </c>
       <c r="D438" s="5">
         <v>2.2601568138217454</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>473.93172048000002</v>
+        <v>473.93735164999998</v>
       </c>
       <c r="C439" s="5">
-        <v>0.37759237000000212</v>
+        <v>0.38322353999996039</v>
       </c>
       <c r="D439" s="5">
-        <v>0.96103742427846583</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.97543357196052671</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>474.28792943000002</v>
+      </c>
+      <c r="C440" s="5">
+        <v>0.35057778000003736</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.89127628443712581</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houeduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>