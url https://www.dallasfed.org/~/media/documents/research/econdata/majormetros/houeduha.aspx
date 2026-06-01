--- v5 (2026-05-11)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D742AFDC-6B5E-4D32-966E-BA21E1347633}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2EBCA580-024F-41FE-9767-C747DB190D49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{A5CF85CB-178E-4953-AA9D-D87569A6D511}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3019EEEF-E6D5-4E8A-9201-22C7C0C116CF}"/>
   </bookViews>
   <sheets>
     <sheet name="houeduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EED07139-4B3A-4322-B16E-E6101AB2B0FA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A041B719-E9A4-4E19-ACFC-6712392AAE7A}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>167.01344743000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>158.62012086999999</v>
       </c>
       <c r="C7" s="5">
         <v>-8.3933265600000198</v>
       </c>
       <c r="D7" s="5">
         <v>-46.138055291039457</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.72365665000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1035357800000156</v>
       </c>
       <c r="D8" s="5">
         <v>8.6754914141095263</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>159.43412151000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.28953513999999814</v>
       </c>
       <c r="D9" s="5">
         <v>-2.153713645402211</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>159.78595511</v>
       </c>
       <c r="C10" s="5">
         <v>0.35183359999999197</v>
       </c>
       <c r="D10" s="5">
         <v>2.6804960574348558</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>161.01909678000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.2331416700000091</v>
       </c>
       <c r="D11" s="5">
         <v>9.6643322448010984</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>161.8118303</v>
       </c>
       <c r="C12" s="5">
         <v>0.79273351999998454</v>
       </c>
       <c r="D12" s="5">
         <v>6.0704985014712998</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>162.34405129000001</v>
       </c>
       <c r="C13" s="5">
         <v>0.53222099000001322</v>
       </c>
       <c r="D13" s="5">
         <v>4.0191524275837276</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>163.61014202999999</v>
       </c>
       <c r="C14" s="5">
         <v>1.2660907399999815</v>
       </c>
       <c r="D14" s="5">
         <v>9.7706169235819438</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>163.41541620999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.19472582000000216</v>
       </c>
       <c r="D15" s="5">
         <v>-1.4189060836391265</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>163.99977172000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.58435551000002306</v>
       </c>
       <c r="D16" s="5">
         <v>4.3764758906139622</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>164.31735401</v>
       </c>
       <c r="C17" s="5">
         <v>0.31758228999999005</v>
       </c>
       <c r="D17" s="5">
         <v>2.3486862476683967</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>163.78952035</v>
       </c>
       <c r="C18" s="5">
         <v>-0.52783365999999887</v>
       </c>
       <c r="D18" s="5">
         <v>-3.7873584667555749</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>165.06747845000001</v>
       </c>
       <c r="C19" s="5">
         <v>1.2779581000000064</v>
       </c>
       <c r="D19" s="5">
         <v>9.7753605264451657</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>165.26453054999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.19705209999997919</v>
       </c>
       <c r="D20" s="5">
         <v>1.4419633901443074</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>165.60269058</v>
       </c>
       <c r="C21" s="5">
         <v>0.3381600300000116</v>
       </c>
       <c r="D21" s="5">
         <v>2.4832315393589655</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>166.58792238999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.98523180999998772</v>
       </c>
       <c r="D22" s="5">
         <v>7.3775473574118511</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>166.77201805999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.18409567000000493</v>
       </c>
       <c r="D23" s="5">
         <v>1.3342053001535348</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>166.35298351</v>
       </c>
       <c r="C24" s="5">
         <v>-0.41903454999999212</v>
       </c>
       <c r="D24" s="5">
         <v>-2.9738223999260516</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>166.84067897</v>
       </c>
       <c r="C25" s="5">
         <v>0.48769545999999764</v>
       </c>
       <c r="D25" s="5">
         <v>3.5753123450506852</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>166.86457351000001</v>
       </c>
       <c r="C26" s="5">
         <v>2.3894540000014786E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.1719966914761839</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>168.75740017999999</v>
       </c>
       <c r="C27" s="5">
         <v>1.8928266699999767</v>
       </c>
       <c r="D27" s="5">
         <v>14.494388165848227</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>169.38112081</v>
       </c>
       <c r="C28" s="5">
         <v>0.62372063000000821</v>
       </c>
       <c r="D28" s="5">
         <v>4.5264290217699177</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>169.13558863</v>
       </c>
       <c r="C29" s="5">
         <v>-0.24553217999999788</v>
       </c>
       <c r="D29" s="5">
         <v>-1.725699176204043</v>
       </c>
       <c r="E29" s="5">
         <v>2.9322737388448816</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>170.25963958</v>
       </c>
       <c r="C30" s="5">
         <v>1.1240509499999973</v>
       </c>
       <c r="D30" s="5">
         <v>8.2730887148958487</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>170.42352283</v>
       </c>
       <c r="C31" s="5">
         <v>0.16388324999999782</v>
       </c>
       <c r="D31" s="5">
         <v>1.161193395803739</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>170.35157826</v>
       </c>
       <c r="C32" s="5">
         <v>-7.194456999999943E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-0.50540742469867839</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>171.34361741000001</v>
       </c>
       <c r="C33" s="5">
         <v>0.99203915000001075</v>
       </c>
       <c r="D33" s="5">
         <v>7.2164045963455381</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>171.94113712999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.59751971999997977</v>
       </c>
       <c r="D34" s="5">
         <v>4.2659146627487043</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>172.52805175</v>
       </c>
       <c r="C35" s="5">
         <v>0.58691462000001593</v>
       </c>
       <c r="D35" s="5">
         <v>4.1739381228157679</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>172.89873216999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.37068041999998513</v>
       </c>
       <c r="D36" s="5">
         <v>2.608912970015731</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>173.15281350999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.25408133999999905</v>
       </c>
       <c r="D37" s="5">
         <v>1.7777692106972554</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>173.33705330999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.18423980000000029</v>
       </c>
       <c r="D38" s="5">
         <v>1.2843349038781593</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>174.82233074999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.4852774400000044</v>
       </c>
       <c r="D39" s="5">
         <v>10.781173010140765</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>175.61211172</v>
       </c>
       <c r="C40" s="5">
         <v>0.78978097000000957</v>
       </c>
       <c r="D40" s="5">
         <v>5.557892645213669</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>176.78703110999999</v>
       </c>
       <c r="C41" s="5">
         <v>1.1749193899999852</v>
       </c>
       <c r="D41" s="5">
         <v>8.3306244952891628</v>
       </c>
       <c r="E41" s="5">
         <v>4.5238512733935865</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>178.00576876</v>
       </c>
       <c r="C42" s="5">
         <v>1.2187376500000084</v>
       </c>
       <c r="D42" s="5">
         <v>8.5935658693323766</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>178.37941025000001</v>
       </c>
       <c r="C43" s="5">
         <v>0.37364149000001134</v>
       </c>
       <c r="D43" s="5">
         <v>2.5481336232778373</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>179.35006129999999</v>
       </c>
       <c r="C44" s="5">
         <v>0.97065104999998653</v>
       </c>
       <c r="D44" s="5">
         <v>6.7288103105513919</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>179.48195063</v>
       </c>
       <c r="C45" s="5">
         <v>0.13188933000000702</v>
       </c>
       <c r="D45" s="5">
         <v>0.88602639459323118</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>178.67191788</v>
       </c>
       <c r="C46" s="5">
         <v>-0.81003275000000485</v>
       </c>
       <c r="D46" s="5">
         <v>-5.2833738109391852</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>179.2454855</v>
       </c>
       <c r="C47" s="5">
         <v>0.57356762000000572</v>
       </c>
       <c r="D47" s="5">
         <v>3.9209540474414606</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>180.46808736</v>
       </c>
       <c r="C48" s="5">
         <v>1.2226018599999975</v>
       </c>
       <c r="D48" s="5">
         <v>8.499134037108135</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>180.84638182</v>
       </c>
       <c r="C49" s="5">
         <v>0.37829446000000644</v>
       </c>
       <c r="D49" s="5">
         <v>2.5446256802564404</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>181.33138851000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.48500669000000585</v>
       </c>
       <c r="D50" s="5">
         <v>3.2661423433095083</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>180.71187674000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.61951177000000257</v>
       </c>
       <c r="D51" s="5">
         <v>-4.0235882183711773</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>180.74987454000001</v>
       </c>
       <c r="C52" s="5">
         <v>3.7997799999999415E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.25261277669379467</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>181.04722169999999</v>
       </c>
       <c r="C53" s="5">
         <v>0.29734715999998684</v>
       </c>
       <c r="D53" s="5">
         <v>1.9920501080790132</v>
       </c>
       <c r="E53" s="5">
         <v>2.4097868283953661</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>180.67730746000001</v>
       </c>
       <c r="C54" s="5">
         <v>-0.36991423999998574</v>
       </c>
       <c r="D54" s="5">
         <v>-2.424464641844859</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>180.70709152000001</v>
       </c>
       <c r="C55" s="5">
         <v>2.9784059999997226E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.1979955038309722</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>180.96234856999999</v>
       </c>
       <c r="C56" s="5">
         <v>0.25525704999998311</v>
       </c>
       <c r="D56" s="5">
         <v>1.7082860943839817</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>181.93250982999999</v>
       </c>
       <c r="C57" s="5">
         <v>0.97016125999999758</v>
       </c>
       <c r="D57" s="5">
         <v>6.6264725428132776</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>182.48422772999999</v>
       </c>
       <c r="C58" s="5">
         <v>0.55171789999999987</v>
       </c>
       <c r="D58" s="5">
         <v>3.7003632729540659</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>182.83944554999999</v>
       </c>
       <c r="C59" s="5">
         <v>0.35521782000000712</v>
       </c>
       <c r="D59" s="5">
         <v>2.3610518899590982</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>184.53624747000001</v>
       </c>
       <c r="C60" s="5">
         <v>1.6968019200000128</v>
       </c>
       <c r="D60" s="5">
         <v>11.722712799133772</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>185.20134390000001</v>
       </c>
       <c r="C61" s="5">
         <v>0.66509643000000551</v>
       </c>
       <c r="D61" s="5">
         <v>4.4117524774631489</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>185.71403766</v>
       </c>
       <c r="C62" s="5">
         <v>0.51269375999999056</v>
       </c>
       <c r="D62" s="5">
         <v>3.3730145222621521</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>184.29713254000001</v>
       </c>
       <c r="C63" s="5">
         <v>-1.4169051199999956</v>
       </c>
       <c r="D63" s="5">
         <v>-8.7808227175873768</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>184.64753188</v>
       </c>
       <c r="C64" s="5">
         <v>0.35039933999999562</v>
       </c>
       <c r="D64" s="5">
         <v>2.3055385708007803</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>185.27218823000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.6246563500000093</v>
       </c>
       <c r="D65" s="5">
         <v>4.1359510909877883</v>
       </c>
       <c r="E65" s="5">
         <v>2.3336268241668456</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>185.89859931000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.6264110799999969</v>
       </c>
       <c r="D66" s="5">
         <v>4.1335415038668666</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>186.49871472000001</v>
       </c>
       <c r="C67" s="5">
         <v>0.60011541000000079</v>
       </c>
       <c r="D67" s="5">
         <v>3.9433495690371467</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>187.08147568000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.58276096000000166</v>
       </c>
       <c r="D68" s="5">
         <v>3.8148127961071809</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>187.53222736000001</v>
       </c>
       <c r="C69" s="5">
         <v>0.45075167999999621</v>
       </c>
       <c r="D69" s="5">
         <v>2.9298877768525466</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>187.89953921</v>
       </c>
       <c r="C70" s="5">
         <v>0.367311849999993</v>
       </c>
       <c r="D70" s="5">
         <v>2.3758777977306966</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>188.99099278</v>
       </c>
       <c r="C71" s="5">
         <v>1.0914535699999988</v>
       </c>
       <c r="D71" s="5">
         <v>7.1975095841534609</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>188.08348721999999</v>
       </c>
       <c r="C72" s="5">
         <v>-0.90750556000000415</v>
       </c>
       <c r="D72" s="5">
         <v>-5.6124434329653976</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>188.58376451999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.50027729999999337</v>
       </c>
       <c r="D73" s="5">
         <v>3.2389527511971217</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>188.60713369999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.3369180000003098E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.14880462731365895</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>188.82015960999999</v>
       </c>
       <c r="C75" s="5">
         <v>0.21302590999999893</v>
       </c>
       <c r="D75" s="5">
         <v>1.3638141967081019</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>189.38365908</v>
       </c>
       <c r="C76" s="5">
         <v>0.56349947000001066</v>
       </c>
       <c r="D76" s="5">
         <v>3.6405513470918693</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>189.78012416000001</v>
       </c>
       <c r="C77" s="5">
         <v>0.3964650800000129</v>
       </c>
       <c r="D77" s="5">
         <v>2.5412665977024851</v>
       </c>
       <c r="E77" s="5">
         <v>2.4331422719549023</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>190.15966108999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.37953692999997202</v>
       </c>
       <c r="D78" s="5">
         <v>2.4264260740069821</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>190.14615799000001</v>
       </c>
       <c r="C79" s="5">
         <v>-1.3503099999979895E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-8.5177860674567896E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>189.91457806</v>
       </c>
       <c r="C80" s="5">
         <v>-0.23157993000000943</v>
       </c>
       <c r="D80" s="5">
         <v>-1.4517357381204743</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>189.37070808999999</v>
       </c>
       <c r="C81" s="5">
         <v>-0.54386997000000292</v>
       </c>
       <c r="D81" s="5">
         <v>-3.382899189875499</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>190.92341816000001</v>
       </c>
       <c r="C82" s="5">
         <v>1.5527100700000176</v>
       </c>
       <c r="D82" s="5">
         <v>10.295241483193962</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>192.00340883999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.0799906799999803</v>
       </c>
       <c r="D83" s="5">
         <v>7.0032228076940539</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>191.89391165999999</v>
       </c>
       <c r="C84" s="5">
         <v>-0.1094971800000053</v>
       </c>
       <c r="D84" s="5">
         <v>-0.68220279495910807</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>192.60947153000001</v>
       </c>
       <c r="C85" s="5">
         <v>0.71555987000002119</v>
       </c>
       <c r="D85" s="5">
         <v>4.5676447057442893</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>192.93916768</v>
       </c>
       <c r="C86" s="5">
         <v>0.32969614999998953</v>
       </c>
       <c r="D86" s="5">
         <v>2.0735295877547966</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>196.56391819999999</v>
       </c>
       <c r="C87" s="5">
         <v>3.6247505199999921</v>
       </c>
       <c r="D87" s="5">
         <v>25.026132852357975</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>197.6555592</v>
       </c>
       <c r="C88" s="5">
         <v>1.0916410000000099</v>
       </c>
       <c r="D88" s="5">
         <v>6.8717196516849821</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>197.88926895</v>
       </c>
       <c r="C89" s="5">
         <v>0.23370975000000271</v>
       </c>
       <c r="D89" s="5">
         <v>1.4281548994833138</v>
       </c>
       <c r="E89" s="5">
         <v>4.2729157365095416</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>198.77993373000001</v>
       </c>
       <c r="C90" s="5">
         <v>0.8906647800000087</v>
       </c>
       <c r="D90" s="5">
         <v>5.5367141187071311</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>196.77933171999999</v>
       </c>
       <c r="C91" s="5">
         <v>-2.0006020100000228</v>
       </c>
       <c r="D91" s="5">
         <v>-11.430686543015756</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>200.34821307999999</v>
       </c>
       <c r="C92" s="5">
         <v>3.568881360000006</v>
       </c>
       <c r="D92" s="5">
         <v>24.071463027239592</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>201.30670888</v>
       </c>
       <c r="C93" s="5">
         <v>0.95849580000000856</v>
       </c>
       <c r="D93" s="5">
         <v>5.8944758803257224</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>202.18385241999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.87714353999999162</v>
       </c>
       <c r="D94" s="5">
         <v>5.3558423288974533</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>202.71918790999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.53533548999999425</v>
       </c>
       <c r="D95" s="5">
         <v>3.2240001624959103</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>203.06113112</v>
       </c>
       <c r="C96" s="5">
         <v>0.34194321000001082</v>
       </c>
       <c r="D96" s="5">
         <v>2.0430237280510077</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>204.00583151999999</v>
       </c>
       <c r="C97" s="5">
         <v>0.94470039999998789</v>
       </c>
       <c r="D97" s="5">
         <v>5.7278427376922902</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>204.90475857000001</v>
       </c>
       <c r="C98" s="5">
         <v>0.89892705000002593</v>
       </c>
       <c r="D98" s="5">
         <v>5.4177027999760652</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>206.48364174</v>
       </c>
       <c r="C99" s="5">
         <v>1.5788831699999832</v>
       </c>
       <c r="D99" s="5">
         <v>9.6486485865844962</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>206.42119258</v>
       </c>
       <c r="C100" s="5">
         <v>-6.2449159999999893E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-0.36232633947197446</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>207.61967465999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.1984820799999909</v>
       </c>
       <c r="D101" s="5">
         <v>7.1940501113813449</v>
       </c>
       <c r="E101" s="5">
         <v>4.9170961930525614</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>207.85425325</v>
       </c>
       <c r="C102" s="5">
         <v>0.23457859000001235</v>
       </c>
       <c r="D102" s="5">
         <v>1.364274192060555</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>208.99866342999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.1444101799999942</v>
       </c>
       <c r="D103" s="5">
         <v>6.8107872560715599</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>209.97209857000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.97343514000002074</v>
       </c>
       <c r="D104" s="5">
         <v>5.7345596017140066</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>210.03739868</v>
       </c>
       <c r="C105" s="5">
         <v>6.530010999998126E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.37383206670333902</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>210.66826990999999</v>
       </c>
       <c r="C106" s="5">
         <v>0.63087122999999679</v>
       </c>
       <c r="D106" s="5">
         <v>3.664479954916211</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>210.88488874999999</v>
       </c>
       <c r="C107" s="5">
         <v>0.21661883999999532</v>
       </c>
       <c r="D107" s="5">
         <v>1.2408974824022145</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>211.28016271000001</v>
       </c>
       <c r="C108" s="5">
         <v>0.39527396000002568</v>
       </c>
       <c r="D108" s="5">
         <v>2.2725633770414255</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>212.08496656</v>
       </c>
       <c r="C109" s="5">
         <v>0.80480384999998478</v>
       </c>
       <c r="D109" s="5">
         <v>4.6680055681303401</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>212.95651831999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.87155175999998846</v>
       </c>
       <c r="D110" s="5">
         <v>5.0443342342976205</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>210.92476984000001</v>
       </c>
       <c r="C111" s="5">
         <v>-2.0317484799999761</v>
       </c>
       <c r="D111" s="5">
         <v>-10.866747782445596</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>211.12443895999999</v>
       </c>
       <c r="C112" s="5">
         <v>0.1996691199999816</v>
       </c>
       <c r="D112" s="5">
         <v>1.1418970949192975</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>212.36128388</v>
       </c>
       <c r="C113" s="5">
         <v>1.23684492000001</v>
       </c>
       <c r="D113" s="5">
         <v>7.2610405513870324</v>
       </c>
       <c r="E113" s="5">
         <v>2.2837957085545479</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>211.39922575</v>
       </c>
       <c r="C114" s="5">
         <v>-0.96205813000000262</v>
       </c>
       <c r="D114" s="5">
         <v>-5.3029171441726248</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>211.28336646</v>
       </c>
       <c r="C115" s="5">
         <v>-0.11585929000000306</v>
       </c>
       <c r="D115" s="5">
         <v>-0.65569221944822287</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>215.14780711</v>
       </c>
       <c r="C116" s="5">
         <v>3.8644406500000059</v>
       </c>
       <c r="D116" s="5">
         <v>24.296640425290363</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>215.44444085000001</v>
       </c>
       <c r="C117" s="5">
         <v>0.29663374000000431</v>
       </c>
       <c r="D117" s="5">
         <v>1.6670967639999645</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>215.77889266</v>
       </c>
       <c r="C118" s="5">
         <v>0.33445180999999025</v>
       </c>
       <c r="D118" s="5">
         <v>1.878844780605804</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>217.09470494999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.3158122899999967</v>
       </c>
       <c r="D119" s="5">
         <v>7.5680387937489213</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>217.94633522999999</v>
       </c>
       <c r="C120" s="5">
         <v>0.85163027999999485</v>
       </c>
       <c r="D120" s="5">
         <v>4.8103274785930239</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>218.08474006</v>
       </c>
       <c r="C121" s="5">
         <v>0.13840483000001313</v>
       </c>
       <c r="D121" s="5">
         <v>0.76471631191021849</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>218.89543086</v>
       </c>
       <c r="C122" s="5">
         <v>0.81069080000000326</v>
       </c>
       <c r="D122" s="5">
         <v>4.5531256811935261</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>220.29601299000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.4005821300000036</v>
       </c>
       <c r="D123" s="5">
         <v>7.954136951805113</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>221.06307483000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.76706183999999666</v>
       </c>
       <c r="D124" s="5">
         <v>4.2593063863713976</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>220.76048191000001</v>
       </c>
       <c r="C125" s="5">
         <v>-0.30259291999999505</v>
       </c>
       <c r="D125" s="5">
         <v>-1.6302599340273449</v>
       </c>
       <c r="E125" s="5">
         <v>3.9551456256716744</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>221.42705760000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.66657569000000194</v>
       </c>
       <c r="D126" s="5">
         <v>3.6841250244550761</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>221.62395710999999</v>
       </c>
       <c r="C127" s="5">
         <v>0.19689950999998018</v>
       </c>
       <c r="D127" s="5">
         <v>1.0723099216641163</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>222.63819495999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.0142378500000007</v>
       </c>
       <c r="D128" s="5">
         <v>5.6320256153408632</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>223.46010820999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.82191324999999438</v>
       </c>
       <c r="D129" s="5">
         <v>4.5211042362640175</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>223.36967179000001</v>
       </c>
       <c r="C130" s="5">
         <v>-9.043641999997476E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.484571798131328</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>223.6509858</v>
       </c>
       <c r="C131" s="5">
         <v>0.28131400999998846</v>
       </c>
       <c r="D131" s="5">
         <v>1.5218044841429856</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>224.32228183999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.67129603999998722</v>
       </c>
       <c r="D132" s="5">
         <v>3.6619005216853351</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>223.73544582</v>
       </c>
       <c r="C133" s="5">
         <v>-0.58683601999999269</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0944711538373193</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>224.23109134000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.49564552000001072</v>
       </c>
       <c r="D134" s="5">
         <v>2.6910143395531883</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>224.16876156000001</v>
       </c>
       <c r="C135" s="5">
         <v>-6.2329779999998891E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.33305591396378675</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>224.80655426000001</v>
       </c>
       <c r="C136" s="5">
         <v>0.63779270000000565</v>
       </c>
       <c r="D136" s="5">
         <v>3.4681103318288553</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>225.66535234</v>
       </c>
       <c r="C137" s="5">
         <v>0.85879807999998548</v>
       </c>
       <c r="D137" s="5">
         <v>4.6817529910355926</v>
       </c>
       <c r="E137" s="5">
         <v>2.2218063611582517</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>226.22946506</v>
       </c>
       <c r="C138" s="5">
         <v>0.56411271999999713</v>
       </c>
       <c r="D138" s="5">
         <v>3.0413187954712484</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>227.03511612</v>
       </c>
       <c r="C139" s="5">
         <v>0.80565106000000242</v>
       </c>
       <c r="D139" s="5">
         <v>4.3581585996683714</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>227.64895902999999</v>
       </c>
       <c r="C140" s="5">
         <v>0.61384290999998825</v>
       </c>
       <c r="D140" s="5">
         <v>3.2931673448266974</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>228.37782053000001</v>
       </c>
       <c r="C141" s="5">
         <v>0.72886150000002203</v>
       </c>
       <c r="D141" s="5">
         <v>3.9104112412083669</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>229.97893110000001</v>
       </c>
       <c r="C142" s="5">
         <v>1.601110570000003</v>
       </c>
       <c r="D142" s="5">
         <v>8.7450568961776618</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>230.86056837000001</v>
       </c>
       <c r="C143" s="5">
         <v>0.88163726999999881</v>
       </c>
       <c r="D143" s="5">
         <v>4.6985128690211209</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>231.81370856999999</v>
       </c>
       <c r="C144" s="5">
         <v>0.95314019999997868</v>
       </c>
       <c r="D144" s="5">
         <v>5.0684322729104059</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>233.47101584000001</v>
       </c>
       <c r="C145" s="5">
         <v>1.6573072700000182</v>
       </c>
       <c r="D145" s="5">
         <v>8.9246809829811369</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>234.34649038000001</v>
       </c>
       <c r="C146" s="5">
         <v>0.87547453999999902</v>
       </c>
       <c r="D146" s="5">
         <v>4.5937587931176305</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>235.75293694999999</v>
       </c>
       <c r="C147" s="5">
         <v>1.4064465699999857</v>
       </c>
       <c r="D147" s="5">
         <v>7.4444273114415926</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>236.98362714000001</v>
       </c>
       <c r="C148" s="5">
         <v>1.2306901900000184</v>
       </c>
       <c r="D148" s="5">
         <v>6.4473283544476567</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>237.91760002999999</v>
       </c>
       <c r="C149" s="5">
         <v>0.93397288999997841</v>
       </c>
       <c r="D149" s="5">
         <v>4.8331743487863843</v>
       </c>
       <c r="E149" s="5">
         <v>5.4293880575605913</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>239.35650307</v>
       </c>
       <c r="C150" s="5">
         <v>1.4389030400000138</v>
       </c>
       <c r="D150" s="5">
         <v>7.5038288114551044</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>240.18942143000001</v>
       </c>
       <c r="C151" s="5">
         <v>0.83291836000000785</v>
       </c>
       <c r="D151" s="5">
         <v>4.256642936153332</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>240.36882227999999</v>
       </c>
       <c r="C152" s="5">
         <v>0.17940084999997907</v>
       </c>
       <c r="D152" s="5">
         <v>0.89998803675779282</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>241.61165278999999</v>
       </c>
       <c r="C153" s="5">
         <v>1.2428305100000046</v>
       </c>
       <c r="D153" s="5">
         <v>6.3841401326257374</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>241.96469013999999</v>
       </c>
       <c r="C154" s="5">
         <v>0.35303734999999392</v>
       </c>
       <c r="D154" s="5">
         <v>1.767572309342591</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>243.31512688000001</v>
       </c>
       <c r="C155" s="5">
         <v>1.3504367400000206</v>
       </c>
       <c r="D155" s="5">
         <v>6.9068144060768555</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>243.74268831000001</v>
       </c>
       <c r="C156" s="5">
         <v>0.42756142999999724</v>
       </c>
       <c r="D156" s="5">
         <v>2.1291796750765091</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>244.68511687</v>
       </c>
       <c r="C157" s="5">
         <v>0.9424285599999962</v>
       </c>
       <c r="D157" s="5">
         <v>4.7397385658454416</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>244.35738133999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.32773553000001243</v>
       </c>
       <c r="D158" s="5">
         <v>-1.5955130592874123</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>243.32136725999999</v>
       </c>
       <c r="C159" s="5">
         <v>-1.0360140800000011</v>
       </c>
       <c r="D159" s="5">
         <v>-4.9707220014195697</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>244.70810931</v>
       </c>
       <c r="C160" s="5">
         <v>1.3867420500000094</v>
       </c>
       <c r="D160" s="5">
         <v>7.0575648417031234</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>244.96856294</v>
       </c>
       <c r="C161" s="5">
         <v>0.26045363000000066</v>
       </c>
       <c r="D161" s="5">
         <v>1.284716164910793</v>
       </c>
       <c r="E161" s="5">
         <v>2.963615516090834</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>245.82771862000001</v>
       </c>
       <c r="C162" s="5">
         <v>0.85915568000001485</v>
       </c>
       <c r="D162" s="5">
         <v>4.2907894532437707</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>247.12076331</v>
       </c>
       <c r="C163" s="5">
         <v>1.2930446899999879</v>
       </c>
       <c r="D163" s="5">
         <v>6.4977989559449334</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>248.15398994</v>
       </c>
       <c r="C164" s="5">
         <v>1.0332266300000015</v>
       </c>
       <c r="D164" s="5">
         <v>5.1342709948298149</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>248.41569233000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.26170239000001061</v>
       </c>
       <c r="D165" s="5">
         <v>1.2728823091321839</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>249.27854661000001</v>
       </c>
       <c r="C166" s="5">
         <v>0.86285427999999342</v>
       </c>
       <c r="D166" s="5">
         <v>4.2486711060468085</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>249.04233708999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.23620952000001694</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1311796963401455</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>249.54088798000001</v>
       </c>
       <c r="C168" s="5">
         <v>0.4985508900000184</v>
       </c>
       <c r="D168" s="5">
         <v>2.428873178309332</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>250.09279720000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.55190921999999887</v>
       </c>
       <c r="D169" s="5">
         <v>2.6865620901171949</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>250.95448632</v>
       </c>
       <c r="C170" s="5">
         <v>0.86168911999999409</v>
       </c>
       <c r="D170" s="5">
         <v>4.2138306180175444</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>251.47504928999999</v>
       </c>
       <c r="C171" s="5">
         <v>0.52056296999998608</v>
       </c>
       <c r="D171" s="5">
         <v>2.517794750137714</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>251.41809513000001</v>
       </c>
       <c r="C172" s="5">
         <v>-5.6954159999975218E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.27143815276495786</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>251.95949773999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.54140260999997736</v>
       </c>
       <c r="D173" s="5">
         <v>2.6149003651662062</v>
       </c>
       <c r="E173" s="5">
         <v>2.8538089606674477</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>252.64992046</v>
       </c>
       <c r="C174" s="5">
         <v>0.69042272000001503</v>
       </c>
       <c r="D174" s="5">
         <v>3.3382690723770203</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>253.07475959000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.42483913000000939</v>
       </c>
       <c r="D175" s="5">
         <v>2.0366062142431529</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>253.20058073000001</v>
       </c>
       <c r="C176" s="5">
         <v>0.12582113999999933</v>
       </c>
       <c r="D176" s="5">
         <v>0.59823789920796511</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>252.60839078999999</v>
       </c>
       <c r="C177" s="5">
         <v>-0.59218994000002567</v>
       </c>
       <c r="D177" s="5">
         <v>-2.7707584944061558</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>252.9599418</v>
       </c>
       <c r="C178" s="5">
         <v>0.35155101000000855</v>
       </c>
       <c r="D178" s="5">
         <v>1.6828628408860347</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>253.39708353</v>
       </c>
       <c r="C179" s="5">
         <v>0.43714173000000756</v>
       </c>
       <c r="D179" s="5">
         <v>2.093551752505074</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>254.26499114999999</v>
       </c>
       <c r="C180" s="5">
         <v>0.86790761999998267</v>
       </c>
       <c r="D180" s="5">
         <v>4.1884240481679713</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>254.79011763</v>
       </c>
       <c r="C181" s="5">
         <v>0.5251264800000115</v>
       </c>
       <c r="D181" s="5">
         <v>2.5066729500115237</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>255.29885150999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.50873387999999409</v>
       </c>
       <c r="D182" s="5">
         <v>2.4225021626243404</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>258.00512696999999</v>
       </c>
       <c r="C183" s="5">
         <v>2.7062754600000005</v>
       </c>
       <c r="D183" s="5">
         <v>13.488982148723693</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>258.33058259000001</v>
       </c>
       <c r="C184" s="5">
         <v>0.32545562000001382</v>
       </c>
       <c r="D184" s="5">
         <v>1.5242632441518911</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>259.40344818</v>
       </c>
       <c r="C185" s="5">
         <v>1.0728655899999922</v>
       </c>
       <c r="D185" s="5">
         <v>5.0991143718086995</v>
       </c>
       <c r="E185" s="5">
         <v>2.9544234318491513</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>259.03764776999998</v>
       </c>
       <c r="C186" s="5">
         <v>-0.36580041000001984</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6791292566685767</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>259.00261297999998</v>
       </c>
       <c r="C187" s="5">
         <v>-3.5034789999997429E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.16217908361039202</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>260.15319060000002</v>
       </c>
       <c r="C188" s="5">
         <v>1.1505776200000355</v>
       </c>
       <c r="D188" s="5">
         <v>5.4630027925213431</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>260.78031583000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.6271252299999901</v>
       </c>
       <c r="D189" s="5">
         <v>2.9313821602660495</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>261.25730067000001</v>
       </c>
       <c r="C190" s="5">
         <v>0.47698484000000008</v>
       </c>
       <c r="D190" s="5">
         <v>2.2170965829005684</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>261.71500333</v>
       </c>
       <c r="C191" s="5">
         <v>0.45770265999999538</v>
       </c>
       <c r="D191" s="5">
         <v>2.1226832433044684</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>262.87293332000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.1579299900000137</v>
       </c>
       <c r="D192" s="5">
         <v>5.4403925785660556</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>263.97455509000002</v>
       </c>
       <c r="C193" s="5">
         <v>1.1016217700000084</v>
       </c>
       <c r="D193" s="5">
         <v>5.1463842857691677</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>264.57747246000002</v>
       </c>
       <c r="C194" s="5">
         <v>0.60291737000000012</v>
       </c>
       <c r="D194" s="5">
         <v>2.7754910129796251</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>264.94588411000001</v>
       </c>
       <c r="C195" s="5">
         <v>0.36841164999998455</v>
       </c>
       <c r="D195" s="5">
         <v>1.6837998823967526</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>266.17235382000001</v>
       </c>
       <c r="C196" s="5">
         <v>1.2264697100000035</v>
       </c>
       <c r="D196" s="5">
         <v>5.6985952722985234</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>266.96087</v>
       </c>
       <c r="C197" s="5">
         <v>0.7885161799999878</v>
       </c>
       <c r="D197" s="5">
         <v>3.6134096748299926</v>
       </c>
       <c r="E197" s="5">
         <v>2.913385258763368</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>267.37566459999999</v>
       </c>
       <c r="C198" s="5">
         <v>0.41479459999999335</v>
       </c>
       <c r="D198" s="5">
         <v>1.8805350960064304</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>268.17845251</v>
       </c>
       <c r="C199" s="5">
         <v>0.80278791000000638</v>
       </c>
       <c r="D199" s="5">
         <v>3.663063674192224</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>268.77039558000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.59194307000001345</v>
       </c>
       <c r="D200" s="5">
         <v>2.6811209808825343</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>270.06083021000001</v>
       </c>
       <c r="C201" s="5">
         <v>1.2904346299999929</v>
       </c>
       <c r="D201" s="5">
         <v>5.9161082583510716</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>270.71580215</v>
       </c>
       <c r="C202" s="5">
         <v>0.65497193999999581</v>
       </c>
       <c r="D202" s="5">
         <v>2.9494672157821089</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>271.21913346999997</v>
       </c>
       <c r="C203" s="5">
         <v>0.50333131999997249</v>
       </c>
       <c r="D203" s="5">
         <v>2.254070352206039</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>271.83554692000001</v>
       </c>
       <c r="C204" s="5">
         <v>0.61641345000003867</v>
       </c>
       <c r="D204" s="5">
         <v>2.7616519344648705</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>272.47622854000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.64068162000000939</v>
       </c>
       <c r="D205" s="5">
         <v>2.8651980794077492</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>273.33701280999998</v>
       </c>
       <c r="C206" s="5">
         <v>0.86078426999995372</v>
       </c>
       <c r="D206" s="5">
         <v>3.8575070343577877</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>273.6819825</v>
       </c>
       <c r="C207" s="5">
         <v>0.34496969000002764</v>
       </c>
       <c r="D207" s="5">
         <v>1.5250376125223841</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>274.16349707000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.48151457000000164</v>
       </c>
       <c r="D208" s="5">
         <v>2.1318237651357874</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>275.56152989999998</v>
       </c>
       <c r="C209" s="5">
         <v>1.3980328299999769</v>
       </c>
       <c r="D209" s="5">
         <v>6.2936876650191875</v>
       </c>
       <c r="E209" s="5">
         <v>3.221693089328026</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>277.42236277000001</v>
       </c>
       <c r="C210" s="5">
         <v>1.8608328700000243</v>
       </c>
       <c r="D210" s="5">
         <v>8.4112988772496067</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>278.43919641999997</v>
       </c>
       <c r="C211" s="5">
         <v>1.0168336499999668</v>
       </c>
       <c r="D211" s="5">
         <v>4.4881080706400844</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>279.52793135000002</v>
       </c>
       <c r="C212" s="5">
         <v>1.0887349300000437</v>
       </c>
       <c r="D212" s="5">
         <v>4.7943976621581008</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>280.32040898000002</v>
       </c>
       <c r="C213" s="5">
         <v>0.79247763000000759</v>
       </c>
       <c r="D213" s="5">
         <v>3.4556207934633543</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>281.16513280999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.84472382999996398</v>
       </c>
       <c r="D214" s="5">
         <v>3.6766458407476499</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>281.59405422999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.42892141999999467</v>
       </c>
       <c r="D215" s="5">
         <v>1.8460549653169123</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>281.96608089</v>
       </c>
       <c r="C216" s="5">
         <v>0.37202666000001727</v>
       </c>
       <c r="D216" s="5">
         <v>1.5969450411821962</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>282.28086357000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.31478268000000753</v>
       </c>
       <c r="D217" s="5">
         <v>1.3479182691934488</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>282.50058374000002</v>
       </c>
       <c r="C218" s="5">
         <v>0.21972017000001642</v>
       </c>
       <c r="D218" s="5">
         <v>0.93805827421047372</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>283.29624773</v>
       </c>
       <c r="C219" s="5">
         <v>0.79566398999998</v>
       </c>
       <c r="D219" s="5">
         <v>3.432655099400872</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>283.88213848999999</v>
       </c>
       <c r="C220" s="5">
         <v>0.58589075999998386</v>
       </c>
       <c r="D220" s="5">
         <v>2.5101690438553703</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>284.14524469000003</v>
       </c>
       <c r="C221" s="5">
         <v>0.26310620000003837</v>
       </c>
       <c r="D221" s="5">
         <v>1.1178647558574006</v>
       </c>
       <c r="E221" s="5">
         <v>3.1149902503136095</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>283.54391879000002</v>
       </c>
       <c r="C222" s="5">
         <v>-0.60132590000000619</v>
       </c>
       <c r="D222" s="5">
         <v>-2.5101638737996201</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>284.08228091000001</v>
       </c>
       <c r="C223" s="5">
         <v>0.53836211999998795</v>
       </c>
       <c r="D223" s="5">
         <v>2.3023728927696885</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>283.01852797999999</v>
       </c>
       <c r="C224" s="5">
         <v>-1.063752930000021</v>
       </c>
       <c r="D224" s="5">
         <v>-4.4020326168557773</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>284.56920654999999</v>
       </c>
       <c r="C225" s="5">
         <v>1.5506785700000023</v>
       </c>
       <c r="D225" s="5">
         <v>6.7766820971266739</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>285.09060763999997</v>
       </c>
       <c r="C226" s="5">
         <v>0.52140108999998347</v>
       </c>
       <c r="D226" s="5">
         <v>2.2209893999152408</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>286.44764558999998</v>
       </c>
       <c r="C227" s="5">
         <v>1.3570379500000058</v>
       </c>
       <c r="D227" s="5">
         <v>5.8639679961025371</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>287.15255268999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.704907100000014</v>
       </c>
       <c r="D228" s="5">
         <v>2.9933282192077026</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>288.43078369</v>
       </c>
       <c r="C229" s="5">
         <v>1.2782310000000052</v>
       </c>
       <c r="D229" s="5">
         <v>5.4744193755844606</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>285.23353082</v>
       </c>
       <c r="C230" s="5">
         <v>-3.1972528699999998</v>
       </c>
       <c r="D230" s="5">
         <v>-12.520233366443456</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>288.28188081000002</v>
       </c>
       <c r="C231" s="5">
         <v>3.0483499900000197</v>
       </c>
       <c r="D231" s="5">
         <v>13.605988876522845</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>289.95958775000003</v>
       </c>
       <c r="C232" s="5">
         <v>1.6777069400000073</v>
       </c>
       <c r="D232" s="5">
         <v>7.211536859869172</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>290.83141841999998</v>
       </c>
       <c r="C233" s="5">
         <v>0.87183066999995162</v>
       </c>
       <c r="D233" s="5">
         <v>3.6683469263836477</v>
       </c>
       <c r="E233" s="5">
         <v>2.3530830992067209</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>291.66025705999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.82883864000001495</v>
       </c>
       <c r="D234" s="5">
         <v>3.4739894998952581</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>292.77244909000001</v>
       </c>
       <c r="C235" s="5">
         <v>1.112192030000017</v>
       </c>
       <c r="D235" s="5">
         <v>4.6731797701143885</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>293.50366623000002</v>
       </c>
       <c r="C236" s="5">
         <v>0.73121714000001248</v>
       </c>
       <c r="D236" s="5">
         <v>3.0385878070427363</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>294.65511584000001</v>
       </c>
       <c r="C237" s="5">
         <v>1.151449609999986</v>
       </c>
       <c r="D237" s="5">
         <v>4.8106618054602812</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>296.05371585</v>
       </c>
       <c r="C238" s="5">
         <v>1.3986000099999956</v>
       </c>
       <c r="D238" s="5">
         <v>5.846954693000006</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>297.91408581000002</v>
       </c>
       <c r="C239" s="5">
         <v>1.8603699600000141</v>
       </c>
       <c r="D239" s="5">
         <v>7.8068251467992011</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>299.44007105999998</v>
       </c>
       <c r="C240" s="5">
         <v>1.5259852499999624</v>
       </c>
       <c r="D240" s="5">
         <v>6.3228361244849651</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>300.04641213999997</v>
       </c>
       <c r="C241" s="5">
         <v>0.60634107999999287</v>
       </c>
       <c r="D241" s="5">
         <v>2.4571449397261524</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>299.96609554999998</v>
       </c>
       <c r="C242" s="5">
         <v>-8.0316589999995358E-2</v>
       </c>
       <c r="D242" s="5">
         <v>-0.32074417819487611</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>301.44069990000003</v>
       </c>
       <c r="C243" s="5">
         <v>1.4746043500000496</v>
       </c>
       <c r="D243" s="5">
         <v>6.0612230834806935</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>302.06364608000001</v>
       </c>
       <c r="C244" s="5">
         <v>0.62294617999998536</v>
       </c>
       <c r="D244" s="5">
         <v>2.5082571054838354</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>302.30843642999997</v>
       </c>
       <c r="C245" s="5">
         <v>0.24479034999995974</v>
       </c>
       <c r="D245" s="5">
         <v>0.97681813643484272</v>
       </c>
       <c r="E245" s="5">
         <v>3.9462785940911127</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>305.27969129000002</v>
       </c>
       <c r="C246" s="5">
         <v>2.9712548600000446</v>
       </c>
       <c r="D246" s="5">
         <v>12.453185236832809</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>305.90058004999997</v>
       </c>
       <c r="C247" s="5">
         <v>0.62088875999995707</v>
       </c>
       <c r="D247" s="5">
         <v>2.4680896948283459</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>307.11325703</v>
       </c>
       <c r="C248" s="5">
         <v>1.2126769800000261</v>
       </c>
       <c r="D248" s="5">
         <v>4.8622471769955045</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>308.25275932</v>
       </c>
       <c r="C249" s="5">
         <v>1.1395022899999958</v>
       </c>
       <c r="D249" s="5">
         <v>4.5444321715584657</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>309.14485582999998</v>
       </c>
       <c r="C250" s="5">
         <v>0.89209650999998757</v>
       </c>
       <c r="D250" s="5">
         <v>3.5286656213795231</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>309.21236893000003</v>
       </c>
       <c r="C251" s="5">
         <v>6.7513100000041959E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.26237894457350475</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>310.27579772000001</v>
       </c>
       <c r="C252" s="5">
         <v>1.063428789999989</v>
       </c>
       <c r="D252" s="5">
         <v>4.2059493521387825</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>310.32893367000003</v>
       </c>
       <c r="C253" s="5">
         <v>5.3135950000012144E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.20569839172859261</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>310.96523522000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.63630154999998467</v>
       </c>
       <c r="D254" s="5">
         <v>2.4884301244030516</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>311.67112653999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.7058913199999779</v>
       </c>
       <c r="D255" s="5">
         <v>2.7582687288682628</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>312.30925580000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.6381292600000279</v>
       </c>
       <c r="D256" s="5">
         <v>2.4847901980431075</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>312.35093347999998</v>
       </c>
       <c r="C257" s="5">
         <v>4.1677679999963857E-2</v>
       </c>
       <c r="D257" s="5">
         <v>0.16025762881950456</v>
       </c>
       <c r="E257" s="5">
         <v>3.3219374121983503</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>312.69009857999998</v>
       </c>
       <c r="C258" s="5">
         <v>0.33916510000000244</v>
       </c>
       <c r="D258" s="5">
         <v>1.3108255844605621</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>312.17473931000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.51535926999997628</v>
       </c>
       <c r="D259" s="5">
         <v>-1.9599464488290086</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>313.21167200000002</v>
       </c>
       <c r="C260" s="5">
         <v>1.0369326900000146</v>
       </c>
       <c r="D260" s="5">
         <v>4.0596024047261592</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>314.33795579000002</v>
       </c>
       <c r="C261" s="5">
         <v>1.1262837900000022</v>
       </c>
       <c r="D261" s="5">
         <v>4.401476201025778</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>314.64170618000003</v>
       </c>
       <c r="C262" s="5">
         <v>0.3037503900000047</v>
       </c>
       <c r="D262" s="5">
         <v>1.1657642452719053</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>315.34053655999998</v>
       </c>
       <c r="C263" s="5">
         <v>0.69883037999994713</v>
       </c>
       <c r="D263" s="5">
         <v>2.6980425651916828</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>316.08936736999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.74883081000001539</v>
       </c>
       <c r="D264" s="5">
         <v>2.8871222490585824</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>316.09767061999997</v>
       </c>
       <c r="C265" s="5">
         <v>8.3032499999831089E-3</v>
       </c>
       <c r="D265" s="5">
         <v>3.1526969004547212E-2</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>317.70304334999997</v>
       </c>
       <c r="C266" s="5">
         <v>1.6053727299999991</v>
       </c>
       <c r="D266" s="5">
         <v>6.2676202535897119</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>316.90677755000002</v>
       </c>
       <c r="C267" s="5">
         <v>-0.79626579999995784</v>
       </c>
       <c r="D267" s="5">
         <v>-2.9664707276785385</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>319.03625356999999</v>
       </c>
       <c r="C268" s="5">
         <v>2.12947601999997</v>
       </c>
       <c r="D268" s="5">
         <v>8.3682631305931121</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>320.02078760000001</v>
       </c>
       <c r="C269" s="5">
         <v>0.98453403000002027</v>
       </c>
       <c r="D269" s="5">
         <v>3.7666593851012564</v>
       </c>
       <c r="E269" s="5">
         <v>2.4555246352388815</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>320.96805016000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.94726256000001285</v>
       </c>
       <c r="D270" s="5">
         <v>3.6104049182110742</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>321.98102770000003</v>
       </c>
       <c r="C271" s="5">
         <v>1.0129775400000085</v>
       </c>
       <c r="D271" s="5">
         <v>3.8536439068542316</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>323.48781692</v>
       </c>
       <c r="C272" s="5">
         <v>1.5067892199999733</v>
       </c>
       <c r="D272" s="5">
         <v>5.7625131627619286</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>323.82127824999998</v>
       </c>
       <c r="C273" s="5">
         <v>0.33346132999997735</v>
       </c>
       <c r="D273" s="5">
         <v>1.2440348228939246</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>325.17985683000001</v>
       </c>
       <c r="C274" s="5">
         <v>1.3585785800000281</v>
       </c>
       <c r="D274" s="5">
         <v>5.1523620507191614</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>326.93263632999998</v>
       </c>
       <c r="C275" s="5">
         <v>1.7527794999999742</v>
       </c>
       <c r="D275" s="5">
         <v>6.6634661839597875</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>327.09745049000003</v>
       </c>
       <c r="C276" s="5">
         <v>0.16481416000004856</v>
       </c>
       <c r="D276" s="5">
         <v>0.60662737143943879</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>328.65616319999998</v>
       </c>
       <c r="C277" s="5">
         <v>1.558712709999952</v>
       </c>
       <c r="D277" s="5">
         <v>5.8706212720504913</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>330.06452386000001</v>
       </c>
       <c r="C278" s="5">
         <v>1.408360660000028</v>
       </c>
       <c r="D278" s="5">
         <v>5.2651958714737601</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>330.94394659</v>
       </c>
       <c r="C279" s="5">
         <v>0.8794227299999875</v>
       </c>
       <c r="D279" s="5">
         <v>3.2445477630278718</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>331.84434527000002</v>
       </c>
       <c r="C280" s="5">
         <v>0.90039868000002343</v>
       </c>
       <c r="D280" s="5">
         <v>3.3141384364067772</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>333.09522063999998</v>
       </c>
       <c r="C281" s="5">
         <v>1.2508753699999602</v>
       </c>
       <c r="D281" s="5">
         <v>4.6183238522284009</v>
       </c>
       <c r="E281" s="5">
         <v>4.0854949261427187</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>333.41631682000002</v>
       </c>
       <c r="C282" s="5">
         <v>0.32109618000004048</v>
       </c>
       <c r="D282" s="5">
         <v>1.1629253874031908</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>335.23980168000003</v>
       </c>
       <c r="C283" s="5">
         <v>1.8234848600000078</v>
       </c>
       <c r="D283" s="5">
         <v>6.7639676822828676</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>335.98852204999997</v>
       </c>
       <c r="C284" s="5">
         <v>0.74872036999994407</v>
       </c>
       <c r="D284" s="5">
         <v>2.7132322040258172</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>336.63359538999998</v>
       </c>
       <c r="C285" s="5">
         <v>0.64507334000001038</v>
       </c>
       <c r="D285" s="5">
         <v>2.3283968131831756</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>337.75783414</v>
       </c>
       <c r="C286" s="5">
         <v>1.1242387500000177</v>
       </c>
       <c r="D286" s="5">
         <v>4.0820185193281233</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>338.43802720000002</v>
       </c>
       <c r="C287" s="5">
         <v>0.68019306000002189</v>
       </c>
       <c r="D287" s="5">
         <v>2.4435653912594502</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>339.15803011000003</v>
       </c>
       <c r="C288" s="5">
         <v>0.72000291000000516</v>
       </c>
       <c r="D288" s="5">
         <v>2.5829990765418032</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>340.96052501999998</v>
       </c>
       <c r="C289" s="5">
         <v>1.8024949099999503</v>
       </c>
       <c r="D289" s="5">
         <v>6.5673002522542712</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>341.29652213999998</v>
       </c>
       <c r="C290" s="5">
         <v>0.33599712000000181</v>
       </c>
       <c r="D290" s="5">
         <v>1.1889617943243946</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>343.35326635000001</v>
       </c>
       <c r="C291" s="5">
         <v>2.0567442100000335</v>
       </c>
       <c r="D291" s="5">
         <v>7.4760868076124032</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>344.79225749</v>
       </c>
       <c r="C292" s="5">
         <v>1.4389911399999846</v>
       </c>
       <c r="D292" s="5">
         <v>5.1467516489811516</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>344.45419170000002</v>
       </c>
       <c r="C293" s="5">
         <v>-0.33806578999997328</v>
       </c>
       <c r="D293" s="5">
         <v>-1.1702651900074135</v>
       </c>
       <c r="E293" s="5">
         <v>3.4101273017893341</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>344.77716081</v>
       </c>
       <c r="C294" s="5">
         <v>0.32296910999997408</v>
       </c>
       <c r="D294" s="5">
         <v>1.1309713759506623</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>345.27215482000003</v>
       </c>
       <c r="C295" s="5">
         <v>0.49499401000002763</v>
       </c>
       <c r="D295" s="5">
         <v>1.7365004123082173</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>346.01181043000003</v>
       </c>
       <c r="C296" s="5">
         <v>0.7396556099999998</v>
       </c>
       <c r="D296" s="5">
         <v>2.6011932494536039</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>348.06717767999999</v>
       </c>
       <c r="C297" s="5">
         <v>2.0553672499999607</v>
       </c>
       <c r="D297" s="5">
         <v>7.365756178602223</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>349.03819469000001</v>
       </c>
       <c r="C298" s="5">
         <v>0.97101701000002549</v>
       </c>
       <c r="D298" s="5">
         <v>3.3995344418581874</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>348.89141974</v>
       </c>
       <c r="C299" s="5">
         <v>-0.14677495000000818</v>
       </c>
       <c r="D299" s="5">
         <v>-0.50344964083746113</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>351.03354496999998</v>
       </c>
       <c r="C300" s="5">
         <v>2.1421252299999765</v>
       </c>
       <c r="D300" s="5">
         <v>7.6217303757391663</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>352.25219909999998</v>
       </c>
       <c r="C301" s="5">
         <v>1.2186541300000044</v>
       </c>
       <c r="D301" s="5">
         <v>4.2464125229356275</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>353.20274046999998</v>
       </c>
       <c r="C302" s="5">
         <v>0.95054136999999628</v>
       </c>
       <c r="D302" s="5">
         <v>3.2866562309113112</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>356.57795003000001</v>
       </c>
       <c r="C303" s="5">
         <v>3.3752095600000303</v>
       </c>
       <c r="D303" s="5">
         <v>12.089525773115373</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>357.78228273000002</v>
       </c>
       <c r="C304" s="5">
         <v>1.204332700000009</v>
       </c>
       <c r="D304" s="5">
         <v>4.1291110807313736</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>358.80204170000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.019758969999998</v>
       </c>
       <c r="D305" s="5">
         <v>3.4743960599598278</v>
       </c>
       <c r="E305" s="5">
         <v>4.1653869645738473</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>361.01488488000001</v>
       </c>
       <c r="C306" s="5">
         <v>2.212843179999993</v>
       </c>
       <c r="D306" s="5">
         <v>7.6570398861448341</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>362.25770096999997</v>
       </c>
       <c r="C307" s="5">
         <v>1.2428160899999625</v>
       </c>
       <c r="D307" s="5">
         <v>4.2101969809411166</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>363.75657690000003</v>
       </c>
       <c r="C308" s="5">
         <v>1.4988759300000538</v>
       </c>
       <c r="D308" s="5">
         <v>5.0796778925068287</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>364.19900073000002</v>
       </c>
       <c r="C309" s="5">
         <v>0.44242382999999563</v>
       </c>
       <c r="D309" s="5">
         <v>1.4693191927403815</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>364.67158768000002</v>
       </c>
       <c r="C310" s="5">
         <v>0.47258694999999307</v>
       </c>
       <c r="D310" s="5">
         <v>1.5682888376698179</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>364.59905232</v>
       </c>
       <c r="C311" s="5">
         <v>-7.253536000001759E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-0.23842623092102944</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>366.65903906</v>
       </c>
       <c r="C312" s="5">
         <v>2.0599867399999994</v>
       </c>
       <c r="D312" s="5">
         <v>6.9947147025205991</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>366.92589673999998</v>
       </c>
       <c r="C313" s="5">
         <v>0.26685767999998689</v>
       </c>
       <c r="D313" s="5">
         <v>0.87687512847387517</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>368.00334856000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.0774518200000216</v>
       </c>
       <c r="D314" s="5">
         <v>3.5811847105996497</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>369.50524581000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.5018972500000132</v>
       </c>
       <c r="D315" s="5">
         <v>5.0088869646326639</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>370.39812424000002</v>
       </c>
       <c r="C316" s="5">
         <v>0.89287842999999611</v>
       </c>
       <c r="D316" s="5">
         <v>2.9385492830732884</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>371.01137504000002</v>
       </c>
       <c r="C317" s="5">
         <v>0.61325080000000298</v>
       </c>
       <c r="D317" s="5">
         <v>2.0049757657005784</v>
       </c>
       <c r="E317" s="5">
         <v>3.4028048675956102</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>372.51001144000003</v>
       </c>
       <c r="C318" s="5">
         <v>1.4986364000000094</v>
       </c>
       <c r="D318" s="5">
         <v>4.9563427336321686</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>373.17587318</v>
       </c>
       <c r="C319" s="5">
         <v>0.66586173999996845</v>
       </c>
       <c r="D319" s="5">
         <v>2.1662144981927201</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>373.48073999000002</v>
       </c>
       <c r="C320" s="5">
         <v>0.30486681000002136</v>
       </c>
       <c r="D320" s="5">
         <v>0.98475943766793694</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>374.49398055</v>
       </c>
       <c r="C321" s="5">
         <v>1.0132405599999856</v>
       </c>
       <c r="D321" s="5">
         <v>3.3045784410797419</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>375.29046018000003</v>
       </c>
       <c r="C322" s="5">
         <v>0.79647963000002164</v>
       </c>
       <c r="D322" s="5">
         <v>2.5822454250264526</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>375.93077921999998</v>
       </c>
       <c r="C323" s="5">
         <v>0.64031903999995166</v>
       </c>
       <c r="D323" s="5">
         <v>2.066758047561712</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>377.96466781999999</v>
       </c>
       <c r="C324" s="5">
         <v>2.0338886000000116</v>
       </c>
       <c r="D324" s="5">
         <v>6.6890448956828497</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>379.55924429999999</v>
       </c>
       <c r="C325" s="5">
         <v>1.5945764800000006</v>
       </c>
       <c r="D325" s="5">
         <v>5.1817599593256825</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>380.60558355000001</v>
       </c>
       <c r="C326" s="5">
         <v>1.0463392500000168</v>
       </c>
       <c r="D326" s="5">
         <v>3.3586867477375826</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>380.5834284</v>
       </c>
       <c r="C327" s="5">
         <v>-2.2155150000003232E-2</v>
       </c>
       <c r="D327" s="5">
         <v>-6.9829952747901824E-2</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>381.27165592</v>
       </c>
       <c r="C328" s="5">
         <v>0.68822751999999809</v>
       </c>
       <c r="D328" s="5">
         <v>2.1917318035689748</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>382.44283827999999</v>
       </c>
       <c r="C329" s="5">
         <v>1.1711823599999889</v>
       </c>
       <c r="D329" s="5">
         <v>3.7490536532140739</v>
       </c>
       <c r="E329" s="5">
         <v>3.0811624680691985</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>382.59517671999998</v>
       </c>
       <c r="C330" s="5">
         <v>0.15233843999999408</v>
       </c>
       <c r="D330" s="5">
         <v>0.47904454278622222</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>383.53044055999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.93526384000000462</v>
       </c>
       <c r="D331" s="5">
         <v>2.9731939594599854</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>384.40551422999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.87507367000000613</v>
       </c>
       <c r="D332" s="5">
         <v>2.7725743193563357</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>385.47876624000003</v>
       </c>
       <c r="C333" s="5">
         <v>1.0732520100000329</v>
       </c>
       <c r="D333" s="5">
         <v>3.402304230837494</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>386.88251492000001</v>
       </c>
       <c r="C334" s="5">
         <v>1.4037486799999783</v>
       </c>
       <c r="D334" s="5">
         <v>4.4584804611567996</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>388.00989425</v>
       </c>
       <c r="C335" s="5">
         <v>1.1273793299999966</v>
       </c>
       <c r="D335" s="5">
         <v>3.5534029562992009</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>385.84671522000002</v>
       </c>
       <c r="C336" s="5">
         <v>-2.1631790299999807</v>
       </c>
       <c r="D336" s="5">
         <v>-6.4887019386320581</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>385.87591687999998</v>
       </c>
       <c r="C337" s="5">
         <v>2.9201659999955609E-2</v>
       </c>
       <c r="D337" s="5">
         <v>9.0856240486525408E-2</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>383.87189003999998</v>
       </c>
       <c r="C338" s="5">
         <v>-2.0040268399999945</v>
       </c>
       <c r="D338" s="5">
         <v>-6.0571700034320326</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>385.72378639999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.851896360000012</v>
       </c>
       <c r="D339" s="5">
         <v>5.945209359341308</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>386.51846122000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.79467482000001155</v>
       </c>
       <c r="D340" s="5">
         <v>2.5004677117977048</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>387.94657154999999</v>
       </c>
       <c r="C341" s="5">
         <v>1.4281103299999813</v>
       </c>
       <c r="D341" s="5">
         <v>4.5249853705137122</v>
       </c>
       <c r="E341" s="5">
         <v>1.4390995775349191</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>387.99681554</v>
       </c>
       <c r="C342" s="5">
         <v>5.0243990000012673E-2</v>
       </c>
       <c r="D342" s="5">
         <v>0.15552593760423949</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>390.10684320000001</v>
       </c>
       <c r="C343" s="5">
         <v>2.1100276600000143</v>
       </c>
       <c r="D343" s="5">
         <v>6.7246871949950826</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>391.63116286000002</v>
       </c>
       <c r="C344" s="5">
         <v>1.5243196600000033</v>
       </c>
       <c r="D344" s="5">
         <v>4.7910233405799918</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>391.62281614</v>
       </c>
       <c r="C345" s="5">
         <v>-8.3467200000200137E-3</v>
       </c>
       <c r="D345" s="5">
         <v>-2.5572249992600327E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>392.89104773000003</v>
       </c>
       <c r="C346" s="5">
         <v>1.2682315900000276</v>
       </c>
       <c r="D346" s="5">
         <v>3.9560492140061854</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>394.66146351999998</v>
       </c>
       <c r="C347" s="5">
         <v>1.7704157899999586</v>
       </c>
       <c r="D347" s="5">
         <v>5.54339634922425</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>394.43455942999998</v>
       </c>
       <c r="C348" s="5">
         <v>-0.226904090000005</v>
       </c>
       <c r="D348" s="5">
         <v>-0.68774273550769038</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>395.87662603000001</v>
       </c>
       <c r="C349" s="5">
         <v>1.4420666000000324</v>
       </c>
       <c r="D349" s="5">
         <v>4.4765456587466224</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>396.39286220000002</v>
       </c>
       <c r="C350" s="5">
         <v>0.51623617000001332</v>
       </c>
       <c r="D350" s="5">
         <v>1.5761117984200546</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>397.35716466000002</v>
       </c>
       <c r="C351" s="5">
         <v>0.96430245999999897</v>
       </c>
       <c r="D351" s="5">
         <v>2.9586098270464767</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>398.20213524000002</v>
       </c>
       <c r="C352" s="5">
         <v>0.8449705799999947</v>
       </c>
       <c r="D352" s="5">
         <v>2.5818286298979531</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>399.62628526999998</v>
       </c>
       <c r="C353" s="5">
         <v>1.4241500299999643</v>
       </c>
       <c r="D353" s="5">
         <v>4.3771751400661696</v>
       </c>
       <c r="E353" s="5">
         <v>3.0106500679552228</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>399.43378942999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.19249583999999231</v>
       </c>
       <c r="D354" s="5">
         <v>-0.57649865530451372</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>401.04452049999998</v>
       </c>
       <c r="C355" s="5">
         <v>1.6107310699999857</v>
       </c>
       <c r="D355" s="5">
         <v>4.9478236942871456</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>401.59778850999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.55326801000001069</v>
       </c>
       <c r="D356" s="5">
         <v>1.6681001770344039</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>402.99290199000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.3951134800000204</v>
       </c>
       <c r="D357" s="5">
         <v>4.2492673024857819</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>404.88337851</v>
       </c>
       <c r="C358" s="5">
         <v>1.8904765199999929</v>
       </c>
       <c r="D358" s="5">
         <v>5.7768467567479664</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>404.51020065</v>
       </c>
       <c r="C359" s="5">
         <v>-0.37317785999999842</v>
       </c>
       <c r="D359" s="5">
         <v>-1.1004410450102475</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>404.25592339000002</v>
       </c>
       <c r="C360" s="5">
         <v>-0.25427725999998074</v>
       </c>
       <c r="D360" s="5">
         <v>-0.75172387403402707</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>406.51260827999999</v>
       </c>
       <c r="C361" s="5">
         <v>2.2566848899999741</v>
       </c>
       <c r="D361" s="5">
         <v>6.908327462240571</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>407.20869563000002</v>
       </c>
       <c r="C362" s="5">
         <v>0.69608735000002753</v>
       </c>
       <c r="D362" s="5">
         <v>2.0742694456179267</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>406.74076889000003</v>
       </c>
       <c r="C363" s="5">
         <v>-0.46792673999999579</v>
       </c>
       <c r="D363" s="5">
         <v>-1.3702478438457066</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>408.02253331999998</v>
       </c>
       <c r="C364" s="5">
         <v>1.2817644299999529</v>
       </c>
       <c r="D364" s="5">
         <v>3.8478028090537908</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>408.07538402</v>
       </c>
       <c r="C365" s="5">
         <v>5.2850700000021789E-2</v>
       </c>
       <c r="D365" s="5">
         <v>0.15554543167644042</v>
       </c>
       <c r="E365" s="5">
         <v>2.1142500034229572</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>414.31794738999997</v>
       </c>
       <c r="C366" s="5">
         <v>6.2425633699999707</v>
       </c>
       <c r="D366" s="5">
         <v>19.983128388178105</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>415.05238243000002</v>
       </c>
       <c r="C367" s="5">
         <v>0.73443504000005078</v>
       </c>
       <c r="D367" s="5">
         <v>2.1480253914006209</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>412.77441530999999</v>
       </c>
       <c r="C368" s="5">
         <v>-2.277967120000028</v>
       </c>
       <c r="D368" s="5">
         <v>-6.3908465378622603</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>369.33746760999998</v>
       </c>
       <c r="C369" s="5">
         <v>-43.436947700000019</v>
       </c>
       <c r="D369" s="5">
         <v>-73.665374041826169</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>384.07211257</v>
       </c>
       <c r="C370" s="5">
         <v>14.734644960000026</v>
       </c>
       <c r="D370" s="5">
         <v>59.90899204479652</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>391.94230384999997</v>
       </c>
       <c r="C371" s="5">
         <v>7.8701912799999718</v>
       </c>
       <c r="D371" s="5">
         <v>27.559380745229191</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>391.25256001000002</v>
       </c>
       <c r="C372" s="5">
         <v>-0.6897438399999487</v>
       </c>
       <c r="D372" s="5">
         <v>-2.0914512430129095</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>392.20831635000002</v>
       </c>
       <c r="C373" s="5">
         <v>0.95575633999999354</v>
       </c>
       <c r="D373" s="5">
         <v>2.9710809038855146</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>392.76590479999999</v>
       </c>
       <c r="C374" s="5">
         <v>0.55758844999996882</v>
       </c>
       <c r="D374" s="5">
         <v>1.7193996840976666</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>398.34593303000003</v>
       </c>
       <c r="C375" s="5">
         <v>5.580028230000039</v>
       </c>
       <c r="D375" s="5">
         <v>18.445695905461879</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>400.32301520999999</v>
       </c>
       <c r="C376" s="5">
         <v>1.977082179999968</v>
       </c>
       <c r="D376" s="5">
         <v>6.1211771845082863</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>401.68420499000001</v>
       </c>
       <c r="C377" s="5">
         <v>1.3611897800000179</v>
       </c>
       <c r="D377" s="5">
         <v>4.157452140066531</v>
       </c>
       <c r="E377" s="5">
         <v>-1.5661760743908903</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>403.41047809000003</v>
       </c>
       <c r="C378" s="5">
         <v>1.7262731000000144</v>
       </c>
       <c r="D378" s="5">
         <v>5.2807655741240245</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>402.15247090999998</v>
       </c>
       <c r="C379" s="5">
         <v>-1.2580071800000496</v>
       </c>
       <c r="D379" s="5">
         <v>-3.6785956540223763</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>404.47824450000002</v>
       </c>
       <c r="C380" s="5">
         <v>2.3257735900000398</v>
       </c>
       <c r="D380" s="5">
         <v>7.1650352199738476</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>405.07260104</v>
       </c>
       <c r="C381" s="5">
         <v>0.59435653999997839</v>
       </c>
       <c r="D381" s="5">
         <v>1.7776491964649699</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>405.82351647000002</v>
       </c>
       <c r="C382" s="5">
         <v>0.75091543000002048</v>
       </c>
       <c r="D382" s="5">
         <v>2.2473574691675768</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>407.42858447999998</v>
       </c>
       <c r="C383" s="5">
         <v>1.6050680099999681</v>
       </c>
       <c r="D383" s="5">
         <v>4.8507217472524955</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>409.85086954000002</v>
       </c>
       <c r="C384" s="5">
         <v>2.4222850600000356</v>
       </c>
       <c r="D384" s="5">
         <v>7.3723328338666017</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>410.17701127999999</v>
       </c>
       <c r="C385" s="5">
         <v>0.32614173999996865</v>
       </c>
       <c r="D385" s="5">
         <v>0.95909894123120676</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>408.68969240000001</v>
       </c>
       <c r="C386" s="5">
         <v>-1.4873188799999753</v>
       </c>
       <c r="D386" s="5">
         <v>-4.2655122340585327</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>414.77297743000003</v>
       </c>
       <c r="C387" s="5">
         <v>6.0832850300000132</v>
       </c>
       <c r="D387" s="5">
         <v>19.399150591147386</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>415.66494905000002</v>
       </c>
       <c r="C388" s="5">
         <v>0.89197161999999253</v>
       </c>
       <c r="D388" s="5">
         <v>2.6113494590646935</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>418.16831493000001</v>
       </c>
       <c r="C389" s="5">
         <v>2.5033658799999898</v>
       </c>
       <c r="D389" s="5">
         <v>7.4713299208797768</v>
       </c>
       <c r="E389" s="5">
         <v>4.1037486003240753</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>416.64795430999999</v>
       </c>
       <c r="C390" s="5">
         <v>-1.5203606200000195</v>
       </c>
       <c r="D390" s="5">
         <v>-4.2767196920557193</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>417.47580969000001</v>
       </c>
       <c r="C391" s="5">
         <v>0.82785538000001679</v>
       </c>
       <c r="D391" s="5">
         <v>2.410560321001598</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>418.85046842999998</v>
       </c>
       <c r="C392" s="5">
         <v>1.3746587399999726</v>
       </c>
       <c r="D392" s="5">
         <v>4.0236953027282141</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>420.86992648</v>
       </c>
       <c r="C393" s="5">
         <v>2.0194580500000257</v>
       </c>
       <c r="D393" s="5">
         <v>5.9416330540273288</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>421.45013401</v>
       </c>
       <c r="C394" s="5">
         <v>0.58020752999999559</v>
       </c>
       <c r="D394" s="5">
         <v>1.666910514251696</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>422.21234081</v>
       </c>
       <c r="C395" s="5">
         <v>0.76220680000000129</v>
       </c>
       <c r="D395" s="5">
         <v>2.1919584364293421</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>426.98885852000001</v>
       </c>
       <c r="C396" s="5">
         <v>4.7765177100000074</v>
       </c>
       <c r="D396" s="5">
         <v>14.45306817368548</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>428.00566793000002</v>
       </c>
       <c r="C397" s="5">
         <v>1.0168094100000076</v>
       </c>
       <c r="D397" s="5">
         <v>2.8953446883135836</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>430.22818640999998</v>
       </c>
       <c r="C398" s="5">
         <v>2.2225184799999624</v>
       </c>
       <c r="D398" s="5">
         <v>6.4123598516910629</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>434.90811767000002</v>
       </c>
       <c r="C399" s="5">
         <v>4.6799312600000462</v>
       </c>
       <c r="D399" s="5">
         <v>13.863321889609615</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>435.9881967</v>
       </c>
       <c r="C400" s="5">
         <v>1.080079029999979</v>
       </c>
       <c r="D400" s="5">
         <v>3.0212028485193221</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>437.03013256000003</v>
       </c>
       <c r="C401" s="5">
         <v>1.0419358600000237</v>
       </c>
       <c r="D401" s="5">
         <v>2.9057872756725445</v>
       </c>
       <c r="E401" s="5">
         <v>4.5105802990256239</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>439.27276068999998</v>
       </c>
       <c r="C402" s="5">
         <v>2.2426281299999573</v>
       </c>
       <c r="D402" s="5">
         <v>6.3346237191430843</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>441.58477135999999</v>
       </c>
       <c r="C403" s="5">
         <v>2.3120106700000065</v>
       </c>
       <c r="D403" s="5">
         <v>6.5020018816556169</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>443.16469598999998</v>
       </c>
       <c r="C404" s="5">
         <v>1.5799246299999936</v>
       </c>
       <c r="D404" s="5">
         <v>4.3789240010730035</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>444.59297513000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.4282791400000292</v>
       </c>
       <c r="D405" s="5">
         <v>3.9367868242595305</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>446.74965323999999</v>
       </c>
       <c r="C406" s="5">
         <v>2.156678109999973</v>
       </c>
       <c r="D406" s="5">
         <v>5.9789308215767001</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>448.17807234000003</v>
       </c>
       <c r="C407" s="5">
         <v>1.4284191000000419</v>
       </c>
       <c r="D407" s="5">
         <v>3.9050278126275373</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>448.13864891999998</v>
       </c>
       <c r="C408" s="5">
         <v>-3.9423420000048282E-2</v>
       </c>
       <c r="D408" s="5">
         <v>-0.10550543620923003</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>450.98428003999999</v>
       </c>
       <c r="C409" s="5">
         <v>2.8456311200000073</v>
       </c>
       <c r="D409" s="5">
         <v>7.8917013253087642</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>452.18512347000001</v>
       </c>
       <c r="C410" s="5">
         <v>1.2008434300000204</v>
       </c>
       <c r="D410" s="5">
         <v>3.2424724242120284</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>453.41142388999998</v>
       </c>
       <c r="C411" s="5">
         <v>1.2263004199999727</v>
       </c>
       <c r="D411" s="5">
         <v>3.3033140587124032</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>453.65414964000001</v>
       </c>
       <c r="C412" s="5">
         <v>0.24272575000003371</v>
       </c>
       <c r="D412" s="5">
         <v>0.6442934907251896</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>455.67637373000002</v>
       </c>
       <c r="C413" s="5">
         <v>2.0222240900000088</v>
       </c>
       <c r="D413" s="5">
         <v>5.4822742504817779</v>
       </c>
       <c r="E413" s="5">
         <v>4.2665802151388377</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>455.71897977999998</v>
       </c>
       <c r="C414" s="5">
         <v>4.260604999996076E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.11225853155738541</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>456.12722385000001</v>
       </c>
       <c r="C415" s="5">
         <v>0.40824407000002338</v>
       </c>
       <c r="D415" s="5">
         <v>1.0803013398238415</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>456.83720015</v>
       </c>
       <c r="C416" s="5">
         <v>0.7099762999999939</v>
       </c>
       <c r="D416" s="5">
         <v>1.8839112265952584</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.18195664000001</v>
       </c>
       <c r="C417" s="5">
         <v>1.3447564900000089</v>
       </c>
       <c r="D417" s="5">
         <v>3.5901009205542955</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>458.74772617000002</v>
       </c>
       <c r="C418" s="5">
         <v>0.5657695300000114</v>
       </c>
       <c r="D418" s="5">
         <v>1.4918818839737558</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>460.17428079000001</v>
       </c>
       <c r="C419" s="5">
         <v>1.4265546199999903</v>
       </c>
       <c r="D419" s="5">
         <v>3.7960940853035474</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>456.38175648999999</v>
       </c>
       <c r="C420" s="5">
         <v>-3.7925243000000251</v>
       </c>
       <c r="D420" s="5">
         <v>-9.4535976451053614</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>461.10367681999998</v>
       </c>
       <c r="C421" s="5">
         <v>4.721920329999989</v>
       </c>
       <c r="D421" s="5">
         <v>13.147175544071676</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>461.50953129999999</v>
       </c>
       <c r="C422" s="5">
         <v>0.40585448000001634</v>
       </c>
       <c r="D422" s="5">
         <v>1.0613448081673305</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>462.5725893</v>
       </c>
       <c r="C423" s="5">
         <v>1.0630580000000123</v>
       </c>
       <c r="D423" s="5">
         <v>2.799412752385666</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>463.48698323999997</v>
       </c>
       <c r="C424" s="5">
         <v>0.9143939399999681</v>
       </c>
       <c r="D424" s="5">
         <v>2.3980699344990919</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>463.28650547000001</v>
       </c>
       <c r="C425" s="5">
         <v>-0.20047776999996358</v>
       </c>
       <c r="D425" s="5">
         <v>-0.51781783989908181</v>
       </c>
       <c r="E425" s="5">
         <v>1.6700738020947181</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>466.09995587999998</v>
       </c>
       <c r="C426" s="5">
         <v>2.8134504099999731</v>
       </c>
       <c r="D426" s="5">
         <v>7.535767205742383</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>466.82178177999998</v>
       </c>
       <c r="C427" s="5">
         <v>0.72182589999999891</v>
       </c>
       <c r="D427" s="5">
         <v>1.8742914202910077</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>466.99619283999999</v>
       </c>
       <c r="C428" s="5">
         <v>0.17441106000001128</v>
       </c>
       <c r="D428" s="5">
         <v>0.44925898477656823</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>466.97354386000001</v>
       </c>
       <c r="C429" s="5">
         <v>-2.2648979999985386E-2</v>
       </c>
       <c r="D429" s="5">
         <v>-5.818361639198244E-2</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>467.58658313000001</v>
       </c>
       <c r="C430" s="5">
         <v>0.61303927000000158</v>
       </c>
       <c r="D430" s="5">
         <v>1.5867752711895999</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>467.45455764000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.13202548999998953</v>
       </c>
       <c r="D431" s="5">
         <v>-0.33830051972651987</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>468.71962440999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.2650667699999758</v>
       </c>
       <c r="D432" s="5">
         <v>3.2963229816964867</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>469.74510751999998</v>
       </c>
       <c r="C433" s="5">
         <v>1.0254831099999819</v>
       </c>
       <c r="D433" s="5">
         <v>2.6572302449696883</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>469.57035397999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.17475353999998333</v>
       </c>
       <c r="D434" s="5">
         <v>-0.44550906622704556</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>469.39204271</v>
       </c>
       <c r="C435" s="5">
         <v>-0.17831126999999469</v>
       </c>
       <c r="D435" s="5">
         <v>-0.4547288753403711</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>470.11753415999999</v>
       </c>
       <c r="C436" s="5">
         <v>0.72549144999999271</v>
       </c>
       <c r="D436" s="5">
         <v>1.8705657990818914</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>472.67295687000001</v>
       </c>
       <c r="C437" s="5">
         <v>2.5554227100000162</v>
       </c>
       <c r="D437" s="5">
         <v>6.7214391553509056</v>
       </c>
       <c r="E437" s="5">
         <v>2.0260575883766618</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>473.55412811000002</v>
       </c>
       <c r="C438" s="5">
         <v>0.88117124000001468</v>
       </c>
       <c r="D438" s="5">
         <v>2.2601568138217454</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>473.93735164999998</v>
       </c>
       <c r="C439" s="5">
         <v>0.38322353999996039</v>
       </c>
       <c r="D439" s="5">
         <v>0.97543357196052671</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>474.28792943000002</v>
+        <v>474.46560239000002</v>
       </c>
       <c r="C440" s="5">
-        <v>0.35057778000003736</v>
+        <v>0.52825074000003269</v>
       </c>
       <c r="D440" s="5">
-        <v>0.89127628443712581</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3457503691252315</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>474.19796488999998</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.26763750000003483</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-0.67480228463349112</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>