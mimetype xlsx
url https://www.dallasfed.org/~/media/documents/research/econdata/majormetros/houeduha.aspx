--- v6 (2026-06-01)
+++ v7 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2EBCA580-024F-41FE-9767-C747DB190D49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1311FEF3-E795-47F2-B12D-D056394B467C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3019EEEF-E6D5-4E8A-9201-22C7C0C116CF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{955D3F3A-98D0-4975-A2D1-A5F61CB47E33}"/>
   </bookViews>
   <sheets>
     <sheet name="houeduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Education and Health Services Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A041B719-E9A4-4E19-ACFC-6712392AAE7A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F44F30E-4B33-4885-97C9-D7EE0DDDF2F4}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>167.01344743000001</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>167.01337247999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>158.62012086999999</v>
+        <v>158.62021440000001</v>
       </c>
       <c r="C7" s="5">
-        <v>-8.3933265600000198</v>
+        <v>-8.3931580799999779</v>
       </c>
       <c r="D7" s="5">
-        <v>-46.138055291039457</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>-46.137384114918845</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>159.72365665000001</v>
+        <v>159.72372995000001</v>
       </c>
       <c r="C8" s="5">
-        <v>1.1035357800000156</v>
+        <v>1.1035155499999973</v>
       </c>
       <c r="D8" s="5">
-        <v>8.6754914141095263</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>8.6753209283746848</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>159.43412151000001</v>
+        <v>159.43413269000001</v>
       </c>
       <c r="C9" s="5">
-        <v>-0.28953513999999814</v>
+        <v>-0.28959725999999364</v>
       </c>
       <c r="D9" s="5">
-        <v>-2.153713645402211</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>-2.1541701495224608</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>159.78595511</v>
+        <v>159.78579790000001</v>
       </c>
       <c r="C10" s="5">
-        <v>0.35183359999999197</v>
+        <v>0.35166520999999307</v>
       </c>
       <c r="D10" s="5">
-        <v>2.6804960574348558</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>2.6791973600201358</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>161.01909678000001</v>
+        <v>161.01907965000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.2331416700000091</v>
+        <v>1.2332817500000033</v>
       </c>
       <c r="D11" s="5">
-        <v>9.6643322448010984</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>9.6654870087924181</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>161.8118303</v>
+        <v>161.81181387999999</v>
       </c>
       <c r="C12" s="5">
-        <v>0.79273351999998454</v>
+        <v>0.79273422999997933</v>
       </c>
       <c r="D12" s="5">
-        <v>6.0704985014712998</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>6.0705047498777143</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>162.34405129000001</v>
+        <v>162.34406092</v>
       </c>
       <c r="C13" s="5">
-        <v>0.53222099000001322</v>
+        <v>0.53224704000001566</v>
       </c>
       <c r="D13" s="5">
-        <v>4.0191524275837276</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>4.0193531360964263</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>163.61014202999999</v>
+        <v>163.60983833</v>
       </c>
       <c r="C14" s="5">
-        <v>1.2660907399999815</v>
+        <v>1.2657774099999983</v>
       </c>
       <c r="D14" s="5">
-        <v>9.7706169235819438</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>9.7680936834059438</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>163.41541620999999</v>
+        <v>163.41561917999999</v>
       </c>
       <c r="C15" s="5">
-        <v>-0.19472582000000216</v>
+        <v>-0.19421915000000922</v>
       </c>
       <c r="D15" s="5">
-        <v>-1.4189060836391265</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-1.4152408191789423</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>163.99977172000001</v>
+        <v>163.99986104000001</v>
       </c>
       <c r="C16" s="5">
-        <v>0.58435551000002306</v>
+        <v>0.5842418600000201</v>
       </c>
       <c r="D16" s="5">
-        <v>4.3764758906139622</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>4.3756023711927439</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>164.31735401</v>
+        <v>164.31743725999999</v>
       </c>
       <c r="C17" s="5">
-        <v>0.31758228999999005</v>
+        <v>0.31757621999997809</v>
       </c>
       <c r="D17" s="5">
-        <v>2.3486862476683967</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>2.3486395848726582</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>163.78952035</v>
+        <v>163.78946601000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-0.52783365999999887</v>
+        <v>-0.52797124999997891</v>
       </c>
       <c r="D18" s="5">
-        <v>-3.7873584667555749</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-3.788326448121726</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>165.06747845000001</v>
+        <v>165.06757139000001</v>
       </c>
       <c r="C19" s="5">
-        <v>1.2779581000000064</v>
+        <v>1.2781053799999995</v>
       </c>
       <c r="D19" s="5">
-        <v>9.7753605264451657</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>9.7765392693566646</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>165.26453054999999</v>
+        <v>165.26461398999999</v>
       </c>
       <c r="C20" s="5">
-        <v>0.19705209999997919</v>
+        <v>0.19704259999997475</v>
       </c>
       <c r="D20" s="5">
-        <v>1.4419633901443074</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1.441892597992589</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>165.60269058</v>
+        <v>165.60271828</v>
       </c>
       <c r="C21" s="5">
-        <v>0.3381600300000116</v>
+        <v>0.33810429000001818</v>
       </c>
       <c r="D21" s="5">
-        <v>2.4832315393589655</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>2.4828163360296696</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>166.58792238999999</v>
+        <v>166.58774432999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.98523180999998772</v>
+        <v>0.98502604999998766</v>
       </c>
       <c r="D22" s="5">
-        <v>7.3775473574118511</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>7.3759545735876841</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>166.77201805999999</v>
+        <v>166.77196864999999</v>
       </c>
       <c r="C23" s="5">
-        <v>0.18409567000000493</v>
+        <v>0.18422431999999844</v>
       </c>
       <c r="D23" s="5">
-        <v>1.3342053001535348</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.3351447854444753</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>166.35298351</v>
+        <v>166.35294686</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.41903454999999212</v>
+        <v>-0.41902178999998796</v>
       </c>
       <c r="D24" s="5">
-        <v>-2.9738223999260516</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-2.9737339608091995</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>166.84067897</v>
+        <v>166.84063735999999</v>
       </c>
       <c r="C25" s="5">
-        <v>0.48769545999999764</v>
+        <v>0.48769049999998515</v>
       </c>
       <c r="D25" s="5">
-        <v>3.5753123450506852</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>3.5752761952493994</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>166.86457351000001</v>
+        <v>166.86422429000001</v>
       </c>
       <c r="C26" s="5">
-        <v>2.3894540000014786E-2</v>
+        <v>2.3586930000021766E-2</v>
       </c>
       <c r="D26" s="5">
-        <v>0.1719966914761839</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>0.16978078628493432</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>168.75740017999999</v>
+        <v>168.75773989999999</v>
       </c>
       <c r="C27" s="5">
-        <v>1.8928266699999767</v>
+        <v>1.8935156099999801</v>
       </c>
       <c r="D27" s="5">
-        <v>14.494388165848227</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>14.500029538116067</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>169.38112081</v>
+        <v>169.38121792999999</v>
       </c>
       <c r="C28" s="5">
-        <v>0.62372063000000821</v>
+        <v>0.62347803000000113</v>
       </c>
       <c r="D28" s="5">
-        <v>4.5264290217699177</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>4.5246232171377354</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>169.13558863</v>
+        <v>169.13567180999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-0.24553217999999788</v>
+        <v>-0.2455461200000002</v>
       </c>
       <c r="D29" s="5">
-        <v>-1.725699176204043</v>
+        <v>-1.7257953906295698</v>
       </c>
       <c r="E29" s="5">
-        <v>2.9322737388448816</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>2.9322722106334353</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>170.25963958</v>
+        <v>170.25963737999999</v>
       </c>
       <c r="C30" s="5">
-        <v>1.1240509499999973</v>
+        <v>1.1239655699999958</v>
       </c>
       <c r="D30" s="5">
-        <v>8.2730887148958487</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>8.2724329508246477</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>170.42352283</v>
+        <v>170.42362363999999</v>
       </c>
       <c r="C31" s="5">
-        <v>0.16388324999999782</v>
+        <v>0.16398626000000149</v>
       </c>
       <c r="D31" s="5">
-        <v>1.161193395803739</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>1.1619271581405632</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>170.35157826</v>
+        <v>170.35166677999999</v>
       </c>
       <c r="C32" s="5">
-        <v>-7.194456999999943E-2</v>
+        <v>-7.1956860000000233E-2</v>
       </c>
       <c r="D32" s="5">
-        <v>-0.50540742469867839</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-0.50549326269218042</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>171.34361741000001</v>
+        <v>171.34365511999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.99203915000001075</v>
+        <v>0.99198834000000602</v>
       </c>
       <c r="D33" s="5">
-        <v>7.2164045963455381</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>7.2160192007425961</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>171.94113712999999</v>
+        <v>171.94091882999999</v>
       </c>
       <c r="C34" s="5">
-        <v>0.59751971999997977</v>
+        <v>0.5972637099999929</v>
       </c>
       <c r="D34" s="5">
-        <v>4.2659146627487043</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>4.2640507734661215</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>172.52805175</v>
+        <v>172.52795356999999</v>
       </c>
       <c r="C35" s="5">
-        <v>0.58691462000001593</v>
+        <v>0.5870347400000071</v>
       </c>
       <c r="D35" s="5">
-        <v>4.1739381228157679</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>4.1748138805108637</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>172.89873216999999</v>
+        <v>172.89861923999999</v>
       </c>
       <c r="C36" s="5">
-        <v>0.37068041999998513</v>
+        <v>0.37066566999999395</v>
       </c>
       <c r="D36" s="5">
-        <v>2.608912970015731</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>2.6088094293768016</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>173.15281350999999</v>
+        <v>173.15267650999999</v>
       </c>
       <c r="C37" s="5">
-        <v>0.25408133999999905</v>
+        <v>0.25405727000000411</v>
       </c>
       <c r="D37" s="5">
-        <v>1.7777692106972554</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>1.7776006035528091</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>173.33705330999999</v>
+        <v>173.33664673999999</v>
       </c>
       <c r="C38" s="5">
-        <v>0.18423980000000029</v>
+        <v>0.1839702299999999</v>
       </c>
       <c r="D38" s="5">
-        <v>1.2843349038781593</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>1.2824457584347471</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>174.82233074999999</v>
+        <v>174.82283111999999</v>
       </c>
       <c r="C39" s="5">
-        <v>1.4852774400000044</v>
+        <v>1.4861843799999974</v>
       </c>
       <c r="D39" s="5">
-        <v>10.781173010140765</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>10.788096217718991</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>175.61211172</v>
+        <v>175.61226138000001</v>
       </c>
       <c r="C40" s="5">
-        <v>0.78978097000000957</v>
+        <v>0.78943026000001737</v>
       </c>
       <c r="D40" s="5">
-        <v>5.557892645213669</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>5.5553466954148645</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>176.78703110999999</v>
+        <v>176.78715732000001</v>
       </c>
       <c r="C41" s="5">
-        <v>1.1749193899999852</v>
+        <v>1.174895939999999</v>
       </c>
       <c r="D41" s="5">
-        <v>8.3306244952891628</v>
+        <v>8.3304446979981073</v>
       </c>
       <c r="E41" s="5">
-        <v>4.5238512733935865</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>4.5238744897027949</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>178.00576876</v>
+        <v>178.00585727000001</v>
       </c>
       <c r="C42" s="5">
-        <v>1.2187376500000084</v>
+        <v>1.2186999500000013</v>
       </c>
       <c r="D42" s="5">
-        <v>8.5935658693323766</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>8.5932835108435857</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>178.37941025000001</v>
+        <v>178.37954778</v>
       </c>
       <c r="C43" s="5">
-        <v>0.37364149000001134</v>
+        <v>0.37369050999998876</v>
       </c>
       <c r="D43" s="5">
-        <v>2.5481336232778373</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>2.5484705138994368</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>179.35006129999999</v>
+        <v>179.35017812000001</v>
       </c>
       <c r="C44" s="5">
-        <v>0.97065104999998653</v>
+        <v>0.9706303400000138</v>
       </c>
       <c r="D44" s="5">
-        <v>6.7288103105513919</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>6.7286570757270514</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>179.48195063</v>
+        <v>179.48195392</v>
       </c>
       <c r="C45" s="5">
-        <v>0.13188933000000702</v>
+        <v>0.13177579999998557</v>
       </c>
       <c r="D45" s="5">
-        <v>0.88602639459323118</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>0.88526004165896399</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>178.67191788</v>
+        <v>178.67166259000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.81003275000000485</v>
+        <v>-0.8102913299999841</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.2833738109391852</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-5.2850186283495137</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>179.2454855</v>
+        <v>179.24533423</v>
       </c>
       <c r="C47" s="5">
-        <v>0.57356762000000572</v>
+        <v>0.57367163999998638</v>
       </c>
       <c r="D47" s="5">
-        <v>3.9209540474414606</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.9216834431543113</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>180.46808736</v>
+        <v>180.46783239999999</v>
       </c>
       <c r="C48" s="5">
-        <v>1.2226018599999975</v>
+        <v>1.2224981699999944</v>
       </c>
       <c r="D48" s="5">
-        <v>8.499134037108135</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>8.4983934096407143</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>180.84638182</v>
+        <v>180.84602131</v>
       </c>
       <c r="C49" s="5">
-        <v>0.37829446000000644</v>
+        <v>0.37818891000000576</v>
       </c>
       <c r="D49" s="5">
-        <v>2.5446256802564404</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.543911122740794</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>181.33138851000001</v>
+        <v>181.33073897</v>
       </c>
       <c r="C50" s="5">
-        <v>0.48500669000000585</v>
+        <v>0.48471766000000116</v>
       </c>
       <c r="D50" s="5">
-        <v>3.2661423433095083</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>3.2641737726755826</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>180.71187674000001</v>
+        <v>180.71276284000001</v>
       </c>
       <c r="C51" s="5">
-        <v>-0.61951177000000257</v>
+        <v>-0.61797612999998819</v>
       </c>
       <c r="D51" s="5">
-        <v>-4.0235882183711773</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>-4.0138148953387081</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>180.74987454000001</v>
+        <v>180.75020875999999</v>
       </c>
       <c r="C52" s="5">
-        <v>3.7997799999999415E-2</v>
+        <v>3.7445919999981925E-2</v>
       </c>
       <c r="D52" s="5">
-        <v>0.25261277669379467</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>0.24893842462054838</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>181.04722169999999</v>
+        <v>181.04743970000001</v>
       </c>
       <c r="C53" s="5">
-        <v>0.29734715999998684</v>
+        <v>0.29723094000001993</v>
       </c>
       <c r="D53" s="5">
-        <v>1.9920501080790132</v>
+        <v>1.9912607320047071</v>
       </c>
       <c r="E53" s="5">
-        <v>2.4097868283953661</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>2.4098370292184423</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>180.67730746000001</v>
+        <v>180.67746226</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.36991423999998574</v>
+        <v>-0.36997744000001376</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.424464641844859</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-2.4248713310852321</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>180.70709152000001</v>
+        <v>180.70741401999999</v>
       </c>
       <c r="C55" s="5">
-        <v>2.9784059999997226E-2</v>
+        <v>2.9951759999988781E-2</v>
       </c>
       <c r="D55" s="5">
-        <v>0.1979955038309722</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>0.19911116906574655</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>180.96234856999999</v>
+        <v>180.96239338000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.25525704999998311</v>
+        <v>0.25497936000002142</v>
       </c>
       <c r="D56" s="5">
-        <v>1.7082860943839817</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.7064101626876438</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>181.93250982999999</v>
+        <v>181.93238688</v>
       </c>
       <c r="C57" s="5">
-        <v>0.97016125999999758</v>
+        <v>0.96999349999998685</v>
       </c>
       <c r="D57" s="5">
-        <v>6.6264725428132776</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>6.6252910160999212</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>182.48422772999999</v>
+        <v>182.48385755000001</v>
       </c>
       <c r="C58" s="5">
-        <v>0.55171789999999987</v>
+        <v>0.55147067000001471</v>
       </c>
       <c r="D58" s="5">
-        <v>3.7003632729540659</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>3.6986799053654096</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>182.83944554999999</v>
+        <v>182.8392236</v>
       </c>
       <c r="C59" s="5">
-        <v>0.35521782000000712</v>
+        <v>0.35536604999998644</v>
       </c>
       <c r="D59" s="5">
-        <v>2.3610518899590982</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>2.3620525605048792</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>184.53624747000001</v>
+        <v>184.53586773999999</v>
       </c>
       <c r="C60" s="5">
-        <v>1.6968019200000128</v>
+        <v>1.6966441399999894</v>
       </c>
       <c r="D60" s="5">
-        <v>11.722712799133772</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>11.721581481354381</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>185.20134390000001</v>
+        <v>185.20074919999999</v>
       </c>
       <c r="C61" s="5">
-        <v>0.66509643000000551</v>
+        <v>0.6648814600000037</v>
       </c>
       <c r="D61" s="5">
-        <v>4.4117524774631489</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>4.4103074080033888</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>185.71403766</v>
+        <v>185.71319087000001</v>
       </c>
       <c r="C62" s="5">
-        <v>0.51269375999999056</v>
+        <v>0.51244167000001539</v>
       </c>
       <c r="D62" s="5">
-        <v>3.3730145222621521</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>3.3713416916745453</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>184.29713254000001</v>
+        <v>184.29835689999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-1.4169051199999956</v>
+        <v>-1.4148339700000179</v>
       </c>
       <c r="D63" s="5">
-        <v>-8.7808227175873768</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-8.7685587133813137</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>184.64753188</v>
+        <v>184.64812957999999</v>
       </c>
       <c r="C64" s="5">
-        <v>0.35039933999999562</v>
+        <v>0.34977268000000095</v>
       </c>
       <c r="D64" s="5">
-        <v>2.3055385708007803</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.3013567240316668</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>185.27218823000001</v>
+        <v>185.27259244999999</v>
       </c>
       <c r="C65" s="5">
-        <v>0.6246563500000093</v>
+        <v>0.62446287000000211</v>
       </c>
       <c r="D65" s="5">
-        <v>4.1359510909877883</v>
+        <v>4.1346324730516359</v>
       </c>
       <c r="E65" s="5">
-        <v>2.3336268241668456</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>2.3337268712560366</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>185.89859931000001</v>
+        <v>185.89884534000001</v>
       </c>
       <c r="C66" s="5">
-        <v>0.6264110799999969</v>
+        <v>0.62625289000001771</v>
       </c>
       <c r="D66" s="5">
-        <v>4.1335415038668666</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>4.1324689780327661</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>186.49871472000001</v>
+        <v>186.49920351</v>
       </c>
       <c r="C67" s="5">
-        <v>0.60011541000000079</v>
+        <v>0.6003581699999927</v>
       </c>
       <c r="D67" s="5">
-        <v>3.9433495690371467</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.9449678672919708</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>187.08147568000001</v>
+        <v>187.08137722999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.58276096000000166</v>
+        <v>0.58217371999998591</v>
       </c>
       <c r="D68" s="5">
-        <v>3.8148127961071809</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.8108922655529121</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>187.53222736000001</v>
+        <v>187.53188394</v>
       </c>
       <c r="C69" s="5">
-        <v>0.45075167999999621</v>
+        <v>0.4505067100000133</v>
       </c>
       <c r="D69" s="5">
-        <v>2.9298877768525466</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>2.9282758841973289</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>187.89953921</v>
+        <v>187.89905487999999</v>
       </c>
       <c r="C70" s="5">
-        <v>0.367311849999993</v>
+        <v>0.36717093999999406</v>
       </c>
       <c r="D70" s="5">
-        <v>2.3758777977306966</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>2.3749609105508052</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>188.99099278</v>
+        <v>188.99065866999999</v>
       </c>
       <c r="C71" s="5">
-        <v>1.0914535699999988</v>
+        <v>1.0916037899999935</v>
       </c>
       <c r="D71" s="5">
-        <v>7.1975095841534609</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>7.1985512152153097</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>188.08348721999999</v>
+        <v>188.08299165</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.90750556000000415</v>
+        <v>-0.907667019999991</v>
       </c>
       <c r="D72" s="5">
-        <v>-5.6124434329653976</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-5.6134254138355155</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>188.58376451999999</v>
+        <v>188.58296490999999</v>
       </c>
       <c r="C73" s="5">
-        <v>0.50027729999999337</v>
+        <v>0.4999732599999902</v>
       </c>
       <c r="D73" s="5">
-        <v>3.2389527511971217</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>3.2369640862762505</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>188.60713369999999</v>
+        <v>188.60615645999999</v>
       </c>
       <c r="C74" s="5">
-        <v>2.3369180000003098E-2</v>
+        <v>2.3191550000007055E-2</v>
       </c>
       <c r="D74" s="5">
-        <v>0.14880462731365895</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>0.14767341928172417</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>188.82015960999999</v>
+        <v>188.82169851</v>
       </c>
       <c r="C75" s="5">
-        <v>0.21302590999999893</v>
+        <v>0.21554205000001048</v>
       </c>
       <c r="D75" s="5">
-        <v>1.3638141967081019</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>1.3800313714955603</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>189.38365908</v>
+        <v>189.38453795999999</v>
       </c>
       <c r="C76" s="5">
-        <v>0.56349947000001066</v>
+        <v>0.56283944999998425</v>
       </c>
       <c r="D76" s="5">
-        <v>3.6405513470918693</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>3.6361869416876358</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>189.78012416000001</v>
+        <v>189.78080070999999</v>
       </c>
       <c r="C77" s="5">
-        <v>0.3964650800000129</v>
+        <v>0.39626275000000533</v>
       </c>
       <c r="D77" s="5">
-        <v>2.5412665977024851</v>
+        <v>2.5399428161998028</v>
       </c>
       <c r="E77" s="5">
-        <v>2.4331422719549023</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>2.4332839522481775</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>190.15966108999999</v>
+        <v>190.16038356999999</v>
       </c>
       <c r="C78" s="5">
-        <v>0.37953692999997202</v>
+        <v>0.3795828599999993</v>
       </c>
       <c r="D78" s="5">
-        <v>2.4264260740069821</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>2.4267142014039234</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>190.14615799000001</v>
+        <v>190.14639584</v>
       </c>
       <c r="C79" s="5">
-        <v>-1.3503099999979895E-2</v>
+        <v>-1.3987729999996645E-2</v>
       </c>
       <c r="D79" s="5">
-        <v>-8.5177860674567896E-2</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>-8.8233345925758933E-2</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>189.91457806</v>
+        <v>189.91412156999999</v>
       </c>
       <c r="C80" s="5">
-        <v>-0.23157993000000943</v>
+        <v>-0.23227427000000489</v>
       </c>
       <c r="D80" s="5">
-        <v>-1.4517357381204743</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>-1.4560574281046068</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>189.37070808999999</v>
+        <v>189.37009505</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.54386997000000292</v>
+        <v>-0.54402651999998852</v>
       </c>
       <c r="D81" s="5">
-        <v>-3.382899189875499</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-3.383865654823992</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>190.92341816000001</v>
+        <v>190.92286247999999</v>
       </c>
       <c r="C82" s="5">
-        <v>1.5527100700000176</v>
+        <v>1.5527674299999887</v>
       </c>
       <c r="D82" s="5">
-        <v>10.295241483193962</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>10.295673968826557</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>192.00340883999999</v>
+        <v>192.00294690999999</v>
       </c>
       <c r="C83" s="5">
-        <v>1.0799906799999803</v>
+        <v>1.0800844299999994</v>
       </c>
       <c r="D83" s="5">
-        <v>7.0032228076940539</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>7.0038707933221644</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>191.89391165999999</v>
+        <v>191.8933949</v>
       </c>
       <c r="C84" s="5">
-        <v>-0.1094971800000053</v>
+        <v>-0.10955200999998738</v>
       </c>
       <c r="D84" s="5">
-        <v>-0.68220279495910807</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>-0.68254496920822083</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>192.60947153000001</v>
+        <v>192.60870495</v>
       </c>
       <c r="C85" s="5">
-        <v>0.71555987000002119</v>
+        <v>0.71531004999999936</v>
       </c>
       <c r="D85" s="5">
-        <v>4.5676447057442893</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>4.5660297398553373</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>192.93916768</v>
+        <v>192.93839338000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.32969614999998953</v>
+        <v>0.32968843000000447</v>
       </c>
       <c r="D86" s="5">
-        <v>2.0735295877547966</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>2.0734889072939078</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>196.56391819999999</v>
+        <v>196.56532496</v>
       </c>
       <c r="C87" s="5">
-        <v>3.6247505199999921</v>
+        <v>3.6269315799999902</v>
       </c>
       <c r="D87" s="5">
-        <v>25.026132852357975</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>25.042892359067515</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>197.6555592</v>
+        <v>197.65663716</v>
       </c>
       <c r="C88" s="5">
-        <v>1.0916410000000099</v>
+        <v>1.0913122000000044</v>
       </c>
       <c r="D88" s="5">
-        <v>6.8717196516849821</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>6.8695356236290861</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>197.88926895</v>
+        <v>197.89025003</v>
       </c>
       <c r="C89" s="5">
-        <v>0.23370975000000271</v>
+        <v>0.23361287000000175</v>
       </c>
       <c r="D89" s="5">
-        <v>1.4281548994833138</v>
+        <v>1.4275511947425157</v>
       </c>
       <c r="E89" s="5">
-        <v>4.2729157365095416</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>4.2730609680543541</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>198.77993373000001</v>
+        <v>198.78114166</v>
       </c>
       <c r="C90" s="5">
-        <v>0.8906647800000087</v>
+        <v>0.89089162999999871</v>
       </c>
       <c r="D90" s="5">
-        <v>5.5367141187071311</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.5381312647607039</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>196.77933171999999</v>
+        <v>196.77917855999999</v>
       </c>
       <c r="C91" s="5">
-        <v>-2.0006020100000228</v>
+        <v>-2.0019631000000118</v>
       </c>
       <c r="D91" s="5">
-        <v>-11.430686543015756</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>-11.437971992942298</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>200.34821307999999</v>
+        <v>200.34741081999999</v>
       </c>
       <c r="C92" s="5">
-        <v>3.568881360000006</v>
+        <v>3.568232260000002</v>
       </c>
       <c r="D92" s="5">
-        <v>24.071463027239592</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>24.06666006253948</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>201.30670888</v>
+        <v>201.30585098</v>
       </c>
       <c r="C93" s="5">
-        <v>0.95849580000000856</v>
+        <v>0.9584401600000092</v>
       </c>
       <c r="D93" s="5">
-        <v>5.8944758803257224</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>5.8941488840172696</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>202.18385241999999</v>
+        <v>202.18328059999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.87714353999999162</v>
+        <v>0.8774296199999867</v>
       </c>
       <c r="D94" s="5">
-        <v>5.3558423288974533</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>5.3576546041438577</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>202.71918790999999</v>
+        <v>202.71870017000001</v>
       </c>
       <c r="C95" s="5">
-        <v>0.53533548999999425</v>
+        <v>0.53541957000001617</v>
       </c>
       <c r="D95" s="5">
-        <v>3.2240001624959103</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.224523175952676</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>203.06113112</v>
+        <v>203.06053656</v>
       </c>
       <c r="C96" s="5">
-        <v>0.34194321000001082</v>
+        <v>0.34183638999999744</v>
       </c>
       <c r="D96" s="5">
-        <v>2.0430237280510077</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>2.0423845345972858</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>204.00583151999999</v>
+        <v>204.00526023</v>
       </c>
       <c r="C97" s="5">
-        <v>0.94470039999998789</v>
+        <v>0.9447236700000019</v>
       </c>
       <c r="D97" s="5">
-        <v>5.7278427376922902</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>5.7280046593804146</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>204.90475857000001</v>
+        <v>204.90426167999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.89892705000002593</v>
+        <v>0.89900144999998588</v>
       </c>
       <c r="D98" s="5">
-        <v>5.4177027999760652</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>5.4181776637159951</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>206.48364174</v>
+        <v>206.48482648000001</v>
       </c>
       <c r="C99" s="5">
-        <v>1.5788831699999832</v>
+        <v>1.580564800000019</v>
       </c>
       <c r="D99" s="5">
-        <v>9.6486485865844962</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>9.6593894095842625</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>206.42119258</v>
+        <v>206.42236371000001</v>
       </c>
       <c r="C100" s="5">
-        <v>-6.2449159999999893E-2</v>
+        <v>-6.2462769999996226E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>-0.36232633947197446</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>-0.36240309665498405</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>207.61967465999999</v>
+        <v>207.62084953999999</v>
       </c>
       <c r="C101" s="5">
-        <v>1.1984820799999909</v>
+        <v>1.1984858299999814</v>
       </c>
       <c r="D101" s="5">
-        <v>7.1940501113813449</v>
+        <v>7.1940312174830767</v>
       </c>
       <c r="E101" s="5">
-        <v>4.9170961930525614</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>4.9171697486484645</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>207.85425325</v>
+        <v>207.85586547</v>
       </c>
       <c r="C102" s="5">
-        <v>0.23457859000001235</v>
+        <v>0.23501593000000298</v>
       </c>
       <c r="D102" s="5">
-        <v>1.364274192060555</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>1.3668257697897479</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>208.99866342999999</v>
+        <v>208.99808777999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1444101799999942</v>
+        <v>1.142222309999994</v>
       </c>
       <c r="D103" s="5">
-        <v>6.8107872560715599</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>6.7973161162609319</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>209.97209857000001</v>
+        <v>209.97096904</v>
       </c>
       <c r="C104" s="5">
-        <v>0.97343514000002074</v>
+        <v>0.9728812600000083</v>
       </c>
       <c r="D104" s="5">
-        <v>5.7345596017140066</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>5.7312288685435142</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>210.03739868</v>
+        <v>210.03639767000001</v>
       </c>
       <c r="C105" s="5">
-        <v>6.530010999998126E-2</v>
+        <v>6.5428630000013754E-2</v>
       </c>
       <c r="D105" s="5">
-        <v>0.37383206670333902</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>0.37457110178578112</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>210.66826990999999</v>
+        <v>210.66771602</v>
       </c>
       <c r="C106" s="5">
-        <v>0.63087122999999679</v>
+        <v>0.63131834999998659</v>
       </c>
       <c r="D106" s="5">
-        <v>3.664479954916211</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>3.667137948866106</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>210.88488874999999</v>
+        <v>210.88442343</v>
       </c>
       <c r="C107" s="5">
-        <v>0.21661883999999532</v>
+        <v>0.21670740999999794</v>
       </c>
       <c r="D107" s="5">
-        <v>1.2408974824022145</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>1.2414110105916976</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>211.28016271000001</v>
+        <v>211.27960042999999</v>
       </c>
       <c r="C108" s="5">
-        <v>0.39527396000002568</v>
+        <v>0.39517699999998968</v>
       </c>
       <c r="D108" s="5">
-        <v>2.2725633770414255</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>2.2720052283737857</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>212.08496656</v>
+        <v>212.08473287000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.80480384999998478</v>
+        <v>0.8051324400000226</v>
       </c>
       <c r="D109" s="5">
-        <v>4.6680055681303401</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>4.6699642602578528</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>212.95651831999999</v>
+        <v>212.95648628999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.87155175999998846</v>
+        <v>0.87175341999997613</v>
       </c>
       <c r="D110" s="5">
-        <v>5.0443342342976205</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>5.0455335919890043</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>210.92476984000001</v>
+        <v>210.92547524</v>
       </c>
       <c r="C111" s="5">
-        <v>-2.0317484799999761</v>
+        <v>-2.0310110499999894</v>
       </c>
       <c r="D111" s="5">
-        <v>-10.866747782445596</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>-10.863009753822684</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>211.12443895999999</v>
+        <v>211.12550152</v>
       </c>
       <c r="C112" s="5">
-        <v>0.1996691199999816</v>
+        <v>0.200026280000003</v>
       </c>
       <c r="D112" s="5">
-        <v>1.1418970949192975</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>1.1439464938135746</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>212.36128388</v>
+        <v>212.36247176000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.23684492000001</v>
+        <v>1.2369702400000051</v>
       </c>
       <c r="D113" s="5">
-        <v>7.2610405513870324</v>
+        <v>7.2617623915967044</v>
       </c>
       <c r="E113" s="5">
-        <v>2.2837957085545479</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>2.2837890464784349</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>211.39922575</v>
+        <v>211.40082659000001</v>
       </c>
       <c r="C114" s="5">
-        <v>-0.96205813000000262</v>
+        <v>-0.96164516999999705</v>
       </c>
       <c r="D114" s="5">
-        <v>-5.3029171441726248</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-5.3006683607066396</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>211.28336646</v>
+        <v>211.28260965000001</v>
       </c>
       <c r="C115" s="5">
-        <v>-0.11585929000000306</v>
+        <v>-0.11821693999999638</v>
       </c>
       <c r="D115" s="5">
-        <v>-0.65569221944822287</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-0.66898900554331897</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>215.14780711</v>
+        <v>215.14663503</v>
       </c>
       <c r="C116" s="5">
-        <v>3.8644406500000059</v>
+        <v>3.8640253799999869</v>
       </c>
       <c r="D116" s="5">
-        <v>24.296640425290363</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>24.293857457687306</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>215.44444085000001</v>
+        <v>215.44347041</v>
       </c>
       <c r="C117" s="5">
-        <v>0.29663374000000431</v>
+        <v>0.29683538000000453</v>
       </c>
       <c r="D117" s="5">
-        <v>1.6670967639999645</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>1.6682477614616609</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>215.77889266</v>
+        <v>215.77840925000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.33445180999999025</v>
+        <v>0.33493884000000662</v>
       </c>
       <c r="D118" s="5">
-        <v>1.878844780605804</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>1.8816127461009913</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>217.09470494999999</v>
+        <v>217.09432874999999</v>
       </c>
       <c r="C119" s="5">
-        <v>1.3158122899999967</v>
+        <v>1.3159194999999784</v>
       </c>
       <c r="D119" s="5">
-        <v>7.5680387937489213</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>7.56869378089009</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>217.94633522999999</v>
+        <v>217.94577249</v>
       </c>
       <c r="C120" s="5">
-        <v>0.85163027999999485</v>
+        <v>0.85144374000000767</v>
       </c>
       <c r="D120" s="5">
-        <v>4.8103274785930239</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>4.8092595137740002</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>218.08474006</v>
+        <v>218.08482081</v>
       </c>
       <c r="C121" s="5">
-        <v>0.13840483000001313</v>
+        <v>0.13904832000000056</v>
       </c>
       <c r="D121" s="5">
-        <v>0.76471631191021849</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>0.76828620778608414</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>218.89543086</v>
+        <v>218.89570649000001</v>
       </c>
       <c r="C122" s="5">
-        <v>0.81069080000000326</v>
+        <v>0.8108856800000126</v>
       </c>
       <c r="D122" s="5">
-        <v>4.5531256811935261</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>4.5542409545947571</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>220.29601299000001</v>
+        <v>220.29637930999999</v>
       </c>
       <c r="C123" s="5">
-        <v>1.4005821300000036</v>
+        <v>1.4006728199999827</v>
       </c>
       <c r="D123" s="5">
-        <v>7.954136951805113</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>7.9546598836153226</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>221.06307483000001</v>
+        <v>221.06388526999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.76706183999999666</v>
+        <v>0.76750595999999405</v>
       </c>
       <c r="D124" s="5">
-        <v>4.2593063863713976</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>4.2618126986269989</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>220.76048191000001</v>
+        <v>220.76150029999999</v>
       </c>
       <c r="C125" s="5">
-        <v>-0.30259291999999505</v>
+        <v>-0.30238496999999143</v>
       </c>
       <c r="D125" s="5">
-        <v>-1.6302599340273449</v>
+        <v>-1.6291420630663134</v>
       </c>
       <c r="E125" s="5">
-        <v>3.9551456256716744</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>3.9550436903428521</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>221.42705760000001</v>
+        <v>221.42858735999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.66657569000000194</v>
+        <v>0.66708706000000006</v>
       </c>
       <c r="D126" s="5">
-        <v>3.6841250244550761</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>3.6869811819959519</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>221.62395710999999</v>
+        <v>221.62301410000001</v>
       </c>
       <c r="C127" s="5">
-        <v>0.19689950999998018</v>
+        <v>0.19442674000001148</v>
       </c>
       <c r="D127" s="5">
-        <v>1.0723099216641163</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>1.0587708266503126</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>222.63819495999999</v>
+        <v>222.63712667999999</v>
       </c>
       <c r="C128" s="5">
-        <v>1.0142378500000007</v>
+        <v>1.0141125799999884</v>
       </c>
       <c r="D128" s="5">
-        <v>5.6320256153408632</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>5.6313369638899768</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>223.46010820999999</v>
+        <v>223.45931454999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.82191324999999438</v>
+        <v>0.82218786999999338</v>
       </c>
       <c r="D129" s="5">
-        <v>4.5211042362640175</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>4.5226677975946483</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>223.36967179000001</v>
+        <v>223.36933500999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-9.043641999997476E-2</v>
+        <v>-8.9979540000001634E-2</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.484571798131328</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-0.48213089470404702</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>223.6509858</v>
+        <v>223.65070478000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.28131400999998846</v>
+        <v>0.28136977000002616</v>
       </c>
       <c r="D131" s="5">
-        <v>1.5218044841429856</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>1.522110528786258</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>224.32228183999999</v>
+        <v>224.32182885</v>
       </c>
       <c r="C132" s="5">
-        <v>0.67129603999998722</v>
+        <v>0.67112406999999052</v>
       </c>
       <c r="D132" s="5">
-        <v>3.6619005216853351</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>3.6609515701934159</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>223.73544582</v>
+        <v>223.73576029</v>
       </c>
       <c r="C133" s="5">
-        <v>-0.58683601999999269</v>
+        <v>-0.58606856000000107</v>
       </c>
       <c r="D133" s="5">
-        <v>-3.0944711538373193</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-3.0904883519856208</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>224.23109134000001</v>
+        <v>224.23156795</v>
       </c>
       <c r="C134" s="5">
-        <v>0.49564552000001072</v>
+        <v>0.49580765999999699</v>
       </c>
       <c r="D134" s="5">
-        <v>2.6910143395531883</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>2.6919015754915288</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>224.16876156000001</v>
+        <v>224.16877962000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-6.2329779999998891E-2</v>
+        <v>-6.2788329999989401E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.33305591396378675</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-0.33550166751000754</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>224.80655426000001</v>
+        <v>224.80706259999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.63779270000000565</v>
+        <v>0.6382829799999854</v>
       </c>
       <c r="D136" s="5">
-        <v>3.4681103318288553</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>3.4708179201215383</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>225.66535234</v>
+        <v>225.66607888999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.85879807999998548</v>
+        <v>0.85901628999999957</v>
       </c>
       <c r="D137" s="5">
-        <v>4.6817529910355926</v>
+        <v>4.6829568650341491</v>
       </c>
       <c r="E137" s="5">
-        <v>2.2218063611582517</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.2216639148288975</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>226.22946506</v>
+        <v>226.23050255999999</v>
       </c>
       <c r="C138" s="5">
-        <v>0.56411271999999713</v>
+        <v>0.56442366999999649</v>
       </c>
       <c r="D138" s="5">
-        <v>3.0413187954712484</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>3.0430084263091572</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>227.03511612</v>
+        <v>227.03440612</v>
       </c>
       <c r="C139" s="5">
-        <v>0.80565106000000242</v>
+        <v>0.80390356000000907</v>
       </c>
       <c r="D139" s="5">
-        <v>4.3581585996683714</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>4.3484996778627716</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>227.64895902999999</v>
+        <v>227.64822383000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.61384290999998825</v>
+        <v>0.6138177100000064</v>
       </c>
       <c r="D140" s="5">
-        <v>3.2931673448266974</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>3.2930405861345546</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>228.37782053000001</v>
+        <v>228.37727520999999</v>
       </c>
       <c r="C141" s="5">
-        <v>0.72886150000002203</v>
+        <v>0.72905137999998715</v>
       </c>
       <c r="D141" s="5">
-        <v>3.9104112412083669</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>3.911460831335134</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>229.97893110000001</v>
+        <v>229.97871802</v>
       </c>
       <c r="C142" s="5">
-        <v>1.601110570000003</v>
+        <v>1.6014428100000089</v>
       </c>
       <c r="D142" s="5">
-        <v>8.7450568961776618</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>8.7469637970284388</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>230.86056837000001</v>
+        <v>230.86045075999999</v>
       </c>
       <c r="C143" s="5">
-        <v>0.88163726999999881</v>
+        <v>0.88173273999998969</v>
       </c>
       <c r="D143" s="5">
-        <v>4.6985128690211209</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>4.6990368800110982</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>231.81370856999999</v>
+        <v>231.81330245000001</v>
       </c>
       <c r="C144" s="5">
-        <v>0.95314019999997868</v>
+        <v>0.95285169000001702</v>
       </c>
       <c r="D144" s="5">
-        <v>5.0684322729104059</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>5.0668657348044599</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>233.47101584000001</v>
+        <v>233.47138147999999</v>
       </c>
       <c r="C145" s="5">
-        <v>1.6573072700000182</v>
+        <v>1.6580790299999819</v>
       </c>
       <c r="D145" s="5">
-        <v>8.9246809829811369</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>8.9290180520314131</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>234.34649038000001</v>
+        <v>234.34686206999999</v>
       </c>
       <c r="C146" s="5">
-        <v>0.87547453999999902</v>
+        <v>0.87548058999999512</v>
       </c>
       <c r="D146" s="5">
-        <v>4.5937587931176305</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>4.59378385265925</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>235.75293694999999</v>
+        <v>235.75292793</v>
       </c>
       <c r="C147" s="5">
-        <v>1.4064465699999857</v>
+        <v>1.4060658600000124</v>
       </c>
       <c r="D147" s="5">
-        <v>7.4444273114415926</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>7.4423330301461643</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>236.98362714000001</v>
+        <v>236.98390151999999</v>
       </c>
       <c r="C148" s="5">
-        <v>1.2306901900000184</v>
+        <v>1.2309735899999907</v>
       </c>
       <c r="D148" s="5">
-        <v>6.4473283544476567</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>6.4488561756785412</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>237.91760002999999</v>
+        <v>237.91797316</v>
       </c>
       <c r="C149" s="5">
-        <v>0.93397288999997841</v>
+        <v>0.9340716400000133</v>
       </c>
       <c r="D149" s="5">
-        <v>4.8331743487863843</v>
+        <v>4.8336907759189751</v>
       </c>
       <c r="E149" s="5">
-        <v>5.4293880575605913</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>5.4292139652819316</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>239.35650307</v>
+        <v>239.35702903000001</v>
       </c>
       <c r="C150" s="5">
-        <v>1.4389030400000138</v>
+        <v>1.4390558700000042</v>
       </c>
       <c r="D150" s="5">
-        <v>7.5038288114551044</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>7.5046403494684055</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>240.18942143000001</v>
+        <v>240.18903628999999</v>
       </c>
       <c r="C151" s="5">
-        <v>0.83291836000000785</v>
+        <v>0.83200725999998326</v>
       </c>
       <c r="D151" s="5">
-        <v>4.256642936153332</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>4.2518878469322674</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>240.36882227999999</v>
+        <v>240.36840755</v>
       </c>
       <c r="C152" s="5">
-        <v>0.17940084999997907</v>
+        <v>0.17937126000001058</v>
       </c>
       <c r="D152" s="5">
-        <v>0.89998803675779282</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>0.8998404331960641</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>241.61165278999999</v>
+        <v>241.61133185</v>
       </c>
       <c r="C153" s="5">
-        <v>1.2428305100000046</v>
+        <v>1.2429242999999985</v>
       </c>
       <c r="D153" s="5">
-        <v>6.3841401326257374</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>6.3846470254835586</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>241.96469013999999</v>
+        <v>241.96456201000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.35303734999999392</v>
+        <v>0.35323016000000962</v>
       </c>
       <c r="D154" s="5">
-        <v>1.767572309342591</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>1.7685478058283133</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>243.31512688000001</v>
+        <v>243.31509477</v>
       </c>
       <c r="C155" s="5">
-        <v>1.3504367400000206</v>
+        <v>1.350532759999993</v>
       </c>
       <c r="D155" s="5">
-        <v>6.9068144060768555</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>6.9073244444313842</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>243.74268831000001</v>
+        <v>243.74247674</v>
       </c>
       <c r="C156" s="5">
-        <v>0.42756142999999724</v>
+        <v>0.427381969999999</v>
       </c>
       <c r="D156" s="5">
-        <v>2.1291796750765091</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>2.1282776286599248</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>244.68511687</v>
+        <v>244.68543500999999</v>
       </c>
       <c r="C157" s="5">
-        <v>0.9424285599999962</v>
+        <v>0.94295826999999122</v>
       </c>
       <c r="D157" s="5">
-        <v>4.7397385658454416</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>4.7424637701779737</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>244.35738133999999</v>
+        <v>244.35764541</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.32773553000001243</v>
+        <v>-0.32778959999998847</v>
       </c>
       <c r="D158" s="5">
-        <v>-1.5955130592874123</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-1.5957722919734629</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>243.32136725999999</v>
+        <v>243.32141730000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.0360140800000011</v>
+        <v>-1.0362281099999961</v>
       </c>
       <c r="D159" s="5">
-        <v>-4.9707220014195697</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-4.9717198227028696</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>244.70810931</v>
+        <v>244.70819865000001</v>
       </c>
       <c r="C160" s="5">
-        <v>1.3867420500000094</v>
+        <v>1.3867813500000068</v>
       </c>
       <c r="D160" s="5">
-        <v>7.0575648417031234</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>7.0577696653262967</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>244.96856294</v>
+        <v>244.96859577999999</v>
       </c>
       <c r="C161" s="5">
-        <v>0.26045363000000066</v>
+        <v>0.26039712999997278</v>
       </c>
       <c r="D161" s="5">
-        <v>1.284716164910793</v>
+        <v>1.2844353676671583</v>
       </c>
       <c r="E161" s="5">
-        <v>2.963615516090834</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>2.9634678399258263</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>245.82771862000001</v>
+        <v>245.82770991999999</v>
       </c>
       <c r="C162" s="5">
-        <v>0.85915568000001485</v>
+        <v>0.85911414000000264</v>
       </c>
       <c r="D162" s="5">
-        <v>4.2907894532437707</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>4.2905773902594646</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>247.12076331</v>
+        <v>247.12064086000001</v>
       </c>
       <c r="C163" s="5">
-        <v>1.2930446899999879</v>
+        <v>1.2929309400000193</v>
       </c>
       <c r="D163" s="5">
-        <v>6.4977989559449334</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>6.4972109412076762</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>248.15398994</v>
+        <v>248.15381216</v>
       </c>
       <c r="C164" s="5">
-        <v>1.0332266300000015</v>
+        <v>1.0331712999999922</v>
       </c>
       <c r="D164" s="5">
-        <v>5.1342709948298149</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>5.1339923009720234</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>248.41569233000001</v>
+        <v>248.41552603</v>
       </c>
       <c r="C165" s="5">
-        <v>0.26170239000001061</v>
+        <v>0.26171386999999413</v>
       </c>
       <c r="D165" s="5">
-        <v>1.2728823091321839</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>1.2729393877055184</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>249.27854661000001</v>
+        <v>249.27847047</v>
       </c>
       <c r="C166" s="5">
-        <v>0.86285427999999342</v>
+        <v>0.86294444000000681</v>
       </c>
       <c r="D166" s="5">
-        <v>4.2486711060468085</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>4.2491264666646211</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>249.04233708999999</v>
+        <v>249.04240408999999</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.23620952000001694</v>
+        <v>-0.23606638000001112</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.1311796963401455</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-1.1304981255400137</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>249.54088798000001</v>
+        <v>249.54090153999999</v>
       </c>
       <c r="C168" s="5">
-        <v>0.4985508900000184</v>
+        <v>0.49849745000000212</v>
       </c>
       <c r="D168" s="5">
-        <v>2.428873178309332</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>2.42860929228772</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>250.09279720000001</v>
+        <v>250.09315129000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.55190921999999887</v>
+        <v>0.55224975000001564</v>
       </c>
       <c r="D169" s="5">
-        <v>2.6865620901171949</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>2.6882397890676923</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>250.95448632</v>
+        <v>250.95485285000001</v>
       </c>
       <c r="C170" s="5">
-        <v>0.86168911999999409</v>
+        <v>0.8617015600000002</v>
       </c>
       <c r="D170" s="5">
-        <v>4.2138306180175444</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>4.2138865298384509</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>251.47504928999999</v>
+        <v>251.47533446</v>
       </c>
       <c r="C171" s="5">
-        <v>0.52056296999998608</v>
+        <v>0.52048160999999027</v>
       </c>
       <c r="D171" s="5">
-        <v>2.517794750137714</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>2.5173930196990879</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>251.41809513000001</v>
+        <v>251.41775036000001</v>
       </c>
       <c r="C172" s="5">
-        <v>-5.6954159999975218E-2</v>
+        <v>-5.7584099999985483E-2</v>
       </c>
       <c r="D172" s="5">
-        <v>-0.27143815276495786</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-0.27443629651096035</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>251.95949773999999</v>
+        <v>251.95931967999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.54140260999997736</v>
+        <v>0.54156931999997937</v>
       </c>
       <c r="D173" s="5">
-        <v>2.6149003651662062</v>
+        <v>2.6157187443368146</v>
       </c>
       <c r="E173" s="5">
-        <v>2.8538089606674477</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.8537224854234822</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>252.64992046</v>
+        <v>252.64970074999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.69042272000001503</v>
+        <v>0.69038107000000082</v>
       </c>
       <c r="D174" s="5">
-        <v>3.3382690723770203</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>3.3380670402349599</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>253.07475959000001</v>
+        <v>253.07432448</v>
       </c>
       <c r="C175" s="5">
-        <v>0.42483913000000939</v>
+        <v>0.42462373000000753</v>
       </c>
       <c r="D175" s="5">
-        <v>2.0366062142431529</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>2.0355658463686144</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>253.20058073000001</v>
+        <v>253.20027657</v>
       </c>
       <c r="C176" s="5">
-        <v>0.12582113999999933</v>
+        <v>0.12595208999999841</v>
       </c>
       <c r="D176" s="5">
-        <v>0.59823789920796511</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>0.59886326086882047</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>252.60839078999999</v>
+        <v>252.60824162</v>
       </c>
       <c r="C177" s="5">
-        <v>-0.59218994000002567</v>
+        <v>-0.59203494999999862</v>
       </c>
       <c r="D177" s="5">
-        <v>-2.7707584944061558</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>-2.7700459070492234</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>252.9599418</v>
+        <v>252.95993099</v>
       </c>
       <c r="C178" s="5">
-        <v>0.35155101000000855</v>
+        <v>0.35168937000000255</v>
       </c>
       <c r="D178" s="5">
-        <v>1.6828628408860347</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>1.6835312471487951</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>253.39708353</v>
+        <v>253.39729409</v>
       </c>
       <c r="C179" s="5">
-        <v>0.43714173000000756</v>
+        <v>0.43736309999999889</v>
       </c>
       <c r="D179" s="5">
-        <v>2.093551752505074</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>2.0946221262916787</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>254.26499114999999</v>
+        <v>254.26552699000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.86790761999998267</v>
+        <v>0.86823290000000952</v>
       </c>
       <c r="D180" s="5">
-        <v>4.1884240481679713</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>4.190019964951186</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>254.79011763</v>
+        <v>254.79090278000001</v>
       </c>
       <c r="C181" s="5">
-        <v>0.5251264800000115</v>
+        <v>0.52537578999999823</v>
       </c>
       <c r="D181" s="5">
-        <v>2.5066729500115237</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>2.5078712342455844</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>255.29885150999999</v>
+        <v>255.29959042999999</v>
       </c>
       <c r="C182" s="5">
-        <v>0.50873387999999409</v>
+        <v>0.50868764999998461</v>
       </c>
       <c r="D182" s="5">
-        <v>2.4225021626243404</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.4222720539944342</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>258.00512696999999</v>
+        <v>258.00566715999997</v>
       </c>
       <c r="C183" s="5">
-        <v>2.7062754600000005</v>
+        <v>2.7060767299999782</v>
       </c>
       <c r="D183" s="5">
-        <v>13.488982148723693</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>13.487891824434683</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>258.33058259000001</v>
+        <v>258.33002929999998</v>
       </c>
       <c r="C184" s="5">
-        <v>0.32545562000001382</v>
+        <v>0.32436214000000518</v>
       </c>
       <c r="D184" s="5">
-        <v>1.5242632441518911</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>1.5191032924399606</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>259.40344818</v>
+        <v>259.40339532000002</v>
       </c>
       <c r="C185" s="5">
-        <v>1.0728655899999922</v>
+        <v>1.0733660200000372</v>
       </c>
       <c r="D185" s="5">
-        <v>5.0991143718086995</v>
+        <v>5.1015586074066865</v>
       </c>
       <c r="E185" s="5">
-        <v>2.9544234318491513</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>2.9544752103055183</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>259.03764776999998</v>
+        <v>259.03559609000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.36580041000001984</v>
+        <v>-0.36779923000000281</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.6791292566685767</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-1.6882333271824757</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>259.00261297999998</v>
+        <v>259.00218002000003</v>
       </c>
       <c r="C187" s="5">
-        <v>-3.5034789999997429E-2</v>
+        <v>-3.341606999998703E-2</v>
       </c>
       <c r="D187" s="5">
-        <v>-0.16217908361039202</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>-0.15469242832361063</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>260.15319060000002</v>
+        <v>260.15260926000002</v>
       </c>
       <c r="C188" s="5">
-        <v>1.1505776200000355</v>
+        <v>1.150429239999994</v>
       </c>
       <c r="D188" s="5">
-        <v>5.4630027925213431</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>5.4622903321985605</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>260.78031583000001</v>
+        <v>260.77973291000001</v>
       </c>
       <c r="C189" s="5">
-        <v>0.6271252299999901</v>
+        <v>0.62712364999998726</v>
       </c>
       <c r="D189" s="5">
-        <v>2.9313821602660495</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>2.931381314227921</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>261.25730067000001</v>
+        <v>261.25699871</v>
       </c>
       <c r="C190" s="5">
-        <v>0.47698484000000008</v>
+        <v>0.47726579999999785</v>
       </c>
       <c r="D190" s="5">
-        <v>2.2170965829005684</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>2.2184207090332642</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>261.71500333</v>
+        <v>261.71655659999999</v>
       </c>
       <c r="C191" s="5">
-        <v>0.45770265999999538</v>
+        <v>0.45955788999998504</v>
       </c>
       <c r="D191" s="5">
-        <v>2.1226832433044684</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>2.1313731249256618</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>262.87293332000002</v>
+        <v>262.87354813000002</v>
       </c>
       <c r="C192" s="5">
-        <v>1.1579299900000137</v>
+        <v>1.1569915300000275</v>
       </c>
       <c r="D192" s="5">
-        <v>5.4403925785660556</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>5.4358425333970617</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>263.97455509000002</v>
+        <v>263.97555863999997</v>
       </c>
       <c r="C193" s="5">
-        <v>1.1016217700000084</v>
+        <v>1.1020105099999569</v>
       </c>
       <c r="D193" s="5">
-        <v>5.1463842857691677</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>5.1482300968134442</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>264.57747246000002</v>
+        <v>264.58115450999998</v>
       </c>
       <c r="C194" s="5">
-        <v>0.60291737000000012</v>
+        <v>0.60559587000000192</v>
       </c>
       <c r="D194" s="5">
-        <v>2.7754910129796251</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>2.7879665801945563</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>264.94588411000001</v>
+        <v>264.94525198000002</v>
       </c>
       <c r="C195" s="5">
-        <v>0.36841164999998455</v>
+        <v>0.364097470000047</v>
       </c>
       <c r="D195" s="5">
-        <v>1.6837998823967526</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>1.6639094175125102</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>266.17235382000001</v>
+        <v>266.17181743999998</v>
       </c>
       <c r="C196" s="5">
-        <v>1.2264697100000035</v>
+        <v>1.2265654599999607</v>
       </c>
       <c r="D196" s="5">
-        <v>5.6985952722985234</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.6990654931842855</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>266.96087</v>
+        <v>266.96115850000001</v>
       </c>
       <c r="C197" s="5">
-        <v>0.7885161799999878</v>
+        <v>0.78934106000002657</v>
       </c>
       <c r="D197" s="5">
-        <v>3.6134096748299926</v>
+        <v>3.6172589985321579</v>
       </c>
       <c r="E197" s="5">
-        <v>2.913385258763368</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>2.9135174467075586</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>267.37566459999999</v>
+        <v>267.37169165</v>
       </c>
       <c r="C198" s="5">
-        <v>0.41479459999999335</v>
+        <v>0.41053314999999202</v>
       </c>
       <c r="D198" s="5">
-        <v>1.8805350960064304</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>1.8610494359563079</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>268.17845251</v>
+        <v>268.17767421000002</v>
       </c>
       <c r="C199" s="5">
-        <v>0.80278791000000638</v>
+        <v>0.80598256000001811</v>
       </c>
       <c r="D199" s="5">
-        <v>3.663063674192224</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>3.6779387202557468</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>268.77039558000001</v>
+        <v>268.76900981</v>
       </c>
       <c r="C200" s="5">
-        <v>0.59194307000001345</v>
+        <v>0.59133559999997942</v>
       </c>
       <c r="D200" s="5">
-        <v>2.6811209808825343</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>2.6783439468158532</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>270.06083021000001</v>
+        <v>270.05880390999999</v>
       </c>
       <c r="C201" s="5">
-        <v>1.2904346299999929</v>
+        <v>1.2897940999999946</v>
       </c>
       <c r="D201" s="5">
-        <v>5.9161082583510716</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>5.9131250540745972</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>270.71580215</v>
+        <v>270.71358813000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.65497193999999581</v>
+        <v>0.65478422000001046</v>
       </c>
       <c r="D202" s="5">
-        <v>2.9494672157821089</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>2.9486329910986431</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>271.21913346999997</v>
+        <v>271.22249553</v>
       </c>
       <c r="C203" s="5">
-        <v>0.50333131999997249</v>
+        <v>0.50890739999999823</v>
       </c>
       <c r="D203" s="5">
-        <v>2.254070352206039</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>2.2793193248545673</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>271.83554692000001</v>
+        <v>271.83729741000002</v>
       </c>
       <c r="C204" s="5">
-        <v>0.61641345000003867</v>
+        <v>0.6148018800000159</v>
       </c>
       <c r="D204" s="5">
-        <v>2.7616519344648705</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>2.7543069658663821</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>272.47622854000002</v>
+        <v>272.47659255000002</v>
       </c>
       <c r="C205" s="5">
-        <v>0.64068162000000939</v>
+        <v>0.63929514000000154</v>
       </c>
       <c r="D205" s="5">
-        <v>2.8651980794077492</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>2.8588985210194817</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>273.33701280999998</v>
+        <v>273.34809075999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.86078426999995372</v>
+        <v>0.87149820999997019</v>
       </c>
       <c r="D206" s="5">
-        <v>3.8575070343577877</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>3.9063628566831099</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>273.6819825</v>
+        <v>273.67994869</v>
       </c>
       <c r="C207" s="5">
-        <v>0.34496969000002764</v>
+        <v>0.3318579300000124</v>
       </c>
       <c r="D207" s="5">
-        <v>1.5250376125223841</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>1.466625907768182</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>274.16349707000001</v>
+        <v>274.16285582</v>
       </c>
       <c r="C208" s="5">
-        <v>0.48151457000000164</v>
+        <v>0.48290713000000096</v>
       </c>
       <c r="D208" s="5">
-        <v>2.1318237651357874</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>2.1380650862353523</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>275.56152989999998</v>
+        <v>275.56210011000002</v>
       </c>
       <c r="C209" s="5">
-        <v>1.3980328299999769</v>
+        <v>1.3992442900000128</v>
       </c>
       <c r="D209" s="5">
-        <v>6.2936876650191875</v>
+        <v>6.2993105785090986</v>
       </c>
       <c r="E209" s="5">
-        <v>3.221693089328026</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>3.2217951324181149</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>277.42236277000001</v>
+        <v>277.41575466</v>
       </c>
       <c r="C210" s="5">
-        <v>1.8608328700000243</v>
+        <v>1.8536545499999875</v>
       </c>
       <c r="D210" s="5">
-        <v>8.4112988772496067</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>8.3776239004361699</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>278.43919641999997</v>
+        <v>278.43745847000002</v>
       </c>
       <c r="C211" s="5">
-        <v>1.0168336499999668</v>
+        <v>1.0217038100000195</v>
       </c>
       <c r="D211" s="5">
-        <v>4.4881080706400844</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>4.5101509242002846</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>279.52793135000002</v>
+        <v>279.52499900999999</v>
       </c>
       <c r="C212" s="5">
-        <v>1.0887349300000437</v>
+        <v>1.0875405399999636</v>
       </c>
       <c r="D212" s="5">
-        <v>4.7943976621581008</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.789055035858425</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>280.32040898000002</v>
+        <v>280.31607439999999</v>
       </c>
       <c r="C213" s="5">
-        <v>0.79247763000000759</v>
+        <v>0.79107539000000315</v>
       </c>
       <c r="D213" s="5">
-        <v>3.4556207934633543</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>3.4494475526601009</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>281.16513280999999</v>
+        <v>281.15948773000002</v>
       </c>
       <c r="C214" s="5">
-        <v>0.84472382999996398</v>
+        <v>0.8434133300000326</v>
       </c>
       <c r="D214" s="5">
-        <v>3.6766458407476499</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.6709049001311556</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>281.59405422999998</v>
+        <v>281.59797759999998</v>
       </c>
       <c r="C215" s="5">
-        <v>0.42892141999999467</v>
+        <v>0.43848986999995532</v>
       </c>
       <c r="D215" s="5">
-        <v>1.8460549653169123</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>1.88762919585026</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>281.96608089</v>
+        <v>281.96896220000002</v>
       </c>
       <c r="C216" s="5">
-        <v>0.37202666000001727</v>
+        <v>0.37098460000004252</v>
       </c>
       <c r="D216" s="5">
-        <v>1.5969450411821962</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>1.5924171319440683</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>282.28086357000001</v>
+        <v>282.28235516000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.31478268000000753</v>
+        <v>0.3133929599999874</v>
       </c>
       <c r="D217" s="5">
-        <v>1.3479182691934488</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>1.34191718413601</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>282.50058374000002</v>
+        <v>282.52174703999998</v>
       </c>
       <c r="C218" s="5">
-        <v>0.21972017000001642</v>
+        <v>0.23939187999997102</v>
       </c>
       <c r="D218" s="5">
-        <v>0.93805827421047372</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>1.0224300819301257</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>283.29624773</v>
+        <v>283.29467299999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.79566398999998</v>
+        <v>0.77292596000000913</v>
       </c>
       <c r="D219" s="5">
-        <v>3.432655099400872</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>3.3328246116892668</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>283.88213848999999</v>
+        <v>283.88174649000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.58589075999998386</v>
+        <v>0.58707349000002296</v>
       </c>
       <c r="D220" s="5">
-        <v>2.5101690438553703</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>2.515308324699439</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>284.14524469000003</v>
+        <v>284.14571445000001</v>
       </c>
       <c r="C221" s="5">
-        <v>0.26310620000003837</v>
+        <v>0.26396796000000222</v>
       </c>
       <c r="D221" s="5">
-        <v>1.1178647558574006</v>
+        <v>1.1215464353584004</v>
       </c>
       <c r="E221" s="5">
-        <v>3.1149902503136095</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>3.114947351821451</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>283.54391879000002</v>
+        <v>283.53680537000002</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.60132590000000619</v>
+        <v>-0.60890907999998944</v>
       </c>
       <c r="D222" s="5">
-        <v>-2.5101638737996201</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-2.5414426739218787</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>284.08228091000001</v>
+        <v>284.07534164999998</v>
       </c>
       <c r="C223" s="5">
-        <v>0.53836211999998795</v>
+        <v>0.53853627999995979</v>
       </c>
       <c r="D223" s="5">
-        <v>2.3023728927696885</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>2.3031838936016014</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>283.01852797999999</v>
+        <v>283.01444799000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-1.063752930000021</v>
+        <v>-1.0608936599999765</v>
       </c>
       <c r="D224" s="5">
-        <v>-4.4020326168557773</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-4.390547380438603</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>284.56920654999999</v>
+        <v>284.56126597000002</v>
       </c>
       <c r="C225" s="5">
-        <v>1.5506785700000023</v>
+        <v>1.5468179800000144</v>
       </c>
       <c r="D225" s="5">
-        <v>6.7766820971266739</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>6.7594008365077229</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>285.09060763999997</v>
+        <v>285.08104878</v>
       </c>
       <c r="C226" s="5">
-        <v>0.52140108999998347</v>
+        <v>0.51978280999998105</v>
       </c>
       <c r="D226" s="5">
-        <v>2.2209893999152408</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.2140890900427035</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>286.44764558999998</v>
+        <v>286.44911115000002</v>
       </c>
       <c r="C227" s="5">
-        <v>1.3570379500000058</v>
+        <v>1.3680623700000183</v>
       </c>
       <c r="D227" s="5">
-        <v>5.8639679961025371</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>5.9130741060192893</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>287.15255268999999</v>
+        <v>287.15179233999999</v>
       </c>
       <c r="C228" s="5">
-        <v>0.704907100000014</v>
+        <v>0.70268118999996432</v>
       </c>
       <c r="D228" s="5">
-        <v>2.9933282192077026</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>2.9837327197023811</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>288.43078369</v>
+        <v>288.42476459</v>
       </c>
       <c r="C229" s="5">
-        <v>1.2782310000000052</v>
+        <v>1.2729722500000094</v>
       </c>
       <c r="D229" s="5">
-        <v>5.4744193755844606</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>5.451360011663664</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>285.23353082</v>
+        <v>285.29828194999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.1972528699999998</v>
+        <v>-3.1264826400000061</v>
       </c>
       <c r="D230" s="5">
-        <v>-12.520233366443456</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-12.259659715097337</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>288.28188081000002</v>
+        <v>288.27210766000002</v>
       </c>
       <c r="C231" s="5">
-        <v>3.0483499900000197</v>
+        <v>2.9738257100000283</v>
       </c>
       <c r="D231" s="5">
-        <v>13.605988876522845</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>13.250884958239872</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>289.95958775000003</v>
+        <v>289.95560141999999</v>
       </c>
       <c r="C232" s="5">
-        <v>1.6777069400000073</v>
+        <v>1.6834937599999762</v>
       </c>
       <c r="D232" s="5">
-        <v>7.211536859869172</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>7.2374688480675964</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>290.83141841999998</v>
+        <v>290.83089759000001</v>
       </c>
       <c r="C233" s="5">
-        <v>0.87183066999995162</v>
+        <v>0.87529617000001281</v>
       </c>
       <c r="D233" s="5">
-        <v>3.6683469263836477</v>
+        <v>3.6832229205204348</v>
       </c>
       <c r="E233" s="5">
-        <v>2.3530830992067209</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>2.3527305885784777</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>291.66025705999999</v>
+        <v>291.65197369999999</v>
       </c>
       <c r="C234" s="5">
-        <v>0.82883864000001495</v>
+        <v>0.8210761099999786</v>
       </c>
       <c r="D234" s="5">
-        <v>3.4739894998952581</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>3.4409531053909426</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>292.77244909000001</v>
+        <v>292.75671059000001</v>
       </c>
       <c r="C235" s="5">
-        <v>1.112192030000017</v>
+        <v>1.1047368900000265</v>
       </c>
       <c r="D235" s="5">
-        <v>4.6731797701143885</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>4.6413341261011043</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>293.50366623000002</v>
+        <v>293.49541332000001</v>
       </c>
       <c r="C236" s="5">
-        <v>0.73121714000001248</v>
+        <v>0.73870272999999997</v>
       </c>
       <c r="D236" s="5">
-        <v>3.0385878070427363</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>3.0702946363192263</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>294.65511584000001</v>
+        <v>294.64300392000001</v>
       </c>
       <c r="C237" s="5">
-        <v>1.151449609999986</v>
+        <v>1.1475906000000009</v>
       </c>
       <c r="D237" s="5">
-        <v>4.8106618054602812</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>4.7943286268787855</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>296.05371585</v>
+        <v>296.04170234999998</v>
       </c>
       <c r="C238" s="5">
-        <v>1.3986000099999956</v>
+        <v>1.3986984299999676</v>
       </c>
       <c r="D238" s="5">
-        <v>5.846954693000006</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>5.847623625447107</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>297.91408581000002</v>
+        <v>297.90758126999998</v>
       </c>
       <c r="C239" s="5">
-        <v>1.8603699600000141</v>
+        <v>1.8658789200000001</v>
       </c>
       <c r="D239" s="5">
-        <v>7.8068251467992011</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>7.8310789245292334</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>299.44007105999998</v>
+        <v>299.44036856999998</v>
       </c>
       <c r="C240" s="5">
-        <v>1.5259852499999624</v>
+        <v>1.5327872999999954</v>
       </c>
       <c r="D240" s="5">
-        <v>6.3228361244849651</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>6.3519650038802444</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>300.04641213999997</v>
+        <v>300.04374453999998</v>
       </c>
       <c r="C241" s="5">
-        <v>0.60634107999999287</v>
+        <v>0.60337597000000187</v>
       </c>
       <c r="D241" s="5">
-        <v>2.4571449397261524</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>2.4449931553496285</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>299.96609554999998</v>
+        <v>300.07841126</v>
       </c>
       <c r="C242" s="5">
-        <v>-8.0316589999995358E-2</v>
+        <v>3.4666720000018358E-2</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.32074417819487611</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>0.13873480210453426</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>301.44069990000003</v>
+        <v>301.42543604999997</v>
       </c>
       <c r="C243" s="5">
-        <v>1.4746043500000496</v>
+        <v>1.3470247899999777</v>
       </c>
       <c r="D243" s="5">
-        <v>6.0612230834806935</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>5.52169347153737</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>302.06364608000001</v>
+        <v>302.05285150999998</v>
       </c>
       <c r="C244" s="5">
-        <v>0.62294617999998536</v>
+        <v>0.62741546000000881</v>
       </c>
       <c r="D244" s="5">
-        <v>2.5082571054838354</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>2.5265883192713279</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>302.30843642999997</v>
+        <v>302.29882148000002</v>
       </c>
       <c r="C245" s="5">
-        <v>0.24479034999995974</v>
+        <v>0.24596997000003284</v>
       </c>
       <c r="D245" s="5">
-        <v>0.97681813643484272</v>
+        <v>0.98158166159760807</v>
       </c>
       <c r="E245" s="5">
-        <v>3.9462785940911127</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>3.9431587169830085</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>305.27969129000002</v>
+        <v>305.26604004000001</v>
       </c>
       <c r="C246" s="5">
-        <v>2.9712548600000446</v>
+        <v>2.9672185599999921</v>
       </c>
       <c r="D246" s="5">
-        <v>12.453185236832809</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>12.435761851866678</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>305.90058004999997</v>
+        <v>305.87022421</v>
       </c>
       <c r="C247" s="5">
-        <v>0.62088875999995707</v>
+        <v>0.60418416999999636</v>
       </c>
       <c r="D247" s="5">
-        <v>2.4680896948283459</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>2.4010715856215947</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>307.11325703</v>
+        <v>307.09661471999999</v>
       </c>
       <c r="C248" s="5">
-        <v>1.2126769800000261</v>
+        <v>1.2263905099999874</v>
       </c>
       <c r="D248" s="5">
-        <v>4.8622471769955045</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>4.9189488946232318</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>308.25275932</v>
+        <v>308.23431505000002</v>
       </c>
       <c r="C249" s="5">
-        <v>1.1395022899999958</v>
+        <v>1.1377003300000297</v>
       </c>
       <c r="D249" s="5">
-        <v>4.5444321715584657</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>4.537349662657375</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>309.14485582999998</v>
+        <v>309.13261440000002</v>
       </c>
       <c r="C250" s="5">
-        <v>0.89209650999998757</v>
+        <v>0.89829935000000205</v>
       </c>
       <c r="D250" s="5">
-        <v>3.5286656213795231</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>3.5538114571778578</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>309.21236893000003</v>
+        <v>309.20329174</v>
       </c>
       <c r="C251" s="5">
-        <v>6.7513100000041959E-2</v>
+        <v>7.067733999997472E-2</v>
       </c>
       <c r="D251" s="5">
-        <v>0.26237894457350475</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>0.27470261962179165</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>310.27579772000001</v>
+        <v>310.28525393000001</v>
       </c>
       <c r="C252" s="5">
-        <v>1.063428789999989</v>
+        <v>1.0819621900000129</v>
       </c>
       <c r="D252" s="5">
-        <v>4.2059493521387825</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>4.2807951718798476</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>310.32893367000003</v>
+        <v>310.33817067000001</v>
       </c>
       <c r="C253" s="5">
-        <v>5.3135950000012144E-2</v>
+        <v>5.2916740000000573E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>0.20569839172859261</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>0.20484274719709816</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>310.96523522000001</v>
+        <v>311.14370464000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.63630154999998467</v>
+        <v>0.80553396999999904</v>
       </c>
       <c r="D254" s="5">
-        <v>2.4884301244030516</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>3.1596525122986385</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>311.67112653999999</v>
+        <v>311.64738936999998</v>
       </c>
       <c r="C255" s="5">
-        <v>0.7058913199999779</v>
+        <v>0.50368472999997493</v>
       </c>
       <c r="D255" s="5">
-        <v>2.7582687288682628</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.9599698667325693</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>312.30925580000002</v>
+        <v>312.27962413</v>
       </c>
       <c r="C256" s="5">
-        <v>0.6381292600000279</v>
+        <v>0.6322347600000171</v>
       </c>
       <c r="D256" s="5">
-        <v>2.4847901980431075</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>2.4617707178157255</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>312.35093347999998</v>
+        <v>312.31926644999999</v>
       </c>
       <c r="C257" s="5">
-        <v>4.1677679999963857E-2</v>
+        <v>3.9642319999984466E-2</v>
       </c>
       <c r="D257" s="5">
-        <v>0.16025762881950456</v>
+        <v>0.15244033926102851</v>
       </c>
       <c r="E257" s="5">
-        <v>3.3219374121983503</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>3.3147482748830059</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>312.69009857999998</v>
+        <v>312.6591143</v>
       </c>
       <c r="C258" s="5">
-        <v>0.33916510000000244</v>
+        <v>0.33984785000001239</v>
       </c>
       <c r="D258" s="5">
-        <v>1.3108255844605621</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>1.3136141041800276</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>312.17473931000001</v>
+        <v>312.12586298000002</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.51535926999997628</v>
+        <v>-0.53325131999997666</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.9599464488290086</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-2.0275532897729098</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>313.21167200000002</v>
+        <v>313.18106884000002</v>
       </c>
       <c r="C260" s="5">
-        <v>1.0369326900000146</v>
+        <v>1.0552058600000009</v>
       </c>
       <c r="D260" s="5">
-        <v>4.0596024047261592</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>4.1331366223647859</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>314.33795579000002</v>
+        <v>314.30753651999999</v>
       </c>
       <c r="C261" s="5">
-        <v>1.1262837900000022</v>
+        <v>1.126467679999962</v>
       </c>
       <c r="D261" s="5">
-        <v>4.401476201025778</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>4.4026478276299796</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>314.64170618000003</v>
+        <v>314.6350956</v>
       </c>
       <c r="C262" s="5">
-        <v>0.3037503900000047</v>
+        <v>0.32755908000001455</v>
       </c>
       <c r="D262" s="5">
-        <v>1.1657642452719053</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>1.2577865076061956</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>315.34053655999998</v>
+        <v>315.33636037000002</v>
       </c>
       <c r="C263" s="5">
-        <v>0.69883037999994713</v>
+        <v>0.70126477000002296</v>
       </c>
       <c r="D263" s="5">
-        <v>2.6980425651916828</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>2.7076143493749871</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>316.08936736999999</v>
+        <v>316.12187793999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.74883081000001539</v>
+        <v>0.78551756999996769</v>
       </c>
       <c r="D264" s="5">
-        <v>2.8871222490585824</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>3.0305529769030226</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>316.09767061999997</v>
+        <v>316.15244867000001</v>
       </c>
       <c r="C265" s="5">
-        <v>8.3032499999831089E-3</v>
+        <v>3.0570730000022195E-2</v>
       </c>
       <c r="D265" s="5">
-        <v>3.1526969004547212E-2</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>0.11610836458073592</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>317.70304334999997</v>
+        <v>317.96126248000002</v>
       </c>
       <c r="C266" s="5">
-        <v>1.6053727299999991</v>
+        <v>1.8088138100000037</v>
       </c>
       <c r="D266" s="5">
-        <v>6.2676202535897119</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>7.0858168938336297</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>316.90677755000002</v>
+        <v>316.87072968000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-0.79626579999995784</v>
+        <v>-1.0905328000000054</v>
       </c>
       <c r="D267" s="5">
-        <v>-2.9664707276785385</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-4.038962503701482</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>319.03625356999999</v>
+        <v>318.94821224999998</v>
       </c>
       <c r="C268" s="5">
-        <v>2.12947601999997</v>
+        <v>2.0774825699999724</v>
       </c>
       <c r="D268" s="5">
-        <v>8.3682631305931121</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>8.15748483755252</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>320.02078760000001</v>
+        <v>319.94907121</v>
       </c>
       <c r="C269" s="5">
-        <v>0.98453403000002027</v>
+        <v>1.0008589600000164</v>
       </c>
       <c r="D269" s="5">
-        <v>3.7666593851012564</v>
+        <v>3.8312730507153336</v>
       </c>
       <c r="E269" s="5">
-        <v>2.4555246352388815</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>2.4429503971127753</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>320.96805016000002</v>
+        <v>320.91199668000002</v>
       </c>
       <c r="C270" s="5">
-        <v>0.94726256000001285</v>
+        <v>0.96292547000001605</v>
       </c>
       <c r="D270" s="5">
-        <v>3.6104049182110742</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.6719307187207173</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>321.98102770000003</v>
+        <v>321.91125302</v>
       </c>
       <c r="C271" s="5">
-        <v>1.0129775400000085</v>
+        <v>0.99925633999998809</v>
       </c>
       <c r="D271" s="5">
-        <v>3.8536439068542316</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>3.8012230085730403</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>323.48781692</v>
+        <v>323.44592280000001</v>
       </c>
       <c r="C272" s="5">
-        <v>1.5067892199999733</v>
+        <v>1.5346697800000015</v>
       </c>
       <c r="D272" s="5">
-        <v>5.7625131627619286</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>5.8732560361558939</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>323.82127824999998</v>
+        <v>323.78548192</v>
       </c>
       <c r="C273" s="5">
-        <v>0.33346132999997735</v>
+        <v>0.33955911999998989</v>
       </c>
       <c r="D273" s="5">
-        <v>1.2440348228939246</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>1.2670802225292155</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>325.17985683000001</v>
+        <v>325.1864248</v>
       </c>
       <c r="C274" s="5">
-        <v>1.3585785800000281</v>
+        <v>1.4009428800000023</v>
       </c>
       <c r="D274" s="5">
-        <v>5.1523620507191614</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>5.3174722479672809</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>326.93263632999998</v>
+        <v>326.94655435999999</v>
       </c>
       <c r="C275" s="5">
-        <v>1.7527794999999742</v>
+        <v>1.7601295599999958</v>
       </c>
       <c r="D275" s="5">
-        <v>6.6634661839597875</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>6.6921064681671139</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>327.09745049000003</v>
+        <v>327.15993957000001</v>
       </c>
       <c r="C276" s="5">
-        <v>0.16481416000004856</v>
+        <v>0.21338521000001265</v>
       </c>
       <c r="D276" s="5">
-        <v>0.60662737143943879</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.78601049961370961</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>328.65616319999998</v>
+        <v>328.75812431999998</v>
       </c>
       <c r="C277" s="5">
-        <v>1.558712709999952</v>
+        <v>1.5981847499999731</v>
       </c>
       <c r="D277" s="5">
-        <v>5.8706212720504913</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>6.0221229575073476</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>330.06452386000001</v>
+        <v>330.39967003999999</v>
       </c>
       <c r="C278" s="5">
-        <v>1.408360660000028</v>
+        <v>1.6415457200000105</v>
       </c>
       <c r="D278" s="5">
-        <v>5.2651958714737601</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>6.1591252808476549</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>330.94394659</v>
+        <v>330.89033079000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.8794227299999875</v>
+        <v>0.49066075000001774</v>
       </c>
       <c r="D279" s="5">
-        <v>3.2445477630278718</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>1.7966904164968822</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>331.84434527000002</v>
+        <v>331.69155137000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.90039868000002343</v>
+        <v>0.80122058000000607</v>
       </c>
       <c r="D280" s="5">
-        <v>3.3141384364067772</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>2.9447011977318915</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>333.09522063999998</v>
+        <v>332.97796312999998</v>
       </c>
       <c r="C281" s="5">
-        <v>1.2508753699999602</v>
+        <v>1.2864117599999645</v>
       </c>
       <c r="D281" s="5">
-        <v>4.6183238522284009</v>
+        <v>4.7545734896403236</v>
       </c>
       <c r="E281" s="5">
-        <v>4.0854949261427187</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>4.072176821994411</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>333.41631682000002</v>
+        <v>333.32800417999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.32109618000004048</v>
+        <v>0.35004105000001573</v>
       </c>
       <c r="D282" s="5">
-        <v>1.1629253874031908</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>1.2688120402034819</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>335.23980168000003</v>
+        <v>335.15426824999997</v>
       </c>
       <c r="C283" s="5">
-        <v>1.8234848600000078</v>
+        <v>1.8262640699999793</v>
       </c>
       <c r="D283" s="5">
-        <v>6.7639676822828676</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.7764386243873709</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>335.98852204999997</v>
+        <v>335.93873693</v>
       </c>
       <c r="C284" s="5">
-        <v>0.74872036999994407</v>
+        <v>0.78446868000003178</v>
       </c>
       <c r="D284" s="5">
-        <v>2.7132322040258172</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.8451853326943999</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>336.63359538999998</v>
+        <v>336.59773009000003</v>
       </c>
       <c r="C285" s="5">
-        <v>0.64507334000001038</v>
+        <v>0.65899316000002273</v>
       </c>
       <c r="D285" s="5">
-        <v>2.3283968131831756</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.3795401895930324</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>337.75783414</v>
+        <v>337.7800962</v>
       </c>
       <c r="C286" s="5">
-        <v>1.1242387500000177</v>
+        <v>1.1823661099999754</v>
       </c>
       <c r="D286" s="5">
-        <v>4.0820185193281233</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>4.2976362098990917</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>338.43802720000002</v>
+        <v>338.47910413</v>
       </c>
       <c r="C287" s="5">
-        <v>0.68019306000002189</v>
+        <v>0.69900792999999339</v>
       </c>
       <c r="D287" s="5">
-        <v>2.4435653912594502</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>2.5117608986253037</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>339.15803011000003</v>
+        <v>339.25035960000002</v>
       </c>
       <c r="C288" s="5">
-        <v>0.72000291000000516</v>
+        <v>0.77125547000002825</v>
       </c>
       <c r="D288" s="5">
-        <v>2.5829990765418032</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>2.7688379634429383</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>340.96052501999998</v>
+        <v>341.10952028999998</v>
       </c>
       <c r="C289" s="5">
-        <v>1.8024949099999503</v>
+        <v>1.8591606899999533</v>
       </c>
       <c r="D289" s="5">
-        <v>6.5673002522542712</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>6.77812427524489</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>341.29652213999998</v>
+        <v>341.66873642000002</v>
       </c>
       <c r="C290" s="5">
-        <v>0.33599712000000181</v>
+        <v>0.55921613000003845</v>
       </c>
       <c r="D290" s="5">
-        <v>1.1889617943243946</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.9851199017344667</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>343.35326635000001</v>
+        <v>343.28825389000002</v>
       </c>
       <c r="C291" s="5">
-        <v>2.0567442100000335</v>
+        <v>1.6195174700000052</v>
       </c>
       <c r="D291" s="5">
-        <v>7.4760868076124032</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>5.8386825965186517</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>344.79225749</v>
+        <v>344.58260773000001</v>
       </c>
       <c r="C292" s="5">
-        <v>1.4389911399999846</v>
+        <v>1.2943538399999852</v>
       </c>
       <c r="D292" s="5">
-        <v>5.1467516489811516</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>4.619566469762959</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>344.45419170000002</v>
+        <v>344.29757294000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.33806578999997328</v>
+        <v>-0.28503478999999743</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.1702651900074135</v>
+        <v>-0.98812270698327431</v>
       </c>
       <c r="E293" s="5">
-        <v>3.4101273017893341</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.3995071936879784</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>344.77716081</v>
+        <v>344.66312047999998</v>
       </c>
       <c r="C294" s="5">
-        <v>0.32296910999997408</v>
+        <v>0.36554753999996592</v>
       </c>
       <c r="D294" s="5">
-        <v>1.1309713759506623</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>1.2815299598054386</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>345.27215482000003</v>
+        <v>345.17934810000003</v>
       </c>
       <c r="C295" s="5">
-        <v>0.49499401000002763</v>
+        <v>0.51622762000005196</v>
       </c>
       <c r="D295" s="5">
-        <v>1.7365004123082173</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>1.8122094916807274</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>346.01181043000003</v>
+        <v>345.96293284000001</v>
       </c>
       <c r="C296" s="5">
-        <v>0.7396556099999998</v>
+        <v>0.78358473999998068</v>
       </c>
       <c r="D296" s="5">
-        <v>2.6011932494536039</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.7583662389909946</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>348.06717767999999</v>
+        <v>348.04251349999998</v>
       </c>
       <c r="C297" s="5">
-        <v>2.0553672499999607</v>
+        <v>2.0795806599999764</v>
       </c>
       <c r="D297" s="5">
-        <v>7.365756178602223</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>7.4565060612747258</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>349.03819469000001</v>
+        <v>349.07391999999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.97101701000002549</v>
+        <v>1.0314065000000028</v>
       </c>
       <c r="D298" s="5">
-        <v>3.3995344418581874</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>3.6146775169253909</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>348.89141974</v>
+        <v>348.96125716</v>
       </c>
       <c r="C299" s="5">
-        <v>-0.14677495000000818</v>
+        <v>-0.1126628399999845</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.50344964083746113</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.38661060351795618</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>351.03354496999998</v>
+        <v>351.14249985999999</v>
       </c>
       <c r="C300" s="5">
-        <v>2.1421252299999765</v>
+        <v>2.1812426999999843</v>
       </c>
       <c r="D300" s="5">
-        <v>7.6217303757391663</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>7.7641247491950116</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>352.25219909999998</v>
+        <v>352.41508533000001</v>
       </c>
       <c r="C301" s="5">
-        <v>1.2186541300000044</v>
+        <v>1.2725854700000241</v>
       </c>
       <c r="D301" s="5">
-        <v>4.2464125229356275</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>4.4366961733328214</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>353.20274046999998</v>
+        <v>353.55417256999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.95054136999999628</v>
+        <v>1.1390872399999807</v>
       </c>
       <c r="D302" s="5">
-        <v>3.2866562309113112</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>3.948378798619645</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>356.57795003000001</v>
+        <v>356.51355544</v>
       </c>
       <c r="C303" s="5">
-        <v>3.3752095600000303</v>
+        <v>2.9593828700000131</v>
       </c>
       <c r="D303" s="5">
-        <v>12.089525773115373</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>10.520022187820421</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>357.78228273000002</v>
+        <v>357.56323040000001</v>
       </c>
       <c r="C304" s="5">
-        <v>1.204332700000009</v>
+        <v>1.0496749600000044</v>
       </c>
       <c r="D304" s="5">
-        <v>4.1291110807313736</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>3.5909125493236438</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>358.80204170000002</v>
+        <v>358.63349648000002</v>
       </c>
       <c r="C305" s="5">
-        <v>1.019758969999998</v>
+        <v>1.0702660800000103</v>
       </c>
       <c r="D305" s="5">
-        <v>3.4743960599598278</v>
+        <v>3.6515921046817557</v>
       </c>
       <c r="E305" s="5">
-        <v>4.1653869645738473</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>4.1638177747184812</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>361.01488488000001</v>
+        <v>360.88250572999999</v>
       </c>
       <c r="C306" s="5">
-        <v>2.212843179999993</v>
+        <v>2.2490092499999719</v>
       </c>
       <c r="D306" s="5">
-        <v>7.6570398861448341</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>7.7903172956146127</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>362.25770096999997</v>
+        <v>362.17204065999999</v>
       </c>
       <c r="C307" s="5">
-        <v>1.2428160899999625</v>
+        <v>1.2895349300000021</v>
       </c>
       <c r="D307" s="5">
-        <v>4.2101969809411166</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>4.3732212259797842</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>363.75657690000003</v>
+        <v>363.71030819999999</v>
       </c>
       <c r="C308" s="5">
-        <v>1.4988759300000538</v>
+        <v>1.5382675399999926</v>
       </c>
       <c r="D308" s="5">
-        <v>5.0796778925068287</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>5.2175723287344766</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>364.19900073000002</v>
+        <v>364.18487346000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.44242382999999563</v>
+        <v>0.47456526000001986</v>
       </c>
       <c r="D309" s="5">
-        <v>1.4693191927403815</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.5770323141206521</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>364.67158768000002</v>
+        <v>364.71344503</v>
       </c>
       <c r="C310" s="5">
-        <v>0.47258694999999307</v>
+        <v>0.52857156999999688</v>
       </c>
       <c r="D310" s="5">
-        <v>1.5682888376698179</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.7556295155160662</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>364.59905232</v>
+        <v>364.68649009000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-7.253536000001759E-2</v>
+        <v>-2.6954939999995986E-2</v>
       </c>
       <c r="D311" s="5">
-        <v>-0.23842623092102944</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-8.8652566557489987E-2</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>366.65903906</v>
+        <v>366.76505619</v>
       </c>
       <c r="C312" s="5">
-        <v>2.0599867399999994</v>
+        <v>2.0785660999999891</v>
       </c>
       <c r="D312" s="5">
-        <v>6.9947147025205991</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>7.0580464414354172</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>366.92589673999998</v>
+        <v>367.08248727</v>
       </c>
       <c r="C313" s="5">
-        <v>0.26685767999998689</v>
+        <v>0.31743108000000575</v>
       </c>
       <c r="D313" s="5">
-        <v>0.87687512847387517</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>1.0435448228809152</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>368.00334856000001</v>
+        <v>368.30567228000001</v>
       </c>
       <c r="C314" s="5">
-        <v>1.0774518200000216</v>
+        <v>1.2231850100000088</v>
       </c>
       <c r="D314" s="5">
-        <v>3.5811847105996497</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>4.0727189970292788</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>369.50524581000002</v>
+        <v>369.44751730000002</v>
       </c>
       <c r="C315" s="5">
-        <v>1.5018972500000132</v>
+        <v>1.1418450200000052</v>
       </c>
       <c r="D315" s="5">
-        <v>5.0088869646326639</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.7844144536581137</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>370.39812424000002</v>
+        <v>370.19229565000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.89287842999999611</v>
+        <v>0.74477834999999004</v>
       </c>
       <c r="D316" s="5">
-        <v>2.9385492830732884</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.4461126990581006</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>371.01137504000002</v>
+        <v>370.85942198999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.61325080000000298</v>
+        <v>0.66712633999998161</v>
       </c>
       <c r="D317" s="5">
-        <v>2.0049757657005784</v>
+        <v>2.1840924734347844</v>
       </c>
       <c r="E317" s="5">
-        <v>3.4028048675956102</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>3.4090305646287566</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>372.51001144000003</v>
+        <v>372.37186878</v>
       </c>
       <c r="C318" s="5">
-        <v>1.4986364000000094</v>
+        <v>1.5124467900000127</v>
       </c>
       <c r="D318" s="5">
-        <v>4.9563427336321686</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>5.0051420234324073</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>373.17587318</v>
+        <v>373.10790136999998</v>
       </c>
       <c r="C319" s="5">
-        <v>0.66586173999996845</v>
+        <v>0.73603258999997934</v>
       </c>
       <c r="D319" s="5">
-        <v>2.1662144981927201</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>2.3978842593686212</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>373.48073999000002</v>
+        <v>373.44421722999999</v>
       </c>
       <c r="C320" s="5">
-        <v>0.30486681000002136</v>
+        <v>0.33631586000001334</v>
       </c>
       <c r="D320" s="5">
-        <v>0.98475943766793694</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>1.08704708942573</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>374.49398055</v>
+        <v>374.49510271000003</v>
       </c>
       <c r="C321" s="5">
-        <v>1.0132405599999856</v>
+        <v>1.0508854800000336</v>
       </c>
       <c r="D321" s="5">
-        <v>3.3045784410797419</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>3.4296006610236907</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>375.29046018000003</v>
+        <v>375.32787915</v>
       </c>
       <c r="C322" s="5">
-        <v>0.79647963000002164</v>
+        <v>0.83277643999997508</v>
       </c>
       <c r="D322" s="5">
-        <v>2.5822454250264526</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>2.7013574308575317</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>375.93077921999998</v>
+        <v>376.01570520000001</v>
       </c>
       <c r="C323" s="5">
-        <v>0.64031903999995166</v>
+        <v>0.6878260500000124</v>
       </c>
       <c r="D323" s="5">
-        <v>2.066758047561712</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>2.221422135234441</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>377.96466781999999</v>
+        <v>378.0544878</v>
       </c>
       <c r="C324" s="5">
-        <v>2.0338886000000116</v>
+        <v>2.0387825999999905</v>
       </c>
       <c r="D324" s="5">
-        <v>6.6890448956828497</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>6.7040634146583011</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>379.55924429999999</v>
+        <v>379.67862868999998</v>
       </c>
       <c r="C325" s="5">
-        <v>1.5945764800000006</v>
+        <v>1.6241408899999783</v>
       </c>
       <c r="D325" s="5">
-        <v>5.1817599593256825</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>5.278830909344534</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>380.60558355000001</v>
+        <v>380.82958051999998</v>
       </c>
       <c r="C326" s="5">
-        <v>1.0463392500000168</v>
+        <v>1.1509518299999968</v>
       </c>
       <c r="D326" s="5">
-        <v>3.3586867477375826</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.6989275041119818</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>380.5834284</v>
+        <v>380.54762491999998</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.2155150000003232E-2</v>
+        <v>-0.28195560000000341</v>
       </c>
       <c r="D327" s="5">
-        <v>-6.9829952747901824E-2</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-0.88483764959340627</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>381.27165592</v>
+        <v>381.12999717000002</v>
       </c>
       <c r="C328" s="5">
-        <v>0.68822751999999809</v>
+        <v>0.58237225000004855</v>
       </c>
       <c r="D328" s="5">
-        <v>2.1917318035689748</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>1.8519599535630871</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>382.44283827999999</v>
+        <v>382.33249989000001</v>
       </c>
       <c r="C329" s="5">
-        <v>1.1711823599999889</v>
+        <v>1.202502719999984</v>
       </c>
       <c r="D329" s="5">
-        <v>3.7490536532140739</v>
+        <v>3.8525148934758224</v>
       </c>
       <c r="E329" s="5">
-        <v>3.0811624680691985</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.0936460609350291</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>382.59517671999998</v>
+        <v>382.45612739000001</v>
       </c>
       <c r="C330" s="5">
-        <v>0.15233843999999408</v>
+        <v>0.12362749999999778</v>
       </c>
       <c r="D330" s="5">
-        <v>0.47904454278622222</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>0.388711710136036</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>383.53044055999999</v>
+        <v>383.47767003000001</v>
       </c>
       <c r="C331" s="5">
-        <v>0.93526384000000462</v>
+        <v>1.0215426400000069</v>
       </c>
       <c r="D331" s="5">
-        <v>2.9731939594599854</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>3.2527152511977242</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>384.40551422999999</v>
+        <v>384.36975417999997</v>
       </c>
       <c r="C332" s="5">
-        <v>0.87507367000000613</v>
+        <v>0.89208414999995966</v>
       </c>
       <c r="D332" s="5">
-        <v>2.7725743193563357</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>2.8275555983555245</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>385.47876624000003</v>
+        <v>385.48229728000001</v>
       </c>
       <c r="C333" s="5">
-        <v>1.0732520100000329</v>
+        <v>1.112543100000039</v>
       </c>
       <c r="D333" s="5">
-        <v>3.402304230837494</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>3.5291838239804196</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>386.88251492000001</v>
+        <v>386.90421944000002</v>
       </c>
       <c r="C334" s="5">
-        <v>1.4037486799999783</v>
+        <v>1.4219221600000083</v>
       </c>
       <c r="D334" s="5">
-        <v>4.4584804611567996</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>4.5173356424373479</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>388.00989425</v>
+        <v>388.07844392999999</v>
       </c>
       <c r="C335" s="5">
-        <v>1.1273793299999966</v>
+        <v>1.1742244899999719</v>
       </c>
       <c r="D335" s="5">
-        <v>3.5534029562992009</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>3.7033177287322028</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>385.84671522000002</v>
+        <v>385.91642514</v>
       </c>
       <c r="C336" s="5">
-        <v>-2.1631790299999807</v>
+        <v>-2.1620187899999905</v>
       </c>
       <c r="D336" s="5">
-        <v>-6.4887019386320581</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-6.4842169348615535</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>385.87591687999998</v>
+        <v>385.96318171000001</v>
       </c>
       <c r="C337" s="5">
-        <v>2.9201659999955609E-2</v>
+        <v>4.6756570000013653E-2</v>
       </c>
       <c r="D337" s="5">
-        <v>9.0856240486525408E-2</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>0.14548561234255519</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>383.87189003999998</v>
+        <v>384.03460581000002</v>
       </c>
       <c r="C338" s="5">
-        <v>-2.0040268399999945</v>
+        <v>-1.9285758999999985</v>
       </c>
       <c r="D338" s="5">
-        <v>-6.0571700034320326</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-5.8340707472506086</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>385.72378639999999</v>
+        <v>385.72001570999998</v>
       </c>
       <c r="C339" s="5">
-        <v>1.851896360000012</v>
+        <v>1.6854098999999678</v>
       </c>
       <c r="D339" s="5">
-        <v>5.945209359341308</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>5.3954295805157759</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>386.51846122000001</v>
+        <v>386.45125795000001</v>
       </c>
       <c r="C340" s="5">
-        <v>0.79467482000001155</v>
+        <v>0.73124224000002869</v>
       </c>
       <c r="D340" s="5">
-        <v>2.5004677117977048</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>2.2988130059306666</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>387.94657154999999</v>
+        <v>387.88065253000002</v>
       </c>
       <c r="C341" s="5">
-        <v>1.4281103299999813</v>
+        <v>1.4293945800000074</v>
       </c>
       <c r="D341" s="5">
-        <v>4.5249853705137122</v>
+        <v>4.5299413544873213</v>
       </c>
       <c r="E341" s="5">
-        <v>1.4390995775349191</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.4511328860602468</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>387.99681554</v>
+        <v>387.84766689000003</v>
       </c>
       <c r="C342" s="5">
-        <v>5.0243990000012673E-2</v>
+        <v>-3.29856399999926E-2</v>
       </c>
       <c r="D342" s="5">
-        <v>0.15552593760423949</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-0.10200111602780559</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>390.10684320000001</v>
+        <v>390.05962824</v>
       </c>
       <c r="C343" s="5">
-        <v>2.1100276600000143</v>
+        <v>2.2119613499999673</v>
       </c>
       <c r="D343" s="5">
-        <v>6.7246871949950826</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>7.0626110393433139</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>391.63116286000002</v>
+        <v>391.58585540000001</v>
       </c>
       <c r="C344" s="5">
-        <v>1.5243196600000033</v>
+        <v>1.526227160000019</v>
       </c>
       <c r="D344" s="5">
-        <v>4.7910233405799918</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>4.7977415409582669</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>391.62281614</v>
+        <v>391.61741062999999</v>
       </c>
       <c r="C345" s="5">
-        <v>-8.3467200000200137E-3</v>
+        <v>3.1555229999980838E-2</v>
       </c>
       <c r="D345" s="5">
-        <v>-2.5572249992600327E-2</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>9.6742674950345275E-2</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>392.89104773000003</v>
+        <v>392.89112268999997</v>
       </c>
       <c r="C346" s="5">
-        <v>1.2682315900000276</v>
+        <v>1.2737120599999798</v>
       </c>
       <c r="D346" s="5">
-        <v>3.9560492140061854</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>3.9735074788170621</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>394.66146351999998</v>
+        <v>394.70606225</v>
       </c>
       <c r="C347" s="5">
-        <v>1.7704157899999586</v>
+        <v>1.8149395600000275</v>
       </c>
       <c r="D347" s="5">
-        <v>5.54339634922425</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>5.6863665840415578</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>394.43455942999998</v>
+        <v>394.48844781000003</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.226904090000005</v>
+        <v>-0.21761443999997709</v>
       </c>
       <c r="D348" s="5">
-        <v>-0.68774273550769038</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-0.65959697997770572</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>395.87662603000001</v>
+        <v>395.94800780000003</v>
       </c>
       <c r="C349" s="5">
-        <v>1.4420666000000324</v>
+        <v>1.4595599900000025</v>
       </c>
       <c r="D349" s="5">
-        <v>4.4765456587466224</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>4.53132795511757</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>396.39286220000002</v>
+        <v>396.52100833999998</v>
       </c>
       <c r="C350" s="5">
-        <v>0.51623617000001332</v>
+        <v>0.57300053999995271</v>
       </c>
       <c r="D350" s="5">
-        <v>1.5761117984200546</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>1.75048238615374</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>397.35716466000002</v>
+        <v>397.39694659000003</v>
       </c>
       <c r="C351" s="5">
-        <v>0.96430245999999897</v>
+        <v>0.87593825000004699</v>
       </c>
       <c r="D351" s="5">
-        <v>2.9586098270464767</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>2.6833165979540663</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>398.20213524000002</v>
+        <v>398.2635904</v>
       </c>
       <c r="C352" s="5">
-        <v>0.8449705799999947</v>
+        <v>0.86664380999997093</v>
       </c>
       <c r="D352" s="5">
-        <v>2.5818286298979531</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>2.6485798622892132</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>399.62628526999998</v>
+        <v>399.56239856000002</v>
       </c>
       <c r="C353" s="5">
-        <v>1.4241500299999643</v>
+        <v>1.2988081600000214</v>
       </c>
       <c r="D353" s="5">
-        <v>4.3771751400661696</v>
+        <v>3.9843741927044318</v>
       </c>
       <c r="E353" s="5">
-        <v>3.0106500679552228</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>3.0116856702710804</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>399.43378942999999</v>
+        <v>399.23787124</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.19249583999999231</v>
+        <v>-0.32452732000001561</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.57649865530451372</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.97030610682201646</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>401.04452049999998</v>
+        <v>400.97876224999999</v>
       </c>
       <c r="C355" s="5">
-        <v>1.6107310699999857</v>
+        <v>1.7408910099999844</v>
       </c>
       <c r="D355" s="5">
-        <v>4.9478236942871456</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>5.3599791893833792</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>401.59778850999999</v>
+        <v>401.52858262000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.55326801000001069</v>
+        <v>0.54982037000002038</v>
       </c>
       <c r="D356" s="5">
-        <v>1.6681001770344039</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.6579009526805466</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>402.99290199000001</v>
+        <v>402.96961920000001</v>
       </c>
       <c r="C357" s="5">
-        <v>1.3951134800000204</v>
+        <v>1.4410365800000022</v>
       </c>
       <c r="D357" s="5">
-        <v>4.2492673024857819</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>4.3926855004452703</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>404.88337851</v>
+        <v>404.86622385999999</v>
       </c>
       <c r="C358" s="5">
-        <v>1.8904765199999929</v>
+        <v>1.89660465999998</v>
       </c>
       <c r="D358" s="5">
-        <v>5.7768467567479664</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>5.7964038692906783</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>404.51020065</v>
+        <v>404.54160595000002</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.37317785999999842</v>
+        <v>-0.3246179099999722</v>
       </c>
       <c r="D359" s="5">
-        <v>-1.1004410450102475</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-0.95791704323077154</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>404.25592339000002</v>
+        <v>404.30651526000003</v>
       </c>
       <c r="C360" s="5">
-        <v>-0.25427725999998074</v>
+        <v>-0.23509068999999272</v>
       </c>
       <c r="D360" s="5">
-        <v>-0.75172387403402707</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>-0.69512972201328793</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>406.51260827999999</v>
+        <v>406.60060119000002</v>
       </c>
       <c r="C361" s="5">
-        <v>2.2566848899999741</v>
+        <v>2.2940859299999943</v>
       </c>
       <c r="D361" s="5">
-        <v>6.908327462240571</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>7.0255130831256229</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>407.20869563000002</v>
+        <v>407.36179480999999</v>
       </c>
       <c r="C362" s="5">
-        <v>0.69608735000002753</v>
+        <v>0.76119361999997182</v>
       </c>
       <c r="D362" s="5">
-        <v>2.0742694456179267</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>2.269786224008552</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>406.74076889000003</v>
+        <v>406.81185852999999</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.46792673999999579</v>
+        <v>-0.54993627999999717</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.3702478438457066</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.6080192445079189</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>408.02253331999998</v>
+        <v>408.17143547000001</v>
       </c>
       <c r="C364" s="5">
-        <v>1.2817644299999529</v>
+        <v>1.3595769400000108</v>
       </c>
       <c r="D364" s="5">
-        <v>3.8478028090537908</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>4.0849783867063616</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>408.07538402</v>
+        <v>407.97786165000002</v>
       </c>
       <c r="C365" s="5">
-        <v>5.2850700000021789E-2</v>
+        <v>-0.19357381999998324</v>
       </c>
       <c r="D365" s="5">
-        <v>0.15554543167644042</v>
+        <v>-0.56761357987936689</v>
       </c>
       <c r="E365" s="5">
-        <v>2.1142500034229572</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.106169929985624</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>414.31794738999997</v>
+        <v>414.07351891000002</v>
       </c>
       <c r="C366" s="5">
-        <v>6.2425633699999707</v>
+        <v>6.0956572599999959</v>
       </c>
       <c r="D366" s="5">
-        <v>19.983128388178105</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>19.478652871799884</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>415.05238243000002</v>
+        <v>414.95592721000003</v>
       </c>
       <c r="C367" s="5">
-        <v>0.73443504000005078</v>
+        <v>0.88240830000000869</v>
       </c>
       <c r="D367" s="5">
-        <v>2.1480253914006209</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.5874378920514918</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>412.77441530999999</v>
+        <v>412.68243921999999</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.277967120000028</v>
+        <v>-2.2734879900000351</v>
       </c>
       <c r="D368" s="5">
-        <v>-6.3908465378622603</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-6.3800947711443179</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>369.33746760999998</v>
+        <v>369.30266182000003</v>
       </c>
       <c r="C369" s="5">
-        <v>-43.436947700000019</v>
+        <v>-43.379777399999966</v>
       </c>
       <c r="D369" s="5">
-        <v>-73.665374041826169</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-73.624701160018304</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>384.07211257</v>
+        <v>384.04955848999998</v>
       </c>
       <c r="C370" s="5">
-        <v>14.734644960000026</v>
+        <v>14.746896669999956</v>
       </c>
       <c r="D370" s="5">
-        <v>59.90899204479652</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>59.97716159306443</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>391.94230384999997</v>
+        <v>391.97150354000001</v>
       </c>
       <c r="C371" s="5">
-        <v>7.8701912799999718</v>
+        <v>7.9219450500000335</v>
       </c>
       <c r="D371" s="5">
-        <v>27.559380745229191</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>27.763469153798926</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>391.25256001000002</v>
+        <v>391.31245895000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-0.6897438399999487</v>
+        <v>-0.6590445900000077</v>
       </c>
       <c r="D372" s="5">
-        <v>-2.0914512430129095</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-1.9990763085033558</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>392.20831635000002</v>
+        <v>392.32078319999999</v>
       </c>
       <c r="C373" s="5">
-        <v>0.95575633999999354</v>
+        <v>1.0083242499999869</v>
       </c>
       <c r="D373" s="5">
-        <v>2.9710809038855146</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>3.1363313510394564</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>392.76590479999999</v>
+        <v>392.9366746</v>
       </c>
       <c r="C374" s="5">
-        <v>0.55758844999996882</v>
+        <v>0.61589140000000953</v>
       </c>
       <c r="D374" s="5">
-        <v>1.7193996840976666</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>1.9001912426542589</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>398.34593303000003</v>
+        <v>398.43758765000001</v>
       </c>
       <c r="C375" s="5">
-        <v>5.580028230000039</v>
+        <v>5.5009130500000083</v>
       </c>
       <c r="D375" s="5">
-        <v>18.445695905461879</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>18.155199775180719</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>400.32301520999999</v>
+        <v>400.55612237000003</v>
       </c>
       <c r="C376" s="5">
-        <v>1.977082179999968</v>
+        <v>2.1185347200000137</v>
       </c>
       <c r="D376" s="5">
-        <v>6.1211771845082863</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>6.5704663441331856</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>401.68420499000001</v>
+        <v>401.52842614000002</v>
       </c>
       <c r="C377" s="5">
-        <v>1.3611897800000179</v>
+        <v>0.97230376999999635</v>
       </c>
       <c r="D377" s="5">
-        <v>4.157452140066531</v>
+        <v>2.9520664184939704</v>
       </c>
       <c r="E377" s="5">
-        <v>-1.5661760743908903</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-1.5808297744187128</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>403.41047809000003</v>
+        <v>403.12966379</v>
       </c>
       <c r="C378" s="5">
-        <v>1.7262731000000144</v>
+        <v>1.6012376499999732</v>
       </c>
       <c r="D378" s="5">
-        <v>5.2807655741240245</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>4.8917951170240892</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>402.15247090999998</v>
+        <v>402.01869725</v>
       </c>
       <c r="C379" s="5">
-        <v>-1.2580071800000496</v>
+        <v>-1.1109665399999926</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.6785956540223763</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-3.2573573160557645</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>404.47824450000002</v>
+        <v>404.37019427000001</v>
       </c>
       <c r="C380" s="5">
-        <v>2.3257735900000398</v>
+        <v>2.3514970200000107</v>
       </c>
       <c r="D380" s="5">
-        <v>7.1650352199738476</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>7.2493373042133769</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>405.07260104</v>
+        <v>405.03583580999998</v>
       </c>
       <c r="C381" s="5">
-        <v>0.59435653999997839</v>
+        <v>0.66564153999996734</v>
       </c>
       <c r="D381" s="5">
-        <v>1.7776491964649699</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>1.9933256089551099</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>405.82351647000002</v>
+        <v>405.81076174999998</v>
       </c>
       <c r="C382" s="5">
-        <v>0.75091543000002048</v>
+        <v>0.77492594000000281</v>
       </c>
       <c r="D382" s="5">
-        <v>2.2473574691675768</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>2.3201873648290183</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>407.42858447999998</v>
+        <v>407.47800749999999</v>
       </c>
       <c r="C383" s="5">
-        <v>1.6050680099999681</v>
+        <v>1.6672457500000064</v>
       </c>
       <c r="D383" s="5">
-        <v>4.8507217472524955</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>5.0430605170026954</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>409.85086954000002</v>
+        <v>409.92417435999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.4222850600000356</v>
+        <v>2.4461668600000053</v>
       </c>
       <c r="D384" s="5">
-        <v>7.3723328338666017</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>7.4465019383360032</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>410.17701127999999</v>
+        <v>410.30250796000001</v>
       </c>
       <c r="C385" s="5">
-        <v>0.32614173999996865</v>
+        <v>0.37833360000001903</v>
       </c>
       <c r="D385" s="5">
-        <v>0.95909894123120676</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>1.113161957561104</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>408.68969240000001</v>
+        <v>408.86310904999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-1.4873188799999753</v>
+        <v>-1.4393989100000226</v>
       </c>
       <c r="D386" s="5">
-        <v>-4.2655122340585327</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>-4.1294846446127238</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>414.77297743000003</v>
+        <v>414.85860080999998</v>
       </c>
       <c r="C387" s="5">
-        <v>6.0832850300000132</v>
+        <v>5.9954917599999931</v>
       </c>
       <c r="D387" s="5">
-        <v>19.399150591147386</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>19.087467120246426</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>415.66494905000002</v>
+        <v>415.90807339000003</v>
       </c>
       <c r="C388" s="5">
-        <v>0.89197161999999253</v>
+        <v>1.0494725800000424</v>
       </c>
       <c r="D388" s="5">
-        <v>2.6113494590646935</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.0782483132248517</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>418.16831493000001</v>
+        <v>417.97443880999998</v>
       </c>
       <c r="C389" s="5">
-        <v>2.5033658799999898</v>
+        <v>2.0663654199999542</v>
       </c>
       <c r="D389" s="5">
-        <v>7.4713299208797768</v>
+        <v>6.127631314731552</v>
       </c>
       <c r="E389" s="5">
-        <v>4.1037486003240753</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>4.0958526468723111</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>416.64795430999999</v>
+        <v>416.37663076000001</v>
       </c>
       <c r="C390" s="5">
-        <v>-1.5203606200000195</v>
+        <v>-1.5978080499999692</v>
       </c>
       <c r="D390" s="5">
-        <v>-4.2767196920557193</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>-4.4920596499574916</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>417.47580969000001</v>
+        <v>417.32587825000002</v>
       </c>
       <c r="C391" s="5">
-        <v>0.82785538000001679</v>
+        <v>0.94924749000000475</v>
       </c>
       <c r="D391" s="5">
-        <v>2.410560321001598</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>2.7703019448568789</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>418.85046842999998</v>
+        <v>418.74123006000002</v>
       </c>
       <c r="C392" s="5">
-        <v>1.3746587399999726</v>
+        <v>1.4153518100000042</v>
       </c>
       <c r="D392" s="5">
-        <v>4.0236953027282141</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>4.1465532197754396</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>420.86992648</v>
+        <v>420.84573958999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.0194580500000257</v>
+        <v>2.104509529999973</v>
       </c>
       <c r="D393" s="5">
-        <v>5.9416330540273288</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>6.200491383550788</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>421.45013401</v>
+        <v>421.46414219000002</v>
       </c>
       <c r="C394" s="5">
-        <v>0.58020752999999559</v>
+        <v>0.61840260000002445</v>
       </c>
       <c r="D394" s="5">
-        <v>1.666910514251696</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>1.7776347272075332</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>422.21234081</v>
+        <v>422.27230528000001</v>
       </c>
       <c r="C395" s="5">
-        <v>0.76220680000000129</v>
+        <v>0.80816308999999364</v>
       </c>
       <c r="D395" s="5">
-        <v>2.1919584364293421</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>2.3254389748299076</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>426.98885852000001</v>
+        <v>427.08085820999997</v>
       </c>
       <c r="C396" s="5">
-        <v>4.7765177100000074</v>
+        <v>4.8085529299999621</v>
       </c>
       <c r="D396" s="5">
-        <v>14.45306817368548</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>14.553955850466615</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>428.00566793000002</v>
+        <v>428.15124909000002</v>
       </c>
       <c r="C397" s="5">
-        <v>1.0168094100000076</v>
+        <v>1.0703908800000477</v>
       </c>
       <c r="D397" s="5">
-        <v>2.8953446883135836</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.0493610630682566</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>430.22818640999998</v>
+        <v>430.34359792999999</v>
       </c>
       <c r="C398" s="5">
-        <v>2.2225184799999624</v>
+        <v>2.1923488399999655</v>
       </c>
       <c r="D398" s="5">
-        <v>6.4123598516910629</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>6.320637892808989</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>434.90811767000002</v>
+        <v>434.91622556999999</v>
       </c>
       <c r="C399" s="5">
-        <v>4.6799312600000462</v>
+        <v>4.5726276400000074</v>
       </c>
       <c r="D399" s="5">
-        <v>13.863321889609615</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>13.522818756540289</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>435.9881967</v>
+        <v>436.26925785999998</v>
       </c>
       <c r="C400" s="5">
-        <v>1.080079029999979</v>
+        <v>1.3530322899999874</v>
       </c>
       <c r="D400" s="5">
-        <v>3.0212028485193221</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>3.7977665719893139</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>437.03013256000003</v>
+        <v>436.81334235999998</v>
       </c>
       <c r="C401" s="5">
-        <v>1.0419358600000237</v>
+        <v>0.54408449999999675</v>
       </c>
       <c r="D401" s="5">
-        <v>2.9057872756725445</v>
+        <v>1.506864049818879</v>
       </c>
       <c r="E401" s="5">
-        <v>4.5105802990256239</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>4.5071903448535178</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>439.27276068999998</v>
+        <v>439.02398376000002</v>
       </c>
       <c r="C402" s="5">
-        <v>2.2426281299999573</v>
+        <v>2.2106414000000427</v>
       </c>
       <c r="D402" s="5">
-        <v>6.3346237191430843</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>6.2449292106069532</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>441.58477135999999</v>
+        <v>441.43569704999999</v>
       </c>
       <c r="C403" s="5">
-        <v>2.3120106700000065</v>
+        <v>2.411713289999966</v>
       </c>
       <c r="D403" s="5">
-        <v>6.5020018816556169</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>6.7948825471862984</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>443.16469598999998</v>
+        <v>443.07324991000002</v>
       </c>
       <c r="C404" s="5">
-        <v>1.5799246299999936</v>
+        <v>1.637552860000028</v>
       </c>
       <c r="D404" s="5">
-        <v>4.3789240010730035</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>4.5434844535945373</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>444.59297513000001</v>
+        <v>444.59497447000001</v>
       </c>
       <c r="C405" s="5">
-        <v>1.4282791400000292</v>
+        <v>1.5217245599999956</v>
       </c>
       <c r="D405" s="5">
-        <v>3.9367868242595305</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>4.2001208411984736</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>446.74965323999999</v>
+        <v>446.79982202999997</v>
       </c>
       <c r="C406" s="5">
-        <v>2.156678109999973</v>
+        <v>2.204847559999962</v>
       </c>
       <c r="D406" s="5">
-        <v>5.9789308215767001</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>6.116106257203402</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>448.17807234000003</v>
+        <v>448.25508267999999</v>
       </c>
       <c r="C407" s="5">
-        <v>1.4284191000000419</v>
+        <v>1.4552606500000138</v>
       </c>
       <c r="D407" s="5">
-        <v>3.9050278126275373</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>3.9792724425329773</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>448.13864891999998</v>
+        <v>448.25033854999998</v>
       </c>
       <c r="C408" s="5">
-        <v>-3.9423420000048282E-2</v>
+        <v>-4.7441300000059528E-3</v>
       </c>
       <c r="D408" s="5">
-        <v>-0.10550543620923003</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-1.2699520535042197E-2</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>450.98428003999999</v>
+        <v>451.13473363999998</v>
       </c>
       <c r="C409" s="5">
-        <v>2.8456311200000073</v>
+        <v>2.8843950899999982</v>
       </c>
       <c r="D409" s="5">
-        <v>7.8917013253087642</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>8.0009736247010466</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>452.18512347000001</v>
+        <v>452.21727743000002</v>
       </c>
       <c r="C410" s="5">
-        <v>1.2008434300000204</v>
+        <v>1.0825437900000452</v>
       </c>
       <c r="D410" s="5">
-        <v>3.2424724242120284</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>2.9178313644526499</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>453.41142388999998</v>
+        <v>453.32236524000001</v>
       </c>
       <c r="C411" s="5">
-        <v>1.2263004199999727</v>
+        <v>1.1050878099999863</v>
       </c>
       <c r="D411" s="5">
-        <v>3.3033140587124032</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>2.9721879648882732</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>453.65414964000001</v>
+        <v>453.91119495999999</v>
       </c>
       <c r="C412" s="5">
-        <v>0.24272575000003371</v>
+        <v>0.58882971999997835</v>
       </c>
       <c r="D412" s="5">
-        <v>0.6442934907251896</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>1.5698884563053683</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>455.67637373000002</v>
+        <v>455.48078457999998</v>
       </c>
       <c r="C413" s="5">
-        <v>2.0222240900000088</v>
+        <v>1.5695896199999879</v>
       </c>
       <c r="D413" s="5">
-        <v>5.4822742504817779</v>
+        <v>4.2293411459961794</v>
       </c>
       <c r="E413" s="5">
-        <v>4.2665802151388377</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>4.2735512883247173</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>455.71897977999998</v>
+        <v>455.52535322</v>
       </c>
       <c r="C414" s="5">
-        <v>4.260604999996076E-2</v>
+        <v>4.4568640000022697E-2</v>
       </c>
       <c r="D414" s="5">
-        <v>0.11225853155738541</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>0.11748280492840379</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>456.12722385000001</v>
+        <v>455.99838519000002</v>
       </c>
       <c r="C415" s="5">
-        <v>0.40824407000002338</v>
+        <v>0.47303197000002228</v>
       </c>
       <c r="D415" s="5">
-        <v>1.0803013398238415</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>1.2532597876493412</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>456.83720015</v>
+        <v>456.77225403</v>
       </c>
       <c r="C416" s="5">
-        <v>0.7099762999999939</v>
+        <v>0.77386883999997735</v>
       </c>
       <c r="D416" s="5">
-        <v>1.8839112265952584</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.0556207859343312</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>458.18195664000001</v>
+        <v>458.20954848000002</v>
       </c>
       <c r="C417" s="5">
-        <v>1.3447564900000089</v>
+        <v>1.4372944500000244</v>
       </c>
       <c r="D417" s="5">
-        <v>3.5901009205542955</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>3.8419979403570448</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>458.74772617000002</v>
+        <v>458.83136858</v>
       </c>
       <c r="C418" s="5">
-        <v>0.5657695300000114</v>
+        <v>0.62182009999997945</v>
       </c>
       <c r="D418" s="5">
-        <v>1.4918818839737558</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>1.640687769757232</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>460.17428079000001</v>
+        <v>460.25537816999997</v>
       </c>
       <c r="C419" s="5">
-        <v>1.4265546199999903</v>
+        <v>1.4240095899999687</v>
       </c>
       <c r="D419" s="5">
-        <v>3.7960940853035474</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.7885030810479448</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>456.38175648999999</v>
+        <v>456.51090928999997</v>
       </c>
       <c r="C420" s="5">
-        <v>-3.7925243000000251</v>
+        <v>-3.7444688799999994</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.4535976451053614</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-9.3375480501317494</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>461.10367681999998</v>
+        <v>461.25701156999997</v>
       </c>
       <c r="C421" s="5">
-        <v>4.721920329999989</v>
+        <v>4.7461022800000023</v>
       </c>
       <c r="D421" s="5">
-        <v>13.147175544071676</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>13.214446236641519</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>461.50953129999999</v>
+        <v>461.44818457999997</v>
       </c>
       <c r="C422" s="5">
-        <v>0.40585448000001634</v>
+        <v>0.19117300999999998</v>
       </c>
       <c r="D422" s="5">
-        <v>1.0613448081673305</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>0.4984884176898019</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>462.5725893</v>
+        <v>462.37557672000003</v>
       </c>
       <c r="C423" s="5">
-        <v>1.0630580000000123</v>
+        <v>0.92739214000005177</v>
       </c>
       <c r="D423" s="5">
-        <v>2.799412752385666</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>2.4385285206647067</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>463.48698323999997</v>
+        <v>463.74060250999997</v>
       </c>
       <c r="C424" s="5">
-        <v>0.9143939399999681</v>
+        <v>1.3650257899999474</v>
       </c>
       <c r="D424" s="5">
-        <v>2.3980699344990919</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.6007336763234754</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>463.28650547000001</v>
+        <v>463.12268791999998</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.20047776999996358</v>
+        <v>-0.61791458999999804</v>
       </c>
       <c r="D425" s="5">
-        <v>-0.51781783989908181</v>
+        <v>-1.5872828286554341</v>
       </c>
       <c r="E425" s="5">
-        <v>1.6700738020947181</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>1.6777663512296481</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>466.09995587999998</v>
+        <v>465.95425112999999</v>
       </c>
       <c r="C426" s="5">
-        <v>2.8134504099999731</v>
+        <v>2.831563210000013</v>
       </c>
       <c r="D426" s="5">
-        <v>7.535767205742383</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>7.5886986271802348</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>466.82178177999998</v>
+        <v>466.71275345999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.72182589999999891</v>
+        <v>0.75850232999999889</v>
       </c>
       <c r="D427" s="5">
-        <v>1.8742914202910077</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.9710011571356656</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>466.99619283999999</v>
+        <v>466.95796737000001</v>
       </c>
       <c r="C428" s="5">
-        <v>0.17441106000001128</v>
+        <v>0.24521391000001813</v>
       </c>
       <c r="D428" s="5">
-        <v>0.44925898477656823</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>0.63231292665795191</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>466.97354386000001</v>
+        <v>467.01782472999997</v>
       </c>
       <c r="C429" s="5">
-        <v>-2.2648979999985386E-2</v>
+        <v>5.9857359999966775E-2</v>
       </c>
       <c r="D429" s="5">
-        <v>-5.818361639198244E-2</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>0.15393140185901988</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>467.58658313000001</v>
+        <v>467.69232813999997</v>
       </c>
       <c r="C430" s="5">
-        <v>0.61303927000000158</v>
+        <v>0.6745034099999998</v>
       </c>
       <c r="D430" s="5">
-        <v>1.5867752711895999</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>1.7469668744117151</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>467.45455764000002</v>
+        <v>467.54316620999998</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.13202548999998953</v>
+        <v>-0.14916192999999112</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.33830051972651987</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.38204747110478499</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>468.71962440999999</v>
+        <v>468.85403210999999</v>
       </c>
       <c r="C432" s="5">
-        <v>1.2650667699999758</v>
+        <v>1.3108659000000102</v>
       </c>
       <c r="D432" s="5">
-        <v>3.2963229816964867</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.4168488096791849</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>469.74510751999998</v>
+        <v>469.88185139000001</v>
       </c>
       <c r="C433" s="5">
-        <v>1.0254831099999819</v>
+        <v>1.027819280000017</v>
       </c>
       <c r="D433" s="5">
-        <v>2.6572302449696883</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>2.6625841788513904</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>469.57035397999999</v>
+        <v>469.45033147999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.17475353999998333</v>
+        <v>-0.43151991000001999</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.44550906622704556</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-1.0964806731721177</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>469.39204271</v>
+        <v>471.66150303000001</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.17831126999999469</v>
+        <v>2.2111715500000173</v>
       </c>
       <c r="D435" s="5">
-        <v>-0.4547288753403711</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>5.8009011441533698</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>470.11753415999999</v>
+        <v>471.75312699</v>
       </c>
       <c r="C436" s="5">
-        <v>0.72549144999999271</v>
+        <v>9.1623959999992621E-2</v>
       </c>
       <c r="D436" s="5">
-        <v>1.8705657990818914</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>0.23335866643838798</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>472.67295687000001</v>
+        <v>472.66490683000001</v>
       </c>
       <c r="C437" s="5">
-        <v>2.5554227100000162</v>
+        <v>0.91177984000000833</v>
       </c>
       <c r="D437" s="5">
-        <v>6.7214391553509056</v>
+        <v>2.3441113376946543</v>
       </c>
       <c r="E437" s="5">
-        <v>2.0260575883766618</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>2.0604084314798987</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>473.55412811000002</v>
+        <v>473.49448075999999</v>
       </c>
       <c r="C438" s="5">
-        <v>0.88117124000001468</v>
+        <v>0.82957392999998092</v>
       </c>
       <c r="D438" s="5">
-        <v>2.2601568138217454</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>2.1265692509479406</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>473.93735164999998</v>
+        <v>473.80597735999999</v>
       </c>
       <c r="C439" s="5">
-        <v>0.38322353999996039</v>
+        <v>0.31149659999999812</v>
       </c>
       <c r="D439" s="5">
-        <v>0.97543357196052671</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>0.79230360735378369</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>474.46560239000002</v>
+        <v>474.33408166999999</v>
       </c>
       <c r="C440" s="5">
-        <v>0.52825074000003269</v>
+        <v>0.52810431000000335</v>
       </c>
       <c r="D440" s="5">
-        <v>1.3457503691252315</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>1.3457503686898686</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>474.19796488999998</v>
+        <v>474.36618105000002</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.26763750000003483</v>
+        <v>3.2099380000033761E-2</v>
       </c>
       <c r="D441" s="5">
-        <v>-0.67480228463349112</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>8.1237249326204797E-2</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>475.24875477000001</v>
+      </c>
+      <c r="C442" s="5">
+        <v>0.88257371999998213</v>
+      </c>
+      <c r="D442" s="5">
+        <v>2.2556277792159296</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>