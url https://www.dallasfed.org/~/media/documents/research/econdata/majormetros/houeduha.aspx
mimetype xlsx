--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{1311FEF3-E795-47F2-B12D-D056394B467C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D54C42E2-844F-4082-BFE8-30DCD39EF9CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{955D3F3A-98D0-4975-A2D1-A5F61CB47E33}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F41D473F-2EC0-4C52-B9BB-0BABF9CB5D8E}"/>
   </bookViews>
   <sheets>
     <sheet name="houeduha" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F44F30E-4B33-4885-97C9-D7EE0DDDF2F4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EE413E3-393B-4EDF-977D-20C486ABDD58}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>167.01337247999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>158.62021440000001</v>
       </c>
       <c r="C7" s="5">
         <v>-8.3931580799999779</v>
       </c>
       <c r="D7" s="5">
         <v>-46.137384114918845</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.72372995000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1035155499999973</v>
       </c>
       <c r="D8" s="5">
         <v>8.6753209283746848</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>159.43413269000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.28959725999999364</v>
       </c>
       <c r="D9" s="5">
         <v>-2.1541701495224608</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>159.78579790000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.35166520999999307</v>
       </c>
       <c r="D10" s="5">
         <v>2.6791973600201358</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>161.01907965000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.2332817500000033</v>
       </c>
       <c r="D11" s="5">
         <v>9.6654870087924181</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>161.81181387999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.79273422999997933</v>
       </c>
       <c r="D12" s="5">
         <v>6.0705047498777143</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>162.34406092</v>
       </c>
       <c r="C13" s="5">
         <v>0.53224704000001566</v>
       </c>
       <c r="D13" s="5">
         <v>4.0193531360964263</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>163.60983833</v>
       </c>
       <c r="C14" s="5">
         <v>1.2657774099999983</v>
       </c>
       <c r="D14" s="5">
         <v>9.7680936834059438</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>163.41561917999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.19421915000000922</v>
       </c>
       <c r="D15" s="5">
         <v>-1.4152408191789423</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>163.99986104000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.5842418600000201</v>
       </c>
       <c r="D16" s="5">
         <v>4.3756023711927439</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>164.31743725999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.31757621999997809</v>
       </c>
       <c r="D17" s="5">
         <v>2.3486395848726582</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>163.78946601000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.52797124999997891</v>
       </c>
       <c r="D18" s="5">
         <v>-3.788326448121726</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>165.06757139000001</v>
       </c>
       <c r="C19" s="5">
         <v>1.2781053799999995</v>
       </c>
       <c r="D19" s="5">
         <v>9.7765392693566646</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>165.26461398999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.19704259999997475</v>
       </c>
       <c r="D20" s="5">
         <v>1.441892597992589</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>165.60271828</v>
       </c>
       <c r="C21" s="5">
         <v>0.33810429000001818</v>
       </c>
       <c r="D21" s="5">
         <v>2.4828163360296696</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>166.58774432999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.98502604999998766</v>
       </c>
       <c r="D22" s="5">
         <v>7.3759545735876841</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>166.77196864999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.18422431999999844</v>
       </c>
       <c r="D23" s="5">
         <v>1.3351447854444753</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>166.35294686</v>
       </c>
       <c r="C24" s="5">
         <v>-0.41902178999998796</v>
       </c>
       <c r="D24" s="5">
         <v>-2.9737339608091995</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>166.84063735999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.48769049999998515</v>
       </c>
       <c r="D25" s="5">
         <v>3.5752761952493994</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>166.86422429000001</v>
       </c>
       <c r="C26" s="5">
         <v>2.3586930000021766E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.16978078628493432</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>168.75773989999999</v>
       </c>
       <c r="C27" s="5">
         <v>1.8935156099999801</v>
       </c>
       <c r="D27" s="5">
         <v>14.500029538116067</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>169.38121792999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.62347803000000113</v>
       </c>
       <c r="D28" s="5">
         <v>4.5246232171377354</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>169.13567180999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.2455461200000002</v>
       </c>
       <c r="D29" s="5">
         <v>-1.7257953906295698</v>
       </c>
       <c r="E29" s="5">
         <v>2.9322722106334353</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>170.25963737999999</v>
       </c>
       <c r="C30" s="5">
         <v>1.1239655699999958</v>
       </c>
       <c r="D30" s="5">
         <v>8.2724329508246477</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>170.42362363999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.16398626000000149</v>
       </c>
       <c r="D31" s="5">
         <v>1.1619271581405632</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>170.35166677999999</v>
       </c>
       <c r="C32" s="5">
         <v>-7.1956860000000233E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-0.50549326269218042</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>171.34365511999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.99198834000000602</v>
       </c>
       <c r="D33" s="5">
         <v>7.2160192007425961</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>171.94091882999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.5972637099999929</v>
       </c>
       <c r="D34" s="5">
         <v>4.2640507734661215</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>172.52795356999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.5870347400000071</v>
       </c>
       <c r="D35" s="5">
         <v>4.1748138805108637</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>172.89861923999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.37066566999999395</v>
       </c>
       <c r="D36" s="5">
         <v>2.6088094293768016</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>173.15267650999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.25405727000000411</v>
       </c>
       <c r="D37" s="5">
         <v>1.7776006035528091</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>173.33664673999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.1839702299999999</v>
       </c>
       <c r="D38" s="5">
         <v>1.2824457584347471</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>174.82283111999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.4861843799999974</v>
       </c>
       <c r="D39" s="5">
         <v>10.788096217718991</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>175.61226138000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.78943026000001737</v>
       </c>
       <c r="D40" s="5">
         <v>5.5553466954148645</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>176.78715732000001</v>
       </c>
       <c r="C41" s="5">
         <v>1.174895939999999</v>
       </c>
       <c r="D41" s="5">
         <v>8.3304446979981073</v>
       </c>
       <c r="E41" s="5">
         <v>4.5238744897027949</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>178.00585727000001</v>
       </c>
       <c r="C42" s="5">
         <v>1.2186999500000013</v>
       </c>
       <c r="D42" s="5">
         <v>8.5932835108435857</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>178.37954778</v>
       </c>
       <c r="C43" s="5">
         <v>0.37369050999998876</v>
       </c>
       <c r="D43" s="5">
         <v>2.5484705138994368</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>179.35017812000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.9706303400000138</v>
       </c>
       <c r="D44" s="5">
         <v>6.7286570757270514</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>179.48195392</v>
       </c>
       <c r="C45" s="5">
         <v>0.13177579999998557</v>
       </c>
       <c r="D45" s="5">
         <v>0.88526004165896399</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>178.67166259000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.8102913299999841</v>
       </c>
       <c r="D46" s="5">
         <v>-5.2850186283495137</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>179.24533423</v>
       </c>
       <c r="C47" s="5">
         <v>0.57367163999998638</v>
       </c>
       <c r="D47" s="5">
         <v>3.9216834431543113</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>180.46783239999999</v>
       </c>
       <c r="C48" s="5">
         <v>1.2224981699999944</v>
       </c>
       <c r="D48" s="5">
         <v>8.4983934096407143</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>180.84602131</v>
       </c>
       <c r="C49" s="5">
         <v>0.37818891000000576</v>
       </c>
       <c r="D49" s="5">
         <v>2.543911122740794</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>181.33073897</v>
       </c>
       <c r="C50" s="5">
         <v>0.48471766000000116</v>
       </c>
       <c r="D50" s="5">
         <v>3.2641737726755826</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>180.71276284000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.61797612999998819</v>
       </c>
       <c r="D51" s="5">
         <v>-4.0138148953387081</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>180.75020875999999</v>
       </c>
       <c r="C52" s="5">
         <v>3.7445919999981925E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.24893842462054838</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>181.04743970000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.29723094000001993</v>
       </c>
       <c r="D53" s="5">
         <v>1.9912607320047071</v>
       </c>
       <c r="E53" s="5">
         <v>2.4098370292184423</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>180.67746226</v>
       </c>
       <c r="C54" s="5">
         <v>-0.36997744000001376</v>
       </c>
       <c r="D54" s="5">
         <v>-2.4248713310852321</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>180.70741401999999</v>
       </c>
       <c r="C55" s="5">
         <v>2.9951759999988781E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.19911116906574655</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>180.96239338000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.25497936000002142</v>
       </c>
       <c r="D56" s="5">
         <v>1.7064101626876438</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>181.93238688</v>
       </c>
       <c r="C57" s="5">
         <v>0.96999349999998685</v>
       </c>
       <c r="D57" s="5">
         <v>6.6252910160999212</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>182.48385755000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.55147067000001471</v>
       </c>
       <c r="D58" s="5">
         <v>3.6986799053654096</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>182.8392236</v>
       </c>
       <c r="C59" s="5">
         <v>0.35536604999998644</v>
       </c>
       <c r="D59" s="5">
         <v>2.3620525605048792</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>184.53586773999999</v>
       </c>
       <c r="C60" s="5">
         <v>1.6966441399999894</v>
       </c>
       <c r="D60" s="5">
         <v>11.721581481354381</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>185.20074919999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.6648814600000037</v>
       </c>
       <c r="D61" s="5">
         <v>4.4103074080033888</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>185.71319087000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.51244167000001539</v>
       </c>
       <c r="D62" s="5">
         <v>3.3713416916745453</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>184.29835689999999</v>
       </c>
       <c r="C63" s="5">
         <v>-1.4148339700000179</v>
       </c>
       <c r="D63" s="5">
         <v>-8.7685587133813137</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>184.64812957999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.34977268000000095</v>
       </c>
       <c r="D64" s="5">
         <v>2.3013567240316668</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>185.27259244999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.62446287000000211</v>
       </c>
       <c r="D65" s="5">
         <v>4.1346324730516359</v>
       </c>
       <c r="E65" s="5">
         <v>2.3337268712560366</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>185.89884534000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.62625289000001771</v>
       </c>
       <c r="D66" s="5">
         <v>4.1324689780327661</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>186.49920351</v>
       </c>
       <c r="C67" s="5">
         <v>0.6003581699999927</v>
       </c>
       <c r="D67" s="5">
         <v>3.9449678672919708</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>187.08137722999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.58217371999998591</v>
       </c>
       <c r="D68" s="5">
         <v>3.8108922655529121</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>187.53188394</v>
       </c>
       <c r="C69" s="5">
         <v>0.4505067100000133</v>
       </c>
       <c r="D69" s="5">
         <v>2.9282758841973289</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>187.89905487999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.36717093999999406</v>
       </c>
       <c r="D70" s="5">
         <v>2.3749609105508052</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>188.99065866999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.0916037899999935</v>
       </c>
       <c r="D71" s="5">
         <v>7.1985512152153097</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>188.08299165</v>
       </c>
       <c r="C72" s="5">
         <v>-0.907667019999991</v>
       </c>
       <c r="D72" s="5">
         <v>-5.6134254138355155</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>188.58296490999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.4999732599999902</v>
       </c>
       <c r="D73" s="5">
         <v>3.2369640862762505</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>188.60615645999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.3191550000007055E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.14767341928172417</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>188.82169851</v>
       </c>
       <c r="C75" s="5">
         <v>0.21554205000001048</v>
       </c>
       <c r="D75" s="5">
         <v>1.3800313714955603</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>189.38453795999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.56283944999998425</v>
       </c>
       <c r="D76" s="5">
         <v>3.6361869416876358</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>189.78080070999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.39626275000000533</v>
       </c>
       <c r="D77" s="5">
         <v>2.5399428161998028</v>
       </c>
       <c r="E77" s="5">
         <v>2.4332839522481775</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>190.16038356999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.3795828599999993</v>
       </c>
       <c r="D78" s="5">
         <v>2.4267142014039234</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>190.14639584</v>
       </c>
       <c r="C79" s="5">
         <v>-1.3987729999996645E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-8.8233345925758933E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>189.91412156999999</v>
       </c>
       <c r="C80" s="5">
         <v>-0.23227427000000489</v>
       </c>
       <c r="D80" s="5">
         <v>-1.4560574281046068</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>189.37009505</v>
       </c>
       <c r="C81" s="5">
         <v>-0.54402651999998852</v>
       </c>
       <c r="D81" s="5">
         <v>-3.383865654823992</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>190.92286247999999</v>
       </c>
       <c r="C82" s="5">
         <v>1.5527674299999887</v>
       </c>
       <c r="D82" s="5">
         <v>10.295673968826557</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>192.00294690999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.0800844299999994</v>
       </c>
       <c r="D83" s="5">
         <v>7.0038707933221644</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>191.8933949</v>
       </c>
       <c r="C84" s="5">
         <v>-0.10955200999998738</v>
       </c>
       <c r="D84" s="5">
         <v>-0.68254496920822083</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>192.60870495</v>
       </c>
       <c r="C85" s="5">
         <v>0.71531004999999936</v>
       </c>
       <c r="D85" s="5">
         <v>4.5660297398553373</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>192.93839338000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.32968843000000447</v>
       </c>
       <c r="D86" s="5">
         <v>2.0734889072939078</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>196.56532496</v>
       </c>
       <c r="C87" s="5">
         <v>3.6269315799999902</v>
       </c>
       <c r="D87" s="5">
         <v>25.042892359067515</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>197.65663716</v>
       </c>
       <c r="C88" s="5">
         <v>1.0913122000000044</v>
       </c>
       <c r="D88" s="5">
         <v>6.8695356236290861</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>197.89025003</v>
       </c>
       <c r="C89" s="5">
         <v>0.23361287000000175</v>
       </c>
       <c r="D89" s="5">
         <v>1.4275511947425157</v>
       </c>
       <c r="E89" s="5">
         <v>4.2730609680543541</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>198.78114166</v>
       </c>
       <c r="C90" s="5">
         <v>0.89089162999999871</v>
       </c>
       <c r="D90" s="5">
         <v>5.5381312647607039</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>196.77917855999999</v>
       </c>
       <c r="C91" s="5">
         <v>-2.0019631000000118</v>
       </c>
       <c r="D91" s="5">
         <v>-11.437971992942298</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>200.34741081999999</v>
       </c>
       <c r="C92" s="5">
         <v>3.568232260000002</v>
       </c>
       <c r="D92" s="5">
         <v>24.06666006253948</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>201.30585098</v>
       </c>
       <c r="C93" s="5">
         <v>0.9584401600000092</v>
       </c>
       <c r="D93" s="5">
         <v>5.8941488840172696</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>202.18328059999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.8774296199999867</v>
       </c>
       <c r="D94" s="5">
         <v>5.3576546041438577</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>202.71870017000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.53541957000001617</v>
       </c>
       <c r="D95" s="5">
         <v>3.224523175952676</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>203.06053656</v>
       </c>
       <c r="C96" s="5">
         <v>0.34183638999999744</v>
       </c>
       <c r="D96" s="5">
         <v>2.0423845345972858</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>204.00526023</v>
       </c>
       <c r="C97" s="5">
         <v>0.9447236700000019</v>
       </c>
       <c r="D97" s="5">
         <v>5.7280046593804146</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>204.90426167999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.89900144999998588</v>
       </c>
       <c r="D98" s="5">
         <v>5.4181776637159951</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>206.48482648000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.580564800000019</v>
       </c>
       <c r="D99" s="5">
         <v>9.6593894095842625</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>206.42236371000001</v>
       </c>
       <c r="C100" s="5">
         <v>-6.2462769999996226E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-0.36240309665498405</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>207.62084953999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.1984858299999814</v>
       </c>
       <c r="D101" s="5">
         <v>7.1940312174830767</v>
       </c>
       <c r="E101" s="5">
         <v>4.9171697486484645</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>207.85586547</v>
       </c>
       <c r="C102" s="5">
         <v>0.23501593000000298</v>
       </c>
       <c r="D102" s="5">
         <v>1.3668257697897479</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>208.99808777999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.142222309999994</v>
       </c>
       <c r="D103" s="5">
         <v>6.7973161162609319</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>209.97096904</v>
       </c>
       <c r="C104" s="5">
         <v>0.9728812600000083</v>
       </c>
       <c r="D104" s="5">
         <v>5.7312288685435142</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>210.03639767000001</v>
       </c>
       <c r="C105" s="5">
         <v>6.5428630000013754E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.37457110178578112</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>210.66771602</v>
       </c>
       <c r="C106" s="5">
         <v>0.63131834999998659</v>
       </c>
       <c r="D106" s="5">
         <v>3.667137948866106</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>210.88442343</v>
       </c>
       <c r="C107" s="5">
         <v>0.21670740999999794</v>
       </c>
       <c r="D107" s="5">
         <v>1.2414110105916976</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>211.27960042999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.39517699999998968</v>
       </c>
       <c r="D108" s="5">
         <v>2.2720052283737857</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>212.08473287000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.8051324400000226</v>
       </c>
       <c r="D109" s="5">
         <v>4.6699642602578528</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>212.95648628999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.87175341999997613</v>
       </c>
       <c r="D110" s="5">
         <v>5.0455335919890043</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>210.92547524</v>
       </c>
       <c r="C111" s="5">
         <v>-2.0310110499999894</v>
       </c>
       <c r="D111" s="5">
         <v>-10.863009753822684</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>211.12550152</v>
       </c>
       <c r="C112" s="5">
         <v>0.200026280000003</v>
       </c>
       <c r="D112" s="5">
         <v>1.1439464938135746</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>212.36247176000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.2369702400000051</v>
       </c>
       <c r="D113" s="5">
         <v>7.2617623915967044</v>
       </c>
       <c r="E113" s="5">
         <v>2.2837890464784349</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>211.40082659000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.96164516999999705</v>
       </c>
       <c r="D114" s="5">
         <v>-5.3006683607066396</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>211.28260965000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.11821693999999638</v>
       </c>
       <c r="D115" s="5">
         <v>-0.66898900554331897</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>215.14663503</v>
       </c>
       <c r="C116" s="5">
         <v>3.8640253799999869</v>
       </c>
       <c r="D116" s="5">
         <v>24.293857457687306</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>215.44347041</v>
       </c>
       <c r="C117" s="5">
         <v>0.29683538000000453</v>
       </c>
       <c r="D117" s="5">
         <v>1.6682477614616609</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>215.77840925000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.33493884000000662</v>
       </c>
       <c r="D118" s="5">
         <v>1.8816127461009913</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>217.09432874999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.3159194999999784</v>
       </c>
       <c r="D119" s="5">
         <v>7.56869378089009</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>217.94577249</v>
       </c>
       <c r="C120" s="5">
         <v>0.85144374000000767</v>
       </c>
       <c r="D120" s="5">
         <v>4.8092595137740002</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>218.08482081</v>
       </c>
       <c r="C121" s="5">
         <v>0.13904832000000056</v>
       </c>
       <c r="D121" s="5">
         <v>0.76828620778608414</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>218.89570649000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.8108856800000126</v>
       </c>
       <c r="D122" s="5">
         <v>4.5542409545947571</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>220.29637930999999</v>
       </c>
       <c r="C123" s="5">
         <v>1.4006728199999827</v>
       </c>
       <c r="D123" s="5">
         <v>7.9546598836153226</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>221.06388526999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.76750595999999405</v>
       </c>
       <c r="D124" s="5">
         <v>4.2618126986269989</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>220.76150029999999</v>
       </c>
       <c r="C125" s="5">
         <v>-0.30238496999999143</v>
       </c>
       <c r="D125" s="5">
         <v>-1.6291420630663134</v>
       </c>
       <c r="E125" s="5">
         <v>3.9550436903428521</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>221.42858735999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.66708706000000006</v>
       </c>
       <c r="D126" s="5">
         <v>3.6869811819959519</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>221.62301410000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.19442674000001148</v>
       </c>
       <c r="D127" s="5">
         <v>1.0587708266503126</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>222.63712667999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.0141125799999884</v>
       </c>
       <c r="D128" s="5">
         <v>5.6313369638899768</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>223.45931454999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.82218786999999338</v>
       </c>
       <c r="D129" s="5">
         <v>4.5226677975946483</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>223.36933500999999</v>
       </c>
       <c r="C130" s="5">
         <v>-8.9979540000001634E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.48213089470404702</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>223.65070478000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.28136977000002616</v>
       </c>
       <c r="D131" s="5">
         <v>1.522110528786258</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>224.32182885</v>
       </c>
       <c r="C132" s="5">
         <v>0.67112406999999052</v>
       </c>
       <c r="D132" s="5">
         <v>3.6609515701934159</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>223.73576029</v>
       </c>
       <c r="C133" s="5">
         <v>-0.58606856000000107</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0904883519856208</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>224.23156795</v>
       </c>
       <c r="C134" s="5">
         <v>0.49580765999999699</v>
       </c>
       <c r="D134" s="5">
         <v>2.6919015754915288</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>224.16877962000001</v>
       </c>
       <c r="C135" s="5">
         <v>-6.2788329999989401E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.33550166751000754</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>224.80706259999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.6382829799999854</v>
       </c>
       <c r="D136" s="5">
         <v>3.4708179201215383</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>225.66607888999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.85901628999999957</v>
       </c>
       <c r="D137" s="5">
         <v>4.6829568650341491</v>
       </c>
       <c r="E137" s="5">
         <v>2.2216639148288975</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>226.23050255999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.56442366999999649</v>
       </c>
       <c r="D138" s="5">
         <v>3.0430084263091572</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>227.03440612</v>
       </c>
       <c r="C139" s="5">
         <v>0.80390356000000907</v>
       </c>
       <c r="D139" s="5">
         <v>4.3484996778627716</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>227.64822383000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.6138177100000064</v>
       </c>
       <c r="D140" s="5">
         <v>3.2930405861345546</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>228.37727520999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.72905137999998715</v>
       </c>
       <c r="D141" s="5">
         <v>3.911460831335134</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>229.97871802</v>
       </c>
       <c r="C142" s="5">
         <v>1.6014428100000089</v>
       </c>
       <c r="D142" s="5">
         <v>8.7469637970284388</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>230.86045075999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.88173273999998969</v>
       </c>
       <c r="D143" s="5">
         <v>4.6990368800110982</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>231.81330245000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.95285169000001702</v>
       </c>
       <c r="D144" s="5">
         <v>5.0668657348044599</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>233.47138147999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.6580790299999819</v>
       </c>
       <c r="D145" s="5">
         <v>8.9290180520314131</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>234.34686206999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.87548058999999512</v>
       </c>
       <c r="D146" s="5">
         <v>4.59378385265925</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>235.75292793</v>
       </c>
       <c r="C147" s="5">
         <v>1.4060658600000124</v>
       </c>
       <c r="D147" s="5">
         <v>7.4423330301461643</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>236.98390151999999</v>
       </c>
       <c r="C148" s="5">
         <v>1.2309735899999907</v>
       </c>
       <c r="D148" s="5">
         <v>6.4488561756785412</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>237.91797316</v>
       </c>
       <c r="C149" s="5">
         <v>0.9340716400000133</v>
       </c>
       <c r="D149" s="5">
         <v>4.8336907759189751</v>
       </c>
       <c r="E149" s="5">
         <v>5.4292139652819316</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>239.35702903000001</v>
       </c>
       <c r="C150" s="5">
         <v>1.4390558700000042</v>
       </c>
       <c r="D150" s="5">
         <v>7.5046403494684055</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>240.18903628999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.83200725999998326</v>
       </c>
       <c r="D151" s="5">
         <v>4.2518878469322674</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>240.36840755</v>
       </c>
       <c r="C152" s="5">
         <v>0.17937126000001058</v>
       </c>
       <c r="D152" s="5">
         <v>0.8998404331960641</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>241.61133185</v>
       </c>
       <c r="C153" s="5">
         <v>1.2429242999999985</v>
       </c>
       <c r="D153" s="5">
         <v>6.3846470254835586</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>241.96456201000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.35323016000000962</v>
       </c>
       <c r="D154" s="5">
         <v>1.7685478058283133</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>243.31509477</v>
       </c>
       <c r="C155" s="5">
         <v>1.350532759999993</v>
       </c>
       <c r="D155" s="5">
         <v>6.9073244444313842</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>243.74247674</v>
       </c>
       <c r="C156" s="5">
         <v>0.427381969999999</v>
       </c>
       <c r="D156" s="5">
         <v>2.1282776286599248</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>244.68543500999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.94295826999999122</v>
       </c>
       <c r="D157" s="5">
         <v>4.7424637701779737</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>244.35764541</v>
       </c>
       <c r="C158" s="5">
         <v>-0.32778959999998847</v>
       </c>
       <c r="D158" s="5">
         <v>-1.5957722919734629</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>243.32141730000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.0362281099999961</v>
       </c>
       <c r="D159" s="5">
         <v>-4.9717198227028696</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>244.70819865000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.3867813500000068</v>
       </c>
       <c r="D160" s="5">
         <v>7.0577696653262967</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>244.96859577999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.26039712999997278</v>
       </c>
       <c r="D161" s="5">
         <v>1.2844353676671583</v>
       </c>
       <c r="E161" s="5">
         <v>2.9634678399258263</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>245.82770991999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.85911414000000264</v>
       </c>
       <c r="D162" s="5">
         <v>4.2905773902594646</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>247.12064086000001</v>
       </c>
       <c r="C163" s="5">
         <v>1.2929309400000193</v>
       </c>
       <c r="D163" s="5">
         <v>6.4972109412076762</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>248.15381216</v>
       </c>
       <c r="C164" s="5">
         <v>1.0331712999999922</v>
       </c>
       <c r="D164" s="5">
         <v>5.1339923009720234</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>248.41552603</v>
       </c>
       <c r="C165" s="5">
         <v>0.26171386999999413</v>
       </c>
       <c r="D165" s="5">
         <v>1.2729393877055184</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>249.27847047</v>
       </c>
       <c r="C166" s="5">
         <v>0.86294444000000681</v>
       </c>
       <c r="D166" s="5">
         <v>4.2491264666646211</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>249.04240408999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.23606638000001112</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1304981255400137</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>249.54090153999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.49849745000000212</v>
       </c>
       <c r="D168" s="5">
         <v>2.42860929228772</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>250.09315129000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.55224975000001564</v>
       </c>
       <c r="D169" s="5">
         <v>2.6882397890676923</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>250.95485285000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.8617015600000002</v>
       </c>
       <c r="D170" s="5">
         <v>4.2138865298384509</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>251.47533446</v>
       </c>
       <c r="C171" s="5">
         <v>0.52048160999999027</v>
       </c>
       <c r="D171" s="5">
         <v>2.5173930196990879</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>251.41775036000001</v>
       </c>
       <c r="C172" s="5">
         <v>-5.7584099999985483E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.27443629651096035</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>251.95931967999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.54156931999997937</v>
       </c>
       <c r="D173" s="5">
         <v>2.6157187443368146</v>
       </c>
       <c r="E173" s="5">
         <v>2.8537224854234822</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>252.64970074999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.69038107000000082</v>
       </c>
       <c r="D174" s="5">
         <v>3.3380670402349599</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>253.07432448</v>
       </c>
       <c r="C175" s="5">
         <v>0.42462373000000753</v>
       </c>
       <c r="D175" s="5">
         <v>2.0355658463686144</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>253.20027657</v>
       </c>
       <c r="C176" s="5">
         <v>0.12595208999999841</v>
       </c>
       <c r="D176" s="5">
         <v>0.59886326086882047</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>252.60824162</v>
       </c>
       <c r="C177" s="5">
         <v>-0.59203494999999862</v>
       </c>
       <c r="D177" s="5">
         <v>-2.7700459070492234</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>252.95993099</v>
       </c>
       <c r="C178" s="5">
         <v>0.35168937000000255</v>
       </c>
       <c r="D178" s="5">
         <v>1.6835312471487951</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>253.39729409</v>
       </c>
       <c r="C179" s="5">
         <v>0.43736309999999889</v>
       </c>
       <c r="D179" s="5">
         <v>2.0946221262916787</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>254.26552699000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.86823290000000952</v>
       </c>
       <c r="D180" s="5">
         <v>4.190019964951186</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>254.79090278000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.52537578999999823</v>
       </c>
       <c r="D181" s="5">
         <v>2.5078712342455844</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>255.29959042999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.50868764999998461</v>
       </c>
       <c r="D182" s="5">
         <v>2.4222720539944342</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>258.00566715999997</v>
       </c>
       <c r="C183" s="5">
         <v>2.7060767299999782</v>
       </c>
       <c r="D183" s="5">
         <v>13.487891824434683</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>258.33002929999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.32436214000000518</v>
       </c>
       <c r="D184" s="5">
         <v>1.5191032924399606</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>259.40339532000002</v>
       </c>
       <c r="C185" s="5">
         <v>1.0733660200000372</v>
       </c>
       <c r="D185" s="5">
         <v>5.1015586074066865</v>
       </c>
       <c r="E185" s="5">
         <v>2.9544752103055183</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>259.03559609000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.36779923000000281</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6882333271824757</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>259.00218002000003</v>
       </c>
       <c r="C187" s="5">
         <v>-3.341606999998703E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.15469242832361063</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>260.15260926000002</v>
       </c>
       <c r="C188" s="5">
         <v>1.150429239999994</v>
       </c>
       <c r="D188" s="5">
         <v>5.4622903321985605</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>260.77973291000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.62712364999998726</v>
       </c>
       <c r="D189" s="5">
         <v>2.931381314227921</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>261.25699871</v>
       </c>
       <c r="C190" s="5">
         <v>0.47726579999999785</v>
       </c>
       <c r="D190" s="5">
         <v>2.2184207090332642</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>261.71655659999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.45955788999998504</v>
       </c>
       <c r="D191" s="5">
         <v>2.1313731249256618</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>262.87354813000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.1569915300000275</v>
       </c>
       <c r="D192" s="5">
         <v>5.4358425333970617</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>263.97555863999997</v>
       </c>
       <c r="C193" s="5">
         <v>1.1020105099999569</v>
       </c>
       <c r="D193" s="5">
         <v>5.1482300968134442</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>264.58115450999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.60559587000000192</v>
       </c>
       <c r="D194" s="5">
         <v>2.7879665801945563</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>264.94525198000002</v>
       </c>
       <c r="C195" s="5">
         <v>0.364097470000047</v>
       </c>
       <c r="D195" s="5">
         <v>1.6639094175125102</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>266.17181743999998</v>
       </c>
       <c r="C196" s="5">
         <v>1.2265654599999607</v>
       </c>
       <c r="D196" s="5">
         <v>5.6990654931842855</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>266.96115850000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.78934106000002657</v>
       </c>
       <c r="D197" s="5">
         <v>3.6172589985321579</v>
       </c>
       <c r="E197" s="5">
         <v>2.9135174467075586</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>267.37169165</v>
       </c>
       <c r="C198" s="5">
         <v>0.41053314999999202</v>
       </c>
       <c r="D198" s="5">
         <v>1.8610494359563079</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>268.17767421000002</v>
       </c>
       <c r="C199" s="5">
         <v>0.80598256000001811</v>
       </c>
       <c r="D199" s="5">
         <v>3.6779387202557468</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>268.76900981</v>
       </c>
       <c r="C200" s="5">
         <v>0.59133559999997942</v>
       </c>
       <c r="D200" s="5">
         <v>2.6783439468158532</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>270.05880390999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.2897940999999946</v>
       </c>
       <c r="D201" s="5">
         <v>5.9131250540745972</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>270.71358813000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.65478422000001046</v>
       </c>
       <c r="D202" s="5">
         <v>2.9486329910986431</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>271.22249553</v>
       </c>
       <c r="C203" s="5">
         <v>0.50890739999999823</v>
       </c>
       <c r="D203" s="5">
         <v>2.2793193248545673</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>271.83729741000002</v>
       </c>
       <c r="C204" s="5">
         <v>0.6148018800000159</v>
       </c>
       <c r="D204" s="5">
         <v>2.7543069658663821</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>272.47659255000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.63929514000000154</v>
       </c>
       <c r="D205" s="5">
         <v>2.8588985210194817</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>273.34809075999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.87149820999997019</v>
       </c>
       <c r="D206" s="5">
         <v>3.9063628566831099</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>273.67994869</v>
       </c>
       <c r="C207" s="5">
         <v>0.3318579300000124</v>
       </c>
       <c r="D207" s="5">
         <v>1.466625907768182</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>274.16285582</v>
       </c>
       <c r="C208" s="5">
         <v>0.48290713000000096</v>
       </c>
       <c r="D208" s="5">
         <v>2.1380650862353523</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>275.56210011000002</v>
       </c>
       <c r="C209" s="5">
         <v>1.3992442900000128</v>
       </c>
       <c r="D209" s="5">
         <v>6.2993105785090986</v>
       </c>
       <c r="E209" s="5">
         <v>3.2217951324181149</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>277.41575466</v>
       </c>
       <c r="C210" s="5">
         <v>1.8536545499999875</v>
       </c>
       <c r="D210" s="5">
         <v>8.3776239004361699</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>278.43745847000002</v>
       </c>
       <c r="C211" s="5">
         <v>1.0217038100000195</v>
       </c>
       <c r="D211" s="5">
         <v>4.5101509242002846</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>279.52499900999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.0875405399999636</v>
       </c>
       <c r="D212" s="5">
         <v>4.789055035858425</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>280.31607439999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.79107539000000315</v>
       </c>
       <c r="D213" s="5">
         <v>3.4494475526601009</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>281.15948773000002</v>
       </c>
       <c r="C214" s="5">
         <v>0.8434133300000326</v>
       </c>
       <c r="D214" s="5">
         <v>3.6709049001311556</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>281.59797759999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.43848986999995532</v>
       </c>
       <c r="D215" s="5">
         <v>1.88762919585026</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>281.96896220000002</v>
       </c>
       <c r="C216" s="5">
         <v>0.37098460000004252</v>
       </c>
       <c r="D216" s="5">
         <v>1.5924171319440683</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>282.28235516000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.3133929599999874</v>
       </c>
       <c r="D217" s="5">
         <v>1.34191718413601</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>282.52174703999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.23939187999997102</v>
       </c>
       <c r="D218" s="5">
         <v>1.0224300819301257</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>283.29467299999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.77292596000000913</v>
       </c>
       <c r="D219" s="5">
         <v>3.3328246116892668</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>283.88174649000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.58707349000002296</v>
       </c>
       <c r="D220" s="5">
         <v>2.515308324699439</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>284.14571445000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.26396796000000222</v>
       </c>
       <c r="D221" s="5">
         <v>1.1215464353584004</v>
       </c>
       <c r="E221" s="5">
         <v>3.114947351821451</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>283.53680537000002</v>
       </c>
       <c r="C222" s="5">
         <v>-0.60890907999998944</v>
       </c>
       <c r="D222" s="5">
         <v>-2.5414426739218787</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>284.07534164999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.53853627999995979</v>
       </c>
       <c r="D223" s="5">
         <v>2.3031838936016014</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>283.01444799000001</v>
       </c>
       <c r="C224" s="5">
         <v>-1.0608936599999765</v>
       </c>
       <c r="D224" s="5">
         <v>-4.390547380438603</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>284.56126597000002</v>
       </c>
       <c r="C225" s="5">
         <v>1.5468179800000144</v>
       </c>
       <c r="D225" s="5">
         <v>6.7594008365077229</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>285.08104878</v>
       </c>
       <c r="C226" s="5">
         <v>0.51978280999998105</v>
       </c>
       <c r="D226" s="5">
         <v>2.2140890900427035</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>286.44911115000002</v>
       </c>
       <c r="C227" s="5">
         <v>1.3680623700000183</v>
       </c>
       <c r="D227" s="5">
         <v>5.9130741060192893</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>287.15179233999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.70268118999996432</v>
       </c>
       <c r="D228" s="5">
         <v>2.9837327197023811</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>288.42476459</v>
       </c>
       <c r="C229" s="5">
         <v>1.2729722500000094</v>
       </c>
       <c r="D229" s="5">
         <v>5.451360011663664</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>285.29828194999999</v>
       </c>
       <c r="C230" s="5">
         <v>-3.1264826400000061</v>
       </c>
       <c r="D230" s="5">
         <v>-12.259659715097337</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>288.27210766000002</v>
       </c>
       <c r="C231" s="5">
         <v>2.9738257100000283</v>
       </c>
       <c r="D231" s="5">
         <v>13.250884958239872</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>289.95560141999999</v>
       </c>
       <c r="C232" s="5">
         <v>1.6834937599999762</v>
       </c>
       <c r="D232" s="5">
         <v>7.2374688480675964</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>290.83089759000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.87529617000001281</v>
       </c>
       <c r="D233" s="5">
         <v>3.6832229205204348</v>
       </c>
       <c r="E233" s="5">
         <v>2.3527305885784777</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>291.65197369999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.8210761099999786</v>
       </c>
       <c r="D234" s="5">
         <v>3.4409531053909426</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>292.75671059000001</v>
       </c>
       <c r="C235" s="5">
         <v>1.1047368900000265</v>
       </c>
       <c r="D235" s="5">
         <v>4.6413341261011043</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>293.49541332000001</v>
       </c>
       <c r="C236" s="5">
         <v>0.73870272999999997</v>
       </c>
       <c r="D236" s="5">
         <v>3.0702946363192263</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>294.64300392000001</v>
       </c>
       <c r="C237" s="5">
         <v>1.1475906000000009</v>
       </c>
       <c r="D237" s="5">
         <v>4.7943286268787855</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>296.04170234999998</v>
       </c>
       <c r="C238" s="5">
         <v>1.3986984299999676</v>
       </c>
       <c r="D238" s="5">
         <v>5.847623625447107</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>297.90758126999998</v>
       </c>
       <c r="C239" s="5">
         <v>1.8658789200000001</v>
       </c>
       <c r="D239" s="5">
         <v>7.8310789245292334</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>299.44036856999998</v>
       </c>
       <c r="C240" s="5">
         <v>1.5327872999999954</v>
       </c>
       <c r="D240" s="5">
         <v>6.3519650038802444</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>300.04374453999998</v>
       </c>
       <c r="C241" s="5">
         <v>0.60337597000000187</v>
       </c>
       <c r="D241" s="5">
         <v>2.4449931553496285</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>300.07841126</v>
       </c>
       <c r="C242" s="5">
         <v>3.4666720000018358E-2</v>
       </c>
       <c r="D242" s="5">
         <v>0.13873480210453426</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>301.42543604999997</v>
       </c>
       <c r="C243" s="5">
         <v>1.3470247899999777</v>
       </c>
       <c r="D243" s="5">
         <v>5.52169347153737</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>302.05285150999998</v>
       </c>
       <c r="C244" s="5">
         <v>0.62741546000000881</v>
       </c>
       <c r="D244" s="5">
         <v>2.5265883192713279</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>302.29882148000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.24596997000003284</v>
       </c>
       <c r="D245" s="5">
         <v>0.98158166159760807</v>
       </c>
       <c r="E245" s="5">
         <v>3.9431587169830085</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>305.26604004000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.9672185599999921</v>
       </c>
       <c r="D246" s="5">
         <v>12.435761851866678</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>305.87022421</v>
       </c>
       <c r="C247" s="5">
         <v>0.60418416999999636</v>
       </c>
       <c r="D247" s="5">
         <v>2.4010715856215947</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>307.09661471999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.2263905099999874</v>
       </c>
       <c r="D248" s="5">
         <v>4.9189488946232318</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>308.23431505000002</v>
       </c>
       <c r="C249" s="5">
         <v>1.1377003300000297</v>
       </c>
       <c r="D249" s="5">
         <v>4.537349662657375</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>309.13261440000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.89829935000000205</v>
       </c>
       <c r="D250" s="5">
         <v>3.5538114571778578</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>309.20329174</v>
       </c>
       <c r="C251" s="5">
         <v>7.067733999997472E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.27470261962179165</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>310.28525393000001</v>
       </c>
       <c r="C252" s="5">
         <v>1.0819621900000129</v>
       </c>
       <c r="D252" s="5">
         <v>4.2807951718798476</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>310.33817067000001</v>
       </c>
       <c r="C253" s="5">
         <v>5.2916740000000573E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.20484274719709816</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>311.14370464000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.80553396999999904</v>
       </c>
       <c r="D254" s="5">
         <v>3.1596525122986385</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>311.64738936999998</v>
       </c>
       <c r="C255" s="5">
         <v>0.50368472999997493</v>
       </c>
       <c r="D255" s="5">
         <v>1.9599698667325693</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>312.27962413</v>
       </c>
       <c r="C256" s="5">
         <v>0.6322347600000171</v>
       </c>
       <c r="D256" s="5">
         <v>2.4617707178157255</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>312.31926644999999</v>
       </c>
       <c r="C257" s="5">
         <v>3.9642319999984466E-2</v>
       </c>
       <c r="D257" s="5">
         <v>0.15244033926102851</v>
       </c>
       <c r="E257" s="5">
         <v>3.3147482748830059</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>312.6591143</v>
       </c>
       <c r="C258" s="5">
         <v>0.33984785000001239</v>
       </c>
       <c r="D258" s="5">
         <v>1.3136141041800276</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>312.12586298000002</v>
       </c>
       <c r="C259" s="5">
         <v>-0.53325131999997666</v>
       </c>
       <c r="D259" s="5">
         <v>-2.0275532897729098</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>313.18106884000002</v>
       </c>
       <c r="C260" s="5">
         <v>1.0552058600000009</v>
       </c>
       <c r="D260" s="5">
         <v>4.1331366223647859</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>314.30753651999999</v>
       </c>
       <c r="C261" s="5">
         <v>1.126467679999962</v>
       </c>
       <c r="D261" s="5">
         <v>4.4026478276299796</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>314.6350956</v>
       </c>
       <c r="C262" s="5">
         <v>0.32755908000001455</v>
       </c>
       <c r="D262" s="5">
         <v>1.2577865076061956</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>315.33636037000002</v>
       </c>
       <c r="C263" s="5">
         <v>0.70126477000002296</v>
       </c>
       <c r="D263" s="5">
         <v>2.7076143493749871</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>316.12187793999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.78551756999996769</v>
       </c>
       <c r="D264" s="5">
         <v>3.0305529769030226</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>316.15244867000001</v>
       </c>
       <c r="C265" s="5">
         <v>3.0570730000022195E-2</v>
       </c>
       <c r="D265" s="5">
         <v>0.11610836458073592</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>317.96126248000002</v>
       </c>
       <c r="C266" s="5">
         <v>1.8088138100000037</v>
       </c>
       <c r="D266" s="5">
         <v>7.0858168938336297</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>316.87072968000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.0905328000000054</v>
       </c>
       <c r="D267" s="5">
         <v>-4.038962503701482</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>318.94821224999998</v>
       </c>
       <c r="C268" s="5">
         <v>2.0774825699999724</v>
       </c>
       <c r="D268" s="5">
         <v>8.15748483755252</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>319.94907121</v>
       </c>
       <c r="C269" s="5">
         <v>1.0008589600000164</v>
       </c>
       <c r="D269" s="5">
         <v>3.8312730507153336</v>
       </c>
       <c r="E269" s="5">
         <v>2.4429503971127753</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>320.91199668000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.96292547000001605</v>
       </c>
       <c r="D270" s="5">
         <v>3.6719307187207173</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>321.91125302</v>
       </c>
       <c r="C271" s="5">
         <v>0.99925633999998809</v>
       </c>
       <c r="D271" s="5">
         <v>3.8012230085730403</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>323.44592280000001</v>
       </c>
       <c r="C272" s="5">
         <v>1.5346697800000015</v>
       </c>
       <c r="D272" s="5">
         <v>5.8732560361558939</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>323.78548192</v>
       </c>
       <c r="C273" s="5">
         <v>0.33955911999998989</v>
       </c>
       <c r="D273" s="5">
         <v>1.2670802225292155</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>325.1864248</v>
       </c>
       <c r="C274" s="5">
         <v>1.4009428800000023</v>
       </c>
       <c r="D274" s="5">
         <v>5.3174722479672809</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>326.94655435999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.7601295599999958</v>
       </c>
       <c r="D275" s="5">
         <v>6.6921064681671139</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>327.15993957000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.21338521000001265</v>
       </c>
       <c r="D276" s="5">
         <v>0.78601049961370961</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>328.75812431999998</v>
       </c>
       <c r="C277" s="5">
         <v>1.5981847499999731</v>
       </c>
       <c r="D277" s="5">
         <v>6.0221229575073476</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>330.39967003999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.6415457200000105</v>
       </c>
       <c r="D278" s="5">
         <v>6.1591252808476549</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>330.89033079000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.49066075000001774</v>
       </c>
       <c r="D279" s="5">
         <v>1.7966904164968822</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>331.69155137000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.80122058000000607</v>
       </c>
       <c r="D280" s="5">
         <v>2.9447011977318915</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>332.97796312999998</v>
       </c>
       <c r="C281" s="5">
         <v>1.2864117599999645</v>
       </c>
       <c r="D281" s="5">
         <v>4.7545734896403236</v>
       </c>
       <c r="E281" s="5">
         <v>4.072176821994411</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>333.32800417999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.35004105000001573</v>
       </c>
       <c r="D282" s="5">
         <v>1.2688120402034819</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>335.15426824999997</v>
       </c>
       <c r="C283" s="5">
         <v>1.8262640699999793</v>
       </c>
       <c r="D283" s="5">
         <v>6.7764386243873709</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>335.93873693</v>
       </c>
       <c r="C284" s="5">
         <v>0.78446868000003178</v>
       </c>
       <c r="D284" s="5">
         <v>2.8451853326943999</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>336.59773009000003</v>
       </c>
       <c r="C285" s="5">
         <v>0.65899316000002273</v>
       </c>
       <c r="D285" s="5">
         <v>2.3795401895930324</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>337.7800962</v>
       </c>
       <c r="C286" s="5">
         <v>1.1823661099999754</v>
       </c>
       <c r="D286" s="5">
         <v>4.2976362098990917</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>338.47910413</v>
       </c>
       <c r="C287" s="5">
         <v>0.69900792999999339</v>
       </c>
       <c r="D287" s="5">
         <v>2.5117608986253037</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>339.25035960000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.77125547000002825</v>
       </c>
       <c r="D288" s="5">
         <v>2.7688379634429383</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>341.10952028999998</v>
       </c>
       <c r="C289" s="5">
         <v>1.8591606899999533</v>
       </c>
       <c r="D289" s="5">
         <v>6.77812427524489</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>341.66873642000002</v>
       </c>
       <c r="C290" s="5">
         <v>0.55921613000003845</v>
       </c>
       <c r="D290" s="5">
         <v>1.9851199017344667</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>343.28825389000002</v>
       </c>
       <c r="C291" s="5">
         <v>1.6195174700000052</v>
       </c>
       <c r="D291" s="5">
         <v>5.8386825965186517</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>344.58260773000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.2943538399999852</v>
       </c>
       <c r="D292" s="5">
         <v>4.619566469762959</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>344.29757294000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.28503478999999743</v>
       </c>
       <c r="D293" s="5">
         <v>-0.98812270698327431</v>
       </c>
       <c r="E293" s="5">
         <v>3.3995071936879784</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>344.66312047999998</v>
       </c>
       <c r="C294" s="5">
         <v>0.36554753999996592</v>
       </c>
       <c r="D294" s="5">
         <v>1.2815299598054386</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>345.17934810000003</v>
       </c>
       <c r="C295" s="5">
         <v>0.51622762000005196</v>
       </c>
       <c r="D295" s="5">
         <v>1.8122094916807274</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>345.96293284000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.78358473999998068</v>
       </c>
       <c r="D296" s="5">
         <v>2.7583662389909946</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>348.04251349999998</v>
       </c>
       <c r="C297" s="5">
         <v>2.0795806599999764</v>
       </c>
       <c r="D297" s="5">
         <v>7.4565060612747258</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>349.07391999999999</v>
       </c>
       <c r="C298" s="5">
         <v>1.0314065000000028</v>
       </c>
       <c r="D298" s="5">
         <v>3.6146775169253909</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>348.96125716</v>
       </c>
       <c r="C299" s="5">
         <v>-0.1126628399999845</v>
       </c>
       <c r="D299" s="5">
         <v>-0.38661060351795618</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>351.14249985999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.1812426999999843</v>
       </c>
       <c r="D300" s="5">
         <v>7.7641247491950116</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>352.41508533000001</v>
       </c>
       <c r="C301" s="5">
         <v>1.2725854700000241</v>
       </c>
       <c r="D301" s="5">
         <v>4.4366961733328214</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>353.55417256999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.1390872399999807</v>
       </c>
       <c r="D302" s="5">
         <v>3.948378798619645</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>356.51355544</v>
       </c>
       <c r="C303" s="5">
         <v>2.9593828700000131</v>
       </c>
       <c r="D303" s="5">
         <v>10.520022187820421</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>357.56323040000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.0496749600000044</v>
       </c>
       <c r="D304" s="5">
         <v>3.5909125493236438</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>358.63349648000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.0702660800000103</v>
       </c>
       <c r="D305" s="5">
         <v>3.6515921046817557</v>
       </c>
       <c r="E305" s="5">
         <v>4.1638177747184812</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>360.88250572999999</v>
       </c>
       <c r="C306" s="5">
         <v>2.2490092499999719</v>
       </c>
       <c r="D306" s="5">
         <v>7.7903172956146127</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>362.17204065999999</v>
       </c>
       <c r="C307" s="5">
         <v>1.2895349300000021</v>
       </c>
       <c r="D307" s="5">
         <v>4.3732212259797842</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>363.71030819999999</v>
       </c>
       <c r="C308" s="5">
         <v>1.5382675399999926</v>
       </c>
       <c r="D308" s="5">
         <v>5.2175723287344766</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>364.18487346000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.47456526000001986</v>
       </c>
       <c r="D309" s="5">
         <v>1.5770323141206521</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>364.71344503</v>
       </c>
       <c r="C310" s="5">
         <v>0.52857156999999688</v>
       </c>
       <c r="D310" s="5">
         <v>1.7556295155160662</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>364.68649009000001</v>
       </c>
       <c r="C311" s="5">
         <v>-2.6954939999995986E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-8.8652566557489987E-2</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>366.76505619</v>
       </c>
       <c r="C312" s="5">
         <v>2.0785660999999891</v>
       </c>
       <c r="D312" s="5">
         <v>7.0580464414354172</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>367.08248727</v>
       </c>
       <c r="C313" s="5">
         <v>0.31743108000000575</v>
       </c>
       <c r="D313" s="5">
         <v>1.0435448228809152</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>368.30567228000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.2231850100000088</v>
       </c>
       <c r="D314" s="5">
         <v>4.0727189970292788</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>369.44751730000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.1418450200000052</v>
       </c>
       <c r="D315" s="5">
         <v>3.7844144536581137</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>370.19229565000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.74477834999999004</v>
       </c>
       <c r="D316" s="5">
         <v>2.4461126990581006</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>370.85942198999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.66712633999998161</v>
       </c>
       <c r="D317" s="5">
         <v>2.1840924734347844</v>
       </c>
       <c r="E317" s="5">
         <v>3.4090305646287566</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>372.37186878</v>
       </c>
       <c r="C318" s="5">
         <v>1.5124467900000127</v>
       </c>
       <c r="D318" s="5">
         <v>5.0051420234324073</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>373.10790136999998</v>
       </c>
       <c r="C319" s="5">
         <v>0.73603258999997934</v>
       </c>
       <c r="D319" s="5">
         <v>2.3978842593686212</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>373.44421722999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.33631586000001334</v>
       </c>
       <c r="D320" s="5">
         <v>1.08704708942573</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>374.49510271000003</v>
       </c>
       <c r="C321" s="5">
         <v>1.0508854800000336</v>
       </c>
       <c r="D321" s="5">
         <v>3.4296006610236907</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>375.32787915</v>
       </c>
       <c r="C322" s="5">
         <v>0.83277643999997508</v>
       </c>
       <c r="D322" s="5">
         <v>2.7013574308575317</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>376.01570520000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.6878260500000124</v>
       </c>
       <c r="D323" s="5">
         <v>2.221422135234441</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>378.0544878</v>
       </c>
       <c r="C324" s="5">
         <v>2.0387825999999905</v>
       </c>
       <c r="D324" s="5">
         <v>6.7040634146583011</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>379.67862868999998</v>
       </c>
       <c r="C325" s="5">
         <v>1.6241408899999783</v>
       </c>
       <c r="D325" s="5">
         <v>5.278830909344534</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>380.82958051999998</v>
       </c>
       <c r="C326" s="5">
         <v>1.1509518299999968</v>
       </c>
       <c r="D326" s="5">
         <v>3.6989275041119818</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>380.54762491999998</v>
       </c>
       <c r="C327" s="5">
         <v>-0.28195560000000341</v>
       </c>
       <c r="D327" s="5">
         <v>-0.88483764959340627</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>381.12999717000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.58237225000004855</v>
       </c>
       <c r="D328" s="5">
         <v>1.8519599535630871</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>382.33249989000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.202502719999984</v>
       </c>
       <c r="D329" s="5">
         <v>3.8525148934758224</v>
       </c>
       <c r="E329" s="5">
         <v>3.0936460609350291</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>382.45612739000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.12362749999999778</v>
       </c>
       <c r="D330" s="5">
         <v>0.388711710136036</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>383.47767003000001</v>
       </c>
       <c r="C331" s="5">
         <v>1.0215426400000069</v>
       </c>
       <c r="D331" s="5">
         <v>3.2527152511977242</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>384.36975417999997</v>
       </c>
       <c r="C332" s="5">
         <v>0.89208414999995966</v>
       </c>
       <c r="D332" s="5">
         <v>2.8275555983555245</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>385.48229728000001</v>
       </c>
       <c r="C333" s="5">
         <v>1.112543100000039</v>
       </c>
       <c r="D333" s="5">
         <v>3.5291838239804196</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>386.90421944000002</v>
       </c>
       <c r="C334" s="5">
         <v>1.4219221600000083</v>
       </c>
       <c r="D334" s="5">
         <v>4.5173356424373479</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>388.07844392999999</v>
       </c>
       <c r="C335" s="5">
         <v>1.1742244899999719</v>
       </c>
       <c r="D335" s="5">
         <v>3.7033177287322028</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>385.91642514</v>
       </c>
       <c r="C336" s="5">
         <v>-2.1620187899999905</v>
       </c>
       <c r="D336" s="5">
         <v>-6.4842169348615535</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>385.96318171000001</v>
       </c>
       <c r="C337" s="5">
         <v>4.6756570000013653E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.14548561234255519</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>384.03460581000002</v>
       </c>
       <c r="C338" s="5">
         <v>-1.9285758999999985</v>
       </c>
       <c r="D338" s="5">
         <v>-5.8340707472506086</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>385.72001570999998</v>
       </c>
       <c r="C339" s="5">
         <v>1.6854098999999678</v>
       </c>
       <c r="D339" s="5">
         <v>5.3954295805157759</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>386.45125795000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.73124224000002869</v>
       </c>
       <c r="D340" s="5">
         <v>2.2988130059306666</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>387.88065253000002</v>
       </c>
       <c r="C341" s="5">
         <v>1.4293945800000074</v>
       </c>
       <c r="D341" s="5">
         <v>4.5299413544873213</v>
       </c>
       <c r="E341" s="5">
         <v>1.4511328860602468</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>387.84766689000003</v>
       </c>
       <c r="C342" s="5">
         <v>-3.29856399999926E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-0.10200111602780559</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>390.05962824</v>
       </c>
       <c r="C343" s="5">
         <v>2.2119613499999673</v>
       </c>
       <c r="D343" s="5">
         <v>7.0626110393433139</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>391.58585540000001</v>
       </c>
       <c r="C344" s="5">
         <v>1.526227160000019</v>
       </c>
       <c r="D344" s="5">
         <v>4.7977415409582669</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>391.61741062999999</v>
       </c>
       <c r="C345" s="5">
         <v>3.1555229999980838E-2</v>
       </c>
       <c r="D345" s="5">
         <v>9.6742674950345275E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>392.89112268999997</v>
       </c>
       <c r="C346" s="5">
         <v>1.2737120599999798</v>
       </c>
       <c r="D346" s="5">
         <v>3.9735074788170621</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>394.70606225</v>
       </c>
       <c r="C347" s="5">
         <v>1.8149395600000275</v>
       </c>
       <c r="D347" s="5">
         <v>5.6863665840415578</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>394.48844781000003</v>
       </c>
       <c r="C348" s="5">
         <v>-0.21761443999997709</v>
       </c>
       <c r="D348" s="5">
         <v>-0.65959697997770572</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>395.94800780000003</v>
       </c>
       <c r="C349" s="5">
         <v>1.4595599900000025</v>
       </c>
       <c r="D349" s="5">
         <v>4.53132795511757</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>396.52100833999998</v>
       </c>
       <c r="C350" s="5">
         <v>0.57300053999995271</v>
       </c>
       <c r="D350" s="5">
         <v>1.75048238615374</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>397.39694659000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.87593825000004699</v>
       </c>
       <c r="D351" s="5">
         <v>2.6833165979540663</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>398.2635904</v>
       </c>
       <c r="C352" s="5">
         <v>0.86664380999997093</v>
       </c>
       <c r="D352" s="5">
         <v>2.6485798622892132</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>399.56239856000002</v>
       </c>
       <c r="C353" s="5">
         <v>1.2988081600000214</v>
       </c>
       <c r="D353" s="5">
         <v>3.9843741927044318</v>
       </c>
       <c r="E353" s="5">
         <v>3.0116856702710804</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>399.23787124</v>
       </c>
       <c r="C354" s="5">
         <v>-0.32452732000001561</v>
       </c>
       <c r="D354" s="5">
         <v>-0.97030610682201646</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>400.97876224999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.7408910099999844</v>
       </c>
       <c r="D355" s="5">
         <v>5.3599791893833792</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>401.52858262000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.54982037000002038</v>
       </c>
       <c r="D356" s="5">
         <v>1.6579009526805466</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>402.96961920000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.4410365800000022</v>
       </c>
       <c r="D357" s="5">
         <v>4.3926855004452703</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>404.86622385999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.89660465999998</v>
       </c>
       <c r="D358" s="5">
         <v>5.7964038692906783</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>404.54160595000002</v>
       </c>
       <c r="C359" s="5">
         <v>-0.3246179099999722</v>
       </c>
       <c r="D359" s="5">
         <v>-0.95791704323077154</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>404.30651526000003</v>
       </c>
       <c r="C360" s="5">
         <v>-0.23509068999999272</v>
       </c>
       <c r="D360" s="5">
         <v>-0.69512972201328793</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>406.60060119000002</v>
       </c>
       <c r="C361" s="5">
         <v>2.2940859299999943</v>
       </c>
       <c r="D361" s="5">
         <v>7.0255130831256229</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>407.36179480999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.76119361999997182</v>
       </c>
       <c r="D362" s="5">
         <v>2.269786224008552</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>406.81185852999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.54993627999999717</v>
       </c>
       <c r="D363" s="5">
         <v>-1.6080192445079189</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>408.17143547000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.3595769400000108</v>
       </c>
       <c r="D364" s="5">
         <v>4.0849783867063616</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>407.97786165000002</v>
       </c>
       <c r="C365" s="5">
         <v>-0.19357381999998324</v>
       </c>
       <c r="D365" s="5">
         <v>-0.56761357987936689</v>
       </c>
       <c r="E365" s="5">
         <v>2.106169929985624</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>414.07351891000002</v>
       </c>
       <c r="C366" s="5">
         <v>6.0956572599999959</v>
       </c>
       <c r="D366" s="5">
         <v>19.478652871799884</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>414.95592721000003</v>
       </c>
       <c r="C367" s="5">
         <v>0.88240830000000869</v>
       </c>
       <c r="D367" s="5">
         <v>2.5874378920514918</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>412.68243921999999</v>
       </c>
       <c r="C368" s="5">
         <v>-2.2734879900000351</v>
       </c>
       <c r="D368" s="5">
         <v>-6.3800947711443179</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>369.30266182000003</v>
       </c>
       <c r="C369" s="5">
         <v>-43.379777399999966</v>
       </c>
       <c r="D369" s="5">
         <v>-73.624701160018304</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>384.04955848999998</v>
       </c>
       <c r="C370" s="5">
         <v>14.746896669999956</v>
       </c>
       <c r="D370" s="5">
         <v>59.97716159306443</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>391.97150354000001</v>
       </c>
       <c r="C371" s="5">
         <v>7.9219450500000335</v>
       </c>
       <c r="D371" s="5">
         <v>27.763469153798926</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>391.31245895000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.6590445900000077</v>
       </c>
       <c r="D372" s="5">
         <v>-1.9990763085033558</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>392.32078319999999</v>
       </c>
       <c r="C373" s="5">
         <v>1.0083242499999869</v>
       </c>
       <c r="D373" s="5">
         <v>3.1363313510394564</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>392.9366746</v>
       </c>
       <c r="C374" s="5">
         <v>0.61589140000000953</v>
       </c>
       <c r="D374" s="5">
         <v>1.9001912426542589</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>398.43758765000001</v>
       </c>
       <c r="C375" s="5">
         <v>5.5009130500000083</v>
       </c>
       <c r="D375" s="5">
         <v>18.155199775180719</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>400.55612237000003</v>
       </c>
       <c r="C376" s="5">
         <v>2.1185347200000137</v>
       </c>
       <c r="D376" s="5">
         <v>6.5704663441331856</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>401.52842614000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.97230376999999635</v>
       </c>
       <c r="D377" s="5">
         <v>2.9520664184939704</v>
       </c>
       <c r="E377" s="5">
         <v>-1.5808297744187128</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>403.12966379</v>
       </c>
       <c r="C378" s="5">
         <v>1.6012376499999732</v>
       </c>
       <c r="D378" s="5">
         <v>4.8917951170240892</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>402.01869725</v>
       </c>
       <c r="C379" s="5">
         <v>-1.1109665399999926</v>
       </c>
       <c r="D379" s="5">
         <v>-3.2573573160557645</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>404.37019427000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.3514970200000107</v>
       </c>
       <c r="D380" s="5">
         <v>7.2493373042133769</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>405.03583580999998</v>
       </c>
       <c r="C381" s="5">
         <v>0.66564153999996734</v>
       </c>
       <c r="D381" s="5">
         <v>1.9933256089551099</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>405.81076174999998</v>
       </c>
       <c r="C382" s="5">
         <v>0.77492594000000281</v>
       </c>
       <c r="D382" s="5">
         <v>2.3201873648290183</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>407.47800749999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.6672457500000064</v>
       </c>
       <c r="D383" s="5">
         <v>5.0430605170026954</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>409.92417435999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.4461668600000053</v>
       </c>
       <c r="D384" s="5">
         <v>7.4465019383360032</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>410.30250796000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.37833360000001903</v>
       </c>
       <c r="D385" s="5">
         <v>1.113161957561104</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>408.86310904999999</v>
       </c>
       <c r="C386" s="5">
         <v>-1.4393989100000226</v>
       </c>
       <c r="D386" s="5">
         <v>-4.1294846446127238</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>414.85860080999998</v>
       </c>
       <c r="C387" s="5">
         <v>5.9954917599999931</v>
       </c>
       <c r="D387" s="5">
         <v>19.087467120246426</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>415.90807339000003</v>
       </c>
       <c r="C388" s="5">
         <v>1.0494725800000424</v>
       </c>
       <c r="D388" s="5">
         <v>3.0782483132248517</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>417.97443880999998</v>
       </c>
       <c r="C389" s="5">
         <v>2.0663654199999542</v>
       </c>
       <c r="D389" s="5">
         <v>6.127631314731552</v>
       </c>
       <c r="E389" s="5">
         <v>4.0958526468723111</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>416.37663076000001</v>
       </c>
       <c r="C390" s="5">
         <v>-1.5978080499999692</v>
       </c>
       <c r="D390" s="5">
         <v>-4.4920596499574916</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>417.32587825000002</v>
       </c>
       <c r="C391" s="5">
         <v>0.94924749000000475</v>
       </c>
       <c r="D391" s="5">
         <v>2.7703019448568789</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>418.74123006000002</v>
       </c>
       <c r="C392" s="5">
         <v>1.4153518100000042</v>
       </c>
       <c r="D392" s="5">
         <v>4.1465532197754396</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>420.84573958999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.104509529999973</v>
       </c>
       <c r="D393" s="5">
         <v>6.200491383550788</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>421.46414219000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.61840260000002445</v>
       </c>
       <c r="D394" s="5">
         <v>1.7776347272075332</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>422.27230528000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.80816308999999364</v>
       </c>
       <c r="D395" s="5">
         <v>2.3254389748299076</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>427.08085820999997</v>
       </c>
       <c r="C396" s="5">
         <v>4.8085529299999621</v>
       </c>
       <c r="D396" s="5">
         <v>14.553955850466615</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>428.15124909000002</v>
       </c>
       <c r="C397" s="5">
         <v>1.0703908800000477</v>
       </c>
       <c r="D397" s="5">
         <v>3.0493610630682566</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>430.34359792999999</v>
       </c>
       <c r="C398" s="5">
         <v>2.1923488399999655</v>
       </c>
       <c r="D398" s="5">
         <v>6.320637892808989</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>434.91622556999999</v>
       </c>
       <c r="C399" s="5">
         <v>4.5726276400000074</v>
       </c>
       <c r="D399" s="5">
         <v>13.522818756540289</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>436.26925785999998</v>
       </c>
       <c r="C400" s="5">
         <v>1.3530322899999874</v>
       </c>
       <c r="D400" s="5">
         <v>3.7977665719893139</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>436.81334235999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.54408449999999675</v>
       </c>
       <c r="D401" s="5">
         <v>1.506864049818879</v>
       </c>
       <c r="E401" s="5">
         <v>4.5071903448535178</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>439.02398376000002</v>
       </c>
       <c r="C402" s="5">
         <v>2.2106414000000427</v>
       </c>
       <c r="D402" s="5">
         <v>6.2449292106069532</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>441.43569704999999</v>
       </c>
       <c r="C403" s="5">
         <v>2.411713289999966</v>
       </c>
       <c r="D403" s="5">
         <v>6.7948825471862984</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>443.07324991000002</v>
       </c>
       <c r="C404" s="5">
         <v>1.637552860000028</v>
       </c>
       <c r="D404" s="5">
         <v>4.5434844535945373</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>444.59497447000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.5217245599999956</v>
       </c>
       <c r="D405" s="5">
         <v>4.2001208411984736</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>446.79982202999997</v>
       </c>
       <c r="C406" s="5">
         <v>2.204847559999962</v>
       </c>
       <c r="D406" s="5">
         <v>6.116106257203402</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>448.25508267999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.4552606500000138</v>
       </c>
       <c r="D407" s="5">
         <v>3.9792724425329773</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>448.25033854999998</v>
       </c>
       <c r="C408" s="5">
         <v>-4.7441300000059528E-3</v>
       </c>
       <c r="D408" s="5">
         <v>-1.2699520535042197E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>451.13473363999998</v>
       </c>
       <c r="C409" s="5">
         <v>2.8843950899999982</v>
       </c>
       <c r="D409" s="5">
         <v>8.0009736247010466</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>452.21727743000002</v>
       </c>
       <c r="C410" s="5">
         <v>1.0825437900000452</v>
       </c>
       <c r="D410" s="5">
         <v>2.9178313644526499</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>453.32236524000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.1050878099999863</v>
       </c>
       <c r="D411" s="5">
         <v>2.9721879648882732</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>453.91119495999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.58882971999997835</v>
       </c>
       <c r="D412" s="5">
         <v>1.5698884563053683</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>455.48078457999998</v>
       </c>
       <c r="C413" s="5">
         <v>1.5695896199999879</v>
       </c>
       <c r="D413" s="5">
         <v>4.2293411459961794</v>
       </c>
       <c r="E413" s="5">
         <v>4.2735512883247173</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>455.52535322</v>
       </c>
       <c r="C414" s="5">
         <v>4.4568640000022697E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.11748280492840379</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>455.99838519000002</v>
       </c>
       <c r="C415" s="5">
         <v>0.47303197000002228</v>
       </c>
       <c r="D415" s="5">
         <v>1.2532597876493412</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>456.77225403</v>
       </c>
       <c r="C416" s="5">
         <v>0.77386883999997735</v>
       </c>
       <c r="D416" s="5">
         <v>2.0556207859343312</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.20954848000002</v>
       </c>
       <c r="C417" s="5">
         <v>1.4372944500000244</v>
       </c>
       <c r="D417" s="5">
         <v>3.8419979403570448</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>458.83136858</v>
       </c>
       <c r="C418" s="5">
         <v>0.62182009999997945</v>
       </c>
       <c r="D418" s="5">
         <v>1.640687769757232</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>460.25537816999997</v>
       </c>
       <c r="C419" s="5">
         <v>1.4240095899999687</v>
       </c>
       <c r="D419" s="5">
         <v>3.7885030810479448</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>456.51090928999997</v>
       </c>
       <c r="C420" s="5">
         <v>-3.7444688799999994</v>
       </c>
       <c r="D420" s="5">
         <v>-9.3375480501317494</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>461.25701156999997</v>
       </c>
       <c r="C421" s="5">
         <v>4.7461022800000023</v>
       </c>
       <c r="D421" s="5">
         <v>13.214446236641519</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>461.44818457999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.19117300999999998</v>
       </c>
       <c r="D422" s="5">
         <v>0.4984884176898019</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>462.37557672000003</v>
       </c>
       <c r="C423" s="5">
         <v>0.92739214000005177</v>
       </c>
       <c r="D423" s="5">
         <v>2.4385285206647067</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>463.74060250999997</v>
       </c>
       <c r="C424" s="5">
         <v>1.3650257899999474</v>
       </c>
       <c r="D424" s="5">
         <v>3.6007336763234754</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>463.12268791999998</v>
       </c>
       <c r="C425" s="5">
         <v>-0.61791458999999804</v>
       </c>
       <c r="D425" s="5">
         <v>-1.5872828286554341</v>
       </c>
       <c r="E425" s="5">
         <v>1.6777663512296481</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>465.95425112999999</v>
       </c>
       <c r="C426" s="5">
         <v>2.831563210000013</v>
       </c>
       <c r="D426" s="5">
         <v>7.5886986271802348</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>466.71275345999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.75850232999999889</v>
       </c>
       <c r="D427" s="5">
         <v>1.9710011571356656</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>466.95796737000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.24521391000001813</v>
       </c>
       <c r="D428" s="5">
         <v>0.63231292665795191</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>467.01782472999997</v>
       </c>
       <c r="C429" s="5">
         <v>5.9857359999966775E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.15393140185901988</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>467.69232813999997</v>
       </c>
       <c r="C430" s="5">
         <v>0.6745034099999998</v>
       </c>
       <c r="D430" s="5">
         <v>1.7469668744117151</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>467.54316620999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.14916192999999112</v>
       </c>
       <c r="D431" s="5">
         <v>-0.38204747110478499</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>468.85403210999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.3108659000000102</v>
       </c>
       <c r="D432" s="5">
         <v>3.4168488096791849</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>469.88185139000001</v>
       </c>
       <c r="C433" s="5">
         <v>1.027819280000017</v>
       </c>
       <c r="D433" s="5">
         <v>2.6625841788513904</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>469.45033147999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.43151991000001999</v>
       </c>
       <c r="D434" s="5">
         <v>-1.0964806731721177</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>471.66150303000001</v>
       </c>
       <c r="C435" s="5">
         <v>2.2111715500000173</v>
       </c>
       <c r="D435" s="5">
         <v>5.8009011441533698</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>471.75312699</v>
       </c>
       <c r="C436" s="5">
         <v>9.1623959999992621E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.23335866643838798</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>472.66490683000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.91177984000000833</v>
       </c>
       <c r="D437" s="5">
         <v>2.3441113376946543</v>
       </c>
       <c r="E437" s="5">
         <v>2.0604084314798987</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>473.49448075999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.82957392999998092</v>
       </c>
       <c r="D438" s="5">
         <v>2.1265692509479406</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>473.80597735999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.31149659999999812</v>
       </c>
       <c r="D439" s="5">
         <v>0.79230360735378369</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>474.33408166999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.52810431000000335</v>
       </c>
       <c r="D440" s="5">
         <v>1.3457503686898686</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>474.36618105000002</v>
       </c>
       <c r="C441" s="5">
         <v>3.2099380000033761E-2</v>
       </c>
       <c r="D441" s="5">
         <v>8.1237249326204797E-2</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>475.24875477000001</v>
+        <v>475.73022469</v>
       </c>
       <c r="C442" s="5">
-        <v>0.88257371999998213</v>
+        <v>1.3640436399999771</v>
       </c>
       <c r="D442" s="5">
-        <v>2.2556277792159296</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5057081997643014</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>474.01116446999998</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-1.7190602200000171</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-4.2510728533120545</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73C8B9F2-6497-4889-A9D2-EB514F7923C7}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3D45BA9-3A26-44AE-BC61-584871157461}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96A364D0-74C3-49B9-B353-3FCEEB3F82E3}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houeduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>