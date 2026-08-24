--- v8 (2026-08-01)
+++ v9 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D54C42E2-844F-4082-BFE8-30DCD39EF9CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{5A7CDCF3-4F75-4CF4-BF76-CA89F29F4908}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{F41D473F-2EC0-4C52-B9BB-0BABF9CB5D8E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{AAEAEAC3-9328-471F-9B80-BAD7DD509401}"/>
   </bookViews>
   <sheets>
     <sheet name="houeduha" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Education and Health Services Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EE413E3-393B-4EDF-977D-20C486ABDD58}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{059457E9-9906-44E0-8E82-CDD03387D4CB}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>167.01337247999999</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>158.62021440000001</v>
       </c>
       <c r="C7" s="5">
         <v>-8.3931580799999779</v>
       </c>
       <c r="D7" s="5">
         <v>-46.137384114918845</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>159.72372995000001</v>
       </c>
       <c r="C8" s="5">
         <v>1.1035155499999973</v>
       </c>
       <c r="D8" s="5">
         <v>8.6753209283746848</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>159.43413269000001</v>
       </c>
       <c r="C9" s="5">
         <v>-0.28959725999999364</v>
       </c>
       <c r="D9" s="5">
         <v>-2.1541701495224608</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>159.78579790000001</v>
       </c>
       <c r="C10" s="5">
         <v>0.35166520999999307</v>
       </c>
       <c r="D10" s="5">
         <v>2.6791973600201358</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>161.01907965000001</v>
       </c>
       <c r="C11" s="5">
         <v>1.2332817500000033</v>
       </c>
       <c r="D11" s="5">
         <v>9.6654870087924181</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>161.81181387999999</v>
       </c>
       <c r="C12" s="5">
         <v>0.79273422999997933</v>
       </c>
       <c r="D12" s="5">
         <v>6.0705047498777143</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>162.34406092</v>
       </c>
       <c r="C13" s="5">
         <v>0.53224704000001566</v>
       </c>
       <c r="D13" s="5">
         <v>4.0193531360964263</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>163.60983833</v>
       </c>
       <c r="C14" s="5">
         <v>1.2657774099999983</v>
       </c>
       <c r="D14" s="5">
         <v>9.7680936834059438</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>163.41561917999999</v>
       </c>
       <c r="C15" s="5">
         <v>-0.19421915000000922</v>
       </c>
       <c r="D15" s="5">
         <v>-1.4152408191789423</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>163.99986104000001</v>
       </c>
       <c r="C16" s="5">
         <v>0.5842418600000201</v>
       </c>
       <c r="D16" s="5">
         <v>4.3756023711927439</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>164.31743725999999</v>
       </c>
       <c r="C17" s="5">
         <v>0.31757621999997809</v>
       </c>
       <c r="D17" s="5">
         <v>2.3486395848726582</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>163.78946601000001</v>
       </c>
       <c r="C18" s="5">
         <v>-0.52797124999997891</v>
       </c>
       <c r="D18" s="5">
         <v>-3.788326448121726</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>165.06757139000001</v>
       </c>
       <c r="C19" s="5">
         <v>1.2781053799999995</v>
       </c>
       <c r="D19" s="5">
         <v>9.7765392693566646</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>165.26461398999999</v>
       </c>
       <c r="C20" s="5">
         <v>0.19704259999997475</v>
       </c>
       <c r="D20" s="5">
         <v>1.441892597992589</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>165.60271828</v>
       </c>
       <c r="C21" s="5">
         <v>0.33810429000001818</v>
       </c>
       <c r="D21" s="5">
         <v>2.4828163360296696</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>166.58774432999999</v>
       </c>
       <c r="C22" s="5">
         <v>0.98502604999998766</v>
       </c>
       <c r="D22" s="5">
         <v>7.3759545735876841</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>166.77196864999999</v>
       </c>
       <c r="C23" s="5">
         <v>0.18422431999999844</v>
       </c>
       <c r="D23" s="5">
         <v>1.3351447854444753</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>166.35294686</v>
       </c>
       <c r="C24" s="5">
         <v>-0.41902178999998796</v>
       </c>
       <c r="D24" s="5">
         <v>-2.9737339608091995</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>166.84063735999999</v>
       </c>
       <c r="C25" s="5">
         <v>0.48769049999998515</v>
       </c>
       <c r="D25" s="5">
         <v>3.5752761952493994</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>166.86422429000001</v>
       </c>
       <c r="C26" s="5">
         <v>2.3586930000021766E-2</v>
       </c>
       <c r="D26" s="5">
         <v>0.16978078628493432</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>168.75773989999999</v>
       </c>
       <c r="C27" s="5">
         <v>1.8935156099999801</v>
       </c>
       <c r="D27" s="5">
         <v>14.500029538116067</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>169.38121792999999</v>
       </c>
       <c r="C28" s="5">
         <v>0.62347803000000113</v>
       </c>
       <c r="D28" s="5">
         <v>4.5246232171377354</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>169.13567180999999</v>
       </c>
       <c r="C29" s="5">
         <v>-0.2455461200000002</v>
       </c>
       <c r="D29" s="5">
         <v>-1.7257953906295698</v>
       </c>
       <c r="E29" s="5">
         <v>2.9322722106334353</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>170.25963737999999</v>
       </c>
       <c r="C30" s="5">
         <v>1.1239655699999958</v>
       </c>
       <c r="D30" s="5">
         <v>8.2724329508246477</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>170.42362363999999</v>
       </c>
       <c r="C31" s="5">
         <v>0.16398626000000149</v>
       </c>
       <c r="D31" s="5">
         <v>1.1619271581405632</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>170.35166677999999</v>
       </c>
       <c r="C32" s="5">
         <v>-7.1956860000000233E-2</v>
       </c>
       <c r="D32" s="5">
         <v>-0.50549326269218042</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>171.34365511999999</v>
       </c>
       <c r="C33" s="5">
         <v>0.99198834000000602</v>
       </c>
       <c r="D33" s="5">
         <v>7.2160192007425961</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>171.94091882999999</v>
       </c>
       <c r="C34" s="5">
         <v>0.5972637099999929</v>
       </c>
       <c r="D34" s="5">
         <v>4.2640507734661215</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>172.52795356999999</v>
       </c>
       <c r="C35" s="5">
         <v>0.5870347400000071</v>
       </c>
       <c r="D35" s="5">
         <v>4.1748138805108637</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>172.89861923999999</v>
       </c>
       <c r="C36" s="5">
         <v>0.37066566999999395</v>
       </c>
       <c r="D36" s="5">
         <v>2.6088094293768016</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>173.15267650999999</v>
       </c>
       <c r="C37" s="5">
         <v>0.25405727000000411</v>
       </c>
       <c r="D37" s="5">
         <v>1.7776006035528091</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>173.33664673999999</v>
       </c>
       <c r="C38" s="5">
         <v>0.1839702299999999</v>
       </c>
       <c r="D38" s="5">
         <v>1.2824457584347471</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>174.82283111999999</v>
       </c>
       <c r="C39" s="5">
         <v>1.4861843799999974</v>
       </c>
       <c r="D39" s="5">
         <v>10.788096217718991</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>175.61226138000001</v>
       </c>
       <c r="C40" s="5">
         <v>0.78943026000001737</v>
       </c>
       <c r="D40" s="5">
         <v>5.5553466954148645</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>176.78715732000001</v>
       </c>
       <c r="C41" s="5">
         <v>1.174895939999999</v>
       </c>
       <c r="D41" s="5">
         <v>8.3304446979981073</v>
       </c>
       <c r="E41" s="5">
         <v>4.5238744897027949</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>178.00585727000001</v>
       </c>
       <c r="C42" s="5">
         <v>1.2186999500000013</v>
       </c>
       <c r="D42" s="5">
         <v>8.5932835108435857</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>178.37954778</v>
       </c>
       <c r="C43" s="5">
         <v>0.37369050999998876</v>
       </c>
       <c r="D43" s="5">
         <v>2.5484705138994368</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>179.35017812000001</v>
       </c>
       <c r="C44" s="5">
         <v>0.9706303400000138</v>
       </c>
       <c r="D44" s="5">
         <v>6.7286570757270514</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>179.48195392</v>
       </c>
       <c r="C45" s="5">
         <v>0.13177579999998557</v>
       </c>
       <c r="D45" s="5">
         <v>0.88526004165896399</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>178.67166259000001</v>
       </c>
       <c r="C46" s="5">
         <v>-0.8102913299999841</v>
       </c>
       <c r="D46" s="5">
         <v>-5.2850186283495137</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>179.24533423</v>
       </c>
       <c r="C47" s="5">
         <v>0.57367163999998638</v>
       </c>
       <c r="D47" s="5">
         <v>3.9216834431543113</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>180.46783239999999</v>
       </c>
       <c r="C48" s="5">
         <v>1.2224981699999944</v>
       </c>
       <c r="D48" s="5">
         <v>8.4983934096407143</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>180.84602131</v>
       </c>
       <c r="C49" s="5">
         <v>0.37818891000000576</v>
       </c>
       <c r="D49" s="5">
         <v>2.543911122740794</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>181.33073897</v>
       </c>
       <c r="C50" s="5">
         <v>0.48471766000000116</v>
       </c>
       <c r="D50" s="5">
         <v>3.2641737726755826</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>180.71276284000001</v>
       </c>
       <c r="C51" s="5">
         <v>-0.61797612999998819</v>
       </c>
       <c r="D51" s="5">
         <v>-4.0138148953387081</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>180.75020875999999</v>
       </c>
       <c r="C52" s="5">
         <v>3.7445919999981925E-2</v>
       </c>
       <c r="D52" s="5">
         <v>0.24893842462054838</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>181.04743970000001</v>
       </c>
       <c r="C53" s="5">
         <v>0.29723094000001993</v>
       </c>
       <c r="D53" s="5">
         <v>1.9912607320047071</v>
       </c>
       <c r="E53" s="5">
         <v>2.4098370292184423</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>180.67746226</v>
       </c>
       <c r="C54" s="5">
         <v>-0.36997744000001376</v>
       </c>
       <c r="D54" s="5">
         <v>-2.4248713310852321</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>180.70741401999999</v>
       </c>
       <c r="C55" s="5">
         <v>2.9951759999988781E-2</v>
       </c>
       <c r="D55" s="5">
         <v>0.19911116906574655</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>180.96239338000001</v>
       </c>
       <c r="C56" s="5">
         <v>0.25497936000002142</v>
       </c>
       <c r="D56" s="5">
         <v>1.7064101626876438</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>181.93238688</v>
       </c>
       <c r="C57" s="5">
         <v>0.96999349999998685</v>
       </c>
       <c r="D57" s="5">
         <v>6.6252910160999212</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>182.48385755000001</v>
       </c>
       <c r="C58" s="5">
         <v>0.55147067000001471</v>
       </c>
       <c r="D58" s="5">
         <v>3.6986799053654096</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>182.8392236</v>
       </c>
       <c r="C59" s="5">
         <v>0.35536604999998644</v>
       </c>
       <c r="D59" s="5">
         <v>2.3620525605048792</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>184.53586773999999</v>
       </c>
       <c r="C60" s="5">
         <v>1.6966441399999894</v>
       </c>
       <c r="D60" s="5">
         <v>11.721581481354381</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>185.20074919999999</v>
       </c>
       <c r="C61" s="5">
         <v>0.6648814600000037</v>
       </c>
       <c r="D61" s="5">
         <v>4.4103074080033888</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>185.71319087000001</v>
       </c>
       <c r="C62" s="5">
         <v>0.51244167000001539</v>
       </c>
       <c r="D62" s="5">
         <v>3.3713416916745453</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>184.29835689999999</v>
       </c>
       <c r="C63" s="5">
         <v>-1.4148339700000179</v>
       </c>
       <c r="D63" s="5">
         <v>-8.7685587133813137</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>184.64812957999999</v>
       </c>
       <c r="C64" s="5">
         <v>0.34977268000000095</v>
       </c>
       <c r="D64" s="5">
         <v>2.3013567240316668</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>185.27259244999999</v>
       </c>
       <c r="C65" s="5">
         <v>0.62446287000000211</v>
       </c>
       <c r="D65" s="5">
         <v>4.1346324730516359</v>
       </c>
       <c r="E65" s="5">
         <v>2.3337268712560366</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>185.89884534000001</v>
       </c>
       <c r="C66" s="5">
         <v>0.62625289000001771</v>
       </c>
       <c r="D66" s="5">
         <v>4.1324689780327661</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>186.49920351</v>
       </c>
       <c r="C67" s="5">
         <v>0.6003581699999927</v>
       </c>
       <c r="D67" s="5">
         <v>3.9449678672919708</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>187.08137722999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.58217371999998591</v>
       </c>
       <c r="D68" s="5">
         <v>3.8108922655529121</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>187.53188394</v>
       </c>
       <c r="C69" s="5">
         <v>0.4505067100000133</v>
       </c>
       <c r="D69" s="5">
         <v>2.9282758841973289</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>187.89905487999999</v>
       </c>
       <c r="C70" s="5">
         <v>0.36717093999999406</v>
       </c>
       <c r="D70" s="5">
         <v>2.3749609105508052</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>188.99065866999999</v>
       </c>
       <c r="C71" s="5">
         <v>1.0916037899999935</v>
       </c>
       <c r="D71" s="5">
         <v>7.1985512152153097</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>188.08299165</v>
       </c>
       <c r="C72" s="5">
         <v>-0.907667019999991</v>
       </c>
       <c r="D72" s="5">
         <v>-5.6134254138355155</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>188.58296490999999</v>
       </c>
       <c r="C73" s="5">
         <v>0.4999732599999902</v>
       </c>
       <c r="D73" s="5">
         <v>3.2369640862762505</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>188.60615645999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.3191550000007055E-2</v>
       </c>
       <c r="D74" s="5">
         <v>0.14767341928172417</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>188.82169851</v>
       </c>
       <c r="C75" s="5">
         <v>0.21554205000001048</v>
       </c>
       <c r="D75" s="5">
         <v>1.3800313714955603</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>189.38453795999999</v>
       </c>
       <c r="C76" s="5">
         <v>0.56283944999998425</v>
       </c>
       <c r="D76" s="5">
         <v>3.6361869416876358</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>189.78080070999999</v>
       </c>
       <c r="C77" s="5">
         <v>0.39626275000000533</v>
       </c>
       <c r="D77" s="5">
         <v>2.5399428161998028</v>
       </c>
       <c r="E77" s="5">
         <v>2.4332839522481775</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>190.16038356999999</v>
       </c>
       <c r="C78" s="5">
         <v>0.3795828599999993</v>
       </c>
       <c r="D78" s="5">
         <v>2.4267142014039234</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>190.14639584</v>
       </c>
       <c r="C79" s="5">
         <v>-1.3987729999996645E-2</v>
       </c>
       <c r="D79" s="5">
         <v>-8.8233345925758933E-2</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>189.91412156999999</v>
       </c>
       <c r="C80" s="5">
         <v>-0.23227427000000489</v>
       </c>
       <c r="D80" s="5">
         <v>-1.4560574281046068</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>189.37009505</v>
       </c>
       <c r="C81" s="5">
         <v>-0.54402651999998852</v>
       </c>
       <c r="D81" s="5">
         <v>-3.383865654823992</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>190.92286247999999</v>
       </c>
       <c r="C82" s="5">
         <v>1.5527674299999887</v>
       </c>
       <c r="D82" s="5">
         <v>10.295673968826557</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>192.00294690999999</v>
       </c>
       <c r="C83" s="5">
         <v>1.0800844299999994</v>
       </c>
       <c r="D83" s="5">
         <v>7.0038707933221644</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>191.8933949</v>
       </c>
       <c r="C84" s="5">
         <v>-0.10955200999998738</v>
       </c>
       <c r="D84" s="5">
         <v>-0.68254496920822083</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>192.60870495</v>
       </c>
       <c r="C85" s="5">
         <v>0.71531004999999936</v>
       </c>
       <c r="D85" s="5">
         <v>4.5660297398553373</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>192.93839338000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.32968843000000447</v>
       </c>
       <c r="D86" s="5">
         <v>2.0734889072939078</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>196.56532496</v>
       </c>
       <c r="C87" s="5">
         <v>3.6269315799999902</v>
       </c>
       <c r="D87" s="5">
         <v>25.042892359067515</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>197.65663716</v>
       </c>
       <c r="C88" s="5">
         <v>1.0913122000000044</v>
       </c>
       <c r="D88" s="5">
         <v>6.8695356236290861</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>197.89025003</v>
       </c>
       <c r="C89" s="5">
         <v>0.23361287000000175</v>
       </c>
       <c r="D89" s="5">
         <v>1.4275511947425157</v>
       </c>
       <c r="E89" s="5">
         <v>4.2730609680543541</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>198.78114166</v>
       </c>
       <c r="C90" s="5">
         <v>0.89089162999999871</v>
       </c>
       <c r="D90" s="5">
         <v>5.5381312647607039</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>196.77917855999999</v>
       </c>
       <c r="C91" s="5">
         <v>-2.0019631000000118</v>
       </c>
       <c r="D91" s="5">
         <v>-11.437971992942298</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>200.34741081999999</v>
       </c>
       <c r="C92" s="5">
         <v>3.568232260000002</v>
       </c>
       <c r="D92" s="5">
         <v>24.06666006253948</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>201.30585098</v>
       </c>
       <c r="C93" s="5">
         <v>0.9584401600000092</v>
       </c>
       <c r="D93" s="5">
         <v>5.8941488840172696</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>202.18328059999999</v>
       </c>
       <c r="C94" s="5">
         <v>0.8774296199999867</v>
       </c>
       <c r="D94" s="5">
         <v>5.3576546041438577</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>202.71870017000001</v>
       </c>
       <c r="C95" s="5">
         <v>0.53541957000001617</v>
       </c>
       <c r="D95" s="5">
         <v>3.224523175952676</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>203.06053656</v>
       </c>
       <c r="C96" s="5">
         <v>0.34183638999999744</v>
       </c>
       <c r="D96" s="5">
         <v>2.0423845345972858</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>204.00526023</v>
       </c>
       <c r="C97" s="5">
         <v>0.9447236700000019</v>
       </c>
       <c r="D97" s="5">
         <v>5.7280046593804146</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>204.90426167999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.89900144999998588</v>
       </c>
       <c r="D98" s="5">
         <v>5.4181776637159951</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>206.48482648000001</v>
       </c>
       <c r="C99" s="5">
         <v>1.580564800000019</v>
       </c>
       <c r="D99" s="5">
         <v>9.6593894095842625</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>206.42236371000001</v>
       </c>
       <c r="C100" s="5">
         <v>-6.2462769999996226E-2</v>
       </c>
       <c r="D100" s="5">
         <v>-0.36240309665498405</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>207.62084953999999</v>
       </c>
       <c r="C101" s="5">
         <v>1.1984858299999814</v>
       </c>
       <c r="D101" s="5">
         <v>7.1940312174830767</v>
       </c>
       <c r="E101" s="5">
         <v>4.9171697486484645</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>207.85586547</v>
       </c>
       <c r="C102" s="5">
         <v>0.23501593000000298</v>
       </c>
       <c r="D102" s="5">
         <v>1.3668257697897479</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>208.99808777999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.142222309999994</v>
       </c>
       <c r="D103" s="5">
         <v>6.7973161162609319</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>209.97096904</v>
       </c>
       <c r="C104" s="5">
         <v>0.9728812600000083</v>
       </c>
       <c r="D104" s="5">
         <v>5.7312288685435142</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>210.03639767000001</v>
       </c>
       <c r="C105" s="5">
         <v>6.5428630000013754E-2</v>
       </c>
       <c r="D105" s="5">
         <v>0.37457110178578112</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>210.66771602</v>
       </c>
       <c r="C106" s="5">
         <v>0.63131834999998659</v>
       </c>
       <c r="D106" s="5">
         <v>3.667137948866106</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>210.88442343</v>
       </c>
       <c r="C107" s="5">
         <v>0.21670740999999794</v>
       </c>
       <c r="D107" s="5">
         <v>1.2414110105916976</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>211.27960042999999</v>
       </c>
       <c r="C108" s="5">
         <v>0.39517699999998968</v>
       </c>
       <c r="D108" s="5">
         <v>2.2720052283737857</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>212.08473287000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.8051324400000226</v>
       </c>
       <c r="D109" s="5">
         <v>4.6699642602578528</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>212.95648628999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.87175341999997613</v>
       </c>
       <c r="D110" s="5">
         <v>5.0455335919890043</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>210.92547524</v>
       </c>
       <c r="C111" s="5">
         <v>-2.0310110499999894</v>
       </c>
       <c r="D111" s="5">
         <v>-10.863009753822684</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>211.12550152</v>
       </c>
       <c r="C112" s="5">
         <v>0.200026280000003</v>
       </c>
       <c r="D112" s="5">
         <v>1.1439464938135746</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>212.36247176000001</v>
       </c>
       <c r="C113" s="5">
         <v>1.2369702400000051</v>
       </c>
       <c r="D113" s="5">
         <v>7.2617623915967044</v>
       </c>
       <c r="E113" s="5">
         <v>2.2837890464784349</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>211.40082659000001</v>
       </c>
       <c r="C114" s="5">
         <v>-0.96164516999999705</v>
       </c>
       <c r="D114" s="5">
         <v>-5.3006683607066396</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>211.28260965000001</v>
       </c>
       <c r="C115" s="5">
         <v>-0.11821693999999638</v>
       </c>
       <c r="D115" s="5">
         <v>-0.66898900554331897</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>215.14663503</v>
       </c>
       <c r="C116" s="5">
         <v>3.8640253799999869</v>
       </c>
       <c r="D116" s="5">
         <v>24.293857457687306</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>215.44347041</v>
       </c>
       <c r="C117" s="5">
         <v>0.29683538000000453</v>
       </c>
       <c r="D117" s="5">
         <v>1.6682477614616609</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>215.77840925000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.33493884000000662</v>
       </c>
       <c r="D118" s="5">
         <v>1.8816127461009913</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>217.09432874999999</v>
       </c>
       <c r="C119" s="5">
         <v>1.3159194999999784</v>
       </c>
       <c r="D119" s="5">
         <v>7.56869378089009</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>217.94577249</v>
       </c>
       <c r="C120" s="5">
         <v>0.85144374000000767</v>
       </c>
       <c r="D120" s="5">
         <v>4.8092595137740002</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>218.08482081</v>
       </c>
       <c r="C121" s="5">
         <v>0.13904832000000056</v>
       </c>
       <c r="D121" s="5">
         <v>0.76828620778608414</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>218.89570649000001</v>
       </c>
       <c r="C122" s="5">
         <v>0.8108856800000126</v>
       </c>
       <c r="D122" s="5">
         <v>4.5542409545947571</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>220.29637930999999</v>
       </c>
       <c r="C123" s="5">
         <v>1.4006728199999827</v>
       </c>
       <c r="D123" s="5">
         <v>7.9546598836153226</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>221.06388526999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.76750595999999405</v>
       </c>
       <c r="D124" s="5">
         <v>4.2618126986269989</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>220.76150029999999</v>
       </c>
       <c r="C125" s="5">
         <v>-0.30238496999999143</v>
       </c>
       <c r="D125" s="5">
         <v>-1.6291420630663134</v>
       </c>
       <c r="E125" s="5">
         <v>3.9550436903428521</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>221.42858735999999</v>
       </c>
       <c r="C126" s="5">
         <v>0.66708706000000006</v>
       </c>
       <c r="D126" s="5">
         <v>3.6869811819959519</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>221.62301410000001</v>
       </c>
       <c r="C127" s="5">
         <v>0.19442674000001148</v>
       </c>
       <c r="D127" s="5">
         <v>1.0587708266503126</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>222.63712667999999</v>
       </c>
       <c r="C128" s="5">
         <v>1.0141125799999884</v>
       </c>
       <c r="D128" s="5">
         <v>5.6313369638899768</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>223.45931454999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.82218786999999338</v>
       </c>
       <c r="D129" s="5">
         <v>4.5226677975946483</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>223.36933500999999</v>
       </c>
       <c r="C130" s="5">
         <v>-8.9979540000001634E-2</v>
       </c>
       <c r="D130" s="5">
         <v>-0.48213089470404702</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>223.65070478000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.28136977000002616</v>
       </c>
       <c r="D131" s="5">
         <v>1.522110528786258</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>224.32182885</v>
       </c>
       <c r="C132" s="5">
         <v>0.67112406999999052</v>
       </c>
       <c r="D132" s="5">
         <v>3.6609515701934159</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>223.73576029</v>
       </c>
       <c r="C133" s="5">
         <v>-0.58606856000000107</v>
       </c>
       <c r="D133" s="5">
         <v>-3.0904883519856208</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>224.23156795</v>
       </c>
       <c r="C134" s="5">
         <v>0.49580765999999699</v>
       </c>
       <c r="D134" s="5">
         <v>2.6919015754915288</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>224.16877962000001</v>
       </c>
       <c r="C135" s="5">
         <v>-6.2788329999989401E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.33550166751000754</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>224.80706259999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.6382829799999854</v>
       </c>
       <c r="D136" s="5">
         <v>3.4708179201215383</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>225.66607888999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.85901628999999957</v>
       </c>
       <c r="D137" s="5">
         <v>4.6829568650341491</v>
       </c>
       <c r="E137" s="5">
         <v>2.2216639148288975</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>226.23050255999999</v>
       </c>
       <c r="C138" s="5">
         <v>0.56442366999999649</v>
       </c>
       <c r="D138" s="5">
         <v>3.0430084263091572</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>227.03440612</v>
       </c>
       <c r="C139" s="5">
         <v>0.80390356000000907</v>
       </c>
       <c r="D139" s="5">
         <v>4.3484996778627716</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>227.64822383000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.6138177100000064</v>
       </c>
       <c r="D140" s="5">
         <v>3.2930405861345546</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>228.37727520999999</v>
       </c>
       <c r="C141" s="5">
         <v>0.72905137999998715</v>
       </c>
       <c r="D141" s="5">
         <v>3.911460831335134</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>229.97871802</v>
       </c>
       <c r="C142" s="5">
         <v>1.6014428100000089</v>
       </c>
       <c r="D142" s="5">
         <v>8.7469637970284388</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>230.86045075999999</v>
       </c>
       <c r="C143" s="5">
         <v>0.88173273999998969</v>
       </c>
       <c r="D143" s="5">
         <v>4.6990368800110982</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>231.81330245000001</v>
       </c>
       <c r="C144" s="5">
         <v>0.95285169000001702</v>
       </c>
       <c r="D144" s="5">
         <v>5.0668657348044599</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>233.47138147999999</v>
       </c>
       <c r="C145" s="5">
         <v>1.6580790299999819</v>
       </c>
       <c r="D145" s="5">
         <v>8.9290180520314131</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>234.34686206999999</v>
       </c>
       <c r="C146" s="5">
         <v>0.87548058999999512</v>
       </c>
       <c r="D146" s="5">
         <v>4.59378385265925</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>235.75292793</v>
       </c>
       <c r="C147" s="5">
         <v>1.4060658600000124</v>
       </c>
       <c r="D147" s="5">
         <v>7.4423330301461643</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>236.98390151999999</v>
       </c>
       <c r="C148" s="5">
         <v>1.2309735899999907</v>
       </c>
       <c r="D148" s="5">
         <v>6.4488561756785412</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>237.91797316</v>
       </c>
       <c r="C149" s="5">
         <v>0.9340716400000133</v>
       </c>
       <c r="D149" s="5">
         <v>4.8336907759189751</v>
       </c>
       <c r="E149" s="5">
         <v>5.4292139652819316</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>239.35702903000001</v>
       </c>
       <c r="C150" s="5">
         <v>1.4390558700000042</v>
       </c>
       <c r="D150" s="5">
         <v>7.5046403494684055</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>240.18903628999999</v>
       </c>
       <c r="C151" s="5">
         <v>0.83200725999998326</v>
       </c>
       <c r="D151" s="5">
         <v>4.2518878469322674</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>240.36840755</v>
       </c>
       <c r="C152" s="5">
         <v>0.17937126000001058</v>
       </c>
       <c r="D152" s="5">
         <v>0.8998404331960641</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>241.61133185</v>
       </c>
       <c r="C153" s="5">
         <v>1.2429242999999985</v>
       </c>
       <c r="D153" s="5">
         <v>6.3846470254835586</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>241.96456201000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.35323016000000962</v>
       </c>
       <c r="D154" s="5">
         <v>1.7685478058283133</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>243.31509477</v>
       </c>
       <c r="C155" s="5">
         <v>1.350532759999993</v>
       </c>
       <c r="D155" s="5">
         <v>6.9073244444313842</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>243.74247674</v>
       </c>
       <c r="C156" s="5">
         <v>0.427381969999999</v>
       </c>
       <c r="D156" s="5">
         <v>2.1282776286599248</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>244.68543500999999</v>
       </c>
       <c r="C157" s="5">
         <v>0.94295826999999122</v>
       </c>
       <c r="D157" s="5">
         <v>4.7424637701779737</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>244.35764541</v>
       </c>
       <c r="C158" s="5">
         <v>-0.32778959999998847</v>
       </c>
       <c r="D158" s="5">
         <v>-1.5957722919734629</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>243.32141730000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.0362281099999961</v>
       </c>
       <c r="D159" s="5">
         <v>-4.9717198227028696</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>244.70819865000001</v>
       </c>
       <c r="C160" s="5">
         <v>1.3867813500000068</v>
       </c>
       <c r="D160" s="5">
         <v>7.0577696653262967</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>244.96859577999999</v>
       </c>
       <c r="C161" s="5">
         <v>0.26039712999997278</v>
       </c>
       <c r="D161" s="5">
         <v>1.2844353676671583</v>
       </c>
       <c r="E161" s="5">
         <v>2.9634678399258263</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>245.82770991999999</v>
       </c>
       <c r="C162" s="5">
         <v>0.85911414000000264</v>
       </c>
       <c r="D162" s="5">
         <v>4.2905773902594646</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>247.12064086000001</v>
       </c>
       <c r="C163" s="5">
         <v>1.2929309400000193</v>
       </c>
       <c r="D163" s="5">
         <v>6.4972109412076762</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>248.15381216</v>
       </c>
       <c r="C164" s="5">
         <v>1.0331712999999922</v>
       </c>
       <c r="D164" s="5">
         <v>5.1339923009720234</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>248.41552603</v>
       </c>
       <c r="C165" s="5">
         <v>0.26171386999999413</v>
       </c>
       <c r="D165" s="5">
         <v>1.2729393877055184</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>249.27847047</v>
       </c>
       <c r="C166" s="5">
         <v>0.86294444000000681</v>
       </c>
       <c r="D166" s="5">
         <v>4.2491264666646211</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>249.04240408999999</v>
       </c>
       <c r="C167" s="5">
         <v>-0.23606638000001112</v>
       </c>
       <c r="D167" s="5">
         <v>-1.1304981255400137</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>249.54090153999999</v>
       </c>
       <c r="C168" s="5">
         <v>0.49849745000000212</v>
       </c>
       <c r="D168" s="5">
         <v>2.42860929228772</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>250.09315129000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.55224975000001564</v>
       </c>
       <c r="D169" s="5">
         <v>2.6882397890676923</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>250.95485285000001</v>
       </c>
       <c r="C170" s="5">
         <v>0.8617015600000002</v>
       </c>
       <c r="D170" s="5">
         <v>4.2138865298384509</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>251.47533446</v>
       </c>
       <c r="C171" s="5">
         <v>0.52048160999999027</v>
       </c>
       <c r="D171" s="5">
         <v>2.5173930196990879</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>251.41775036000001</v>
       </c>
       <c r="C172" s="5">
         <v>-5.7584099999985483E-2</v>
       </c>
       <c r="D172" s="5">
         <v>-0.27443629651096035</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>251.95931967999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.54156931999997937</v>
       </c>
       <c r="D173" s="5">
         <v>2.6157187443368146</v>
       </c>
       <c r="E173" s="5">
         <v>2.8537224854234822</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>252.64970074999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.69038107000000082</v>
       </c>
       <c r="D174" s="5">
         <v>3.3380670402349599</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>253.07432448</v>
       </c>
       <c r="C175" s="5">
         <v>0.42462373000000753</v>
       </c>
       <c r="D175" s="5">
         <v>2.0355658463686144</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>253.20027657</v>
       </c>
       <c r="C176" s="5">
         <v>0.12595208999999841</v>
       </c>
       <c r="D176" s="5">
         <v>0.59886326086882047</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>252.60824162</v>
       </c>
       <c r="C177" s="5">
         <v>-0.59203494999999862</v>
       </c>
       <c r="D177" s="5">
         <v>-2.7700459070492234</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>252.95993099</v>
       </c>
       <c r="C178" s="5">
         <v>0.35168937000000255</v>
       </c>
       <c r="D178" s="5">
         <v>1.6835312471487951</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>253.39729409</v>
       </c>
       <c r="C179" s="5">
         <v>0.43736309999999889</v>
       </c>
       <c r="D179" s="5">
         <v>2.0946221262916787</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>254.26552699000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.86823290000000952</v>
       </c>
       <c r="D180" s="5">
         <v>4.190019964951186</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>254.79090278000001</v>
       </c>
       <c r="C181" s="5">
         <v>0.52537578999999823</v>
       </c>
       <c r="D181" s="5">
         <v>2.5078712342455844</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>255.29959042999999</v>
       </c>
       <c r="C182" s="5">
         <v>0.50868764999998461</v>
       </c>
       <c r="D182" s="5">
         <v>2.4222720539944342</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>258.00566715999997</v>
       </c>
       <c r="C183" s="5">
         <v>2.7060767299999782</v>
       </c>
       <c r="D183" s="5">
         <v>13.487891824434683</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>258.33002929999998</v>
       </c>
       <c r="C184" s="5">
         <v>0.32436214000000518</v>
       </c>
       <c r="D184" s="5">
         <v>1.5191032924399606</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>259.40339532000002</v>
       </c>
       <c r="C185" s="5">
         <v>1.0733660200000372</v>
       </c>
       <c r="D185" s="5">
         <v>5.1015586074066865</v>
       </c>
       <c r="E185" s="5">
         <v>2.9544752103055183</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>259.03559609000001</v>
       </c>
       <c r="C186" s="5">
         <v>-0.36779923000000281</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6882333271824757</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>259.00218002000003</v>
       </c>
       <c r="C187" s="5">
         <v>-3.341606999998703E-2</v>
       </c>
       <c r="D187" s="5">
         <v>-0.15469242832361063</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>260.15260926000002</v>
       </c>
       <c r="C188" s="5">
         <v>1.150429239999994</v>
       </c>
       <c r="D188" s="5">
         <v>5.4622903321985605</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>260.77973291000001</v>
       </c>
       <c r="C189" s="5">
         <v>0.62712364999998726</v>
       </c>
       <c r="D189" s="5">
         <v>2.931381314227921</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>261.25699871</v>
       </c>
       <c r="C190" s="5">
         <v>0.47726579999999785</v>
       </c>
       <c r="D190" s="5">
         <v>2.2184207090332642</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>261.71655659999999</v>
       </c>
       <c r="C191" s="5">
         <v>0.45955788999998504</v>
       </c>
       <c r="D191" s="5">
         <v>2.1313731249256618</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>262.87354813000002</v>
       </c>
       <c r="C192" s="5">
         <v>1.1569915300000275</v>
       </c>
       <c r="D192" s="5">
         <v>5.4358425333970617</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>263.97555863999997</v>
       </c>
       <c r="C193" s="5">
         <v>1.1020105099999569</v>
       </c>
       <c r="D193" s="5">
         <v>5.1482300968134442</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>264.58115450999998</v>
       </c>
       <c r="C194" s="5">
         <v>0.60559587000000192</v>
       </c>
       <c r="D194" s="5">
         <v>2.7879665801945563</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>264.94525198000002</v>
       </c>
       <c r="C195" s="5">
         <v>0.364097470000047</v>
       </c>
       <c r="D195" s="5">
         <v>1.6639094175125102</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>266.17181743999998</v>
       </c>
       <c r="C196" s="5">
         <v>1.2265654599999607</v>
       </c>
       <c r="D196" s="5">
         <v>5.6990654931842855</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>266.96115850000001</v>
       </c>
       <c r="C197" s="5">
         <v>0.78934106000002657</v>
       </c>
       <c r="D197" s="5">
         <v>3.6172589985321579</v>
       </c>
       <c r="E197" s="5">
         <v>2.9135174467075586</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>267.37169165</v>
       </c>
       <c r="C198" s="5">
         <v>0.41053314999999202</v>
       </c>
       <c r="D198" s="5">
         <v>1.8610494359563079</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>268.17767421000002</v>
       </c>
       <c r="C199" s="5">
         <v>0.80598256000001811</v>
       </c>
       <c r="D199" s="5">
         <v>3.6779387202557468</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>268.76900981</v>
       </c>
       <c r="C200" s="5">
         <v>0.59133559999997942</v>
       </c>
       <c r="D200" s="5">
         <v>2.6783439468158532</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>270.05880390999999</v>
       </c>
       <c r="C201" s="5">
         <v>1.2897940999999946</v>
       </c>
       <c r="D201" s="5">
         <v>5.9131250540745972</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>270.71358813000001</v>
       </c>
       <c r="C202" s="5">
         <v>0.65478422000001046</v>
       </c>
       <c r="D202" s="5">
         <v>2.9486329910986431</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>271.22249553</v>
       </c>
       <c r="C203" s="5">
         <v>0.50890739999999823</v>
       </c>
       <c r="D203" s="5">
         <v>2.2793193248545673</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>271.83729741000002</v>
       </c>
       <c r="C204" s="5">
         <v>0.6148018800000159</v>
       </c>
       <c r="D204" s="5">
         <v>2.7543069658663821</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>272.47659255000002</v>
       </c>
       <c r="C205" s="5">
         <v>0.63929514000000154</v>
       </c>
       <c r="D205" s="5">
         <v>2.8588985210194817</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>273.34809075999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.87149820999997019</v>
       </c>
       <c r="D206" s="5">
         <v>3.9063628566831099</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>273.67994869</v>
       </c>
       <c r="C207" s="5">
         <v>0.3318579300000124</v>
       </c>
       <c r="D207" s="5">
         <v>1.466625907768182</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>274.16285582</v>
       </c>
       <c r="C208" s="5">
         <v>0.48290713000000096</v>
       </c>
       <c r="D208" s="5">
         <v>2.1380650862353523</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>275.56210011000002</v>
       </c>
       <c r="C209" s="5">
         <v>1.3992442900000128</v>
       </c>
       <c r="D209" s="5">
         <v>6.2993105785090986</v>
       </c>
       <c r="E209" s="5">
         <v>3.2217951324181149</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>277.41575466</v>
       </c>
       <c r="C210" s="5">
         <v>1.8536545499999875</v>
       </c>
       <c r="D210" s="5">
         <v>8.3776239004361699</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>278.43745847000002</v>
       </c>
       <c r="C211" s="5">
         <v>1.0217038100000195</v>
       </c>
       <c r="D211" s="5">
         <v>4.5101509242002846</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>279.52499900999999</v>
       </c>
       <c r="C212" s="5">
         <v>1.0875405399999636</v>
       </c>
       <c r="D212" s="5">
         <v>4.789055035858425</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>280.31607439999999</v>
       </c>
       <c r="C213" s="5">
         <v>0.79107539000000315</v>
       </c>
       <c r="D213" s="5">
         <v>3.4494475526601009</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>281.15948773000002</v>
       </c>
       <c r="C214" s="5">
         <v>0.8434133300000326</v>
       </c>
       <c r="D214" s="5">
         <v>3.6709049001311556</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>281.59797759999998</v>
       </c>
       <c r="C215" s="5">
         <v>0.43848986999995532</v>
       </c>
       <c r="D215" s="5">
         <v>1.88762919585026</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>281.96896220000002</v>
       </c>
       <c r="C216" s="5">
         <v>0.37098460000004252</v>
       </c>
       <c r="D216" s="5">
         <v>1.5924171319440683</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>282.28235516000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.3133929599999874</v>
       </c>
       <c r="D217" s="5">
         <v>1.34191718413601</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>282.52174703999998</v>
       </c>
       <c r="C218" s="5">
         <v>0.23939187999997102</v>
       </c>
       <c r="D218" s="5">
         <v>1.0224300819301257</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>283.29467299999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.77292596000000913</v>
       </c>
       <c r="D219" s="5">
         <v>3.3328246116892668</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>283.88174649000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.58707349000002296</v>
       </c>
       <c r="D220" s="5">
         <v>2.515308324699439</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>284.14571445000001</v>
       </c>
       <c r="C221" s="5">
         <v>0.26396796000000222</v>
       </c>
       <c r="D221" s="5">
         <v>1.1215464353584004</v>
       </c>
       <c r="E221" s="5">
         <v>3.114947351821451</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>283.53680537000002</v>
       </c>
       <c r="C222" s="5">
         <v>-0.60890907999998944</v>
       </c>
       <c r="D222" s="5">
         <v>-2.5414426739218787</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>284.07534164999998</v>
       </c>
       <c r="C223" s="5">
         <v>0.53853627999995979</v>
       </c>
       <c r="D223" s="5">
         <v>2.3031838936016014</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>283.01444799000001</v>
       </c>
       <c r="C224" s="5">
         <v>-1.0608936599999765</v>
       </c>
       <c r="D224" s="5">
         <v>-4.390547380438603</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>284.56126597000002</v>
       </c>
       <c r="C225" s="5">
         <v>1.5468179800000144</v>
       </c>
       <c r="D225" s="5">
         <v>6.7594008365077229</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>285.08104878</v>
       </c>
       <c r="C226" s="5">
         <v>0.51978280999998105</v>
       </c>
       <c r="D226" s="5">
         <v>2.2140890900427035</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>286.44911115000002</v>
       </c>
       <c r="C227" s="5">
         <v>1.3680623700000183</v>
       </c>
       <c r="D227" s="5">
         <v>5.9130741060192893</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>287.15179233999999</v>
       </c>
       <c r="C228" s="5">
         <v>0.70268118999996432</v>
       </c>
       <c r="D228" s="5">
         <v>2.9837327197023811</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>288.42476459</v>
       </c>
       <c r="C229" s="5">
         <v>1.2729722500000094</v>
       </c>
       <c r="D229" s="5">
         <v>5.451360011663664</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>285.29828194999999</v>
       </c>
       <c r="C230" s="5">
         <v>-3.1264826400000061</v>
       </c>
       <c r="D230" s="5">
         <v>-12.259659715097337</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>288.27210766000002</v>
       </c>
       <c r="C231" s="5">
         <v>2.9738257100000283</v>
       </c>
       <c r="D231" s="5">
         <v>13.250884958239872</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>289.95560141999999</v>
       </c>
       <c r="C232" s="5">
         <v>1.6834937599999762</v>
       </c>
       <c r="D232" s="5">
         <v>7.2374688480675964</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>290.83089759000001</v>
       </c>
       <c r="C233" s="5">
         <v>0.87529617000001281</v>
       </c>
       <c r="D233" s="5">
         <v>3.6832229205204348</v>
       </c>
       <c r="E233" s="5">
         <v>2.3527305885784777</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>291.65197369999999</v>
       </c>
       <c r="C234" s="5">
         <v>0.8210761099999786</v>
       </c>
       <c r="D234" s="5">
         <v>3.4409531053909426</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>292.75671059000001</v>
       </c>
       <c r="C235" s="5">
         <v>1.1047368900000265</v>
       </c>
       <c r="D235" s="5">
         <v>4.6413341261011043</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>293.49541332000001</v>
       </c>
       <c r="C236" s="5">
         <v>0.73870272999999997</v>
       </c>
       <c r="D236" s="5">
         <v>3.0702946363192263</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>294.64300392000001</v>
       </c>
       <c r="C237" s="5">
         <v>1.1475906000000009</v>
       </c>
       <c r="D237" s="5">
         <v>4.7943286268787855</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>296.04170234999998</v>
       </c>
       <c r="C238" s="5">
         <v>1.3986984299999676</v>
       </c>
       <c r="D238" s="5">
         <v>5.847623625447107</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>297.90758126999998</v>
       </c>
       <c r="C239" s="5">
         <v>1.8658789200000001</v>
       </c>
       <c r="D239" s="5">
         <v>7.8310789245292334</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>299.44036856999998</v>
       </c>
       <c r="C240" s="5">
         <v>1.5327872999999954</v>
       </c>
       <c r="D240" s="5">
         <v>6.3519650038802444</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>300.04374453999998</v>
       </c>
       <c r="C241" s="5">
         <v>0.60337597000000187</v>
       </c>
       <c r="D241" s="5">
         <v>2.4449931553496285</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>300.07841126</v>
       </c>
       <c r="C242" s="5">
         <v>3.4666720000018358E-2</v>
       </c>
       <c r="D242" s="5">
         <v>0.13873480210453426</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>301.42543604999997</v>
       </c>
       <c r="C243" s="5">
         <v>1.3470247899999777</v>
       </c>
       <c r="D243" s="5">
         <v>5.52169347153737</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>302.05285150999998</v>
       </c>
       <c r="C244" s="5">
         <v>0.62741546000000881</v>
       </c>
       <c r="D244" s="5">
         <v>2.5265883192713279</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>302.29882148000002</v>
       </c>
       <c r="C245" s="5">
         <v>0.24596997000003284</v>
       </c>
       <c r="D245" s="5">
         <v>0.98158166159760807</v>
       </c>
       <c r="E245" s="5">
         <v>3.9431587169830085</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>305.26604004000001</v>
       </c>
       <c r="C246" s="5">
         <v>2.9672185599999921</v>
       </c>
       <c r="D246" s="5">
         <v>12.435761851866678</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>305.87022421</v>
       </c>
       <c r="C247" s="5">
         <v>0.60418416999999636</v>
       </c>
       <c r="D247" s="5">
         <v>2.4010715856215947</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>307.09661471999999</v>
       </c>
       <c r="C248" s="5">
         <v>1.2263905099999874</v>
       </c>
       <c r="D248" s="5">
         <v>4.9189488946232318</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>308.23431505000002</v>
       </c>
       <c r="C249" s="5">
         <v>1.1377003300000297</v>
       </c>
       <c r="D249" s="5">
         <v>4.537349662657375</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>309.13261440000002</v>
       </c>
       <c r="C250" s="5">
         <v>0.89829935000000205</v>
       </c>
       <c r="D250" s="5">
         <v>3.5538114571778578</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>309.20329174</v>
       </c>
       <c r="C251" s="5">
         <v>7.067733999997472E-2</v>
       </c>
       <c r="D251" s="5">
         <v>0.27470261962179165</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>310.28525393000001</v>
       </c>
       <c r="C252" s="5">
         <v>1.0819621900000129</v>
       </c>
       <c r="D252" s="5">
         <v>4.2807951718798476</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>310.33817067000001</v>
       </c>
       <c r="C253" s="5">
         <v>5.2916740000000573E-2</v>
       </c>
       <c r="D253" s="5">
         <v>0.20484274719709816</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>311.14370464000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.80553396999999904</v>
       </c>
       <c r="D254" s="5">
         <v>3.1596525122986385</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>311.64738936999998</v>
       </c>
       <c r="C255" s="5">
         <v>0.50368472999997493</v>
       </c>
       <c r="D255" s="5">
         <v>1.9599698667325693</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>312.27962413</v>
       </c>
       <c r="C256" s="5">
         <v>0.6322347600000171</v>
       </c>
       <c r="D256" s="5">
         <v>2.4617707178157255</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>312.31926644999999</v>
       </c>
       <c r="C257" s="5">
         <v>3.9642319999984466E-2</v>
       </c>
       <c r="D257" s="5">
         <v>0.15244033926102851</v>
       </c>
       <c r="E257" s="5">
         <v>3.3147482748830059</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>312.6591143</v>
       </c>
       <c r="C258" s="5">
         <v>0.33984785000001239</v>
       </c>
       <c r="D258" s="5">
         <v>1.3136141041800276</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>312.12586298000002</v>
       </c>
       <c r="C259" s="5">
         <v>-0.53325131999997666</v>
       </c>
       <c r="D259" s="5">
         <v>-2.0275532897729098</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>313.18106884000002</v>
       </c>
       <c r="C260" s="5">
         <v>1.0552058600000009</v>
       </c>
       <c r="D260" s="5">
         <v>4.1331366223647859</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>314.30753651999999</v>
       </c>
       <c r="C261" s="5">
         <v>1.126467679999962</v>
       </c>
       <c r="D261" s="5">
         <v>4.4026478276299796</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>314.6350956</v>
       </c>
       <c r="C262" s="5">
         <v>0.32755908000001455</v>
       </c>
       <c r="D262" s="5">
         <v>1.2577865076061956</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>315.33636037000002</v>
       </c>
       <c r="C263" s="5">
         <v>0.70126477000002296</v>
       </c>
       <c r="D263" s="5">
         <v>2.7076143493749871</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>316.12187793999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.78551756999996769</v>
       </c>
       <c r="D264" s="5">
         <v>3.0305529769030226</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>316.15244867000001</v>
       </c>
       <c r="C265" s="5">
         <v>3.0570730000022195E-2</v>
       </c>
       <c r="D265" s="5">
         <v>0.11610836458073592</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>317.96126248000002</v>
       </c>
       <c r="C266" s="5">
         <v>1.8088138100000037</v>
       </c>
       <c r="D266" s="5">
         <v>7.0858168938336297</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>316.87072968000001</v>
       </c>
       <c r="C267" s="5">
         <v>-1.0905328000000054</v>
       </c>
       <c r="D267" s="5">
         <v>-4.038962503701482</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>318.94821224999998</v>
       </c>
       <c r="C268" s="5">
         <v>2.0774825699999724</v>
       </c>
       <c r="D268" s="5">
         <v>8.15748483755252</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>319.94907121</v>
       </c>
       <c r="C269" s="5">
         <v>1.0008589600000164</v>
       </c>
       <c r="D269" s="5">
         <v>3.8312730507153336</v>
       </c>
       <c r="E269" s="5">
         <v>2.4429503971127753</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>320.91199668000002</v>
       </c>
       <c r="C270" s="5">
         <v>0.96292547000001605</v>
       </c>
       <c r="D270" s="5">
         <v>3.6719307187207173</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>321.91125302</v>
       </c>
       <c r="C271" s="5">
         <v>0.99925633999998809</v>
       </c>
       <c r="D271" s="5">
         <v>3.8012230085730403</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>323.44592280000001</v>
       </c>
       <c r="C272" s="5">
         <v>1.5346697800000015</v>
       </c>
       <c r="D272" s="5">
         <v>5.8732560361558939</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>323.78548192</v>
       </c>
       <c r="C273" s="5">
         <v>0.33955911999998989</v>
       </c>
       <c r="D273" s="5">
         <v>1.2670802225292155</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>325.1864248</v>
       </c>
       <c r="C274" s="5">
         <v>1.4009428800000023</v>
       </c>
       <c r="D274" s="5">
         <v>5.3174722479672809</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>326.94655435999999</v>
       </c>
       <c r="C275" s="5">
         <v>1.7601295599999958</v>
       </c>
       <c r="D275" s="5">
         <v>6.6921064681671139</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>327.15993957000001</v>
       </c>
       <c r="C276" s="5">
         <v>0.21338521000001265</v>
       </c>
       <c r="D276" s="5">
         <v>0.78601049961370961</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>328.75812431999998</v>
       </c>
       <c r="C277" s="5">
         <v>1.5981847499999731</v>
       </c>
       <c r="D277" s="5">
         <v>6.0221229575073476</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>330.39967003999999</v>
       </c>
       <c r="C278" s="5">
         <v>1.6415457200000105</v>
       </c>
       <c r="D278" s="5">
         <v>6.1591252808476549</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>330.89033079000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.49066075000001774</v>
       </c>
       <c r="D279" s="5">
         <v>1.7966904164968822</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>331.69155137000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.80122058000000607</v>
       </c>
       <c r="D280" s="5">
         <v>2.9447011977318915</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>332.97796312999998</v>
       </c>
       <c r="C281" s="5">
         <v>1.2864117599999645</v>
       </c>
       <c r="D281" s="5">
         <v>4.7545734896403236</v>
       </c>
       <c r="E281" s="5">
         <v>4.072176821994411</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>333.32800417999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.35004105000001573</v>
       </c>
       <c r="D282" s="5">
         <v>1.2688120402034819</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>335.15426824999997</v>
       </c>
       <c r="C283" s="5">
         <v>1.8262640699999793</v>
       </c>
       <c r="D283" s="5">
         <v>6.7764386243873709</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>335.93873693</v>
       </c>
       <c r="C284" s="5">
         <v>0.78446868000003178</v>
       </c>
       <c r="D284" s="5">
         <v>2.8451853326943999</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>336.59773009000003</v>
       </c>
       <c r="C285" s="5">
         <v>0.65899316000002273</v>
       </c>
       <c r="D285" s="5">
         <v>2.3795401895930324</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>337.7800962</v>
       </c>
       <c r="C286" s="5">
         <v>1.1823661099999754</v>
       </c>
       <c r="D286" s="5">
         <v>4.2976362098990917</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>338.47910413</v>
       </c>
       <c r="C287" s="5">
         <v>0.69900792999999339</v>
       </c>
       <c r="D287" s="5">
         <v>2.5117608986253037</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>339.25035960000002</v>
       </c>
       <c r="C288" s="5">
         <v>0.77125547000002825</v>
       </c>
       <c r="D288" s="5">
         <v>2.7688379634429383</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>341.10952028999998</v>
       </c>
       <c r="C289" s="5">
         <v>1.8591606899999533</v>
       </c>
       <c r="D289" s="5">
         <v>6.77812427524489</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>341.66873642000002</v>
       </c>
       <c r="C290" s="5">
         <v>0.55921613000003845</v>
       </c>
       <c r="D290" s="5">
         <v>1.9851199017344667</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>343.28825389000002</v>
       </c>
       <c r="C291" s="5">
         <v>1.6195174700000052</v>
       </c>
       <c r="D291" s="5">
         <v>5.8386825965186517</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>344.58260773000001</v>
       </c>
       <c r="C292" s="5">
         <v>1.2943538399999852</v>
       </c>
       <c r="D292" s="5">
         <v>4.619566469762959</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>344.29757294000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.28503478999999743</v>
       </c>
       <c r="D293" s="5">
         <v>-0.98812270698327431</v>
       </c>
       <c r="E293" s="5">
         <v>3.3995071936879784</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>344.66312047999998</v>
       </c>
       <c r="C294" s="5">
         <v>0.36554753999996592</v>
       </c>
       <c r="D294" s="5">
         <v>1.2815299598054386</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>345.17934810000003</v>
       </c>
       <c r="C295" s="5">
         <v>0.51622762000005196</v>
       </c>
       <c r="D295" s="5">
         <v>1.8122094916807274</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>345.96293284000001</v>
       </c>
       <c r="C296" s="5">
         <v>0.78358473999998068</v>
       </c>
       <c r="D296" s="5">
         <v>2.7583662389909946</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>348.04251349999998</v>
       </c>
       <c r="C297" s="5">
         <v>2.0795806599999764</v>
       </c>
       <c r="D297" s="5">
         <v>7.4565060612747258</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>349.07391999999999</v>
       </c>
       <c r="C298" s="5">
         <v>1.0314065000000028</v>
       </c>
       <c r="D298" s="5">
         <v>3.6146775169253909</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>348.96125716</v>
       </c>
       <c r="C299" s="5">
         <v>-0.1126628399999845</v>
       </c>
       <c r="D299" s="5">
         <v>-0.38661060351795618</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>351.14249985999999</v>
       </c>
       <c r="C300" s="5">
         <v>2.1812426999999843</v>
       </c>
       <c r="D300" s="5">
         <v>7.7641247491950116</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>352.41508533000001</v>
       </c>
       <c r="C301" s="5">
         <v>1.2725854700000241</v>
       </c>
       <c r="D301" s="5">
         <v>4.4366961733328214</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>353.55417256999999</v>
       </c>
       <c r="C302" s="5">
         <v>1.1390872399999807</v>
       </c>
       <c r="D302" s="5">
         <v>3.948378798619645</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>356.51355544</v>
       </c>
       <c r="C303" s="5">
         <v>2.9593828700000131</v>
       </c>
       <c r="D303" s="5">
         <v>10.520022187820421</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>357.56323040000001</v>
       </c>
       <c r="C304" s="5">
         <v>1.0496749600000044</v>
       </c>
       <c r="D304" s="5">
         <v>3.5909125493236438</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>358.63349648000002</v>
       </c>
       <c r="C305" s="5">
         <v>1.0702660800000103</v>
       </c>
       <c r="D305" s="5">
         <v>3.6515921046817557</v>
       </c>
       <c r="E305" s="5">
         <v>4.1638177747184812</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>360.88250572999999</v>
       </c>
       <c r="C306" s="5">
         <v>2.2490092499999719</v>
       </c>
       <c r="D306" s="5">
         <v>7.7903172956146127</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>362.17204065999999</v>
       </c>
       <c r="C307" s="5">
         <v>1.2895349300000021</v>
       </c>
       <c r="D307" s="5">
         <v>4.3732212259797842</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>363.71030819999999</v>
       </c>
       <c r="C308" s="5">
         <v>1.5382675399999926</v>
       </c>
       <c r="D308" s="5">
         <v>5.2175723287344766</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>364.18487346000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.47456526000001986</v>
       </c>
       <c r="D309" s="5">
         <v>1.5770323141206521</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>364.71344503</v>
       </c>
       <c r="C310" s="5">
         <v>0.52857156999999688</v>
       </c>
       <c r="D310" s="5">
         <v>1.7556295155160662</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>364.68649009000001</v>
       </c>
       <c r="C311" s="5">
         <v>-2.6954939999995986E-2</v>
       </c>
       <c r="D311" s="5">
         <v>-8.8652566557489987E-2</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>366.76505619</v>
       </c>
       <c r="C312" s="5">
         <v>2.0785660999999891</v>
       </c>
       <c r="D312" s="5">
         <v>7.0580464414354172</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>367.08248727</v>
       </c>
       <c r="C313" s="5">
         <v>0.31743108000000575</v>
       </c>
       <c r="D313" s="5">
         <v>1.0435448228809152</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>368.30567228000001</v>
       </c>
       <c r="C314" s="5">
         <v>1.2231850100000088</v>
       </c>
       <c r="D314" s="5">
         <v>4.0727189970292788</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>369.44751730000002</v>
       </c>
       <c r="C315" s="5">
         <v>1.1418450200000052</v>
       </c>
       <c r="D315" s="5">
         <v>3.7844144536581137</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>370.19229565000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.74477834999999004</v>
       </c>
       <c r="D316" s="5">
         <v>2.4461126990581006</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>370.85942198999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.66712633999998161</v>
       </c>
       <c r="D317" s="5">
         <v>2.1840924734347844</v>
       </c>
       <c r="E317" s="5">
         <v>3.4090305646287566</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>372.37186878</v>
       </c>
       <c r="C318" s="5">
         <v>1.5124467900000127</v>
       </c>
       <c r="D318" s="5">
         <v>5.0051420234324073</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>373.10790136999998</v>
       </c>
       <c r="C319" s="5">
         <v>0.73603258999997934</v>
       </c>
       <c r="D319" s="5">
         <v>2.3978842593686212</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>373.44421722999999</v>
       </c>
       <c r="C320" s="5">
         <v>0.33631586000001334</v>
       </c>
       <c r="D320" s="5">
         <v>1.08704708942573</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>374.49510271000003</v>
       </c>
       <c r="C321" s="5">
         <v>1.0508854800000336</v>
       </c>
       <c r="D321" s="5">
         <v>3.4296006610236907</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>375.32787915</v>
       </c>
       <c r="C322" s="5">
         <v>0.83277643999997508</v>
       </c>
       <c r="D322" s="5">
         <v>2.7013574308575317</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>376.01570520000001</v>
       </c>
       <c r="C323" s="5">
         <v>0.6878260500000124</v>
       </c>
       <c r="D323" s="5">
         <v>2.221422135234441</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>378.0544878</v>
       </c>
       <c r="C324" s="5">
         <v>2.0387825999999905</v>
       </c>
       <c r="D324" s="5">
         <v>6.7040634146583011</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>379.67862868999998</v>
       </c>
       <c r="C325" s="5">
         <v>1.6241408899999783</v>
       </c>
       <c r="D325" s="5">
         <v>5.278830909344534</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>380.82958051999998</v>
       </c>
       <c r="C326" s="5">
         <v>1.1509518299999968</v>
       </c>
       <c r="D326" s="5">
         <v>3.6989275041119818</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>380.54762491999998</v>
       </c>
       <c r="C327" s="5">
         <v>-0.28195560000000341</v>
       </c>
       <c r="D327" s="5">
         <v>-0.88483764959340627</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>381.12999717000002</v>
       </c>
       <c r="C328" s="5">
         <v>0.58237225000004855</v>
       </c>
       <c r="D328" s="5">
         <v>1.8519599535630871</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>382.33249989000001</v>
       </c>
       <c r="C329" s="5">
         <v>1.202502719999984</v>
       </c>
       <c r="D329" s="5">
         <v>3.8525148934758224</v>
       </c>
       <c r="E329" s="5">
         <v>3.0936460609350291</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>382.45612739000001</v>
       </c>
       <c r="C330" s="5">
         <v>0.12362749999999778</v>
       </c>
       <c r="D330" s="5">
         <v>0.388711710136036</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>383.47767003000001</v>
       </c>
       <c r="C331" s="5">
         <v>1.0215426400000069</v>
       </c>
       <c r="D331" s="5">
         <v>3.2527152511977242</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>384.36975417999997</v>
       </c>
       <c r="C332" s="5">
         <v>0.89208414999995966</v>
       </c>
       <c r="D332" s="5">
         <v>2.8275555983555245</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>385.48229728000001</v>
       </c>
       <c r="C333" s="5">
         <v>1.112543100000039</v>
       </c>
       <c r="D333" s="5">
         <v>3.5291838239804196</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>386.90421944000002</v>
       </c>
       <c r="C334" s="5">
         <v>1.4219221600000083</v>
       </c>
       <c r="D334" s="5">
         <v>4.5173356424373479</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>388.07844392999999</v>
       </c>
       <c r="C335" s="5">
         <v>1.1742244899999719</v>
       </c>
       <c r="D335" s="5">
         <v>3.7033177287322028</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>385.91642514</v>
       </c>
       <c r="C336" s="5">
         <v>-2.1620187899999905</v>
       </c>
       <c r="D336" s="5">
         <v>-6.4842169348615535</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>385.96318171000001</v>
       </c>
       <c r="C337" s="5">
         <v>4.6756570000013653E-2</v>
       </c>
       <c r="D337" s="5">
         <v>0.14548561234255519</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>384.03460581000002</v>
       </c>
       <c r="C338" s="5">
         <v>-1.9285758999999985</v>
       </c>
       <c r="D338" s="5">
         <v>-5.8340707472506086</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>385.72001570999998</v>
       </c>
       <c r="C339" s="5">
         <v>1.6854098999999678</v>
       </c>
       <c r="D339" s="5">
         <v>5.3954295805157759</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>386.45125795000001</v>
       </c>
       <c r="C340" s="5">
         <v>0.73124224000002869</v>
       </c>
       <c r="D340" s="5">
         <v>2.2988130059306666</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>387.88065253000002</v>
       </c>
       <c r="C341" s="5">
         <v>1.4293945800000074</v>
       </c>
       <c r="D341" s="5">
         <v>4.5299413544873213</v>
       </c>
       <c r="E341" s="5">
         <v>1.4511328860602468</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>387.84766689000003</v>
       </c>
       <c r="C342" s="5">
         <v>-3.29856399999926E-2</v>
       </c>
       <c r="D342" s="5">
         <v>-0.10200111602780559</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>390.05962824</v>
       </c>
       <c r="C343" s="5">
         <v>2.2119613499999673</v>
       </c>
       <c r="D343" s="5">
         <v>7.0626110393433139</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>391.58585540000001</v>
       </c>
       <c r="C344" s="5">
         <v>1.526227160000019</v>
       </c>
       <c r="D344" s="5">
         <v>4.7977415409582669</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>391.61741062999999</v>
       </c>
       <c r="C345" s="5">
         <v>3.1555229999980838E-2</v>
       </c>
       <c r="D345" s="5">
         <v>9.6742674950345275E-2</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>392.89112268999997</v>
       </c>
       <c r="C346" s="5">
         <v>1.2737120599999798</v>
       </c>
       <c r="D346" s="5">
         <v>3.9735074788170621</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>394.70606225</v>
       </c>
       <c r="C347" s="5">
         <v>1.8149395600000275</v>
       </c>
       <c r="D347" s="5">
         <v>5.6863665840415578</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>394.48844781000003</v>
       </c>
       <c r="C348" s="5">
         <v>-0.21761443999997709</v>
       </c>
       <c r="D348" s="5">
         <v>-0.65959697997770572</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>395.94800780000003</v>
       </c>
       <c r="C349" s="5">
         <v>1.4595599900000025</v>
       </c>
       <c r="D349" s="5">
         <v>4.53132795511757</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>396.52100833999998</v>
       </c>
       <c r="C350" s="5">
         <v>0.57300053999995271</v>
       </c>
       <c r="D350" s="5">
         <v>1.75048238615374</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>397.39694659000003</v>
       </c>
       <c r="C351" s="5">
         <v>0.87593825000004699</v>
       </c>
       <c r="D351" s="5">
         <v>2.6833165979540663</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>398.2635904</v>
       </c>
       <c r="C352" s="5">
         <v>0.86664380999997093</v>
       </c>
       <c r="D352" s="5">
         <v>2.6485798622892132</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>399.56239856000002</v>
       </c>
       <c r="C353" s="5">
         <v>1.2988081600000214</v>
       </c>
       <c r="D353" s="5">
         <v>3.9843741927044318</v>
       </c>
       <c r="E353" s="5">
         <v>3.0116856702710804</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>399.23787124</v>
       </c>
       <c r="C354" s="5">
         <v>-0.32452732000001561</v>
       </c>
       <c r="D354" s="5">
         <v>-0.97030610682201646</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>400.97876224999999</v>
       </c>
       <c r="C355" s="5">
         <v>1.7408910099999844</v>
       </c>
       <c r="D355" s="5">
         <v>5.3599791893833792</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>401.52858262000001</v>
       </c>
       <c r="C356" s="5">
         <v>0.54982037000002038</v>
       </c>
       <c r="D356" s="5">
         <v>1.6579009526805466</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>402.96961920000001</v>
       </c>
       <c r="C357" s="5">
         <v>1.4410365800000022</v>
       </c>
       <c r="D357" s="5">
         <v>4.3926855004452703</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>404.86622385999999</v>
       </c>
       <c r="C358" s="5">
         <v>1.89660465999998</v>
       </c>
       <c r="D358" s="5">
         <v>5.7964038692906783</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>404.54160595000002</v>
       </c>
       <c r="C359" s="5">
         <v>-0.3246179099999722</v>
       </c>
       <c r="D359" s="5">
         <v>-0.95791704323077154</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>404.30651526000003</v>
       </c>
       <c r="C360" s="5">
         <v>-0.23509068999999272</v>
       </c>
       <c r="D360" s="5">
         <v>-0.69512972201328793</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>406.60060119000002</v>
       </c>
       <c r="C361" s="5">
         <v>2.2940859299999943</v>
       </c>
       <c r="D361" s="5">
         <v>7.0255130831256229</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>407.36179480999999</v>
       </c>
       <c r="C362" s="5">
         <v>0.76119361999997182</v>
       </c>
       <c r="D362" s="5">
         <v>2.269786224008552</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>406.81185852999999</v>
       </c>
       <c r="C363" s="5">
         <v>-0.54993627999999717</v>
       </c>
       <c r="D363" s="5">
         <v>-1.6080192445079189</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>408.17143547000001</v>
       </c>
       <c r="C364" s="5">
         <v>1.3595769400000108</v>
       </c>
       <c r="D364" s="5">
         <v>4.0849783867063616</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>407.97786165000002</v>
       </c>
       <c r="C365" s="5">
         <v>-0.19357381999998324</v>
       </c>
       <c r="D365" s="5">
         <v>-0.56761357987936689</v>
       </c>
       <c r="E365" s="5">
         <v>2.106169929985624</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>414.07351891000002</v>
       </c>
       <c r="C366" s="5">
         <v>6.0956572599999959</v>
       </c>
       <c r="D366" s="5">
         <v>19.478652871799884</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>414.95592721000003</v>
       </c>
       <c r="C367" s="5">
         <v>0.88240830000000869</v>
       </c>
       <c r="D367" s="5">
         <v>2.5874378920514918</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>412.68243921999999</v>
       </c>
       <c r="C368" s="5">
         <v>-2.2734879900000351</v>
       </c>
       <c r="D368" s="5">
         <v>-6.3800947711443179</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>369.30266182000003</v>
       </c>
       <c r="C369" s="5">
         <v>-43.379777399999966</v>
       </c>
       <c r="D369" s="5">
         <v>-73.624701160018304</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>384.04955848999998</v>
       </c>
       <c r="C370" s="5">
         <v>14.746896669999956</v>
       </c>
       <c r="D370" s="5">
         <v>59.97716159306443</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>391.97150354000001</v>
       </c>
       <c r="C371" s="5">
         <v>7.9219450500000335</v>
       </c>
       <c r="D371" s="5">
         <v>27.763469153798926</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>391.31245895000001</v>
       </c>
       <c r="C372" s="5">
         <v>-0.6590445900000077</v>
       </c>
       <c r="D372" s="5">
         <v>-1.9990763085033558</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>392.32078319999999</v>
       </c>
       <c r="C373" s="5">
         <v>1.0083242499999869</v>
       </c>
       <c r="D373" s="5">
         <v>3.1363313510394564</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>392.9366746</v>
       </c>
       <c r="C374" s="5">
         <v>0.61589140000000953</v>
       </c>
       <c r="D374" s="5">
         <v>1.9001912426542589</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>398.43758765000001</v>
       </c>
       <c r="C375" s="5">
         <v>5.5009130500000083</v>
       </c>
       <c r="D375" s="5">
         <v>18.155199775180719</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>400.55612237000003</v>
       </c>
       <c r="C376" s="5">
         <v>2.1185347200000137</v>
       </c>
       <c r="D376" s="5">
         <v>6.5704663441331856</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>401.52842614000002</v>
       </c>
       <c r="C377" s="5">
         <v>0.97230376999999635</v>
       </c>
       <c r="D377" s="5">
         <v>2.9520664184939704</v>
       </c>
       <c r="E377" s="5">
         <v>-1.5808297744187128</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>403.12966379</v>
       </c>
       <c r="C378" s="5">
         <v>1.6012376499999732</v>
       </c>
       <c r="D378" s="5">
         <v>4.8917951170240892</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>402.01869725</v>
       </c>
       <c r="C379" s="5">
         <v>-1.1109665399999926</v>
       </c>
       <c r="D379" s="5">
         <v>-3.2573573160557645</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>404.37019427000001</v>
       </c>
       <c r="C380" s="5">
         <v>2.3514970200000107</v>
       </c>
       <c r="D380" s="5">
         <v>7.2493373042133769</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>405.03583580999998</v>
       </c>
       <c r="C381" s="5">
         <v>0.66564153999996734</v>
       </c>
       <c r="D381" s="5">
         <v>1.9933256089551099</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>405.81076174999998</v>
       </c>
       <c r="C382" s="5">
         <v>0.77492594000000281</v>
       </c>
       <c r="D382" s="5">
         <v>2.3201873648290183</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>407.47800749999999</v>
       </c>
       <c r="C383" s="5">
         <v>1.6672457500000064</v>
       </c>
       <c r="D383" s="5">
         <v>5.0430605170026954</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>409.92417435999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.4461668600000053</v>
       </c>
       <c r="D384" s="5">
         <v>7.4465019383360032</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>410.30250796000001</v>
       </c>
       <c r="C385" s="5">
         <v>0.37833360000001903</v>
       </c>
       <c r="D385" s="5">
         <v>1.113161957561104</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>408.86310904999999</v>
       </c>
       <c r="C386" s="5">
         <v>-1.4393989100000226</v>
       </c>
       <c r="D386" s="5">
         <v>-4.1294846446127238</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>414.85860080999998</v>
       </c>
       <c r="C387" s="5">
         <v>5.9954917599999931</v>
       </c>
       <c r="D387" s="5">
         <v>19.087467120246426</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>415.90807339000003</v>
       </c>
       <c r="C388" s="5">
         <v>1.0494725800000424</v>
       </c>
       <c r="D388" s="5">
         <v>3.0782483132248517</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>417.97443880999998</v>
       </c>
       <c r="C389" s="5">
         <v>2.0663654199999542</v>
       </c>
       <c r="D389" s="5">
         <v>6.127631314731552</v>
       </c>
       <c r="E389" s="5">
         <v>4.0958526468723111</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>416.37663076000001</v>
       </c>
       <c r="C390" s="5">
         <v>-1.5978080499999692</v>
       </c>
       <c r="D390" s="5">
         <v>-4.4920596499574916</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>417.32587825000002</v>
       </c>
       <c r="C391" s="5">
         <v>0.94924749000000475</v>
       </c>
       <c r="D391" s="5">
         <v>2.7703019448568789</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>418.74123006000002</v>
       </c>
       <c r="C392" s="5">
         <v>1.4153518100000042</v>
       </c>
       <c r="D392" s="5">
         <v>4.1465532197754396</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>420.84573958999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.104509529999973</v>
       </c>
       <c r="D393" s="5">
         <v>6.200491383550788</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>421.46414219000002</v>
       </c>
       <c r="C394" s="5">
         <v>0.61840260000002445</v>
       </c>
       <c r="D394" s="5">
         <v>1.7776347272075332</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>422.27230528000001</v>
       </c>
       <c r="C395" s="5">
         <v>0.80816308999999364</v>
       </c>
       <c r="D395" s="5">
         <v>2.3254389748299076</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>427.08085820999997</v>
       </c>
       <c r="C396" s="5">
         <v>4.8085529299999621</v>
       </c>
       <c r="D396" s="5">
         <v>14.553955850466615</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>428.15124909000002</v>
       </c>
       <c r="C397" s="5">
         <v>1.0703908800000477</v>
       </c>
       <c r="D397" s="5">
         <v>3.0493610630682566</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>430.34359792999999</v>
       </c>
       <c r="C398" s="5">
         <v>2.1923488399999655</v>
       </c>
       <c r="D398" s="5">
         <v>6.320637892808989</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>434.91622556999999</v>
       </c>
       <c r="C399" s="5">
         <v>4.5726276400000074</v>
       </c>
       <c r="D399" s="5">
         <v>13.522818756540289</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>436.26925785999998</v>
       </c>
       <c r="C400" s="5">
         <v>1.3530322899999874</v>
       </c>
       <c r="D400" s="5">
         <v>3.7977665719893139</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>436.81334235999998</v>
       </c>
       <c r="C401" s="5">
         <v>0.54408449999999675</v>
       </c>
       <c r="D401" s="5">
         <v>1.506864049818879</v>
       </c>
       <c r="E401" s="5">
         <v>4.5071903448535178</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>439.02398376000002</v>
       </c>
       <c r="C402" s="5">
         <v>2.2106414000000427</v>
       </c>
       <c r="D402" s="5">
         <v>6.2449292106069532</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>441.43569704999999</v>
       </c>
       <c r="C403" s="5">
         <v>2.411713289999966</v>
       </c>
       <c r="D403" s="5">
         <v>6.7948825471862984</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>443.07324991000002</v>
       </c>
       <c r="C404" s="5">
         <v>1.637552860000028</v>
       </c>
       <c r="D404" s="5">
         <v>4.5434844535945373</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>444.59497447000001</v>
       </c>
       <c r="C405" s="5">
         <v>1.5217245599999956</v>
       </c>
       <c r="D405" s="5">
         <v>4.2001208411984736</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>446.79982202999997</v>
       </c>
       <c r="C406" s="5">
         <v>2.204847559999962</v>
       </c>
       <c r="D406" s="5">
         <v>6.116106257203402</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>448.25508267999999</v>
       </c>
       <c r="C407" s="5">
         <v>1.4552606500000138</v>
       </c>
       <c r="D407" s="5">
         <v>3.9792724425329773</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>448.25033854999998</v>
       </c>
       <c r="C408" s="5">
         <v>-4.7441300000059528E-3</v>
       </c>
       <c r="D408" s="5">
         <v>-1.2699520535042197E-2</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>451.13473363999998</v>
       </c>
       <c r="C409" s="5">
         <v>2.8843950899999982</v>
       </c>
       <c r="D409" s="5">
         <v>8.0009736247010466</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>452.21727743000002</v>
       </c>
       <c r="C410" s="5">
         <v>1.0825437900000452</v>
       </c>
       <c r="D410" s="5">
         <v>2.9178313644526499</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>453.32236524000001</v>
       </c>
       <c r="C411" s="5">
         <v>1.1050878099999863</v>
       </c>
       <c r="D411" s="5">
         <v>2.9721879648882732</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>453.91119495999999</v>
       </c>
       <c r="C412" s="5">
         <v>0.58882971999997835</v>
       </c>
       <c r="D412" s="5">
         <v>1.5698884563053683</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>455.48078457999998</v>
       </c>
       <c r="C413" s="5">
         <v>1.5695896199999879</v>
       </c>
       <c r="D413" s="5">
         <v>4.2293411459961794</v>
       </c>
       <c r="E413" s="5">
         <v>4.2735512883247173</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>455.52535322</v>
       </c>
       <c r="C414" s="5">
         <v>4.4568640000022697E-2</v>
       </c>
       <c r="D414" s="5">
         <v>0.11748280492840379</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>455.99838519000002</v>
       </c>
       <c r="C415" s="5">
         <v>0.47303197000002228</v>
       </c>
       <c r="D415" s="5">
         <v>1.2532597876493412</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>456.77225403</v>
       </c>
       <c r="C416" s="5">
         <v>0.77386883999997735</v>
       </c>
       <c r="D416" s="5">
         <v>2.0556207859343312</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>458.20954848000002</v>
       </c>
       <c r="C417" s="5">
         <v>1.4372944500000244</v>
       </c>
       <c r="D417" s="5">
         <v>3.8419979403570448</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>458.83136858</v>
       </c>
       <c r="C418" s="5">
         <v>0.62182009999997945</v>
       </c>
       <c r="D418" s="5">
         <v>1.640687769757232</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>460.25537816999997</v>
       </c>
       <c r="C419" s="5">
         <v>1.4240095899999687</v>
       </c>
       <c r="D419" s="5">
         <v>3.7885030810479448</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>456.51090928999997</v>
       </c>
       <c r="C420" s="5">
         <v>-3.7444688799999994</v>
       </c>
       <c r="D420" s="5">
         <v>-9.3375480501317494</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>461.25701156999997</v>
       </c>
       <c r="C421" s="5">
         <v>4.7461022800000023</v>
       </c>
       <c r="D421" s="5">
         <v>13.214446236641519</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>461.44818457999997</v>
       </c>
       <c r="C422" s="5">
         <v>0.19117300999999998</v>
       </c>
       <c r="D422" s="5">
         <v>0.4984884176898019</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>462.37557672000003</v>
       </c>
       <c r="C423" s="5">
         <v>0.92739214000005177</v>
       </c>
       <c r="D423" s="5">
         <v>2.4385285206647067</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>463.74060250999997</v>
       </c>
       <c r="C424" s="5">
         <v>1.3650257899999474</v>
       </c>
       <c r="D424" s="5">
         <v>3.6007336763234754</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>463.12268791999998</v>
       </c>
       <c r="C425" s="5">
         <v>-0.61791458999999804</v>
       </c>
       <c r="D425" s="5">
         <v>-1.5872828286554341</v>
       </c>
       <c r="E425" s="5">
         <v>1.6777663512296481</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>465.95425112999999</v>
       </c>
       <c r="C426" s="5">
         <v>2.831563210000013</v>
       </c>
       <c r="D426" s="5">
         <v>7.5886986271802348</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>466.71275345999999</v>
       </c>
       <c r="C427" s="5">
         <v>0.75850232999999889</v>
       </c>
       <c r="D427" s="5">
         <v>1.9710011571356656</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>466.95796737000001</v>
       </c>
       <c r="C428" s="5">
         <v>0.24521391000001813</v>
       </c>
       <c r="D428" s="5">
         <v>0.63231292665795191</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>467.01782472999997</v>
       </c>
       <c r="C429" s="5">
         <v>5.9857359999966775E-2</v>
       </c>
       <c r="D429" s="5">
         <v>0.15393140185901988</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>467.69232813999997</v>
       </c>
       <c r="C430" s="5">
         <v>0.6745034099999998</v>
       </c>
       <c r="D430" s="5">
         <v>1.7469668744117151</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>467.54316620999998</v>
       </c>
       <c r="C431" s="5">
         <v>-0.14916192999999112</v>
       </c>
       <c r="D431" s="5">
         <v>-0.38204747110478499</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>468.85403210999999</v>
       </c>
       <c r="C432" s="5">
         <v>1.3108659000000102</v>
       </c>
       <c r="D432" s="5">
         <v>3.4168488096791849</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>469.88185139000001</v>
       </c>
       <c r="C433" s="5">
         <v>1.027819280000017</v>
       </c>
       <c r="D433" s="5">
         <v>2.6625841788513904</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>469.45033147999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.43151991000001999</v>
       </c>
       <c r="D434" s="5">
         <v>-1.0964806731721177</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>471.66150303000001</v>
       </c>
       <c r="C435" s="5">
         <v>2.2111715500000173</v>
       </c>
       <c r="D435" s="5">
         <v>5.8009011441533698</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>471.75312699</v>
       </c>
       <c r="C436" s="5">
         <v>9.1623959999992621E-2</v>
       </c>
       <c r="D436" s="5">
         <v>0.23335866643838798</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>472.66490683000001</v>
       </c>
       <c r="C437" s="5">
         <v>0.91177984000000833</v>
       </c>
       <c r="D437" s="5">
         <v>2.3441113376946543</v>
       </c>
       <c r="E437" s="5">
         <v>2.0604084314798987</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>473.49448075999999</v>
       </c>
       <c r="C438" s="5">
         <v>0.82957392999998092</v>
       </c>
       <c r="D438" s="5">
         <v>2.1265692509479406</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>473.80597735999999</v>
       </c>
       <c r="C439" s="5">
         <v>0.31149659999999812</v>
       </c>
       <c r="D439" s="5">
         <v>0.79230360735378369</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>474.33408166999999</v>
       </c>
       <c r="C440" s="5">
         <v>0.52810431000000335</v>
       </c>
       <c r="D440" s="5">
         <v>1.3457503686898686</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>474.36618105000002</v>
       </c>
       <c r="C441" s="5">
         <v>3.2099380000033761E-2</v>
       </c>
       <c r="D441" s="5">
         <v>8.1237249326204797E-2</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>475.73022469</v>
       </c>
       <c r="C442" s="5">
         <v>1.3640436399999771</v>
       </c>
       <c r="D442" s="5">
         <v>3.5057081997643014</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>474.01116446999998</v>
+        <v>476.61692038000001</v>
       </c>
       <c r="C443" s="5">
-        <v>-1.7190602200000171</v>
+        <v>0.88669569000001047</v>
       </c>
       <c r="D443" s="5">
-        <v>-4.2510728533120545</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>2.2597062478757923</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>477.71724932000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>1.1003289399999971</v>
+      </c>
+      <c r="D444" s="5">
+        <v>2.8057963936419572</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96A364D0-74C3-49B9-B353-3FCEEB3F82E3}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houeduha</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>