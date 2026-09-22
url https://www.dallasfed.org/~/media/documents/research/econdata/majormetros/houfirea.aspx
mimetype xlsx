--- v9 (2026-08-24)
+++ v10 (2026-09-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{237F385F-C3D2-495C-B057-329CFE5EED35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{32C8ABD0-703B-4679-89D6-9B4F5D6B468E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5DA63BEF-C3E3-4D40-8CF7-8E920EBCC71D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EABAD10B-BD38-4C43-8E42-460EA4174A62}"/>
   </bookViews>
   <sheets>
     <sheet name="houfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{833288B5-5F44-4152-961C-DD3EFB1A1C56}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1220D48-D8C0-4C02-8EE1-B041D3043854}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>112.80068635000001</v>
+        <v>112.79745191000001</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>113.48013692000001</v>
+        <v>113.47898705</v>
       </c>
       <c r="C7" s="5">
-        <v>0.6794505700000002</v>
+        <v>0.68153513999999404</v>
       </c>
       <c r="D7" s="5">
-        <v>7.4724890969962043</v>
+        <v>7.4964041871282472</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>113.66590434</v>
+        <v>113.66147616000001</v>
       </c>
       <c r="C8" s="5">
-        <v>0.18576741999999058</v>
+        <v>0.18248911000000589</v>
       </c>
       <c r="D8" s="5">
-        <v>1.9821880337174358</v>
+        <v>1.9469175437826447</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>114.46715759</v>
+        <v>114.44897748</v>
       </c>
       <c r="C9" s="5">
-        <v>0.80125325000000203</v>
+        <v>0.78750131999998985</v>
       </c>
       <c r="D9" s="5">
-        <v>8.7948268550759767</v>
+        <v>8.6384343461299871</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>114.85905522</v>
+        <v>114.67503522</v>
       </c>
       <c r="C10" s="5">
-        <v>0.39189763000000255</v>
+        <v>0.22605774000000167</v>
       </c>
       <c r="D10" s="5">
-        <v>4.1866541578659433</v>
+        <v>2.3961394809523862</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>115.89023145</v>
+        <v>116.12726884</v>
       </c>
       <c r="C11" s="5">
-        <v>1.0311762299999998</v>
+        <v>1.4522336200000012</v>
       </c>
       <c r="D11" s="5">
-        <v>11.321509550258103</v>
+        <v>16.30113664936701</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>114.77517688</v>
+        <v>114.7127243</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.1150545699999981</v>
+        <v>-1.4145445399999943</v>
       </c>
       <c r="D12" s="5">
-        <v>-10.954149533034119</v>
+        <v>-13.676591296128848</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>114.62211897</v>
+        <v>114.58421017000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.15305791000000113</v>
+        <v>-0.12851412999999923</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.5885694394491723</v>
+        <v>-1.3361225167241253</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>115.19982299999999</v>
+        <v>115.31213751</v>
       </c>
       <c r="C14" s="5">
-        <v>0.57770402999999249</v>
+        <v>0.72792733999999371</v>
       </c>
       <c r="D14" s="5">
-        <v>6.2185938933023488</v>
+        <v>7.8954089346404244</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>113.75986516</v>
+        <v>113.7507913</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.4399578399999911</v>
+        <v>-1.5613462099999964</v>
       </c>
       <c r="D15" s="5">
-        <v>-14.010171725297427</v>
+        <v>-15.091171984339613</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>114.4825359</v>
+        <v>114.45826885</v>
       </c>
       <c r="C16" s="5">
-        <v>0.72267073999999809</v>
+        <v>0.70747754999999302</v>
       </c>
       <c r="D16" s="5">
-        <v>7.8951858625622373</v>
+        <v>7.7241209060643579</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>115.87573105</v>
+        <v>115.86815264000001</v>
       </c>
       <c r="C17" s="5">
-        <v>1.3931951499999968</v>
+        <v>1.4098837900000092</v>
       </c>
       <c r="D17" s="5">
-        <v>15.621594471635248</v>
+        <v>15.825162180903973</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>113.87152976</v>
+        <v>113.86963091</v>
       </c>
       <c r="C18" s="5">
-        <v>-2.0042012899999975</v>
+        <v>-1.9985217300000073</v>
       </c>
       <c r="D18" s="5">
-        <v>-18.890445612077698</v>
+        <v>-18.843004249058758</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>113.92546382</v>
+        <v>113.92467465999999</v>
       </c>
       <c r="C19" s="5">
-        <v>5.3934060000003115E-2</v>
+        <v>5.5043749999995839E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>0.5698504060669185</v>
+        <v>0.58161595745589434</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>113.79162564000001</v>
+        <v>113.78772859999999</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.13383817999999792</v>
+        <v>-0.13694605999999965</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.4006714257253194</v>
+        <v>-1.4329918034464262</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>113.05852520000001</v>
+        <v>113.05361329</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.73310044000000119</v>
+        <v>-0.73411530999999286</v>
       </c>
       <c r="D21" s="5">
-        <v>-7.4628393950938232</v>
+        <v>-7.4730537412486591</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>113.19697216</v>
+        <v>113.01763090999999</v>
       </c>
       <c r="C22" s="5">
-        <v>0.13844695999999601</v>
+        <v>-3.5982380000007197E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>1.479409654478725</v>
+        <v>-0.38126468712449402</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>113.32256809</v>
+        <v>113.53431972</v>
       </c>
       <c r="C23" s="5">
-        <v>0.12559593000000291</v>
+        <v>0.51668881000000511</v>
       </c>
       <c r="D23" s="5">
-        <v>1.3395963954198731</v>
+        <v>5.6261749807560379</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>112.51340773</v>
+        <v>112.45524141999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-0.80916036000000702</v>
+        <v>-1.0790783000000062</v>
       </c>
       <c r="D24" s="5">
-        <v>-8.2397796216526977</v>
+        <v>-10.8275945326612</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>112.51204905</v>
+        <v>112.48105787999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-1.3586799999956156E-3</v>
+        <v>2.5816460000001484E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>-1.4489897255909323E-2</v>
+        <v>0.27583328125195816</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>112.10761226</v>
+        <v>112.20790529999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.40443679000000543</v>
+        <v>-0.27315258000000142</v>
       </c>
       <c r="D26" s="5">
-        <v>-4.229264049273695</v>
+        <v>-2.8755094779952306</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>111.95044048</v>
+        <v>111.94265636999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.15717177999999876</v>
+        <v>-0.2652489299999985</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.6694548558540689</v>
+        <v>-2.8000950212474507</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>111.7234287</v>
+        <v>111.70138154</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.227011779999998</v>
+        <v>-0.24127482999999472</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.4063897163991377</v>
+        <v>-2.5559705872686744</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>112.0436327</v>
+        <v>112.03826411</v>
       </c>
       <c r="C29" s="5">
-        <v>0.32020400000000393</v>
+        <v>0.33688257000000021</v>
       </c>
       <c r="D29" s="5">
-        <v>3.4939849502149789</v>
+        <v>3.6797452744623094</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.3070758779907616</v>
+        <v>-3.305384993838123</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>112.12124546</v>
+        <v>112.11915993</v>
       </c>
       <c r="C30" s="5">
-        <v>7.7612759999993841E-2</v>
+        <v>8.0895819999994956E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>0.83441568720044046</v>
+        <v>0.86989403894510708</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>112.21008209999999</v>
+        <v>112.21086938000001</v>
       </c>
       <c r="C31" s="5">
-        <v>8.8836639999996692E-2</v>
+        <v>9.1709450000010406E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.95494618384439622</v>
+        <v>0.98598483728680186</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>112.35537404999999</v>
+        <v>112.35459579</v>
       </c>
       <c r="C32" s="5">
-        <v>0.14529195000000072</v>
+        <v>0.14372640999999931</v>
       </c>
       <c r="D32" s="5">
-        <v>1.5648981787397043</v>
+        <v>1.5479062942958421</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>112.67618616</v>
+        <v>112.68946898999999</v>
       </c>
       <c r="C33" s="5">
-        <v>0.32081211000000565</v>
+        <v>0.33487319999998988</v>
       </c>
       <c r="D33" s="5">
-        <v>3.480725497921644</v>
+        <v>3.6358203382097942</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>113.05569891</v>
+        <v>112.88701935</v>
       </c>
       <c r="C34" s="5">
-        <v>0.37951275000000351</v>
+        <v>0.19755036000000814</v>
       </c>
       <c r="D34" s="5">
-        <v>4.1175274020226027</v>
+        <v>2.1240629468261218</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>111.96077756</v>
+        <v>112.1279311</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.094921350000007</v>
+        <v>-0.7590882500000049</v>
       </c>
       <c r="D35" s="5">
-        <v>-11.022261834371093</v>
+        <v>-7.777342318815883</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>111.93698825</v>
+        <v>111.89088734000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-2.3789309999997954E-2</v>
+        <v>-0.23704375999999172</v>
       </c>
       <c r="D36" s="5">
-        <v>-0.25467699523208376</v>
+        <v>-2.5075670437371356</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>112.17230807</v>
+        <v>112.15743366</v>
       </c>
       <c r="C37" s="5">
-        <v>0.23531982000000085</v>
+        <v>0.26654631999998912</v>
       </c>
       <c r="D37" s="5">
-        <v>2.5520769136869292</v>
+        <v>2.896391527139186</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>111.80966314</v>
+        <v>111.87427721</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.36264493000000186</v>
+        <v>-0.28315644999999279</v>
       </c>
       <c r="D38" s="5">
-        <v>-3.811268888447028</v>
+        <v>-2.9878456700623501</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>111.96338116</v>
+        <v>111.96187232</v>
       </c>
       <c r="C39" s="5">
-        <v>0.15371801999999946</v>
+        <v>8.7595109999995202E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>1.6623146672144484</v>
+        <v>0.94363047058987348</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>112.04909308000001</v>
+        <v>112.03508934</v>
       </c>
       <c r="C40" s="5">
-        <v>8.571192000000849E-2</v>
+        <v>7.3217020000001298E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.92252013307281278</v>
+        <v>0.78756383655005369</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>111.29125223</v>
+        <v>111.28981379</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.757840850000008</v>
+        <v>-0.74527555000000234</v>
       </c>
       <c r="D41" s="5">
-        <v>-7.8209559678216518</v>
+        <v>-7.6969161078025987</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.67150667277499076</v>
+        <v>-0.66803098561503127</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>112.23845625</v>
+        <v>112.23635170999999</v>
       </c>
       <c r="C42" s="5">
-        <v>0.94720402000000092</v>
+        <v>0.94653791999999726</v>
       </c>
       <c r="D42" s="5">
-        <v>10.705160958852478</v>
+        <v>10.697422006743373</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>112.29712378000001</v>
+        <v>112.29892565</v>
       </c>
       <c r="C43" s="5">
-        <v>5.8667530000008128E-2</v>
+        <v>6.2573940000007156E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>0.62905162383735114</v>
+        <v>0.67107852398149426</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>112.44886517</v>
+        <v>112.45130573</v>
       </c>
       <c r="C44" s="5">
-        <v>0.15174138999999798</v>
+        <v>0.15238008000000036</v>
       </c>
       <c r="D44" s="5">
-        <v>1.633604161039881</v>
+        <v>1.6405049922398884</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>111.90132047</v>
+        <v>111.93339242</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.5475447000000031</v>
+        <v>-0.5179133099999973</v>
       </c>
       <c r="D45" s="5">
-        <v>-5.6891598943716648</v>
+        <v>-5.3889277212268549</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>111.51849731999999</v>
+        <v>111.37544432</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.38282315000000722</v>
+        <v>-0.55794810000000439</v>
       </c>
       <c r="D46" s="5">
-        <v>-4.028922858330775</v>
+        <v>-5.8202790319736515</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>112.24286802</v>
+        <v>112.34490162</v>
       </c>
       <c r="C47" s="5">
-        <v>0.72437070000000858</v>
+        <v>0.96945730000000196</v>
       </c>
       <c r="D47" s="5">
-        <v>8.0792088667692497</v>
+        <v>10.960147096692463</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>112.75709879</v>
+        <v>112.7299312</v>
       </c>
       <c r="C48" s="5">
-        <v>0.51423076999999751</v>
+        <v>0.3850295799999941</v>
       </c>
       <c r="D48" s="5">
-        <v>5.6383609327859574</v>
+        <v>4.1910666606253422</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>112.31108406</v>
+        <v>112.30973170999999</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.44601473000000169</v>
+        <v>-0.42019949000000167</v>
       </c>
       <c r="D49" s="5">
-        <v>-4.6447270336652746</v>
+        <v>-4.3824142348922184</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>112.49808203000001</v>
+        <v>112.53071549000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.18699797000000729</v>
+        <v>0.22098378000001162</v>
       </c>
       <c r="D50" s="5">
-        <v>2.0163987767015445</v>
+        <v>2.3868743100908807</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>113.10212482</v>
+        <v>113.10450736999999</v>
       </c>
       <c r="C51" s="5">
-        <v>0.60404278999999406</v>
+        <v>0.57379187999998749</v>
       </c>
       <c r="D51" s="5">
-        <v>6.636958247710445</v>
+        <v>6.2933237864630343</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>112.73163459</v>
+        <v>112.72520855</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.37049023000000147</v>
+        <v>-0.37929881999998827</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.8608045893827825</v>
+        <v>-3.9508293026017549</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>112.77635703999999</v>
+        <v>112.77956782</v>
       </c>
       <c r="C53" s="5">
-        <v>4.4722449999994751E-2</v>
+        <v>5.4359269999991966E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>0.47709937974709238</v>
+        <v>0.58021105315133603</v>
       </c>
       <c r="E53" s="5">
-        <v>1.334430856192359</v>
+        <v>1.338625683039707</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>112.43405482</v>
+        <v>112.43115391000001</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.34230221999999344</v>
+        <v>-0.34841390999999078</v>
       </c>
       <c r="D54" s="5">
-        <v>-3.5820840820742994</v>
+        <v>-3.6448562862747891</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>112.1457758</v>
+        <v>112.14916199</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.28827902000000449</v>
+        <v>-0.28199192000001005</v>
       </c>
       <c r="D55" s="5">
-        <v>-3.0337599892429346</v>
+        <v>-2.9685821252161571</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>112.32158677</v>
+        <v>112.32795520000001</v>
       </c>
       <c r="C56" s="5">
-        <v>0.17581097000000057</v>
+        <v>0.17879321000000914</v>
       </c>
       <c r="D56" s="5">
-        <v>1.8975461793022452</v>
+        <v>1.9299578017831109</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>113.28411258</v>
+        <v>113.32361269</v>
       </c>
       <c r="C57" s="5">
-        <v>0.96252581000000248</v>
+        <v>0.99565748999999926</v>
       </c>
       <c r="D57" s="5">
-        <v>10.782030686820132</v>
+        <v>11.170791038995942</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>112.78389411000001</v>
+        <v>112.67406359</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.50021846999999298</v>
+        <v>-0.64954910000000154</v>
       </c>
       <c r="D58" s="5">
-        <v>-5.171923239514209</v>
+        <v>-6.6654246887167146</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>112.70693964</v>
+        <v>112.7558338</v>
       </c>
       <c r="C59" s="5">
-        <v>-7.6954470000003994E-2</v>
+        <v>8.1770210000001953E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.81571577912893378</v>
+        <v>0.87435261280486287</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>113.20251974</v>
+        <v>113.18742358999999</v>
       </c>
       <c r="C60" s="5">
-        <v>0.49558009999999797</v>
+        <v>0.43158978999998965</v>
       </c>
       <c r="D60" s="5">
-        <v>5.4059765543193139</v>
+        <v>4.6911195307443254</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>112.97545766</v>
+        <v>112.98357448</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.22706207999999606</v>
+        <v>-0.20384910999999306</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.3805882258936872</v>
+        <v>-2.1399052662836593</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>112.78351807</v>
+        <v>112.79021806999999</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.19193959000000405</v>
+        <v>-0.19335641000000692</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.019796364257842</v>
+        <v>-2.0344208286602772</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>112.60480135</v>
+        <v>112.61048685999999</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.17871671999999705</v>
+        <v>-0.17973120999999992</v>
       </c>
       <c r="D63" s="5">
-        <v>-1.8850344596030633</v>
+        <v>-1.8955296749355477</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>112.83911299</v>
+        <v>112.83889172000001</v>
       </c>
       <c r="C64" s="5">
-        <v>0.23431164000000138</v>
+        <v>0.22840486000001192</v>
       </c>
       <c r="D64" s="5">
-        <v>2.5257742620605317</v>
+        <v>2.4612642382014327</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>113.16370618000001</v>
+        <v>113.16973957</v>
       </c>
       <c r="C65" s="5">
-        <v>0.32459319000000164</v>
+        <v>0.33084784999999783</v>
       </c>
       <c r="D65" s="5">
-        <v>3.5070631096284499</v>
+        <v>3.5757422516260906</v>
       </c>
       <c r="E65" s="5">
-        <v>0.34346661850641613</v>
+        <v>0.34595960734902231</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>111.94437381</v>
+        <v>111.94253177</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.2193323700000036</v>
+        <v>-1.2272078000000022</v>
       </c>
       <c r="D66" s="5">
-        <v>-12.190539873165719</v>
+        <v>-12.26402592389827</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>111.14829874</v>
+        <v>111.15139563</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.79607507000000055</v>
+        <v>-0.79113614000000609</v>
       </c>
       <c r="D67" s="5">
-        <v>-8.2076306494076263</v>
+        <v>-8.1588016877535132</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>111.27562623999999</v>
+        <v>111.28068965</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12732749999999271</v>
+        <v>0.12929402000000323</v>
       </c>
       <c r="D68" s="5">
-        <v>1.3833713629811006</v>
+        <v>1.4048344476015329</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>111.75345475</v>
+        <v>111.78997373999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.47782851000000903</v>
+        <v>0.50928408999999419</v>
       </c>
       <c r="D69" s="5">
-        <v>5.276376485501566</v>
+        <v>5.6322542075508464</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>112.03356318</v>
+        <v>111.96796349</v>
       </c>
       <c r="C70" s="5">
-        <v>0.28010842999999852</v>
+        <v>0.17798975000000894</v>
       </c>
       <c r="D70" s="5">
-        <v>3.0495954705602957</v>
+        <v>1.9274362478127971</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>112.21607303</v>
+        <v>112.22391157</v>
       </c>
       <c r="C71" s="5">
-        <v>0.18250985000000242</v>
+        <v>0.25594807999999603</v>
       </c>
       <c r="D71" s="5">
-        <v>1.9724877279674091</v>
+        <v>2.7778370035889566</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>111.66529927000001</v>
+        <v>111.65725376</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.55077375999999845</v>
+        <v>-0.56665780999999527</v>
       </c>
       <c r="D72" s="5">
-        <v>-5.7333636013427451</v>
+        <v>-5.8937471627437237</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>111.75151499</v>
+        <v>111.75735154</v>
       </c>
       <c r="C73" s="5">
-        <v>8.6215719999998441E-2</v>
+        <v>0.10009777999999869</v>
       </c>
       <c r="D73" s="5">
-        <v>0.93045319531659398</v>
+        <v>1.0810883880234323</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>111.9547819</v>
+        <v>111.95829627000001</v>
       </c>
       <c r="C74" s="5">
-        <v>0.20326690999999641</v>
+        <v>0.20094473000000335</v>
       </c>
       <c r="D74" s="5">
-        <v>2.2046711326266788</v>
+        <v>2.1791197918697991</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>111.10422124</v>
+        <v>111.10804413</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.8505606599999993</v>
+        <v>-0.85025214000000915</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.7453640831321131</v>
+        <v>-8.7420601668939835</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>111.36621466</v>
+        <v>111.36694642</v>
       </c>
       <c r="C76" s="5">
-        <v>0.26199341999999604</v>
+        <v>0.25890229000000886</v>
       </c>
       <c r="D76" s="5">
-        <v>2.8666942004602625</v>
+        <v>2.8323381600731112</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>111.86853495</v>
+        <v>111.87536762000001</v>
       </c>
       <c r="C77" s="5">
-        <v>0.50232029000000011</v>
+        <v>0.50842120000000079</v>
       </c>
       <c r="D77" s="5">
-        <v>5.548947606529242</v>
+        <v>5.6180056306524451</v>
       </c>
       <c r="E77" s="5">
-        <v>-1.1445111455963497</v>
+        <v>-1.1437438620236273</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>112.29239342</v>
+        <v>112.2906254</v>
       </c>
       <c r="C78" s="5">
-        <v>0.42385846999999899</v>
+        <v>0.41525777999999036</v>
       </c>
       <c r="D78" s="5">
-        <v>4.6426324534586616</v>
+        <v>4.5462122314867237</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>112.48683291</v>
+        <v>112.48985012</v>
       </c>
       <c r="C79" s="5">
-        <v>0.19443949000000771</v>
+        <v>0.19922472000000369</v>
       </c>
       <c r="D79" s="5">
-        <v>2.0977588157419236</v>
+        <v>2.149924494002442</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>112.97258939</v>
+        <v>112.97576271</v>
       </c>
       <c r="C80" s="5">
-        <v>0.48575647999999205</v>
+        <v>0.48591258999999809</v>
       </c>
       <c r="D80" s="5">
-        <v>5.3068751685422244</v>
+        <v>5.3084756004333267</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>111.75998093</v>
+        <v>111.78036589</v>
       </c>
       <c r="C81" s="5">
-        <v>-1.2126084599999984</v>
+        <v>-1.1953968199999991</v>
       </c>
       <c r="D81" s="5">
-        <v>-12.146548048139138</v>
+        <v>-11.983734316653438</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>111.96465411</v>
+        <v>111.93666</v>
       </c>
       <c r="C82" s="5">
-        <v>0.20467318000000034</v>
+        <v>0.15629411000000459</v>
       </c>
       <c r="D82" s="5">
-        <v>2.2199079061917315</v>
+        <v>1.690833633252109</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>112.18303348000001</v>
+        <v>112.18089977</v>
       </c>
       <c r="C83" s="5">
-        <v>0.21837937000000807</v>
+        <v>0.24423976999999297</v>
       </c>
       <c r="D83" s="5">
-        <v>2.3657891622247407</v>
+        <v>2.649986971632079</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>112.48226946</v>
+        <v>112.47417218</v>
       </c>
       <c r="C84" s="5">
-        <v>0.29923597999999174</v>
+        <v>0.29327241000000015</v>
       </c>
       <c r="D84" s="5">
-        <v>3.2482477021865908</v>
+        <v>3.1826402374678153</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>112.93828554</v>
+        <v>112.93951602999999</v>
       </c>
       <c r="C85" s="5">
-        <v>0.45601607999999771</v>
+        <v>0.46534384999999645</v>
       </c>
       <c r="D85" s="5">
-        <v>4.9748942499735715</v>
+        <v>5.0793562476004528</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>113.12469148</v>
+        <v>113.12648325000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.18640594000000021</v>
+        <v>0.18696722000001387</v>
       </c>
       <c r="D86" s="5">
-        <v>1.9986927392240394</v>
+        <v>2.0047437898308429</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>113.38850383</v>
+        <v>113.39126525</v>
       </c>
       <c r="C87" s="5">
-        <v>0.26381235000000913</v>
+        <v>0.26478199999999674</v>
       </c>
       <c r="D87" s="5">
-        <v>2.8346333633771925</v>
+        <v>2.8451409878879952</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>114.07218487999999</v>
+        <v>114.07272718</v>
       </c>
       <c r="C88" s="5">
-        <v>0.68368104999998991</v>
+        <v>0.68146192999999755</v>
       </c>
       <c r="D88" s="5">
-        <v>7.4802879202064743</v>
+        <v>7.455012402410599</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>113.75857044999999</v>
+        <v>113.76383373</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.31361443000000122</v>
+        <v>-0.30889344999999935</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.2496841237836027</v>
+        <v>-3.2014764804827123</v>
       </c>
       <c r="E89" s="5">
-        <v>1.6895148406518068</v>
+        <v>1.6880088532217563</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>114.86777793</v>
+        <v>114.86649941</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1092074800000091</v>
+        <v>1.1026656800000012</v>
       </c>
       <c r="D90" s="5">
-        <v>12.348978644129716</v>
+        <v>12.271624080511145</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>115.10292971</v>
+        <v>115.10427771000001</v>
       </c>
       <c r="C91" s="5">
-        <v>0.23515177999999537</v>
+        <v>0.23777830000000222</v>
       </c>
       <c r="D91" s="5">
-        <v>2.4844312749451092</v>
+        <v>2.5125260416047901</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>115.61247643999999</v>
+        <v>115.61465247</v>
       </c>
       <c r="C92" s="5">
-        <v>0.50954672999999673</v>
+        <v>0.5103747599999906</v>
       </c>
       <c r="D92" s="5">
-        <v>5.4435243143863055</v>
+        <v>5.4525216356172912</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>116.33066024999999</v>
+        <v>116.33938985</v>
       </c>
       <c r="C93" s="5">
-        <v>0.71818380999999931</v>
+        <v>0.72473738000000765</v>
       </c>
       <c r="D93" s="5">
-        <v>7.7144252691127235</v>
+        <v>7.7871141984831693</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>117.00756335</v>
+        <v>117.00137255999999</v>
       </c>
       <c r="C94" s="5">
-        <v>0.67690310000000409</v>
+        <v>0.66198270999998954</v>
       </c>
       <c r="D94" s="5">
-        <v>7.2103980828977843</v>
+        <v>7.0459146175105625</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>117.3771199</v>
+        <v>117.37144051</v>
       </c>
       <c r="C95" s="5">
-        <v>0.36955654999999865</v>
+        <v>0.37006795000000636</v>
       </c>
       <c r="D95" s="5">
-        <v>3.85661486726534</v>
+        <v>3.8622528249263155</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>117.67142659</v>
+        <v>117.66767317999999</v>
       </c>
       <c r="C96" s="5">
-        <v>0.29430668999999909</v>
+        <v>0.29623266999999487</v>
       </c>
       <c r="D96" s="5">
-        <v>3.0506739405535388</v>
+        <v>3.0710665359914957</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>118.32094983</v>
+        <v>118.31942798999999</v>
       </c>
       <c r="C97" s="5">
-        <v>0.64952324000000772</v>
+        <v>0.65175480999999991</v>
       </c>
       <c r="D97" s="5">
-        <v>6.8286017623832906</v>
+        <v>6.8530074139256048</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>118.70323786</v>
+        <v>118.70336388</v>
       </c>
       <c r="C98" s="5">
-        <v>0.382288029999998</v>
+        <v>0.38393589000000361</v>
       </c>
       <c r="D98" s="5">
-        <v>3.9467741300000636</v>
+        <v>3.9641434491739069</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>120.49397714</v>
+        <v>120.49515732</v>
       </c>
       <c r="C99" s="5">
-        <v>1.7907392799999968</v>
+        <v>1.7917934400000064</v>
       </c>
       <c r="D99" s="5">
-        <v>19.683226380731856</v>
+        <v>19.695769114192441</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>120.59388527999999</v>
+        <v>120.59406146000001</v>
       </c>
       <c r="C100" s="5">
-        <v>9.9908139999996592E-2</v>
+        <v>9.8904140000001917E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>0.99953561290788695</v>
+        <v>0.98943592463363039</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>122.2679275</v>
+        <v>122.27189186</v>
       </c>
       <c r="C101" s="5">
-        <v>1.674042220000004</v>
+        <v>1.6778303999999906</v>
       </c>
       <c r="D101" s="5">
-        <v>17.99053219248805</v>
+        <v>18.034379134838918</v>
       </c>
       <c r="E101" s="5">
-        <v>7.4801898585215687</v>
+        <v>7.4787020189496234</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>121.38108312</v>
+        <v>121.37986705</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.88684437999999943</v>
+        <v>-0.89202480999999523</v>
       </c>
       <c r="D102" s="5">
-        <v>-8.3649770579406706</v>
+        <v>-8.4116349124317544</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>122.12533092</v>
+        <v>122.12599542</v>
       </c>
       <c r="C103" s="5">
-        <v>0.74424779999999657</v>
+        <v>0.74612836999999388</v>
       </c>
       <c r="D103" s="5">
-        <v>7.6110676354600004</v>
+        <v>7.6310332075305354</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>122.91630406</v>
+        <v>122.91912533999999</v>
       </c>
       <c r="C104" s="5">
-        <v>0.79097314000000551</v>
+        <v>0.79312991999999838</v>
       </c>
       <c r="D104" s="5">
-        <v>8.0550017574199764</v>
+        <v>8.0777105714668007</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>123.78906511</v>
+        <v>123.79057266</v>
       </c>
       <c r="C105" s="5">
-        <v>0.87276104999999404</v>
+        <v>0.87144732000000147</v>
       </c>
       <c r="D105" s="5">
-        <v>8.8612907523085926</v>
+        <v>8.8472168285201658</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>124.43228619</v>
+        <v>124.43100296999999</v>
       </c>
       <c r="C106" s="5">
-        <v>0.64322108000000355</v>
+        <v>0.64043030999999928</v>
       </c>
       <c r="D106" s="5">
-        <v>6.4166465879501144</v>
+        <v>6.387929521004776</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>125.00919474</v>
+        <v>125.00739084999999</v>
       </c>
       <c r="C107" s="5">
-        <v>0.57690854999999885</v>
+        <v>0.57638787999999863</v>
       </c>
       <c r="D107" s="5">
-        <v>5.7076762406653936</v>
+        <v>5.7024533373501773</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>126.2568167</v>
+        <v>126.25494327</v>
       </c>
       <c r="C108" s="5">
-        <v>1.2476219600000036</v>
+        <v>1.2475524200000052</v>
       </c>
       <c r="D108" s="5">
-        <v>12.65605321211407</v>
+        <v>12.655501384796718</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>126.82165757999999</v>
+        <v>126.82024125</v>
       </c>
       <c r="C109" s="5">
-        <v>0.56484087999999133</v>
+        <v>0.56529797999999687</v>
       </c>
       <c r="D109" s="5">
-        <v>5.5025796126437765</v>
+        <v>5.5072265658801856</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>127.5775522</v>
+        <v>127.57725619</v>
       </c>
       <c r="C110" s="5">
-        <v>0.75589462000000651</v>
+        <v>0.7570149400000048</v>
       </c>
       <c r="D110" s="5">
-        <v>7.3915424205899916</v>
+        <v>7.4029450583476653</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>129.09939378999999</v>
+        <v>129.0997587</v>
       </c>
       <c r="C111" s="5">
-        <v>1.521841589999994</v>
+        <v>1.5225025099999954</v>
       </c>
       <c r="D111" s="5">
-        <v>15.292021287994828</v>
+        <v>15.299142150131328</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>128.56346124999999</v>
+        <v>128.56332964000001</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.53593254000000456</v>
+        <v>-0.53642905999998902</v>
       </c>
       <c r="D112" s="5">
-        <v>-4.8693993341273112</v>
+        <v>-4.8737945804113725</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>129.59370504</v>
+        <v>129.59593885000001</v>
       </c>
       <c r="C113" s="5">
-        <v>1.0302437900000143</v>
+        <v>1.0326092100000039</v>
       </c>
       <c r="D113" s="5">
-        <v>10.051559715687519</v>
+        <v>10.075677614161616</v>
       </c>
       <c r="E113" s="5">
-        <v>5.9915774232780716</v>
+        <v>5.9899678320066929</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>129.81388984</v>
+        <v>129.81364119</v>
       </c>
       <c r="C114" s="5">
-        <v>0.2201847999999984</v>
+        <v>0.21770233999998823</v>
       </c>
       <c r="D114" s="5">
-        <v>2.0580079443154542</v>
+        <v>2.0345548762277677</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>130.48758634999999</v>
+        <v>130.48734479000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.67369650999998498</v>
+        <v>0.67370360000001028</v>
       </c>
       <c r="D115" s="5">
-        <v>6.4085223115015966</v>
+        <v>6.4086043193297026</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>131.53092659999999</v>
+        <v>131.53220769999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.04334025</v>
+        <v>1.0448629099999778</v>
       </c>
       <c r="D116" s="5">
-        <v>10.028243400889391</v>
+        <v>10.04354861870751</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>130.50387384999999</v>
+        <v>130.50473801999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.0270527499999957</v>
+        <v>-1.0274696799999958</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.9780186078186723</v>
+        <v>-8.9814243245516341</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>130.72829548000001</v>
+        <v>130.72782939999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.22442163000002324</v>
+        <v>0.22309137999999962</v>
       </c>
       <c r="D118" s="5">
-        <v>2.0832158344155083</v>
+        <v>2.0707374906490772</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>130.20491562999999</v>
+        <v>130.20418201000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.52337985000002618</v>
+        <v>-0.5236473899999794</v>
       </c>
       <c r="D119" s="5">
-        <v>-4.6998942764672975</v>
+        <v>-4.7022604745147749</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>130.91618062000001</v>
+        <v>130.91538829999999</v>
       </c>
       <c r="C120" s="5">
-        <v>0.71126499000001786</v>
+        <v>0.71120628999997848</v>
       </c>
       <c r="D120" s="5">
-        <v>6.7557690871704601</v>
+        <v>6.755233896696522</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>131.31656899999999</v>
+        <v>131.31588805999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.40038837999998123</v>
+        <v>0.40049976000000242</v>
       </c>
       <c r="D121" s="5">
-        <v>3.7323951538093647</v>
+        <v>3.7334739397716366</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>131.33972033000001</v>
+        <v>131.33953027999999</v>
       </c>
       <c r="C122" s="5">
-        <v>2.3151330000018788E-2</v>
+        <v>2.364221999999927E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>0.21176726386056277</v>
+        <v>0.21626304792874418</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>131.74967086000001</v>
+        <v>131.74968292</v>
       </c>
       <c r="C123" s="5">
-        <v>0.40995053000000325</v>
+        <v>0.41015264000000684</v>
       </c>
       <c r="D123" s="5">
-        <v>3.8105330021452</v>
+        <v>3.8124496310893985</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>131.92365559999999</v>
+        <v>131.92359375999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.17398473999998032</v>
+        <v>0.17391083999999069</v>
       </c>
       <c r="D124" s="5">
-        <v>1.5962453025494705</v>
+        <v>1.5955622205023667</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>132.03210665</v>
+        <v>132.03339826999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.10845105000001354</v>
+        <v>0.10980451000000357</v>
       </c>
       <c r="D125" s="5">
-        <v>0.9909617547308347</v>
+        <v>1.003386017531338</v>
       </c>
       <c r="E125" s="5">
-        <v>1.8815741160015165</v>
+        <v>1.8808146625807431</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>132.27741928</v>
+        <v>132.27740259999999</v>
       </c>
       <c r="C126" s="5">
-        <v>0.24531263000000081</v>
+        <v>0.24400432999999566</v>
       </c>
       <c r="D126" s="5">
-        <v>2.2524979320912353</v>
+        <v>2.2403404181582154</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>132.28840517</v>
+        <v>132.28844329</v>
       </c>
       <c r="C127" s="5">
-        <v>1.0985890000000609E-2</v>
+        <v>1.1040690000015729E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>9.9707807820093031E-2</v>
+        <v>0.10020541295840957</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>132.49466398999999</v>
+        <v>132.49486705999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.20625881999998796</v>
+        <v>0.20642376999998646</v>
       </c>
       <c r="D128" s="5">
-        <v>1.887120425579436</v>
+        <v>1.888642026629328</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>132.89559295000001</v>
+        <v>132.89559836000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.40092896000001588</v>
+        <v>0.40073130000001811</v>
       </c>
       <c r="D129" s="5">
-        <v>3.6922488099703887</v>
+        <v>3.6903923757208856</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>132.76684048999999</v>
+        <v>132.76672067000001</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.12875246000001539</v>
+        <v>-0.12887768999999594</v>
       </c>
       <c r="D130" s="5">
-        <v>-1.1564140498759645</v>
+        <v>-1.1575327870034791</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>133.31550985000001</v>
+        <v>133.31521645999999</v>
       </c>
       <c r="C131" s="5">
-        <v>0.54866936000001942</v>
+        <v>0.54849578999997561</v>
       </c>
       <c r="D131" s="5">
-        <v>5.0733772925680043</v>
+        <v>5.0717403837968744</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>134.23768791000001</v>
+        <v>134.23739470999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.92217805999999314</v>
+        <v>0.92217825000000175</v>
       </c>
       <c r="D132" s="5">
-        <v>8.6239083284026528</v>
+        <v>8.6239298800038444</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>134.18155519000001</v>
+        <v>134.18136021999999</v>
       </c>
       <c r="C133" s="5">
-        <v>-5.6132719999993697E-2</v>
+        <v>-5.6034490000001824E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.50063855286571757</v>
+        <v>-0.49976555504204212</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>134.80975379</v>
+        <v>134.80977849999999</v>
       </c>
       <c r="C134" s="5">
-        <v>0.62819859999999039</v>
+        <v>0.62841828000000532</v>
       </c>
       <c r="D134" s="5">
-        <v>5.7649900219492345</v>
+        <v>5.7670668365144229</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>134.79301803999999</v>
+        <v>134.79312350000001</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.6735750000009375E-2</v>
+        <v>-1.6654999999985876E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.14887048395344493</v>
+        <v>-0.14815264468668321</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>135.38545525999999</v>
+        <v>135.38552998</v>
       </c>
       <c r="C136" s="5">
-        <v>0.59243721999999366</v>
+        <v>0.59240647999999396</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4035766855347278</v>
+        <v>5.403285166312366</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>135.69489311999999</v>
+        <v>135.69521223000001</v>
       </c>
       <c r="C137" s="5">
-        <v>0.30943786000000273</v>
+        <v>0.30968225000000871</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7774700661309604</v>
+        <v>2.7796897931275266</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7741634689731676</v>
+        <v>2.7733997670133625</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>135.71862580000001</v>
+        <v>135.71866166000001</v>
       </c>
       <c r="C138" s="5">
-        <v>2.3732680000023265E-2</v>
+        <v>2.3449429999999438E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>0.2100788503676343</v>
+        <v>0.20756868304125931</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>136.01928347</v>
+        <v>136.01926735000001</v>
       </c>
       <c r="C139" s="5">
-        <v>0.30065766999999255</v>
+        <v>0.30060568999999759</v>
       </c>
       <c r="D139" s="5">
-        <v>2.690992027114425</v>
+        <v>2.6905203860816185</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>136.30140939</v>
+        <v>136.30144958</v>
       </c>
       <c r="C140" s="5">
-        <v>0.28212591999999859</v>
+        <v>0.28218222999998943</v>
       </c>
       <c r="D140" s="5">
-        <v>2.5175848256090649</v>
+        <v>2.5180933638643488</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>135.96704726999999</v>
+        <v>135.96698945</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.33436212000000864</v>
+        <v>-0.33446012999999652</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.9043358673300435</v>
+        <v>-2.90517489999923</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>136.00862153</v>
+        <v>136.00858015</v>
       </c>
       <c r="C142" s="5">
-        <v>4.1574260000004415E-2</v>
+        <v>4.1590700000000425E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.36753829744298194</v>
+        <v>0.36768403690194962</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>135.83534191999999</v>
+        <v>135.83523921</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.17327961000000869</v>
+        <v>-0.17334094000000277</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.5181733080233406</v>
+        <v>-1.5187073430461218</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>135.44003072000001</v>
+        <v>135.43992717</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.39531119999998054</v>
+        <v>-0.3953120399999932</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.436908837263386</v>
+        <v>-3.4369185812060943</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>135.14120985</v>
+        <v>135.14118145</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.29882087000001434</v>
+        <v>-0.29874571999999944</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.6156638291835455</v>
+        <v>-2.6150159546756035</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>134.89275744</v>
+        <v>134.89276820000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.24845240999999874</v>
+        <v>-0.2484132499999987</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.1839866721263701</v>
+        <v>-2.1836463684793528</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>134.00234560000001</v>
+        <v>134.00239565000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.89041183999998452</v>
+        <v>-0.89037254999999504</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.6397255169964318</v>
+        <v>-7.6393999644228998</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>133.71864875</v>
+        <v>133.71871672</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.28369685000001255</v>
+        <v>-0.28367893000000777</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.5111500623134497</v>
+        <v>-2.51099235827974</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>133.63389726</v>
+        <v>133.63396187000001</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.475149000000215E-2</v>
+        <v>-8.475484999999594E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.75791979699373346</v>
+        <v>-0.75794935636734895</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.5188455605159579</v>
+        <v>-1.5190295413711641</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>134.26895791000001</v>
+        <v>134.26898424000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.63506065000001399</v>
+        <v>0.6350223700000015</v>
       </c>
       <c r="D150" s="5">
-        <v>5.8541303589947358</v>
+        <v>5.8537653075833251</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>134.17536408999999</v>
+        <v>134.17535325</v>
       </c>
       <c r="C151" s="5">
-        <v>-9.3593820000023698E-2</v>
+        <v>-9.3630990000008296E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.83327521066401955</v>
+        <v>-0.83360470788100827</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>134.03397465</v>
+        <v>134.03398179000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.14138943999998332</v>
+        <v>-0.14137145999998779</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.2572161205028909</v>
+        <v>-1.2570572710360883</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>133.64112119000001</v>
+        <v>133.64107912</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.39285345999999777</v>
+        <v>-0.39290267000001222</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.4610502531545628</v>
+        <v>-3.4614766475015157</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>133.97472549</v>
+        <v>133.97470967999999</v>
       </c>
       <c r="C154" s="5">
-        <v>0.33360429999999042</v>
+        <v>0.33363055999998892</v>
       </c>
       <c r="D154" s="5">
-        <v>3.0369949459935874</v>
+        <v>3.0372382673531595</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>133.87316901</v>
+        <v>133.87313435999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.10155647999999928</v>
+        <v>-0.10157531999999492</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.90584975798321254</v>
+        <v>-0.90601721081904341</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>133.36030944000001</v>
+        <v>133.36027181</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.51285956999998916</v>
+        <v>-0.51286254999999414</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.5014876806227182</v>
+        <v>-4.5015144288147564</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>133.27323134</v>
+        <v>133.27323769</v>
       </c>
       <c r="C157" s="5">
-        <v>-8.7078100000013592E-2</v>
+        <v>-8.7034119999998438E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.78073658833150983</v>
+        <v>-0.78034390021944899</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>132.89737847999999</v>
+        <v>132.89739668000001</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.37585286000000906</v>
+        <v>-0.37584100999998782</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.3321994751210782</v>
+        <v>-3.332095884357078</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>133.36136450000001</v>
+        <v>133.36138524</v>
       </c>
       <c r="C159" s="5">
-        <v>0.46398602000002143</v>
+        <v>0.46398855999999</v>
       </c>
       <c r="D159" s="5">
-        <v>4.2709653477922771</v>
+        <v>4.2709885829477212</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>133.61917173000001</v>
+        <v>133.61918940999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.25780722999999739</v>
+        <v>0.25780416999998579</v>
       </c>
       <c r="D160" s="5">
-        <v>2.3446016013885407</v>
+        <v>2.3445731074763998</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>133.45243561999999</v>
+        <v>133.45244882</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16673611000001642</v>
+        <v>-0.1667405899999892</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4871804924244003</v>
+        <v>-1.4872199819015108</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.13579012789468603</v>
+        <v>-0.13582853300164732</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>133.20256549999999</v>
+        <v>133.20256544</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.24987011999999709</v>
+        <v>-0.24988337999999999</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.2238301980468722</v>
+        <v>-2.2239467809034075</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>133.43857191000001</v>
+        <v>133.43857007</v>
       </c>
       <c r="C163" s="5">
-        <v>0.23600641000001588</v>
+        <v>0.2360046299999965</v>
       </c>
       <c r="D163" s="5">
-        <v>2.1469846609790455</v>
+        <v>2.1469683109152315</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>133.75980670999999</v>
+        <v>133.75980398999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.32123479999998494</v>
+        <v>0.3212339199999974</v>
       </c>
       <c r="D164" s="5">
-        <v>2.9273912295389781</v>
+        <v>2.9273831445828513</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>134.65278992</v>
+        <v>134.65278620999999</v>
       </c>
       <c r="C165" s="5">
-        <v>0.89298321000001124</v>
+        <v>0.89298221999999328</v>
       </c>
       <c r="D165" s="5">
-        <v>8.312027013154232</v>
+        <v>8.312017632397172</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>135.19004941</v>
+        <v>135.19005013</v>
       </c>
       <c r="C166" s="5">
-        <v>0.53725948999999673</v>
+        <v>0.5372639200000151</v>
       </c>
       <c r="D166" s="5">
-        <v>4.8944348782787639</v>
+        <v>4.8944762631448535</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>135.16203977000001</v>
+        <v>135.16203148</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.8009639999993396E-2</v>
+        <v>-2.8018650000007028E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.24834145131285013</v>
+        <v>-0.24842124418061884</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>134.96052144999999</v>
+        <v>134.96049952999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.20151832000001946</v>
+        <v>-0.20153195000000323</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.7745280164537691</v>
+        <v>-1.7746471647699269</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>135.71719214999999</v>
+        <v>135.71719095</v>
       </c>
       <c r="C169" s="5">
-        <v>0.75667070000000081</v>
+        <v>0.75669142000000988</v>
       </c>
       <c r="D169" s="5">
-        <v>6.9393205781635103</v>
+        <v>6.9395176580560936</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>135.58611880999999</v>
+        <v>135.58612650000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13107334000000037</v>
+        <v>-0.13106444999999667</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.152803163568128</v>
+        <v>-1.1527254000901155</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>136.59407597000001</v>
+        <v>136.59408303999999</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0079571600000179</v>
+        <v>1.0079565399999808</v>
       </c>
       <c r="D171" s="5">
-        <v>9.2948316824004387</v>
+        <v>9.2948251804232385</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>136.70612299999999</v>
+        <v>136.70612992</v>
       </c>
       <c r="C172" s="5">
-        <v>0.11204702999998517</v>
+        <v>0.11204688000000829</v>
       </c>
       <c r="D172" s="5">
-        <v>0.9888035864787037</v>
+        <v>0.9888022053554435</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>136.80708913999999</v>
+        <v>136.80709553</v>
       </c>
       <c r="C173" s="5">
-        <v>0.10096613999999704</v>
+        <v>0.10096561000000293</v>
       </c>
       <c r="D173" s="5">
-        <v>0.88988510758267747</v>
+        <v>0.8898803721029136</v>
       </c>
       <c r="E173" s="5">
-        <v>2.5137446944409669</v>
+        <v>2.5137393428611654</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>137.25578218999999</v>
+        <v>137.25578149</v>
       </c>
       <c r="C174" s="5">
-        <v>0.44869305000000281</v>
+        <v>0.44868596000000593</v>
       </c>
       <c r="D174" s="5">
-        <v>4.0074765172491977</v>
+        <v>4.0074118561473693</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>137.39001468000001</v>
+        <v>137.39001338</v>
       </c>
       <c r="C175" s="5">
-        <v>0.13423249000001647</v>
+        <v>0.13423188999999525</v>
       </c>
       <c r="D175" s="5">
-        <v>1.179901030863606</v>
+        <v>1.179895734524572</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>137.34693331</v>
+        <v>137.34693286999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-4.3081370000010111E-2</v>
+        <v>-4.3080510000010008E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.37563557814376258</v>
+        <v>-0.37562809609714698</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>138.01156294</v>
+        <v>138.01156261</v>
       </c>
       <c r="C177" s="5">
-        <v>0.66462963000000741</v>
+        <v>0.66462974000000941</v>
       </c>
       <c r="D177" s="5">
-        <v>5.96393728993454</v>
+        <v>5.9639383230349896</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>138.05996325999999</v>
+        <v>138.05996146999999</v>
       </c>
       <c r="C178" s="5">
-        <v>4.8400319999984731E-2</v>
+        <v>4.8398859999991828E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.42164976177385682</v>
+        <v>0.42163701913875418</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>137.96287075000001</v>
+        <v>137.96286554</v>
       </c>
       <c r="C179" s="5">
-        <v>-9.7092509999981758E-2</v>
+        <v>-9.7095929999994723E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.84065941677547995</v>
+        <v>-0.84068892469116863</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>138.57425463000001</v>
+        <v>138.57425094000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.61138388000000532</v>
+        <v>0.6113854000000174</v>
       </c>
       <c r="D180" s="5">
-        <v>5.4493588322460873</v>
+        <v>5.4493729229739829</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>138.34300145</v>
+        <v>138.34299841999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.23125318000001016</v>
+        <v>-0.23125252000002661</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.9842855077192412</v>
+        <v>-1.9842799487705398</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>138.58368383000001</v>
+        <v>138.58368745000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.24068238000000974</v>
+        <v>0.24068903000002706</v>
       </c>
       <c r="D182" s="5">
-        <v>2.107793986082318</v>
+        <v>2.1078528289643073</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>138.83265614000001</v>
+        <v>138.83265939</v>
       </c>
       <c r="C183" s="5">
-        <v>0.2489723099999992</v>
+        <v>0.2489719399999899</v>
       </c>
       <c r="D183" s="5">
-        <v>2.177288361573182</v>
+        <v>2.1772850364098151</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>138.46479918</v>
+        <v>138.46480287</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.36785696000001167</v>
+        <v>-0.36785652000000368</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.1336422736082947</v>
+        <v>-3.1336385075669382</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>139.07189740000001</v>
+        <v>139.07190026000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.60709822000001168</v>
+        <v>0.60709739000000695</v>
       </c>
       <c r="D185" s="5">
-        <v>5.3901437871672009</v>
+        <v>5.3901360922496755</v>
       </c>
       <c r="E185" s="5">
-        <v>1.655475804826434</v>
+        <v>1.6554731472267603</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>138.8813557</v>
+        <v>138.88135521000001</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.19054170000001136</v>
+        <v>-0.19054504999999722</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.6317810536783717</v>
+        <v>-1.6318094936106031</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>139.01246995</v>
+        <v>139.01246841</v>
       </c>
       <c r="C187" s="5">
-        <v>0.13111424999999599</v>
+        <v>0.13111319999998727</v>
       </c>
       <c r="D187" s="5">
-        <v>1.1387895348445642</v>
+        <v>1.1387803717295197</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>139.12002781999999</v>
+        <v>139.12002670000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10755786999999373</v>
+        <v>0.10755829000001427</v>
       </c>
       <c r="D188" s="5">
-        <v>0.93243518933585623</v>
+        <v>0.93243885626064227</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>139.29678605999999</v>
+        <v>139.29678547</v>
       </c>
       <c r="C189" s="5">
-        <v>0.17675823999999807</v>
+        <v>0.17675876999999218</v>
       </c>
       <c r="D189" s="5">
-        <v>1.5353533923280205</v>
+        <v>1.5353580406670897</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>139.13120087999999</v>
+        <v>139.13120043999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.16558517999999367</v>
+        <v>-0.16558503000001679</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.4171772796349513</v>
+        <v>-1.4171760101902242</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>139.18870619</v>
+        <v>139.18870487000001</v>
       </c>
       <c r="C191" s="5">
-        <v>5.7505310000010468E-2</v>
+        <v>5.7504430000022921E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.49710960751139233</v>
+        <v>0.4971019845500857</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>140.45438052</v>
+        <v>140.45438006000001</v>
       </c>
       <c r="C192" s="5">
-        <v>1.265674329999996</v>
+        <v>1.2656751899999961</v>
       </c>
       <c r="D192" s="5">
-        <v>11.474488484485024</v>
+        <v>11.474496789481892</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>140.80895579</v>
+        <v>140.80895344000001</v>
       </c>
       <c r="C193" s="5">
-        <v>0.354575269999998</v>
+        <v>0.35457338000000505</v>
       </c>
       <c r="D193" s="5">
-        <v>3.0718025051131637</v>
+        <v>3.0717859136116576</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>141.47086654</v>
+        <v>141.47086845999999</v>
       </c>
       <c r="C194" s="5">
-        <v>0.6619107500000041</v>
+        <v>0.66191501999998081</v>
       </c>
       <c r="D194" s="5">
-        <v>5.7890774643174492</v>
+        <v>5.7891158796960163</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>140.70200016000001</v>
+        <v>140.70200052000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.76886637999999152</v>
+        <v>-0.76886793999997849</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.3303083763243677</v>
+        <v>-6.3303207554474277</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>141.34225781000001</v>
+        <v>141.34225849000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.64025764999999524</v>
+        <v>0.64025796999999329</v>
       </c>
       <c r="D196" s="5">
-        <v>5.5992999349075756</v>
+        <v>5.5993027891526159</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>141.12315340999999</v>
+        <v>141.12315308999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.21910440000002041</v>
+        <v>-0.21910540000001788</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.8444246221086535</v>
+        <v>-1.8444329596862263</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4749608284268412</v>
+        <v>1.4749585115074293</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>141.21863535</v>
+        <v>141.21863708000001</v>
       </c>
       <c r="C198" s="5">
-        <v>9.548194000001331E-2</v>
+        <v>9.5483990000019503E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>0.81493121250255651</v>
+        <v>0.8149487761153873</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>141.20698146000001</v>
+        <v>141.20698214000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-1.1653889999990952E-2</v>
+        <v>-1.1654939999999669E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-9.8983553706843974E-2</v>
+        <v>-9.899246673367168E-2</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>141.65719025999999</v>
+        <v>141.65719146999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.45020879999998442</v>
+        <v>0.45020932999997854</v>
       </c>
       <c r="D200" s="5">
-        <v>3.8937563656443741</v>
+        <v>3.8937610110941323</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>141.48249113</v>
+        <v>141.48249245</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.17469912999999337</v>
+        <v>-0.17469901999999138</v>
       </c>
       <c r="D201" s="5">
-        <v>-1.4699065171731918</v>
+        <v>-1.4699055854389464</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>141.67823496</v>
+        <v>141.67823559000001</v>
       </c>
       <c r="C202" s="5">
-        <v>0.19574382999999784</v>
+        <v>0.19574314000001891</v>
       </c>
       <c r="D202" s="5">
-        <v>1.6729154599996576</v>
+        <v>1.672909502275477</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>141.89259403</v>
+        <v>141.89259358000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.21435907000000043</v>
+        <v>0.21435798999999633</v>
       </c>
       <c r="D203" s="5">
-        <v>1.830784115863282</v>
+        <v>1.8307748067681207</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>141.94194497000001</v>
+        <v>141.94194329999999</v>
       </c>
       <c r="C204" s="5">
-        <v>4.9350940000010723E-2</v>
+        <v>4.9349719999980834E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.4181652012155368</v>
+        <v>0.4181548453384698</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>142.30463847999999</v>
+        <v>142.30463291000001</v>
       </c>
       <c r="C205" s="5">
-        <v>0.36269350999998551</v>
+        <v>0.36268961000001809</v>
       </c>
       <c r="D205" s="5">
-        <v>3.1097308721367067</v>
+        <v>3.1096969993492429</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>142.85999559999999</v>
+        <v>142.85999115000001</v>
       </c>
       <c r="C206" s="5">
-        <v>0.55535711999999648</v>
+        <v>0.55535824000000389</v>
       </c>
       <c r="D206" s="5">
-        <v>4.7849506080610782</v>
+        <v>4.7849606573612258</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>143.12409617</v>
+        <v>143.12409500000001</v>
       </c>
       <c r="C207" s="5">
-        <v>0.26410057000001075</v>
+        <v>0.26410384999999792</v>
       </c>
       <c r="D207" s="5">
-        <v>2.2410960247223777</v>
+        <v>2.2411242121720854</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>143.22756344000001</v>
+        <v>143.22756371</v>
       </c>
       <c r="C208" s="5">
-        <v>0.1034672700000101</v>
+        <v>0.10346870999998714</v>
       </c>
       <c r="D208" s="5">
-        <v>0.87096155970836087</v>
+        <v>0.87097373665303568</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>143.83386752000001</v>
+        <v>143.83386798000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.60630408000000102</v>
+        <v>0.60630427000000964</v>
       </c>
       <c r="D209" s="5">
-        <v>5.1997367350538948</v>
+        <v>5.1997383926088991</v>
       </c>
       <c r="E209" s="5">
-        <v>1.9208145825119649</v>
+        <v>1.9208151395762041</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>144.32313464999999</v>
+        <v>144.32314088000001</v>
       </c>
       <c r="C210" s="5">
-        <v>0.48926712999997335</v>
+        <v>0.48927290000000312</v>
       </c>
       <c r="D210" s="5">
-        <v>4.159176387132768</v>
+        <v>4.1592263446616151</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>144.76606534000001</v>
+        <v>144.76607195</v>
       </c>
       <c r="C211" s="5">
-        <v>0.44293069000002561</v>
+        <v>0.44293106999998599</v>
       </c>
       <c r="D211" s="5">
-        <v>3.7456298825295775</v>
+        <v>3.7456329859958615</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>145.28842752</v>
+        <v>145.28843499000001</v>
       </c>
       <c r="C212" s="5">
-        <v>0.52236217999998757</v>
+        <v>0.5223630400000161</v>
       </c>
       <c r="D212" s="5">
-        <v>4.4169568891240019</v>
+        <v>4.4169641002806737</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>144.93754464</v>
+        <v>144.9375507</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.35088288000000034</v>
+        <v>-0.35088429000001042</v>
       </c>
       <c r="D213" s="5">
-        <v>-2.8599066072749757</v>
+        <v>-2.8599178023079985</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>145.34880641999999</v>
+        <v>145.3488084</v>
       </c>
       <c r="C214" s="5">
-        <v>0.41126177999998959</v>
+        <v>0.41125769999999306</v>
       </c>
       <c r="D214" s="5">
-        <v>3.4586579011611773</v>
+        <v>3.4586229047751882</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>145.88515232</v>
+        <v>145.88514806000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.53634590000001481</v>
+        <v>0.5363396600000101</v>
       </c>
       <c r="D215" s="5">
-        <v>4.5190565405143657</v>
+        <v>4.5190028301216323</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>145.95561599000001</v>
+        <v>145.95560463000001</v>
       </c>
       <c r="C216" s="5">
-        <v>7.0463670000009415E-2</v>
+        <v>7.0456570000004604E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.58115162802736542</v>
+        <v>0.581092931905558</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>146.36134369000001</v>
+        <v>146.36132289</v>
       </c>
       <c r="C217" s="5">
-        <v>0.40572769999999991</v>
+        <v>0.40571825999998623</v>
       </c>
       <c r="D217" s="5">
-        <v>3.3872379990658841</v>
+        <v>3.3871582476438844</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>146.38635807</v>
+        <v>146.38634192999999</v>
       </c>
       <c r="C218" s="5">
-        <v>2.5014379999987568E-2</v>
+        <v>2.5019039999989445E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.20528294853228157</v>
+        <v>0.20532125644510124</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>146.55081666999999</v>
+        <v>146.55081417</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16445859999998902</v>
+        <v>0.16447224000000915</v>
       </c>
       <c r="D219" s="5">
-        <v>1.3565084187523224</v>
+        <v>1.3566217725928587</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>146.92377791000001</v>
+        <v>146.92378285999999</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37296124000002351</v>
+        <v>0.37296868999999333</v>
       </c>
       <c r="D220" s="5">
-        <v>3.0970239393906196</v>
+        <v>3.0970867253332868</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>146.84386407</v>
+        <v>146.84387067</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.9913840000017444E-2</v>
+        <v>-7.9912189999987504E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.65074729065416337</v>
+        <v>-0.65073387283007822</v>
       </c>
       <c r="E221" s="5">
-        <v>2.0926897134163847</v>
+        <v>2.0926939755374852</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>146.31156833</v>
+        <v>146.31160765000001</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.53229573999999502</v>
+        <v>-0.53226301999998782</v>
       </c>
       <c r="D222" s="5">
-        <v>-4.2642071681311506</v>
+        <v>-4.2639500645281885</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>147.12395960999999</v>
+        <v>147.12396791</v>
       </c>
       <c r="C223" s="5">
-        <v>0.81239127999998573</v>
+        <v>0.81236025999999129</v>
       </c>
       <c r="D223" s="5">
-        <v>6.8702609524310843</v>
+        <v>6.8699886560917411</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>146.43023607000001</v>
+        <v>146.43024707000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.69372353999997927</v>
+        <v>-0.69372083999999745</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.5138194927888406</v>
+        <v>-5.5137982831899084</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>146.52309041999999</v>
+        <v>146.52310213000001</v>
       </c>
       <c r="C225" s="5">
-        <v>9.2854349999981878E-2</v>
+        <v>9.2855060000005096E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>0.76360360345204548</v>
+        <v>0.76360940507398389</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>146.69444124</v>
+        <v>146.69444981999999</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17135082000001489</v>
+        <v>0.17134768999997618</v>
       </c>
       <c r="D226" s="5">
-        <v>1.4123964817603918</v>
+        <v>1.4123704022851236</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>146.38311978999999</v>
+        <v>146.38308903999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.31132145000000833</v>
+        <v>-0.31136078000000111</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.5171766326150258</v>
+        <v>-2.5174907851085226</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>146.29995697000001</v>
+        <v>146.29994712999999</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.3162819999984094E-2</v>
+        <v>-8.3141909999994823E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.67961489410672815</v>
+        <v>-0.67944469122183104</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>146.34953836</v>
+        <v>146.34946614</v>
       </c>
       <c r="C229" s="5">
-        <v>4.9581389999985959E-2</v>
+        <v>4.9519010000011576E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.40744164276780293</v>
+        <v>0.40692809960158893</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>145.55241376999999</v>
+        <v>145.55238055999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.7971245900000099</v>
+        <v>-0.79708558000001517</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.343772269090886</v>
+        <v>-6.3434740923214665</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>144.64335004</v>
+        <v>144.64336713</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.90906372999998553</v>
+        <v>-0.90901342999998747</v>
       </c>
       <c r="D231" s="5">
-        <v>-7.2425676757363</v>
+        <v>-7.2421821921884844</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>144.68957612</v>
+        <v>144.68960159</v>
       </c>
       <c r="C232" s="5">
-        <v>4.6226079999996728E-2</v>
+        <v>4.623445999999376E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>0.38417876308831644</v>
+        <v>0.38424848515141719</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>144.57738868999999</v>
+        <v>144.57741437999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.11218743000000586</v>
+        <v>-0.11218721000000187</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.92648199584736135</v>
+        <v>-0.92648002435806731</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.5434593705049737</v>
+        <v>-1.5434463009309951</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>143.4741784</v>
+        <v>143.47424652000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.1032102899999927</v>
+        <v>-1.103167859999985</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.782022093683107</v>
+        <v>-8.781696884008527</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>142.98205034</v>
+        <v>142.98204357</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.49212805999999887</v>
+        <v>-0.49220295000000647</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.0393262740167968</v>
+        <v>-4.0399275284234148</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>142.53161417999999</v>
+        <v>142.53161528000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.45043616000000952</v>
+        <v>-0.45042828999999074</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.7155404341582043</v>
+        <v>-3.7154768099194713</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>142.06777109999999</v>
+        <v>142.06779521000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.46384308000000374</v>
+        <v>-0.46382006999999703</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.8360354893492987</v>
+        <v>-3.8358485578021018</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>141.62064264</v>
+        <v>141.62068475000001</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.44712845999998763</v>
+        <v>-0.44711046000000465</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.7120530320388978</v>
+        <v>-3.7119055543509916</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>141.20661869</v>
+        <v>141.20657557999999</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.4140239500000007</v>
+        <v>-0.41410917000001746</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4523040749795619</v>
+        <v>-3.4530022756148249</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>140.73757553999999</v>
+        <v>140.73755832000001</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.46904315000000452</v>
+        <v>-0.46901725999998689</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.9139944025069262</v>
+        <v>-3.9137834643290792</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>140.05972833999999</v>
+        <v>140.05959772</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.6778472000000022</v>
+        <v>-0.6779606000000058</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.6289965569042089</v>
+        <v>-5.6299141185018993</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>139.94845548000001</v>
+        <v>139.94839257999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.11127285999998549</v>
+        <v>-0.11120514000000981</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.94920587478317664</v>
+        <v>-0.94863159491977989</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>138.38825693000001</v>
+        <v>138.38825327999999</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.5601985499999955</v>
+        <v>-1.560139300000003</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.587497672867155</v>
+        <v>-12.58705388592638</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>138.53208391999999</v>
+        <v>138.53205073999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.14382698999997956</v>
+        <v>0.14379746000000182</v>
       </c>
       <c r="D244" s="5">
-        <v>1.254314362623643</v>
+        <v>1.2540553913624519</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>138.36682471</v>
+        <v>138.36712985</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.16525920999998789</v>
+        <v>-0.16492088999999055</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.4221620279220248</v>
+        <v>-1.419269940855894</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.2956675565060554</v>
+        <v>-4.2954735057560196</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>138.44738728999999</v>
+        <v>138.44736179</v>
       </c>
       <c r="C246" s="5">
-        <v>8.0562579999991613E-2</v>
+        <v>8.0231940000004442E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>0.70092872307587761</v>
+        <v>0.69804128962485112</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>138.45127360999999</v>
+        <v>138.45118711999999</v>
       </c>
       <c r="C247" s="5">
-        <v>3.8863199999923381E-3</v>
+        <v>3.8253299999837509E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>3.3690083756310329E-2</v>
+        <v>3.3161293864658603E-2</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>138.37577936</v>
+        <v>138.37575618</v>
       </c>
       <c r="C248" s="5">
-        <v>-7.5494249999991325E-2</v>
+        <v>-7.5430939999989732E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.6523732154143369</v>
+        <v>-0.65182817500221146</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>138.21241326000001</v>
+        <v>138.21246730999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.16336609999999041</v>
+        <v>-0.16328887000000236</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.4075539637216306</v>
+        <v>-1.4068931008384911</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>138.10618402</v>
+        <v>138.10636278999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.10622924000000467</v>
+        <v>-0.10610452000000237</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.91842398177756079</v>
+        <v>-0.91734988416801722</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>137.93368398999999</v>
+        <v>137.93363873000001</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.17250003000000902</v>
+        <v>-0.17272405999997886</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.4885930714493401</v>
+        <v>-1.4905111487060529</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>137.86438727999999</v>
+        <v>137.86434624</v>
       </c>
       <c r="C252" s="5">
-        <v>-6.9296710000003259E-2</v>
+        <v>-6.9292490000009366E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.60120676138777362</v>
+        <v>-0.60117044718349666</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>137.84380514</v>
+        <v>137.84355250999999</v>
       </c>
       <c r="C253" s="5">
-        <v>-2.0582139999987703E-2</v>
+        <v>-2.0793730000008281E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.1790041528840991</v>
+        <v>-0.18084289180073654</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>137.71714911999999</v>
+        <v>137.71699470999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.12665602000001286</v>
+        <v>-0.1265578000000005</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.097049578033793</v>
+        <v>-1.0962051214986501</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>137.90859932999999</v>
+        <v>137.9085733</v>
       </c>
       <c r="C255" s="5">
-        <v>0.19145020999999929</v>
+        <v>0.19157859000000599</v>
       </c>
       <c r="D255" s="5">
-        <v>1.6810179231758093</v>
+        <v>1.6821556956410522</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>138.43449286000001</v>
+        <v>138.43442920999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.52589353000001893</v>
+        <v>0.52585590999998999</v>
       </c>
       <c r="D256" s="5">
-        <v>4.67322323349737</v>
+        <v>4.6728827913329773</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>138.7591438</v>
+        <v>138.75978017</v>
       </c>
       <c r="C257" s="5">
-        <v>0.32465093999999795</v>
+        <v>0.32535096000000863</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8507749260290094</v>
+        <v>2.8570028385104251</v>
       </c>
       <c r="E257" s="5">
-        <v>0.28353551570057256</v>
+        <v>0.28377427531065536</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>139.14481598</v>
+        <v>139.14476966999999</v>
       </c>
       <c r="C258" s="5">
-        <v>0.38567218000000025</v>
+        <v>0.38498949999998899</v>
       </c>
       <c r="D258" s="5">
-        <v>3.3867854760305072</v>
+        <v>3.3806829949590833</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>138.92732799000001</v>
+        <v>138.92723169999999</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.21748798999999508</v>
+        <v>-0.21753796999999508</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.8595994693012985</v>
+        <v>-1.8600237618859095</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>139.25690700000001</v>
+        <v>139.25659716000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.32957901000000334</v>
+        <v>0.32936546000001954</v>
       </c>
       <c r="D260" s="5">
-        <v>2.884213979158079</v>
+        <v>2.882322747807553</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>139.28574454</v>
+        <v>139.28566835000001</v>
       </c>
       <c r="C261" s="5">
-        <v>2.8837539999983619E-2</v>
+        <v>2.907118999999625E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.24878111498078948</v>
+        <v>0.25079968436032551</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>139.19932721000001</v>
+        <v>139.20031029</v>
       </c>
       <c r="C262" s="5">
-        <v>-8.6417329999989079E-2</v>
+        <v>-8.5358060000004343E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.74198304398320758</v>
+        <v>-0.73291913764211847</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>138.96117795000001</v>
+        <v>138.96091727999999</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.23814926000000014</v>
+        <v>-0.23939301000001478</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.0338122650811363</v>
+        <v>-2.0443194156864797</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>139.30108061999999</v>
+        <v>139.30082633000001</v>
       </c>
       <c r="C264" s="5">
-        <v>0.33990266999998653</v>
+        <v>0.33990905000001703</v>
       </c>
       <c r="D264" s="5">
-        <v>2.9750431665683807</v>
+        <v>2.9751054178988268</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>139.47532493</v>
+        <v>139.47487641999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.17424431000000595</v>
+        <v>0.17405008999998017</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5113858063655616</v>
+        <v>1.509692333636603</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>140.67778598999999</v>
+        <v>140.67745413</v>
       </c>
       <c r="C266" s="5">
-        <v>1.2024610599999903</v>
+        <v>1.2025777100000141</v>
       </c>
       <c r="D266" s="5">
-        <v>10.850514788005583</v>
+        <v>10.8516543665915</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>140.62328016999999</v>
+        <v>140.62315588000001</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.4505820000002814E-2</v>
+        <v>-5.4298249999988002E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.46395230210640737</v>
+        <v>-0.46219030804783845</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>140.44448331000001</v>
+        <v>140.44443883</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.17879685999997719</v>
+        <v>-0.17871705000001725</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.515127328416821</v>
+        <v>-1.5144570667992241</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>140.40564621999999</v>
+        <v>140.40671549999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-3.8837090000015451E-2</v>
+        <v>-3.7723330000005717E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.33133157490732312</v>
+        <v>-0.32184386855526048</v>
       </c>
       <c r="E269" s="5">
-        <v>1.1865902130191675</v>
+        <v>1.1868967563816168</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>140.85981702999999</v>
+        <v>140.85979832999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.45417080999999371</v>
+        <v>0.4530828299999996</v>
       </c>
       <c r="D270" s="5">
-        <v>3.9514536247392096</v>
+        <v>3.9417886156156046</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>141.02398507000001</v>
+        <v>141.02387898999999</v>
       </c>
       <c r="C271" s="5">
-        <v>0.16416804000002116</v>
+        <v>0.16408065999999621</v>
       </c>
       <c r="D271" s="5">
-        <v>1.4075651195256444</v>
+        <v>1.4068113112489566</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>141.43778219000001</v>
+        <v>141.43721137</v>
       </c>
       <c r="C272" s="5">
-        <v>0.41379711999999813</v>
+        <v>0.41333238000001415</v>
       </c>
       <c r="D272" s="5">
-        <v>3.5784622713520564</v>
+        <v>3.5743809871815913</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>141.78018395999999</v>
+        <v>141.78010558</v>
       </c>
       <c r="C273" s="5">
-        <v>0.34240176999998084</v>
+        <v>0.3428942099999972</v>
       </c>
       <c r="D273" s="5">
-        <v>2.9440316551069268</v>
+        <v>2.9483344166914893</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>142.21647519000001</v>
+        <v>142.21860480999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.43629123000002323</v>
+        <v>0.4384992299999908</v>
       </c>
       <c r="D274" s="5">
-        <v>3.7558279064753952</v>
+        <v>3.7751621717131645</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>142.60414362</v>
+        <v>142.60398949</v>
       </c>
       <c r="C275" s="5">
-        <v>0.38766842999999085</v>
+        <v>0.38538468000001558</v>
       </c>
       <c r="D275" s="5">
-        <v>3.3205745531500019</v>
+        <v>3.3006704704088285</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>142.62253809000001</v>
+        <v>142.62203561000001</v>
       </c>
       <c r="C276" s="5">
-        <v>1.8394470000004048E-2</v>
+        <v>1.8046120000008159E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.1548975364907168</v>
+        <v>0.15196224699947081</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>142.57253915999999</v>
+        <v>142.57150175000001</v>
       </c>
       <c r="C277" s="5">
-        <v>-4.9998930000015207E-2</v>
+        <v>-5.0533860000001596E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.41987168957942078</v>
+        <v>-0.42435656675263722</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>142.70491296</v>
+        <v>142.70374204999999</v>
       </c>
       <c r="C278" s="5">
-        <v>0.13237380000001053</v>
+        <v>0.13224029999997811</v>
       </c>
       <c r="D278" s="5">
-        <v>1.1198667508375726</v>
+        <v>1.1187397707793645</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>143.23794509999999</v>
+        <v>143.23697480999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.53303213999998889</v>
+        <v>0.53323276000000419</v>
       </c>
       <c r="D279" s="5">
-        <v>4.5754840757965987</v>
+        <v>4.577280050887822</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>143.68371070000001</v>
+        <v>143.68305588000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.44576560000001564</v>
+        <v>0.44608107000001951</v>
       </c>
       <c r="D280" s="5">
-        <v>3.7990647151055157</v>
+        <v>3.8018257420744384</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>144.17184209999999</v>
+        <v>144.17451885</v>
       </c>
       <c r="C281" s="5">
-        <v>0.48813139999998612</v>
+        <v>0.4914629699999864</v>
       </c>
       <c r="D281" s="5">
-        <v>4.1537584421394547</v>
+        <v>4.1826633638354371</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6823678259340067</v>
+        <v>2.6834922650120774</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>143.48048263999999</v>
+        <v>143.48105282</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.69135946000000104</v>
+        <v>-0.69346602999999618</v>
       </c>
       <c r="D282" s="5">
-        <v>-5.6050900736178688</v>
+        <v>-5.6216178935039824</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>144.1953522</v>
+        <v>144.19518472999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.71486956000001101</v>
+        <v>0.71413190999999188</v>
       </c>
       <c r="D283" s="5">
-        <v>6.1454051500398066</v>
+        <v>6.1388642595462617</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>144.03215972999999</v>
+        <v>144.03152324999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.16319247000001269</v>
+        <v>-0.1636614800000018</v>
       </c>
       <c r="D284" s="5">
-        <v>-1.3496730525875633</v>
+        <v>-1.3535293506741763</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>144.38670374</v>
+        <v>144.38690639000001</v>
       </c>
       <c r="C285" s="5">
-        <v>0.35454401000001212</v>
+        <v>0.35538314000001492</v>
       </c>
       <c r="D285" s="5">
-        <v>2.9941949639979537</v>
+        <v>3.001391474760573</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>144.5209969</v>
+        <v>144.52458358000001</v>
       </c>
       <c r="C286" s="5">
-        <v>0.13429315999999858</v>
+        <v>0.13767719000000511</v>
       </c>
       <c r="D286" s="5">
-        <v>1.121839639129818</v>
+        <v>1.1502554852614644</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>145.345743</v>
+        <v>145.34650024000001</v>
       </c>
       <c r="C287" s="5">
-        <v>0.82474609999999871</v>
+        <v>0.82191665999999941</v>
       </c>
       <c r="D287" s="5">
-        <v>7.0671918548930623</v>
+        <v>7.0420029888108582</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>145.72133106000001</v>
+        <v>145.72055988</v>
       </c>
       <c r="C288" s="5">
-        <v>0.37558806000001255</v>
+        <v>0.37405963999998448</v>
       </c>
       <c r="D288" s="5">
-        <v>3.1453748843558449</v>
+        <v>3.1323768136147345</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>146.14327091000001</v>
+        <v>146.14063277</v>
       </c>
       <c r="C289" s="5">
-        <v>0.42193985000000112</v>
+        <v>0.42007289000000014</v>
       </c>
       <c r="D289" s="5">
-        <v>3.5305031923575925</v>
+        <v>3.5146521497253058</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>146.33257828999999</v>
+        <v>146.32888663</v>
       </c>
       <c r="C290" s="5">
-        <v>0.18930737999997405</v>
+        <v>0.18825386000000321</v>
       </c>
       <c r="D290" s="5">
-        <v>1.5655480860201854</v>
+        <v>1.5568020935263327</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>146.39758759</v>
+        <v>146.3962105</v>
       </c>
       <c r="C291" s="5">
-        <v>6.5009300000014036E-2</v>
+        <v>6.7323869999995622E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>0.53441316397679905</v>
+        <v>0.55350240946416829</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>146.56498538</v>
+        <v>146.56243739999999</v>
       </c>
       <c r="C292" s="5">
-        <v>0.16739778999999544</v>
+        <v>0.16622689999999807</v>
       </c>
       <c r="D292" s="5">
-        <v>1.3807979177267615</v>
+        <v>1.3710922949182525</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>146.43760750000001</v>
+        <v>146.44127520000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.12737787999998318</v>
+        <v>-0.12116219999998634</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.0379350222548767</v>
+        <v>-0.9875339039717268</v>
       </c>
       <c r="E293" s="5">
-        <v>1.5715727613637931</v>
+        <v>1.5722309102056853</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>146.38109549000001</v>
+        <v>146.38509440000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-5.651201000000583E-2</v>
+        <v>-5.6180799999992814E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.46211257495828439</v>
+        <v>-0.459398419969137</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>146.76379722999999</v>
+        <v>146.7630767</v>
       </c>
       <c r="C295" s="5">
-        <v>0.38270173999998747</v>
+        <v>0.37798229999998512</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1828123744520154</v>
+        <v>3.1429161029369768</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>146.68591523000001</v>
+        <v>146.68536707999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-7.7881999999988238E-2</v>
+        <v>-7.7709620000007362E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-0.63493935193332796</v>
+        <v>-0.63354120131566827</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>147.39756005000001</v>
+        <v>147.39893791</v>
       </c>
       <c r="C297" s="5">
-        <v>0.71164482000000362</v>
+        <v>0.71357083000000898</v>
       </c>
       <c r="D297" s="5">
-        <v>5.9796679879536407</v>
+        <v>5.9963099359769956</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>148.15013253999999</v>
+        <v>148.15494236000001</v>
       </c>
       <c r="C298" s="5">
-        <v>0.75257248999997728</v>
+        <v>0.75600445000000605</v>
       </c>
       <c r="D298" s="5">
-        <v>6.3018930215704927</v>
+        <v>6.3313862577246249</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>148.07193946000001</v>
+        <v>148.07401702000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-7.8193079999977044E-2</v>
+        <v>-8.0925339999993184E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.63152014078561303</v>
+        <v>-0.65349961599744377</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>148.28703537000001</v>
+        <v>148.28786309</v>
       </c>
       <c r="C300" s="5">
-        <v>0.21509591000000228</v>
+        <v>0.21384606999998823</v>
       </c>
       <c r="D300" s="5">
-        <v>1.7571683975649455</v>
+        <v>1.7468522240572604</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>149.02690595000001</v>
+        <v>149.02682186999999</v>
       </c>
       <c r="C301" s="5">
-        <v>0.73987058000000161</v>
+        <v>0.73895877999999016</v>
       </c>
       <c r="D301" s="5">
-        <v>6.1544065459553821</v>
+        <v>6.1465776647352977</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>149.24482850000001</v>
+        <v>149.22896352000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.21792254999999727</v>
+        <v>0.20214165000001572</v>
       </c>
       <c r="D302" s="5">
-        <v>1.7689460742401852</v>
+        <v>1.6398915275525283</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>149.58960114999999</v>
+        <v>149.58461869000001</v>
       </c>
       <c r="C303" s="5">
-        <v>0.3447726499999817</v>
+        <v>0.35565517000000568</v>
       </c>
       <c r="D303" s="5">
-        <v>2.807631850258141</v>
+        <v>2.8977298961121445</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>149.78346662999999</v>
+        <v>149.78265725</v>
       </c>
       <c r="C304" s="5">
-        <v>0.19386547999999948</v>
+        <v>0.19803855999998632</v>
       </c>
       <c r="D304" s="5">
-        <v>1.5663119877821874</v>
+        <v>1.6003274490539621</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>150.45056650000001</v>
+        <v>150.45634494999999</v>
       </c>
       <c r="C305" s="5">
-        <v>0.66709987000001547</v>
+        <v>0.6736876999999879</v>
       </c>
       <c r="D305" s="5">
-        <v>5.4773948225725455</v>
+        <v>5.5328617069047015</v>
       </c>
       <c r="E305" s="5">
-        <v>2.7403882571626959</v>
+        <v>2.7417609854301306</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>150.36166593999999</v>
+        <v>150.36959651999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-8.8900560000013229E-2</v>
+        <v>-8.6748430000000099E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-0.70677467193471788</v>
+        <v>-0.68969268906879933</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>150.40480711999999</v>
+        <v>150.40439932999999</v>
       </c>
       <c r="C307" s="5">
-        <v>4.3141179999992119E-2</v>
+        <v>3.4802810000002182E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.34484313529237198</v>
+        <v>0.27809196391266333</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>151.00208377999999</v>
+        <v>151.00228770999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.59727666000000568</v>
+        <v>0.59788838000000055</v>
       </c>
       <c r="D308" s="5">
-        <v>4.8708241053455836</v>
+        <v>4.8759357978428008</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>151.20605549999999</v>
+        <v>151.20842719000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.20397171999999841</v>
+        <v>0.20613948000001869</v>
       </c>
       <c r="D309" s="5">
-        <v>1.633041867099605</v>
+        <v>1.6505256999972628</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>151.36967372999999</v>
+        <v>151.37539004999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.16361822999999731</v>
+        <v>0.16696285999998395</v>
       </c>
       <c r="D310" s="5">
-        <v>1.3062613516513055</v>
+        <v>1.3331048614056318</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>151.07019538</v>
+        <v>151.07375415000001</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.2994783499999869</v>
+        <v>-0.30163589999997953</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.3484833750345602</v>
+        <v>-2.3651293601380186</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>151.47357181000001</v>
+        <v>151.47632154999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.40337643000000867</v>
+        <v>0.40256739999998103</v>
       </c>
       <c r="D312" s="5">
-        <v>3.251627501790133</v>
+        <v>3.2449324490381848</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>151.50330722999999</v>
+        <v>151.50494295999999</v>
       </c>
       <c r="C313" s="5">
-        <v>2.9735419999980195E-2</v>
+        <v>2.8621409999999514E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.23582368138397314</v>
+        <v>0.22697545721297452</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>151.9901946</v>
+        <v>151.96209017999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.48688737000000515</v>
+        <v>0.45714721999999597</v>
       </c>
       <c r="D314" s="5">
-        <v>3.9253492055209449</v>
+        <v>3.6815484867210646</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>152.41742765999999</v>
+        <v>152.40887235</v>
       </c>
       <c r="C315" s="5">
-        <v>0.42723305999999184</v>
+        <v>0.44678217000000586</v>
       </c>
       <c r="D315" s="5">
-        <v>3.4257504802493788</v>
+        <v>3.5857216665127423</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>152.71573330000001</v>
+        <v>152.71706904999999</v>
       </c>
       <c r="C316" s="5">
-        <v>0.29830564000002369</v>
+        <v>0.30819669999999633</v>
       </c>
       <c r="D316" s="5">
-        <v>2.374041589714837</v>
+        <v>2.4537756877015537</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>153.06056469999999</v>
+        <v>153.06722296000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.34483139999997547</v>
+        <v>0.35015391000001728</v>
       </c>
       <c r="D317" s="5">
-        <v>2.7434992437554984</v>
+        <v>2.7863562488138705</v>
       </c>
       <c r="E317" s="5">
-        <v>1.7347878846305065</v>
+        <v>1.7353060190766101</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>154.8145944</v>
+        <v>154.82646656</v>
       </c>
       <c r="C318" s="5">
-        <v>1.754029700000018</v>
+        <v>1.7592435999999907</v>
       </c>
       <c r="D318" s="5">
-        <v>14.652375197375434</v>
+        <v>14.698039088804492</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>154.65351096000001</v>
+        <v>154.65391432000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.16108343999999875</v>
+        <v>-0.17255223999998748</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.2414705214398025</v>
+        <v>-1.3292182341418823</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>154.67448769000001</v>
+        <v>154.67605269000001</v>
       </c>
       <c r="C320" s="5">
-        <v>2.0976730000000998E-2</v>
+        <v>2.2138369999993301E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.16288581349241937</v>
+        <v>0.1719126857648412</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>155.19899762</v>
+        <v>155.20285376999999</v>
       </c>
       <c r="C321" s="5">
-        <v>0.52450992999999357</v>
+        <v>0.52680107999998427</v>
       </c>
       <c r="D321" s="5">
-        <v>4.1460274324636393</v>
+        <v>4.1644356707242425</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>155.39692006999999</v>
+        <v>155.40293975</v>
       </c>
       <c r="C322" s="5">
-        <v>0.19792244999999298</v>
+        <v>0.20008598000001143</v>
       </c>
       <c r="D322" s="5">
-        <v>1.5411177332098402</v>
+        <v>1.5580446484591448</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>155.27649495</v>
+        <v>155.28079656</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.12042511999999306</v>
+        <v>-0.12214319000000273</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.92598872660781817</v>
+        <v>-0.93910625866199249</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>156.45791939</v>
+        <v>156.46177928</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1814244400000007</v>
+        <v>1.1809827200000029</v>
       </c>
       <c r="D324" s="5">
-        <v>9.5221541457542802</v>
+        <v>9.5181688933493334</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>156.81924463999999</v>
+        <v>156.82237673</v>
       </c>
       <c r="C325" s="5">
-        <v>0.36132524999999305</v>
+        <v>0.36059745000000021</v>
       </c>
       <c r="D325" s="5">
-        <v>2.8067628202703698</v>
+        <v>2.8009674578875154</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>157.23301806000001</v>
+        <v>157.19274489</v>
       </c>
       <c r="C326" s="5">
-        <v>0.41377342000001249</v>
+        <v>0.37036815999999817</v>
       </c>
       <c r="D326" s="5">
-        <v>3.2125996432279758</v>
+        <v>2.8711495946744714</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>156.95454419999999</v>
+        <v>156.94203669999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.27847386000001961</v>
+        <v>-0.25070819000001165</v>
       </c>
       <c r="D327" s="5">
-        <v>-2.1047273751849893</v>
+        <v>-1.8971915843129961</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>157.63978940000001</v>
+        <v>157.64548794999999</v>
       </c>
       <c r="C328" s="5">
-        <v>0.68524520000002553</v>
+        <v>0.70345125000000053</v>
       </c>
       <c r="D328" s="5">
-        <v>5.3667108593461466</v>
+        <v>5.5132813522382307</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>157.88936717000001</v>
+        <v>157.89893018999999</v>
       </c>
       <c r="C329" s="5">
-        <v>0.24957777000000192</v>
+        <v>0.25344223999999826</v>
       </c>
       <c r="D329" s="5">
-        <v>1.9164896812285948</v>
+        <v>1.946356591112619</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1548312130329048</v>
+        <v>3.15659168342175</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>158.65923418</v>
+        <v>158.67389405</v>
       </c>
       <c r="C330" s="5">
-        <v>0.76986700999998448</v>
+        <v>0.77496386000001394</v>
       </c>
       <c r="D330" s="5">
-        <v>6.0106837317162043</v>
+        <v>6.0511809897675128</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>158.54657595</v>
+        <v>158.54992709999999</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.11265822999999386</v>
+        <v>-0.12396695000001046</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.848757150414714</v>
+        <v>-0.93350442262420952</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>159.15449584999999</v>
+        <v>159.15888391999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.60791989999998464</v>
+        <v>0.60895682000000306</v>
       </c>
       <c r="D332" s="5">
-        <v>4.6994807936969751</v>
+        <v>4.7075651034317989</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>159.18882452</v>
+        <v>159.19527079</v>
       </c>
       <c r="C333" s="5">
-        <v>3.4328670000007833E-2</v>
+        <v>3.6386870000001181E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>0.25914007992731136</v>
+        <v>0.27468896860003422</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>159.62459849000001</v>
+        <v>159.62938736999999</v>
       </c>
       <c r="C334" s="5">
-        <v>0.43577397000001383</v>
+        <v>0.4341165799999942</v>
       </c>
       <c r="D334" s="5">
-        <v>3.3348716563787129</v>
+        <v>3.3218606783697702</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>160.27307708999999</v>
+        <v>160.27375563000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.64847859999997581</v>
+        <v>0.64436826000002156</v>
       </c>
       <c r="D335" s="5">
-        <v>4.9854432259516468</v>
+        <v>4.9529865776179793</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>160.68177341000001</v>
+        <v>160.67856086</v>
       </c>
       <c r="C336" s="5">
-        <v>0.40869632000001843</v>
+        <v>0.4048052299999938</v>
       </c>
       <c r="D336" s="5">
-        <v>3.1032831871387057</v>
+        <v>3.0733128400817211</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>160.85804766000001</v>
+        <v>160.85366493000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17627425000000585</v>
+        <v>0.17510407000000328</v>
       </c>
       <c r="D337" s="5">
-        <v>1.3244195715733875</v>
+        <v>1.3156012355115321</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>160.99572269999999</v>
+        <v>160.9507294</v>
       </c>
       <c r="C338" s="5">
-        <v>0.13767503999997643</v>
+        <v>9.7064469999992298E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>1.0319034232845192</v>
+        <v>0.72652816142257937</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>162.29021736999999</v>
+        <v>162.27935557999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.294494670000006</v>
+        <v>1.3286261799999863</v>
       </c>
       <c r="D339" s="5">
-        <v>10.087002832641655</v>
+        <v>10.368185619776593</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>162.32646181000001</v>
+        <v>162.33947176000001</v>
       </c>
       <c r="C340" s="5">
-        <v>3.6244440000018585E-2</v>
+        <v>6.0116180000022723E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.26832665731693073</v>
+        <v>0.44544531952461774</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>162.61678474999999</v>
+        <v>162.63479244000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.2903229399999816</v>
+        <v>0.29532068000000322</v>
       </c>
       <c r="D341" s="5">
-        <v>2.1674535551790663</v>
+        <v>2.2049606695986546</v>
       </c>
       <c r="E341" s="5">
-        <v>2.994132958244089</v>
+        <v>2.9992997699866297</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>162.77560181999999</v>
+        <v>162.80033119999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.15881706999999778</v>
+        <v>0.16553875999997558</v>
       </c>
       <c r="D342" s="5">
-        <v>1.1782764291706327</v>
+        <v>1.2282879632127708</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>163.1476658</v>
+        <v>163.14889932</v>
       </c>
       <c r="C343" s="5">
-        <v>0.37206398000000718</v>
+        <v>0.34856812000001014</v>
       </c>
       <c r="D343" s="5">
-        <v>2.7776441359623982</v>
+        <v>2.5997657358871606</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>163.51310476</v>
+        <v>163.52414290999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.36543896000000586</v>
+        <v>0.37524358999999663</v>
       </c>
       <c r="D344" s="5">
-        <v>2.7212756369696223</v>
+        <v>2.7951915248277448</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>163.75569648000001</v>
+        <v>163.76907702</v>
       </c>
       <c r="C345" s="5">
-        <v>0.24259172000000717</v>
+        <v>0.24493411000000265</v>
       </c>
       <c r="D345" s="5">
-        <v>1.7949465711153412</v>
+        <v>1.812297706516941</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>164.07952410999999</v>
+        <v>164.07620205000001</v>
       </c>
       <c r="C346" s="5">
-        <v>0.32382762999998249</v>
+        <v>0.30712503000000879</v>
       </c>
       <c r="D346" s="5">
-        <v>2.3989857706034901</v>
+        <v>2.2737826748963963</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>164.49742918999999</v>
+        <v>164.49313419999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.41790507999999704</v>
+        <v>0.41693214999997963</v>
       </c>
       <c r="D347" s="5">
-        <v>3.0995400508811999</v>
+        <v>3.0922863132893275</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>164.24027738999999</v>
+        <v>164.21347001000001</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.25715180000000259</v>
+        <v>-0.279664189999977</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.8598635559169185</v>
+        <v>-2.0212188411376841</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>164.70886207999999</v>
+        <v>164.68631740000001</v>
       </c>
       <c r="C349" s="5">
-        <v>0.46858469000000014</v>
+        <v>0.47284738999999831</v>
       </c>
       <c r="D349" s="5">
-        <v>3.4778897239172712</v>
+        <v>3.5106127607775761</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>164.36014320999999</v>
+        <v>164.29792835999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.34871886999999901</v>
+        <v>-0.38838904000002117</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.5112436103542968</v>
+        <v>-2.7936066145024752</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>164.62299084</v>
+        <v>164.62905358</v>
       </c>
       <c r="C351" s="5">
-        <v>0.26284763000001021</v>
+        <v>0.33112522000001832</v>
       </c>
       <c r="D351" s="5">
-        <v>1.9360308762833789</v>
+        <v>2.4454628823486146</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>164.48031605</v>
+        <v>164.51470907999999</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.14267479000000094</v>
+        <v>-0.11434450000001561</v>
       </c>
       <c r="D352" s="5">
-        <v>-1.0350680160400971</v>
+        <v>-0.83029358234909534</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>164.51579329</v>
+        <v>164.55310800999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.547724000000585E-2</v>
+        <v>3.8398929999999609E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.25913878209786745</v>
+        <v>0.28044857141522606</v>
       </c>
       <c r="E353" s="5">
-        <v>1.1677813842645213</v>
+        <v>1.179523484009537</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>164.41348038999999</v>
+        <v>164.45319391000001</v>
       </c>
       <c r="C354" s="5">
-        <v>-0.10231290000001536</v>
+        <v>-9.9914099999978134E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.74373649689002397</v>
+        <v>-0.72619310067502107</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>164.73174352999999</v>
+        <v>164.73636511000001</v>
       </c>
       <c r="C355" s="5">
-        <v>0.31826313999999911</v>
+        <v>0.28317119999999818</v>
       </c>
       <c r="D355" s="5">
-        <v>2.3477894207881045</v>
+        <v>2.0859557436285092</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>164.94811232999999</v>
+        <v>164.97063632000001</v>
       </c>
       <c r="C356" s="5">
-        <v>0.21636879999999792</v>
+        <v>0.23427121000000284</v>
       </c>
       <c r="D356" s="5">
-        <v>1.5875899722355147</v>
+        <v>1.7199283332800519</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>165.51201782999999</v>
+        <v>165.53594039000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.56390550000000417</v>
+        <v>0.56530406999999627</v>
       </c>
       <c r="D357" s="5">
-        <v>4.1804436702247205</v>
+        <v>4.1904249692283013</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>166.00340557999999</v>
+        <v>165.98089432</v>
       </c>
       <c r="C358" s="5">
-        <v>0.49138775000000123</v>
+        <v>0.44495392999999694</v>
       </c>
       <c r="D358" s="5">
-        <v>3.6214278154661272</v>
+        <v>3.2736672845970594</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>166.35056498</v>
+        <v>166.33321273000001</v>
       </c>
       <c r="C359" s="5">
-        <v>0.34715940000000955</v>
+        <v>0.35231841000000941</v>
       </c>
       <c r="D359" s="5">
-        <v>2.5386014535878187</v>
+        <v>2.5771217363644627</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>167.20283416000001</v>
+        <v>167.13132727000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.85226918000000751</v>
+        <v>0.79811454000000026</v>
       </c>
       <c r="D360" s="5">
-        <v>6.3242317029080564</v>
+        <v>5.9123571081601378</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>167.37499183</v>
+        <v>167.32992910999999</v>
       </c>
       <c r="C361" s="5">
-        <v>0.17215766999999005</v>
+        <v>0.19860183999998071</v>
       </c>
       <c r="D361" s="5">
-        <v>1.2425814505238275</v>
+        <v>1.4353142890720871</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>168.04517551000001</v>
+        <v>167.92010169</v>
       </c>
       <c r="C362" s="5">
-        <v>0.67018368000000805</v>
+        <v>0.59017258000000083</v>
       </c>
       <c r="D362" s="5">
-        <v>4.9121428159503155</v>
+        <v>4.3154745669510053</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>167.80067477</v>
+        <v>167.86868071000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-0.24450074000000654</v>
+        <v>-5.1420979999988958E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-1.732060109956135</v>
+        <v>-0.3668492094185849</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>168.20616975999999</v>
+        <v>168.28249013000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.405494989999994</v>
+        <v>0.41380942000000687</v>
       </c>
       <c r="D364" s="5">
-        <v>2.9386868727829141</v>
+        <v>2.9985308107953523</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>168.78884982</v>
+        <v>168.85304400999999</v>
       </c>
       <c r="C365" s="5">
-        <v>0.58268006000000128</v>
+        <v>0.5705538799999772</v>
       </c>
       <c r="D365" s="5">
-        <v>4.2370198822277771</v>
+        <v>4.1452757811994312</v>
       </c>
       <c r="E365" s="5">
-        <v>2.5973533875058852</v>
+        <v>2.6130992310024803</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>168.95695497</v>
+        <v>169.0165159</v>
       </c>
       <c r="C366" s="5">
-        <v>0.16810515000000237</v>
+        <v>0.16347189000001094</v>
       </c>
       <c r="D366" s="5">
-        <v>1.2017076762609769</v>
+        <v>1.1679634087677915</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>169.33499817000001</v>
+        <v>169.34852855</v>
       </c>
       <c r="C367" s="5">
-        <v>0.37804320000000757</v>
+        <v>0.3320126499999958</v>
       </c>
       <c r="D367" s="5">
-        <v>2.7183046215625506</v>
+        <v>2.3828914102050014</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>168.83811562</v>
+        <v>168.87285693000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.49688255000000936</v>
+        <v>-0.47567161999998575</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.4649050575841556</v>
+        <v>-3.3190122855912607</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>162.26310799999999</v>
+        <v>162.29415895</v>
       </c>
       <c r="C369" s="5">
-        <v>-6.575007620000008</v>
+        <v>-6.5786979800000154</v>
       </c>
       <c r="D369" s="5">
-        <v>-37.914308024956902</v>
+        <v>-37.925037285507536</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>162.52066773999999</v>
+        <v>162.47770889</v>
       </c>
       <c r="C370" s="5">
-        <v>0.25755974000000492</v>
+        <v>0.18354994000000602</v>
       </c>
       <c r="D370" s="5">
-        <v>1.9214734412168477</v>
+        <v>1.3656387827518657</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>162.72713164000001</v>
+        <v>162.69587579</v>
       </c>
       <c r="C371" s="5">
-        <v>0.20646390000001702</v>
+        <v>0.21816689999999994</v>
       </c>
       <c r="D371" s="5">
-        <v>1.5351594400615509</v>
+        <v>1.6232527471365943</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>163.62027315</v>
+        <v>163.47350674</v>
       </c>
       <c r="C372" s="5">
-        <v>0.89314150999999242</v>
+        <v>0.77763095000000249</v>
       </c>
       <c r="D372" s="5">
-        <v>6.7888055163521255</v>
+        <v>5.8887980929906547</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>163.28248590999999</v>
+        <v>163.21289426999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.33778724000001148</v>
+        <v>-0.26061247000001231</v>
       </c>
       <c r="D373" s="5">
-        <v>-2.4494135787276883</v>
+        <v>-1.8963767695114431</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>163.29659086999999</v>
+        <v>163.10849916000001</v>
       </c>
       <c r="C374" s="5">
-        <v>1.4104959999997391E-2</v>
+        <v>-0.10439510999998447</v>
       </c>
       <c r="D374" s="5">
-        <v>0.10370981262946</v>
+        <v>-0.76485601214957288</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>163.94386292999999</v>
+        <v>164.07821580999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.64727206000000592</v>
+        <v>0.96971664999998097</v>
       </c>
       <c r="D375" s="5">
-        <v>4.8616169317780678</v>
+        <v>7.3722364906895654</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>164.63902801</v>
+        <v>164.76607963000001</v>
       </c>
       <c r="C376" s="5">
-        <v>0.69516508000000954</v>
+        <v>0.68786382000001822</v>
       </c>
       <c r="D376" s="5">
-        <v>5.2086757306780251</v>
+        <v>5.1483840504456646</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>164.85615801</v>
+        <v>164.93572294000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.21712999999999738</v>
+        <v>0.16964330999999788</v>
       </c>
       <c r="D377" s="5">
-        <v>1.5941195013374987</v>
+        <v>1.2425417077711387</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.3299476323192514</v>
+        <v>-2.3199588097256862</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>165.99242982000001</v>
+        <v>166.08157323</v>
       </c>
       <c r="C378" s="5">
-        <v>1.1362718100000109</v>
+        <v>1.1458502899999985</v>
       </c>
       <c r="D378" s="5">
-        <v>8.591865701542666</v>
+        <v>8.6627421760894876</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>165.61452983999999</v>
+        <v>165.65384277000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.37789998000002356</v>
+        <v>-0.42773045999999226</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.6979824532251562</v>
+        <v>-3.0471058359728631</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>167.05428013</v>
+        <v>167.10500829</v>
       </c>
       <c r="C380" s="5">
-        <v>1.4397502900000063</v>
+        <v>1.4511655199999893</v>
       </c>
       <c r="D380" s="5">
-        <v>10.945592745033794</v>
+        <v>11.033854500308804</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>168.02211546000001</v>
+        <v>168.06077019</v>
       </c>
       <c r="C381" s="5">
-        <v>0.96783533000001398</v>
+        <v>0.95576189999999883</v>
       </c>
       <c r="D381" s="5">
-        <v>7.1781096421325685</v>
+        <v>7.083510092351375</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>167.92195831999999</v>
+        <v>167.86623953</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.10015714000002163</v>
+        <v>-0.19453065999999808</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.71297345984897564</v>
+        <v>-1.3801935536482124</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>168.48049247</v>
+        <v>168.43336187</v>
       </c>
       <c r="C383" s="5">
-        <v>0.55853415000001405</v>
+        <v>0.56712233999999739</v>
       </c>
       <c r="D383" s="5">
-        <v>4.065217172608615</v>
+        <v>4.1302869932447139</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>170.48408577999999</v>
+        <v>170.23407015999999</v>
       </c>
       <c r="C384" s="5">
-        <v>2.0035933099999852</v>
+        <v>1.8007082899999887</v>
       </c>
       <c r="D384" s="5">
-        <v>15.24196658583994</v>
+        <v>13.611001871649542</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>170.22670964</v>
+        <v>170.14638085999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-0.25737613999999098</v>
+        <v>-8.7689299999993864E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-1.7966472567019665</v>
+        <v>-0.61638396768320947</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>170.22917945</v>
+        <v>169.96675352</v>
       </c>
       <c r="C386" s="5">
-        <v>2.4698100000080103E-3</v>
+        <v>-0.17962733999999614</v>
       </c>
       <c r="D386" s="5">
-        <v>1.7412123657511991E-2</v>
+        <v>-1.2595366377306294</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>172.34545951000001</v>
+        <v>172.53966288000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.1162800600000082</v>
+        <v>2.5729093600000112</v>
       </c>
       <c r="D387" s="5">
-        <v>15.981864624994135</v>
+        <v>19.756637007430466</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>172.86290751999999</v>
+        <v>173.03478611</v>
       </c>
       <c r="C388" s="5">
-        <v>0.5174480099999812</v>
+        <v>0.49512322999999014</v>
       </c>
       <c r="D388" s="5">
-        <v>3.6629601711329896</v>
+        <v>3.4984161200342534</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>173.51232823000001</v>
+        <v>173.60442777</v>
       </c>
       <c r="C389" s="5">
-        <v>0.64942071000001533</v>
+        <v>0.56964166000000205</v>
       </c>
       <c r="D389" s="5">
-        <v>4.6025533644767025</v>
+        <v>4.0227967946809162</v>
       </c>
       <c r="E389" s="5">
-        <v>5.2507412064491499</v>
+        <v>5.2558079447430961</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>173.62655358000001</v>
+        <v>173.74954086</v>
       </c>
       <c r="C390" s="5">
-        <v>0.11422534999999812</v>
+        <v>0.14511308999999528</v>
       </c>
       <c r="D390" s="5">
-        <v>0.79284167055508892</v>
+        <v>1.0076845937911028</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>174.24400968</v>
+        <v>174.31763871000001</v>
       </c>
       <c r="C391" s="5">
-        <v>0.61745609999999829</v>
+        <v>0.56809785000001511</v>
       </c>
       <c r="D391" s="5">
-        <v>4.351943118431767</v>
+        <v>3.9948959953154395</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>175.07498534999999</v>
+        <v>175.15294832999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.83097566999998662</v>
+        <v>0.83530961999997544</v>
       </c>
       <c r="D392" s="5">
-        <v>5.875361624616926</v>
+        <v>5.904255949402315</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>177.48833332999999</v>
+        <v>177.53957799</v>
       </c>
       <c r="C393" s="5">
-        <v>2.4133479799999975</v>
+        <v>2.3866296600000112</v>
       </c>
       <c r="D393" s="5">
-        <v>17.855146232021603</v>
+        <v>17.633975109248535</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>178.65069238000001</v>
+        <v>178.59584380999999</v>
       </c>
       <c r="C394" s="5">
-        <v>1.1623590500000205</v>
+        <v>1.056265819999993</v>
       </c>
       <c r="D394" s="5">
-        <v>8.1480539837822228</v>
+        <v>7.377670302653172</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>178.51606082999999</v>
+        <v>178.45799066000001</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.13463155000002303</v>
+        <v>-0.13785314999998377</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.90058376022267295</v>
+        <v>-0.92232443503370565</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>182.19459610000001</v>
+        <v>181.83725623000001</v>
       </c>
       <c r="C396" s="5">
-        <v>3.678535270000026</v>
+        <v>3.3792655700000012</v>
       </c>
       <c r="D396" s="5">
-        <v>27.731601980322406</v>
+        <v>25.24559217322404</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>182.67874638999999</v>
+        <v>182.55392942</v>
       </c>
       <c r="C397" s="5">
-        <v>0.48415028999997389</v>
+        <v>0.71667318999999452</v>
       </c>
       <c r="D397" s="5">
-        <v>3.235810614343726</v>
+        <v>4.8334286201979992</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>184.13323661999999</v>
+        <v>183.83419846000001</v>
       </c>
       <c r="C398" s="5">
-        <v>1.4544902300000047</v>
+        <v>1.2802690400000074</v>
       </c>
       <c r="D398" s="5">
-        <v>9.9841171672362172</v>
+        <v>8.7480416644563519</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>185.74154687999999</v>
+        <v>185.97811299</v>
       </c>
       <c r="C399" s="5">
-        <v>1.6083102599999961</v>
+        <v>2.1439145299999893</v>
       </c>
       <c r="D399" s="5">
-        <v>10.999865386368946</v>
+        <v>14.928138412067682</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>186.39030975</v>
+        <v>186.58649088000001</v>
       </c>
       <c r="C400" s="5">
-        <v>0.64876287000001298</v>
+        <v>0.60837789000001408</v>
       </c>
       <c r="D400" s="5">
-        <v>4.2728547415555429</v>
+        <v>3.9968827870022094</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>186.75124572999999</v>
+        <v>186.81599936999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.36093597999999361</v>
+        <v>0.2295084899999722</v>
       </c>
       <c r="D401" s="5">
-        <v>2.3486524392546171</v>
+        <v>1.4860725172341605</v>
       </c>
       <c r="E401" s="5">
-        <v>7.6299578450996774</v>
+        <v>7.6101582025910997</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>186.99257489999999</v>
+        <v>187.15518188999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.2413291700000002</v>
+        <v>0.33918252000000848</v>
       </c>
       <c r="D402" s="5">
-        <v>1.5617681897880376</v>
+        <v>2.2006044833748684</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>187.50815850000001</v>
+        <v>187.64891342999999</v>
       </c>
       <c r="C403" s="5">
-        <v>0.51558360000001358</v>
+        <v>0.49373153999999886</v>
       </c>
       <c r="D403" s="5">
-        <v>3.3593289611621335</v>
+        <v>3.212042701241824</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>187.54076542000001</v>
+        <v>187.66366504000001</v>
       </c>
       <c r="C404" s="5">
-        <v>3.2606920000006312E-2</v>
+        <v>1.47516100000189E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>0.20887490667822473</v>
+        <v>9.4376180898292361E-2</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>186.97641551999999</v>
+        <v>187.04994288</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.56434990000002472</v>
+        <v>-0.6137221600000089</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.551884359079549</v>
+        <v>-3.8545727484383674</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>186.85963688999999</v>
+        <v>186.81223381000001</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.11677862999999888</v>
+        <v>-0.23770906999999397</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.74690693480281567</v>
+        <v>-1.5143844394707173</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>186.73774642000001</v>
+        <v>186.65751187999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.12189046999998254</v>
+        <v>-0.15472193000002221</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.77997012664189347</v>
+        <v>-0.98935113655810314</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>185.74111825</v>
+        <v>185.29796365999999</v>
       </c>
       <c r="C408" s="5">
-        <v>-0.99662817000000814</v>
+        <v>-1.3595482199999935</v>
       </c>
       <c r="D408" s="5">
-        <v>-6.2197664175042577</v>
+        <v>-8.3986043985606607</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>185.51630753000001</v>
+        <v>185.33443052999999</v>
       </c>
       <c r="C409" s="5">
-        <v>-0.22481071999999358</v>
+        <v>3.6466869999998153E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-1.4427836052548826</v>
+        <v>0.23641728494394609</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>184.94016406</v>
+        <v>184.59213930000001</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.57614347000000521</v>
+        <v>-0.74229122999997799</v>
       </c>
       <c r="D410" s="5">
-        <v>-3.6637441813538896</v>
+        <v>-4.7017027193617107</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>184.13519582000001</v>
+        <v>184.40442135999999</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.80496823999999378</v>
+        <v>-0.18771794000002728</v>
       </c>
       <c r="D411" s="5">
-        <v>-5.0998643159141155</v>
+        <v>-1.2135179314985312</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>183.11587506000001</v>
+        <v>183.31979097999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.0193207599999994</v>
+        <v>-1.084630379999993</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.4442974875928432</v>
+        <v>-6.8342499638436083</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>182.07829226000001</v>
+        <v>182.11913928999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.0375827999999956</v>
+        <v>-1.2006516900000008</v>
       </c>
       <c r="D413" s="5">
-        <v>-6.5915647921338083</v>
+        <v>-7.5823696262832367</v>
       </c>
       <c r="E413" s="5">
-        <v>-2.5022341627407463</v>
+        <v>-2.5141637203661471</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>182.39693244</v>
+        <v>182.58363047</v>
       </c>
       <c r="C414" s="5">
-        <v>0.3186401799999885</v>
+        <v>0.46449118000001022</v>
       </c>
       <c r="D414" s="5">
-        <v>2.1203521598572417</v>
+        <v>3.1038754705859262</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>181.69732261999999</v>
+        <v>181.92124043999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.69960982000000627</v>
+        <v>-0.66239003000001162</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.5069040965435185</v>
+        <v>-4.2676226607969658</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>181.03615453</v>
+        <v>181.21518868999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.66116808999998966</v>
+        <v>-0.70605175000000031</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.2802715880599589</v>
+        <v>-4.5591620433378282</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>181.28265779</v>
+        <v>181.37313696000001</v>
       </c>
       <c r="C417" s="5">
-        <v>0.24650325999999723</v>
+        <v>0.15794827000001987</v>
       </c>
       <c r="D417" s="5">
-        <v>1.6462416267060132</v>
+        <v>1.0509559584845896</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>181.08195659</v>
+        <v>181.04866211000001</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.20070119999999747</v>
+        <v>-0.32447485000000142</v>
       </c>
       <c r="D418" s="5">
-        <v>-1.3204810805344636</v>
+        <v>-2.1257910455061757</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>181.05045421</v>
+        <v>180.94839123</v>
       </c>
       <c r="C419" s="5">
-        <v>-3.1502380000006269E-2</v>
+        <v>-0.10027088000001072</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.20856140002384338</v>
+        <v>-0.66257993789786696</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>180.49116527999999</v>
+        <v>179.98786591999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.55928893000000812</v>
+        <v>-0.9605253100000084</v>
       </c>
       <c r="D420" s="5">
-        <v>-3.6446215286855654</v>
+        <v>-6.1872176280016289</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>180.41967707000001</v>
+        <v>180.15745268000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-7.1488209999984065E-2</v>
+        <v>0.1695867600000156</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.47425712472830561</v>
+        <v>1.136532301480031</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>180.91489892000001</v>
+        <v>180.58073791999999</v>
       </c>
       <c r="C422" s="5">
-        <v>0.49522185000000718</v>
+        <v>0.42328523999998424</v>
       </c>
       <c r="D422" s="5">
-        <v>3.3439822639209416</v>
+        <v>2.8561560960613352</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>180.0733362</v>
+        <v>180.33885871000001</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.84156272000001309</v>
+        <v>-0.24187920999997914</v>
       </c>
       <c r="D423" s="5">
-        <v>-5.4414241132068719</v>
+        <v>-1.5955537067367853</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>179.97512850999999</v>
+        <v>180.16412324999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-9.8207690000009507E-2</v>
+        <v>-0.17473546000002216</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.65249178749283709</v>
+        <v>-1.1565379415986232</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>180.33152762</v>
+        <v>180.32740644</v>
       </c>
       <c r="C425" s="5">
-        <v>0.35639911000001234</v>
+        <v>0.16328319000001557</v>
       </c>
       <c r="D425" s="5">
-        <v>2.4023756833327914</v>
+        <v>1.0930005108695795</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.9593481014780747</v>
+        <v>-0.98382457603585216</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>179.69079604000001</v>
+        <v>179.89733059</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.64073157999999353</v>
+        <v>-0.43007585000000859</v>
       </c>
       <c r="D426" s="5">
-        <v>-4.1813491937449658</v>
+        <v>-2.8247220773243376</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>179.69342985</v>
+        <v>180.00545492000001</v>
       </c>
       <c r="C427" s="5">
-        <v>2.6338099999918541E-3</v>
+        <v>0.10812433000000965</v>
       </c>
       <c r="D427" s="5">
-        <v>1.7590365643771477E-2</v>
+        <v>0.72362922750508485</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>179.57735521000001</v>
+        <v>179.81573064</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.11607463999999368</v>
+        <v>-0.18972428000000718</v>
       </c>
       <c r="D428" s="5">
-        <v>-0.77240312828494861</v>
+        <v>-1.2574839700400298</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>179.38963604</v>
+        <v>179.49533944000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.18771917000000826</v>
+        <v>-0.32039119999998888</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.2472195456517454</v>
+        <v>-2.1173009560808476</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>179.08793907</v>
+        <v>179.06686561999999</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.30169696999999474</v>
+        <v>-0.42847382000002199</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.9995930644965298</v>
+        <v>-2.827212447661509</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>178.95954810000001</v>
+        <v>178.83403414</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.12839096999999811</v>
+        <v>-0.23283147999998732</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.8569148421111894</v>
+        <v>-1.5491885296278207</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>179.48870846</v>
+        <v>178.94906700999999</v>
       </c>
       <c r="C432" s="5">
-        <v>0.52916035999999167</v>
+        <v>0.11503286999999318</v>
       </c>
       <c r="D432" s="5">
-        <v>3.6065225478678409</v>
+        <v>0.77462240658268122</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>178.88709879000001</v>
+        <v>178.56792168999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.60160966999998777</v>
+        <v>-0.38114532000000167</v>
       </c>
       <c r="D433" s="5">
-        <v>-3.9488303440089689</v>
+        <v>-2.5261619753789932</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>178.29961130999999</v>
+        <v>177.97245140000001</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.58748748000002138</v>
+        <v>-0.5954702899999802</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.8705386493681493</v>
+        <v>-3.9290552233937848</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>179.54183508</v>
+        <v>180.53341005999999</v>
       </c>
       <c r="C435" s="5">
-        <v>1.2422237700000096</v>
+        <v>2.560958659999983</v>
       </c>
       <c r="D435" s="5">
-        <v>8.6883910922952889</v>
+        <v>18.701890757344341</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>179.7604121</v>
+        <v>180.65381051</v>
       </c>
       <c r="C436" s="5">
-        <v>0.2185770199999979</v>
+        <v>0.12040045000000532</v>
       </c>
       <c r="D436" s="5">
-        <v>1.4707203154743276</v>
+        <v>0.80324012719770188</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>179.55385797</v>
+        <v>180.38658464</v>
       </c>
       <c r="C437" s="5">
-        <v>-0.20655413000000067</v>
+        <v>-0.26722587000000431</v>
       </c>
       <c r="D437" s="5">
-        <v>-1.3701820296805778</v>
+        <v>-1.7606879467641723</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.43124441979925932</v>
+        <v>3.2817085970604509E-2</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>178.6418353</v>
+        <v>179.72655767000001</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.91202266999999893</v>
+        <v>-0.66002696999998989</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.9278282118030763</v>
+        <v>-4.3034580572177124</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>178.40983335999999</v>
+        <v>179.25467879000001</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.23200194000000351</v>
+        <v>-0.47187887999999134</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.5473549448864921</v>
+        <v>-3.1055444936794907</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>178.47150751000001</v>
+        <v>179.32175513000001</v>
       </c>
       <c r="C440" s="5">
-        <v>6.167415000001597E-2</v>
+        <v>6.7076339999999846E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.41561528861517871</v>
+        <v>0.4499602088283261</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>177.84308199</v>
+        <v>178.63789653000001</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.62842552000000751</v>
+        <v>-0.68385860000000775</v>
       </c>
       <c r="D441" s="5">
-        <v>-4.1445064997002845</v>
+        <v>-4.481524131533698</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>177.50623937</v>
+        <v>178.25855096000001</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.33684261999999876</v>
+        <v>-0.37934556999999813</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.249324774848882</v>
+        <v>-2.5187010672053534</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>178.59940588000001</v>
+        <v>179.25662649</v>
       </c>
       <c r="C443" s="5">
-        <v>1.0931665100000032</v>
+        <v>0.99807552999999416</v>
       </c>
       <c r="D443" s="5">
-        <v>7.6456885754755399</v>
+        <v>6.9296549099874927</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>176.51298761000001</v>
+        <v>178.04173764999999</v>
       </c>
       <c r="C444" s="5">
-        <v>-2.0864182699999958</v>
+        <v>-1.2148888400000146</v>
       </c>
       <c r="D444" s="5">
-        <v>-13.151990158734206</v>
+        <v>-7.8364354665514053</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>177.90308400999999</v>
+      </c>
+      <c r="C445" s="5">
+        <v>-0.13865364000000113</v>
+      </c>
+      <c r="D445" s="5">
+        <v>-0.93053209441236184</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>