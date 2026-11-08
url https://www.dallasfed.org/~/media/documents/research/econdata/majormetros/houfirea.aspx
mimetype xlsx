--- v10 (2026-09-22)
+++ v11 (2026-11-08)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{32C8ABD0-703B-4679-89D6-9B4F5D6B468E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{924372B6-3143-4B78-8C1F-E8359389DF0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EABAD10B-BD38-4C43-8E42-460EA4174A62}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{FFF4D273-84A1-445C-A8FE-11805B488DCB}"/>
   </bookViews>
   <sheets>
     <sheet name="houfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2026:Q1 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1220D48-D8C0-4C02-8EE1-B041D3043854}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{91D432C1-6D43-4CC0-A6BA-C06C6138CD59}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>0.99807552999999416</v>
       </c>
       <c r="D443" s="5">
         <v>6.9296549099874927</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>178.04173764999999</v>
       </c>
       <c r="C444" s="5">
         <v>-1.2148888400000146</v>
       </c>
       <c r="D444" s="5">
         <v>-7.8364354665514053</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>177.90308400999999</v>
+        <v>178.20452752</v>
       </c>
       <c r="C445" s="5">
-        <v>-0.13865364000000113</v>
+        <v>0.16278987000001166</v>
       </c>
       <c r="D445" s="5">
-        <v>-0.93053209441236184</v>
+        <v>1.102737037024526</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>177.98352102000001</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.22100649999998723</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-1.4781121148941034</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>