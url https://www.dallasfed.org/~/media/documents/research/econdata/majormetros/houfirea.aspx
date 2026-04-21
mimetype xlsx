--- v3 (2026-02-15)
+++ v4 (2026-04-21)
@@ -1,99 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{C240DAD3-98C3-47EE-9C1C-02AF2B554802}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BB6932E8-F54B-4F5B-B2F7-2C559F1E8C18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B5B96476-45F7-447D-8E83-9D1D3B5ABC2F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9AFF3585-FDBA-480C-80C2-78E784696BD1}"/>
   </bookViews>
   <sheets>
     <sheet name="houfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q2 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry February 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6258 +916,6330 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{055802DB-4699-415A-8131-D3C4FEB45F4E}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49B29814-C169-4284-A8AE-82F55C417525}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>112.82092623</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+        <v>112.79737174</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>113.49288300000001</v>
+        <v>113.47892844</v>
       </c>
       <c r="C7" s="5">
-        <v>0.67195677000000842</v>
+        <v>0.68155670000000157</v>
       </c>
       <c r="D7" s="5">
-        <v>7.3859861006755789</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.4966547742317591</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>113.65465634</v>
+        <v>113.6614225</v>
       </c>
       <c r="C8" s="5">
-        <v>0.16177333999999632</v>
+        <v>0.18249405999999624</v>
       </c>
       <c r="D8" s="5">
-        <v>1.7239598470681461</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+        <v>1.9469718362036259</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>114.42078056</v>
+        <v>114.44890787999999</v>
       </c>
       <c r="C9" s="5">
-        <v>0.76612421999999469</v>
+        <v>0.78748537999999257</v>
       </c>
       <c r="D9" s="5">
-        <v>8.3957054269009781</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+        <v>8.6382570122957461</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>114.61535627000001</v>
+        <v>114.67481472999999</v>
       </c>
       <c r="C10" s="5">
-        <v>0.19457571000000939</v>
+        <v>0.22590685000000121</v>
       </c>
       <c r="D10" s="5">
-        <v>2.0598277193976333</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+        <v>2.3945241642915338</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>116.10525056</v>
+        <v>116.12747462999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.4898942899999952</v>
+        <v>1.4526599000000004</v>
       </c>
       <c r="D11" s="5">
-        <v>16.76390635132179</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+        <v>16.306293340218648</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>114.73246009</v>
+        <v>114.71261794999999</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.3727904699999982</v>
+        <v>-1.4148566799999998</v>
       </c>
       <c r="D12" s="5">
-        <v>-13.301147499751087</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-13.679387305630042</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>114.57806375</v>
+        <v>114.58412010000001</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.15439634000000524</v>
+        <v>-0.12849784999998803</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.6029504043893805</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-1.3359555308570581</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>115.25620583</v>
+        <v>115.31225963999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.67814208000000065</v>
+        <v>0.7281395399999866</v>
       </c>
       <c r="D14" s="5">
-        <v>7.3381433096098458</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+        <v>7.8977980042827189</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>113.81925717</v>
+        <v>113.75082883</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.4369486599999988</v>
+        <v>-1.5614308099999903</v>
       </c>
       <c r="D15" s="5">
-        <v>-13.976494192980704</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+        <v>-15.091914960168729</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>114.47728854</v>
+        <v>114.45817447</v>
       </c>
       <c r="C16" s="5">
-        <v>0.65803137000000334</v>
+        <v>0.70734563999999978</v>
       </c>
       <c r="D16" s="5">
-        <v>7.1625525004808788</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.722628490839023</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>115.80745079</v>
+        <v>115.86854848</v>
       </c>
       <c r="C17" s="5">
-        <v>1.3301622500000008</v>
+        <v>1.4103740099999982</v>
       </c>
       <c r="D17" s="5">
-        <v>14.869838235971166</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.831056726189342</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>113.78711873</v>
+        <v>113.86955757</v>
       </c>
       <c r="C18" s="5">
-        <v>-2.0203320600000012</v>
+        <v>-1.9989909100000034</v>
       </c>
       <c r="D18" s="5">
-        <v>-19.038380921059627</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-18.846958473191975</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>113.83880044999999</v>
+        <v>113.92461914</v>
       </c>
       <c r="C19" s="5">
-        <v>5.1681719999990605E-2</v>
+        <v>5.5061570000006554E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>0.54639950153267947</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.58180512802108453</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>113.78178805</v>
+        <v>113.78767682</v>
       </c>
       <c r="C20" s="5">
-        <v>-5.7012399999990748E-2</v>
+        <v>-0.13694232000000284</v>
       </c>
       <c r="D20" s="5">
-        <v>-0.59932769538235675</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4329536204997662</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>113.01851059000001</v>
+        <v>113.05354676</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.76327745999999763</v>
+        <v>-0.73413005999999825</v>
       </c>
       <c r="D21" s="5">
-        <v>-7.759445649051866</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.4732018849872457</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>112.96063081</v>
+        <v>113.01742852</v>
       </c>
       <c r="C22" s="5">
-        <v>-5.7879780000007486E-2</v>
+        <v>-3.6118240000007518E-2</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.61282380669842595</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.38270193854982315</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>113.51226183</v>
+        <v>113.53449893</v>
       </c>
       <c r="C23" s="5">
-        <v>0.55163102000000208</v>
+        <v>0.51707041000000231</v>
       </c>
       <c r="D23" s="5">
-        <v>6.0200542028769233</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6304456368617917</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>112.47515917</v>
+        <v>112.45514752</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.0371026600000022</v>
+        <v>-1.079351410000001</v>
       </c>
       <c r="D24" s="5">
-        <v>-10.429279482212028</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-10.830177067325565</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>112.478207</v>
+        <v>112.48097859000001</v>
       </c>
       <c r="C25" s="5">
-        <v>3.0478299999998626E-3</v>
+        <v>2.5831070000009504E-2</v>
       </c>
       <c r="D25" s="5">
-        <v>3.2522213499963648E-2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27598980828107411</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>112.16176182</v>
+        <v>112.20801283999999</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.31644518000000232</v>
+        <v>-0.27296575000001155</v>
       </c>
       <c r="D26" s="5">
-        <v>-3.3243159530331856</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8735708717158581</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>112.01065694</v>
+        <v>111.94268857</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.15110487999999123</v>
+        <v>-0.26532426999999359</v>
       </c>
       <c r="D27" s="5">
-        <v>-1.6047208186278916</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8008773822387978</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>111.72209543</v>
+        <v>111.70129643</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.28856151000000807</v>
+        <v>-0.24139214000000209</v>
       </c>
       <c r="D28" s="5">
-        <v>-3.0480074698970738</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5571978945999385</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>112.07382006</v>
+        <v>112.03862226</v>
       </c>
       <c r="C29" s="5">
-        <v>0.35172463000000675</v>
+        <v>0.3373258299999975</v>
       </c>
       <c r="D29" s="5">
-        <v>3.8439575705351281</v>
+        <v>3.684670527475542</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.2239987190205932</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3054062299408882</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>112.13010326</v>
+        <v>112.11909563</v>
       </c>
       <c r="C30" s="5">
-        <v>5.6283199999995759E-2</v>
+        <v>8.0473370000007094E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>0.60430440838590282</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.86533058509326022</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>112.21871249</v>
+        <v>112.21082128</v>
       </c>
       <c r="C31" s="5">
-        <v>8.8609230000002981E-2</v>
+        <v>9.1725650000000769E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.95241544313149351</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98616035895353615</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>112.3505059</v>
+        <v>112.35455019</v>
       </c>
       <c r="C32" s="5">
-        <v>0.13179341000000022</v>
+        <v>0.14372890999999299</v>
       </c>
       <c r="D32" s="5">
-        <v>1.4184592154704578</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5479340770001349</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>112.64998129999999</v>
+        <v>112.68941592</v>
       </c>
       <c r="C33" s="5">
-        <v>0.29947539999999151</v>
+        <v>0.33486573000000419</v>
       </c>
       <c r="D33" s="5">
-        <v>3.2459678056685259</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6357393999240095</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>112.73349822</v>
+        <v>112.88685061</v>
       </c>
       <c r="C34" s="5">
-        <v>8.3516920000008099E-2</v>
+        <v>0.19743468999999436</v>
       </c>
       <c r="D34" s="5">
-        <v>0.89329775363344854</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1228082627918088</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>112.0068406</v>
+        <v>112.12805231</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.72665761999999745</v>
+        <v>-0.75879829999999515</v>
       </c>
       <c r="D35" s="5">
-        <v>-7.4665486347416881</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.7744917460826679</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>111.80722745</v>
+        <v>111.89082775999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.19961315000000468</v>
+        <v>-0.23722455000000764</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.117743710500597</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5094546505302406</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>112.15313510999999</v>
+        <v>112.1573848</v>
       </c>
       <c r="C37" s="5">
-        <v>0.34590765999999462</v>
+        <v>0.26655704000000924</v>
       </c>
       <c r="D37" s="5">
-        <v>3.7763714817632188</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8965111077718042</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>111.84541704999999</v>
+        <v>111.87434313</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.30771805999999913</v>
+        <v>-0.28304167000000291</v>
       </c>
       <c r="D38" s="5">
-        <v>-3.2432438963042043</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.986652564076353</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>111.92692292</v>
+        <v>111.961896</v>
       </c>
       <c r="C39" s="5">
-        <v>8.1505870000000868E-2</v>
+        <v>8.7552869999996119E-2</v>
       </c>
       <c r="D39" s="5">
-        <v>0.87799765210543335</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.94317291579117946</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>111.96291762</v>
+        <v>112.03504203</v>
       </c>
       <c r="C40" s="5">
-        <v>3.5994700000003377E-2</v>
+        <v>7.3146030000003748E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.38659260541602514</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.78679731490280957</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>111.21980708</v>
+        <v>111.29007493</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.74311054000000354</v>
+        <v>-0.74496709999999666</v>
       </c>
       <c r="D41" s="5">
-        <v>-7.6801344323130465</v>
+        <v>-7.6938492737764879</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.76200934307655288</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.6681154363563091</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>112.24501948</v>
+        <v>112.23631269000001</v>
       </c>
       <c r="C42" s="5">
-        <v>1.0252124000000009</v>
+        <v>0.94623776000000248</v>
       </c>
       <c r="D42" s="5">
-        <v>11.639866052012614</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.693843248916357</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>112.30490313999999</v>
+        <v>112.29889627</v>
       </c>
       <c r="C43" s="5">
-        <v>5.9883659999997008E-2</v>
+        <v>6.2583579999994754E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>0.64209198271441004</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.67118246015311911</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>112.35192866</v>
+        <v>112.45126892</v>
       </c>
       <c r="C44" s="5">
-        <v>4.7025520000005372E-2</v>
+        <v>0.15237265000000377</v>
       </c>
       <c r="D44" s="5">
-        <v>0.50363577013470273</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6404248362804852</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>111.87890297</v>
+        <v>111.93335553999999</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.47302569000000005</v>
+        <v>-0.51791338000001019</v>
       </c>
       <c r="D45" s="5">
-        <v>-4.9368925303568512</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.3889301508112659</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>111.32872614999999</v>
+        <v>111.37531417</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.55017682000000434</v>
+        <v>-0.55804136999999798</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.7441125819329475</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8212273291476819</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>112.32575962</v>
+        <v>112.34496504000001</v>
       </c>
       <c r="C47" s="5">
-        <v>0.9970334700000052</v>
+        <v>0.96965087000000949</v>
       </c>
       <c r="D47" s="5">
-        <v>11.29239629760348</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.96245475721933</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>112.63441856</v>
+        <v>112.72990441</v>
       </c>
       <c r="C48" s="5">
-        <v>0.30865894000000083</v>
+        <v>0.38493936999999789</v>
       </c>
       <c r="D48" s="5">
-        <v>3.347764443557999</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1900637317193512</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>112.19626031999999</v>
+        <v>112.30971048000001</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.43815824000000703</v>
+        <v>-0.42019392999999639</v>
       </c>
       <c r="D49" s="5">
-        <v>-4.5695175397272081</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3823584514029346</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>112.41570521</v>
+        <v>112.5307459</v>
       </c>
       <c r="C50" s="5">
-        <v>0.21944489000000544</v>
+        <v>0.22103541999999265</v>
       </c>
       <c r="D50" s="5">
-        <v>2.3724963875324745</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3874385879784077</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>112.86612345</v>
+        <v>113.10452002</v>
       </c>
       <c r="C51" s="5">
-        <v>0.45041824000000474</v>
+        <v>0.57377411999999595</v>
       </c>
       <c r="D51" s="5">
-        <v>4.9154469014393687</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.2931217521702498</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>112.56863083</v>
+        <v>112.72518583</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.29749261999999987</v>
+        <v>-0.37933418999999446</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.1175083196774311</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.951190518522596</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>112.60495589999999</v>
+        <v>112.77974974999999</v>
       </c>
       <c r="C53" s="5">
-        <v>3.6325069999989523E-2</v>
+        <v>5.4563919999992549E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>0.38791918364338152</v>
+        <v>0.5824013490187685</v>
       </c>
       <c r="E53" s="5">
-        <v>1.2454155931089339</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3385513676192451</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>112.25018029</v>
+        <v>112.43112975</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.35477560999999014</v>
+        <v>-0.34861999999999682</v>
       </c>
       <c r="D54" s="5">
-        <v>-3.7159147926265068</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.6469699472072459</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>111.85595203</v>
+        <v>112.14914757</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.39422826000000555</v>
+        <v>-0.28198217999999997</v>
       </c>
       <c r="D55" s="5">
-        <v>-4.1339980160937317</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9684816297453898</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>112.13871197</v>
+        <v>112.32792628</v>
       </c>
       <c r="C56" s="5">
-        <v>0.28275994000000537</v>
+        <v>0.17877871000000312</v>
       </c>
       <c r="D56" s="5">
-        <v>3.0760053004570187</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9298001590739133</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>113.05993202000001</v>
+        <v>113.32358876000001</v>
       </c>
       <c r="C57" s="5">
-        <v>0.92122005000000229</v>
+        <v>0.99566248000000712</v>
       </c>
       <c r="D57" s="5">
-        <v>10.315840523885234</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.170852799151687</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>112.43477451</v>
+        <v>112.67398114</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.62515751000000819</v>
+        <v>-0.64960762000001182</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.4372024147840605</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.6660077574327232</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>112.52818311999999</v>
+        <v>112.75584818</v>
       </c>
       <c r="C59" s="5">
-        <v>9.3408609999997338E-2</v>
+        <v>8.1867040000005886E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>1.0015044454680044</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87539278101451679</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>112.96785124</v>
+        <v>113.18742215</v>
       </c>
       <c r="C60" s="5">
-        <v>0.43966812000000743</v>
+        <v>0.4315739700000023</v>
       </c>
       <c r="D60" s="5">
-        <v>4.7906986357341808</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6909433301386416</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>112.74396382</v>
+        <v>112.98357466</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.22388741999999695</v>
+        <v>-0.20384749000000113</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.3524891359711031</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1398884553897157</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>112.55393946</v>
+        <v>112.79021968000001</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.19002436000000955</v>
+        <v>-0.19335497999999518</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.0038965232812123</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.0344059208817322</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>112.59544286000001</v>
+        <v>112.61049314</v>
       </c>
       <c r="C63" s="5">
-        <v>4.1503400000010515E-2</v>
+        <v>-0.17972654000000432</v>
       </c>
       <c r="D63" s="5">
-        <v>0.44338928773430819</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8954808269453172</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>112.81354205</v>
+        <v>112.8388939</v>
       </c>
       <c r="C64" s="5">
-        <v>0.21809918999998956</v>
+        <v>0.22840075999999954</v>
       </c>
       <c r="D64" s="5">
-        <v>2.3493433642916672</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4612194242715324</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>113.00314625999999</v>
+        <v>113.16983471</v>
       </c>
       <c r="C65" s="5">
-        <v>0.18960420999999883</v>
+        <v>0.33094081000000131</v>
       </c>
       <c r="D65" s="5">
-        <v>2.0355718461298578</v>
+        <v>3.5767631374888476</v>
       </c>
       <c r="E65" s="5">
-        <v>0.35361708267407366</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.34588209396164693</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>111.98076361</v>
+        <v>111.94252590000001</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.0223826499999973</v>
+        <v>-1.2273088099999967</v>
       </c>
       <c r="D66" s="5">
-        <v>-10.332580507580724</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.264966225332142</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>111.17400837</v>
+        <v>111.15139633</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.80675524000000109</v>
+        <v>-0.79112957000000961</v>
       </c>
       <c r="D67" s="5">
-        <v>-8.3108225495664545</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.1587369558442155</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>111.29552729</v>
+        <v>111.28066750000001</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12151891999999975</v>
+        <v>0.12927117000000976</v>
       </c>
       <c r="D68" s="5">
-        <v>1.3195760648476496</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4045845734773632</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>111.70966539</v>
+        <v>111.78995485999999</v>
       </c>
       <c r="C69" s="5">
-        <v>0.4141381000000024</v>
+        <v>0.50928735999998764</v>
       </c>
       <c r="D69" s="5">
-        <v>4.5578091423694067</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.6322924355576731</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>111.93219526999999</v>
+        <v>111.96792062</v>
       </c>
       <c r="C70" s="5">
-        <v>0.22252987999999618</v>
+        <v>0.17796576000000641</v>
       </c>
       <c r="D70" s="5">
-        <v>2.4168103076437575</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9271745115785333</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>112.18097854</v>
+        <v>112.22390919</v>
       </c>
       <c r="C71" s="5">
-        <v>0.24878327000000411</v>
+        <v>0.25598856999999953</v>
       </c>
       <c r="D71" s="5">
-        <v>2.6999968984349643</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7782830642919754</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>111.61111764</v>
+        <v>111.65725489</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.56986089999999479</v>
+        <v>-0.56665429999999617</v>
       </c>
       <c r="D72" s="5">
-        <v>-5.9283423645984934</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.8937117849694021</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>111.68738329999999</v>
+        <v>111.75735321000001</v>
       </c>
       <c r="C73" s="5">
-        <v>7.6265659999990021E-2</v>
+        <v>0.10009832000000074</v>
       </c>
       <c r="D73" s="5">
-        <v>0.82306788032699973</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.0810942379894328</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>111.89193087</v>
+        <v>111.95829619</v>
       </c>
       <c r="C74" s="5">
-        <v>0.20454757000000257</v>
+        <v>0.20094297999999355</v>
       </c>
       <c r="D74" s="5">
-        <v>2.2199884017878313</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1791005932647378</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>111.21838105</v>
+        <v>111.10804699000001</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.67354981999999097</v>
+        <v>-0.85024919999999327</v>
       </c>
       <c r="D75" s="5">
-        <v>-6.9891512058831706</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.742031195856736</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>111.47218166</v>
+        <v>111.36694398</v>
       </c>
       <c r="C76" s="5">
-        <v>0.25380060999999898</v>
+        <v>0.25889698999999666</v>
       </c>
       <c r="D76" s="5">
-        <v>2.7730353698895982</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.832279360233847</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>111.9245023</v>
+        <v>111.87543375</v>
       </c>
       <c r="C77" s="5">
-        <v>0.45232063999999639</v>
+        <v>0.50848976999999707</v>
       </c>
       <c r="D77" s="5">
-        <v>4.9793914995662103</v>
+        <v>5.6187825767724631</v>
       </c>
       <c r="E77" s="5">
-        <v>-0.95452560012641019</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1437685345365489</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>112.35745187000001</v>
+        <v>112.29061928</v>
       </c>
       <c r="C78" s="5">
-        <v>0.43294957000000522</v>
+        <v>0.41518553000000225</v>
       </c>
       <c r="D78" s="5">
-        <v>4.7419160279029926</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5454022873555822</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>112.52759639</v>
+        <v>112.48985404</v>
       </c>
       <c r="C79" s="5">
-        <v>0.1701445199999938</v>
+        <v>0.19923475999999596</v>
       </c>
       <c r="D79" s="5">
-        <v>1.8323888522032261</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1500340180116817</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>112.98884631999999</v>
+        <v>112.97574471999999</v>
       </c>
       <c r="C80" s="5">
-        <v>0.46124992999999392</v>
+        <v>0.48589067999999713</v>
       </c>
       <c r="D80" s="5">
-        <v>5.0312134352624049</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.3082303347999682</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>111.69474765</v>
+        <v>111.78034952</v>
       </c>
       <c r="C81" s="5">
-        <v>-1.2940986699999968</v>
+        <v>-1.195395199999993</v>
       </c>
       <c r="D81" s="5">
-        <v>-12.910434471905708</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-11.983720808132325</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>111.89916396</v>
+        <v>111.9366461</v>
       </c>
       <c r="C82" s="5">
-        <v>0.20441630999999916</v>
+        <v>0.1562965800000029</v>
       </c>
       <c r="D82" s="5">
-        <v>2.2184016937734974</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6908608097667477</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>112.11841286000001</v>
+        <v>112.18089428</v>
       </c>
       <c r="C83" s="5">
-        <v>0.21924890000001085</v>
+        <v>0.24424817999999959</v>
       </c>
       <c r="D83" s="5">
-        <v>2.3767159979174446</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6500796505250834</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>112.40117082</v>
+        <v>112.47417106</v>
       </c>
       <c r="C84" s="5">
-        <v>0.28275795999999787</v>
+        <v>0.29327677999999935</v>
       </c>
       <c r="D84" s="5">
-        <v>3.0686826434693559</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1826885033939378</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>112.84452009</v>
+        <v>112.93951638</v>
       </c>
       <c r="C85" s="5">
-        <v>0.4433492699999988</v>
+        <v>0.46534531999999729</v>
       </c>
       <c r="D85" s="5">
-        <v>4.8372610122825233</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0793727116610343</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>113.03096639</v>
+        <v>113.12648248000001</v>
       </c>
       <c r="C86" s="5">
-        <v>0.18644630000000006</v>
+        <v>0.18696610000000646</v>
       </c>
       <c r="D86" s="5">
-        <v>2.0008056793733298</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0047316648810876</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>113.52454717000001</v>
+        <v>113.39126938</v>
       </c>
       <c r="C87" s="5">
-        <v>0.49358078000000205</v>
+        <v>0.26478689999999006</v>
       </c>
       <c r="D87" s="5">
-        <v>5.3678334139859896</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8451943387345136</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>114.20392466</v>
+        <v>114.07272761999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.67937748999999314</v>
+        <v>0.68145823999999777</v>
       </c>
       <c r="D88" s="5">
-        <v>7.4224386475361781</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4549704106726455</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>113.83264794</v>
+        <v>113.76386623</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.37127671999999734</v>
+        <v>-0.30886138999998991</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.8321925851622418</v>
+        <v>-3.2011491201229259</v>
       </c>
       <c r="E89" s="5">
-        <v>1.7048506812971542</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6879777952145902</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>114.95280922000001</v>
+        <v>114.86649867</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1201612800000049</v>
+        <v>1.1026324399999936</v>
       </c>
       <c r="D90" s="5">
-        <v>12.469045067203211</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.271230517383591</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>115.15666097</v>
+        <v>115.10428279</v>
       </c>
       <c r="C91" s="5">
-        <v>0.20385174999999833</v>
+        <v>0.2377841200000006</v>
       </c>
       <c r="D91" s="5">
-        <v>2.1489006409449507</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5125882578958647</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>115.61893798</v>
+        <v>115.61463861999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.46227700999999399</v>
+        <v>0.51035582999999463</v>
       </c>
       <c r="D92" s="5">
-        <v>4.9249919676166209</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4523141958578325</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>116.24689367000001</v>
+        <v>116.33937924999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.62795569000000739</v>
+        <v>0.72474062999999944</v>
       </c>
       <c r="D93" s="5">
-        <v>6.715761763568584</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.7871512967953027</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>116.95649181</v>
+        <v>117.00136779</v>
       </c>
       <c r="C94" s="5">
-        <v>0.7095981399999971</v>
+        <v>0.66198854000001006</v>
       </c>
       <c r="D94" s="5">
-        <v>7.5760801189085125</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0459792869464799</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>117.30053273999999</v>
+        <v>117.3714372</v>
       </c>
       <c r="C95" s="5">
-        <v>0.34404092999999136</v>
+        <v>0.37006940999999927</v>
       </c>
       <c r="D95" s="5">
-        <v>3.5876117350475578</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.86226848862401</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>117.58295246</v>
+        <v>117.66767195</v>
       </c>
       <c r="C96" s="5">
-        <v>0.28241972000000715</v>
+        <v>0.29623474999999644</v>
       </c>
       <c r="D96" s="5">
-        <v>2.9277589279253169</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0710884875339683</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>118.11833923</v>
+        <v>118.31942806000001</v>
       </c>
       <c r="C97" s="5">
-        <v>0.53538677000000234</v>
+        <v>0.65175611000000799</v>
       </c>
       <c r="D97" s="5">
-        <v>5.6028534745122816</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8530215759515345</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>118.50843526</v>
+        <v>118.70336288999999</v>
       </c>
       <c r="C98" s="5">
-        <v>0.39009602999999515</v>
+        <v>0.38393482999998696</v>
       </c>
       <c r="D98" s="5">
-        <v>4.0358888797507486</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9641323062105993</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>120.62659772000001</v>
+        <v>120.49516038</v>
       </c>
       <c r="C99" s="5">
-        <v>2.1181624600000077</v>
+        <v>1.7917974900000075</v>
       </c>
       <c r="D99" s="5">
-        <v>23.687490303266713</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.695817569915739</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>120.63101032</v>
+        <v>120.59406077</v>
       </c>
       <c r="C100" s="5">
-        <v>4.4125999999948817E-3</v>
+        <v>9.8900389999997174E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>4.3905619277073704E-2</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98939821491930147</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>122.24474821</v>
+        <v>122.27191299</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6137378899999959</v>
+        <v>1.6778522200000054</v>
       </c>
       <c r="D101" s="5">
-        <v>17.288367645781811</v>
+        <v>18.034632011845009</v>
       </c>
       <c r="E101" s="5">
-        <v>7.3898836776896681</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4786898880519814</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>121.27251674999999</v>
+        <v>121.3798657</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.97223146000000327</v>
+        <v>-0.89204729000000782</v>
       </c>
       <c r="D102" s="5">
-        <v>-9.1371903497261204</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.4118370664323265</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>121.97900446</v>
+        <v>122.12599727</v>
       </c>
       <c r="C103" s="5">
-        <v>0.70648771000000465</v>
+        <v>0.74613157000000285</v>
       </c>
       <c r="D103" s="5">
-        <v>7.2191421160725522</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6310671376570438</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>122.81686435</v>
+        <v>122.91911614</v>
       </c>
       <c r="C104" s="5">
-        <v>0.83785989000000427</v>
+        <v>0.7931188700000007</v>
       </c>
       <c r="D104" s="5">
-        <v>8.5613031572190366</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.0775938550557989</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>123.70571554</v>
+        <v>123.79056701</v>
       </c>
       <c r="C105" s="5">
-        <v>0.8888511899999969</v>
+        <v>0.87145087000000387</v>
       </c>
       <c r="D105" s="5">
-        <v>9.0388157541952054</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.8472549742875337</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>124.38313196999999</v>
+        <v>124.43100059</v>
       </c>
       <c r="C106" s="5">
-        <v>0.67741642999999385</v>
+        <v>0.64043357999999273</v>
       </c>
       <c r="D106" s="5">
-        <v>6.7728093475687645</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3879633709298167</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>124.93964047</v>
+        <v>125.00738951</v>
       </c>
       <c r="C107" s="5">
-        <v>0.55650850000000673</v>
+        <v>0.57638891999999942</v>
       </c>
       <c r="D107" s="5">
-        <v>5.5030863606104541</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7024640019248674</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>126.07263087</v>
+        <v>126.25494313</v>
       </c>
       <c r="C108" s="5">
-        <v>1.1329903999999971</v>
+        <v>1.247553620000005</v>
       </c>
       <c r="D108" s="5">
-        <v>11.441453127668332</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+        <v>12.655514376904398</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>126.72840748</v>
+        <v>126.82024143</v>
       </c>
       <c r="C109" s="5">
-        <v>0.65577661000000376</v>
+        <v>0.56529829999999492</v>
       </c>
       <c r="D109" s="5">
-        <v>6.4235985308686683</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.507229766799937</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>127.48441321</v>
+        <v>127.57725508999999</v>
       </c>
       <c r="C110" s="5">
-        <v>0.75600572999999827</v>
+        <v>0.75701365999999837</v>
       </c>
       <c r="D110" s="5">
-        <v>7.3982842081156575</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.4029321164331918</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>129.22632924000001</v>
+        <v>129.09976151999999</v>
       </c>
       <c r="C111" s="5">
-        <v>1.7419160300000129</v>
+        <v>1.5225064299999929</v>
       </c>
       <c r="D111" s="5">
-        <v>17.686602442653033</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.299184302305235</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>128.69032734000001</v>
+        <v>128.56332988</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.53600190000000225</v>
+        <v>-0.53643163999998933</v>
       </c>
       <c r="D112" s="5">
-        <v>-4.8653401243186174</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8738173842016845</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>129.66588128000001</v>
+        <v>129.59594813999999</v>
       </c>
       <c r="C113" s="5">
-        <v>0.97555393999999751</v>
+        <v>1.0326182599999925</v>
       </c>
       <c r="D113" s="5">
-        <v>9.4857824252462031</v>
+        <v>10.075769836780424</v>
       </c>
       <c r="E113" s="5">
-        <v>6.0707172935163589</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.989957113535116</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>129.79361782000001</v>
+        <v>129.81364152</v>
       </c>
       <c r="C114" s="5">
-        <v>0.12773654000000079</v>
+        <v>0.21769338000001426</v>
       </c>
       <c r="D114" s="5">
-        <v>1.1885709387155607</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.034470217494988</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>130.42970394</v>
+        <v>130.48734454000001</v>
       </c>
       <c r="C115" s="5">
-        <v>0.63608611999998743</v>
+        <v>0.67370302000000493</v>
       </c>
       <c r="D115" s="5">
-        <v>6.042033221922094</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.4085986268947126</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>131.51940901</v>
+        <v>131.53220288</v>
       </c>
       <c r="C116" s="5">
-        <v>1.0897050700000079</v>
+        <v>1.0448583399999904</v>
       </c>
       <c r="D116" s="5">
-        <v>10.499441326857117</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.043502758125801</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>130.32502388</v>
+        <v>130.50473522999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.1943851300000006</v>
+        <v>-1.0274676500000055</v>
       </c>
       <c r="D117" s="5">
-        <v>-10.369550580493126</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.981407650147343</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>130.58885948</v>
+        <v>130.72782831999999</v>
       </c>
       <c r="C118" s="5">
-        <v>0.26383559999999306</v>
+        <v>0.22309308999999189</v>
       </c>
       <c r="D118" s="5">
-        <v>2.4565643711758733</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0707535571093727</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>130.15479798000001</v>
+        <v>130.20418146</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.43406149999998433</v>
+        <v>-0.52364685999998528</v>
       </c>
       <c r="D119" s="5">
-        <v>-3.9165381592390025</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.7022558575628981</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>130.75250987000001</v>
+        <v>130.91538843000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.59771188999999936</v>
+        <v>0.71120697000000632</v>
       </c>
       <c r="D120" s="5">
-        <v>5.6521211835078411</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.7552405801841076</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>131.05143586</v>
+        <v>131.31588836</v>
       </c>
       <c r="C121" s="5">
-        <v>0.29892598999998654</v>
+        <v>0.40049992999999517</v>
       </c>
       <c r="D121" s="5">
-        <v>2.7781967846200351</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7334755475072479</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>131.07870753</v>
+        <v>131.33952961</v>
       </c>
       <c r="C122" s="5">
-        <v>2.7271670000004633E-2</v>
+        <v>2.3641249999997171E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>0.25000478738281817</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.21625416574220235</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>131.74388474</v>
+        <v>131.74968447000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.66517720999999597</v>
+        <v>0.41015486000000578</v>
       </c>
       <c r="D123" s="5">
-        <v>6.26243869761689</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8124706419209842</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>131.91518489000001</v>
+        <v>131.92359379000001</v>
       </c>
       <c r="C124" s="5">
-        <v>0.17130015000000753</v>
+        <v>0.17390932000000703</v>
       </c>
       <c r="D124" s="5">
-        <v>1.5715083081653924</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5955481548054928</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>132.08337419</v>
+        <v>132.03340319</v>
       </c>
       <c r="C125" s="5">
-        <v>0.16818929999999455</v>
+        <v>0.10980939999998895</v>
       </c>
       <c r="D125" s="5">
-        <v>1.54075123169366</v>
+        <v>1.0034309065495517</v>
       </c>
       <c r="E125" s="5">
-        <v>1.8644017116419942</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8808111557368168</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>132.33520589</v>
+        <v>132.27740231000001</v>
       </c>
       <c r="C126" s="5">
-        <v>0.25183169999999677</v>
+        <v>0.24399912000001223</v>
       </c>
       <c r="D126" s="5">
-        <v>2.3120792235703291</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2402920106477708</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>132.31099230999999</v>
+        <v>132.28844248999999</v>
       </c>
       <c r="C127" s="5">
-        <v>-2.4213580000008506E-2</v>
+        <v>1.1040179999980637E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>-0.21934505646771241</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.10020078228798468</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>132.47014103999999</v>
+        <v>132.49486540999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.1591487299999983</v>
+        <v>0.20642291999999429</v>
       </c>
       <c r="D128" s="5">
-        <v>1.452993370674438</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8886341943424201</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>132.72876489999999</v>
+        <v>132.89559711999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.25862386000000015</v>
+        <v>0.40073171000000229</v>
       </c>
       <c r="D129" s="5">
-        <v>2.3681024094023506</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.6903962612236496</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>132.66125824</v>
+        <v>132.7667198</v>
       </c>
       <c r="C130" s="5">
-        <v>-6.750665999999228E-2</v>
+        <v>-0.12887731999998664</v>
       </c>
       <c r="D130" s="5">
-        <v>-0.6086229267929566</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1575294922450796</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>133.19458376</v>
+        <v>133.31521620000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.53332552000000533</v>
+        <v>0.54849640000000477</v>
       </c>
       <c r="D131" s="5">
-        <v>4.9323586033271472</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0717461870130709</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>134.09406666999999</v>
+        <v>134.23739495999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.89948290999998903</v>
+        <v>0.92217875999998</v>
       </c>
       <c r="D132" s="5">
-        <v>8.4116519055085437</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.6239348497272328</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>134.04672259</v>
+        <v>134.18136042</v>
       </c>
       <c r="C133" s="5">
-        <v>-4.7344079999987798E-2</v>
+        <v>-5.6034539999984645E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.42285765675895703</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.49976599903465146</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>134.6778702</v>
+        <v>134.80977820000001</v>
       </c>
       <c r="C134" s="5">
-        <v>0.6311476099999993</v>
+        <v>0.62841778000000659</v>
       </c>
       <c r="D134" s="5">
-        <v>5.798735543117628</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7670621203045336</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>134.74852917999999</v>
+        <v>134.7931245</v>
       </c>
       <c r="C135" s="5">
-        <v>7.0658979999990379E-2</v>
+        <v>-1.6653700000006211E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>0.63140199075009118</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.14814108887114541</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>135.33767924</v>
+        <v>135.38553023</v>
       </c>
       <c r="C136" s="5">
-        <v>0.58915006000000858</v>
+        <v>0.59240572999999586</v>
       </c>
       <c r="D136" s="5">
-        <v>5.3746871813953989</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4032781183772638</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>135.62336013000001</v>
+        <v>135.69521347</v>
       </c>
       <c r="C137" s="5">
-        <v>0.28568089000000896</v>
+        <v>0.30968323999999825</v>
       </c>
       <c r="D137" s="5">
-        <v>2.5626658398464786</v>
+        <v>2.7796987862040101</v>
       </c>
       <c r="E137" s="5">
-        <v>2.680114709144088</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7733968764938499</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>135.64899088000001</v>
+        <v>135.71866172</v>
       </c>
       <c r="C138" s="5">
-        <v>2.5630750000004809E-2</v>
+        <v>2.3448250000001281E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>0.22701759740988425</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.20755822613913733</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>135.9198925</v>
+        <v>136.01926710999999</v>
       </c>
       <c r="C139" s="5">
-        <v>0.27090161999998941</v>
+        <v>0.30060538999998698</v>
       </c>
       <c r="D139" s="5">
-        <v>2.4229925766911853</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6905176669840714</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>136.16503198000001</v>
+        <v>136.30144881000001</v>
       </c>
       <c r="C140" s="5">
-        <v>0.24513948000000596</v>
+        <v>0.28218170000002374</v>
       </c>
       <c r="D140" s="5">
-        <v>2.1858684483343493</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5180885847332579</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>135.91885676000001</v>
+        <v>135.96698898</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.24617521999999781</v>
+        <v>-0.33445983000001434</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.1480585985025225</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.9051723454093903</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>135.94400519000001</v>
+        <v>136.00857987000001</v>
       </c>
       <c r="C142" s="5">
-        <v>2.5148430000001554E-2</v>
+        <v>4.159089000000904E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.22225647054698872</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.36768572070360328</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>135.73874714999999</v>
+        <v>135.83523914</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.20525804000001813</v>
+        <v>-0.17334073000000672</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.7968756994052426</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5187055191371091</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>135.32233951000001</v>
+        <v>135.43992725000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.41640763999998853</v>
+        <v>-0.3953118899999879</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.6197757097043759</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4369172996231545</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>135.02808364000001</v>
+        <v>135.14118152</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.29425587000000064</v>
+        <v>-0.29874573000000737</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.5783951892587309</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6150160396238631</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>134.78360398999999</v>
+        <v>134.89276826</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.24447965000001659</v>
+        <v>-0.24841326000000663</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.1511943058084126</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.1836464543768197</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>133.81930442999999</v>
+        <v>134.00239590000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.96429956000000061</v>
+        <v>-0.89037235999998643</v>
       </c>
       <c r="D147" s="5">
-        <v>-8.2554151081400295</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.6393983896666402</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>133.53572224000001</v>
+        <v>133.71871691999999</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.28358218999997575</v>
+        <v>-0.28367898000001901</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.5135404495422731</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5109927910858199</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>133.43964926999999</v>
+        <v>133.63396207</v>
       </c>
       <c r="C149" s="5">
-        <v>-9.6072970000022906E-2</v>
+        <v>-8.475484999999594E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.85993815762059889</v>
+        <v>-0.75794935523763041</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.610128858263693</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5190302939135814</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>134.17440468999999</v>
+        <v>134.26898432999999</v>
       </c>
       <c r="C150" s="5">
-        <v>0.73475541999999905</v>
+        <v>0.63502225999999951</v>
       </c>
       <c r="D150" s="5">
-        <v>6.8113546686967119</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8537642579423954</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>134.06254622</v>
+        <v>134.17535321</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.11185846999998716</v>
+        <v>-9.3631119999997736E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.9958411533072975</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.83360586028995431</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>133.89039102999999</v>
+        <v>134.03398150999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.17215519000001223</v>
+        <v>-0.14137170000000765</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.5301319371198607</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2570593931072183</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>133.61823136000001</v>
+        <v>133.64107898</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.27215966999997931</v>
+        <v>-0.39290252999998643</v>
       </c>
       <c r="D153" s="5">
-        <v>-2.4121594859344619</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4614754410319137</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>133.95073302</v>
+        <v>133.97470960000001</v>
       </c>
       <c r="C154" s="5">
-        <v>0.33250165999999126</v>
+        <v>0.33363062000000809</v>
       </c>
       <c r="D154" s="5">
-        <v>3.0273448490695465</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.037238824316435</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>133.78753981</v>
+        <v>133.87313433</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.16319321000000286</v>
+        <v>-0.1015752700000121</v>
       </c>
       <c r="D155" s="5">
-        <v>-1.452212712485268</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.90601676723303104</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>133.36129202999999</v>
+        <v>133.36027182999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.42624778000001129</v>
+        <v>-0.51286250000001132</v>
       </c>
       <c r="D156" s="5">
-        <v>-3.7569183406184647</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.5015140001460558</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>133.26448557000001</v>
+        <v>133.27323773000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-9.6806459999982053E-2</v>
+        <v>-8.7034099999982573E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.8676061778204347</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.78034372142686825</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>132.88015010999999</v>
+        <v>132.89739671999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.38433546000001684</v>
+        <v>-0.37584101000001624</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.4064350709144042</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.3320958833726877</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>133.36302749000001</v>
+        <v>133.36138529999999</v>
       </c>
       <c r="C159" s="5">
-        <v>0.48287738000001923</v>
+        <v>0.46398858000000587</v>
       </c>
       <c r="D159" s="5">
-        <v>4.4489383940550908</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.2709887692859105</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>133.62155851</v>
+        <v>133.61918947999999</v>
       </c>
       <c r="C160" s="5">
-        <v>0.2585310199999924</v>
+        <v>0.25780417999999372</v>
       </c>
       <c r="D160" s="5">
-        <v>2.3512247451771273</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3445731983236628</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>133.45180726000001</v>
+        <v>133.45244886</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16975124999999025</v>
+        <v>-0.16674061999998457</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.5138591577182114</v>
+        <v>-1.4872202468747098</v>
       </c>
       <c r="E161" s="5">
-        <v>9.1112274848814678E-3</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.13582865252840248</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>133.19267425999999</v>
+        <v>133.20256542999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.25913300000001982</v>
+        <v>-0.24988343000001123</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.3054017637619162</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.2239472206680211</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>133.31579715999999</v>
+        <v>133.43857002999999</v>
       </c>
       <c r="C163" s="5">
-        <v>0.12312289999999848</v>
+        <v>0.23600460000000112</v>
       </c>
       <c r="D163" s="5">
-        <v>1.1149335014712047</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.146968035498853</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>133.71348025</v>
+        <v>133.75980394000001</v>
       </c>
       <c r="C164" s="5">
-        <v>0.39768309000001523</v>
+        <v>0.32123391000001789</v>
       </c>
       <c r="D164" s="5">
-        <v>3.6389358304770969</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9273830531329148</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>134.55411375</v>
+        <v>134.65278617000001</v>
       </c>
       <c r="C165" s="5">
-        <v>0.84063349999999559</v>
+        <v>0.89298223000000121</v>
       </c>
       <c r="D165" s="5">
-        <v>7.810596615978449</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.3120177321448487</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>135.18377791</v>
+        <v>135.19005010999999</v>
       </c>
       <c r="C166" s="5">
-        <v>0.62966416000000436</v>
+        <v>0.53726393999997413</v>
       </c>
       <c r="D166" s="5">
-        <v>5.762373940203469</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8944764508473959</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>134.97112888999999</v>
+        <v>135.16203148</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.21264902000001484</v>
+        <v>-2.8018629999991163E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-1.8713978283811938</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.24842106709361822</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>134.87733313999999</v>
+        <v>134.96049954</v>
       </c>
       <c r="C168" s="5">
-        <v>-9.3795749999998179E-2</v>
+        <v>-0.2015319399999953</v>
       </c>
       <c r="D168" s="5">
-        <v>-0.83073837283583751</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.7746470774329559</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>135.70601257999999</v>
+        <v>135.71719096000001</v>
       </c>
       <c r="C169" s="5">
-        <v>0.82867944000000193</v>
+        <v>0.75669142000000988</v>
       </c>
       <c r="D169" s="5">
-        <v>7.6270496945321842</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.9395176575259399</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>135.56054746000001</v>
+        <v>135.58612651000001</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.14546511999998302</v>
+        <v>-0.13106444999999667</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.278739954460606</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1527254000057496</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>136.59149185999999</v>
+        <v>136.59408306</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0309443999999814</v>
+        <v>1.0079565499999887</v>
       </c>
       <c r="D171" s="5">
-        <v>9.5176238501155872</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.2948252757267582</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>136.70287067999999</v>
+        <v>136.70612994000001</v>
       </c>
       <c r="C172" s="5">
-        <v>0.11137881999999877</v>
+        <v>0.11204688000000829</v>
       </c>
       <c r="D172" s="5">
-        <v>0.98289890905227661</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.98880220521027073</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>136.80656959999999</v>
+        <v>136.80709554000001</v>
       </c>
       <c r="C173" s="5">
-        <v>0.10369891999999936</v>
+        <v>0.10096559999999499</v>
       </c>
       <c r="D173" s="5">
-        <v>0.91409342457051679</v>
+        <v>0.88988028347665171</v>
       </c>
       <c r="E173" s="5">
-        <v>2.5138380729936571</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5137393196277946</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>137.23883466000001</v>
+        <v>137.25578148</v>
       </c>
       <c r="C174" s="5">
-        <v>0.43226506000002018</v>
+        <v>0.44868593999999007</v>
       </c>
       <c r="D174" s="5">
-        <v>3.85820726951005</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.0074116739857724</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>137.36543739000001</v>
+        <v>137.39001336000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.12660273000000188</v>
+        <v>0.13423188000001574</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1126331094173603</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1798956462379495</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>137.30588645</v>
+        <v>137.34693286000001</v>
       </c>
       <c r="C176" s="5">
-        <v>-5.9550940000008268E-2</v>
+        <v>-4.3080500000002075E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.51898778540455659</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.37562800910984073</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>137.81417857</v>
+        <v>138.01156261</v>
       </c>
       <c r="C177" s="5">
-        <v>0.50829211999999302</v>
+        <v>0.66462974999998892</v>
       </c>
       <c r="D177" s="5">
-        <v>4.5338473301862248</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9639384156153108</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>137.96420284000001</v>
+        <v>138.05996149000001</v>
       </c>
       <c r="C178" s="5">
-        <v>0.15002427000001717</v>
+        <v>4.8398880000007694E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>1.3141676232175659</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.42163719370953423</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>137.86528336999999</v>
+        <v>137.96286555</v>
       </c>
       <c r="C179" s="5">
-        <v>-9.8919470000026877E-2</v>
+        <v>-9.7095940000002656E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.85700765770319043</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.84068901081861824</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>138.28881576000001</v>
+        <v>138.57425093000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.42353239000001963</v>
+        <v>0.61138538000000153</v>
       </c>
       <c r="D180" s="5">
-        <v>3.7494198317816751</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.4493727399387515</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>138.13363784000001</v>
+        <v>138.34299841000001</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.15517791999999986</v>
+        <v>-0.23125251999999819</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.3382755141197133</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9842799489122043</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>138.35934476</v>
+        <v>138.58368743</v>
       </c>
       <c r="C182" s="5">
-        <v>0.22570691999999326</v>
+        <v>0.24068901999999071</v>
       </c>
       <c r="D182" s="5">
-        <v>1.9784875799067736</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1078527407024872</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>138.62716798</v>
+        <v>138.83265939</v>
       </c>
       <c r="C183" s="5">
-        <v>0.26782321999999681</v>
+        <v>0.24897196000000577</v>
       </c>
       <c r="D183" s="5">
-        <v>2.3477392110177187</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.1772852133609355</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>138.26248527000001</v>
+        <v>138.46480287</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.36468270999998254</v>
+        <v>-0.36785652000000368</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.1115305330948306</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1336385075669382</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>138.87616033</v>
+        <v>139.07190025</v>
       </c>
       <c r="C185" s="5">
-        <v>0.61367505999999139</v>
+        <v>0.60709737999999902</v>
       </c>
       <c r="D185" s="5">
-        <v>5.4581377215088489</v>
+        <v>5.3901360013122401</v>
       </c>
       <c r="E185" s="5">
-        <v>1.5127860716420027</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6554731324866179</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>138.76258512999999</v>
+        <v>138.88135523</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.11357520000001387</v>
+        <v>-0.19054502000000184</v>
       </c>
       <c r="D186" s="5">
-        <v>-0.97697744241963536</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.6318092387429317</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>138.88472877999999</v>
+        <v>139.01246836000001</v>
       </c>
       <c r="C187" s="5">
-        <v>0.12214364999999816</v>
+        <v>0.13111313000001701</v>
       </c>
       <c r="D187" s="5">
-        <v>1.0614105063297297</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1387797604212713</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>138.98731372</v>
+        <v>139.12002673000001</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10258494000001406</v>
+        <v>0.10755836999999246</v>
       </c>
       <c r="D188" s="5">
-        <v>0.88997013717833084</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.93243955308319748</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>139.10189011</v>
+        <v>139.29678551999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.11457638999999631</v>
+        <v>0.17675878999997963</v>
       </c>
       <c r="D189" s="5">
-        <v>0.99373654584553606</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.535358215272753</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>139.12344392</v>
+        <v>139.13120050000001</v>
       </c>
       <c r="C190" s="5">
-        <v>2.155381000000034E-2</v>
+        <v>-0.16558501999998043</v>
       </c>
       <c r="D190" s="5">
-        <v>0.18609830373079728</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4171759246573212</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>138.98557395</v>
+        <v>139.18870491999999</v>
       </c>
       <c r="C191" s="5">
-        <v>-0.13786996999999701</v>
+        <v>5.7504419999986567E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>-1.182728000763722</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.49710189769227586</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>140.26931837000001</v>
+        <v>140.45438007999999</v>
       </c>
       <c r="C192" s="5">
-        <v>1.283744420000005</v>
+        <v>1.2656751600000007</v>
       </c>
       <c r="D192" s="5">
-        <v>11.664606653708475</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.474496499430376</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>140.59715815999999</v>
+        <v>140.80895323999999</v>
       </c>
       <c r="C193" s="5">
-        <v>0.32783978999998453</v>
+        <v>0.35457316000000105</v>
       </c>
       <c r="D193" s="5">
-        <v>2.8409954126220383</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0717839806951197</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>141.3510033</v>
+        <v>141.4708684</v>
       </c>
       <c r="C194" s="5">
-        <v>0.75384514000000991</v>
+        <v>0.66191516000000661</v>
       </c>
       <c r="D194" s="5">
-        <v>6.6272564312726878</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7891171444031331</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>140.60034866999999</v>
+        <v>140.70200047</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.75065463000001387</v>
+        <v>-0.76886792999999898</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.1898075375003465</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.330320678164858</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>141.24621474</v>
+        <v>141.34225848</v>
       </c>
       <c r="C196" s="5">
-        <v>0.64586607000001095</v>
+        <v>0.6402580099999966</v>
       </c>
       <c r="D196" s="5">
-        <v>5.6537810042933456</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5993031498091206</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>140.92851712000001</v>
+        <v>141.12315301000001</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.31769761999998991</v>
+        <v>-0.21910546999998814</v>
       </c>
       <c r="D197" s="5">
-        <v>-2.6659553007152059</v>
+        <v>-1.8444335440616189</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4778323256656511</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4749584612798294</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>140.99565357</v>
+        <v>141.21863723999999</v>
       </c>
       <c r="C198" s="5">
-        <v>6.7136449999992465E-2</v>
+        <v>9.5484229999982517E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>0.57316407182050888</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.81495083258962264</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>140.97505733</v>
+        <v>141.20698218000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-2.0596240000003263E-2</v>
+        <v>-1.1655059999981177E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-0.17515178673418452</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-9.8993485391518643E-2</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>141.44675333999999</v>
+        <v>141.65719164000001</v>
       </c>
       <c r="C200" s="5">
-        <v>0.47169600999998806</v>
+        <v>0.4502094599999964</v>
       </c>
       <c r="D200" s="5">
-        <v>4.0898644217022495</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8937621541021539</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>141.27943918</v>
+        <v>141.48249261999999</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.16731415999998944</v>
+        <v>-0.1746990200000198</v>
       </c>
       <c r="D201" s="5">
-        <v>-1.4102544164627862</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4699055836871144</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>141.54985513</v>
+        <v>141.67823571</v>
       </c>
       <c r="C202" s="5">
-        <v>0.27041595000000029</v>
+        <v>0.19574309000000767</v>
       </c>
       <c r="D202" s="5">
-        <v>2.3211949557419009</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6729090696704141</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>141.79587541999999</v>
+        <v>141.89259361000001</v>
       </c>
       <c r="C203" s="5">
-        <v>0.24602028999998993</v>
+        <v>0.2143579000000102</v>
       </c>
       <c r="D203" s="5">
-        <v>2.1057095927811353</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.8307740301307218</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>141.85484509</v>
+        <v>141.94194322999999</v>
       </c>
       <c r="C204" s="5">
-        <v>5.896967000001041E-2</v>
+        <v>4.9349619999986771E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.5001957053151207</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41815399629892003</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>142.18608366999999</v>
+        <v>142.3046324</v>
       </c>
       <c r="C205" s="5">
-        <v>0.33123857999999018</v>
+        <v>0.36268917000001011</v>
       </c>
       <c r="D205" s="5">
-        <v>2.8383314817593597</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1096931751736667</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>142.74318571000001</v>
+        <v>142.8599907</v>
       </c>
       <c r="C206" s="5">
-        <v>0.55710204000001795</v>
+        <v>0.55535829999999464</v>
       </c>
       <c r="D206" s="5">
-        <v>4.8043991517537687</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7849612029850386</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>142.92688192</v>
+        <v>143.12409484</v>
       </c>
       <c r="C207" s="5">
-        <v>0.1836962099999937</v>
+        <v>0.2641041400000006</v>
       </c>
       <c r="D207" s="5">
-        <v>1.5552573969180417</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.241126705251939</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>143.03897569</v>
+        <v>143.22756373999999</v>
       </c>
       <c r="C208" s="5">
-        <v>0.11209377000000131</v>
+        <v>0.10346889999999576</v>
       </c>
       <c r="D208" s="5">
-        <v>0.94519842641567209</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.87097534336768589</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>143.63420675</v>
+        <v>143.83386798000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.59523106000000325</v>
+        <v>0.60630424000001426</v>
       </c>
       <c r="D209" s="5">
-        <v>5.1094746777382127</v>
+        <v>5.1997381281912336</v>
       </c>
       <c r="E209" s="5">
-        <v>1.9199021498935709</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.9208151973531429</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>144.09637699000001</v>
+        <v>144.3231414</v>
       </c>
       <c r="C210" s="5">
-        <v>0.46217024000000606</v>
+        <v>0.4892734199999893</v>
       </c>
       <c r="D210" s="5">
-        <v>3.9302985841363602</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1592308481223084</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>144.63936563999999</v>
+        <v>144.76607236999999</v>
       </c>
       <c r="C211" s="5">
-        <v>0.54298864999998386</v>
+        <v>0.44293096999999193</v>
       </c>
       <c r="D211" s="5">
-        <v>4.6167833966069605</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7456321122997238</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>145.09896907000001</v>
+        <v>145.28843560999999</v>
       </c>
       <c r="C212" s="5">
-        <v>0.45960343000001558</v>
+        <v>0.52236324000000423</v>
       </c>
       <c r="D212" s="5">
-        <v>3.8804495770978109</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.4169658120603916</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>144.62645322</v>
+        <v>144.93755121000001</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.47251585000000773</v>
+        <v>-0.350884399999984</v>
       </c>
       <c r="D213" s="5">
-        <v>-3.8385710276408913</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.8599186749557304</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>145.20105096</v>
+        <v>145.34880862</v>
       </c>
       <c r="C214" s="5">
-        <v>0.57459774000000152</v>
+        <v>0.41125740999999039</v>
       </c>
       <c r="D214" s="5">
-        <v>4.8731439270901289</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.4586204153663758</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>145.70048886000001</v>
+        <v>145.88514785000001</v>
       </c>
       <c r="C215" s="5">
-        <v>0.49943790000000376</v>
+        <v>0.53633923000001005</v>
       </c>
       <c r="D215" s="5">
-        <v>4.2065432828215732</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5189991262749585</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>145.87236540000001</v>
+        <v>145.9556039</v>
       </c>
       <c r="C216" s="5">
-        <v>0.17187653999999952</v>
+        <v>7.045604999999E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>1.4248085955825385</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.5810886326284237</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>146.13186184</v>
+        <v>146.36132122999999</v>
       </c>
       <c r="C217" s="5">
-        <v>0.25949643999999239</v>
+        <v>0.40571732999998744</v>
       </c>
       <c r="D217" s="5">
-        <v>2.1557242474789851</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3871503816098825</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>146.14816060000001</v>
+        <v>146.38634045000001</v>
       </c>
       <c r="C218" s="5">
-        <v>1.629876000001218E-2</v>
+        <v>2.5019220000018549E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.13392366452960047</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.20532273735329731</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>146.46622382999999</v>
+        <v>146.55081376999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.3180632299999786</v>
+        <v>0.16447331999998482</v>
       </c>
       <c r="D219" s="5">
-        <v>2.6430556493397761</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3566307497135055</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>146.84616786999999</v>
+        <v>146.9237832</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37994403999999804</v>
+        <v>0.37296943000001193</v>
       </c>
       <c r="D220" s="5">
-        <v>3.1576863927047949</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.097092965041881</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>146.73849956999999</v>
+        <v>146.84387118999999</v>
       </c>
       <c r="C221" s="5">
-        <v>-0.10766830000000027</v>
+        <v>-7.9912010000015243E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.87630620529969283</v>
+        <v>-0.65073240995087156</v>
       </c>
       <c r="E221" s="5">
-        <v>2.1612489742106611</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0926943370656703</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>146.27808238</v>
+        <v>146.31161083999999</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.46041718999998693</v>
+        <v>-0.53226035000000138</v>
       </c>
       <c r="D222" s="5">
-        <v>-3.7009035865951279</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.263929084998697</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>147.10777666999999</v>
+        <v>147.12396866</v>
       </c>
       <c r="C223" s="5">
-        <v>0.82969428999999195</v>
+        <v>0.81235782000001677</v>
       </c>
       <c r="D223" s="5">
-        <v>7.022842364042936</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.8699672328856431</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>146.45956064000001</v>
+        <v>146.43024801999999</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.64821602999998618</v>
+        <v>-0.69372064000000933</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.1613982338123865</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.5137967071727578</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>146.39942988999999</v>
+        <v>146.52310306000001</v>
       </c>
       <c r="C225" s="5">
-        <v>-6.0130750000013222E-2</v>
+        <v>9.2855040000017652E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>-0.49156357949590168</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.76360923505531808</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>146.63828111000001</v>
+        <v>146.69445055</v>
       </c>
       <c r="C226" s="5">
-        <v>0.23885122000001502</v>
+        <v>0.17134748999998806</v>
       </c>
       <c r="D226" s="5">
-        <v>1.975468311097428</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.412368734102154</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>146.31996271</v>
+        <v>146.38308670000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.31831840000000966</v>
+        <v>-0.31136384999999223</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.574050491109614</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.5175153059920019</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>146.21785847000001</v>
+        <v>146.2999465</v>
       </c>
       <c r="C228" s="5">
-        <v>-0.10210423999998852</v>
+        <v>-8.3140200000002551E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.83417142006436684</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.67943077136782826</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>146.21338546999999</v>
+        <v>146.34946095999999</v>
       </c>
       <c r="C229" s="5">
-        <v>-4.473000000018601E-3</v>
+        <v>4.9514459999983274E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>-3.6703430325768505E-2</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.4068906415868323</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>145.48030347</v>
+        <v>145.55237728</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.73308199999999601</v>
+        <v>-0.79708367999998586</v>
       </c>
       <c r="D230" s="5">
-        <v>-5.8533689944589407</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.34345963937003</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>144.46294456000001</v>
+        <v>144.64336693000001</v>
       </c>
       <c r="C231" s="5">
-        <v>-1.0173589099999845</v>
+        <v>-0.90901034999998842</v>
       </c>
       <c r="D231" s="5">
-        <v>-8.0763684653570866</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-7.2421586478783713</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>144.62051195999999</v>
+        <v>144.68960304000001</v>
       </c>
       <c r="C232" s="5">
-        <v>0.15756739999997649</v>
+        <v>4.6236109999995278E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>1.3167341594564563</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.38426222273357791</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>144.47035011</v>
+        <v>144.57741658</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.15016184999998927</v>
+        <v>-0.11218646000000376</v>
       </c>
       <c r="D233" s="5">
-        <v>-1.2388887887097688</v>
+        <v>-0.92647384774795505</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.5457084995734172</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5434451513930969</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>143.43591984</v>
+        <v>143.47425317</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.0344302700000014</v>
+        <v>-1.1031634100000076</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.2617669522242032</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.7816628051878851</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>142.98244405</v>
+        <v>142.98204496</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.45347578999999882</v>
+        <v>-0.49220821000000115</v>
       </c>
       <c r="D235" s="5">
-        <v>-3.728548009768029</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.0399697066431877</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>142.36321996000001</v>
+        <v>142.53161653000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.61922408999998879</v>
+        <v>-0.45042842999998811</v>
       </c>
       <c r="D236" s="5">
-        <v>-5.0749070128035312</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7154779093150125</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>141.94909835999999</v>
+        <v>142.06779681</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.41412160000001563</v>
+        <v>-0.4638197200000036</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.4353808071049485</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.8358456818270104</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>141.65963135999999</v>
+        <v>141.62068682</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.28946700000000192</v>
+        <v>-0.44710999000000129</v>
       </c>
       <c r="D238" s="5">
-        <v>-2.4198170371303562</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.7119016786239301</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>141.15405250000001</v>
+        <v>141.20657109000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.50557885999998575</v>
+        <v>-0.4141157299999918</v>
       </c>
       <c r="D239" s="5">
-        <v>-4.1996873907444883</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4530560490666495</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>140.66491564</v>
+        <v>140.73755654999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.48913686000000212</v>
+        <v>-0.46901454000001763</v>
       </c>
       <c r="D240" s="5">
-        <v>-4.0799785595425071</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.9137613020951645</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>140.01757538999999</v>
+        <v>140.05958823</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.64734025000001338</v>
+        <v>-0.67796831999999085</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.384747179911975</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6299766068855339</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>139.73839749000001</v>
+        <v>139.94838662000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.27917789999997922</v>
+        <v>-0.11120160999999484</v>
       </c>
       <c r="D242" s="5">
-        <v>-2.3665880525705618</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94860167774356574</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>138.31062077999999</v>
+        <v>138.38825007</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.4277767100000176</v>
+        <v>-1.5601365500000099</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.594911142143715</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-12.587033545087966</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>138.47023347999999</v>
+        <v>138.53204688</v>
       </c>
       <c r="C244" s="5">
-        <v>0.15961269999999672</v>
+        <v>0.14379680999999778</v>
       </c>
       <c r="D244" s="5">
-        <v>1.3936429376102399</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2540497195422606</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>138.35723166</v>
+        <v>138.36714964000001</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.11300181999999381</v>
+        <v>-0.16489723999998773</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.97490410870180177</v>
+        <v>-1.4190677844462596</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.2314000383784407</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.2954612739007025</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>138.41221471</v>
+        <v>138.44736981</v>
       </c>
       <c r="C246" s="5">
-        <v>5.4983050000004141E-2</v>
+        <v>8.0220169999989821E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>0.47792270670263814</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.69793846029801987</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>138.26081404999999</v>
+        <v>138.45118550000001</v>
       </c>
       <c r="C247" s="5">
-        <v>-0.15140066000000729</v>
+        <v>3.8156900000103633E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>-1.3047385704965553</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.307771136025206E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>138.30908958000001</v>
+        <v>138.3757579</v>
       </c>
       <c r="C248" s="5">
-        <v>4.8275530000012168E-2</v>
+        <v>-7.5427600000011807E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>0.41980090817161919</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65179940679048753</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>138.20387034000001</v>
+        <v>138.21247142999999</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.10521923999999672</v>
+        <v>-0.16328647000000274</v>
       </c>
       <c r="D249" s="5">
-        <v>-0.90909514503119127</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4068725391401138</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>137.93757658000001</v>
+        <v>138.10636880999999</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.26629375999999638</v>
+        <v>-0.10610262000000148</v>
       </c>
       <c r="D250" s="5">
-        <v>-2.2878354230697173</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9173334993677229</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>137.88458528000001</v>
+        <v>137.93363158</v>
       </c>
       <c r="C251" s="5">
-        <v>-5.2991300000002184E-2</v>
+        <v>-0.17273722999999563</v>
       </c>
       <c r="D251" s="5">
-        <v>-0.4600296259192449</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4906239531737087</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>137.79513286</v>
+        <v>137.86434181000001</v>
       </c>
       <c r="C252" s="5">
-        <v>-8.9452420000014854E-2</v>
+        <v>-6.9289769999983264E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.77572644406780356</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.60114694513903055</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>137.80343553</v>
+        <v>137.84353540999999</v>
       </c>
       <c r="C253" s="5">
-        <v>8.3026700000061737E-3</v>
+        <v>-2.0806400000026315E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>7.2328435824942083E-2</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.18095299704353751</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>137.3914671</v>
+        <v>137.71698179000001</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.41196843000000172</v>
+        <v>-0.12655361999998149</v>
       </c>
       <c r="D254" s="5">
-        <v>-3.5290415532198693</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0961692335358819</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>137.82266018000001</v>
+        <v>137.90856529999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.43119308000001411</v>
+        <v>0.19158350999998675</v>
       </c>
       <c r="D255" s="5">
-        <v>3.8318053936039487</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6821993857942585</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>138.37239609</v>
+        <v>138.43442184</v>
       </c>
       <c r="C256" s="5">
-        <v>0.54973590999998123</v>
+        <v>0.52585654000000659</v>
       </c>
       <c r="D256" s="5">
-        <v>4.8928771588354181</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.6728887843736633</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>138.64757814999999</v>
+        <v>138.75982103999999</v>
       </c>
       <c r="C257" s="5">
-        <v>0.27518205999999168</v>
+        <v>0.32539919999999256</v>
       </c>
       <c r="D257" s="5">
-        <v>2.4127240969159747</v>
+        <v>2.8574320937164943</v>
       </c>
       <c r="E257" s="5">
-        <v>0.20985277496263777</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.28378946955374129</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>139.11949781999999</v>
+        <v>139.14477994000001</v>
       </c>
       <c r="C258" s="5">
-        <v>0.47191967000000545</v>
+        <v>0.38495890000001509</v>
       </c>
       <c r="D258" s="5">
-        <v>4.1618204393814917</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.380409165031284</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>138.94854796000001</v>
+        <v>138.92722645000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.17094985999997903</v>
+        <v>-0.21755349000000024</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.4646335178453151</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8601551880109812</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>139.28328789</v>
+        <v>139.25660768</v>
       </c>
       <c r="C260" s="5">
-        <v>0.33473992999998359</v>
+        <v>0.32938122999999564</v>
       </c>
       <c r="D260" s="5">
-        <v>2.929525091209273</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.882462668144381</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>139.28458297</v>
+        <v>139.28566584999999</v>
       </c>
       <c r="C261" s="5">
-        <v>1.2950800000055551E-3</v>
+        <v>2.9058169999984784E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>1.115837730725211E-2</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.25068721178578279</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>139.22905537</v>
+        <v>139.20034113</v>
       </c>
       <c r="C262" s="5">
-        <v>-5.5527600000004895E-2</v>
+        <v>-8.5324719999988474E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.47734795703197053</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.73263384372522777</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>139.00244531999999</v>
+        <v>138.9609031</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.226610050000005</v>
+        <v>-0.2394380300000023</v>
       </c>
       <c r="D263" s="5">
-        <v>-1.9357376770082979</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.044699789735871</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>139.32869224999999</v>
+        <v>139.30081281</v>
       </c>
       <c r="C264" s="5">
-        <v>0.32624692999999638</v>
+        <v>0.33990971000000059</v>
       </c>
       <c r="D264" s="5">
-        <v>2.8531139863381627</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9751115802719941</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>139.44326552000001</v>
+        <v>139.47484481999999</v>
       </c>
       <c r="C265" s="5">
-        <v>0.11457327000002238</v>
+        <v>0.17403200999999058</v>
       </c>
       <c r="D265" s="5">
-        <v>0.99126358685714955</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5095345779699398</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>140.55221692999999</v>
+        <v>140.67742190999999</v>
       </c>
       <c r="C266" s="5">
-        <v>1.1089514099999747</v>
+        <v>1.2025770900000055</v>
       </c>
       <c r="D266" s="5">
-        <v>9.9719347533516522</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.851651080325997</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>140.63298616</v>
+        <v>140.62313152999999</v>
       </c>
       <c r="C267" s="5">
-        <v>8.0769230000015568E-2</v>
+        <v>-5.429037999999764E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>0.69177136963940455</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.46212356582986391</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>140.47738218000001</v>
+        <v>140.44442663000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.15560397999999509</v>
+        <v>-0.1787048999999854</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.319694960291018</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5143550860553079</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>140.39489913</v>
+        <v>140.40678718000001</v>
       </c>
       <c r="C269" s="5">
-        <v>-8.2483050000007552E-2</v>
+        <v>-3.7639450000000352E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.70232402513372705</v>
+        <v>-0.32112931253701626</v>
       </c>
       <c r="E269" s="5">
-        <v>1.260260729624596</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1869186106295393</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>140.84910216</v>
+        <v>140.85982372999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.45420303000000217</v>
+        <v>0.45303654999997889</v>
       </c>
       <c r="D270" s="5">
-        <v>3.9520468613782223</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.941376762934401</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>141.04507566000001</v>
+        <v>141.02387979</v>
       </c>
       <c r="C271" s="5">
-        <v>0.19597350000000802</v>
+        <v>0.16405606000000716</v>
       </c>
       <c r="D271" s="5">
-        <v>1.6824829167622068</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4065987851090034</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>141.46029465000001</v>
+        <v>141.43723439999999</v>
       </c>
       <c r="C272" s="5">
-        <v>0.41521898999999962</v>
+        <v>0.41335460999999896</v>
       </c>
       <c r="D272" s="5">
-        <v>3.590412535479115</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5745763149247267</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>141.77889363</v>
+        <v>141.78009846</v>
       </c>
       <c r="C273" s="5">
-        <v>0.31859897999999021</v>
+        <v>0.3428640600000108</v>
       </c>
       <c r="D273" s="5">
-        <v>2.7363887783794283</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9480712229782213</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>142.24102773999999</v>
+        <v>142.21866582999999</v>
       </c>
       <c r="C274" s="5">
-        <v>0.46213410999999383</v>
+        <v>0.43856736999998702</v>
       </c>
       <c r="D274" s="5">
-        <v>3.982339057228379</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.7757590171491273</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>142.63647993000001</v>
+        <v>142.60397724000001</v>
       </c>
       <c r="C275" s="5">
-        <v>0.39545219000001453</v>
+        <v>0.38531141000001412</v>
       </c>
       <c r="D275" s="5">
-        <v>3.3876755903327949</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3000321239152086</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>142.63864022000001</v>
+        <v>142.62201386999999</v>
       </c>
       <c r="C276" s="5">
-        <v>2.1602900000061709E-3</v>
+        <v>1.8036629999983234E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>1.8176023092775218E-2</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.15188229133760167</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>142.55251955</v>
+        <v>142.57144529000001</v>
       </c>
       <c r="C277" s="5">
-        <v>-8.6120670000013888E-2</v>
+        <v>-5.0568579999975327E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.72212069541042201</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.42464762317377946</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>142.60588021000001</v>
+        <v>142.70366387999999</v>
       </c>
       <c r="C278" s="5">
-        <v>5.336066000000983E-2</v>
+        <v>0.13221858999997949</v>
       </c>
       <c r="D278" s="5">
-        <v>0.45011330540678518</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.118555613751071</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>143.23673443000001</v>
+        <v>143.23689350000001</v>
       </c>
       <c r="C279" s="5">
-        <v>0.63085422000000335</v>
+        <v>0.53322962000001439</v>
       </c>
       <c r="D279" s="5">
-        <v>5.4395956475524088</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.5772550998050887</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>143.70566393999999</v>
+        <v>143.68299605999999</v>
       </c>
       <c r="C280" s="5">
-        <v>0.46892950999998106</v>
+        <v>0.44610255999998571</v>
       </c>
       <c r="D280" s="5">
-        <v>4.0000843624170779</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8020142394047607</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>144.16642347999999</v>
+        <v>144.17469098000001</v>
       </c>
       <c r="C281" s="5">
-        <v>0.46075953999999797</v>
+        <v>0.49169492000001469</v>
       </c>
       <c r="D281" s="5">
-        <v>3.9161067987603548</v>
+        <v>4.1846764832372152</v>
       </c>
       <c r="E281" s="5">
-        <v>2.6863685029665518</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.683562437170206</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>143.48194645000001</v>
+        <v>143.48113133000001</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.68447702999998228</v>
+        <v>-0.69355964999999742</v>
       </c>
       <c r="D282" s="5">
-        <v>-5.5509440579350366</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.6223503267049839</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>144.21260819</v>
+        <v>144.19518816999999</v>
       </c>
       <c r="C283" s="5">
-        <v>0.73066173999998796</v>
+        <v>0.71405683999998359</v>
       </c>
       <c r="D283" s="5">
-        <v>6.2849229813792595</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1381977220199779</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>144.04607189999999</v>
+        <v>144.03155618</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.16653629000001047</v>
+        <v>-0.16363198999999895</v>
       </c>
       <c r="D284" s="5">
-        <v>-1.3769887436874906</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3532869476738152</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>144.38722264</v>
+        <v>144.38690596999999</v>
       </c>
       <c r="C285" s="5">
-        <v>0.34115074000001755</v>
+        <v>0.35534978999999112</v>
       </c>
       <c r="D285" s="5">
-        <v>2.8793271353494854</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0011052886791845</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>144.54110180999999</v>
+        <v>144.52469968</v>
       </c>
       <c r="C286" s="5">
-        <v>0.15387916999998197</v>
+        <v>0.13779371000001106</v>
       </c>
       <c r="D286" s="5">
-        <v>1.2864104084990391</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1512340969510149</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>145.36604216999999</v>
+        <v>145.34643713</v>
       </c>
       <c r="C287" s="5">
-        <v>0.82494035999999937</v>
+        <v>0.82173745000000054</v>
       </c>
       <c r="D287" s="5">
-        <v>7.0678947432600614</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0404133920696443</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>145.72780008999999</v>
+        <v>145.72056363999999</v>
       </c>
       <c r="C288" s="5">
-        <v>0.36175792000000229</v>
+        <v>0.37412650999999641</v>
       </c>
       <c r="D288" s="5">
-        <v>3.0275355263704506</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1329461141803794</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>146.12925996999999</v>
+        <v>146.14058102000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.40145988000000443</v>
+        <v>0.42001738000001865</v>
       </c>
       <c r="D289" s="5">
-        <v>3.3563855338962778</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5141802310201253</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>146.26974641999999</v>
+        <v>146.32879652</v>
       </c>
       <c r="C290" s="5">
-        <v>0.14048644999999738</v>
+        <v>0.1882154999999841</v>
       </c>
       <c r="D290" s="5">
-        <v>1.1597814769629844</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5564831726564199</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>146.39279675</v>
+        <v>146.39586903</v>
       </c>
       <c r="C291" s="5">
-        <v>0.12305033000001231</v>
+        <v>6.7072510000002694E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>1.0141914533829732</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.55143098399861312</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>146.57469610999999</v>
+        <v>146.56234339</v>
       </c>
       <c r="C292" s="5">
-        <v>0.18189935999998852</v>
+        <v>0.16647435999999516</v>
       </c>
       <c r="D292" s="5">
-        <v>1.5012838749334234</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.37314942939466</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>146.43222499999999</v>
+        <v>146.44153252999999</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.14247111000000245</v>
+        <v>-0.12081086000000596</v>
       </c>
       <c r="D293" s="5">
-        <v>-1.1601886782516613</v>
+        <v>-0.98468390207696599</v>
       </c>
       <c r="E293" s="5">
-        <v>1.5716568846658951</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5722881280976209</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>146.39184757999999</v>
+        <v>146.38539840999999</v>
       </c>
       <c r="C294" s="5">
-        <v>-4.0377419999998665E-2</v>
+        <v>-5.6134119999995846E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.33038826608876581</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.45901671043766523</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>146.77117326000001</v>
+        <v>146.7630533</v>
       </c>
       <c r="C295" s="5">
-        <v>0.3793256800000222</v>
+        <v>0.3776548900000023</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1540983760923735</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1401483358281634</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>146.69652277</v>
+        <v>146.68538727999999</v>
       </c>
       <c r="C296" s="5">
-        <v>-7.465049000001045E-2</v>
+        <v>-7.7666020000009439E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-0.60863736139399327</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.63318687932965023</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>147.40256675000001</v>
+        <v>147.39895458000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.70604398000000401</v>
+        <v>0.71356730000002244</v>
       </c>
       <c r="D297" s="5">
-        <v>5.9309133543185233</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.9962786264436296</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>148.16204525000001</v>
+        <v>148.15509657999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.75947850000000017</v>
+        <v>0.75614199999998277</v>
       </c>
       <c r="D298" s="5">
-        <v>6.3611491186455371</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.3325701693966563</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>148.08465982000001</v>
+        <v>148.07390161000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-7.7385429999992539E-2</v>
+        <v>-8.1194969999984323E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.62496583973943309</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.65566973059477673</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>148.28988608</v>
+        <v>148.28791713000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.20522625999998922</v>
+        <v>0.21401552000000379</v>
       </c>
       <c r="D300" s="5">
-        <v>1.6757803561358697</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7482488118223838</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>149.0200954</v>
+        <v>149.02684925</v>
       </c>
       <c r="C301" s="5">
-        <v>0.73020932000000016</v>
+        <v>0.73893211999998698</v>
       </c>
       <c r="D301" s="5">
-        <v>6.0717335181325494</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.1463474955325781</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>149.20637342000001</v>
+        <v>149.22888990999999</v>
       </c>
       <c r="C302" s="5">
-        <v>0.18627802000000315</v>
+        <v>0.20204065999999443</v>
       </c>
       <c r="D302" s="5">
-        <v>1.5103792716345543</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6390658154083804</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>149.57671528</v>
+        <v>149.58371912999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.37034185999999636</v>
+        <v>0.35482921999999917</v>
       </c>
       <c r="D303" s="5">
-        <v>3.0194926155868274</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8909135971305622</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>149.78678439999999</v>
+        <v>149.78262677999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.21006911999998579</v>
+        <v>0.19890764999999533</v>
       </c>
       <c r="D304" s="5">
-        <v>1.6983877482623644</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.607411648660273</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>150.44714286999999</v>
+        <v>150.45672891000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.66035847000000558</v>
+        <v>0.67410213000002273</v>
       </c>
       <c r="D305" s="5">
-        <v>5.4205709372630251</v>
+        <v>5.5363511803827814</v>
       </c>
       <c r="E305" s="5">
-        <v>2.7418267188113798</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.7418426389231199</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>150.37324516999999</v>
+        <v>150.3701677</v>
       </c>
       <c r="C306" s="5">
-        <v>-7.3897700000003397E-2</v>
+        <v>-8.6561210000013489E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-0.58783481003594762</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.68820715410421451</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>150.40873615999999</v>
+        <v>150.40438477999999</v>
       </c>
       <c r="C307" s="5">
-        <v>3.5490989999999556E-2</v>
+        <v>3.4217079999990574E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.28359111861580022</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.27340478758490772</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>151.01109812999999</v>
+        <v>151.00232070999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.60236197000000402</v>
+        <v>0.59793593000000556</v>
       </c>
       <c r="D308" s="5">
-        <v>4.91308169487783</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.8763325806391089</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>151.21117323999999</v>
+        <v>151.20845474000001</v>
       </c>
       <c r="C309" s="5">
-        <v>0.20007511000000022</v>
+        <v>0.2061340300000154</v>
       </c>
       <c r="D309" s="5">
-        <v>1.6015207743886428</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.6504813711622823</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>151.38102795</v>
+        <v>151.37553328999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.16985471000000985</v>
+        <v>0.16707854999998517</v>
       </c>
       <c r="D310" s="5">
-        <v>1.3563127255962204</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3340339575881099</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>151.08236292999999</v>
+        <v>151.07351389999999</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.2986650200000156</v>
+        <v>-0.30201938999999811</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.3420005955500756</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3681011725715018</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>151.47626622999999</v>
+        <v>151.47633597999999</v>
       </c>
       <c r="C312" s="5">
-        <v>0.39390330000000517</v>
+        <v>0.40282207999999287</v>
       </c>
       <c r="D312" s="5">
-        <v>3.1739067796177078</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.2470207597987688</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>151.50059103999999</v>
+        <v>151.50516281</v>
       </c>
       <c r="C313" s="5">
-        <v>2.4324809999995978E-2</v>
+        <v>2.882683000001407E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.19287223961272915</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.22860617657003424</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>151.95436189</v>
+        <v>151.96195757999999</v>
       </c>
       <c r="C314" s="5">
-        <v>0.45377085000001216</v>
+        <v>0.45679476999998769</v>
       </c>
       <c r="D314" s="5">
-        <v>3.6540147754723806</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.678657437782773</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>152.40097043</v>
+        <v>152.40741700000001</v>
       </c>
       <c r="C315" s="5">
-        <v>0.44660853999999972</v>
+        <v>0.44545942000002015</v>
       </c>
       <c r="D315" s="5">
-        <v>3.5844908217988358</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5749371594833601</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>152.71544549000001</v>
+        <v>152.71719329000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.31447506000000658</v>
+        <v>0.30977629000000206</v>
       </c>
       <c r="D316" s="5">
-        <v>2.5044622384589044</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4665166813323536</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>153.05989486999999</v>
+        <v>153.06776851000001</v>
       </c>
       <c r="C317" s="5">
-        <v>0.34444937999998615</v>
+        <v>0.35057521999999608</v>
       </c>
       <c r="D317" s="5">
-        <v>2.7404272960009246</v>
+        <v>2.7897489745912551</v>
       </c>
       <c r="E317" s="5">
-        <v>1.7366577723962884</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.735408990289744</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>154.82262605</v>
+        <v>154.82743551999999</v>
       </c>
       <c r="C318" s="5">
-        <v>1.762731180000003</v>
+        <v>1.7596670099999869</v>
       </c>
       <c r="D318" s="5">
-        <v>14.729797262967391</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+        <v>14.701747420719791</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>154.65583935000001</v>
+        <v>154.65410824</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.16678669999998874</v>
+        <v>-0.1733272799999952</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.2850991876673268</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.3351435676850376</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>154.6841661</v>
+        <v>154.6761884</v>
       </c>
       <c r="C320" s="5">
-        <v>2.8326749999990852E-2</v>
+        <v>2.208016000000157E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.22001344406659129</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.17146009327344558</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>155.20936807000001</v>
+        <v>155.20278653</v>
       </c>
       <c r="C321" s="5">
-        <v>0.5252019700000119</v>
+        <v>0.52659812999999644</v>
       </c>
       <c r="D321" s="5">
-        <v>4.1513356457609119</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1627974421124314</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>155.41084576</v>
+        <v>155.40273768</v>
       </c>
       <c r="C322" s="5">
-        <v>0.20147768999999016</v>
+        <v>0.19995115000000396</v>
       </c>
       <c r="D322" s="5">
-        <v>1.5688928930999824</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5569879728302816</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>155.29557932</v>
+        <v>155.28014493000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.11526643999999919</v>
+        <v>-0.12259274999999548</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.8864045114442165</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94254896872861815</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>156.46170549000001</v>
+        <v>156.46146736</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1661261700000125</v>
+        <v>1.1813224299999945</v>
       </c>
       <c r="D324" s="5">
-        <v>9.3925133869583011</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.5210640003522649</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>156.81709864000001</v>
+        <v>156.82268937000001</v>
       </c>
       <c r="C325" s="5">
-        <v>0.3553931499999976</v>
+        <v>0.36122201000000587</v>
       </c>
       <c r="D325" s="5">
-        <v>2.7600376705591012</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8058862058206069</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>157.18391803</v>
+        <v>157.19260349000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.3668193899999892</v>
+        <v>0.36991412000000423</v>
       </c>
       <c r="D326" s="5">
-        <v>2.8433810639565404</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8675782286754714</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>156.92897930000001</v>
+        <v>156.94043730000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.25493872999999212</v>
+        <v>-0.25216618999999696</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.9290278265629679</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9081292915163361</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>157.63934201000001</v>
+        <v>157.64603406000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.71036270999999829</v>
+        <v>0.70559675999999172</v>
       </c>
       <c r="D328" s="5">
-        <v>5.5692803831933091</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.5305724722659599</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>157.89192395000001</v>
+        <v>157.89999068</v>
       </c>
       <c r="C329" s="5">
-        <v>0.25258193999999889</v>
+        <v>0.25395661999999675</v>
       </c>
       <c r="D329" s="5">
-        <v>1.9397677207209973</v>
+        <v>1.9503351171056282</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1569530895758424</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1569168460728658</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>158.66262155999999</v>
+        <v>158.67548597999999</v>
       </c>
       <c r="C330" s="5">
-        <v>0.77069760999998493</v>
+        <v>0.77549529999998867</v>
       </c>
       <c r="D330" s="5">
-        <v>6.0172435953394832</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0554016085518914</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>158.55044670000001</v>
+        <v>158.55076524</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.11217485999998189</v>
+        <v>-0.12472073999998656</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.84511165985636794</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.9391467660409214</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>159.16970533</v>
+        <v>159.15931685000001</v>
       </c>
       <c r="C332" s="5">
-        <v>0.61925862999999026</v>
+        <v>0.60855161000000635</v>
       </c>
       <c r="D332" s="5">
-        <v>4.7889063786224595</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.7043407941486759</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>159.21165794000001</v>
+        <v>159.19452810000001</v>
       </c>
       <c r="C333" s="5">
-        <v>4.1952610000009827E-2</v>
+        <v>3.5211250000003247E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>0.3167447954604663</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.26580254291463934</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>159.64908786000001</v>
+        <v>159.62794901000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.43742991999999958</v>
+        <v>0.43342090999999527</v>
       </c>
       <c r="D334" s="5">
-        <v>3.3472489806623207</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3164731526931002</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>160.30929864999999</v>
+        <v>160.27181899000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.6602107899999794</v>
+        <v>0.64386998000000517</v>
       </c>
       <c r="D335" s="5">
-        <v>5.0769044607913205</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.9491167343611586</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>160.66849307000001</v>
+        <v>160.67737579999999</v>
       </c>
       <c r="C336" s="5">
-        <v>0.35919442000002277</v>
+        <v>0.4055568099999789</v>
       </c>
       <c r="D336" s="5">
-        <v>2.7221440924400708</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.079136265939697</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>160.83779749999999</v>
+        <v>160.85403421999999</v>
       </c>
       <c r="C337" s="5">
-        <v>0.16930442999998263</v>
+        <v>0.17665841999999543</v>
       </c>
       <c r="D337" s="5">
-        <v>1.2718544115507546</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.3273600197877933</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>160.93460836</v>
+        <v>160.95128585</v>
       </c>
       <c r="C338" s="5">
-        <v>9.681086000000505E-2</v>
+        <v>9.7251630000016576E-2</v>
       </c>
       <c r="D338" s="5">
-        <v>0.72469532539318759</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.72793204009131696</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>162.25886980000001</v>
+        <v>162.27846069</v>
       </c>
       <c r="C339" s="5">
-        <v>1.324261440000015</v>
+        <v>1.3271748399999979</v>
       </c>
       <c r="D339" s="5">
-        <v>10.333651041137504</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10.356303868474459</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>162.32413946</v>
+        <v>162.34076339000001</v>
       </c>
       <c r="C340" s="5">
-        <v>6.5269659999984242E-2</v>
+        <v>6.2302700000003597E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.48377699503299176</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.46168364467309431</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>162.61871893</v>
+        <v>162.63698891000001</v>
       </c>
       <c r="C341" s="5">
-        <v>0.29457947000000217</v>
+        <v>0.29622552000000724</v>
       </c>
       <c r="D341" s="5">
-        <v>2.1995810249537895</v>
+        <v>2.2117666722797358</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9936901532068516</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9999990561114132</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>162.78404900000001</v>
+        <v>162.80373451</v>
       </c>
       <c r="C342" s="5">
-        <v>0.16533007000001021</v>
+        <v>0.16674559999998451</v>
       </c>
       <c r="D342" s="5">
-        <v>1.2268527585878264</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.237276398069076</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>163.14482086000001</v>
+        <v>163.14896745999999</v>
       </c>
       <c r="C343" s="5">
-        <v>0.36077185999999983</v>
+        <v>0.34523294999999621</v>
       </c>
       <c r="D343" s="5">
-        <v>2.6921712536030151</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5745453776981009</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>163.53926654</v>
+        <v>163.52621773999999</v>
       </c>
       <c r="C344" s="5">
-        <v>0.39444567999998981</v>
+        <v>0.37725027999999838</v>
       </c>
       <c r="D344" s="5">
-        <v>2.9402103158243431</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.8103287983973102</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>163.82539893000001</v>
+        <v>163.76805131</v>
       </c>
       <c r="C345" s="5">
-        <v>0.2861323900000059</v>
+        <v>0.24183357000001138</v>
       </c>
       <c r="D345" s="5">
-        <v>2.119872139890977</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.789146627608873</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>164.1165704</v>
+        <v>164.07299576</v>
       </c>
       <c r="C346" s="5">
-        <v>0.29117146999999477</v>
+        <v>0.30494444999999359</v>
       </c>
       <c r="D346" s="5">
-        <v>2.1537663280241315</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.2574874738929163</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>164.55469048</v>
+        <v>164.48401652999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.43812008000000446</v>
+        <v>0.41102076999999326</v>
       </c>
       <c r="D347" s="5">
-        <v>3.2509361966050365</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0478976263813351</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>164.17841149</v>
+        <v>164.21216072999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.37627899000000298</v>
+        <v>-0.27185579999999732</v>
       </c>
       <c r="D348" s="5">
-        <v>-2.7097318711980733</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.9654051942021078</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>164.65831552</v>
+        <v>164.68762565</v>
       </c>
       <c r="C349" s="5">
-        <v>0.47990403000000015</v>
+        <v>0.4754649200000074</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5646224881790811</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.5303854992670747</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>164.26857061000001</v>
+        <v>164.29989691</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.38974490999999034</v>
+        <v>-0.38772874000000002</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.8037030665578833</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.7888966672892535</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>164.58971367999999</v>
+        <v>164.62998092000001</v>
       </c>
       <c r="C351" s="5">
-        <v>0.32114306999997666</v>
+        <v>0.33008401000000731</v>
       </c>
       <c r="D351" s="5">
-        <v>2.371375656057273</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.4376585251489447</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>164.48223010999999</v>
+        <v>164.51814167000001</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.10748356999999942</v>
+        <v>-0.11183925000000272</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.78083877431960325</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.81216548647852216</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>164.52016391999999</v>
+        <v>164.55760559999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.7933809999998402E-2</v>
+        <v>3.9463929999982383E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.277102009904584</v>
+        <v>0.28823109739035679</v>
       </c>
       <c r="E353" s="5">
-        <v>1.169265753974158</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1809224352172354</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>164.42939118999999</v>
+        <v>164.45854516</v>
       </c>
       <c r="C354" s="5">
-        <v>-9.0772729999997637E-2</v>
+        <v>-9.9060439999988148E-2</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.66008525505732996</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.71998946613476278</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>164.72862670000001</v>
+        <v>164.73588011999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.2992355100000168</v>
+        <v>0.27733495999999036</v>
       </c>
       <c r="D355" s="5">
-        <v>2.2058015670404885</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.0424970016006183</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>164.99649429999999</v>
+        <v>164.97468556999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.26786759999998822</v>
+        <v>0.23880545000000097</v>
       </c>
       <c r="D356" s="5">
-        <v>1.9688843203386153</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7534880389086238</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>165.64168888</v>
+        <v>165.53565911000001</v>
       </c>
       <c r="C357" s="5">
-        <v>0.64519458000000895</v>
+        <v>0.56097354000002042</v>
       </c>
       <c r="D357" s="5">
-        <v>4.7946706952268991</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1576174215133488</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>166.08733412999999</v>
+        <v>165.96974994000001</v>
       </c>
       <c r="C358" s="5">
-        <v>0.44564524999998412</v>
+        <v>0.43409083000000237</v>
       </c>
       <c r="D358" s="5">
-        <v>3.2767047604025157</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.1925934491712216</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>166.43796617000001</v>
+        <v>166.31735799</v>
       </c>
       <c r="C359" s="5">
-        <v>0.35063204000002202</v>
+        <v>0.34760804999999095</v>
       </c>
       <c r="D359" s="5">
-        <v>2.5629799646145202</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.5424414879590129</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>167.04303654</v>
+        <v>167.12896674999999</v>
       </c>
       <c r="C360" s="5">
-        <v>0.60507036999999286</v>
+        <v>0.81160875999998439</v>
       </c>
       <c r="D360" s="5">
-        <v>4.4507856004766699</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.015608210360357</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>167.26972778999999</v>
+        <v>167.32988688</v>
       </c>
       <c r="C361" s="5">
-        <v>0.22669124999998758</v>
+        <v>0.2009201300000143</v>
       </c>
       <c r="D361" s="5">
-        <v>1.6407096926189135</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.4522003745179424</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>167.88106574</v>
+        <v>167.92865372</v>
       </c>
       <c r="C362" s="5">
-        <v>0.61133795000000646</v>
+        <v>0.59876683999999614</v>
       </c>
       <c r="D362" s="5">
-        <v>4.4750069216822785</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.3795609375473443</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>167.79149029000001</v>
+        <v>167.87164996000001</v>
       </c>
       <c r="C363" s="5">
-        <v>-8.9575449999983903E-2</v>
+        <v>-5.7003759999986414E-2</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.63840229616208832</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.4065830608454557</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>168.21868977</v>
+        <v>168.28894406000001</v>
       </c>
       <c r="C364" s="5">
-        <v>0.42719947999998453</v>
+        <v>0.41729409999999234</v>
       </c>
       <c r="D364" s="5">
-        <v>3.0983643820935658</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.0240733899028482</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>168.79639359000001</v>
+        <v>168.86109807</v>
       </c>
       <c r="C365" s="5">
-        <v>0.57770382000001064</v>
+        <v>0.57215400999999133</v>
       </c>
       <c r="D365" s="5">
-        <v>4.199829886226647</v>
+        <v>4.1569571278811557</v>
       </c>
       <c r="E365" s="5">
-        <v>2.599213110484988</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.6151890423471214</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>168.98218591</v>
+        <v>169.02479805999999</v>
       </c>
       <c r="C366" s="5">
-        <v>0.18579231999999024</v>
+        <v>0.1636999899999978</v>
       </c>
       <c r="D366" s="5">
-        <v>1.3288521189304348</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1695457391126096</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>169.339022</v>
+        <v>169.34730772</v>
       </c>
       <c r="C367" s="5">
-        <v>0.3568360900000016</v>
+        <v>0.32250966000000858</v>
       </c>
       <c r="D367" s="5">
-        <v>2.5636532748086527</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3138555358524826</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>168.91850665000001</v>
+        <v>168.87771622</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.42051534999998808</v>
+        <v>-0.46959150000000704</v>
       </c>
       <c r="D368" s="5">
-        <v>-2.9395650329236966</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.2772563033430901</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>162.46680406999999</v>
+        <v>162.29329935000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-6.451702580000017</v>
+        <v>-6.5844168699999841</v>
       </c>
       <c r="D369" s="5">
-        <v>-37.331565013442884</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-37.950411569707462</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>162.68065786</v>
+        <v>162.45737693000001</v>
       </c>
       <c r="C370" s="5">
-        <v>0.21385379000000171</v>
+        <v>0.16407757999999717</v>
       </c>
       <c r="D370" s="5">
-        <v>1.5910363118505799</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2199617141572361</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>162.88762037999999</v>
+        <v>162.67195397</v>
       </c>
       <c r="C371" s="5">
-        <v>0.20696251999999049</v>
+        <v>0.21457703999999467</v>
       </c>
       <c r="D371" s="5">
-        <v>1.5373688810431663</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5965496317952299</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>163.30778346</v>
+        <v>163.46452213000001</v>
       </c>
       <c r="C372" s="5">
-        <v>0.4201630800000089</v>
+        <v>0.79256816000000185</v>
       </c>
       <c r="D372" s="5">
-        <v>3.1396530498557729</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6.0058689753302641</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>163.08905798000001</v>
+        <v>163.21184713</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.21872547999998915</v>
+        <v>-0.25267500000001064</v>
       </c>
       <c r="D373" s="5">
-        <v>-1.5954274419306413</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.8392092495948309</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>163.04104878000001</v>
+        <v>163.12466058999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-4.8009199999995644E-2</v>
+        <v>-8.7186540000004698E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.3526775896468326</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.63915092889730296</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>163.95314096000001</v>
+        <v>164.09026134000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.91209218000000192</v>
+        <v>0.96560075000002143</v>
       </c>
       <c r="D375" s="5">
-        <v>6.9235501381834652</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.3391687423032925</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>164.66579332000001</v>
+        <v>164.77406844999999</v>
       </c>
       <c r="C376" s="5">
-        <v>0.71265235999999277</v>
+        <v>0.68380710999997518</v>
       </c>
       <c r="D376" s="5">
-        <v>5.3425424735109361</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.1169376197029326</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>164.85585276</v>
+        <v>164.96800085000001</v>
       </c>
       <c r="C377" s="5">
-        <v>0.19005943999999886</v>
+        <v>0.19393240000002265</v>
       </c>
       <c r="D377" s="5">
-        <v>1.3938823871798123</v>
+        <v>1.4215298668761145</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.3344934960941366</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.3055027264989869</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>166.03521280000001</v>
+        <v>166.08617025999999</v>
       </c>
       <c r="C378" s="5">
-        <v>1.1793600400000059</v>
+        <v>1.1181694099999788</v>
       </c>
       <c r="D378" s="5">
-        <v>8.9306248904814431</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+        <v>8.4438963880876905</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>165.64761634999999</v>
+        <v>165.64683210999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.38759645000001797</v>
+        <v>-0.43933814999999754</v>
       </c>
       <c r="D379" s="5">
-        <v>-2.7656193201155199</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.1285132407790628</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>167.16509676999999</v>
+        <v>167.10268378999999</v>
       </c>
       <c r="C380" s="5">
-        <v>1.5174804199999983</v>
+        <v>1.455851679999995</v>
       </c>
       <c r="D380" s="5">
-        <v>11.564226580364156</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.071716650649478</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>168.29461309000001</v>
+        <v>168.05235210999999</v>
       </c>
       <c r="C381" s="5">
-        <v>1.1295163200000218</v>
+        <v>0.94966832000000068</v>
       </c>
       <c r="D381" s="5">
-        <v>8.4164869414860668</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0370284941718042</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>168.19303803</v>
+        <v>167.83051513999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.10157506000001604</v>
+        <v>-0.22183696999999825</v>
       </c>
       <c r="D382" s="5">
-        <v>-0.72186662536927182</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5726059618029198</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>168.75754451</v>
+        <v>168.40259571999999</v>
       </c>
       <c r="C383" s="5">
-        <v>0.56450648000000569</v>
+        <v>0.57208058000000506</v>
       </c>
       <c r="D383" s="5">
-        <v>4.1027468167212033</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4.1679805451258156</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>169.99257295000001</v>
+        <v>170.21765038999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.2350284400000078</v>
+        <v>1.815054669999995</v>
       </c>
       <c r="D384" s="5">
-        <v>9.1442839927611708</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+        <v>13.728607307889874</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>169.92378615000001</v>
+        <v>170.14535670999999</v>
       </c>
       <c r="C385" s="5">
-        <v>-6.8786799999998038E-2</v>
+        <v>-7.2293680000001359E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.48449587983948605</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.50846698621663799</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>169.86121120000001</v>
+        <v>169.99705313999999</v>
       </c>
       <c r="C386" s="5">
-        <v>-6.2574949999998353E-2</v>
+        <v>-0.14830356999999594</v>
       </c>
       <c r="D386" s="5">
-        <v>-0.44100971200281558</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.0409546760779653</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>172.35535175000001</v>
+        <v>172.57151531</v>
       </c>
       <c r="C387" s="5">
-        <v>2.4941405499999973</v>
+        <v>2.5744621700000039</v>
       </c>
       <c r="D387" s="5">
-        <v>19.115061410552634</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+        <v>19.765748795874739</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>172.89592041</v>
+        <v>173.0554224</v>
       </c>
       <c r="C388" s="5">
-        <v>0.54056865999999104</v>
+        <v>0.48390709000000243</v>
       </c>
       <c r="D388" s="5">
-        <v>3.82923977595091</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.417298798036339</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>173.51559146</v>
+        <v>173.66739566999999</v>
       </c>
       <c r="C389" s="5">
-        <v>0.61967104999999378</v>
+        <v>0.61197326999999291</v>
       </c>
       <c r="D389" s="5">
-        <v>4.3866855353748901</v>
+        <v>4.3270575571995762</v>
       </c>
       <c r="E389" s="5">
-        <v>5.2529155350080181</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.2733831865429792</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>173.69245376999999</v>
+        <v>173.74916046999999</v>
       </c>
       <c r="C390" s="5">
-        <v>0.17686230999998998</v>
+        <v>8.1764800000001969E-2</v>
       </c>
       <c r="D390" s="5">
-        <v>1.230025657213174</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.56644041739808415</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>174.30548200000001</v>
+        <v>174.29491288</v>
       </c>
       <c r="C391" s="5">
-        <v>0.61302823000002604</v>
+        <v>0.54575241000000574</v>
       </c>
       <c r="D391" s="5">
-        <v>4.3184551666163307</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.8350464256114991</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>175.21620501999999</v>
+        <v>175.12908272999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.91072301999997762</v>
+        <v>0.83416984999999499</v>
       </c>
       <c r="D392" s="5">
-        <v>6.4531909508321661</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.8967755656211818</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>177.83563702000001</v>
+        <v>177.5098576</v>
       </c>
       <c r="C393" s="5">
-        <v>2.6194320000000175</v>
+        <v>2.3807748700000104</v>
       </c>
       <c r="D393" s="5">
-        <v>19.490754067882278</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+        <v>17.590011112681371</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>179.02291356999999</v>
+        <v>178.5423131</v>
       </c>
       <c r="C394" s="5">
-        <v>1.1872765499999787</v>
+        <v>1.0324554999999975</v>
       </c>
       <c r="D394" s="5">
-        <v>8.3123333499009799</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.2072550338381891</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>178.92843796</v>
+        <v>178.41534965</v>
       </c>
       <c r="C395" s="5">
-        <v>-9.4475609999989274E-2</v>
+        <v>-0.1269634500000052</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.63144012231105551</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.85000393267237184</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>181.56283611000001</v>
+        <v>181.81478027</v>
       </c>
       <c r="C396" s="5">
-        <v>2.6343981500000098</v>
+        <v>3.399430620000004</v>
       </c>
       <c r="D396" s="5">
-        <v>19.171127861583702</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25.419088515219567</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>182.23890975</v>
+        <v>182.56042374</v>
       </c>
       <c r="C397" s="5">
-        <v>0.67607363999999848</v>
+        <v>0.74564347000000453</v>
       </c>
       <c r="D397" s="5">
-        <v>4.5610188232979354</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.0338769641994796</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>183.65766694999999</v>
+        <v>183.88117262</v>
       </c>
       <c r="C398" s="5">
-        <v>1.4187571999999875</v>
+        <v>1.3207488799999965</v>
       </c>
       <c r="D398" s="5">
-        <v>9.7527609005295659</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.0354082266024029</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>185.73673724</v>
+        <v>186.04214605000001</v>
       </c>
       <c r="C399" s="5">
-        <v>2.0790702900000042</v>
+        <v>2.1609734300000127</v>
       </c>
       <c r="D399" s="5">
-        <v>14.46296453871394</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15.050606304921921</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>186.43760216999999</v>
+        <v>186.64762067999999</v>
       </c>
       <c r="C400" s="5">
-        <v>0.7008649299999945</v>
+        <v>0.60547462999997492</v>
       </c>
       <c r="D400" s="5">
-        <v>4.6232864242950367</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.9760727390282691</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>186.74802708999999</v>
+        <v>186.93458390000001</v>
       </c>
       <c r="C401" s="5">
-        <v>0.31042492000000266</v>
+        <v>0.28696322000001828</v>
       </c>
       <c r="D401" s="5">
-        <v>2.0164399928868759</v>
+        <v>1.8606329976226021</v>
       </c>
       <c r="E401" s="5">
-        <v>7.6260787394719198</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.6394237264950426</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>187.07518712999999</v>
+        <v>187.13414646999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.32716003999999543</v>
+        <v>0.19956256999998345</v>
       </c>
       <c r="D402" s="5">
-        <v>2.1226300917545737</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2886122109872389</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>187.60761661999999</v>
+        <v>187.58534799</v>
       </c>
       <c r="C403" s="5">
-        <v>0.5324294899999984</v>
+        <v>0.45120152000001212</v>
       </c>
       <c r="D403" s="5">
-        <v>3.4692579226054621</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.9320141756885132</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>187.70772536999999</v>
+        <v>187.59439209999999</v>
       </c>
       <c r="C404" s="5">
-        <v>0.10010875000000397</v>
+        <v>9.0441099999907237E-3</v>
       </c>
       <c r="D404" s="5">
-        <v>0.64221108762139156</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5.7871312900781291E-2</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>187.36963401</v>
+        <v>186.98405516</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.33809135999999285</v>
+        <v>-0.61033693999999628</v>
       </c>
       <c r="D405" s="5">
-        <v>-2.1401066658533585</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.835080682007086</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>187.32729570999999</v>
+        <v>186.73343795</v>
       </c>
       <c r="C406" s="5">
-        <v>-4.2338300000011486E-2</v>
+        <v>-0.25061721000000148</v>
       </c>
       <c r="D406" s="5">
-        <v>-0.27081691645000072</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.5965722316618969</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>187.26020972000001</v>
+        <v>186.60808489999999</v>
       </c>
       <c r="C407" s="5">
-        <v>-6.7085989999981166E-2</v>
+        <v>-0.12535305000000108</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.42890072222397935</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.80258533611616834</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>185.03571624</v>
+        <v>185.27894172000001</v>
       </c>
       <c r="C408" s="5">
-        <v>-2.2244934800000067</v>
+        <v>-1.3291431799999884</v>
       </c>
       <c r="D408" s="5">
-        <v>-13.359545632075543</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-8.2201662102768793</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>184.95638030000001</v>
+        <v>185.35876948000001</v>
       </c>
       <c r="C409" s="5">
-        <v>-7.9335939999992888E-2</v>
+        <v>7.982776000000058E-2</v>
       </c>
       <c r="D409" s="5">
-        <v>-0.51330059027634434</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.51824906481643396</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>184.35411938999999</v>
+        <v>184.67486196999999</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.60226091000001247</v>
+        <v>-0.6839075100000116</v>
       </c>
       <c r="D410" s="5">
-        <v>-3.8382524881913072</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3388175465068013</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>184.10947643</v>
+        <v>184.50208996000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.24464295999999308</v>
+        <v>-0.17277200999998854</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.5808614776026464</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.116897718593779</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>183.17748724</v>
+        <v>183.43816386</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.93198918999999592</v>
+        <v>-1.0639261000000033</v>
       </c>
       <c r="D412" s="5">
-        <v>-5.9082705168230891</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-6.7044658888849913</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>182.08686954000001</v>
+        <v>182.28733138999999</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.0906176999999957</v>
+        <v>-1.1508324700000117</v>
       </c>
       <c r="D413" s="5">
-        <v>-6.9152819684646483</v>
+        <v>-7.2740034508434697</v>
       </c>
       <c r="E413" s="5">
-        <v>-2.4959607994967548</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.486031430377833</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>182.48267917000001</v>
+        <v>182.54489587</v>
       </c>
       <c r="C414" s="5">
-        <v>0.39580963000000224</v>
+        <v>0.25756448000001342</v>
       </c>
       <c r="D414" s="5">
-        <v>2.6399018349936965</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.7087893443437974</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>181.82446508999999</v>
+        <v>181.79504624</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.6582140800000218</v>
+        <v>-0.74984962999999993</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.243549172644645</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.8194502884977837</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>181.22435235</v>
+        <v>181.08266624999999</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.60011273999998593</v>
+        <v>-0.71237999000001651</v>
       </c>
       <c r="D416" s="5">
-        <v>-3.889496304556761</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6022732309468628</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>181.50059250999999</v>
+        <v>181.26814540999999</v>
       </c>
       <c r="C417" s="5">
-        <v>0.27624015999998619</v>
+        <v>0.18547915999999987</v>
       </c>
       <c r="D417" s="5">
-        <v>1.84457241248841</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.2360827870505631</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>181.40478469999999</v>
+        <v>180.95194444000001</v>
       </c>
       <c r="C418" s="5">
-        <v>-9.5807809999996607E-2</v>
+        <v>-0.31620096999998282</v>
       </c>
       <c r="D418" s="5">
-        <v>-0.63160219666344997</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.07329230415364</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>181.36465082000001</v>
+        <v>180.89458107999999</v>
       </c>
       <c r="C419" s="5">
-        <v>-4.0133879999984856E-2</v>
+        <v>-5.7363360000010744E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.26516443098941744</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.3797480043101098</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>179.26936882000001</v>
+        <v>179.97490242999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-2.0952819999999974</v>
+        <v>-0.9196786500000087</v>
       </c>
       <c r="D420" s="5">
-        <v>-13.015605669226249</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-5.9331340517396303</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>179.25075146</v>
+        <v>180.20624699000001</v>
       </c>
       <c r="C421" s="5">
-        <v>-1.8617360000007466E-2</v>
+        <v>0.23134456000002501</v>
       </c>
       <c r="D421" s="5">
-        <v>-0.12455042306905861</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.5534643279800697</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>179.67263964</v>
+        <v>180.69707968</v>
       </c>
       <c r="C422" s="5">
-        <v>0.42188817999999628</v>
+        <v>0.49083268999999063</v>
       </c>
       <c r="D422" s="5">
-        <v>2.8611934193321975</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+        <v>3.3178835016399288</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>179.7201469</v>
+        <v>180.47131912</v>
       </c>
       <c r="C423" s="5">
-        <v>4.7507260000003271E-2</v>
+        <v>-0.22576055999999767</v>
       </c>
       <c r="D423" s="5">
-        <v>0.317753946636401</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4890046512073152</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>179.68010339</v>
+        <v>180.33965409000001</v>
       </c>
       <c r="C424" s="5">
-        <v>-4.0043510000003835E-2</v>
+        <v>-0.13166502999999352</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.26704501761702915</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.87197009718927854</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>179.83880773999999</v>
+        <v>180.55568632000001</v>
       </c>
       <c r="C425" s="5">
-        <v>0.15870434999999361</v>
+        <v>0.21603222999999616</v>
       </c>
       <c r="D425" s="5">
-        <v>1.0650768551413448</v>
+        <v>1.447011327164982</v>
       </c>
       <c r="E425" s="5">
-        <v>-1.2346095057151674</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.94995360170979648</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>179.30400359000001</v>
+        <v>179.83729077000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.53480414999998516</v>
+        <v>-0.71839554999999677</v>
       </c>
       <c r="D426" s="5">
-        <v>-3.5107645033978008</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.6714535209601005</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>179.44013795999999</v>
+        <v>179.80545043999999</v>
       </c>
       <c r="C427" s="5">
-        <v>0.1361343699999793</v>
+        <v>-3.1840330000022732E-2</v>
       </c>
       <c r="D427" s="5">
-        <v>0.91489947365253066</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-0.21225415065098119</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>179.42769547</v>
+        <v>179.61374275</v>
       </c>
       <c r="C428" s="5">
-        <v>-1.2442489999983763E-2</v>
+        <v>-0.191707689999987</v>
       </c>
       <c r="D428" s="5">
-        <v>-8.317701493097962E-2</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.2719580240550421</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>179.34328740000001</v>
+        <v>179.35758773000001</v>
       </c>
       <c r="C429" s="5">
-        <v>-8.440806999999495E-2</v>
+        <v>-0.25615501999999424</v>
       </c>
       <c r="D429" s="5">
-        <v>-0.5630570084883324</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.698012483750555</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>179.10319998</v>
+        <v>178.95814375</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.24008742000000893</v>
+        <v>-0.39944398000000092</v>
       </c>
       <c r="D430" s="5">
-        <v>-1.5946683448094467</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.6400044077377838</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>179.00782261000001</v>
+        <v>178.78043253000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-9.5377369999994244E-2</v>
+        <v>-0.17771121999999195</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.63716459171756501</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.1851519277767397</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>178.58500771999999</v>
+        <v>178.94889663000001</v>
       </c>
       <c r="C432" s="5">
-        <v>-0.42281489000001216</v>
+        <v>0.16846409999999423</v>
       </c>
       <c r="D432" s="5">
-        <v>-2.7978563186240146</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1.1366340216061532</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>177.49655931999999</v>
+        <v>178.64236056999999</v>
       </c>
       <c r="C433" s="5">
-        <v>-1.0884484000000043</v>
+        <v>-0.30653606000001332</v>
       </c>
       <c r="D433" s="5">
-        <v>-7.0735590750917288</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.036320950802617</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>177.36592328</v>
+        <v>178.12339136</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.13063603999998463</v>
+        <v>-0.51896920999999452</v>
       </c>
       <c r="D434" s="5">
-        <v>-0.87962398891889837</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-3.4309238315643809</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>177.50018747999999</v>
+        <v>177.46519902</v>
       </c>
       <c r="C435" s="5">
-        <v>0.13426419999998984</v>
+        <v>-0.65819233999999938</v>
       </c>
       <c r="D435" s="5">
-        <v>0.91217937646430602</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-4.3451615316890351</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>178.48839864000001</v>
+        <v>178.59994180999999</v>
       </c>
       <c r="C436" s="5">
-        <v>0.98821116000002007</v>
+        <v>1.13474278999999</v>
       </c>
       <c r="D436" s="5">
-        <v>6.8892733586835897</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.9486837292925383</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>179.11558493999999</v>
+        <v>179.16770979</v>
       </c>
       <c r="C437" s="5">
-        <v>0.62718629999997688</v>
+        <v>0.56776798000001349</v>
       </c>
       <c r="D437" s="5">
-        <v>4.2991070401721343</v>
+        <v>3.8822031554459624</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.40215057533388165</v>
+        <v>-0.76872490603263621</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>178.31874252</v>
+      </c>
+      <c r="C438" s="5">
+        <v>-0.84896727000000283</v>
+      </c>
+      <c r="D438" s="5">
+        <v>-5.5402033207898711</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+      <c r="B439" s="5">
+        <v>178.11154064999999</v>
+      </c>
+      <c r="C439" s="5">
+        <v>-0.20720187000000578</v>
+      </c>
+      <c r="D439" s="5">
+        <v>-1.3854928606155448</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>