--- v4 (2026-04-21)
+++ v5 (2026-05-11)
@@ -1,98 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{BB6932E8-F54B-4F5B-B2F7-2C559F1E8C18}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2DD8D299-1141-4068-82C5-F24E66A075BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{9AFF3585-FDBA-480C-80C2-78E784696BD1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{544D8EB8-0E75-474B-B0AA-DCB73FA814B7}"/>
   </bookViews>
   <sheets>
     <sheet name="houfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry February 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -916,6330 +930,6345 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49B29814-C169-4284-A8AE-82F55C417525}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB37DF1F-3F19-4683-802C-C16ED8142455}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>112.79737174</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>113.47892844</v>
       </c>
       <c r="C7" s="5">
         <v>0.68155670000000157</v>
       </c>
       <c r="D7" s="5">
         <v>7.4966547742317591</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>113.6614225</v>
       </c>
       <c r="C8" s="5">
         <v>0.18249405999999624</v>
       </c>
       <c r="D8" s="5">
         <v>1.9469718362036259</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>114.44890787999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.78748537999999257</v>
       </c>
       <c r="D9" s="5">
         <v>8.6382570122957461</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>114.67481472999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.22590685000000121</v>
       </c>
       <c r="D10" s="5">
         <v>2.3945241642915338</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>116.12747462999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.4526599000000004</v>
       </c>
       <c r="D11" s="5">
         <v>16.306293340218648</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>114.71261794999999</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4148566799999998</v>
       </c>
       <c r="D12" s="5">
         <v>-13.679387305630042</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>114.58412010000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.12849784999998803</v>
       </c>
       <c r="D13" s="5">
         <v>-1.3359555308570581</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>115.31225963999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.7281395399999866</v>
       </c>
       <c r="D14" s="5">
         <v>7.8977980042827189</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>113.75082883</v>
       </c>
       <c r="C15" s="5">
         <v>-1.5614308099999903</v>
       </c>
       <c r="D15" s="5">
         <v>-15.091914960168729</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>114.45817447</v>
       </c>
       <c r="C16" s="5">
         <v>0.70734563999999978</v>
       </c>
       <c r="D16" s="5">
         <v>7.722628490839023</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>115.86854848</v>
       </c>
       <c r="C17" s="5">
         <v>1.4103740099999982</v>
       </c>
       <c r="D17" s="5">
         <v>15.831056726189342</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>113.86955757</v>
       </c>
       <c r="C18" s="5">
         <v>-1.9989909100000034</v>
       </c>
       <c r="D18" s="5">
         <v>-18.846958473191975</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>113.92461914</v>
       </c>
       <c r="C19" s="5">
         <v>5.5061570000006554E-2</v>
       </c>
       <c r="D19" s="5">
         <v>0.58180512802108453</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>113.78767682</v>
       </c>
       <c r="C20" s="5">
         <v>-0.13694232000000284</v>
       </c>
       <c r="D20" s="5">
         <v>-1.4329536204997662</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>113.05354676</v>
       </c>
       <c r="C21" s="5">
         <v>-0.73413005999999825</v>
       </c>
       <c r="D21" s="5">
         <v>-7.4732018849872457</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>113.01742852</v>
       </c>
       <c r="C22" s="5">
         <v>-3.6118240000007518E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-0.38270193854982315</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>113.53449893</v>
       </c>
       <c r="C23" s="5">
         <v>0.51707041000000231</v>
       </c>
       <c r="D23" s="5">
         <v>5.6304456368617917</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>112.45514752</v>
       </c>
       <c r="C24" s="5">
         <v>-1.079351410000001</v>
       </c>
       <c r="D24" s="5">
         <v>-10.830177067325565</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>112.48097859000001</v>
       </c>
       <c r="C25" s="5">
         <v>2.5831070000009504E-2</v>
       </c>
       <c r="D25" s="5">
         <v>0.27598980828107411</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>112.20801283999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.27296575000001155</v>
       </c>
       <c r="D26" s="5">
         <v>-2.8735708717158581</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>111.94268857</v>
       </c>
       <c r="C27" s="5">
         <v>-0.26532426999999359</v>
       </c>
       <c r="D27" s="5">
         <v>-2.8008773822387978</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>111.70129643</v>
       </c>
       <c r="C28" s="5">
         <v>-0.24139214000000209</v>
       </c>
       <c r="D28" s="5">
         <v>-2.5571978945999385</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>112.03862226</v>
       </c>
       <c r="C29" s="5">
         <v>0.3373258299999975</v>
       </c>
       <c r="D29" s="5">
         <v>3.684670527475542</v>
       </c>
       <c r="E29" s="5">
         <v>-3.3054062299408882</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>112.11909563</v>
       </c>
       <c r="C30" s="5">
         <v>8.0473370000007094E-2</v>
       </c>
       <c r="D30" s="5">
         <v>0.86533058509326022</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>112.21082128</v>
       </c>
       <c r="C31" s="5">
         <v>9.1725650000000769E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.98616035895353615</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>112.35455019</v>
       </c>
       <c r="C32" s="5">
         <v>0.14372890999999299</v>
       </c>
       <c r="D32" s="5">
         <v>1.5479340770001349</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>112.68941592</v>
       </c>
       <c r="C33" s="5">
         <v>0.33486573000000419</v>
       </c>
       <c r="D33" s="5">
         <v>3.6357393999240095</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>112.88685061</v>
       </c>
       <c r="C34" s="5">
         <v>0.19743468999999436</v>
       </c>
       <c r="D34" s="5">
         <v>2.1228082627918088</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>112.12805231</v>
       </c>
       <c r="C35" s="5">
         <v>-0.75879829999999515</v>
       </c>
       <c r="D35" s="5">
         <v>-7.7744917460826679</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>111.89082775999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.23722455000000764</v>
       </c>
       <c r="D36" s="5">
         <v>-2.5094546505302406</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>112.1573848</v>
       </c>
       <c r="C37" s="5">
         <v>0.26655704000000924</v>
       </c>
       <c r="D37" s="5">
         <v>2.8965111077718042</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>111.87434313</v>
       </c>
       <c r="C38" s="5">
         <v>-0.28304167000000291</v>
       </c>
       <c r="D38" s="5">
         <v>-2.986652564076353</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>111.961896</v>
       </c>
       <c r="C39" s="5">
         <v>8.7552869999996119E-2</v>
       </c>
       <c r="D39" s="5">
         <v>0.94317291579117946</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>112.03504203</v>
       </c>
       <c r="C40" s="5">
         <v>7.3146030000003748E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.78679731490280957</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>111.29007493</v>
       </c>
       <c r="C41" s="5">
         <v>-0.74496709999999666</v>
       </c>
       <c r="D41" s="5">
         <v>-7.6938492737764879</v>
       </c>
       <c r="E41" s="5">
         <v>-0.6681154363563091</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>112.23631269000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.94623776000000248</v>
       </c>
       <c r="D42" s="5">
         <v>10.693843248916357</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>112.29889627</v>
       </c>
       <c r="C43" s="5">
         <v>6.2583579999994754E-2</v>
       </c>
       <c r="D43" s="5">
         <v>0.67118246015311911</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>112.45126892</v>
       </c>
       <c r="C44" s="5">
         <v>0.15237265000000377</v>
       </c>
       <c r="D44" s="5">
         <v>1.6404248362804852</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>111.93335553999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.51791338000001019</v>
       </c>
       <c r="D45" s="5">
         <v>-5.3889301508112659</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>111.37531417</v>
       </c>
       <c r="C46" s="5">
         <v>-0.55804136999999798</v>
       </c>
       <c r="D46" s="5">
         <v>-5.8212273291476819</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>112.34496504000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.96965087000000949</v>
       </c>
       <c r="D47" s="5">
         <v>10.96245475721933</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>112.72990441</v>
       </c>
       <c r="C48" s="5">
         <v>0.38493936999999789</v>
       </c>
       <c r="D48" s="5">
         <v>4.1900637317193512</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>112.30971048000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.42019392999999639</v>
       </c>
       <c r="D49" s="5">
         <v>-4.3823584514029346</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>112.5307459</v>
       </c>
       <c r="C50" s="5">
         <v>0.22103541999999265</v>
       </c>
       <c r="D50" s="5">
         <v>2.3874385879784077</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>113.10452002</v>
       </c>
       <c r="C51" s="5">
         <v>0.57377411999999595</v>
       </c>
       <c r="D51" s="5">
         <v>6.2931217521702498</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>112.72518583</v>
       </c>
       <c r="C52" s="5">
         <v>-0.37933418999999446</v>
       </c>
       <c r="D52" s="5">
         <v>-3.951190518522596</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>112.77974974999999</v>
       </c>
       <c r="C53" s="5">
         <v>5.4563919999992549E-2</v>
       </c>
       <c r="D53" s="5">
         <v>0.5824013490187685</v>
       </c>
       <c r="E53" s="5">
         <v>1.3385513676192451</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>112.43112975</v>
       </c>
       <c r="C54" s="5">
         <v>-0.34861999999999682</v>
       </c>
       <c r="D54" s="5">
         <v>-3.6469699472072459</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>112.14914757</v>
       </c>
       <c r="C55" s="5">
         <v>-0.28198217999999997</v>
       </c>
       <c r="D55" s="5">
         <v>-2.9684816297453898</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>112.32792628</v>
       </c>
       <c r="C56" s="5">
         <v>0.17877871000000312</v>
       </c>
       <c r="D56" s="5">
         <v>1.9298001590739133</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>113.32358876000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.99566248000000712</v>
       </c>
       <c r="D57" s="5">
         <v>11.170852799151687</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>112.67398114</v>
       </c>
       <c r="C58" s="5">
         <v>-0.64960762000001182</v>
       </c>
       <c r="D58" s="5">
         <v>-6.6660077574327232</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>112.75584818</v>
       </c>
       <c r="C59" s="5">
         <v>8.1867040000005886E-2</v>
       </c>
       <c r="D59" s="5">
         <v>0.87539278101451679</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>113.18742215</v>
       </c>
       <c r="C60" s="5">
         <v>0.4315739700000023</v>
       </c>
       <c r="D60" s="5">
         <v>4.6909433301386416</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>112.98357466</v>
       </c>
       <c r="C61" s="5">
         <v>-0.20384749000000113</v>
       </c>
       <c r="D61" s="5">
         <v>-2.1398884553897157</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>112.79021968000001</v>
       </c>
       <c r="C62" s="5">
         <v>-0.19335497999999518</v>
       </c>
       <c r="D62" s="5">
         <v>-2.0344059208817322</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>112.61049314</v>
       </c>
       <c r="C63" s="5">
         <v>-0.17972654000000432</v>
       </c>
       <c r="D63" s="5">
         <v>-1.8954808269453172</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>112.8388939</v>
       </c>
       <c r="C64" s="5">
         <v>0.22840075999999954</v>
       </c>
       <c r="D64" s="5">
         <v>2.4612194242715324</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>113.16983471</v>
       </c>
       <c r="C65" s="5">
         <v>0.33094081000000131</v>
       </c>
       <c r="D65" s="5">
         <v>3.5767631374888476</v>
       </c>
       <c r="E65" s="5">
         <v>0.34588209396164693</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>111.94252590000001</v>
       </c>
       <c r="C66" s="5">
         <v>-1.2273088099999967</v>
       </c>
       <c r="D66" s="5">
         <v>-12.264966225332142</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>111.15139633</v>
       </c>
       <c r="C67" s="5">
         <v>-0.79112957000000961</v>
       </c>
       <c r="D67" s="5">
         <v>-8.1587369558442155</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>111.28066750000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.12927117000000976</v>
       </c>
       <c r="D68" s="5">
         <v>1.4045845734773632</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>111.78995485999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.50928735999998764</v>
       </c>
       <c r="D69" s="5">
         <v>5.6322924355576731</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>111.96792062</v>
       </c>
       <c r="C70" s="5">
         <v>0.17796576000000641</v>
       </c>
       <c r="D70" s="5">
         <v>1.9271745115785333</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>112.22390919</v>
       </c>
       <c r="C71" s="5">
         <v>0.25598856999999953</v>
       </c>
       <c r="D71" s="5">
         <v>2.7782830642919754</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>111.65725489</v>
       </c>
       <c r="C72" s="5">
         <v>-0.56665429999999617</v>
       </c>
       <c r="D72" s="5">
         <v>-5.8937117849694021</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>111.75735321000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.10009832000000074</v>
       </c>
       <c r="D73" s="5">
         <v>1.0810942379894328</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>111.95829619</v>
       </c>
       <c r="C74" s="5">
         <v>0.20094297999999355</v>
       </c>
       <c r="D74" s="5">
         <v>2.1791005932647378</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>111.10804699000001</v>
       </c>
       <c r="C75" s="5">
         <v>-0.85024919999999327</v>
       </c>
       <c r="D75" s="5">
         <v>-8.742031195856736</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>111.36694398</v>
       </c>
       <c r="C76" s="5">
         <v>0.25889698999999666</v>
       </c>
       <c r="D76" s="5">
         <v>2.832279360233847</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>111.87543375</v>
       </c>
       <c r="C77" s="5">
         <v>0.50848976999999707</v>
       </c>
       <c r="D77" s="5">
         <v>5.6187825767724631</v>
       </c>
       <c r="E77" s="5">
         <v>-1.1437685345365489</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>112.29061928</v>
       </c>
       <c r="C78" s="5">
         <v>0.41518553000000225</v>
       </c>
       <c r="D78" s="5">
         <v>4.5454022873555822</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>112.48985404</v>
       </c>
       <c r="C79" s="5">
         <v>0.19923475999999596</v>
       </c>
       <c r="D79" s="5">
         <v>2.1500340180116817</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>112.97574471999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.48589067999999713</v>
       </c>
       <c r="D80" s="5">
         <v>5.3082303347999682</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>111.78034952</v>
       </c>
       <c r="C81" s="5">
         <v>-1.195395199999993</v>
       </c>
       <c r="D81" s="5">
         <v>-11.983720808132325</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>111.9366461</v>
       </c>
       <c r="C82" s="5">
         <v>0.1562965800000029</v>
       </c>
       <c r="D82" s="5">
         <v>1.6908608097667477</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>112.18089428</v>
       </c>
       <c r="C83" s="5">
         <v>0.24424817999999959</v>
       </c>
       <c r="D83" s="5">
         <v>2.6500796505250834</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>112.47417106</v>
       </c>
       <c r="C84" s="5">
         <v>0.29327677999999935</v>
       </c>
       <c r="D84" s="5">
         <v>3.1826885033939378</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>112.93951638</v>
       </c>
       <c r="C85" s="5">
         <v>0.46534531999999729</v>
       </c>
       <c r="D85" s="5">
         <v>5.0793727116610343</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>113.12648248000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.18696610000000646</v>
       </c>
       <c r="D86" s="5">
         <v>2.0047316648810876</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>113.39126938</v>
       </c>
       <c r="C87" s="5">
         <v>0.26478689999999006</v>
       </c>
       <c r="D87" s="5">
         <v>2.8451943387345136</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>114.07272761999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.68145823999999777</v>
       </c>
       <c r="D88" s="5">
         <v>7.4549704106726455</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>113.76386623</v>
       </c>
       <c r="C89" s="5">
         <v>-0.30886138999998991</v>
       </c>
       <c r="D89" s="5">
         <v>-3.2011491201229259</v>
       </c>
       <c r="E89" s="5">
         <v>1.6879777952145902</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>114.86649867</v>
       </c>
       <c r="C90" s="5">
         <v>1.1026324399999936</v>
       </c>
       <c r="D90" s="5">
         <v>12.271230517383591</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>115.10428279</v>
       </c>
       <c r="C91" s="5">
         <v>0.2377841200000006</v>
       </c>
       <c r="D91" s="5">
         <v>2.5125882578958647</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>115.61463861999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.51035582999999463</v>
       </c>
       <c r="D92" s="5">
         <v>5.4523141958578325</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>116.33937924999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.72474062999999944</v>
       </c>
       <c r="D93" s="5">
         <v>7.7871512967953027</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>117.00136779</v>
       </c>
       <c r="C94" s="5">
         <v>0.66198854000001006</v>
       </c>
       <c r="D94" s="5">
         <v>7.0459792869464799</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>117.3714372</v>
       </c>
       <c r="C95" s="5">
         <v>0.37006940999999927</v>
       </c>
       <c r="D95" s="5">
         <v>3.86226848862401</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>117.66767195</v>
       </c>
       <c r="C96" s="5">
         <v>0.29623474999999644</v>
       </c>
       <c r="D96" s="5">
         <v>3.0710884875339683</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>118.31942806000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.65175611000000799</v>
       </c>
       <c r="D97" s="5">
         <v>6.8530215759515345</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>118.70336288999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.38393482999998696</v>
       </c>
       <c r="D98" s="5">
         <v>3.9641323062105993</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>120.49516038</v>
       </c>
       <c r="C99" s="5">
         <v>1.7917974900000075</v>
       </c>
       <c r="D99" s="5">
         <v>19.695817569915739</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>120.59406077</v>
       </c>
       <c r="C100" s="5">
         <v>9.8900389999997174E-2</v>
       </c>
       <c r="D100" s="5">
         <v>0.98939821491930147</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>122.27191299</v>
       </c>
       <c r="C101" s="5">
         <v>1.6778522200000054</v>
       </c>
       <c r="D101" s="5">
         <v>18.034632011845009</v>
       </c>
       <c r="E101" s="5">
         <v>7.4786898880519814</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>121.3798657</v>
       </c>
       <c r="C102" s="5">
         <v>-0.89204729000000782</v>
       </c>
       <c r="D102" s="5">
         <v>-8.4118370664323265</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>122.12599727</v>
       </c>
       <c r="C103" s="5">
         <v>0.74613157000000285</v>
       </c>
       <c r="D103" s="5">
         <v>7.6310671376570438</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>122.91911614</v>
       </c>
       <c r="C104" s="5">
         <v>0.7931188700000007</v>
       </c>
       <c r="D104" s="5">
         <v>8.0775938550557989</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>123.79056701</v>
       </c>
       <c r="C105" s="5">
         <v>0.87145087000000387</v>
       </c>
       <c r="D105" s="5">
         <v>8.8472549742875337</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>124.43100059</v>
       </c>
       <c r="C106" s="5">
         <v>0.64043357999999273</v>
       </c>
       <c r="D106" s="5">
         <v>6.3879633709298167</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>125.00738951</v>
       </c>
       <c r="C107" s="5">
         <v>0.57638891999999942</v>
       </c>
       <c r="D107" s="5">
         <v>5.7024640019248674</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>126.25494313</v>
       </c>
       <c r="C108" s="5">
         <v>1.247553620000005</v>
       </c>
       <c r="D108" s="5">
         <v>12.655514376904398</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>126.82024143</v>
       </c>
       <c r="C109" s="5">
         <v>0.56529829999999492</v>
       </c>
       <c r="D109" s="5">
         <v>5.507229766799937</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>127.57725508999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.75701365999999837</v>
       </c>
       <c r="D110" s="5">
         <v>7.4029321164331918</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>129.09976151999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.5225064299999929</v>
       </c>
       <c r="D111" s="5">
         <v>15.299184302305235</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>128.56332988</v>
       </c>
       <c r="C112" s="5">
         <v>-0.53643163999998933</v>
       </c>
       <c r="D112" s="5">
         <v>-4.8738173842016845</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>129.59594813999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.0326182599999925</v>
       </c>
       <c r="D113" s="5">
         <v>10.075769836780424</v>
       </c>
       <c r="E113" s="5">
         <v>5.989957113535116</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>129.81364152</v>
       </c>
       <c r="C114" s="5">
         <v>0.21769338000001426</v>
       </c>
       <c r="D114" s="5">
         <v>2.034470217494988</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>130.48734454000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.67370302000000493</v>
       </c>
       <c r="D115" s="5">
         <v>6.4085986268947126</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>131.53220288</v>
       </c>
       <c r="C116" s="5">
         <v>1.0448583399999904</v>
       </c>
       <c r="D116" s="5">
         <v>10.043502758125801</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>130.50473522999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.0274676500000055</v>
       </c>
       <c r="D117" s="5">
         <v>-8.981407650147343</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>130.72782831999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.22309308999999189</v>
       </c>
       <c r="D118" s="5">
         <v>2.0707535571093727</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>130.20418146</v>
       </c>
       <c r="C119" s="5">
         <v>-0.52364685999998528</v>
       </c>
       <c r="D119" s="5">
         <v>-4.7022558575628981</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>130.91538843000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.71120697000000632</v>
       </c>
       <c r="D120" s="5">
         <v>6.7552405801841076</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>131.31588836</v>
       </c>
       <c r="C121" s="5">
         <v>0.40049992999999517</v>
       </c>
       <c r="D121" s="5">
         <v>3.7334755475072479</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>131.33952961</v>
       </c>
       <c r="C122" s="5">
         <v>2.3641249999997171E-2</v>
       </c>
       <c r="D122" s="5">
         <v>0.21625416574220235</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>131.74968447000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.41015486000000578</v>
       </c>
       <c r="D123" s="5">
         <v>3.8124706419209842</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>131.92359379000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.17390932000000703</v>
       </c>
       <c r="D124" s="5">
         <v>1.5955481548054928</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>132.03340319</v>
       </c>
       <c r="C125" s="5">
         <v>0.10980939999998895</v>
       </c>
       <c r="D125" s="5">
         <v>1.0034309065495517</v>
       </c>
       <c r="E125" s="5">
         <v>1.8808111557368168</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>132.27740231000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.24399912000001223</v>
       </c>
       <c r="D126" s="5">
         <v>2.2402920106477708</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>132.28844248999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.1040179999980637E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.10020078228798468</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>132.49486540999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.20642291999999429</v>
       </c>
       <c r="D128" s="5">
         <v>1.8886341943424201</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>132.89559711999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.40073171000000229</v>
       </c>
       <c r="D129" s="5">
         <v>3.6903962612236496</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>132.7667198</v>
       </c>
       <c r="C130" s="5">
         <v>-0.12887731999998664</v>
       </c>
       <c r="D130" s="5">
         <v>-1.1575294922450796</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>133.31521620000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.54849640000000477</v>
       </c>
       <c r="D131" s="5">
         <v>5.0717461870130709</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>134.23739495999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.92217875999998</v>
       </c>
       <c r="D132" s="5">
         <v>8.6239348497272328</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>134.18136042</v>
       </c>
       <c r="C133" s="5">
         <v>-5.6034539999984645E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-0.49976599903465146</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>134.80977820000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.62841778000000659</v>
       </c>
       <c r="D134" s="5">
         <v>5.7670621203045336</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>134.7931245</v>
       </c>
       <c r="C135" s="5">
         <v>-1.6653700000006211E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.14814108887114541</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>135.38553023</v>
       </c>
       <c r="C136" s="5">
         <v>0.59240572999999586</v>
       </c>
       <c r="D136" s="5">
         <v>5.4032781183772638</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>135.69521347</v>
       </c>
       <c r="C137" s="5">
         <v>0.30968323999999825</v>
       </c>
       <c r="D137" s="5">
         <v>2.7796987862040101</v>
       </c>
       <c r="E137" s="5">
         <v>2.7733968764938499</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>135.71866172</v>
       </c>
       <c r="C138" s="5">
         <v>2.3448250000001281E-2</v>
       </c>
       <c r="D138" s="5">
         <v>0.20755822613913733</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>136.01926710999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.30060538999998698</v>
       </c>
       <c r="D139" s="5">
         <v>2.6905176669840714</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>136.30144881000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.28218170000002374</v>
       </c>
       <c r="D140" s="5">
         <v>2.5180885847332579</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>135.96698898</v>
       </c>
       <c r="C141" s="5">
         <v>-0.33445983000001434</v>
       </c>
       <c r="D141" s="5">
         <v>-2.9051723454093903</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>136.00857987000001</v>
       </c>
       <c r="C142" s="5">
         <v>4.159089000000904E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.36768572070360328</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>135.83523914</v>
       </c>
       <c r="C143" s="5">
         <v>-0.17334073000000672</v>
       </c>
       <c r="D143" s="5">
         <v>-1.5187055191371091</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>135.43992725000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.3953118899999879</v>
       </c>
       <c r="D144" s="5">
         <v>-3.4369172996231545</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>135.14118152</v>
       </c>
       <c r="C145" s="5">
         <v>-0.29874573000000737</v>
       </c>
       <c r="D145" s="5">
         <v>-2.6150160396238631</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>134.89276826</v>
       </c>
       <c r="C146" s="5">
         <v>-0.24841326000000663</v>
       </c>
       <c r="D146" s="5">
         <v>-2.1836464543768197</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>134.00239590000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.89037235999998643</v>
       </c>
       <c r="D147" s="5">
         <v>-7.6393983896666402</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>133.71871691999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.28367898000001901</v>
       </c>
       <c r="D148" s="5">
         <v>-2.5109927910858199</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>133.63396207</v>
       </c>
       <c r="C149" s="5">
         <v>-8.475484999999594E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-0.75794935523763041</v>
       </c>
       <c r="E149" s="5">
         <v>-1.5190302939135814</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>134.26898432999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.63502225999999951</v>
       </c>
       <c r="D150" s="5">
         <v>5.8537642579423954</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>134.17535321</v>
       </c>
       <c r="C151" s="5">
         <v>-9.3631119999997736E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.83360586028995431</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>134.03398150999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.14137170000000765</v>
       </c>
       <c r="D152" s="5">
         <v>-1.2570593931072183</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>133.64107898</v>
       </c>
       <c r="C153" s="5">
         <v>-0.39290252999998643</v>
       </c>
       <c r="D153" s="5">
         <v>-3.4614754410319137</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>133.97470960000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.33363062000000809</v>
       </c>
       <c r="D154" s="5">
         <v>3.037238824316435</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>133.87313433</v>
       </c>
       <c r="C155" s="5">
         <v>-0.1015752700000121</v>
       </c>
       <c r="D155" s="5">
         <v>-0.90601676723303104</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>133.36027182999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.51286250000001132</v>
       </c>
       <c r="D156" s="5">
         <v>-4.5015140001460558</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>133.27323773000001</v>
       </c>
       <c r="C157" s="5">
         <v>-8.7034099999982573E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.78034372142686825</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>132.89739671999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.37584101000001624</v>
       </c>
       <c r="D158" s="5">
         <v>-3.3320958833726877</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>133.36138529999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.46398858000000587</v>
       </c>
       <c r="D159" s="5">
         <v>4.2709887692859105</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>133.61918947999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.25780417999999372</v>
       </c>
       <c r="D160" s="5">
         <v>2.3445731983236628</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>133.45244886</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16674061999998457</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4872202468747098</v>
       </c>
       <c r="E161" s="5">
         <v>-0.13582865252840248</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>133.20256542999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.24988343000001123</v>
       </c>
       <c r="D162" s="5">
         <v>-2.2239472206680211</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>133.43857002999999</v>
       </c>
       <c r="C163" s="5">
         <v>0.23600460000000112</v>
       </c>
       <c r="D163" s="5">
         <v>2.146968035498853</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>133.75980394000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.32123391000001789</v>
       </c>
       <c r="D164" s="5">
         <v>2.9273830531329148</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>134.65278617000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.89298223000000121</v>
       </c>
       <c r="D165" s="5">
         <v>8.3120177321448487</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>135.19005010999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.53726393999997413</v>
       </c>
       <c r="D166" s="5">
         <v>4.8944764508473959</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>135.16203148</v>
       </c>
       <c r="C167" s="5">
         <v>-2.8018629999991163E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.24842106709361822</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>134.96049954</v>
       </c>
       <c r="C168" s="5">
         <v>-0.2015319399999953</v>
       </c>
       <c r="D168" s="5">
         <v>-1.7746470774329559</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>135.71719096000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.75669142000000988</v>
       </c>
       <c r="D169" s="5">
         <v>6.9395176575259399</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>135.58612651000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13106444999999667</v>
       </c>
       <c r="D170" s="5">
         <v>-1.1527254000057496</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>136.59408306</v>
       </c>
       <c r="C171" s="5">
         <v>1.0079565499999887</v>
       </c>
       <c r="D171" s="5">
         <v>9.2948252757267582</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>136.70612994000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.11204688000000829</v>
       </c>
       <c r="D172" s="5">
         <v>0.98880220521027073</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.80709554000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.10096559999999499</v>
       </c>
       <c r="D173" s="5">
         <v>0.88988028347665171</v>
       </c>
       <c r="E173" s="5">
         <v>2.5137393196277946</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>137.25578148</v>
       </c>
       <c r="C174" s="5">
         <v>0.44868593999999007</v>
       </c>
       <c r="D174" s="5">
         <v>4.0074116739857724</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>137.39001336000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.13423188000001574</v>
       </c>
       <c r="D175" s="5">
         <v>1.1798956462379495</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>137.34693286000001</v>
       </c>
       <c r="C176" s="5">
         <v>-4.3080500000002075E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.37562800910984073</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>138.01156261</v>
       </c>
       <c r="C177" s="5">
         <v>0.66462974999998892</v>
       </c>
       <c r="D177" s="5">
         <v>5.9639384156153108</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>138.05996149000001</v>
       </c>
       <c r="C178" s="5">
         <v>4.8398880000007694E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.42163719370953423</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>137.96286555</v>
       </c>
       <c r="C179" s="5">
         <v>-9.7095940000002656E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.84068901081861824</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>138.57425093000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.61138538000000153</v>
       </c>
       <c r="D180" s="5">
         <v>5.4493727399387515</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>138.34299841000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.23125251999999819</v>
       </c>
       <c r="D181" s="5">
         <v>-1.9842799489122043</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>138.58368743</v>
       </c>
       <c r="C182" s="5">
         <v>0.24068901999999071</v>
       </c>
       <c r="D182" s="5">
         <v>2.1078527407024872</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>138.83265939</v>
       </c>
       <c r="C183" s="5">
         <v>0.24897196000000577</v>
       </c>
       <c r="D183" s="5">
         <v>2.1772852133609355</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>138.46480287</v>
       </c>
       <c r="C184" s="5">
         <v>-0.36785652000000368</v>
       </c>
       <c r="D184" s="5">
         <v>-3.1336385075669382</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>139.07190025</v>
       </c>
       <c r="C185" s="5">
         <v>0.60709737999999902</v>
       </c>
       <c r="D185" s="5">
         <v>5.3901360013122401</v>
       </c>
       <c r="E185" s="5">
         <v>1.6554731324866179</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>138.88135523</v>
       </c>
       <c r="C186" s="5">
         <v>-0.19054502000000184</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6318092387429317</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>139.01246836000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.13111313000001701</v>
       </c>
       <c r="D187" s="5">
         <v>1.1387797604212713</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>139.12002673000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.10755836999999246</v>
       </c>
       <c r="D188" s="5">
         <v>0.93243955308319748</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>139.29678551999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.17675878999997963</v>
       </c>
       <c r="D189" s="5">
         <v>1.535358215272753</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>139.13120050000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.16558501999998043</v>
       </c>
       <c r="D190" s="5">
         <v>-1.4171759246573212</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>139.18870491999999</v>
       </c>
       <c r="C191" s="5">
         <v>5.7504419999986567E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.49710189769227586</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>140.45438007999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.2656751600000007</v>
       </c>
       <c r="D192" s="5">
         <v>11.474496499430376</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>140.80895323999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.35457316000000105</v>
       </c>
       <c r="D193" s="5">
         <v>3.0717839806951197</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>141.4708684</v>
       </c>
       <c r="C194" s="5">
         <v>0.66191516000000661</v>
       </c>
       <c r="D194" s="5">
         <v>5.7891171444031331</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>140.70200047</v>
       </c>
       <c r="C195" s="5">
         <v>-0.76886792999999898</v>
       </c>
       <c r="D195" s="5">
         <v>-6.330320678164858</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>141.34225848</v>
       </c>
       <c r="C196" s="5">
         <v>0.6402580099999966</v>
       </c>
       <c r="D196" s="5">
         <v>5.5993031498091206</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>141.12315301000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.21910546999998814</v>
       </c>
       <c r="D197" s="5">
         <v>-1.8444335440616189</v>
       </c>
       <c r="E197" s="5">
         <v>1.4749584612798294</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>141.21863723999999</v>
       </c>
       <c r="C198" s="5">
         <v>9.5484229999982517E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.81495083258962264</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>141.20698218000001</v>
       </c>
       <c r="C199" s="5">
         <v>-1.1655059999981177E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-9.8993485391518643E-2</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>141.65719164000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.4502094599999964</v>
       </c>
       <c r="D200" s="5">
         <v>3.8937621541021539</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>141.48249261999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.1746990200000198</v>
       </c>
       <c r="D201" s="5">
         <v>-1.4699055836871144</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>141.67823571</v>
       </c>
       <c r="C202" s="5">
         <v>0.19574309000000767</v>
       </c>
       <c r="D202" s="5">
         <v>1.6729090696704141</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>141.89259361000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.2143579000000102</v>
       </c>
       <c r="D203" s="5">
         <v>1.8307740301307218</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>141.94194322999999</v>
       </c>
       <c r="C204" s="5">
         <v>4.9349619999986771E-2</v>
       </c>
       <c r="D204" s="5">
         <v>0.41815399629892003</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>142.3046324</v>
       </c>
       <c r="C205" s="5">
         <v>0.36268917000001011</v>
       </c>
       <c r="D205" s="5">
         <v>3.1096931751736667</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>142.8599907</v>
       </c>
       <c r="C206" s="5">
         <v>0.55535829999999464</v>
       </c>
       <c r="D206" s="5">
         <v>4.7849612029850386</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>143.12409484</v>
       </c>
       <c r="C207" s="5">
         <v>0.2641041400000006</v>
       </c>
       <c r="D207" s="5">
         <v>2.241126705251939</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>143.22756373999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.10346889999999576</v>
       </c>
       <c r="D208" s="5">
         <v>0.87097534336768589</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>143.83386798000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.60630424000001426</v>
       </c>
       <c r="D209" s="5">
         <v>5.1997381281912336</v>
       </c>
       <c r="E209" s="5">
         <v>1.9208151973531429</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>144.3231414</v>
       </c>
       <c r="C210" s="5">
         <v>0.4892734199999893</v>
       </c>
       <c r="D210" s="5">
         <v>4.1592308481223084</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>144.76607236999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.44293096999999193</v>
       </c>
       <c r="D211" s="5">
         <v>3.7456321122997238</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>145.28843560999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.52236324000000423</v>
       </c>
       <c r="D212" s="5">
         <v>4.4169658120603916</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>144.93755121000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.350884399999984</v>
       </c>
       <c r="D213" s="5">
         <v>-2.8599186749557304</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>145.34880862</v>
       </c>
       <c r="C214" s="5">
         <v>0.41125740999999039</v>
       </c>
       <c r="D214" s="5">
         <v>3.4586204153663758</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>145.88514785000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.53633923000001005</v>
       </c>
       <c r="D215" s="5">
         <v>4.5189991262749585</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>145.9556039</v>
       </c>
       <c r="C216" s="5">
         <v>7.045604999999E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.5810886326284237</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>146.36132122999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.40571732999998744</v>
       </c>
       <c r="D217" s="5">
         <v>3.3871503816098825</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>146.38634045000001</v>
       </c>
       <c r="C218" s="5">
         <v>2.5019220000018549E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.20532273735329731</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>146.55081376999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.16447331999998482</v>
       </c>
       <c r="D219" s="5">
         <v>1.3566307497135055</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>146.9237832</v>
       </c>
       <c r="C220" s="5">
         <v>0.37296943000001193</v>
       </c>
       <c r="D220" s="5">
         <v>3.097092965041881</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>146.84387118999999</v>
       </c>
       <c r="C221" s="5">
         <v>-7.9912010000015243E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.65073240995087156</v>
       </c>
       <c r="E221" s="5">
         <v>2.0926943370656703</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>146.31161083999999</v>
       </c>
       <c r="C222" s="5">
         <v>-0.53226035000000138</v>
       </c>
       <c r="D222" s="5">
         <v>-4.263929084998697</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>147.12396866</v>
       </c>
       <c r="C223" s="5">
         <v>0.81235782000001677</v>
       </c>
       <c r="D223" s="5">
         <v>6.8699672328856431</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>146.43024801999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.69372064000000933</v>
       </c>
       <c r="D224" s="5">
         <v>-5.5137967071727578</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>146.52310306000001</v>
       </c>
       <c r="C225" s="5">
         <v>9.2855040000017652E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.76360923505531808</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>146.69445055</v>
       </c>
       <c r="C226" s="5">
         <v>0.17134748999998806</v>
       </c>
       <c r="D226" s="5">
         <v>1.412368734102154</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>146.38308670000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.31136384999999223</v>
       </c>
       <c r="D227" s="5">
         <v>-2.5175153059920019</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>146.2999465</v>
       </c>
       <c r="C228" s="5">
         <v>-8.3140200000002551E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-0.67943077136782826</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>146.34946095999999</v>
       </c>
       <c r="C229" s="5">
         <v>4.9514459999983274E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.4068906415868323</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>145.55237728</v>
       </c>
       <c r="C230" s="5">
         <v>-0.79708367999998586</v>
       </c>
       <c r="D230" s="5">
         <v>-6.34345963937003</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>144.64336693000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.90901034999998842</v>
       </c>
       <c r="D231" s="5">
         <v>-7.2421586478783713</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>144.68960304000001</v>
       </c>
       <c r="C232" s="5">
         <v>4.6236109999995278E-2</v>
       </c>
       <c r="D232" s="5">
         <v>0.38426222273357791</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>144.57741658</v>
       </c>
       <c r="C233" s="5">
         <v>-0.11218646000000376</v>
       </c>
       <c r="D233" s="5">
         <v>-0.92647384774795505</v>
       </c>
       <c r="E233" s="5">
         <v>-1.5434451513930969</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>143.47425317</v>
       </c>
       <c r="C234" s="5">
         <v>-1.1031634100000076</v>
       </c>
       <c r="D234" s="5">
         <v>-8.7816628051878851</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>142.98204496</v>
       </c>
       <c r="C235" s="5">
         <v>-0.49220821000000115</v>
       </c>
       <c r="D235" s="5">
         <v>-4.0399697066431877</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>142.53161653000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.45042842999998811</v>
       </c>
       <c r="D236" s="5">
         <v>-3.7154779093150125</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>142.06779681</v>
       </c>
       <c r="C237" s="5">
         <v>-0.4638197200000036</v>
       </c>
       <c r="D237" s="5">
         <v>-3.8358456818270104</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>141.62068682</v>
       </c>
       <c r="C238" s="5">
         <v>-0.44710999000000129</v>
       </c>
       <c r="D238" s="5">
         <v>-3.7119016786239301</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>141.20657109000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.4141157299999918</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4530560490666495</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>140.73755654999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.46901454000001763</v>
       </c>
       <c r="D240" s="5">
         <v>-3.9137613020951645</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>140.05958823</v>
       </c>
       <c r="C241" s="5">
         <v>-0.67796831999999085</v>
       </c>
       <c r="D241" s="5">
         <v>-5.6299766068855339</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>139.94838662000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.11120160999999484</v>
       </c>
       <c r="D242" s="5">
         <v>-0.94860167774356574</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>138.38825007</v>
       </c>
       <c r="C243" s="5">
         <v>-1.5601365500000099</v>
       </c>
       <c r="D243" s="5">
         <v>-12.587033545087966</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>138.53204688</v>
       </c>
       <c r="C244" s="5">
         <v>0.14379680999999778</v>
       </c>
       <c r="D244" s="5">
         <v>1.2540497195422606</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>138.36714964000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.16489723999998773</v>
       </c>
       <c r="D245" s="5">
         <v>-1.4190677844462596</v>
       </c>
       <c r="E245" s="5">
         <v>-4.2954612739007025</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>138.44736981</v>
       </c>
       <c r="C246" s="5">
         <v>8.0220169999989821E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.69793846029801987</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>138.45118550000001</v>
       </c>
       <c r="C247" s="5">
         <v>3.8156900000103633E-3</v>
       </c>
       <c r="D247" s="5">
         <v>3.307771136025206E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>138.3757579</v>
       </c>
       <c r="C248" s="5">
         <v>-7.5427600000011807E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.65179940679048753</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>138.21247142999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.16328647000000274</v>
       </c>
       <c r="D249" s="5">
         <v>-1.4068725391401138</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>138.10636880999999</v>
       </c>
       <c r="C250" s="5">
         <v>-0.10610262000000148</v>
       </c>
       <c r="D250" s="5">
         <v>-0.9173334993677229</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>137.93363158</v>
       </c>
       <c r="C251" s="5">
         <v>-0.17273722999999563</v>
       </c>
       <c r="D251" s="5">
         <v>-1.4906239531737087</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>137.86434181000001</v>
       </c>
       <c r="C252" s="5">
         <v>-6.9289769999983264E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.60114694513903055</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>137.84353540999999</v>
       </c>
       <c r="C253" s="5">
         <v>-2.0806400000026315E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.18095299704353751</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>137.71698179000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.12655361999998149</v>
       </c>
       <c r="D254" s="5">
         <v>-1.0961692335358819</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>137.90856529999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.19158350999998675</v>
       </c>
       <c r="D255" s="5">
         <v>1.6821993857942585</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>138.43442184</v>
       </c>
       <c r="C256" s="5">
         <v>0.52585654000000659</v>
       </c>
       <c r="D256" s="5">
         <v>4.6728887843736633</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>138.75982103999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.32539919999999256</v>
       </c>
       <c r="D257" s="5">
         <v>2.8574320937164943</v>
       </c>
       <c r="E257" s="5">
         <v>0.28378946955374129</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>139.14477994000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.38495890000001509</v>
       </c>
       <c r="D258" s="5">
         <v>3.380409165031284</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>138.92722645000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.21755349000000024</v>
       </c>
       <c r="D259" s="5">
         <v>-1.8601551880109812</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>139.25660768</v>
       </c>
       <c r="C260" s="5">
         <v>0.32938122999999564</v>
       </c>
       <c r="D260" s="5">
         <v>2.882462668144381</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>139.28566584999999</v>
       </c>
       <c r="C261" s="5">
         <v>2.9058169999984784E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.25068721178578279</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>139.20034113</v>
       </c>
       <c r="C262" s="5">
         <v>-8.5324719999988474E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.73263384372522777</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>138.9609031</v>
       </c>
       <c r="C263" s="5">
         <v>-0.2394380300000023</v>
       </c>
       <c r="D263" s="5">
         <v>-2.044699789735871</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>139.30081281</v>
       </c>
       <c r="C264" s="5">
         <v>0.33990971000000059</v>
       </c>
       <c r="D264" s="5">
         <v>2.9751115802719941</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>139.47484481999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.17403200999999058</v>
       </c>
       <c r="D265" s="5">
         <v>1.5095345779699398</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>140.67742190999999</v>
       </c>
       <c r="C266" s="5">
         <v>1.2025770900000055</v>
       </c>
       <c r="D266" s="5">
         <v>10.851651080325997</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>140.62313152999999</v>
       </c>
       <c r="C267" s="5">
         <v>-5.429037999999764E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.46212356582986391</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>140.44442663000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.1787048999999854</v>
       </c>
       <c r="D268" s="5">
         <v>-1.5143550860553079</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>140.40678718000001</v>
       </c>
       <c r="C269" s="5">
         <v>-3.7639450000000352E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.32112931253701626</v>
       </c>
       <c r="E269" s="5">
         <v>1.1869186106295393</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>140.85982372999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.45303654999997889</v>
       </c>
       <c r="D270" s="5">
         <v>3.941376762934401</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>141.02387979</v>
       </c>
       <c r="C271" s="5">
         <v>0.16405606000000716</v>
       </c>
       <c r="D271" s="5">
         <v>1.4065987851090034</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>141.43723439999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.41335460999999896</v>
       </c>
       <c r="D272" s="5">
         <v>3.5745763149247267</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>141.78009846</v>
       </c>
       <c r="C273" s="5">
         <v>0.3428640600000108</v>
       </c>
       <c r="D273" s="5">
         <v>2.9480712229782213</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>142.21866582999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.43856736999998702</v>
       </c>
       <c r="D274" s="5">
         <v>3.7757590171491273</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>142.60397724000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.38531141000001412</v>
       </c>
       <c r="D275" s="5">
         <v>3.3000321239152086</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>142.62201386999999</v>
       </c>
       <c r="C276" s="5">
         <v>1.8036629999983234E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.15188229133760167</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>142.57144529000001</v>
       </c>
       <c r="C277" s="5">
         <v>-5.0568579999975327E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-0.42464762317377946</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>142.70366387999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.13221858999997949</v>
       </c>
       <c r="D278" s="5">
         <v>1.118555613751071</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>143.23689350000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.53322962000001439</v>
       </c>
       <c r="D279" s="5">
         <v>4.5772550998050887</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>143.68299605999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.44610255999998571</v>
       </c>
       <c r="D280" s="5">
         <v>3.8020142394047607</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>144.17469098000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.49169492000001469</v>
       </c>
       <c r="D281" s="5">
         <v>4.1846764832372152</v>
       </c>
       <c r="E281" s="5">
         <v>2.683562437170206</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>143.48113133000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.69355964999999742</v>
       </c>
       <c r="D282" s="5">
         <v>-5.6223503267049839</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>144.19518816999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.71405683999998359</v>
       </c>
       <c r="D283" s="5">
         <v>6.1381977220199779</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>144.03155618</v>
       </c>
       <c r="C284" s="5">
         <v>-0.16363198999999895</v>
       </c>
       <c r="D284" s="5">
         <v>-1.3532869476738152</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.38690596999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.35534978999999112</v>
       </c>
       <c r="D285" s="5">
         <v>3.0011052886791845</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>144.52469968</v>
       </c>
       <c r="C286" s="5">
         <v>0.13779371000001106</v>
       </c>
       <c r="D286" s="5">
         <v>1.1512340969510149</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>145.34643713</v>
       </c>
       <c r="C287" s="5">
         <v>0.82173745000000054</v>
       </c>
       <c r="D287" s="5">
         <v>7.0404133920696443</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>145.72056363999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.37412650999999641</v>
       </c>
       <c r="D288" s="5">
         <v>3.1329461141803794</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>146.14058102000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.42001738000001865</v>
       </c>
       <c r="D289" s="5">
         <v>3.5141802310201253</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>146.32879652</v>
       </c>
       <c r="C290" s="5">
         <v>0.1882154999999841</v>
       </c>
       <c r="D290" s="5">
         <v>1.5564831726564199</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>146.39586903</v>
       </c>
       <c r="C291" s="5">
         <v>6.7072510000002694E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.55143098399861312</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>146.56234339</v>
       </c>
       <c r="C292" s="5">
         <v>0.16647435999999516</v>
       </c>
       <c r="D292" s="5">
         <v>1.37314942939466</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>146.44153252999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.12081086000000596</v>
       </c>
       <c r="D293" s="5">
         <v>-0.98468390207696599</v>
       </c>
       <c r="E293" s="5">
         <v>1.5722881280976209</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>146.38539840999999</v>
       </c>
       <c r="C294" s="5">
         <v>-5.6134119999995846E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.45901671043766523</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>146.7630533</v>
       </c>
       <c r="C295" s="5">
         <v>0.3776548900000023</v>
       </c>
       <c r="D295" s="5">
         <v>3.1401483358281634</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>146.68538727999999</v>
       </c>
       <c r="C296" s="5">
         <v>-7.7666020000009439E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-0.63318687932965023</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>147.39895458000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.71356730000002244</v>
       </c>
       <c r="D297" s="5">
         <v>5.9962786264436296</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>148.15509657999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.75614199999998277</v>
       </c>
       <c r="D298" s="5">
         <v>6.3325701693966563</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>148.07390161000001</v>
       </c>
       <c r="C299" s="5">
         <v>-8.1194969999984323E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.65566973059477673</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>148.28791713000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.21401552000000379</v>
       </c>
       <c r="D300" s="5">
         <v>1.7482488118223838</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>149.02684925</v>
       </c>
       <c r="C301" s="5">
         <v>0.73893211999998698</v>
       </c>
       <c r="D301" s="5">
         <v>6.1463474955325781</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>149.22888990999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.20204065999999443</v>
       </c>
       <c r="D302" s="5">
         <v>1.6390658154083804</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>149.58371912999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.35482921999999917</v>
       </c>
       <c r="D303" s="5">
         <v>2.8909135971305622</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>149.78262677999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.19890764999999533</v>
       </c>
       <c r="D304" s="5">
         <v>1.607411648660273</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>150.45672891000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.67410213000002273</v>
       </c>
       <c r="D305" s="5">
         <v>5.5363511803827814</v>
       </c>
       <c r="E305" s="5">
         <v>2.7418426389231199</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>150.3701677</v>
       </c>
       <c r="C306" s="5">
         <v>-8.6561210000013489E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-0.68820715410421451</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>150.40438477999999</v>
       </c>
       <c r="C307" s="5">
         <v>3.4217079999990574E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.27340478758490772</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>151.00232070999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.59793593000000556</v>
       </c>
       <c r="D308" s="5">
         <v>4.8763325806391089</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>151.20845474000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.2061340300000154</v>
       </c>
       <c r="D309" s="5">
         <v>1.6504813711622823</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>151.37553328999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.16707854999998517</v>
       </c>
       <c r="D310" s="5">
         <v>1.3340339575881099</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>151.07351389999999</v>
       </c>
       <c r="C311" s="5">
         <v>-0.30201938999999811</v>
       </c>
       <c r="D311" s="5">
         <v>-2.3681011725715018</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>151.47633597999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.40282207999999287</v>
       </c>
       <c r="D312" s="5">
         <v>3.2470207597987688</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>151.50516281</v>
       </c>
       <c r="C313" s="5">
         <v>2.882683000001407E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.22860617657003424</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>151.96195757999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.45679476999998769</v>
       </c>
       <c r="D314" s="5">
         <v>3.678657437782773</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>152.40741700000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.44545942000002015</v>
       </c>
       <c r="D315" s="5">
         <v>3.5749371594833601</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>152.71719329000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.30977629000000206</v>
       </c>
       <c r="D316" s="5">
         <v>2.4665166813323536</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>153.06776851000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.35057521999999608</v>
       </c>
       <c r="D317" s="5">
         <v>2.7897489745912551</v>
       </c>
       <c r="E317" s="5">
         <v>1.735408990289744</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>154.82743551999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.7596670099999869</v>
       </c>
       <c r="D318" s="5">
         <v>14.701747420719791</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>154.65410824</v>
       </c>
       <c r="C319" s="5">
         <v>-0.1733272799999952</v>
       </c>
       <c r="D319" s="5">
         <v>-1.3351435676850376</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>154.6761884</v>
       </c>
       <c r="C320" s="5">
         <v>2.208016000000157E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.17146009327344558</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>155.20278653</v>
       </c>
       <c r="C321" s="5">
         <v>0.52659812999999644</v>
       </c>
       <c r="D321" s="5">
         <v>4.1627974421124314</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>155.40273768</v>
       </c>
       <c r="C322" s="5">
         <v>0.19995115000000396</v>
       </c>
       <c r="D322" s="5">
         <v>1.5569879728302816</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>155.28014493000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.12259274999999548</v>
       </c>
       <c r="D323" s="5">
         <v>-0.94254896872861815</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>156.46146736</v>
       </c>
       <c r="C324" s="5">
         <v>1.1813224299999945</v>
       </c>
       <c r="D324" s="5">
         <v>9.5210640003522649</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>156.82268937000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.36122201000000587</v>
       </c>
       <c r="D325" s="5">
         <v>2.8058862058206069</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>157.19260349000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.36991412000000423</v>
       </c>
       <c r="D326" s="5">
         <v>2.8675782286754714</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>156.94043730000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.25216618999999696</v>
       </c>
       <c r="D327" s="5">
         <v>-1.9081292915163361</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>157.64603406000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.70559675999999172</v>
       </c>
       <c r="D328" s="5">
         <v>5.5305724722659599</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>157.89999068</v>
       </c>
       <c r="C329" s="5">
         <v>0.25395661999999675</v>
       </c>
       <c r="D329" s="5">
         <v>1.9503351171056282</v>
       </c>
       <c r="E329" s="5">
         <v>3.1569168460728658</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>158.67548597999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.77549529999998867</v>
       </c>
       <c r="D330" s="5">
         <v>6.0554016085518914</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>158.55076524</v>
       </c>
       <c r="C331" s="5">
         <v>-0.12472073999998656</v>
       </c>
       <c r="D331" s="5">
         <v>-0.9391467660409214</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>159.15931685000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.60855161000000635</v>
       </c>
       <c r="D332" s="5">
         <v>4.7043407941486759</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>159.19452810000001</v>
       </c>
       <c r="C333" s="5">
         <v>3.5211250000003247E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.26580254291463934</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>159.62794901000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.43342090999999527</v>
       </c>
       <c r="D334" s="5">
         <v>3.3164731526931002</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>160.27181899000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.64386998000000517</v>
       </c>
       <c r="D335" s="5">
         <v>4.9491167343611586</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>160.67737579999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.4055568099999789</v>
       </c>
       <c r="D336" s="5">
         <v>3.079136265939697</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>160.85403421999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.17665841999999543</v>
       </c>
       <c r="D337" s="5">
         <v>1.3273600197877933</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>160.95128585</v>
       </c>
       <c r="C338" s="5">
         <v>9.7251630000016576E-2</v>
       </c>
       <c r="D338" s="5">
         <v>0.72793204009131696</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>162.27846069</v>
       </c>
       <c r="C339" s="5">
         <v>1.3271748399999979</v>
       </c>
       <c r="D339" s="5">
         <v>10.356303868474459</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>162.34076339000001</v>
       </c>
       <c r="C340" s="5">
         <v>6.2302700000003597E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.46168364467309431</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>162.63698891000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.29622552000000724</v>
       </c>
       <c r="D341" s="5">
         <v>2.2117666722797358</v>
       </c>
       <c r="E341" s="5">
         <v>2.9999990561114132</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>162.80373451</v>
       </c>
       <c r="C342" s="5">
         <v>0.16674559999998451</v>
       </c>
       <c r="D342" s="5">
         <v>1.237276398069076</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>163.14896745999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.34523294999999621</v>
       </c>
       <c r="D343" s="5">
         <v>2.5745453776981009</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>163.52621773999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.37725027999999838</v>
       </c>
       <c r="D344" s="5">
         <v>2.8103287983973102</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>163.76805131</v>
       </c>
       <c r="C345" s="5">
         <v>0.24183357000001138</v>
       </c>
       <c r="D345" s="5">
         <v>1.789146627608873</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>164.07299576</v>
       </c>
       <c r="C346" s="5">
         <v>0.30494444999999359</v>
       </c>
       <c r="D346" s="5">
         <v>2.2574874738929163</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>164.48401652999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.41102076999999326</v>
       </c>
       <c r="D347" s="5">
         <v>3.0478976263813351</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>164.21216072999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.27185579999999732</v>
       </c>
       <c r="D348" s="5">
         <v>-1.9654051942021078</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>164.68762565</v>
       </c>
       <c r="C349" s="5">
         <v>0.4754649200000074</v>
       </c>
       <c r="D349" s="5">
         <v>3.5303854992670747</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>164.29989691</v>
       </c>
       <c r="C350" s="5">
         <v>-0.38772874000000002</v>
       </c>
       <c r="D350" s="5">
         <v>-2.7888966672892535</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>164.62998092000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.33008401000000731</v>
       </c>
       <c r="D351" s="5">
         <v>2.4376585251489447</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>164.51814167000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.11183925000000272</v>
       </c>
       <c r="D352" s="5">
         <v>-0.81216548647852216</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>164.55760559999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.9463929999982383E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.28823109739035679</v>
       </c>
       <c r="E353" s="5">
         <v>1.1809224352172354</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>164.45854516</v>
       </c>
       <c r="C354" s="5">
         <v>-9.9060439999988148E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-0.71998946613476278</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>164.73588011999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.27733495999999036</v>
       </c>
       <c r="D355" s="5">
         <v>2.0424970016006183</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>164.97468556999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.23880545000000097</v>
       </c>
       <c r="D356" s="5">
         <v>1.7534880389086238</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>165.53565911000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.56097354000002042</v>
       </c>
       <c r="D357" s="5">
         <v>4.1576174215133488</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>165.96974994000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.43409083000000237</v>
       </c>
       <c r="D358" s="5">
         <v>3.1925934491712216</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>166.31735799</v>
       </c>
       <c r="C359" s="5">
         <v>0.34760804999999095</v>
       </c>
       <c r="D359" s="5">
         <v>2.5424414879590129</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>167.12896674999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.81160875999998439</v>
       </c>
       <c r="D360" s="5">
         <v>6.015608210360357</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>167.32988688</v>
       </c>
       <c r="C361" s="5">
         <v>0.2009201300000143</v>
       </c>
       <c r="D361" s="5">
         <v>1.4522003745179424</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>167.92865372</v>
       </c>
       <c r="C362" s="5">
         <v>0.59876683999999614</v>
       </c>
       <c r="D362" s="5">
         <v>4.3795609375473443</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>167.87164996000001</v>
       </c>
       <c r="C363" s="5">
         <v>-5.7003759999986414E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-0.4065830608454557</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>168.28894406000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.41729409999999234</v>
       </c>
       <c r="D364" s="5">
         <v>3.0240733899028482</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>168.86109807</v>
       </c>
       <c r="C365" s="5">
         <v>0.57215400999999133</v>
       </c>
       <c r="D365" s="5">
         <v>4.1569571278811557</v>
       </c>
       <c r="E365" s="5">
         <v>2.6151890423471214</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>169.02479805999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.1636999899999978</v>
       </c>
       <c r="D366" s="5">
         <v>1.1695457391126096</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>169.34730772</v>
       </c>
       <c r="C367" s="5">
         <v>0.32250966000000858</v>
       </c>
       <c r="D367" s="5">
         <v>2.3138555358524826</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>168.87771622</v>
       </c>
       <c r="C368" s="5">
         <v>-0.46959150000000704</v>
       </c>
       <c r="D368" s="5">
         <v>-3.2772563033430901</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>162.29329935000001</v>
       </c>
       <c r="C369" s="5">
         <v>-6.5844168699999841</v>
       </c>
       <c r="D369" s="5">
         <v>-37.950411569707462</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>162.45737693000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.16407757999999717</v>
       </c>
       <c r="D370" s="5">
         <v>1.2199617141572361</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>162.67195397</v>
       </c>
       <c r="C371" s="5">
         <v>0.21457703999999467</v>
       </c>
       <c r="D371" s="5">
         <v>1.5965496317952299</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>163.46452213000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.79256816000000185</v>
       </c>
       <c r="D372" s="5">
         <v>6.0058689753302641</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>163.21184713</v>
       </c>
       <c r="C373" s="5">
         <v>-0.25267500000001064</v>
       </c>
       <c r="D373" s="5">
         <v>-1.8392092495948309</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>163.12466058999999</v>
       </c>
       <c r="C374" s="5">
         <v>-8.7186540000004698E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-0.63915092889730296</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>164.09026134000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.96560075000002143</v>
       </c>
       <c r="D375" s="5">
         <v>7.3391687423032925</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>164.77406844999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.68380710999997518</v>
       </c>
       <c r="D376" s="5">
         <v>5.1169376197029326</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>164.96800085000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.19393240000002265</v>
       </c>
       <c r="D377" s="5">
         <v>1.4215298668761145</v>
       </c>
       <c r="E377" s="5">
         <v>-2.3055027264989869</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>166.08617025999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.1181694099999788</v>
       </c>
       <c r="D378" s="5">
         <v>8.4438963880876905</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>165.64683210999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.43933814999999754</v>
       </c>
       <c r="D379" s="5">
         <v>-3.1285132407790628</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>167.10268378999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.455851679999995</v>
       </c>
       <c r="D380" s="5">
         <v>11.071716650649478</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>168.05235210999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.94966832000000068</v>
       </c>
       <c r="D381" s="5">
         <v>7.0370284941718042</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>167.83051513999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.22183696999999825</v>
       </c>
       <c r="D382" s="5">
         <v>-1.5726059618029198</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>168.40259571999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.57208058000000506</v>
       </c>
       <c r="D383" s="5">
         <v>4.1679805451258156</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>170.21765038999999</v>
       </c>
       <c r="C384" s="5">
         <v>1.815054669999995</v>
       </c>
       <c r="D384" s="5">
         <v>13.728607307889874</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>170.14535670999999</v>
       </c>
       <c r="C385" s="5">
         <v>-7.2293680000001359E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-0.50846698621663799</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>169.99705313999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.14830356999999594</v>
       </c>
       <c r="D386" s="5">
         <v>-1.0409546760779653</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>172.57151531</v>
       </c>
       <c r="C387" s="5">
         <v>2.5744621700000039</v>
       </c>
       <c r="D387" s="5">
         <v>19.765748795874739</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>173.0554224</v>
       </c>
       <c r="C388" s="5">
         <v>0.48390709000000243</v>
       </c>
       <c r="D388" s="5">
         <v>3.417298798036339</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>173.66739566999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.61197326999999291</v>
       </c>
       <c r="D389" s="5">
         <v>4.3270575571995762</v>
       </c>
       <c r="E389" s="5">
         <v>5.2733831865429792</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>173.74916046999999</v>
       </c>
       <c r="C390" s="5">
         <v>8.1764800000001969E-2</v>
       </c>
       <c r="D390" s="5">
         <v>0.56644041739808415</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>174.29491288</v>
       </c>
       <c r="C391" s="5">
         <v>0.54575241000000574</v>
       </c>
       <c r="D391" s="5">
         <v>3.8350464256114991</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>175.12908272999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.83416984999999499</v>
       </c>
       <c r="D392" s="5">
         <v>5.8967755656211818</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>177.5098576</v>
       </c>
       <c r="C393" s="5">
         <v>2.3807748700000104</v>
       </c>
       <c r="D393" s="5">
         <v>17.590011112681371</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>178.5423131</v>
       </c>
       <c r="C394" s="5">
         <v>1.0324554999999975</v>
       </c>
       <c r="D394" s="5">
         <v>7.2072550338381891</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>178.41534965</v>
       </c>
       <c r="C395" s="5">
         <v>-0.1269634500000052</v>
       </c>
       <c r="D395" s="5">
         <v>-0.85000393267237184</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>181.81478027</v>
       </c>
       <c r="C396" s="5">
         <v>3.399430620000004</v>
       </c>
       <c r="D396" s="5">
         <v>25.419088515219567</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>182.56042374</v>
       </c>
       <c r="C397" s="5">
         <v>0.74564347000000453</v>
       </c>
       <c r="D397" s="5">
         <v>5.0338769641994796</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>183.88117262</v>
       </c>
       <c r="C398" s="5">
         <v>1.3207488799999965</v>
       </c>
       <c r="D398" s="5">
         <v>9.0354082266024029</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>186.04214605000001</v>
       </c>
       <c r="C399" s="5">
         <v>2.1609734300000127</v>
       </c>
       <c r="D399" s="5">
         <v>15.050606304921921</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>186.64762067999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.60547462999997492</v>
       </c>
       <c r="D400" s="5">
         <v>3.9760727390282691</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>186.93458390000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.28696322000001828</v>
       </c>
       <c r="D401" s="5">
         <v>1.8606329976226021</v>
       </c>
       <c r="E401" s="5">
         <v>7.6394237264950426</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>187.13414646999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.19956256999998345</v>
       </c>
       <c r="D402" s="5">
         <v>1.2886122109872389</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>187.58534799</v>
       </c>
       <c r="C403" s="5">
         <v>0.45120152000001212</v>
       </c>
       <c r="D403" s="5">
         <v>2.9320141756885132</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>187.59439209999999</v>
       </c>
       <c r="C404" s="5">
         <v>9.0441099999907237E-3</v>
       </c>
       <c r="D404" s="5">
         <v>5.7871312900781291E-2</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>186.98405516</v>
       </c>
       <c r="C405" s="5">
         <v>-0.61033693999999628</v>
       </c>
       <c r="D405" s="5">
         <v>-3.835080682007086</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>186.73343795</v>
       </c>
       <c r="C406" s="5">
         <v>-0.25061721000000148</v>
       </c>
       <c r="D406" s="5">
         <v>-1.5965722316618969</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>186.60808489999999</v>
       </c>
       <c r="C407" s="5">
         <v>-0.12535305000000108</v>
       </c>
       <c r="D407" s="5">
         <v>-0.80258533611616834</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>185.27894172000001</v>
       </c>
       <c r="C408" s="5">
         <v>-1.3291431799999884</v>
       </c>
       <c r="D408" s="5">
         <v>-8.2201662102768793</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>185.35876948000001</v>
       </c>
       <c r="C409" s="5">
         <v>7.982776000000058E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.51824906481643396</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>184.67486196999999</v>
       </c>
       <c r="C410" s="5">
         <v>-0.6839075100000116</v>
       </c>
       <c r="D410" s="5">
         <v>-4.3388175465068013</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>184.50208996000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.17277200999998854</v>
       </c>
       <c r="D411" s="5">
         <v>-1.116897718593779</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>183.43816386</v>
       </c>
       <c r="C412" s="5">
         <v>-1.0639261000000033</v>
       </c>
       <c r="D412" s="5">
         <v>-6.7044658888849913</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>182.28733138999999</v>
       </c>
       <c r="C413" s="5">
         <v>-1.1508324700000117</v>
       </c>
       <c r="D413" s="5">
         <v>-7.2740034508434697</v>
       </c>
       <c r="E413" s="5">
         <v>-2.486031430377833</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>182.54489587</v>
       </c>
       <c r="C414" s="5">
         <v>0.25756448000001342</v>
       </c>
       <c r="D414" s="5">
         <v>1.7087893443437974</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>181.79504624</v>
       </c>
       <c r="C415" s="5">
         <v>-0.74984962999999993</v>
       </c>
       <c r="D415" s="5">
         <v>-4.8194502884977837</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>181.08266624999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.71237999000001651</v>
       </c>
       <c r="D416" s="5">
         <v>-4.6022732309468628</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>181.26814540999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.18547915999999987</v>
       </c>
       <c r="D417" s="5">
         <v>1.2360827870505631</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>180.95194444000001</v>
       </c>
       <c r="C418" s="5">
         <v>-0.31620096999998282</v>
       </c>
       <c r="D418" s="5">
         <v>-2.07329230415364</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>180.89458107999999</v>
       </c>
       <c r="C419" s="5">
         <v>-5.7363360000010744E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.3797480043101098</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>179.97490242999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.9196786500000087</v>
       </c>
       <c r="D420" s="5">
         <v>-5.9331340517396303</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>180.20624699000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.23134456000002501</v>
       </c>
       <c r="D421" s="5">
         <v>1.5534643279800697</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>180.69707968</v>
       </c>
       <c r="C422" s="5">
         <v>0.49083268999999063</v>
       </c>
       <c r="D422" s="5">
         <v>3.3178835016399288</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>180.47131912</v>
       </c>
       <c r="C423" s="5">
         <v>-0.22576055999999767</v>
       </c>
       <c r="D423" s="5">
         <v>-1.4890046512073152</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>180.33965409000001</v>
       </c>
       <c r="C424" s="5">
         <v>-0.13166502999999352</v>
       </c>
       <c r="D424" s="5">
         <v>-0.87197009718927854</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>180.55568632000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.21603222999999616</v>
       </c>
       <c r="D425" s="5">
         <v>1.447011327164982</v>
       </c>
       <c r="E425" s="5">
         <v>-0.94995360170979648</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>179.83729077000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.71839554999999677</v>
       </c>
       <c r="D426" s="5">
         <v>-4.6714535209601005</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>179.80545043999999</v>
       </c>
       <c r="C427" s="5">
         <v>-3.1840330000022732E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.21225415065098119</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>179.61374275</v>
       </c>
       <c r="C428" s="5">
         <v>-0.191707689999987</v>
       </c>
       <c r="D428" s="5">
         <v>-1.2719580240550421</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>179.35758773000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.25615501999999424</v>
       </c>
       <c r="D429" s="5">
         <v>-1.698012483750555</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>178.95814375</v>
       </c>
       <c r="C430" s="5">
         <v>-0.39944398000000092</v>
       </c>
       <c r="D430" s="5">
         <v>-2.6400044077377838</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.78043253000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.17771121999999195</v>
       </c>
       <c r="D431" s="5">
         <v>-1.1851519277767397</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>178.94889663000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.16846409999999423</v>
       </c>
       <c r="D432" s="5">
         <v>1.1366340216061532</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>178.64236056999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.30653606000001332</v>
       </c>
       <c r="D433" s="5">
         <v>-2.036320950802617</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>178.12339136</v>
       </c>
       <c r="C434" s="5">
         <v>-0.51896920999999452</v>
       </c>
       <c r="D434" s="5">
         <v>-3.4309238315643809</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>177.46519902</v>
       </c>
       <c r="C435" s="5">
         <v>-0.65819233999999938</v>
       </c>
       <c r="D435" s="5">
         <v>-4.3451615316890351</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>178.59994180999999</v>
       </c>
       <c r="C436" s="5">
         <v>1.13474278999999</v>
       </c>
       <c r="D436" s="5">
         <v>7.9486837292925383</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>179.16770979</v>
       </c>
       <c r="C437" s="5">
         <v>0.56776798000001349</v>
       </c>
       <c r="D437" s="5">
         <v>3.8822031554459624</v>
       </c>
       <c r="E437" s="5">
         <v>-0.76872490603263621</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>178.31874252</v>
       </c>
       <c r="C438" s="5">
         <v>-0.84896727000000283</v>
       </c>
       <c r="D438" s="5">
         <v>-5.5402033207898711</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>178.11154064999999</v>
+        <v>178.12159439999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.20720187000000578</v>
+        <v>-0.19714812000000848</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.3854928606155448</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.3186749472067993</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
-    </row>
-    <row r="441" spans="1:5">
+      <c r="B440" s="5">
+        <v>178.20194068999999</v>
+      </c>
+      <c r="C440" s="5">
+        <v>8.0346289999994269E-2</v>
+      </c>
+      <c r="D440" s="5">
+        <v>0.54263553589994906</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>