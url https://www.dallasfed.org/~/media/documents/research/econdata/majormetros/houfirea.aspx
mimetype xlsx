--- v5 (2026-05-11)
+++ v6 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2DD8D299-1141-4068-82C5-F24E66A075BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{699F6785-A971-44EE-B1D6-21CCF5F7AE7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{544D8EB8-0E75-474B-B0AA-DCB73FA814B7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ADA28FA2-BB59-487F-BF7D-199532C51BEF}"/>
   </bookViews>
   <sheets>
     <sheet name="houfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB37DF1F-3F19-4683-802C-C16ED8142455}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81E44A36-8FFF-420B-9582-3F6BC07CAE10}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>112.79737174</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>113.47892844</v>
       </c>
       <c r="C7" s="5">
         <v>0.68155670000000157</v>
       </c>
       <c r="D7" s="5">
         <v>7.4966547742317591</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>113.6614225</v>
       </c>
       <c r="C8" s="5">
         <v>0.18249405999999624</v>
       </c>
       <c r="D8" s="5">
         <v>1.9469718362036259</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>114.44890787999999</v>
       </c>
       <c r="C9" s="5">
         <v>0.78748537999999257</v>
       </c>
       <c r="D9" s="5">
         <v>8.6382570122957461</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>114.67481472999999</v>
       </c>
       <c r="C10" s="5">
         <v>0.22590685000000121</v>
       </c>
       <c r="D10" s="5">
         <v>2.3945241642915338</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>116.12747462999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.4526599000000004</v>
       </c>
       <c r="D11" s="5">
         <v>16.306293340218648</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>114.71261794999999</v>
       </c>
       <c r="C12" s="5">
         <v>-1.4148566799999998</v>
       </c>
       <c r="D12" s="5">
         <v>-13.679387305630042</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>114.58412010000001</v>
       </c>
       <c r="C13" s="5">
         <v>-0.12849784999998803</v>
       </c>
       <c r="D13" s="5">
         <v>-1.3359555308570581</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>115.31225963999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.7281395399999866</v>
       </c>
       <c r="D14" s="5">
         <v>7.8977980042827189</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>113.75082883</v>
       </c>
       <c r="C15" s="5">
         <v>-1.5614308099999903</v>
       </c>
       <c r="D15" s="5">
         <v>-15.091914960168729</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>114.45817447</v>
       </c>
       <c r="C16" s="5">
         <v>0.70734563999999978</v>
       </c>
       <c r="D16" s="5">
         <v>7.722628490839023</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>115.86854848</v>
       </c>
       <c r="C17" s="5">
         <v>1.4103740099999982</v>
       </c>
       <c r="D17" s="5">
         <v>15.831056726189342</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>113.86955757</v>
       </c>
       <c r="C18" s="5">
         <v>-1.9989909100000034</v>
       </c>
       <c r="D18" s="5">
         <v>-18.846958473191975</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>113.92461914</v>
       </c>
       <c r="C19" s="5">
         <v>5.5061570000006554E-2</v>
       </c>
       <c r="D19" s="5">
         <v>0.58180512802108453</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>113.78767682</v>
       </c>
       <c r="C20" s="5">
         <v>-0.13694232000000284</v>
       </c>
       <c r="D20" s="5">
         <v>-1.4329536204997662</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>113.05354676</v>
       </c>
       <c r="C21" s="5">
         <v>-0.73413005999999825</v>
       </c>
       <c r="D21" s="5">
         <v>-7.4732018849872457</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>113.01742852</v>
       </c>
       <c r="C22" s="5">
         <v>-3.6118240000007518E-2</v>
       </c>
       <c r="D22" s="5">
         <v>-0.38270193854982315</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>113.53449893</v>
       </c>
       <c r="C23" s="5">
         <v>0.51707041000000231</v>
       </c>
       <c r="D23" s="5">
         <v>5.6304456368617917</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>112.45514752</v>
       </c>
       <c r="C24" s="5">
         <v>-1.079351410000001</v>
       </c>
       <c r="D24" s="5">
         <v>-10.830177067325565</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>112.48097859000001</v>
       </c>
       <c r="C25" s="5">
         <v>2.5831070000009504E-2</v>
       </c>
       <c r="D25" s="5">
         <v>0.27598980828107411</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>112.20801283999999</v>
       </c>
       <c r="C26" s="5">
         <v>-0.27296575000001155</v>
       </c>
       <c r="D26" s="5">
         <v>-2.8735708717158581</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>111.94268857</v>
       </c>
       <c r="C27" s="5">
         <v>-0.26532426999999359</v>
       </c>
       <c r="D27" s="5">
         <v>-2.8008773822387978</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>111.70129643</v>
       </c>
       <c r="C28" s="5">
         <v>-0.24139214000000209</v>
       </c>
       <c r="D28" s="5">
         <v>-2.5571978945999385</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>112.03862226</v>
       </c>
       <c r="C29" s="5">
         <v>0.3373258299999975</v>
       </c>
       <c r="D29" s="5">
         <v>3.684670527475542</v>
       </c>
       <c r="E29" s="5">
         <v>-3.3054062299408882</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>112.11909563</v>
       </c>
       <c r="C30" s="5">
         <v>8.0473370000007094E-2</v>
       </c>
       <c r="D30" s="5">
         <v>0.86533058509326022</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>112.21082128</v>
       </c>
       <c r="C31" s="5">
         <v>9.1725650000000769E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.98616035895353615</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>112.35455019</v>
       </c>
       <c r="C32" s="5">
         <v>0.14372890999999299</v>
       </c>
       <c r="D32" s="5">
         <v>1.5479340770001349</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>112.68941592</v>
       </c>
       <c r="C33" s="5">
         <v>0.33486573000000419</v>
       </c>
       <c r="D33" s="5">
         <v>3.6357393999240095</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>112.88685061</v>
       </c>
       <c r="C34" s="5">
         <v>0.19743468999999436</v>
       </c>
       <c r="D34" s="5">
         <v>2.1228082627918088</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>112.12805231</v>
       </c>
       <c r="C35" s="5">
         <v>-0.75879829999999515</v>
       </c>
       <c r="D35" s="5">
         <v>-7.7744917460826679</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>111.89082775999999</v>
       </c>
       <c r="C36" s="5">
         <v>-0.23722455000000764</v>
       </c>
       <c r="D36" s="5">
         <v>-2.5094546505302406</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>112.1573848</v>
       </c>
       <c r="C37" s="5">
         <v>0.26655704000000924</v>
       </c>
       <c r="D37" s="5">
         <v>2.8965111077718042</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>111.87434313</v>
       </c>
       <c r="C38" s="5">
         <v>-0.28304167000000291</v>
       </c>
       <c r="D38" s="5">
         <v>-2.986652564076353</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>111.961896</v>
       </c>
       <c r="C39" s="5">
         <v>8.7552869999996119E-2</v>
       </c>
       <c r="D39" s="5">
         <v>0.94317291579117946</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>112.03504203</v>
       </c>
       <c r="C40" s="5">
         <v>7.3146030000003748E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.78679731490280957</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>111.29007493</v>
       </c>
       <c r="C41" s="5">
         <v>-0.74496709999999666</v>
       </c>
       <c r="D41" s="5">
         <v>-7.6938492737764879</v>
       </c>
       <c r="E41" s="5">
         <v>-0.6681154363563091</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>112.23631269000001</v>
       </c>
       <c r="C42" s="5">
         <v>0.94623776000000248</v>
       </c>
       <c r="D42" s="5">
         <v>10.693843248916357</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>112.29889627</v>
       </c>
       <c r="C43" s="5">
         <v>6.2583579999994754E-2</v>
       </c>
       <c r="D43" s="5">
         <v>0.67118246015311911</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>112.45126892</v>
       </c>
       <c r="C44" s="5">
         <v>0.15237265000000377</v>
       </c>
       <c r="D44" s="5">
         <v>1.6404248362804852</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>111.93335553999999</v>
       </c>
       <c r="C45" s="5">
         <v>-0.51791338000001019</v>
       </c>
       <c r="D45" s="5">
         <v>-5.3889301508112659</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>111.37531417</v>
       </c>
       <c r="C46" s="5">
         <v>-0.55804136999999798</v>
       </c>
       <c r="D46" s="5">
         <v>-5.8212273291476819</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>112.34496504000001</v>
       </c>
       <c r="C47" s="5">
         <v>0.96965087000000949</v>
       </c>
       <c r="D47" s="5">
         <v>10.96245475721933</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>112.72990441</v>
       </c>
       <c r="C48" s="5">
         <v>0.38493936999999789</v>
       </c>
       <c r="D48" s="5">
         <v>4.1900637317193512</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>112.30971048000001</v>
       </c>
       <c r="C49" s="5">
         <v>-0.42019392999999639</v>
       </c>
       <c r="D49" s="5">
         <v>-4.3823584514029346</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>112.5307459</v>
       </c>
       <c r="C50" s="5">
         <v>0.22103541999999265</v>
       </c>
       <c r="D50" s="5">
         <v>2.3874385879784077</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>113.10452002</v>
       </c>
       <c r="C51" s="5">
         <v>0.57377411999999595</v>
       </c>
       <c r="D51" s="5">
         <v>6.2931217521702498</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>112.72518583</v>
       </c>
       <c r="C52" s="5">
         <v>-0.37933418999999446</v>
       </c>
       <c r="D52" s="5">
         <v>-3.951190518522596</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>112.77974974999999</v>
       </c>
       <c r="C53" s="5">
         <v>5.4563919999992549E-2</v>
       </c>
       <c r="D53" s="5">
         <v>0.5824013490187685</v>
       </c>
       <c r="E53" s="5">
         <v>1.3385513676192451</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>112.43112975</v>
       </c>
       <c r="C54" s="5">
         <v>-0.34861999999999682</v>
       </c>
       <c r="D54" s="5">
         <v>-3.6469699472072459</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>112.14914757</v>
       </c>
       <c r="C55" s="5">
         <v>-0.28198217999999997</v>
       </c>
       <c r="D55" s="5">
         <v>-2.9684816297453898</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>112.32792628</v>
       </c>
       <c r="C56" s="5">
         <v>0.17877871000000312</v>
       </c>
       <c r="D56" s="5">
         <v>1.9298001590739133</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>113.32358876000001</v>
       </c>
       <c r="C57" s="5">
         <v>0.99566248000000712</v>
       </c>
       <c r="D57" s="5">
         <v>11.170852799151687</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>112.67398114</v>
       </c>
       <c r="C58" s="5">
         <v>-0.64960762000001182</v>
       </c>
       <c r="D58" s="5">
         <v>-6.6660077574327232</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>112.75584818</v>
       </c>
       <c r="C59" s="5">
         <v>8.1867040000005886E-2</v>
       </c>
       <c r="D59" s="5">
         <v>0.87539278101451679</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>113.18742215</v>
       </c>
       <c r="C60" s="5">
         <v>0.4315739700000023</v>
       </c>
       <c r="D60" s="5">
         <v>4.6909433301386416</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>112.98357466</v>
       </c>
       <c r="C61" s="5">
         <v>-0.20384749000000113</v>
       </c>
       <c r="D61" s="5">
         <v>-2.1398884553897157</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>112.79021968000001</v>
       </c>
       <c r="C62" s="5">
         <v>-0.19335497999999518</v>
       </c>
       <c r="D62" s="5">
         <v>-2.0344059208817322</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>112.61049314</v>
       </c>
       <c r="C63" s="5">
         <v>-0.17972654000000432</v>
       </c>
       <c r="D63" s="5">
         <v>-1.8954808269453172</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>112.8388939</v>
       </c>
       <c r="C64" s="5">
         <v>0.22840075999999954</v>
       </c>
       <c r="D64" s="5">
         <v>2.4612194242715324</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>113.16983471</v>
       </c>
       <c r="C65" s="5">
         <v>0.33094081000000131</v>
       </c>
       <c r="D65" s="5">
         <v>3.5767631374888476</v>
       </c>
       <c r="E65" s="5">
         <v>0.34588209396164693</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>111.94252590000001</v>
       </c>
       <c r="C66" s="5">
         <v>-1.2273088099999967</v>
       </c>
       <c r="D66" s="5">
         <v>-12.264966225332142</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>111.15139633</v>
       </c>
       <c r="C67" s="5">
         <v>-0.79112957000000961</v>
       </c>
       <c r="D67" s="5">
         <v>-8.1587369558442155</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>111.28066750000001</v>
       </c>
       <c r="C68" s="5">
         <v>0.12927117000000976</v>
       </c>
       <c r="D68" s="5">
         <v>1.4045845734773632</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>111.78995485999999</v>
       </c>
       <c r="C69" s="5">
         <v>0.50928735999998764</v>
       </c>
       <c r="D69" s="5">
         <v>5.6322924355576731</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>111.96792062</v>
       </c>
       <c r="C70" s="5">
         <v>0.17796576000000641</v>
       </c>
       <c r="D70" s="5">
         <v>1.9271745115785333</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>112.22390919</v>
       </c>
       <c r="C71" s="5">
         <v>0.25598856999999953</v>
       </c>
       <c r="D71" s="5">
         <v>2.7782830642919754</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>111.65725489</v>
       </c>
       <c r="C72" s="5">
         <v>-0.56665429999999617</v>
       </c>
       <c r="D72" s="5">
         <v>-5.8937117849694021</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>111.75735321000001</v>
       </c>
       <c r="C73" s="5">
         <v>0.10009832000000074</v>
       </c>
       <c r="D73" s="5">
         <v>1.0810942379894328</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>111.95829619</v>
       </c>
       <c r="C74" s="5">
         <v>0.20094297999999355</v>
       </c>
       <c r="D74" s="5">
         <v>2.1791005932647378</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>111.10804699000001</v>
       </c>
       <c r="C75" s="5">
         <v>-0.85024919999999327</v>
       </c>
       <c r="D75" s="5">
         <v>-8.742031195856736</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>111.36694398</v>
       </c>
       <c r="C76" s="5">
         <v>0.25889698999999666</v>
       </c>
       <c r="D76" s="5">
         <v>2.832279360233847</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>111.87543375</v>
       </c>
       <c r="C77" s="5">
         <v>0.50848976999999707</v>
       </c>
       <c r="D77" s="5">
         <v>5.6187825767724631</v>
       </c>
       <c r="E77" s="5">
         <v>-1.1437685345365489</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>112.29061928</v>
       </c>
       <c r="C78" s="5">
         <v>0.41518553000000225</v>
       </c>
       <c r="D78" s="5">
         <v>4.5454022873555822</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>112.48985404</v>
       </c>
       <c r="C79" s="5">
         <v>0.19923475999999596</v>
       </c>
       <c r="D79" s="5">
         <v>2.1500340180116817</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>112.97574471999999</v>
       </c>
       <c r="C80" s="5">
         <v>0.48589067999999713</v>
       </c>
       <c r="D80" s="5">
         <v>5.3082303347999682</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>111.78034952</v>
       </c>
       <c r="C81" s="5">
         <v>-1.195395199999993</v>
       </c>
       <c r="D81" s="5">
         <v>-11.983720808132325</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>111.9366461</v>
       </c>
       <c r="C82" s="5">
         <v>0.1562965800000029</v>
       </c>
       <c r="D82" s="5">
         <v>1.6908608097667477</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>112.18089428</v>
       </c>
       <c r="C83" s="5">
         <v>0.24424817999999959</v>
       </c>
       <c r="D83" s="5">
         <v>2.6500796505250834</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>112.47417106</v>
       </c>
       <c r="C84" s="5">
         <v>0.29327677999999935</v>
       </c>
       <c r="D84" s="5">
         <v>3.1826885033939378</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>112.93951638</v>
       </c>
       <c r="C85" s="5">
         <v>0.46534531999999729</v>
       </c>
       <c r="D85" s="5">
         <v>5.0793727116610343</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>113.12648248000001</v>
       </c>
       <c r="C86" s="5">
         <v>0.18696610000000646</v>
       </c>
       <c r="D86" s="5">
         <v>2.0047316648810876</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>113.39126938</v>
       </c>
       <c r="C87" s="5">
         <v>0.26478689999999006</v>
       </c>
       <c r="D87" s="5">
         <v>2.8451943387345136</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>114.07272761999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.68145823999999777</v>
       </c>
       <c r="D88" s="5">
         <v>7.4549704106726455</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>113.76386623</v>
       </c>
       <c r="C89" s="5">
         <v>-0.30886138999998991</v>
       </c>
       <c r="D89" s="5">
         <v>-3.2011491201229259</v>
       </c>
       <c r="E89" s="5">
         <v>1.6879777952145902</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>114.86649867</v>
       </c>
       <c r="C90" s="5">
         <v>1.1026324399999936</v>
       </c>
       <c r="D90" s="5">
         <v>12.271230517383591</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>115.10428279</v>
       </c>
       <c r="C91" s="5">
         <v>0.2377841200000006</v>
       </c>
       <c r="D91" s="5">
         <v>2.5125882578958647</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>115.61463861999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.51035582999999463</v>
       </c>
       <c r="D92" s="5">
         <v>5.4523141958578325</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>116.33937924999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.72474062999999944</v>
       </c>
       <c r="D93" s="5">
         <v>7.7871512967953027</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>117.00136779</v>
       </c>
       <c r="C94" s="5">
         <v>0.66198854000001006</v>
       </c>
       <c r="D94" s="5">
         <v>7.0459792869464799</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>117.3714372</v>
       </c>
       <c r="C95" s="5">
         <v>0.37006940999999927</v>
       </c>
       <c r="D95" s="5">
         <v>3.86226848862401</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>117.66767195</v>
       </c>
       <c r="C96" s="5">
         <v>0.29623474999999644</v>
       </c>
       <c r="D96" s="5">
         <v>3.0710884875339683</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>118.31942806000001</v>
       </c>
       <c r="C97" s="5">
         <v>0.65175611000000799</v>
       </c>
       <c r="D97" s="5">
         <v>6.8530215759515345</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>118.70336288999999</v>
       </c>
       <c r="C98" s="5">
         <v>0.38393482999998696</v>
       </c>
       <c r="D98" s="5">
         <v>3.9641323062105993</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>120.49516038</v>
       </c>
       <c r="C99" s="5">
         <v>1.7917974900000075</v>
       </c>
       <c r="D99" s="5">
         <v>19.695817569915739</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>120.59406077</v>
       </c>
       <c r="C100" s="5">
         <v>9.8900389999997174E-2</v>
       </c>
       <c r="D100" s="5">
         <v>0.98939821491930147</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>122.27191299</v>
       </c>
       <c r="C101" s="5">
         <v>1.6778522200000054</v>
       </c>
       <c r="D101" s="5">
         <v>18.034632011845009</v>
       </c>
       <c r="E101" s="5">
         <v>7.4786898880519814</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>121.3798657</v>
       </c>
       <c r="C102" s="5">
         <v>-0.89204729000000782</v>
       </c>
       <c r="D102" s="5">
         <v>-8.4118370664323265</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>122.12599727</v>
       </c>
       <c r="C103" s="5">
         <v>0.74613157000000285</v>
       </c>
       <c r="D103" s="5">
         <v>7.6310671376570438</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>122.91911614</v>
       </c>
       <c r="C104" s="5">
         <v>0.7931188700000007</v>
       </c>
       <c r="D104" s="5">
         <v>8.0775938550557989</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>123.79056701</v>
       </c>
       <c r="C105" s="5">
         <v>0.87145087000000387</v>
       </c>
       <c r="D105" s="5">
         <v>8.8472549742875337</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>124.43100059</v>
       </c>
       <c r="C106" s="5">
         <v>0.64043357999999273</v>
       </c>
       <c r="D106" s="5">
         <v>6.3879633709298167</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>125.00738951</v>
       </c>
       <c r="C107" s="5">
         <v>0.57638891999999942</v>
       </c>
       <c r="D107" s="5">
         <v>5.7024640019248674</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>126.25494313</v>
       </c>
       <c r="C108" s="5">
         <v>1.247553620000005</v>
       </c>
       <c r="D108" s="5">
         <v>12.655514376904398</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>126.82024143</v>
       </c>
       <c r="C109" s="5">
         <v>0.56529829999999492</v>
       </c>
       <c r="D109" s="5">
         <v>5.507229766799937</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>127.57725508999999</v>
       </c>
       <c r="C110" s="5">
         <v>0.75701365999999837</v>
       </c>
       <c r="D110" s="5">
         <v>7.4029321164331918</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>129.09976151999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.5225064299999929</v>
       </c>
       <c r="D111" s="5">
         <v>15.299184302305235</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>128.56332988</v>
       </c>
       <c r="C112" s="5">
         <v>-0.53643163999998933</v>
       </c>
       <c r="D112" s="5">
         <v>-4.8738173842016845</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>129.59594813999999</v>
       </c>
       <c r="C113" s="5">
         <v>1.0326182599999925</v>
       </c>
       <c r="D113" s="5">
         <v>10.075769836780424</v>
       </c>
       <c r="E113" s="5">
         <v>5.989957113535116</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>129.81364152</v>
       </c>
       <c r="C114" s="5">
         <v>0.21769338000001426</v>
       </c>
       <c r="D114" s="5">
         <v>2.034470217494988</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>130.48734454000001</v>
       </c>
       <c r="C115" s="5">
         <v>0.67370302000000493</v>
       </c>
       <c r="D115" s="5">
         <v>6.4085986268947126</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>131.53220288</v>
       </c>
       <c r="C116" s="5">
         <v>1.0448583399999904</v>
       </c>
       <c r="D116" s="5">
         <v>10.043502758125801</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>130.50473522999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.0274676500000055</v>
       </c>
       <c r="D117" s="5">
         <v>-8.981407650147343</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>130.72782831999999</v>
       </c>
       <c r="C118" s="5">
         <v>0.22309308999999189</v>
       </c>
       <c r="D118" s="5">
         <v>2.0707535571093727</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>130.20418146</v>
       </c>
       <c r="C119" s="5">
         <v>-0.52364685999998528</v>
       </c>
       <c r="D119" s="5">
         <v>-4.7022558575628981</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>130.91538843000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.71120697000000632</v>
       </c>
       <c r="D120" s="5">
         <v>6.7552405801841076</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>131.31588836</v>
       </c>
       <c r="C121" s="5">
         <v>0.40049992999999517</v>
       </c>
       <c r="D121" s="5">
         <v>3.7334755475072479</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>131.33952961</v>
       </c>
       <c r="C122" s="5">
         <v>2.3641249999997171E-2</v>
       </c>
       <c r="D122" s="5">
         <v>0.21625416574220235</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>131.74968447000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.41015486000000578</v>
       </c>
       <c r="D123" s="5">
         <v>3.8124706419209842</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>131.92359379000001</v>
       </c>
       <c r="C124" s="5">
         <v>0.17390932000000703</v>
       </c>
       <c r="D124" s="5">
         <v>1.5955481548054928</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>132.03340319</v>
       </c>
       <c r="C125" s="5">
         <v>0.10980939999998895</v>
       </c>
       <c r="D125" s="5">
         <v>1.0034309065495517</v>
       </c>
       <c r="E125" s="5">
         <v>1.8808111557368168</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>132.27740231000001</v>
       </c>
       <c r="C126" s="5">
         <v>0.24399912000001223</v>
       </c>
       <c r="D126" s="5">
         <v>2.2402920106477708</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>132.28844248999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.1040179999980637E-2</v>
       </c>
       <c r="D127" s="5">
         <v>0.10020078228798468</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>132.49486540999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.20642291999999429</v>
       </c>
       <c r="D128" s="5">
         <v>1.8886341943424201</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>132.89559711999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.40073171000000229</v>
       </c>
       <c r="D129" s="5">
         <v>3.6903962612236496</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>132.7667198</v>
       </c>
       <c r="C130" s="5">
         <v>-0.12887731999998664</v>
       </c>
       <c r="D130" s="5">
         <v>-1.1575294922450796</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>133.31521620000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.54849640000000477</v>
       </c>
       <c r="D131" s="5">
         <v>5.0717461870130709</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>134.23739495999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.92217875999998</v>
       </c>
       <c r="D132" s="5">
         <v>8.6239348497272328</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>134.18136042</v>
       </c>
       <c r="C133" s="5">
         <v>-5.6034539999984645E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-0.49976599903465146</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>134.80977820000001</v>
       </c>
       <c r="C134" s="5">
         <v>0.62841778000000659</v>
       </c>
       <c r="D134" s="5">
         <v>5.7670621203045336</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>134.7931245</v>
       </c>
       <c r="C135" s="5">
         <v>-1.6653700000006211E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.14814108887114541</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>135.38553023</v>
       </c>
       <c r="C136" s="5">
         <v>0.59240572999999586</v>
       </c>
       <c r="D136" s="5">
         <v>5.4032781183772638</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>135.69521347</v>
       </c>
       <c r="C137" s="5">
         <v>0.30968323999999825</v>
       </c>
       <c r="D137" s="5">
         <v>2.7796987862040101</v>
       </c>
       <c r="E137" s="5">
         <v>2.7733968764938499</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>135.71866172</v>
       </c>
       <c r="C138" s="5">
         <v>2.3448250000001281E-2</v>
       </c>
       <c r="D138" s="5">
         <v>0.20755822613913733</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>136.01926710999999</v>
       </c>
       <c r="C139" s="5">
         <v>0.30060538999998698</v>
       </c>
       <c r="D139" s="5">
         <v>2.6905176669840714</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>136.30144881000001</v>
       </c>
       <c r="C140" s="5">
         <v>0.28218170000002374</v>
       </c>
       <c r="D140" s="5">
         <v>2.5180885847332579</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>135.96698898</v>
       </c>
       <c r="C141" s="5">
         <v>-0.33445983000001434</v>
       </c>
       <c r="D141" s="5">
         <v>-2.9051723454093903</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>136.00857987000001</v>
       </c>
       <c r="C142" s="5">
         <v>4.159089000000904E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.36768572070360328</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>135.83523914</v>
       </c>
       <c r="C143" s="5">
         <v>-0.17334073000000672</v>
       </c>
       <c r="D143" s="5">
         <v>-1.5187055191371091</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>135.43992725000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.3953118899999879</v>
       </c>
       <c r="D144" s="5">
         <v>-3.4369172996231545</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>135.14118152</v>
       </c>
       <c r="C145" s="5">
         <v>-0.29874573000000737</v>
       </c>
       <c r="D145" s="5">
         <v>-2.6150160396238631</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>134.89276826</v>
       </c>
       <c r="C146" s="5">
         <v>-0.24841326000000663</v>
       </c>
       <c r="D146" s="5">
         <v>-2.1836464543768197</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>134.00239590000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.89037235999998643</v>
       </c>
       <c r="D147" s="5">
         <v>-7.6393983896666402</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>133.71871691999999</v>
       </c>
       <c r="C148" s="5">
         <v>-0.28367898000001901</v>
       </c>
       <c r="D148" s="5">
         <v>-2.5109927910858199</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>133.63396207</v>
       </c>
       <c r="C149" s="5">
         <v>-8.475484999999594E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-0.75794935523763041</v>
       </c>
       <c r="E149" s="5">
         <v>-1.5190302939135814</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>134.26898432999999</v>
       </c>
       <c r="C150" s="5">
         <v>0.63502225999999951</v>
       </c>
       <c r="D150" s="5">
         <v>5.8537642579423954</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>134.17535321</v>
       </c>
       <c r="C151" s="5">
         <v>-9.3631119999997736E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.83360586028995431</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>134.03398150999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.14137170000000765</v>
       </c>
       <c r="D152" s="5">
         <v>-1.2570593931072183</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>133.64107898</v>
       </c>
       <c r="C153" s="5">
         <v>-0.39290252999998643</v>
       </c>
       <c r="D153" s="5">
         <v>-3.4614754410319137</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>133.97470960000001</v>
       </c>
       <c r="C154" s="5">
         <v>0.33363062000000809</v>
       </c>
       <c r="D154" s="5">
         <v>3.037238824316435</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>133.87313433</v>
       </c>
       <c r="C155" s="5">
         <v>-0.1015752700000121</v>
       </c>
       <c r="D155" s="5">
         <v>-0.90601676723303104</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>133.36027182999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.51286250000001132</v>
       </c>
       <c r="D156" s="5">
         <v>-4.5015140001460558</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>133.27323773000001</v>
       </c>
       <c r="C157" s="5">
         <v>-8.7034099999982573E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.78034372142686825</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>132.89739671999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.37584101000001624</v>
       </c>
       <c r="D158" s="5">
         <v>-3.3320958833726877</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>133.36138529999999</v>
       </c>
       <c r="C159" s="5">
         <v>0.46398858000000587</v>
       </c>
       <c r="D159" s="5">
         <v>4.2709887692859105</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>133.61918947999999</v>
       </c>
       <c r="C160" s="5">
         <v>0.25780417999999372</v>
       </c>
       <c r="D160" s="5">
         <v>2.3445731983236628</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>133.45244886</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16674061999998457</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4872202468747098</v>
       </c>
       <c r="E161" s="5">
         <v>-0.13582865252840248</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>133.20256542999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.24988343000001123</v>
       </c>
       <c r="D162" s="5">
         <v>-2.2239472206680211</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>133.43857002999999</v>
       </c>
       <c r="C163" s="5">
         <v>0.23600460000000112</v>
       </c>
       <c r="D163" s="5">
         <v>2.146968035498853</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>133.75980394000001</v>
       </c>
       <c r="C164" s="5">
         <v>0.32123391000001789</v>
       </c>
       <c r="D164" s="5">
         <v>2.9273830531329148</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>134.65278617000001</v>
       </c>
       <c r="C165" s="5">
         <v>0.89298223000000121</v>
       </c>
       <c r="D165" s="5">
         <v>8.3120177321448487</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>135.19005010999999</v>
       </c>
       <c r="C166" s="5">
         <v>0.53726393999997413</v>
       </c>
       <c r="D166" s="5">
         <v>4.8944764508473959</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>135.16203148</v>
       </c>
       <c r="C167" s="5">
         <v>-2.8018629999991163E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.24842106709361822</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>134.96049954</v>
       </c>
       <c r="C168" s="5">
         <v>-0.2015319399999953</v>
       </c>
       <c r="D168" s="5">
         <v>-1.7746470774329559</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>135.71719096000001</v>
       </c>
       <c r="C169" s="5">
         <v>0.75669142000000988</v>
       </c>
       <c r="D169" s="5">
         <v>6.9395176575259399</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>135.58612651000001</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13106444999999667</v>
       </c>
       <c r="D170" s="5">
         <v>-1.1527254000057496</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>136.59408306</v>
       </c>
       <c r="C171" s="5">
         <v>1.0079565499999887</v>
       </c>
       <c r="D171" s="5">
         <v>9.2948252757267582</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>136.70612994000001</v>
       </c>
       <c r="C172" s="5">
         <v>0.11204688000000829</v>
       </c>
       <c r="D172" s="5">
         <v>0.98880220521027073</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.80709554000001</v>
       </c>
       <c r="C173" s="5">
         <v>0.10096559999999499</v>
       </c>
       <c r="D173" s="5">
         <v>0.88988028347665171</v>
       </c>
       <c r="E173" s="5">
         <v>2.5137393196277946</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>137.25578148</v>
       </c>
       <c r="C174" s="5">
         <v>0.44868593999999007</v>
       </c>
       <c r="D174" s="5">
         <v>4.0074116739857724</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>137.39001336000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.13423188000001574</v>
       </c>
       <c r="D175" s="5">
         <v>1.1798956462379495</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>137.34693286000001</v>
       </c>
       <c r="C176" s="5">
         <v>-4.3080500000002075E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.37562800910984073</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>138.01156261</v>
       </c>
       <c r="C177" s="5">
         <v>0.66462974999998892</v>
       </c>
       <c r="D177" s="5">
         <v>5.9639384156153108</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>138.05996149000001</v>
       </c>
       <c r="C178" s="5">
         <v>4.8398880000007694E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.42163719370953423</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>137.96286555</v>
       </c>
       <c r="C179" s="5">
         <v>-9.7095940000002656E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.84068901081861824</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>138.57425093000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.61138538000000153</v>
       </c>
       <c r="D180" s="5">
         <v>5.4493727399387515</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>138.34299841000001</v>
       </c>
       <c r="C181" s="5">
         <v>-0.23125251999999819</v>
       </c>
       <c r="D181" s="5">
         <v>-1.9842799489122043</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>138.58368743</v>
       </c>
       <c r="C182" s="5">
         <v>0.24068901999999071</v>
       </c>
       <c r="D182" s="5">
         <v>2.1078527407024872</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>138.83265939</v>
       </c>
       <c r="C183" s="5">
         <v>0.24897196000000577</v>
       </c>
       <c r="D183" s="5">
         <v>2.1772852133609355</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>138.46480287</v>
       </c>
       <c r="C184" s="5">
         <v>-0.36785652000000368</v>
       </c>
       <c r="D184" s="5">
         <v>-3.1336385075669382</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>139.07190025</v>
       </c>
       <c r="C185" s="5">
         <v>0.60709737999999902</v>
       </c>
       <c r="D185" s="5">
         <v>5.3901360013122401</v>
       </c>
       <c r="E185" s="5">
         <v>1.6554731324866179</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>138.88135523</v>
       </c>
       <c r="C186" s="5">
         <v>-0.19054502000000184</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6318092387429317</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>139.01246836000001</v>
       </c>
       <c r="C187" s="5">
         <v>0.13111313000001701</v>
       </c>
       <c r="D187" s="5">
         <v>1.1387797604212713</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>139.12002673000001</v>
       </c>
       <c r="C188" s="5">
         <v>0.10755836999999246</v>
       </c>
       <c r="D188" s="5">
         <v>0.93243955308319748</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>139.29678551999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.17675878999997963</v>
       </c>
       <c r="D189" s="5">
         <v>1.535358215272753</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>139.13120050000001</v>
       </c>
       <c r="C190" s="5">
         <v>-0.16558501999998043</v>
       </c>
       <c r="D190" s="5">
         <v>-1.4171759246573212</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>139.18870491999999</v>
       </c>
       <c r="C191" s="5">
         <v>5.7504419999986567E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.49710189769227586</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>140.45438007999999</v>
       </c>
       <c r="C192" s="5">
         <v>1.2656751600000007</v>
       </c>
       <c r="D192" s="5">
         <v>11.474496499430376</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>140.80895323999999</v>
       </c>
       <c r="C193" s="5">
         <v>0.35457316000000105</v>
       </c>
       <c r="D193" s="5">
         <v>3.0717839806951197</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>141.4708684</v>
       </c>
       <c r="C194" s="5">
         <v>0.66191516000000661</v>
       </c>
       <c r="D194" s="5">
         <v>5.7891171444031331</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>140.70200047</v>
       </c>
       <c r="C195" s="5">
         <v>-0.76886792999999898</v>
       </c>
       <c r="D195" s="5">
         <v>-6.330320678164858</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>141.34225848</v>
       </c>
       <c r="C196" s="5">
         <v>0.6402580099999966</v>
       </c>
       <c r="D196" s="5">
         <v>5.5993031498091206</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>141.12315301000001</v>
       </c>
       <c r="C197" s="5">
         <v>-0.21910546999998814</v>
       </c>
       <c r="D197" s="5">
         <v>-1.8444335440616189</v>
       </c>
       <c r="E197" s="5">
         <v>1.4749584612798294</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>141.21863723999999</v>
       </c>
       <c r="C198" s="5">
         <v>9.5484229999982517E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.81495083258962264</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>141.20698218000001</v>
       </c>
       <c r="C199" s="5">
         <v>-1.1655059999981177E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-9.8993485391518643E-2</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>141.65719164000001</v>
       </c>
       <c r="C200" s="5">
         <v>0.4502094599999964</v>
       </c>
       <c r="D200" s="5">
         <v>3.8937621541021539</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>141.48249261999999</v>
       </c>
       <c r="C201" s="5">
         <v>-0.1746990200000198</v>
       </c>
       <c r="D201" s="5">
         <v>-1.4699055836871144</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>141.67823571</v>
       </c>
       <c r="C202" s="5">
         <v>0.19574309000000767</v>
       </c>
       <c r="D202" s="5">
         <v>1.6729090696704141</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>141.89259361000001</v>
       </c>
       <c r="C203" s="5">
         <v>0.2143579000000102</v>
       </c>
       <c r="D203" s="5">
         <v>1.8307740301307218</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>141.94194322999999</v>
       </c>
       <c r="C204" s="5">
         <v>4.9349619999986771E-2</v>
       </c>
       <c r="D204" s="5">
         <v>0.41815399629892003</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>142.3046324</v>
       </c>
       <c r="C205" s="5">
         <v>0.36268917000001011</v>
       </c>
       <c r="D205" s="5">
         <v>3.1096931751736667</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>142.8599907</v>
       </c>
       <c r="C206" s="5">
         <v>0.55535829999999464</v>
       </c>
       <c r="D206" s="5">
         <v>4.7849612029850386</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>143.12409484</v>
       </c>
       <c r="C207" s="5">
         <v>0.2641041400000006</v>
       </c>
       <c r="D207" s="5">
         <v>2.241126705251939</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>143.22756373999999</v>
       </c>
       <c r="C208" s="5">
         <v>0.10346889999999576</v>
       </c>
       <c r="D208" s="5">
         <v>0.87097534336768589</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>143.83386798000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.60630424000001426</v>
       </c>
       <c r="D209" s="5">
         <v>5.1997381281912336</v>
       </c>
       <c r="E209" s="5">
         <v>1.9208151973531429</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>144.3231414</v>
       </c>
       <c r="C210" s="5">
         <v>0.4892734199999893</v>
       </c>
       <c r="D210" s="5">
         <v>4.1592308481223084</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>144.76607236999999</v>
       </c>
       <c r="C211" s="5">
         <v>0.44293096999999193</v>
       </c>
       <c r="D211" s="5">
         <v>3.7456321122997238</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>145.28843560999999</v>
       </c>
       <c r="C212" s="5">
         <v>0.52236324000000423</v>
       </c>
       <c r="D212" s="5">
         <v>4.4169658120603916</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>144.93755121000001</v>
       </c>
       <c r="C213" s="5">
         <v>-0.350884399999984</v>
       </c>
       <c r="D213" s="5">
         <v>-2.8599186749557304</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>145.34880862</v>
       </c>
       <c r="C214" s="5">
         <v>0.41125740999999039</v>
       </c>
       <c r="D214" s="5">
         <v>3.4586204153663758</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>145.88514785000001</v>
       </c>
       <c r="C215" s="5">
         <v>0.53633923000001005</v>
       </c>
       <c r="D215" s="5">
         <v>4.5189991262749585</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>145.9556039</v>
       </c>
       <c r="C216" s="5">
         <v>7.045604999999E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.5810886326284237</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>146.36132122999999</v>
       </c>
       <c r="C217" s="5">
         <v>0.40571732999998744</v>
       </c>
       <c r="D217" s="5">
         <v>3.3871503816098825</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>146.38634045000001</v>
       </c>
       <c r="C218" s="5">
         <v>2.5019220000018549E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.20532273735329731</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>146.55081376999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.16447331999998482</v>
       </c>
       <c r="D219" s="5">
         <v>1.3566307497135055</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>146.9237832</v>
       </c>
       <c r="C220" s="5">
         <v>0.37296943000001193</v>
       </c>
       <c r="D220" s="5">
         <v>3.097092965041881</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>146.84387118999999</v>
       </c>
       <c r="C221" s="5">
         <v>-7.9912010000015243E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.65073240995087156</v>
       </c>
       <c r="E221" s="5">
         <v>2.0926943370656703</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>146.31161083999999</v>
       </c>
       <c r="C222" s="5">
         <v>-0.53226035000000138</v>
       </c>
       <c r="D222" s="5">
         <v>-4.263929084998697</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>147.12396866</v>
       </c>
       <c r="C223" s="5">
         <v>0.81235782000001677</v>
       </c>
       <c r="D223" s="5">
         <v>6.8699672328856431</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>146.43024801999999</v>
       </c>
       <c r="C224" s="5">
         <v>-0.69372064000000933</v>
       </c>
       <c r="D224" s="5">
         <v>-5.5137967071727578</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>146.52310306000001</v>
       </c>
       <c r="C225" s="5">
         <v>9.2855040000017652E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.76360923505531808</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>146.69445055</v>
       </c>
       <c r="C226" s="5">
         <v>0.17134748999998806</v>
       </c>
       <c r="D226" s="5">
         <v>1.412368734102154</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>146.38308670000001</v>
       </c>
       <c r="C227" s="5">
         <v>-0.31136384999999223</v>
       </c>
       <c r="D227" s="5">
         <v>-2.5175153059920019</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>146.2999465</v>
       </c>
       <c r="C228" s="5">
         <v>-8.3140200000002551E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-0.67943077136782826</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>146.34946095999999</v>
       </c>
       <c r="C229" s="5">
         <v>4.9514459999983274E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.4068906415868323</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>145.55237728</v>
       </c>
       <c r="C230" s="5">
         <v>-0.79708367999998586</v>
       </c>
       <c r="D230" s="5">
         <v>-6.34345963937003</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>144.64336693000001</v>
       </c>
       <c r="C231" s="5">
         <v>-0.90901034999998842</v>
       </c>
       <c r="D231" s="5">
         <v>-7.2421586478783713</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>144.68960304000001</v>
       </c>
       <c r="C232" s="5">
         <v>4.6236109999995278E-2</v>
       </c>
       <c r="D232" s="5">
         <v>0.38426222273357791</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>144.57741658</v>
       </c>
       <c r="C233" s="5">
         <v>-0.11218646000000376</v>
       </c>
       <c r="D233" s="5">
         <v>-0.92647384774795505</v>
       </c>
       <c r="E233" s="5">
         <v>-1.5434451513930969</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>143.47425317</v>
       </c>
       <c r="C234" s="5">
         <v>-1.1031634100000076</v>
       </c>
       <c r="D234" s="5">
         <v>-8.7816628051878851</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>142.98204496</v>
       </c>
       <c r="C235" s="5">
         <v>-0.49220821000000115</v>
       </c>
       <c r="D235" s="5">
         <v>-4.0399697066431877</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>142.53161653000001</v>
       </c>
       <c r="C236" s="5">
         <v>-0.45042842999998811</v>
       </c>
       <c r="D236" s="5">
         <v>-3.7154779093150125</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>142.06779681</v>
       </c>
       <c r="C237" s="5">
         <v>-0.4638197200000036</v>
       </c>
       <c r="D237" s="5">
         <v>-3.8358456818270104</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>141.62068682</v>
       </c>
       <c r="C238" s="5">
         <v>-0.44710999000000129</v>
       </c>
       <c r="D238" s="5">
         <v>-3.7119016786239301</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>141.20657109000001</v>
       </c>
       <c r="C239" s="5">
         <v>-0.4141157299999918</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4530560490666495</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>140.73755654999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.46901454000001763</v>
       </c>
       <c r="D240" s="5">
         <v>-3.9137613020951645</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>140.05958823</v>
       </c>
       <c r="C241" s="5">
         <v>-0.67796831999999085</v>
       </c>
       <c r="D241" s="5">
         <v>-5.6299766068855339</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>139.94838662000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.11120160999999484</v>
       </c>
       <c r="D242" s="5">
         <v>-0.94860167774356574</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>138.38825007</v>
       </c>
       <c r="C243" s="5">
         <v>-1.5601365500000099</v>
       </c>
       <c r="D243" s="5">
         <v>-12.587033545087966</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>138.53204688</v>
       </c>
       <c r="C244" s="5">
         <v>0.14379680999999778</v>
       </c>
       <c r="D244" s="5">
         <v>1.2540497195422606</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>138.36714964000001</v>
       </c>
       <c r="C245" s="5">
         <v>-0.16489723999998773</v>
       </c>
       <c r="D245" s="5">
         <v>-1.4190677844462596</v>
       </c>
       <c r="E245" s="5">
         <v>-4.2954612739007025</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>138.44736981</v>
       </c>
       <c r="C246" s="5">
         <v>8.0220169999989821E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.69793846029801987</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>138.45118550000001</v>
       </c>
       <c r="C247" s="5">
         <v>3.8156900000103633E-3</v>
       </c>
       <c r="D247" s="5">
         <v>3.307771136025206E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>138.3757579</v>
       </c>
       <c r="C248" s="5">
         <v>-7.5427600000011807E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.65179940679048753</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>138.21247142999999</v>
       </c>
       <c r="C249" s="5">
         <v>-0.16328647000000274</v>
       </c>
       <c r="D249" s="5">
         <v>-1.4068725391401138</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>138.10636880999999</v>
       </c>
       <c r="C250" s="5">
         <v>-0.10610262000000148</v>
       </c>
       <c r="D250" s="5">
         <v>-0.9173334993677229</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>137.93363158</v>
       </c>
       <c r="C251" s="5">
         <v>-0.17273722999999563</v>
       </c>
       <c r="D251" s="5">
         <v>-1.4906239531737087</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>137.86434181000001</v>
       </c>
       <c r="C252" s="5">
         <v>-6.9289769999983264E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.60114694513903055</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>137.84353540999999</v>
       </c>
       <c r="C253" s="5">
         <v>-2.0806400000026315E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.18095299704353751</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>137.71698179000001</v>
       </c>
       <c r="C254" s="5">
         <v>-0.12655361999998149</v>
       </c>
       <c r="D254" s="5">
         <v>-1.0961692335358819</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>137.90856529999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.19158350999998675</v>
       </c>
       <c r="D255" s="5">
         <v>1.6821993857942585</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>138.43442184</v>
       </c>
       <c r="C256" s="5">
         <v>0.52585654000000659</v>
       </c>
       <c r="D256" s="5">
         <v>4.6728887843736633</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>138.75982103999999</v>
       </c>
       <c r="C257" s="5">
         <v>0.32539919999999256</v>
       </c>
       <c r="D257" s="5">
         <v>2.8574320937164943</v>
       </c>
       <c r="E257" s="5">
         <v>0.28378946955374129</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>139.14477994000001</v>
       </c>
       <c r="C258" s="5">
         <v>0.38495890000001509</v>
       </c>
       <c r="D258" s="5">
         <v>3.380409165031284</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>138.92722645000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.21755349000000024</v>
       </c>
       <c r="D259" s="5">
         <v>-1.8601551880109812</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>139.25660768</v>
       </c>
       <c r="C260" s="5">
         <v>0.32938122999999564</v>
       </c>
       <c r="D260" s="5">
         <v>2.882462668144381</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>139.28566584999999</v>
       </c>
       <c r="C261" s="5">
         <v>2.9058169999984784E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.25068721178578279</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>139.20034113</v>
       </c>
       <c r="C262" s="5">
         <v>-8.5324719999988474E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.73263384372522777</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>138.9609031</v>
       </c>
       <c r="C263" s="5">
         <v>-0.2394380300000023</v>
       </c>
       <c r="D263" s="5">
         <v>-2.044699789735871</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>139.30081281</v>
       </c>
       <c r="C264" s="5">
         <v>0.33990971000000059</v>
       </c>
       <c r="D264" s="5">
         <v>2.9751115802719941</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>139.47484481999999</v>
       </c>
       <c r="C265" s="5">
         <v>0.17403200999999058</v>
       </c>
       <c r="D265" s="5">
         <v>1.5095345779699398</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>140.67742190999999</v>
       </c>
       <c r="C266" s="5">
         <v>1.2025770900000055</v>
       </c>
       <c r="D266" s="5">
         <v>10.851651080325997</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>140.62313152999999</v>
       </c>
       <c r="C267" s="5">
         <v>-5.429037999999764E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.46212356582986391</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>140.44442663000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.1787048999999854</v>
       </c>
       <c r="D268" s="5">
         <v>-1.5143550860553079</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>140.40678718000001</v>
       </c>
       <c r="C269" s="5">
         <v>-3.7639450000000352E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.32112931253701626</v>
       </c>
       <c r="E269" s="5">
         <v>1.1869186106295393</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>140.85982372999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.45303654999997889</v>
       </c>
       <c r="D270" s="5">
         <v>3.941376762934401</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>141.02387979</v>
       </c>
       <c r="C271" s="5">
         <v>0.16405606000000716</v>
       </c>
       <c r="D271" s="5">
         <v>1.4065987851090034</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>141.43723439999999</v>
       </c>
       <c r="C272" s="5">
         <v>0.41335460999999896</v>
       </c>
       <c r="D272" s="5">
         <v>3.5745763149247267</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>141.78009846</v>
       </c>
       <c r="C273" s="5">
         <v>0.3428640600000108</v>
       </c>
       <c r="D273" s="5">
         <v>2.9480712229782213</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>142.21866582999999</v>
       </c>
       <c r="C274" s="5">
         <v>0.43856736999998702</v>
       </c>
       <c r="D274" s="5">
         <v>3.7757590171491273</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>142.60397724000001</v>
       </c>
       <c r="C275" s="5">
         <v>0.38531141000001412</v>
       </c>
       <c r="D275" s="5">
         <v>3.3000321239152086</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>142.62201386999999</v>
       </c>
       <c r="C276" s="5">
         <v>1.8036629999983234E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.15188229133760167</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>142.57144529000001</v>
       </c>
       <c r="C277" s="5">
         <v>-5.0568579999975327E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-0.42464762317377946</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>142.70366387999999</v>
       </c>
       <c r="C278" s="5">
         <v>0.13221858999997949</v>
       </c>
       <c r="D278" s="5">
         <v>1.118555613751071</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>143.23689350000001</v>
       </c>
       <c r="C279" s="5">
         <v>0.53322962000001439</v>
       </c>
       <c r="D279" s="5">
         <v>4.5772550998050887</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>143.68299605999999</v>
       </c>
       <c r="C280" s="5">
         <v>0.44610255999998571</v>
       </c>
       <c r="D280" s="5">
         <v>3.8020142394047607</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>144.17469098000001</v>
       </c>
       <c r="C281" s="5">
         <v>0.49169492000001469</v>
       </c>
       <c r="D281" s="5">
         <v>4.1846764832372152</v>
       </c>
       <c r="E281" s="5">
         <v>2.683562437170206</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>143.48113133000001</v>
       </c>
       <c r="C282" s="5">
         <v>-0.69355964999999742</v>
       </c>
       <c r="D282" s="5">
         <v>-5.6223503267049839</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>144.19518816999999</v>
       </c>
       <c r="C283" s="5">
         <v>0.71405683999998359</v>
       </c>
       <c r="D283" s="5">
         <v>6.1381977220199779</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>144.03155618</v>
       </c>
       <c r="C284" s="5">
         <v>-0.16363198999999895</v>
       </c>
       <c r="D284" s="5">
         <v>-1.3532869476738152</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.38690596999999</v>
       </c>
       <c r="C285" s="5">
         <v>0.35534978999999112</v>
       </c>
       <c r="D285" s="5">
         <v>3.0011052886791845</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>144.52469968</v>
       </c>
       <c r="C286" s="5">
         <v>0.13779371000001106</v>
       </c>
       <c r="D286" s="5">
         <v>1.1512340969510149</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>145.34643713</v>
       </c>
       <c r="C287" s="5">
         <v>0.82173745000000054</v>
       </c>
       <c r="D287" s="5">
         <v>7.0404133920696443</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>145.72056363999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.37412650999999641</v>
       </c>
       <c r="D288" s="5">
         <v>3.1329461141803794</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>146.14058102000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.42001738000001865</v>
       </c>
       <c r="D289" s="5">
         <v>3.5141802310201253</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>146.32879652</v>
       </c>
       <c r="C290" s="5">
         <v>0.1882154999999841</v>
       </c>
       <c r="D290" s="5">
         <v>1.5564831726564199</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>146.39586903</v>
       </c>
       <c r="C291" s="5">
         <v>6.7072510000002694E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.55143098399861312</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>146.56234339</v>
       </c>
       <c r="C292" s="5">
         <v>0.16647435999999516</v>
       </c>
       <c r="D292" s="5">
         <v>1.37314942939466</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>146.44153252999999</v>
       </c>
       <c r="C293" s="5">
         <v>-0.12081086000000596</v>
       </c>
       <c r="D293" s="5">
         <v>-0.98468390207696599</v>
       </c>
       <c r="E293" s="5">
         <v>1.5722881280976209</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>146.38539840999999</v>
       </c>
       <c r="C294" s="5">
         <v>-5.6134119999995846E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.45901671043766523</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>146.7630533</v>
       </c>
       <c r="C295" s="5">
         <v>0.3776548900000023</v>
       </c>
       <c r="D295" s="5">
         <v>3.1401483358281634</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>146.68538727999999</v>
       </c>
       <c r="C296" s="5">
         <v>-7.7666020000009439E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-0.63318687932965023</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>147.39895458000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.71356730000002244</v>
       </c>
       <c r="D297" s="5">
         <v>5.9962786264436296</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>148.15509657999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.75614199999998277</v>
       </c>
       <c r="D298" s="5">
         <v>6.3325701693966563</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>148.07390161000001</v>
       </c>
       <c r="C299" s="5">
         <v>-8.1194969999984323E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.65566973059477673</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>148.28791713000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.21401552000000379</v>
       </c>
       <c r="D300" s="5">
         <v>1.7482488118223838</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>149.02684925</v>
       </c>
       <c r="C301" s="5">
         <v>0.73893211999998698</v>
       </c>
       <c r="D301" s="5">
         <v>6.1463474955325781</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>149.22888990999999</v>
       </c>
       <c r="C302" s="5">
         <v>0.20204065999999443</v>
       </c>
       <c r="D302" s="5">
         <v>1.6390658154083804</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>149.58371912999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.35482921999999917</v>
       </c>
       <c r="D303" s="5">
         <v>2.8909135971305622</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>149.78262677999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.19890764999999533</v>
       </c>
       <c r="D304" s="5">
         <v>1.607411648660273</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>150.45672891000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.67410213000002273</v>
       </c>
       <c r="D305" s="5">
         <v>5.5363511803827814</v>
       </c>
       <c r="E305" s="5">
         <v>2.7418426389231199</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>150.3701677</v>
       </c>
       <c r="C306" s="5">
         <v>-8.6561210000013489E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-0.68820715410421451</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>150.40438477999999</v>
       </c>
       <c r="C307" s="5">
         <v>3.4217079999990574E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.27340478758490772</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>151.00232070999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.59793593000000556</v>
       </c>
       <c r="D308" s="5">
         <v>4.8763325806391089</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>151.20845474000001</v>
       </c>
       <c r="C309" s="5">
         <v>0.2061340300000154</v>
       </c>
       <c r="D309" s="5">
         <v>1.6504813711622823</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>151.37553328999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.16707854999998517</v>
       </c>
       <c r="D310" s="5">
         <v>1.3340339575881099</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>151.07351389999999</v>
       </c>
       <c r="C311" s="5">
         <v>-0.30201938999999811</v>
       </c>
       <c r="D311" s="5">
         <v>-2.3681011725715018</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>151.47633597999999</v>
       </c>
       <c r="C312" s="5">
         <v>0.40282207999999287</v>
       </c>
       <c r="D312" s="5">
         <v>3.2470207597987688</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>151.50516281</v>
       </c>
       <c r="C313" s="5">
         <v>2.882683000001407E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.22860617657003424</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>151.96195757999999</v>
       </c>
       <c r="C314" s="5">
         <v>0.45679476999998769</v>
       </c>
       <c r="D314" s="5">
         <v>3.678657437782773</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>152.40741700000001</v>
       </c>
       <c r="C315" s="5">
         <v>0.44545942000002015</v>
       </c>
       <c r="D315" s="5">
         <v>3.5749371594833601</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>152.71719329000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.30977629000000206</v>
       </c>
       <c r="D316" s="5">
         <v>2.4665166813323536</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>153.06776851000001</v>
       </c>
       <c r="C317" s="5">
         <v>0.35057521999999608</v>
       </c>
       <c r="D317" s="5">
         <v>2.7897489745912551</v>
       </c>
       <c r="E317" s="5">
         <v>1.735408990289744</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>154.82743551999999</v>
       </c>
       <c r="C318" s="5">
         <v>1.7596670099999869</v>
       </c>
       <c r="D318" s="5">
         <v>14.701747420719791</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>154.65410824</v>
       </c>
       <c r="C319" s="5">
         <v>-0.1733272799999952</v>
       </c>
       <c r="D319" s="5">
         <v>-1.3351435676850376</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>154.6761884</v>
       </c>
       <c r="C320" s="5">
         <v>2.208016000000157E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.17146009327344558</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>155.20278653</v>
       </c>
       <c r="C321" s="5">
         <v>0.52659812999999644</v>
       </c>
       <c r="D321" s="5">
         <v>4.1627974421124314</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>155.40273768</v>
       </c>
       <c r="C322" s="5">
         <v>0.19995115000000396</v>
       </c>
       <c r="D322" s="5">
         <v>1.5569879728302816</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>155.28014493000001</v>
       </c>
       <c r="C323" s="5">
         <v>-0.12259274999999548</v>
       </c>
       <c r="D323" s="5">
         <v>-0.94254896872861815</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>156.46146736</v>
       </c>
       <c r="C324" s="5">
         <v>1.1813224299999945</v>
       </c>
       <c r="D324" s="5">
         <v>9.5210640003522649</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>156.82268937000001</v>
       </c>
       <c r="C325" s="5">
         <v>0.36122201000000587</v>
       </c>
       <c r="D325" s="5">
         <v>2.8058862058206069</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>157.19260349000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.36991412000000423</v>
       </c>
       <c r="D326" s="5">
         <v>2.8675782286754714</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>156.94043730000001</v>
       </c>
       <c r="C327" s="5">
         <v>-0.25216618999999696</v>
       </c>
       <c r="D327" s="5">
         <v>-1.9081292915163361</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>157.64603406000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.70559675999999172</v>
       </c>
       <c r="D328" s="5">
         <v>5.5305724722659599</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>157.89999068</v>
       </c>
       <c r="C329" s="5">
         <v>0.25395661999999675</v>
       </c>
       <c r="D329" s="5">
         <v>1.9503351171056282</v>
       </c>
       <c r="E329" s="5">
         <v>3.1569168460728658</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>158.67548597999999</v>
       </c>
       <c r="C330" s="5">
         <v>0.77549529999998867</v>
       </c>
       <c r="D330" s="5">
         <v>6.0554016085518914</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>158.55076524</v>
       </c>
       <c r="C331" s="5">
         <v>-0.12472073999998656</v>
       </c>
       <c r="D331" s="5">
         <v>-0.9391467660409214</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>159.15931685000001</v>
       </c>
       <c r="C332" s="5">
         <v>0.60855161000000635</v>
       </c>
       <c r="D332" s="5">
         <v>4.7043407941486759</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>159.19452810000001</v>
       </c>
       <c r="C333" s="5">
         <v>3.5211250000003247E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.26580254291463934</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>159.62794901000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.43342090999999527</v>
       </c>
       <c r="D334" s="5">
         <v>3.3164731526931002</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>160.27181899000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.64386998000000517</v>
       </c>
       <c r="D335" s="5">
         <v>4.9491167343611586</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>160.67737579999999</v>
       </c>
       <c r="C336" s="5">
         <v>0.4055568099999789</v>
       </c>
       <c r="D336" s="5">
         <v>3.079136265939697</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>160.85403421999999</v>
       </c>
       <c r="C337" s="5">
         <v>0.17665841999999543</v>
       </c>
       <c r="D337" s="5">
         <v>1.3273600197877933</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>160.95128585</v>
       </c>
       <c r="C338" s="5">
         <v>9.7251630000016576E-2</v>
       </c>
       <c r="D338" s="5">
         <v>0.72793204009131696</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>162.27846069</v>
       </c>
       <c r="C339" s="5">
         <v>1.3271748399999979</v>
       </c>
       <c r="D339" s="5">
         <v>10.356303868474459</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>162.34076339000001</v>
       </c>
       <c r="C340" s="5">
         <v>6.2302700000003597E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.46168364467309431</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>162.63698891000001</v>
       </c>
       <c r="C341" s="5">
         <v>0.29622552000000724</v>
       </c>
       <c r="D341" s="5">
         <v>2.2117666722797358</v>
       </c>
       <c r="E341" s="5">
         <v>2.9999990561114132</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>162.80373451</v>
       </c>
       <c r="C342" s="5">
         <v>0.16674559999998451</v>
       </c>
       <c r="D342" s="5">
         <v>1.237276398069076</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>163.14896745999999</v>
       </c>
       <c r="C343" s="5">
         <v>0.34523294999999621</v>
       </c>
       <c r="D343" s="5">
         <v>2.5745453776981009</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>163.52621773999999</v>
       </c>
       <c r="C344" s="5">
         <v>0.37725027999999838</v>
       </c>
       <c r="D344" s="5">
         <v>2.8103287983973102</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>163.76805131</v>
       </c>
       <c r="C345" s="5">
         <v>0.24183357000001138</v>
       </c>
       <c r="D345" s="5">
         <v>1.789146627608873</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>164.07299576</v>
       </c>
       <c r="C346" s="5">
         <v>0.30494444999999359</v>
       </c>
       <c r="D346" s="5">
         <v>2.2574874738929163</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>164.48401652999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.41102076999999326</v>
       </c>
       <c r="D347" s="5">
         <v>3.0478976263813351</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>164.21216072999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.27185579999999732</v>
       </c>
       <c r="D348" s="5">
         <v>-1.9654051942021078</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>164.68762565</v>
       </c>
       <c r="C349" s="5">
         <v>0.4754649200000074</v>
       </c>
       <c r="D349" s="5">
         <v>3.5303854992670747</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>164.29989691</v>
       </c>
       <c r="C350" s="5">
         <v>-0.38772874000000002</v>
       </c>
       <c r="D350" s="5">
         <v>-2.7888966672892535</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>164.62998092000001</v>
       </c>
       <c r="C351" s="5">
         <v>0.33008401000000731</v>
       </c>
       <c r="D351" s="5">
         <v>2.4376585251489447</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>164.51814167000001</v>
       </c>
       <c r="C352" s="5">
         <v>-0.11183925000000272</v>
       </c>
       <c r="D352" s="5">
         <v>-0.81216548647852216</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>164.55760559999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.9463929999982383E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.28823109739035679</v>
       </c>
       <c r="E353" s="5">
         <v>1.1809224352172354</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>164.45854516</v>
       </c>
       <c r="C354" s="5">
         <v>-9.9060439999988148E-2</v>
       </c>
       <c r="D354" s="5">
         <v>-0.71998946613476278</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>164.73588011999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.27733495999999036</v>
       </c>
       <c r="D355" s="5">
         <v>2.0424970016006183</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>164.97468556999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.23880545000000097</v>
       </c>
       <c r="D356" s="5">
         <v>1.7534880389086238</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>165.53565911000001</v>
       </c>
       <c r="C357" s="5">
         <v>0.56097354000002042</v>
       </c>
       <c r="D357" s="5">
         <v>4.1576174215133488</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>165.96974994000001</v>
       </c>
       <c r="C358" s="5">
         <v>0.43409083000000237</v>
       </c>
       <c r="D358" s="5">
         <v>3.1925934491712216</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>166.31735799</v>
       </c>
       <c r="C359" s="5">
         <v>0.34760804999999095</v>
       </c>
       <c r="D359" s="5">
         <v>2.5424414879590129</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>167.12896674999999</v>
       </c>
       <c r="C360" s="5">
         <v>0.81160875999998439</v>
       </c>
       <c r="D360" s="5">
         <v>6.015608210360357</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>167.32988688</v>
       </c>
       <c r="C361" s="5">
         <v>0.2009201300000143</v>
       </c>
       <c r="D361" s="5">
         <v>1.4522003745179424</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>167.92865372</v>
       </c>
       <c r="C362" s="5">
         <v>0.59876683999999614</v>
       </c>
       <c r="D362" s="5">
         <v>4.3795609375473443</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>167.87164996000001</v>
       </c>
       <c r="C363" s="5">
         <v>-5.7003759999986414E-2</v>
       </c>
       <c r="D363" s="5">
         <v>-0.4065830608454557</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>168.28894406000001</v>
       </c>
       <c r="C364" s="5">
         <v>0.41729409999999234</v>
       </c>
       <c r="D364" s="5">
         <v>3.0240733899028482</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>168.86109807</v>
       </c>
       <c r="C365" s="5">
         <v>0.57215400999999133</v>
       </c>
       <c r="D365" s="5">
         <v>4.1569571278811557</v>
       </c>
       <c r="E365" s="5">
         <v>2.6151890423471214</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>169.02479805999999</v>
       </c>
       <c r="C366" s="5">
         <v>0.1636999899999978</v>
       </c>
       <c r="D366" s="5">
         <v>1.1695457391126096</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>169.34730772</v>
       </c>
       <c r="C367" s="5">
         <v>0.32250966000000858</v>
       </c>
       <c r="D367" s="5">
         <v>2.3138555358524826</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>168.87771622</v>
       </c>
       <c r="C368" s="5">
         <v>-0.46959150000000704</v>
       </c>
       <c r="D368" s="5">
         <v>-3.2772563033430901</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>162.29329935000001</v>
       </c>
       <c r="C369" s="5">
         <v>-6.5844168699999841</v>
       </c>
       <c r="D369" s="5">
         <v>-37.950411569707462</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>162.45737693000001</v>
       </c>
       <c r="C370" s="5">
         <v>0.16407757999999717</v>
       </c>
       <c r="D370" s="5">
         <v>1.2199617141572361</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>162.67195397</v>
       </c>
       <c r="C371" s="5">
         <v>0.21457703999999467</v>
       </c>
       <c r="D371" s="5">
         <v>1.5965496317952299</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>163.46452213000001</v>
       </c>
       <c r="C372" s="5">
         <v>0.79256816000000185</v>
       </c>
       <c r="D372" s="5">
         <v>6.0058689753302641</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>163.21184713</v>
       </c>
       <c r="C373" s="5">
         <v>-0.25267500000001064</v>
       </c>
       <c r="D373" s="5">
         <v>-1.8392092495948309</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>163.12466058999999</v>
       </c>
       <c r="C374" s="5">
         <v>-8.7186540000004698E-2</v>
       </c>
       <c r="D374" s="5">
         <v>-0.63915092889730296</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>164.09026134000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.96560075000002143</v>
       </c>
       <c r="D375" s="5">
         <v>7.3391687423032925</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>164.77406844999999</v>
       </c>
       <c r="C376" s="5">
         <v>0.68380710999997518</v>
       </c>
       <c r="D376" s="5">
         <v>5.1169376197029326</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>164.96800085000001</v>
       </c>
       <c r="C377" s="5">
         <v>0.19393240000002265</v>
       </c>
       <c r="D377" s="5">
         <v>1.4215298668761145</v>
       </c>
       <c r="E377" s="5">
         <v>-2.3055027264989869</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>166.08617025999999</v>
       </c>
       <c r="C378" s="5">
         <v>1.1181694099999788</v>
       </c>
       <c r="D378" s="5">
         <v>8.4438963880876905</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>165.64683210999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.43933814999999754</v>
       </c>
       <c r="D379" s="5">
         <v>-3.1285132407790628</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>167.10268378999999</v>
       </c>
       <c r="C380" s="5">
         <v>1.455851679999995</v>
       </c>
       <c r="D380" s="5">
         <v>11.071716650649478</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>168.05235210999999</v>
       </c>
       <c r="C381" s="5">
         <v>0.94966832000000068</v>
       </c>
       <c r="D381" s="5">
         <v>7.0370284941718042</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>167.83051513999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.22183696999999825</v>
       </c>
       <c r="D382" s="5">
         <v>-1.5726059618029198</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>168.40259571999999</v>
       </c>
       <c r="C383" s="5">
         <v>0.57208058000000506</v>
       </c>
       <c r="D383" s="5">
         <v>4.1679805451258156</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>170.21765038999999</v>
       </c>
       <c r="C384" s="5">
         <v>1.815054669999995</v>
       </c>
       <c r="D384" s="5">
         <v>13.728607307889874</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>170.14535670999999</v>
       </c>
       <c r="C385" s="5">
         <v>-7.2293680000001359E-2</v>
       </c>
       <c r="D385" s="5">
         <v>-0.50846698621663799</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>169.99705313999999</v>
       </c>
       <c r="C386" s="5">
         <v>-0.14830356999999594</v>
       </c>
       <c r="D386" s="5">
         <v>-1.0409546760779653</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>172.57151531</v>
       </c>
       <c r="C387" s="5">
         <v>2.5744621700000039</v>
       </c>
       <c r="D387" s="5">
         <v>19.765748795874739</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>173.0554224</v>
       </c>
       <c r="C388" s="5">
         <v>0.48390709000000243</v>
       </c>
       <c r="D388" s="5">
         <v>3.417298798036339</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>173.66739566999999</v>
       </c>
       <c r="C389" s="5">
         <v>0.61197326999999291</v>
       </c>
       <c r="D389" s="5">
         <v>4.3270575571995762</v>
       </c>
       <c r="E389" s="5">
         <v>5.2733831865429792</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>173.74916046999999</v>
       </c>
       <c r="C390" s="5">
         <v>8.1764800000001969E-2</v>
       </c>
       <c r="D390" s="5">
         <v>0.56644041739808415</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>174.29491288</v>
       </c>
       <c r="C391" s="5">
         <v>0.54575241000000574</v>
       </c>
       <c r="D391" s="5">
         <v>3.8350464256114991</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>175.12908272999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.83416984999999499</v>
       </c>
       <c r="D392" s="5">
         <v>5.8967755656211818</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>177.5098576</v>
       </c>
       <c r="C393" s="5">
         <v>2.3807748700000104</v>
       </c>
       <c r="D393" s="5">
         <v>17.590011112681371</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>178.5423131</v>
       </c>
       <c r="C394" s="5">
         <v>1.0324554999999975</v>
       </c>
       <c r="D394" s="5">
         <v>7.2072550338381891</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>178.41534965</v>
       </c>
       <c r="C395" s="5">
         <v>-0.1269634500000052</v>
       </c>
       <c r="D395" s="5">
         <v>-0.85000393267237184</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>181.81478027</v>
       </c>
       <c r="C396" s="5">
         <v>3.399430620000004</v>
       </c>
       <c r="D396" s="5">
         <v>25.419088515219567</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>182.56042374</v>
       </c>
       <c r="C397" s="5">
         <v>0.74564347000000453</v>
       </c>
       <c r="D397" s="5">
         <v>5.0338769641994796</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>183.88117262</v>
       </c>
       <c r="C398" s="5">
         <v>1.3207488799999965</v>
       </c>
       <c r="D398" s="5">
         <v>9.0354082266024029</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>186.04214605000001</v>
       </c>
       <c r="C399" s="5">
         <v>2.1609734300000127</v>
       </c>
       <c r="D399" s="5">
         <v>15.050606304921921</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>186.64762067999999</v>
       </c>
       <c r="C400" s="5">
         <v>0.60547462999997492</v>
       </c>
       <c r="D400" s="5">
         <v>3.9760727390282691</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>186.93458390000001</v>
       </c>
       <c r="C401" s="5">
         <v>0.28696322000001828</v>
       </c>
       <c r="D401" s="5">
         <v>1.8606329976226021</v>
       </c>
       <c r="E401" s="5">
         <v>7.6394237264950426</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>187.13414646999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.19956256999998345</v>
       </c>
       <c r="D402" s="5">
         <v>1.2886122109872389</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>187.58534799</v>
       </c>
       <c r="C403" s="5">
         <v>0.45120152000001212</v>
       </c>
       <c r="D403" s="5">
         <v>2.9320141756885132</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>187.59439209999999</v>
       </c>
       <c r="C404" s="5">
         <v>9.0441099999907237E-3</v>
       </c>
       <c r="D404" s="5">
         <v>5.7871312900781291E-2</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>186.98405516</v>
       </c>
       <c r="C405" s="5">
         <v>-0.61033693999999628</v>
       </c>
       <c r="D405" s="5">
         <v>-3.835080682007086</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>186.73343795</v>
       </c>
       <c r="C406" s="5">
         <v>-0.25061721000000148</v>
       </c>
       <c r="D406" s="5">
         <v>-1.5965722316618969</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>186.60808489999999</v>
       </c>
       <c r="C407" s="5">
         <v>-0.12535305000000108</v>
       </c>
       <c r="D407" s="5">
         <v>-0.80258533611616834</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>185.27894172000001</v>
       </c>
       <c r="C408" s="5">
         <v>-1.3291431799999884</v>
       </c>
       <c r="D408" s="5">
         <v>-8.2201662102768793</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>185.35876948000001</v>
       </c>
       <c r="C409" s="5">
         <v>7.982776000000058E-2</v>
       </c>
       <c r="D409" s="5">
         <v>0.51824906481643396</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>184.67486196999999</v>
       </c>
       <c r="C410" s="5">
         <v>-0.6839075100000116</v>
       </c>
       <c r="D410" s="5">
         <v>-4.3388175465068013</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>184.50208996000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.17277200999998854</v>
       </c>
       <c r="D411" s="5">
         <v>-1.116897718593779</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>183.43816386</v>
       </c>
       <c r="C412" s="5">
         <v>-1.0639261000000033</v>
       </c>
       <c r="D412" s="5">
         <v>-6.7044658888849913</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>182.28733138999999</v>
       </c>
       <c r="C413" s="5">
         <v>-1.1508324700000117</v>
       </c>
       <c r="D413" s="5">
         <v>-7.2740034508434697</v>
       </c>
       <c r="E413" s="5">
         <v>-2.486031430377833</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>182.54489587</v>
       </c>
       <c r="C414" s="5">
         <v>0.25756448000001342</v>
       </c>
       <c r="D414" s="5">
         <v>1.7087893443437974</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>181.79504624</v>
       </c>
       <c r="C415" s="5">
         <v>-0.74984962999999993</v>
       </c>
       <c r="D415" s="5">
         <v>-4.8194502884977837</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>181.08266624999999</v>
       </c>
       <c r="C416" s="5">
         <v>-0.71237999000001651</v>
       </c>
       <c r="D416" s="5">
         <v>-4.6022732309468628</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>181.26814540999999</v>
       </c>
       <c r="C417" s="5">
         <v>0.18547915999999987</v>
       </c>
       <c r="D417" s="5">
         <v>1.2360827870505631</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>180.95194444000001</v>
       </c>
       <c r="C418" s="5">
         <v>-0.31620096999998282</v>
       </c>
       <c r="D418" s="5">
         <v>-2.07329230415364</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>180.89458107999999</v>
       </c>
       <c r="C419" s="5">
         <v>-5.7363360000010744E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.3797480043101098</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>179.97490242999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.9196786500000087</v>
       </c>
       <c r="D420" s="5">
         <v>-5.9331340517396303</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>180.20624699000001</v>
       </c>
       <c r="C421" s="5">
         <v>0.23134456000002501</v>
       </c>
       <c r="D421" s="5">
         <v>1.5534643279800697</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>180.69707968</v>
       </c>
       <c r="C422" s="5">
         <v>0.49083268999999063</v>
       </c>
       <c r="D422" s="5">
         <v>3.3178835016399288</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>180.47131912</v>
       </c>
       <c r="C423" s="5">
         <v>-0.22576055999999767</v>
       </c>
       <c r="D423" s="5">
         <v>-1.4890046512073152</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>180.33965409000001</v>
       </c>
       <c r="C424" s="5">
         <v>-0.13166502999999352</v>
       </c>
       <c r="D424" s="5">
         <v>-0.87197009718927854</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>180.55568632000001</v>
       </c>
       <c r="C425" s="5">
         <v>0.21603222999999616</v>
       </c>
       <c r="D425" s="5">
         <v>1.447011327164982</v>
       </c>
       <c r="E425" s="5">
         <v>-0.94995360170979648</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>179.83729077000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.71839554999999677</v>
       </c>
       <c r="D426" s="5">
         <v>-4.6714535209601005</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>179.80545043999999</v>
       </c>
       <c r="C427" s="5">
         <v>-3.1840330000022732E-2</v>
       </c>
       <c r="D427" s="5">
         <v>-0.21225415065098119</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>179.61374275</v>
       </c>
       <c r="C428" s="5">
         <v>-0.191707689999987</v>
       </c>
       <c r="D428" s="5">
         <v>-1.2719580240550421</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>179.35758773000001</v>
       </c>
       <c r="C429" s="5">
         <v>-0.25615501999999424</v>
       </c>
       <c r="D429" s="5">
         <v>-1.698012483750555</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>178.95814375</v>
       </c>
       <c r="C430" s="5">
         <v>-0.39944398000000092</v>
       </c>
       <c r="D430" s="5">
         <v>-2.6400044077377838</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.78043253000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.17771121999999195</v>
       </c>
       <c r="D431" s="5">
         <v>-1.1851519277767397</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>178.94889663000001</v>
       </c>
       <c r="C432" s="5">
         <v>0.16846409999999423</v>
       </c>
       <c r="D432" s="5">
         <v>1.1366340216061532</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>178.64236056999999</v>
       </c>
       <c r="C433" s="5">
         <v>-0.30653606000001332</v>
       </c>
       <c r="D433" s="5">
         <v>-2.036320950802617</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>178.12339136</v>
       </c>
       <c r="C434" s="5">
         <v>-0.51896920999999452</v>
       </c>
       <c r="D434" s="5">
         <v>-3.4309238315643809</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>177.46519902</v>
       </c>
       <c r="C435" s="5">
         <v>-0.65819233999999938</v>
       </c>
       <c r="D435" s="5">
         <v>-4.3451615316890351</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>178.59994180999999</v>
       </c>
       <c r="C436" s="5">
         <v>1.13474278999999</v>
       </c>
       <c r="D436" s="5">
         <v>7.9486837292925383</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>179.16770979</v>
       </c>
       <c r="C437" s="5">
         <v>0.56776798000001349</v>
       </c>
       <c r="D437" s="5">
         <v>3.8822031554459624</v>
       </c>
       <c r="E437" s="5">
         <v>-0.76872490603263621</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>178.31874252</v>
       </c>
       <c r="C438" s="5">
         <v>-0.84896727000000283</v>
       </c>
       <c r="D438" s="5">
         <v>-5.5402033207898711</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>178.12159439999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.19714812000000848</v>
       </c>
       <c r="D439" s="5">
         <v>-1.3186749472067993</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>178.20194068999999</v>
+        <v>178.18316891000001</v>
       </c>
       <c r="C440" s="5">
-        <v>8.0346289999994269E-2</v>
+        <v>6.1574510000014016E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.54263553589994906</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0.41561529381022311</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>177.50300451000001</v>
+      </c>
+      <c r="C441" s="5">
+        <v>-0.68016439999999534</v>
+      </c>
+      <c r="D441" s="5">
+        <v>-4.4857077956036324</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>