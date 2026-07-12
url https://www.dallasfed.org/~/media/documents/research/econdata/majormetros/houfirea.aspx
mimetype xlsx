--- v6 (2026-06-01)
+++ v7 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{699F6785-A971-44EE-B1D6-21CCF5F7AE7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A298561E-4E9A-4ED7-B6B7-028CE0222260}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ADA28FA2-BB59-487F-BF7D-199532C51BEF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ACB39B1F-FAE3-465D-A5B5-92605ACE9A9D}"/>
   </bookViews>
   <sheets>
     <sheet name="houfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Financial Activities Payroll Employment</t>
   </si>
   <si>
-    <t>Early benchmarked through 2025:Q3 and two-step seasonally adjusted.</t>
+    <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81E44A36-8FFF-420B-9582-3F6BC07CAE10}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA1D6B07-D11C-4737-95BD-FA4751938560}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>112.79737174</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>112.80068635000001</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>113.47892844</v>
+        <v>113.48013692000001</v>
       </c>
       <c r="C7" s="5">
-        <v>0.68155670000000157</v>
+        <v>0.6794505700000002</v>
       </c>
       <c r="D7" s="5">
-        <v>7.4966547742317591</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>7.4724890969962043</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>113.6614225</v>
+        <v>113.66590434</v>
       </c>
       <c r="C8" s="5">
-        <v>0.18249405999999624</v>
+        <v>0.18576741999999058</v>
       </c>
       <c r="D8" s="5">
-        <v>1.9469718362036259</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>1.9821880337174358</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>114.44890787999999</v>
+        <v>114.46715759</v>
       </c>
       <c r="C9" s="5">
-        <v>0.78748537999999257</v>
+        <v>0.80125325000000203</v>
       </c>
       <c r="D9" s="5">
-        <v>8.6382570122957461</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>8.7948268550759767</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>114.67481472999999</v>
+        <v>114.85905522</v>
       </c>
       <c r="C10" s="5">
-        <v>0.22590685000000121</v>
+        <v>0.39189763000000255</v>
       </c>
       <c r="D10" s="5">
-        <v>2.3945241642915338</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>4.1866541578659433</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>116.12747462999999</v>
+        <v>115.89023145</v>
       </c>
       <c r="C11" s="5">
-        <v>1.4526599000000004</v>
+        <v>1.0311762299999998</v>
       </c>
       <c r="D11" s="5">
-        <v>16.306293340218648</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>11.321509550258103</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>114.71261794999999</v>
+        <v>114.77517688</v>
       </c>
       <c r="C12" s="5">
-        <v>-1.4148566799999998</v>
+        <v>-1.1150545699999981</v>
       </c>
       <c r="D12" s="5">
-        <v>-13.679387305630042</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>-10.954149533034119</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>114.58412010000001</v>
+        <v>114.62211897</v>
       </c>
       <c r="C13" s="5">
-        <v>-0.12849784999998803</v>
+        <v>-0.15305791000000113</v>
       </c>
       <c r="D13" s="5">
-        <v>-1.3359555308570581</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>-1.5885694394491723</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>115.31225963999999</v>
+        <v>115.19982299999999</v>
       </c>
       <c r="C14" s="5">
-        <v>0.7281395399999866</v>
+        <v>0.57770402999999249</v>
       </c>
       <c r="D14" s="5">
-        <v>7.8977980042827189</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>6.2185938933023488</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>113.75082883</v>
+        <v>113.75986516</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.5614308099999903</v>
+        <v>-1.4399578399999911</v>
       </c>
       <c r="D15" s="5">
-        <v>-15.091914960168729</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-14.010171725297427</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>114.45817447</v>
+        <v>114.4825359</v>
       </c>
       <c r="C16" s="5">
-        <v>0.70734563999999978</v>
+        <v>0.72267073999999809</v>
       </c>
       <c r="D16" s="5">
-        <v>7.722628490839023</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>7.8951858625622373</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>115.86854848</v>
+        <v>115.87573105</v>
       </c>
       <c r="C17" s="5">
-        <v>1.4103740099999982</v>
+        <v>1.3931951499999968</v>
       </c>
       <c r="D17" s="5">
-        <v>15.831056726189342</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>15.621594471635248</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>113.86955757</v>
+        <v>113.87152976</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.9989909100000034</v>
+        <v>-2.0042012899999975</v>
       </c>
       <c r="D18" s="5">
-        <v>-18.846958473191975</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-18.890445612077698</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>113.92461914</v>
+        <v>113.92546382</v>
       </c>
       <c r="C19" s="5">
-        <v>5.5061570000006554E-2</v>
+        <v>5.3934060000003115E-2</v>
       </c>
       <c r="D19" s="5">
-        <v>0.58180512802108453</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>0.5698504060669185</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>113.78767682</v>
+        <v>113.79162564000001</v>
       </c>
       <c r="C20" s="5">
-        <v>-0.13694232000000284</v>
+        <v>-0.13383817999999792</v>
       </c>
       <c r="D20" s="5">
-        <v>-1.4329536204997662</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>-1.4006714257253194</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>113.05354676</v>
+        <v>113.05852520000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-0.73413005999999825</v>
+        <v>-0.73310044000000119</v>
       </c>
       <c r="D21" s="5">
-        <v>-7.4732018849872457</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-7.4628393950938232</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>113.01742852</v>
+        <v>113.19697216</v>
       </c>
       <c r="C22" s="5">
-        <v>-3.6118240000007518E-2</v>
+        <v>0.13844695999999601</v>
       </c>
       <c r="D22" s="5">
-        <v>-0.38270193854982315</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>1.479409654478725</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>113.53449893</v>
+        <v>113.32256809</v>
       </c>
       <c r="C23" s="5">
-        <v>0.51707041000000231</v>
+        <v>0.12559593000000291</v>
       </c>
       <c r="D23" s="5">
-        <v>5.6304456368617917</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.3395963954198731</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>112.45514752</v>
+        <v>112.51340773</v>
       </c>
       <c r="C24" s="5">
-        <v>-1.079351410000001</v>
+        <v>-0.80916036000000702</v>
       </c>
       <c r="D24" s="5">
-        <v>-10.830177067325565</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-8.2397796216526977</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>112.48097859000001</v>
+        <v>112.51204905</v>
       </c>
       <c r="C25" s="5">
-        <v>2.5831070000009504E-2</v>
+        <v>-1.3586799999956156E-3</v>
       </c>
       <c r="D25" s="5">
-        <v>0.27598980828107411</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-1.4489897255909323E-2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>112.20801283999999</v>
+        <v>112.10761226</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.27296575000001155</v>
+        <v>-0.40443679000000543</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.8735708717158581</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-4.229264049273695</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>111.94268857</v>
+        <v>111.95044048</v>
       </c>
       <c r="C27" s="5">
-        <v>-0.26532426999999359</v>
+        <v>-0.15717177999999876</v>
       </c>
       <c r="D27" s="5">
-        <v>-2.8008773822387978</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-1.6694548558540689</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>111.70129643</v>
+        <v>111.7234287</v>
       </c>
       <c r="C28" s="5">
-        <v>-0.24139214000000209</v>
+        <v>-0.227011779999998</v>
       </c>
       <c r="D28" s="5">
-        <v>-2.5571978945999385</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-2.4063897163991377</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>112.03862226</v>
+        <v>112.0436327</v>
       </c>
       <c r="C29" s="5">
-        <v>0.3373258299999975</v>
+        <v>0.32020400000000393</v>
       </c>
       <c r="D29" s="5">
-        <v>3.684670527475542</v>
+        <v>3.4939849502149789</v>
       </c>
       <c r="E29" s="5">
-        <v>-3.3054062299408882</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-3.3070758779907616</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>112.11909563</v>
+        <v>112.12124546</v>
       </c>
       <c r="C30" s="5">
-        <v>8.0473370000007094E-2</v>
+        <v>7.7612759999993841E-2</v>
       </c>
       <c r="D30" s="5">
-        <v>0.86533058509326022</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>0.83441568720044046</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>112.21082128</v>
+        <v>112.21008209999999</v>
       </c>
       <c r="C31" s="5">
-        <v>9.1725650000000769E-2</v>
+        <v>8.8836639999996692E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>0.98616035895353615</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>0.95494618384439622</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>112.35455019</v>
+        <v>112.35537404999999</v>
       </c>
       <c r="C32" s="5">
-        <v>0.14372890999999299</v>
+        <v>0.14529195000000072</v>
       </c>
       <c r="D32" s="5">
-        <v>1.5479340770001349</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>1.5648981787397043</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>112.68941592</v>
+        <v>112.67618616</v>
       </c>
       <c r="C33" s="5">
-        <v>0.33486573000000419</v>
+        <v>0.32081211000000565</v>
       </c>
       <c r="D33" s="5">
-        <v>3.6357393999240095</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>3.480725497921644</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>112.88685061</v>
+        <v>113.05569891</v>
       </c>
       <c r="C34" s="5">
-        <v>0.19743468999999436</v>
+        <v>0.37951275000000351</v>
       </c>
       <c r="D34" s="5">
-        <v>2.1228082627918088</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>4.1175274020226027</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>112.12805231</v>
+        <v>111.96077756</v>
       </c>
       <c r="C35" s="5">
-        <v>-0.75879829999999515</v>
+        <v>-1.094921350000007</v>
       </c>
       <c r="D35" s="5">
-        <v>-7.7744917460826679</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-11.022261834371093</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>111.89082775999999</v>
+        <v>111.93698825</v>
       </c>
       <c r="C36" s="5">
-        <v>-0.23722455000000764</v>
+        <v>-2.3789309999997954E-2</v>
       </c>
       <c r="D36" s="5">
-        <v>-2.5094546505302406</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-0.25467699523208376</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>112.1573848</v>
+        <v>112.17230807</v>
       </c>
       <c r="C37" s="5">
-        <v>0.26655704000000924</v>
+        <v>0.23531982000000085</v>
       </c>
       <c r="D37" s="5">
-        <v>2.8965111077718042</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>2.5520769136869292</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>111.87434313</v>
+        <v>111.80966314</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.28304167000000291</v>
+        <v>-0.36264493000000186</v>
       </c>
       <c r="D38" s="5">
-        <v>-2.986652564076353</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-3.811268888447028</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>111.961896</v>
+        <v>111.96338116</v>
       </c>
       <c r="C39" s="5">
-        <v>8.7552869999996119E-2</v>
+        <v>0.15371801999999946</v>
       </c>
       <c r="D39" s="5">
-        <v>0.94317291579117946</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>1.6623146672144484</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>112.03504203</v>
+        <v>112.04909308000001</v>
       </c>
       <c r="C40" s="5">
-        <v>7.3146030000003748E-2</v>
+        <v>8.571192000000849E-2</v>
       </c>
       <c r="D40" s="5">
-        <v>0.78679731490280957</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>0.92252013307281278</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>111.29007493</v>
+        <v>111.29125223</v>
       </c>
       <c r="C41" s="5">
-        <v>-0.74496709999999666</v>
+        <v>-0.757840850000008</v>
       </c>
       <c r="D41" s="5">
-        <v>-7.6938492737764879</v>
+        <v>-7.8209559678216518</v>
       </c>
       <c r="E41" s="5">
-        <v>-0.6681154363563091</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-0.67150667277499076</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>112.23631269000001</v>
+        <v>112.23845625</v>
       </c>
       <c r="C42" s="5">
-        <v>0.94623776000000248</v>
+        <v>0.94720402000000092</v>
       </c>
       <c r="D42" s="5">
-        <v>10.693843248916357</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>10.705160958852478</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>112.29889627</v>
+        <v>112.29712378000001</v>
       </c>
       <c r="C43" s="5">
-        <v>6.2583579999994754E-2</v>
+        <v>5.8667530000008128E-2</v>
       </c>
       <c r="D43" s="5">
-        <v>0.67118246015311911</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>0.62905162383735114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>112.45126892</v>
+        <v>112.44886517</v>
       </c>
       <c r="C44" s="5">
-        <v>0.15237265000000377</v>
+        <v>0.15174138999999798</v>
       </c>
       <c r="D44" s="5">
-        <v>1.6404248362804852</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>1.633604161039881</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>111.93335553999999</v>
+        <v>111.90132047</v>
       </c>
       <c r="C45" s="5">
-        <v>-0.51791338000001019</v>
+        <v>-0.5475447000000031</v>
       </c>
       <c r="D45" s="5">
-        <v>-5.3889301508112659</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>-5.6891598943716648</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>111.37531417</v>
+        <v>111.51849731999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.55804136999999798</v>
+        <v>-0.38282315000000722</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.8212273291476819</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-4.028922858330775</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>112.34496504000001</v>
+        <v>112.24286802</v>
       </c>
       <c r="C47" s="5">
-        <v>0.96965087000000949</v>
+        <v>0.72437070000000858</v>
       </c>
       <c r="D47" s="5">
-        <v>10.96245475721933</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>8.0792088667692497</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>112.72990441</v>
+        <v>112.75709879</v>
       </c>
       <c r="C48" s="5">
-        <v>0.38493936999999789</v>
+        <v>0.51423076999999751</v>
       </c>
       <c r="D48" s="5">
-        <v>4.1900637317193512</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>5.6383609327859574</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>112.30971048000001</v>
+        <v>112.31108406</v>
       </c>
       <c r="C49" s="5">
-        <v>-0.42019392999999639</v>
+        <v>-0.44601473000000169</v>
       </c>
       <c r="D49" s="5">
-        <v>-4.3823584514029346</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>-4.6447270336652746</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>112.5307459</v>
+        <v>112.49808203000001</v>
       </c>
       <c r="C50" s="5">
-        <v>0.22103541999999265</v>
+        <v>0.18699797000000729</v>
       </c>
       <c r="D50" s="5">
-        <v>2.3874385879784077</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>2.0163987767015445</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>113.10452002</v>
+        <v>113.10212482</v>
       </c>
       <c r="C51" s="5">
-        <v>0.57377411999999595</v>
+        <v>0.60404278999999406</v>
       </c>
       <c r="D51" s="5">
-        <v>6.2931217521702498</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>6.636958247710445</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>112.72518583</v>
+        <v>112.73163459</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.37933418999999446</v>
+        <v>-0.37049023000000147</v>
       </c>
       <c r="D52" s="5">
-        <v>-3.951190518522596</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-3.8608045893827825</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>112.77974974999999</v>
+        <v>112.77635703999999</v>
       </c>
       <c r="C53" s="5">
-        <v>5.4563919999992549E-2</v>
+        <v>4.4722449999994751E-2</v>
       </c>
       <c r="D53" s="5">
-        <v>0.5824013490187685</v>
+        <v>0.47709937974709238</v>
       </c>
       <c r="E53" s="5">
-        <v>1.3385513676192451</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.334430856192359</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>112.43112975</v>
+        <v>112.43405482</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.34861999999999682</v>
+        <v>-0.34230221999999344</v>
       </c>
       <c r="D54" s="5">
-        <v>-3.6469699472072459</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-3.5820840820742994</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>112.14914757</v>
+        <v>112.1457758</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.28198217999999997</v>
+        <v>-0.28827902000000449</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.9684816297453898</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-3.0337599892429346</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>112.32792628</v>
+        <v>112.32158677</v>
       </c>
       <c r="C56" s="5">
-        <v>0.17877871000000312</v>
+        <v>0.17581097000000057</v>
       </c>
       <c r="D56" s="5">
-        <v>1.9298001590739133</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>1.8975461793022452</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>113.32358876000001</v>
+        <v>113.28411258</v>
       </c>
       <c r="C57" s="5">
-        <v>0.99566248000000712</v>
+        <v>0.96252581000000248</v>
       </c>
       <c r="D57" s="5">
-        <v>11.170852799151687</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>10.782030686820132</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>112.67398114</v>
+        <v>112.78389411000001</v>
       </c>
       <c r="C58" s="5">
-        <v>-0.64960762000001182</v>
+        <v>-0.50021846999999298</v>
       </c>
       <c r="D58" s="5">
-        <v>-6.6660077574327232</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>-5.171923239514209</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>112.75584818</v>
+        <v>112.70693964</v>
       </c>
       <c r="C59" s="5">
-        <v>8.1867040000005886E-2</v>
+        <v>-7.6954470000003994E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>0.87539278101451679</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-0.81571577912893378</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>113.18742215</v>
+        <v>113.20251974</v>
       </c>
       <c r="C60" s="5">
-        <v>0.4315739700000023</v>
+        <v>0.49558009999999797</v>
       </c>
       <c r="D60" s="5">
-        <v>4.6909433301386416</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.4059765543193139</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>112.98357466</v>
+        <v>112.97545766</v>
       </c>
       <c r="C61" s="5">
-        <v>-0.20384749000000113</v>
+        <v>-0.22706207999999606</v>
       </c>
       <c r="D61" s="5">
-        <v>-2.1398884553897157</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>-2.3805882258936872</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>112.79021968000001</v>
+        <v>112.78351807</v>
       </c>
       <c r="C62" s="5">
-        <v>-0.19335497999999518</v>
+        <v>-0.19193959000000405</v>
       </c>
       <c r="D62" s="5">
-        <v>-2.0344059208817322</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>-2.019796364257842</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>112.61049314</v>
+        <v>112.60480135</v>
       </c>
       <c r="C63" s="5">
-        <v>-0.17972654000000432</v>
+        <v>-0.17871671999999705</v>
       </c>
       <c r="D63" s="5">
-        <v>-1.8954808269453172</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>-1.8850344596030633</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>112.8388939</v>
+        <v>112.83911299</v>
       </c>
       <c r="C64" s="5">
-        <v>0.22840075999999954</v>
+        <v>0.23431164000000138</v>
       </c>
       <c r="D64" s="5">
-        <v>2.4612194242715324</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>2.5257742620605317</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>113.16983471</v>
+        <v>113.16370618000001</v>
       </c>
       <c r="C65" s="5">
-        <v>0.33094081000000131</v>
+        <v>0.32459319000000164</v>
       </c>
       <c r="D65" s="5">
-        <v>3.5767631374888476</v>
+        <v>3.5070631096284499</v>
       </c>
       <c r="E65" s="5">
-        <v>0.34588209396164693</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>0.34346661850641613</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>111.94252590000001</v>
+        <v>111.94437381</v>
       </c>
       <c r="C66" s="5">
-        <v>-1.2273088099999967</v>
+        <v>-1.2193323700000036</v>
       </c>
       <c r="D66" s="5">
-        <v>-12.264966225332142</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>-12.190539873165719</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>111.15139633</v>
+        <v>111.14829874</v>
       </c>
       <c r="C67" s="5">
-        <v>-0.79112957000000961</v>
+        <v>-0.79607507000000055</v>
       </c>
       <c r="D67" s="5">
-        <v>-8.1587369558442155</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>-8.2076306494076263</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>111.28066750000001</v>
+        <v>111.27562623999999</v>
       </c>
       <c r="C68" s="5">
-        <v>0.12927117000000976</v>
+        <v>0.12732749999999271</v>
       </c>
       <c r="D68" s="5">
-        <v>1.4045845734773632</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>1.3833713629811006</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>111.78995485999999</v>
+        <v>111.75345475</v>
       </c>
       <c r="C69" s="5">
-        <v>0.50928735999998764</v>
+        <v>0.47782851000000903</v>
       </c>
       <c r="D69" s="5">
-        <v>5.6322924355576731</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>5.276376485501566</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>111.96792062</v>
+        <v>112.03356318</v>
       </c>
       <c r="C70" s="5">
-        <v>0.17796576000000641</v>
+        <v>0.28010842999999852</v>
       </c>
       <c r="D70" s="5">
-        <v>1.9271745115785333</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>3.0495954705602957</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>112.22390919</v>
+        <v>112.21607303</v>
       </c>
       <c r="C71" s="5">
-        <v>0.25598856999999953</v>
+        <v>0.18250985000000242</v>
       </c>
       <c r="D71" s="5">
-        <v>2.7782830642919754</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>1.9724877279674091</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>111.65725489</v>
+        <v>111.66529927000001</v>
       </c>
       <c r="C72" s="5">
-        <v>-0.56665429999999617</v>
+        <v>-0.55077375999999845</v>
       </c>
       <c r="D72" s="5">
-        <v>-5.8937117849694021</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>-5.7333636013427451</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>111.75735321000001</v>
+        <v>111.75151499</v>
       </c>
       <c r="C73" s="5">
-        <v>0.10009832000000074</v>
+        <v>8.6215719999998441E-2</v>
       </c>
       <c r="D73" s="5">
-        <v>1.0810942379894328</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>0.93045319531659398</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>111.95829619</v>
+        <v>111.9547819</v>
       </c>
       <c r="C74" s="5">
-        <v>0.20094297999999355</v>
+        <v>0.20326690999999641</v>
       </c>
       <c r="D74" s="5">
-        <v>2.1791005932647378</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>2.2046711326266788</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>111.10804699000001</v>
+        <v>111.10422124</v>
       </c>
       <c r="C75" s="5">
-        <v>-0.85024919999999327</v>
+        <v>-0.8505606599999993</v>
       </c>
       <c r="D75" s="5">
-        <v>-8.742031195856736</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>-8.7453640831321131</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>111.36694398</v>
+        <v>111.36621466</v>
       </c>
       <c r="C76" s="5">
-        <v>0.25889698999999666</v>
+        <v>0.26199341999999604</v>
       </c>
       <c r="D76" s="5">
-        <v>2.832279360233847</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>2.8666942004602625</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>111.87543375</v>
+        <v>111.86853495</v>
       </c>
       <c r="C77" s="5">
-        <v>0.50848976999999707</v>
+        <v>0.50232029000000011</v>
       </c>
       <c r="D77" s="5">
-        <v>5.6187825767724631</v>
+        <v>5.548947606529242</v>
       </c>
       <c r="E77" s="5">
-        <v>-1.1437685345365489</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>-1.1445111455963497</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>112.29061928</v>
+        <v>112.29239342</v>
       </c>
       <c r="C78" s="5">
-        <v>0.41518553000000225</v>
+        <v>0.42385846999999899</v>
       </c>
       <c r="D78" s="5">
-        <v>4.5454022873555822</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>4.6426324534586616</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>112.48985404</v>
+        <v>112.48683291</v>
       </c>
       <c r="C79" s="5">
-        <v>0.19923475999999596</v>
+        <v>0.19443949000000771</v>
       </c>
       <c r="D79" s="5">
-        <v>2.1500340180116817</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>2.0977588157419236</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>112.97574471999999</v>
+        <v>112.97258939</v>
       </c>
       <c r="C80" s="5">
-        <v>0.48589067999999713</v>
+        <v>0.48575647999999205</v>
       </c>
       <c r="D80" s="5">
-        <v>5.3082303347999682</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>5.3068751685422244</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>111.78034952</v>
+        <v>111.75998093</v>
       </c>
       <c r="C81" s="5">
-        <v>-1.195395199999993</v>
+        <v>-1.2126084599999984</v>
       </c>
       <c r="D81" s="5">
-        <v>-11.983720808132325</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-12.146548048139138</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>111.9366461</v>
+        <v>111.96465411</v>
       </c>
       <c r="C82" s="5">
-        <v>0.1562965800000029</v>
+        <v>0.20467318000000034</v>
       </c>
       <c r="D82" s="5">
-        <v>1.6908608097667477</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>2.2199079061917315</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>112.18089428</v>
+        <v>112.18303348000001</v>
       </c>
       <c r="C83" s="5">
-        <v>0.24424817999999959</v>
+        <v>0.21837937000000807</v>
       </c>
       <c r="D83" s="5">
-        <v>2.6500796505250834</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>2.3657891622247407</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>112.47417106</v>
+        <v>112.48226946</v>
       </c>
       <c r="C84" s="5">
-        <v>0.29327677999999935</v>
+        <v>0.29923597999999174</v>
       </c>
       <c r="D84" s="5">
-        <v>3.1826885033939378</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>3.2482477021865908</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>112.93951638</v>
+        <v>112.93828554</v>
       </c>
       <c r="C85" s="5">
-        <v>0.46534531999999729</v>
+        <v>0.45601607999999771</v>
       </c>
       <c r="D85" s="5">
-        <v>5.0793727116610343</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>4.9748942499735715</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>113.12648248000001</v>
+        <v>113.12469148</v>
       </c>
       <c r="C86" s="5">
-        <v>0.18696610000000646</v>
+        <v>0.18640594000000021</v>
       </c>
       <c r="D86" s="5">
-        <v>2.0047316648810876</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.9986927392240394</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>113.39126938</v>
+        <v>113.38850383</v>
       </c>
       <c r="C87" s="5">
-        <v>0.26478689999999006</v>
+        <v>0.26381235000000913</v>
       </c>
       <c r="D87" s="5">
-        <v>2.8451943387345136</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>2.8346333633771925</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>114.07272761999999</v>
+        <v>114.07218487999999</v>
       </c>
       <c r="C88" s="5">
-        <v>0.68145823999999777</v>
+        <v>0.68368104999998991</v>
       </c>
       <c r="D88" s="5">
-        <v>7.4549704106726455</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>7.4802879202064743</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>113.76386623</v>
+        <v>113.75857044999999</v>
       </c>
       <c r="C89" s="5">
-        <v>-0.30886138999998991</v>
+        <v>-0.31361443000000122</v>
       </c>
       <c r="D89" s="5">
-        <v>-3.2011491201229259</v>
+        <v>-3.2496841237836027</v>
       </c>
       <c r="E89" s="5">
-        <v>1.6879777952145902</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>1.6895148406518068</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>114.86649867</v>
+        <v>114.86777793</v>
       </c>
       <c r="C90" s="5">
-        <v>1.1026324399999936</v>
+        <v>1.1092074800000091</v>
       </c>
       <c r="D90" s="5">
-        <v>12.271230517383591</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>12.348978644129716</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>115.10428279</v>
+        <v>115.10292971</v>
       </c>
       <c r="C91" s="5">
-        <v>0.2377841200000006</v>
+        <v>0.23515177999999537</v>
       </c>
       <c r="D91" s="5">
-        <v>2.5125882578958647</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>2.4844312749451092</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>115.61463861999999</v>
+        <v>115.61247643999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.51035582999999463</v>
+        <v>0.50954672999999673</v>
       </c>
       <c r="D92" s="5">
-        <v>5.4523141958578325</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>5.4435243143863055</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>116.33937924999999</v>
+        <v>116.33066024999999</v>
       </c>
       <c r="C93" s="5">
-        <v>0.72474062999999944</v>
+        <v>0.71818380999999931</v>
       </c>
       <c r="D93" s="5">
-        <v>7.7871512967953027</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>7.7144252691127235</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>117.00136779</v>
+        <v>117.00756335</v>
       </c>
       <c r="C94" s="5">
-        <v>0.66198854000001006</v>
+        <v>0.67690310000000409</v>
       </c>
       <c r="D94" s="5">
-        <v>7.0459792869464799</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>7.2103980828977843</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>117.3714372</v>
+        <v>117.3771199</v>
       </c>
       <c r="C95" s="5">
-        <v>0.37006940999999927</v>
+        <v>0.36955654999999865</v>
       </c>
       <c r="D95" s="5">
-        <v>3.86226848862401</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>3.85661486726534</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>117.66767195</v>
+        <v>117.67142659</v>
       </c>
       <c r="C96" s="5">
-        <v>0.29623474999999644</v>
+        <v>0.29430668999999909</v>
       </c>
       <c r="D96" s="5">
-        <v>3.0710884875339683</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>3.0506739405535388</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>118.31942806000001</v>
+        <v>118.32094983</v>
       </c>
       <c r="C97" s="5">
-        <v>0.65175611000000799</v>
+        <v>0.64952324000000772</v>
       </c>
       <c r="D97" s="5">
-        <v>6.8530215759515345</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>6.8286017623832906</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>118.70336288999999</v>
+        <v>118.70323786</v>
       </c>
       <c r="C98" s="5">
-        <v>0.38393482999998696</v>
+        <v>0.382288029999998</v>
       </c>
       <c r="D98" s="5">
-        <v>3.9641323062105993</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>3.9467741300000636</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>120.49516038</v>
+        <v>120.49397714</v>
       </c>
       <c r="C99" s="5">
-        <v>1.7917974900000075</v>
+        <v>1.7907392799999968</v>
       </c>
       <c r="D99" s="5">
-        <v>19.695817569915739</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>19.683226380731856</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>120.59406077</v>
+        <v>120.59388527999999</v>
       </c>
       <c r="C100" s="5">
-        <v>9.8900389999997174E-2</v>
+        <v>9.9908139999996592E-2</v>
       </c>
       <c r="D100" s="5">
-        <v>0.98939821491930147</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>0.99953561290788695</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>122.27191299</v>
+        <v>122.2679275</v>
       </c>
       <c r="C101" s="5">
-        <v>1.6778522200000054</v>
+        <v>1.674042220000004</v>
       </c>
       <c r="D101" s="5">
-        <v>18.034632011845009</v>
+        <v>17.99053219248805</v>
       </c>
       <c r="E101" s="5">
-        <v>7.4786898880519814</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>7.4801898585215687</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>121.3798657</v>
+        <v>121.38108312</v>
       </c>
       <c r="C102" s="5">
-        <v>-0.89204729000000782</v>
+        <v>-0.88684437999999943</v>
       </c>
       <c r="D102" s="5">
-        <v>-8.4118370664323265</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>-8.3649770579406706</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>122.12599727</v>
+        <v>122.12533092</v>
       </c>
       <c r="C103" s="5">
-        <v>0.74613157000000285</v>
+        <v>0.74424779999999657</v>
       </c>
       <c r="D103" s="5">
-        <v>7.6310671376570438</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>7.6110676354600004</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>122.91911614</v>
+        <v>122.91630406</v>
       </c>
       <c r="C104" s="5">
-        <v>0.7931188700000007</v>
+        <v>0.79097314000000551</v>
       </c>
       <c r="D104" s="5">
-        <v>8.0775938550557989</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>8.0550017574199764</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>123.79056701</v>
+        <v>123.78906511</v>
       </c>
       <c r="C105" s="5">
-        <v>0.87145087000000387</v>
+        <v>0.87276104999999404</v>
       </c>
       <c r="D105" s="5">
-        <v>8.8472549742875337</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>8.8612907523085926</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>124.43100059</v>
+        <v>124.43228619</v>
       </c>
       <c r="C106" s="5">
-        <v>0.64043357999999273</v>
+        <v>0.64322108000000355</v>
       </c>
       <c r="D106" s="5">
-        <v>6.3879633709298167</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>6.4166465879501144</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>125.00738951</v>
+        <v>125.00919474</v>
       </c>
       <c r="C107" s="5">
-        <v>0.57638891999999942</v>
+        <v>0.57690854999999885</v>
       </c>
       <c r="D107" s="5">
-        <v>5.7024640019248674</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>5.7076762406653936</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>126.25494313</v>
+        <v>126.2568167</v>
       </c>
       <c r="C108" s="5">
-        <v>1.247553620000005</v>
+        <v>1.2476219600000036</v>
       </c>
       <c r="D108" s="5">
-        <v>12.655514376904398</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>12.65605321211407</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>126.82024143</v>
+        <v>126.82165757999999</v>
       </c>
       <c r="C109" s="5">
-        <v>0.56529829999999492</v>
+        <v>0.56484087999999133</v>
       </c>
       <c r="D109" s="5">
-        <v>5.507229766799937</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>5.5025796126437765</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>127.57725508999999</v>
+        <v>127.5775522</v>
       </c>
       <c r="C110" s="5">
-        <v>0.75701365999999837</v>
+        <v>0.75589462000000651</v>
       </c>
       <c r="D110" s="5">
-        <v>7.4029321164331918</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>7.3915424205899916</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>129.09976151999999</v>
+        <v>129.09939378999999</v>
       </c>
       <c r="C111" s="5">
-        <v>1.5225064299999929</v>
+        <v>1.521841589999994</v>
       </c>
       <c r="D111" s="5">
-        <v>15.299184302305235</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>15.292021287994828</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>128.56332988</v>
+        <v>128.56346124999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-0.53643163999998933</v>
+        <v>-0.53593254000000456</v>
       </c>
       <c r="D112" s="5">
-        <v>-4.8738173842016845</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-4.8693993341273112</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>129.59594813999999</v>
+        <v>129.59370504</v>
       </c>
       <c r="C113" s="5">
-        <v>1.0326182599999925</v>
+        <v>1.0302437900000143</v>
       </c>
       <c r="D113" s="5">
-        <v>10.075769836780424</v>
+        <v>10.051559715687519</v>
       </c>
       <c r="E113" s="5">
-        <v>5.989957113535116</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>5.9915774232780716</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>129.81364152</v>
+        <v>129.81388984</v>
       </c>
       <c r="C114" s="5">
-        <v>0.21769338000001426</v>
+        <v>0.2201847999999984</v>
       </c>
       <c r="D114" s="5">
-        <v>2.034470217494988</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>2.0580079443154542</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>130.48734454000001</v>
+        <v>130.48758634999999</v>
       </c>
       <c r="C115" s="5">
-        <v>0.67370302000000493</v>
+        <v>0.67369650999998498</v>
       </c>
       <c r="D115" s="5">
-        <v>6.4085986268947126</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>6.4085223115015966</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>131.53220288</v>
+        <v>131.53092659999999</v>
       </c>
       <c r="C116" s="5">
-        <v>1.0448583399999904</v>
+        <v>1.04334025</v>
       </c>
       <c r="D116" s="5">
-        <v>10.043502758125801</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>10.028243400889391</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>130.50473522999999</v>
+        <v>130.50387384999999</v>
       </c>
       <c r="C117" s="5">
-        <v>-1.0274676500000055</v>
+        <v>-1.0270527499999957</v>
       </c>
       <c r="D117" s="5">
-        <v>-8.981407650147343</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-8.9780186078186723</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>130.72782831999999</v>
+        <v>130.72829548000001</v>
       </c>
       <c r="C118" s="5">
-        <v>0.22309308999999189</v>
+        <v>0.22442163000002324</v>
       </c>
       <c r="D118" s="5">
-        <v>2.0707535571093727</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>2.0832158344155083</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>130.20418146</v>
+        <v>130.20491562999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.52364685999998528</v>
+        <v>-0.52337985000002618</v>
       </c>
       <c r="D119" s="5">
-        <v>-4.7022558575628981</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-4.6998942764672975</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>130.91538843000001</v>
+        <v>130.91618062000001</v>
       </c>
       <c r="C120" s="5">
-        <v>0.71120697000000632</v>
+        <v>0.71126499000001786</v>
       </c>
       <c r="D120" s="5">
-        <v>6.7552405801841076</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>6.7557690871704601</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>131.31588836</v>
+        <v>131.31656899999999</v>
       </c>
       <c r="C121" s="5">
-        <v>0.40049992999999517</v>
+        <v>0.40038837999998123</v>
       </c>
       <c r="D121" s="5">
-        <v>3.7334755475072479</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>3.7323951538093647</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>131.33952961</v>
+        <v>131.33972033000001</v>
       </c>
       <c r="C122" s="5">
-        <v>2.3641249999997171E-2</v>
+        <v>2.3151330000018788E-2</v>
       </c>
       <c r="D122" s="5">
-        <v>0.21625416574220235</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>0.21176726386056277</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>131.74968447000001</v>
+        <v>131.74967086000001</v>
       </c>
       <c r="C123" s="5">
-        <v>0.41015486000000578</v>
+        <v>0.40995053000000325</v>
       </c>
       <c r="D123" s="5">
-        <v>3.8124706419209842</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.8105330021452</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>131.92359379000001</v>
+        <v>131.92365559999999</v>
       </c>
       <c r="C124" s="5">
-        <v>0.17390932000000703</v>
+        <v>0.17398473999998032</v>
       </c>
       <c r="D124" s="5">
-        <v>1.5955481548054928</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>1.5962453025494705</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>132.03340319</v>
+        <v>132.03210665</v>
       </c>
       <c r="C125" s="5">
-        <v>0.10980939999998895</v>
+        <v>0.10845105000001354</v>
       </c>
       <c r="D125" s="5">
-        <v>1.0034309065495517</v>
+        <v>0.9909617547308347</v>
       </c>
       <c r="E125" s="5">
-        <v>1.8808111557368168</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>1.8815741160015165</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>132.27740231000001</v>
+        <v>132.27741928</v>
       </c>
       <c r="C126" s="5">
-        <v>0.24399912000001223</v>
+        <v>0.24531263000000081</v>
       </c>
       <c r="D126" s="5">
-        <v>2.2402920106477708</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>2.2524979320912353</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>132.28844248999999</v>
+        <v>132.28840517</v>
       </c>
       <c r="C127" s="5">
-        <v>1.1040179999980637E-2</v>
+        <v>1.0985890000000609E-2</v>
       </c>
       <c r="D127" s="5">
-        <v>0.10020078228798468</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>9.9707807820093031E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>132.49486540999999</v>
+        <v>132.49466398999999</v>
       </c>
       <c r="C128" s="5">
-        <v>0.20642291999999429</v>
+        <v>0.20625881999998796</v>
       </c>
       <c r="D128" s="5">
-        <v>1.8886341943424201</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>1.887120425579436</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>132.89559711999999</v>
+        <v>132.89559295000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.40073171000000229</v>
+        <v>0.40092896000001588</v>
       </c>
       <c r="D129" s="5">
-        <v>3.6903962612236496</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>3.6922488099703887</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>132.7667198</v>
+        <v>132.76684048999999</v>
       </c>
       <c r="C130" s="5">
-        <v>-0.12887731999998664</v>
+        <v>-0.12875246000001539</v>
       </c>
       <c r="D130" s="5">
-        <v>-1.1575294922450796</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>-1.1564140498759645</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>133.31521620000001</v>
+        <v>133.31550985000001</v>
       </c>
       <c r="C131" s="5">
-        <v>0.54849640000000477</v>
+        <v>0.54866936000001942</v>
       </c>
       <c r="D131" s="5">
-        <v>5.0717461870130709</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>5.0733772925680043</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>134.23739495999999</v>
+        <v>134.23768791000001</v>
       </c>
       <c r="C132" s="5">
-        <v>0.92217875999998</v>
+        <v>0.92217805999999314</v>
       </c>
       <c r="D132" s="5">
-        <v>8.6239348497272328</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>8.6239083284026528</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>134.18136042</v>
+        <v>134.18155519000001</v>
       </c>
       <c r="C133" s="5">
-        <v>-5.6034539999984645E-2</v>
+        <v>-5.6132719999993697E-2</v>
       </c>
       <c r="D133" s="5">
-        <v>-0.49976599903465146</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>-0.50063855286571757</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>134.80977820000001</v>
+        <v>134.80975379</v>
       </c>
       <c r="C134" s="5">
-        <v>0.62841778000000659</v>
+        <v>0.62819859999999039</v>
       </c>
       <c r="D134" s="5">
-        <v>5.7670621203045336</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>5.7649900219492345</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>134.7931245</v>
+        <v>134.79301803999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.6653700000006211E-2</v>
+        <v>-1.6735750000009375E-2</v>
       </c>
       <c r="D135" s="5">
-        <v>-0.14814108887114541</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-0.14887048395344493</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>135.38553023</v>
+        <v>135.38545525999999</v>
       </c>
       <c r="C136" s="5">
-        <v>0.59240572999999586</v>
+        <v>0.59243721999999366</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4032781183772638</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.4035766855347278</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>135.69521347</v>
+        <v>135.69489311999999</v>
       </c>
       <c r="C137" s="5">
-        <v>0.30968323999999825</v>
+        <v>0.30943786000000273</v>
       </c>
       <c r="D137" s="5">
-        <v>2.7796987862040101</v>
+        <v>2.7774700661309604</v>
       </c>
       <c r="E137" s="5">
-        <v>2.7733968764938499</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>2.7741634689731676</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>135.71866172</v>
+        <v>135.71862580000001</v>
       </c>
       <c r="C138" s="5">
-        <v>2.3448250000001281E-2</v>
+        <v>2.3732680000023265E-2</v>
       </c>
       <c r="D138" s="5">
-        <v>0.20755822613913733</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>0.2100788503676343</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>136.01926710999999</v>
+        <v>136.01928347</v>
       </c>
       <c r="C139" s="5">
-        <v>0.30060538999998698</v>
+        <v>0.30065766999999255</v>
       </c>
       <c r="D139" s="5">
-        <v>2.6905176669840714</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>2.690992027114425</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>136.30144881000001</v>
+        <v>136.30140939</v>
       </c>
       <c r="C140" s="5">
-        <v>0.28218170000002374</v>
+        <v>0.28212591999999859</v>
       </c>
       <c r="D140" s="5">
-        <v>2.5180885847332579</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>2.5175848256090649</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>135.96698898</v>
+        <v>135.96704726999999</v>
       </c>
       <c r="C141" s="5">
-        <v>-0.33445983000001434</v>
+        <v>-0.33436212000000864</v>
       </c>
       <c r="D141" s="5">
-        <v>-2.9051723454093903</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>-2.9043358673300435</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>136.00857987000001</v>
+        <v>136.00862153</v>
       </c>
       <c r="C142" s="5">
-        <v>4.159089000000904E-2</v>
+        <v>4.1574260000004415E-2</v>
       </c>
       <c r="D142" s="5">
-        <v>0.36768572070360328</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.36753829744298194</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>135.83523914</v>
+        <v>135.83534191999999</v>
       </c>
       <c r="C143" s="5">
-        <v>-0.17334073000000672</v>
+        <v>-0.17327961000000869</v>
       </c>
       <c r="D143" s="5">
-        <v>-1.5187055191371091</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-1.5181733080233406</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>135.43992725000001</v>
+        <v>135.44003072000001</v>
       </c>
       <c r="C144" s="5">
-        <v>-0.3953118899999879</v>
+        <v>-0.39531119999998054</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.4369172996231545</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-3.436908837263386</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>135.14118152</v>
+        <v>135.14120985</v>
       </c>
       <c r="C145" s="5">
-        <v>-0.29874573000000737</v>
+        <v>-0.29882087000001434</v>
       </c>
       <c r="D145" s="5">
-        <v>-2.6150160396238631</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>-2.6156638291835455</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>134.89276826</v>
+        <v>134.89275744</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.24841326000000663</v>
+        <v>-0.24845240999999874</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.1836464543768197</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.1839866721263701</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>134.00239590000001</v>
+        <v>134.00234560000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-0.89037235999998643</v>
+        <v>-0.89041183999998452</v>
       </c>
       <c r="D147" s="5">
-        <v>-7.6393983896666402</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-7.6397255169964318</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>133.71871691999999</v>
+        <v>133.71864875</v>
       </c>
       <c r="C148" s="5">
-        <v>-0.28367898000001901</v>
+        <v>-0.28369685000001255</v>
       </c>
       <c r="D148" s="5">
-        <v>-2.5109927910858199</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>-2.5111500623134497</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>133.63396207</v>
+        <v>133.63389726</v>
       </c>
       <c r="C149" s="5">
-        <v>-8.475484999999594E-2</v>
+        <v>-8.475149000000215E-2</v>
       </c>
       <c r="D149" s="5">
-        <v>-0.75794935523763041</v>
+        <v>-0.75791979699373346</v>
       </c>
       <c r="E149" s="5">
-        <v>-1.5190302939135814</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>-1.5188455605159579</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>134.26898432999999</v>
+        <v>134.26895791000001</v>
       </c>
       <c r="C150" s="5">
-        <v>0.63502225999999951</v>
+        <v>0.63506065000001399</v>
       </c>
       <c r="D150" s="5">
-        <v>5.8537642579423954</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>5.8541303589947358</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>134.17535321</v>
+        <v>134.17536408999999</v>
       </c>
       <c r="C151" s="5">
-        <v>-9.3631119999997736E-2</v>
+        <v>-9.3593820000023698E-2</v>
       </c>
       <c r="D151" s="5">
-        <v>-0.83360586028995431</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-0.83327521066401955</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>134.03398150999999</v>
+        <v>134.03397465</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.14137170000000765</v>
+        <v>-0.14138943999998332</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.2570593931072183</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.2572161205028909</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>133.64107898</v>
+        <v>133.64112119000001</v>
       </c>
       <c r="C153" s="5">
-        <v>-0.39290252999998643</v>
+        <v>-0.39285345999999777</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.4614754410319137</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.4610502531545628</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>133.97470960000001</v>
+        <v>133.97472549</v>
       </c>
       <c r="C154" s="5">
-        <v>0.33363062000000809</v>
+        <v>0.33360429999999042</v>
       </c>
       <c r="D154" s="5">
-        <v>3.037238824316435</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>3.0369949459935874</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>133.87313433</v>
+        <v>133.87316901</v>
       </c>
       <c r="C155" s="5">
-        <v>-0.1015752700000121</v>
+        <v>-0.10155647999999928</v>
       </c>
       <c r="D155" s="5">
-        <v>-0.90601676723303104</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-0.90584975798321254</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>133.36027182999999</v>
+        <v>133.36030944000001</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.51286250000001132</v>
+        <v>-0.51285956999998916</v>
       </c>
       <c r="D156" s="5">
-        <v>-4.5015140001460558</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-4.5014876806227182</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>133.27323773000001</v>
+        <v>133.27323134</v>
       </c>
       <c r="C157" s="5">
-        <v>-8.7034099999982573E-2</v>
+        <v>-8.7078100000013592E-2</v>
       </c>
       <c r="D157" s="5">
-        <v>-0.78034372142686825</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-0.78073658833150983</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>132.89739671999999</v>
+        <v>132.89737847999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-0.37584101000001624</v>
+        <v>-0.37585286000000906</v>
       </c>
       <c r="D158" s="5">
-        <v>-3.3320958833726877</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-3.3321994751210782</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>133.36138529999999</v>
+        <v>133.36136450000001</v>
       </c>
       <c r="C159" s="5">
-        <v>0.46398858000000587</v>
+        <v>0.46398602000002143</v>
       </c>
       <c r="D159" s="5">
-        <v>4.2709887692859105</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>4.2709653477922771</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>133.61918947999999</v>
+        <v>133.61917173000001</v>
       </c>
       <c r="C160" s="5">
-        <v>0.25780417999999372</v>
+        <v>0.25780722999999739</v>
       </c>
       <c r="D160" s="5">
-        <v>2.3445731983236628</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>2.3446016013885407</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>133.45244886</v>
+        <v>133.45243561999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-0.16674061999998457</v>
+        <v>-0.16673611000001642</v>
       </c>
       <c r="D161" s="5">
-        <v>-1.4872202468747098</v>
+        <v>-1.4871804924244003</v>
       </c>
       <c r="E161" s="5">
-        <v>-0.13582865252840248</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-0.13579012789468603</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>133.20256542999999</v>
+        <v>133.20256549999999</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.24988343000001123</v>
+        <v>-0.24987011999999709</v>
       </c>
       <c r="D162" s="5">
-        <v>-2.2239472206680211</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-2.2238301980468722</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>133.43857002999999</v>
+        <v>133.43857191000001</v>
       </c>
       <c r="C163" s="5">
-        <v>0.23600460000000112</v>
+        <v>0.23600641000001588</v>
       </c>
       <c r="D163" s="5">
-        <v>2.146968035498853</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>2.1469846609790455</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>133.75980394000001</v>
+        <v>133.75980670999999</v>
       </c>
       <c r="C164" s="5">
-        <v>0.32123391000001789</v>
+        <v>0.32123479999998494</v>
       </c>
       <c r="D164" s="5">
-        <v>2.9273830531329148</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>2.9273912295389781</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>134.65278617000001</v>
+        <v>134.65278992</v>
       </c>
       <c r="C165" s="5">
-        <v>0.89298223000000121</v>
+        <v>0.89298321000001124</v>
       </c>
       <c r="D165" s="5">
-        <v>8.3120177321448487</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>8.312027013154232</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>135.19005010999999</v>
+        <v>135.19004941</v>
       </c>
       <c r="C166" s="5">
-        <v>0.53726393999997413</v>
+        <v>0.53725948999999673</v>
       </c>
       <c r="D166" s="5">
-        <v>4.8944764508473959</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>4.8944348782787639</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>135.16203148</v>
+        <v>135.16203977000001</v>
       </c>
       <c r="C167" s="5">
-        <v>-2.8018629999991163E-2</v>
+        <v>-2.8009639999993396E-2</v>
       </c>
       <c r="D167" s="5">
-        <v>-0.24842106709361822</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-0.24834145131285013</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>134.96049954</v>
+        <v>134.96052144999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-0.2015319399999953</v>
+        <v>-0.20151832000001946</v>
       </c>
       <c r="D168" s="5">
-        <v>-1.7746470774329559</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-1.7745280164537691</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>135.71719096000001</v>
+        <v>135.71719214999999</v>
       </c>
       <c r="C169" s="5">
-        <v>0.75669142000000988</v>
+        <v>0.75667070000000081</v>
       </c>
       <c r="D169" s="5">
-        <v>6.9395176575259399</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>6.9393205781635103</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>135.58612651000001</v>
+        <v>135.58611880999999</v>
       </c>
       <c r="C170" s="5">
-        <v>-0.13106444999999667</v>
+        <v>-0.13107334000000037</v>
       </c>
       <c r="D170" s="5">
-        <v>-1.1527254000057496</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>-1.152803163568128</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>136.59408306</v>
+        <v>136.59407597000001</v>
       </c>
       <c r="C171" s="5">
-        <v>1.0079565499999887</v>
+        <v>1.0079571600000179</v>
       </c>
       <c r="D171" s="5">
-        <v>9.2948252757267582</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>9.2948316824004387</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>136.70612994000001</v>
+        <v>136.70612299999999</v>
       </c>
       <c r="C172" s="5">
-        <v>0.11204688000000829</v>
+        <v>0.11204702999998517</v>
       </c>
       <c r="D172" s="5">
-        <v>0.98880220521027073</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>0.9888035864787037</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>136.80709554000001</v>
+        <v>136.80708913999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.10096559999999499</v>
+        <v>0.10096613999999704</v>
       </c>
       <c r="D173" s="5">
-        <v>0.88988028347665171</v>
+        <v>0.88988510758267747</v>
       </c>
       <c r="E173" s="5">
-        <v>2.5137393196277946</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>2.5137446944409669</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>137.25578148</v>
+        <v>137.25578218999999</v>
       </c>
       <c r="C174" s="5">
-        <v>0.44868593999999007</v>
+        <v>0.44869305000000281</v>
       </c>
       <c r="D174" s="5">
-        <v>4.0074116739857724</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>4.0074765172491977</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>137.39001336000001</v>
+        <v>137.39001468000001</v>
       </c>
       <c r="C175" s="5">
-        <v>0.13423188000001574</v>
+        <v>0.13423249000001647</v>
       </c>
       <c r="D175" s="5">
-        <v>1.1798956462379495</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>1.179901030863606</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>137.34693286000001</v>
+        <v>137.34693331</v>
       </c>
       <c r="C176" s="5">
-        <v>-4.3080500000002075E-2</v>
+        <v>-4.3081370000010111E-2</v>
       </c>
       <c r="D176" s="5">
-        <v>-0.37562800910984073</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-0.37563557814376258</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>138.01156261</v>
+        <v>138.01156294</v>
       </c>
       <c r="C177" s="5">
-        <v>0.66462974999998892</v>
+        <v>0.66462963000000741</v>
       </c>
       <c r="D177" s="5">
-        <v>5.9639384156153108</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>5.96393728993454</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>138.05996149000001</v>
+        <v>138.05996325999999</v>
       </c>
       <c r="C178" s="5">
-        <v>4.8398880000007694E-2</v>
+        <v>4.8400319999984731E-2</v>
       </c>
       <c r="D178" s="5">
-        <v>0.42163719370953423</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>0.42164976177385682</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>137.96286555</v>
+        <v>137.96287075000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-9.7095940000002656E-2</v>
+        <v>-9.7092509999981758E-2</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.84068901081861824</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.84065941677547995</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>138.57425093000001</v>
+        <v>138.57425463000001</v>
       </c>
       <c r="C180" s="5">
-        <v>0.61138538000000153</v>
+        <v>0.61138388000000532</v>
       </c>
       <c r="D180" s="5">
-        <v>5.4493727399387515</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.4493588322460873</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>138.34299841000001</v>
+        <v>138.34300145</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.23125251999999819</v>
+        <v>-0.23125318000001016</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.9842799489122043</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-1.9842855077192412</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>138.58368743</v>
+        <v>138.58368383000001</v>
       </c>
       <c r="C182" s="5">
-        <v>0.24068901999999071</v>
+        <v>0.24068238000000974</v>
       </c>
       <c r="D182" s="5">
-        <v>2.1078527407024872</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>2.107793986082318</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>138.83265939</v>
+        <v>138.83265614000001</v>
       </c>
       <c r="C183" s="5">
-        <v>0.24897196000000577</v>
+        <v>0.2489723099999992</v>
       </c>
       <c r="D183" s="5">
-        <v>2.1772852133609355</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>2.177288361573182</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>138.46480287</v>
+        <v>138.46479918</v>
       </c>
       <c r="C184" s="5">
-        <v>-0.36785652000000368</v>
+        <v>-0.36785696000001167</v>
       </c>
       <c r="D184" s="5">
-        <v>-3.1336385075669382</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>-3.1336422736082947</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>139.07190025</v>
+        <v>139.07189740000001</v>
       </c>
       <c r="C185" s="5">
-        <v>0.60709737999999902</v>
+        <v>0.60709822000001168</v>
       </c>
       <c r="D185" s="5">
-        <v>5.3901360013122401</v>
+        <v>5.3901437871672009</v>
       </c>
       <c r="E185" s="5">
-        <v>1.6554731324866179</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>1.655475804826434</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>138.88135523</v>
+        <v>138.8813557</v>
       </c>
       <c r="C186" s="5">
-        <v>-0.19054502000000184</v>
+        <v>-0.19054170000001136</v>
       </c>
       <c r="D186" s="5">
-        <v>-1.6318092387429317</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>-1.6317810536783717</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>139.01246836000001</v>
+        <v>139.01246995</v>
       </c>
       <c r="C187" s="5">
-        <v>0.13111313000001701</v>
+        <v>0.13111424999999599</v>
       </c>
       <c r="D187" s="5">
-        <v>1.1387797604212713</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>1.1387895348445642</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>139.12002673000001</v>
+        <v>139.12002781999999</v>
       </c>
       <c r="C188" s="5">
-        <v>0.10755836999999246</v>
+        <v>0.10755786999999373</v>
       </c>
       <c r="D188" s="5">
-        <v>0.93243955308319748</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>0.93243518933585623</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>139.29678551999999</v>
+        <v>139.29678605999999</v>
       </c>
       <c r="C189" s="5">
-        <v>0.17675878999997963</v>
+        <v>0.17675823999999807</v>
       </c>
       <c r="D189" s="5">
-        <v>1.535358215272753</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>1.5353533923280205</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>139.13120050000001</v>
+        <v>139.13120087999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-0.16558501999998043</v>
+        <v>-0.16558517999999367</v>
       </c>
       <c r="D190" s="5">
-        <v>-1.4171759246573212</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-1.4171772796349513</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>139.18870491999999</v>
+        <v>139.18870619</v>
       </c>
       <c r="C191" s="5">
-        <v>5.7504419999986567E-2</v>
+        <v>5.7505310000010468E-2</v>
       </c>
       <c r="D191" s="5">
-        <v>0.49710189769227586</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>0.49710960751139233</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>140.45438007999999</v>
+        <v>140.45438052</v>
       </c>
       <c r="C192" s="5">
-        <v>1.2656751600000007</v>
+        <v>1.265674329999996</v>
       </c>
       <c r="D192" s="5">
-        <v>11.474496499430376</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>11.474488484485024</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>140.80895323999999</v>
+        <v>140.80895579</v>
       </c>
       <c r="C193" s="5">
-        <v>0.35457316000000105</v>
+        <v>0.354575269999998</v>
       </c>
       <c r="D193" s="5">
-        <v>3.0717839806951197</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.0718025051131637</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>141.4708684</v>
+        <v>141.47086654</v>
       </c>
       <c r="C194" s="5">
-        <v>0.66191516000000661</v>
+        <v>0.6619107500000041</v>
       </c>
       <c r="D194" s="5">
-        <v>5.7891171444031331</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>5.7890774643174492</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>140.70200047</v>
+        <v>140.70200016000001</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.76886792999999898</v>
+        <v>-0.76886637999999152</v>
       </c>
       <c r="D195" s="5">
-        <v>-6.330320678164858</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-6.3303083763243677</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>141.34225848</v>
+        <v>141.34225781000001</v>
       </c>
       <c r="C196" s="5">
-        <v>0.6402580099999966</v>
+        <v>0.64025764999999524</v>
       </c>
       <c r="D196" s="5">
-        <v>5.5993031498091206</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>5.5992999349075756</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>141.12315301000001</v>
+        <v>141.12315340999999</v>
       </c>
       <c r="C197" s="5">
-        <v>-0.21910546999998814</v>
+        <v>-0.21910440000002041</v>
       </c>
       <c r="D197" s="5">
-        <v>-1.8444335440616189</v>
+        <v>-1.8444246221086535</v>
       </c>
       <c r="E197" s="5">
-        <v>1.4749584612798294</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>1.4749608284268412</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>141.21863723999999</v>
+        <v>141.21863535</v>
       </c>
       <c r="C198" s="5">
-        <v>9.5484229999982517E-2</v>
+        <v>9.548194000001331E-2</v>
       </c>
       <c r="D198" s="5">
-        <v>0.81495083258962264</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>0.81493121250255651</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>141.20698218000001</v>
+        <v>141.20698146000001</v>
       </c>
       <c r="C199" s="5">
-        <v>-1.1655059999981177E-2</v>
+        <v>-1.1653889999990952E-2</v>
       </c>
       <c r="D199" s="5">
-        <v>-9.8993485391518643E-2</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>-9.8983553706843974E-2</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>141.65719164000001</v>
+        <v>141.65719025999999</v>
       </c>
       <c r="C200" s="5">
-        <v>0.4502094599999964</v>
+        <v>0.45020879999998442</v>
       </c>
       <c r="D200" s="5">
-        <v>3.8937621541021539</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>3.8937563656443741</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>141.48249261999999</v>
+        <v>141.48249113</v>
       </c>
       <c r="C201" s="5">
-        <v>-0.1746990200000198</v>
+        <v>-0.17469912999999337</v>
       </c>
       <c r="D201" s="5">
-        <v>-1.4699055836871144</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>-1.4699065171731918</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>141.67823571</v>
+        <v>141.67823496</v>
       </c>
       <c r="C202" s="5">
-        <v>0.19574309000000767</v>
+        <v>0.19574382999999784</v>
       </c>
       <c r="D202" s="5">
-        <v>1.6729090696704141</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>1.6729154599996576</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>141.89259361000001</v>
+        <v>141.89259403</v>
       </c>
       <c r="C203" s="5">
-        <v>0.2143579000000102</v>
+        <v>0.21435907000000043</v>
       </c>
       <c r="D203" s="5">
-        <v>1.8307740301307218</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>1.830784115863282</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>141.94194322999999</v>
+        <v>141.94194497000001</v>
       </c>
       <c r="C204" s="5">
-        <v>4.9349619999986771E-2</v>
+        <v>4.9350940000010723E-2</v>
       </c>
       <c r="D204" s="5">
-        <v>0.41815399629892003</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>0.4181652012155368</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>142.3046324</v>
+        <v>142.30463847999999</v>
       </c>
       <c r="C205" s="5">
-        <v>0.36268917000001011</v>
+        <v>0.36269350999998551</v>
       </c>
       <c r="D205" s="5">
-        <v>3.1096931751736667</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>3.1097308721367067</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>142.8599907</v>
+        <v>142.85999559999999</v>
       </c>
       <c r="C206" s="5">
-        <v>0.55535829999999464</v>
+        <v>0.55535711999999648</v>
       </c>
       <c r="D206" s="5">
-        <v>4.7849612029850386</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>4.7849506080610782</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>143.12409484</v>
+        <v>143.12409617</v>
       </c>
       <c r="C207" s="5">
-        <v>0.2641041400000006</v>
+        <v>0.26410057000001075</v>
       </c>
       <c r="D207" s="5">
-        <v>2.241126705251939</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>2.2410960247223777</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>143.22756373999999</v>
+        <v>143.22756344000001</v>
       </c>
       <c r="C208" s="5">
-        <v>0.10346889999999576</v>
+        <v>0.1034672700000101</v>
       </c>
       <c r="D208" s="5">
-        <v>0.87097534336768589</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>0.87096155970836087</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>143.83386798000001</v>
+        <v>143.83386752000001</v>
       </c>
       <c r="C209" s="5">
-        <v>0.60630424000001426</v>
+        <v>0.60630408000000102</v>
       </c>
       <c r="D209" s="5">
-        <v>5.1997381281912336</v>
+        <v>5.1997367350538948</v>
       </c>
       <c r="E209" s="5">
-        <v>1.9208151973531429</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>1.9208145825119649</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>144.3231414</v>
+        <v>144.32313464999999</v>
       </c>
       <c r="C210" s="5">
-        <v>0.4892734199999893</v>
+        <v>0.48926712999997335</v>
       </c>
       <c r="D210" s="5">
-        <v>4.1592308481223084</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>4.159176387132768</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>144.76607236999999</v>
+        <v>144.76606534000001</v>
       </c>
       <c r="C211" s="5">
-        <v>0.44293096999999193</v>
+        <v>0.44293069000002561</v>
       </c>
       <c r="D211" s="5">
-        <v>3.7456321122997238</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>3.7456298825295775</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>145.28843560999999</v>
+        <v>145.28842752</v>
       </c>
       <c r="C212" s="5">
-        <v>0.52236324000000423</v>
+        <v>0.52236217999998757</v>
       </c>
       <c r="D212" s="5">
-        <v>4.4169658120603916</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>4.4169568891240019</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>144.93755121000001</v>
+        <v>144.93754464</v>
       </c>
       <c r="C213" s="5">
-        <v>-0.350884399999984</v>
+        <v>-0.35088288000000034</v>
       </c>
       <c r="D213" s="5">
-        <v>-2.8599186749557304</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>-2.8599066072749757</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>145.34880862</v>
+        <v>145.34880641999999</v>
       </c>
       <c r="C214" s="5">
-        <v>0.41125740999999039</v>
+        <v>0.41126177999998959</v>
       </c>
       <c r="D214" s="5">
-        <v>3.4586204153663758</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>3.4586579011611773</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>145.88514785000001</v>
+        <v>145.88515232</v>
       </c>
       <c r="C215" s="5">
-        <v>0.53633923000001005</v>
+        <v>0.53634590000001481</v>
       </c>
       <c r="D215" s="5">
-        <v>4.5189991262749585</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>4.5190565405143657</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>145.9556039</v>
+        <v>145.95561599000001</v>
       </c>
       <c r="C216" s="5">
-        <v>7.045604999999E-2</v>
+        <v>7.0463670000009415E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.5810886326284237</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.58115162802736542</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>146.36132122999999</v>
+        <v>146.36134369000001</v>
       </c>
       <c r="C217" s="5">
-        <v>0.40571732999998744</v>
+        <v>0.40572769999999991</v>
       </c>
       <c r="D217" s="5">
-        <v>3.3871503816098825</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>3.3872379990658841</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>146.38634045000001</v>
+        <v>146.38635807</v>
       </c>
       <c r="C218" s="5">
-        <v>2.5019220000018549E-2</v>
+        <v>2.5014379999987568E-2</v>
       </c>
       <c r="D218" s="5">
-        <v>0.20532273735329731</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>0.20528294853228157</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>146.55081376999999</v>
+        <v>146.55081666999999</v>
       </c>
       <c r="C219" s="5">
-        <v>0.16447331999998482</v>
+        <v>0.16445859999998902</v>
       </c>
       <c r="D219" s="5">
-        <v>1.3566307497135055</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>1.3565084187523224</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>146.9237832</v>
+        <v>146.92377791000001</v>
       </c>
       <c r="C220" s="5">
-        <v>0.37296943000001193</v>
+        <v>0.37296124000002351</v>
       </c>
       <c r="D220" s="5">
-        <v>3.097092965041881</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>3.0970239393906196</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>146.84387118999999</v>
+        <v>146.84386407</v>
       </c>
       <c r="C221" s="5">
-        <v>-7.9912010000015243E-2</v>
+        <v>-7.9913840000017444E-2</v>
       </c>
       <c r="D221" s="5">
-        <v>-0.65073240995087156</v>
+        <v>-0.65074729065416337</v>
       </c>
       <c r="E221" s="5">
-        <v>2.0926943370656703</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>2.0926897134163847</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>146.31161083999999</v>
+        <v>146.31156833</v>
       </c>
       <c r="C222" s="5">
-        <v>-0.53226035000000138</v>
+        <v>-0.53229573999999502</v>
       </c>
       <c r="D222" s="5">
-        <v>-4.263929084998697</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-4.2642071681311506</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>147.12396866</v>
+        <v>147.12395960999999</v>
       </c>
       <c r="C223" s="5">
-        <v>0.81235782000001677</v>
+        <v>0.81239127999998573</v>
       </c>
       <c r="D223" s="5">
-        <v>6.8699672328856431</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>6.8702609524310843</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>146.43024801999999</v>
+        <v>146.43023607000001</v>
       </c>
       <c r="C224" s="5">
-        <v>-0.69372064000000933</v>
+        <v>-0.69372353999997927</v>
       </c>
       <c r="D224" s="5">
-        <v>-5.5137967071727578</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-5.5138194927888406</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>146.52310306000001</v>
+        <v>146.52309041999999</v>
       </c>
       <c r="C225" s="5">
-        <v>9.2855040000017652E-2</v>
+        <v>9.2854349999981878E-2</v>
       </c>
       <c r="D225" s="5">
-        <v>0.76360923505531808</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>0.76360360345204548</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>146.69445055</v>
+        <v>146.69444124</v>
       </c>
       <c r="C226" s="5">
-        <v>0.17134748999998806</v>
+        <v>0.17135082000001489</v>
       </c>
       <c r="D226" s="5">
-        <v>1.412368734102154</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>1.4123964817603918</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>146.38308670000001</v>
+        <v>146.38311978999999</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.31136384999999223</v>
+        <v>-0.31132145000000833</v>
       </c>
       <c r="D227" s="5">
-        <v>-2.5175153059920019</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-2.5171766326150258</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>146.2999465</v>
+        <v>146.29995697000001</v>
       </c>
       <c r="C228" s="5">
-        <v>-8.3140200000002551E-2</v>
+        <v>-8.3162819999984094E-2</v>
       </c>
       <c r="D228" s="5">
-        <v>-0.67943077136782826</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>-0.67961489410672815</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>146.34946095999999</v>
+        <v>146.34953836</v>
       </c>
       <c r="C229" s="5">
-        <v>4.9514459999983274E-2</v>
+        <v>4.9581389999985959E-2</v>
       </c>
       <c r="D229" s="5">
-        <v>0.4068906415868323</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>0.40744164276780293</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>145.55237728</v>
+        <v>145.55241376999999</v>
       </c>
       <c r="C230" s="5">
-        <v>-0.79708367999998586</v>
+        <v>-0.7971245900000099</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.34345963937003</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.343772269090886</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>144.64336693000001</v>
+        <v>144.64335004</v>
       </c>
       <c r="C231" s="5">
-        <v>-0.90901034999998842</v>
+        <v>-0.90906372999998553</v>
       </c>
       <c r="D231" s="5">
-        <v>-7.2421586478783713</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>-7.2425676757363</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>144.68960304000001</v>
+        <v>144.68957612</v>
       </c>
       <c r="C232" s="5">
-        <v>4.6236109999995278E-2</v>
+        <v>4.6226079999996728E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>0.38426222273357791</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>0.38417876308831644</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>144.57741658</v>
+        <v>144.57738868999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-0.11218646000000376</v>
+        <v>-0.11218743000000586</v>
       </c>
       <c r="D233" s="5">
-        <v>-0.92647384774795505</v>
+        <v>-0.92648199584736135</v>
       </c>
       <c r="E233" s="5">
-        <v>-1.5434451513930969</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>-1.5434593705049737</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>143.47425317</v>
+        <v>143.4741784</v>
       </c>
       <c r="C234" s="5">
-        <v>-1.1031634100000076</v>
+        <v>-1.1032102899999927</v>
       </c>
       <c r="D234" s="5">
-        <v>-8.7816628051878851</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-8.782022093683107</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>142.98204496</v>
+        <v>142.98205034</v>
       </c>
       <c r="C235" s="5">
-        <v>-0.49220821000000115</v>
+        <v>-0.49212805999999887</v>
       </c>
       <c r="D235" s="5">
-        <v>-4.0399697066431877</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-4.0393262740167968</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>142.53161653000001</v>
+        <v>142.53161417999999</v>
       </c>
       <c r="C236" s="5">
-        <v>-0.45042842999998811</v>
+        <v>-0.45043616000000952</v>
       </c>
       <c r="D236" s="5">
-        <v>-3.7154779093150125</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-3.7155404341582043</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>142.06779681</v>
+        <v>142.06777109999999</v>
       </c>
       <c r="C237" s="5">
-        <v>-0.4638197200000036</v>
+        <v>-0.46384308000000374</v>
       </c>
       <c r="D237" s="5">
-        <v>-3.8358456818270104</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-3.8360354893492987</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>141.62068682</v>
+        <v>141.62064264</v>
       </c>
       <c r="C238" s="5">
-        <v>-0.44710999000000129</v>
+        <v>-0.44712845999998763</v>
       </c>
       <c r="D238" s="5">
-        <v>-3.7119016786239301</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-3.7120530320388978</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>141.20657109000001</v>
+        <v>141.20661869</v>
       </c>
       <c r="C239" s="5">
-        <v>-0.4141157299999918</v>
+        <v>-0.4140239500000007</v>
       </c>
       <c r="D239" s="5">
-        <v>-3.4530560490666495</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-3.4523040749795619</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>140.73755654999999</v>
+        <v>140.73757553999999</v>
       </c>
       <c r="C240" s="5">
-        <v>-0.46901454000001763</v>
+        <v>-0.46904315000000452</v>
       </c>
       <c r="D240" s="5">
-        <v>-3.9137613020951645</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-3.9139944025069262</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>140.05958823</v>
+        <v>140.05972833999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-0.67796831999999085</v>
+        <v>-0.6778472000000022</v>
       </c>
       <c r="D241" s="5">
-        <v>-5.6299766068855339</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-5.6289965569042089</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>139.94838662000001</v>
+        <v>139.94845548000001</v>
       </c>
       <c r="C242" s="5">
-        <v>-0.11120160999999484</v>
+        <v>-0.11127285999998549</v>
       </c>
       <c r="D242" s="5">
-        <v>-0.94860167774356574</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-0.94920587478317664</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>138.38825007</v>
+        <v>138.38825693000001</v>
       </c>
       <c r="C243" s="5">
-        <v>-1.5601365500000099</v>
+        <v>-1.5601985499999955</v>
       </c>
       <c r="D243" s="5">
-        <v>-12.587033545087966</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-12.587497672867155</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>138.53204688</v>
+        <v>138.53208391999999</v>
       </c>
       <c r="C244" s="5">
-        <v>0.14379680999999778</v>
+        <v>0.14382698999997956</v>
       </c>
       <c r="D244" s="5">
-        <v>1.2540497195422606</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>1.254314362623643</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>138.36714964000001</v>
+        <v>138.36682471</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.16489723999998773</v>
+        <v>-0.16525920999998789</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.4190677844462596</v>
+        <v>-1.4221620279220248</v>
       </c>
       <c r="E245" s="5">
-        <v>-4.2954612739007025</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-4.2956675565060554</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>138.44736981</v>
+        <v>138.44738728999999</v>
       </c>
       <c r="C246" s="5">
-        <v>8.0220169999989821E-2</v>
+        <v>8.0562579999991613E-2</v>
       </c>
       <c r="D246" s="5">
-        <v>0.69793846029801987</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>0.70092872307587761</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>138.45118550000001</v>
+        <v>138.45127360999999</v>
       </c>
       <c r="C247" s="5">
-        <v>3.8156900000103633E-3</v>
+        <v>3.8863199999923381E-3</v>
       </c>
       <c r="D247" s="5">
-        <v>3.307771136025206E-2</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>3.3690083756310329E-2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>138.3757579</v>
+        <v>138.37577936</v>
       </c>
       <c r="C248" s="5">
-        <v>-7.5427600000011807E-2</v>
+        <v>-7.5494249999991325E-2</v>
       </c>
       <c r="D248" s="5">
-        <v>-0.65179940679048753</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>-0.6523732154143369</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>138.21247142999999</v>
+        <v>138.21241326000001</v>
       </c>
       <c r="C249" s="5">
-        <v>-0.16328647000000274</v>
+        <v>-0.16336609999999041</v>
       </c>
       <c r="D249" s="5">
-        <v>-1.4068725391401138</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>-1.4075539637216306</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>138.10636880999999</v>
+        <v>138.10618402</v>
       </c>
       <c r="C250" s="5">
-        <v>-0.10610262000000148</v>
+        <v>-0.10622924000000467</v>
       </c>
       <c r="D250" s="5">
-        <v>-0.9173334993677229</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>-0.91842398177756079</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>137.93363158</v>
+        <v>137.93368398999999</v>
       </c>
       <c r="C251" s="5">
-        <v>-0.17273722999999563</v>
+        <v>-0.17250003000000902</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.4906239531737087</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>-1.4885930714493512</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>137.86434181000001</v>
+        <v>137.86438727999999</v>
       </c>
       <c r="C252" s="5">
-        <v>-6.9289769999983264E-2</v>
+        <v>-6.9296710000003259E-2</v>
       </c>
       <c r="D252" s="5">
-        <v>-0.60114694513903055</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>-0.60120676138777362</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>137.84353540999999</v>
+        <v>137.84380514</v>
       </c>
       <c r="C253" s="5">
-        <v>-2.0806400000026315E-2</v>
+        <v>-2.0582139999987703E-2</v>
       </c>
       <c r="D253" s="5">
-        <v>-0.18095299704353751</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>-0.1790041528840991</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>137.71698179000001</v>
+        <v>137.71714911999999</v>
       </c>
       <c r="C254" s="5">
-        <v>-0.12655361999998149</v>
+        <v>-0.12665602000001286</v>
       </c>
       <c r="D254" s="5">
-        <v>-1.0961692335358819</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>-1.097049578033793</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>137.90856529999999</v>
+        <v>137.90859932999999</v>
       </c>
       <c r="C255" s="5">
-        <v>0.19158350999998675</v>
+        <v>0.19145020999999929</v>
       </c>
       <c r="D255" s="5">
-        <v>1.6821993857942585</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>1.6810179231758093</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>138.43442184</v>
+        <v>138.43449286000001</v>
       </c>
       <c r="C256" s="5">
-        <v>0.52585654000000659</v>
+        <v>0.52589353000001893</v>
       </c>
       <c r="D256" s="5">
-        <v>4.6728887843736633</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>4.67322323349737</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>138.75982103999999</v>
+        <v>138.7591438</v>
       </c>
       <c r="C257" s="5">
-        <v>0.32539919999999256</v>
+        <v>0.32465093999999795</v>
       </c>
       <c r="D257" s="5">
-        <v>2.8574320937164943</v>
+        <v>2.8507749260290094</v>
       </c>
       <c r="E257" s="5">
-        <v>0.28378946955374129</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>0.28353551570057256</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>139.14477994000001</v>
+        <v>139.14481598</v>
       </c>
       <c r="C258" s="5">
-        <v>0.38495890000001509</v>
+        <v>0.38567218000000025</v>
       </c>
       <c r="D258" s="5">
-        <v>3.380409165031284</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>3.3867854760305072</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>138.92722645000001</v>
+        <v>138.92732799000001</v>
       </c>
       <c r="C259" s="5">
-        <v>-0.21755349000000024</v>
+        <v>-0.21748798999999508</v>
       </c>
       <c r="D259" s="5">
-        <v>-1.8601551880109812</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>-1.8595994693012985</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>139.25660768</v>
+        <v>139.25690700000001</v>
       </c>
       <c r="C260" s="5">
-        <v>0.32938122999999564</v>
+        <v>0.32957901000000334</v>
       </c>
       <c r="D260" s="5">
-        <v>2.882462668144381</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>2.884213979158079</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>139.28566584999999</v>
+        <v>139.28574454</v>
       </c>
       <c r="C261" s="5">
-        <v>2.9058169999984784E-2</v>
+        <v>2.8837539999983619E-2</v>
       </c>
       <c r="D261" s="5">
-        <v>0.25068721178578279</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>0.24878111498078948</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>139.20034113</v>
+        <v>139.19932721000001</v>
       </c>
       <c r="C262" s="5">
-        <v>-8.5324719999988474E-2</v>
+        <v>-8.6417329999989079E-2</v>
       </c>
       <c r="D262" s="5">
-        <v>-0.73263384372522777</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-0.74198304398320758</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>138.9609031</v>
+        <v>138.96117795000001</v>
       </c>
       <c r="C263" s="5">
-        <v>-0.2394380300000023</v>
+        <v>-0.23814926000000014</v>
       </c>
       <c r="D263" s="5">
-        <v>-2.044699789735871</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>-2.0338122650811363</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>139.30081281</v>
+        <v>139.30108061999999</v>
       </c>
       <c r="C264" s="5">
-        <v>0.33990971000000059</v>
+        <v>0.33990266999998653</v>
       </c>
       <c r="D264" s="5">
-        <v>2.9751115802719941</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>2.9750431665683807</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>139.47484481999999</v>
+        <v>139.47532493</v>
       </c>
       <c r="C265" s="5">
-        <v>0.17403200999999058</v>
+        <v>0.17424431000000595</v>
       </c>
       <c r="D265" s="5">
-        <v>1.5095345779699398</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>1.5113858063655616</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>140.67742190999999</v>
+        <v>140.67778598999999</v>
       </c>
       <c r="C266" s="5">
-        <v>1.2025770900000055</v>
+        <v>1.2024610599999903</v>
       </c>
       <c r="D266" s="5">
-        <v>10.851651080325997</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>10.850514788005583</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>140.62313152999999</v>
+        <v>140.62328016999999</v>
       </c>
       <c r="C267" s="5">
-        <v>-5.429037999999764E-2</v>
+        <v>-5.4505820000002814E-2</v>
       </c>
       <c r="D267" s="5">
-        <v>-0.46212356582986391</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>-0.46395230210640737</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>140.44442663000001</v>
+        <v>140.44448331000001</v>
       </c>
       <c r="C268" s="5">
-        <v>-0.1787048999999854</v>
+        <v>-0.17879685999997719</v>
       </c>
       <c r="D268" s="5">
-        <v>-1.5143550860553079</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>-1.515127328416821</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>140.40678718000001</v>
+        <v>140.40564621999999</v>
       </c>
       <c r="C269" s="5">
-        <v>-3.7639450000000352E-2</v>
+        <v>-3.8837090000015451E-2</v>
       </c>
       <c r="D269" s="5">
-        <v>-0.32112931253701626</v>
+        <v>-0.33133157490732312</v>
       </c>
       <c r="E269" s="5">
-        <v>1.1869186106295393</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>1.1865902130191675</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>140.85982372999999</v>
+        <v>140.85981702999999</v>
       </c>
       <c r="C270" s="5">
-        <v>0.45303654999997889</v>
+        <v>0.45417080999999371</v>
       </c>
       <c r="D270" s="5">
-        <v>3.941376762934401</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>3.9514536247392096</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>141.02387979</v>
+        <v>141.02398507000001</v>
       </c>
       <c r="C271" s="5">
-        <v>0.16405606000000716</v>
+        <v>0.16416804000002116</v>
       </c>
       <c r="D271" s="5">
-        <v>1.4065987851090034</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>1.4075651195256444</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>141.43723439999999</v>
+        <v>141.43778219000001</v>
       </c>
       <c r="C272" s="5">
-        <v>0.41335460999999896</v>
+        <v>0.41379711999999813</v>
       </c>
       <c r="D272" s="5">
-        <v>3.5745763149247267</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>3.5784622713520564</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>141.78009846</v>
+        <v>141.78018395999999</v>
       </c>
       <c r="C273" s="5">
-        <v>0.3428640600000108</v>
+        <v>0.34240176999998084</v>
       </c>
       <c r="D273" s="5">
-        <v>2.9480712229782213</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>2.9440316551069268</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>142.21866582999999</v>
+        <v>142.21647519000001</v>
       </c>
       <c r="C274" s="5">
-        <v>0.43856736999998702</v>
+        <v>0.43629123000002323</v>
       </c>
       <c r="D274" s="5">
-        <v>3.7757590171491273</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>3.7558279064753952</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>142.60397724000001</v>
+        <v>142.60414362</v>
       </c>
       <c r="C275" s="5">
-        <v>0.38531141000001412</v>
+        <v>0.38766842999999085</v>
       </c>
       <c r="D275" s="5">
-        <v>3.3000321239152086</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>3.3205745531500019</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>142.62201386999999</v>
+        <v>142.62253809000001</v>
       </c>
       <c r="C276" s="5">
-        <v>1.8036629999983234E-2</v>
+        <v>1.8394470000004048E-2</v>
       </c>
       <c r="D276" s="5">
-        <v>0.15188229133760167</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>0.1548975364907168</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>142.57144529000001</v>
+        <v>142.57253915999999</v>
       </c>
       <c r="C277" s="5">
-        <v>-5.0568579999975327E-2</v>
+        <v>-4.9998930000015207E-2</v>
       </c>
       <c r="D277" s="5">
-        <v>-0.42464762317377946</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>-0.41987168957942078</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>142.70366387999999</v>
+        <v>142.70491296</v>
       </c>
       <c r="C278" s="5">
-        <v>0.13221858999997949</v>
+        <v>0.13237380000001053</v>
       </c>
       <c r="D278" s="5">
-        <v>1.118555613751071</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>1.1198667508375726</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>143.23689350000001</v>
+        <v>143.23794509999999</v>
       </c>
       <c r="C279" s="5">
-        <v>0.53322962000001439</v>
+        <v>0.53303213999998889</v>
       </c>
       <c r="D279" s="5">
-        <v>4.5772550998050887</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>4.5754840757965987</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>143.68299605999999</v>
+        <v>143.68371070000001</v>
       </c>
       <c r="C280" s="5">
-        <v>0.44610255999998571</v>
+        <v>0.44576560000001564</v>
       </c>
       <c r="D280" s="5">
-        <v>3.8020142394047607</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.7990647151055157</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>144.17469098000001</v>
+        <v>144.17184209999999</v>
       </c>
       <c r="C281" s="5">
-        <v>0.49169492000001469</v>
+        <v>0.48813139999998612</v>
       </c>
       <c r="D281" s="5">
-        <v>4.1846764832372152</v>
+        <v>4.1537584421394547</v>
       </c>
       <c r="E281" s="5">
-        <v>2.683562437170206</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>2.6823678259340067</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>143.48113133000001</v>
+        <v>143.48048263999999</v>
       </c>
       <c r="C282" s="5">
-        <v>-0.69355964999999742</v>
+        <v>-0.69135946000000104</v>
       </c>
       <c r="D282" s="5">
-        <v>-5.6223503267049839</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>-5.6050900736178688</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>144.19518816999999</v>
+        <v>144.1953522</v>
       </c>
       <c r="C283" s="5">
-        <v>0.71405683999998359</v>
+        <v>0.71486956000001101</v>
       </c>
       <c r="D283" s="5">
-        <v>6.1381977220199779</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>6.1454051500398066</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>144.03155618</v>
+        <v>144.03215972999999</v>
       </c>
       <c r="C284" s="5">
-        <v>-0.16363198999999895</v>
+        <v>-0.16319247000001269</v>
       </c>
       <c r="D284" s="5">
-        <v>-1.3532869476738152</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>-1.3496730525875633</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>144.38690596999999</v>
+        <v>144.38670374</v>
       </c>
       <c r="C285" s="5">
-        <v>0.35534978999999112</v>
+        <v>0.35454401000001212</v>
       </c>
       <c r="D285" s="5">
-        <v>3.0011052886791845</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>2.9941949639979537</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>144.52469968</v>
+        <v>144.5209969</v>
       </c>
       <c r="C286" s="5">
-        <v>0.13779371000001106</v>
+        <v>0.13429315999999858</v>
       </c>
       <c r="D286" s="5">
-        <v>1.1512340969510149</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>1.121839639129818</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>145.34643713</v>
+        <v>145.345743</v>
       </c>
       <c r="C287" s="5">
-        <v>0.82173745000000054</v>
+        <v>0.82474609999999871</v>
       </c>
       <c r="D287" s="5">
-        <v>7.0404133920696443</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>7.0671918548930623</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>145.72056363999999</v>
+        <v>145.72133106000001</v>
       </c>
       <c r="C288" s="5">
-        <v>0.37412650999999641</v>
+        <v>0.37558806000001255</v>
       </c>
       <c r="D288" s="5">
-        <v>3.1329461141803794</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>3.1453748843558449</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>146.14058102000001</v>
+        <v>146.14327091000001</v>
       </c>
       <c r="C289" s="5">
-        <v>0.42001738000001865</v>
+        <v>0.42193985000000112</v>
       </c>
       <c r="D289" s="5">
-        <v>3.5141802310201253</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>3.5305031923575925</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>146.32879652</v>
+        <v>146.33257828999999</v>
       </c>
       <c r="C290" s="5">
-        <v>0.1882154999999841</v>
+        <v>0.18930737999997405</v>
       </c>
       <c r="D290" s="5">
-        <v>1.5564831726564199</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>1.5655480860201854</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>146.39586903</v>
+        <v>146.39758759</v>
       </c>
       <c r="C291" s="5">
-        <v>6.7072510000002694E-2</v>
+        <v>6.5009300000014036E-2</v>
       </c>
       <c r="D291" s="5">
-        <v>0.55143098399861312</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.53441316397679905</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>146.56234339</v>
+        <v>146.56498538</v>
       </c>
       <c r="C292" s="5">
-        <v>0.16647435999999516</v>
+        <v>0.16739778999999544</v>
       </c>
       <c r="D292" s="5">
-        <v>1.37314942939466</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>1.3807979177267615</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>146.44153252999999</v>
+        <v>146.43760750000001</v>
       </c>
       <c r="C293" s="5">
-        <v>-0.12081086000000596</v>
+        <v>-0.12737787999998318</v>
       </c>
       <c r="D293" s="5">
-        <v>-0.98468390207696599</v>
+        <v>-1.0379350222548767</v>
       </c>
       <c r="E293" s="5">
-        <v>1.5722881280976209</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>1.5715727613637931</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>146.38539840999999</v>
+        <v>146.38109549000001</v>
       </c>
       <c r="C294" s="5">
-        <v>-5.6134119999995846E-2</v>
+        <v>-5.651201000000583E-2</v>
       </c>
       <c r="D294" s="5">
-        <v>-0.45901671043766523</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>-0.46211257495828439</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>146.7630533</v>
+        <v>146.76379722999999</v>
       </c>
       <c r="C295" s="5">
-        <v>0.3776548900000023</v>
+        <v>0.38270173999998747</v>
       </c>
       <c r="D295" s="5">
-        <v>3.1401483358281634</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>3.1828123744520154</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>146.68538727999999</v>
+        <v>146.68591523000001</v>
       </c>
       <c r="C296" s="5">
-        <v>-7.7666020000009439E-2</v>
+        <v>-7.7881999999988238E-2</v>
       </c>
       <c r="D296" s="5">
-        <v>-0.63318687932965023</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>-0.63493935193332796</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>147.39895458000001</v>
+        <v>147.39756005000001</v>
       </c>
       <c r="C297" s="5">
-        <v>0.71356730000002244</v>
+        <v>0.71164482000000362</v>
       </c>
       <c r="D297" s="5">
-        <v>5.9962786264436296</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>5.9796679879536407</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>148.15509657999999</v>
+        <v>148.15013253999999</v>
       </c>
       <c r="C298" s="5">
-        <v>0.75614199999998277</v>
+        <v>0.75257248999997728</v>
       </c>
       <c r="D298" s="5">
-        <v>6.3325701693966563</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>6.3018930215704927</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>148.07390161000001</v>
+        <v>148.07193946000001</v>
       </c>
       <c r="C299" s="5">
-        <v>-8.1194969999984323E-2</v>
+        <v>-7.8193079999977044E-2</v>
       </c>
       <c r="D299" s="5">
-        <v>-0.65566973059477673</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>-0.63152014078561303</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>148.28791713000001</v>
+        <v>148.28703537000001</v>
       </c>
       <c r="C300" s="5">
-        <v>0.21401552000000379</v>
+        <v>0.21509591000000228</v>
       </c>
       <c r="D300" s="5">
-        <v>1.7482488118223838</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>1.7571683975649455</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>149.02684925</v>
+        <v>149.02690595000001</v>
       </c>
       <c r="C301" s="5">
-        <v>0.73893211999998698</v>
+        <v>0.73987058000000161</v>
       </c>
       <c r="D301" s="5">
-        <v>6.1463474955325781</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>6.1544065459553821</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>149.22888990999999</v>
+        <v>149.24482850000001</v>
       </c>
       <c r="C302" s="5">
-        <v>0.20204065999999443</v>
+        <v>0.21792254999999727</v>
       </c>
       <c r="D302" s="5">
-        <v>1.6390658154083804</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>1.7689460742401852</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>149.58371912999999</v>
+        <v>149.58960114999999</v>
       </c>
       <c r="C303" s="5">
-        <v>0.35482921999999917</v>
+        <v>0.3447726499999817</v>
       </c>
       <c r="D303" s="5">
-        <v>2.8909135971305622</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>2.807631850258141</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>149.78262677999999</v>
+        <v>149.78346662999999</v>
       </c>
       <c r="C304" s="5">
-        <v>0.19890764999999533</v>
+        <v>0.19386547999999948</v>
       </c>
       <c r="D304" s="5">
-        <v>1.607411648660273</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>1.5663119877821874</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>150.45672891000001</v>
+        <v>150.45056650000001</v>
       </c>
       <c r="C305" s="5">
-        <v>0.67410213000002273</v>
+        <v>0.66709987000001547</v>
       </c>
       <c r="D305" s="5">
-        <v>5.5363511803827814</v>
+        <v>5.4773948225725455</v>
       </c>
       <c r="E305" s="5">
-        <v>2.7418426389231199</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>2.7403882571626959</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>150.3701677</v>
+        <v>150.36166593999999</v>
       </c>
       <c r="C306" s="5">
-        <v>-8.6561210000013489E-2</v>
+        <v>-8.8900560000013229E-2</v>
       </c>
       <c r="D306" s="5">
-        <v>-0.68820715410421451</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-0.70677467193471788</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>150.40438477999999</v>
+        <v>150.40480711999999</v>
       </c>
       <c r="C307" s="5">
-        <v>3.4217079999990574E-2</v>
+        <v>4.3141179999992119E-2</v>
       </c>
       <c r="D307" s="5">
-        <v>0.27340478758490772</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>0.34484313529237198</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>151.00232070999999</v>
+        <v>151.00208377999999</v>
       </c>
       <c r="C308" s="5">
-        <v>0.59793593000000556</v>
+        <v>0.59727666000000568</v>
       </c>
       <c r="D308" s="5">
-        <v>4.8763325806391089</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>4.8708241053455836</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>151.20845474000001</v>
+        <v>151.20605549999999</v>
       </c>
       <c r="C309" s="5">
-        <v>0.2061340300000154</v>
+        <v>0.20397171999999841</v>
       </c>
       <c r="D309" s="5">
-        <v>1.6504813711622823</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>1.633041867099605</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>151.37553328999999</v>
+        <v>151.36967372999999</v>
       </c>
       <c r="C310" s="5">
-        <v>0.16707854999998517</v>
+        <v>0.16361822999999731</v>
       </c>
       <c r="D310" s="5">
-        <v>1.3340339575881099</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>1.3062613516513055</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>151.07351389999999</v>
+        <v>151.07019538</v>
       </c>
       <c r="C311" s="5">
-        <v>-0.30201938999999811</v>
+        <v>-0.2994783499999869</v>
       </c>
       <c r="D311" s="5">
-        <v>-2.3681011725715018</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-2.3484833750345602</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>151.47633597999999</v>
+        <v>151.47357181000001</v>
       </c>
       <c r="C312" s="5">
-        <v>0.40282207999999287</v>
+        <v>0.40337643000000867</v>
       </c>
       <c r="D312" s="5">
-        <v>3.2470207597987688</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>3.251627501790133</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>151.50516281</v>
+        <v>151.50330722999999</v>
       </c>
       <c r="C313" s="5">
-        <v>2.882683000001407E-2</v>
+        <v>2.9735419999980195E-2</v>
       </c>
       <c r="D313" s="5">
-        <v>0.22860617657003424</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>0.23582368138397314</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>151.96195757999999</v>
+        <v>151.9901946</v>
       </c>
       <c r="C314" s="5">
-        <v>0.45679476999998769</v>
+        <v>0.48688737000000515</v>
       </c>
       <c r="D314" s="5">
-        <v>3.678657437782773</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>3.9253492055209449</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>152.40741700000001</v>
+        <v>152.41742765999999</v>
       </c>
       <c r="C315" s="5">
-        <v>0.44545942000002015</v>
+        <v>0.42723305999999184</v>
       </c>
       <c r="D315" s="5">
-        <v>3.5749371594833601</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>3.4257504802493788</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>152.71719329000001</v>
+        <v>152.71573330000001</v>
       </c>
       <c r="C316" s="5">
-        <v>0.30977629000000206</v>
+        <v>0.29830564000002369</v>
       </c>
       <c r="D316" s="5">
-        <v>2.4665166813323536</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>2.374041589714837</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>153.06776851000001</v>
+        <v>153.06056469999999</v>
       </c>
       <c r="C317" s="5">
-        <v>0.35057521999999608</v>
+        <v>0.34483139999997547</v>
       </c>
       <c r="D317" s="5">
-        <v>2.7897489745912551</v>
+        <v>2.7434992437554984</v>
       </c>
       <c r="E317" s="5">
-        <v>1.735408990289744</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>1.7347878846305065</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>154.82743551999999</v>
+        <v>154.8145944</v>
       </c>
       <c r="C318" s="5">
-        <v>1.7596670099999869</v>
+        <v>1.754029700000018</v>
       </c>
       <c r="D318" s="5">
-        <v>14.701747420719791</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>14.652375197375434</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>154.65410824</v>
+        <v>154.65351096000001</v>
       </c>
       <c r="C319" s="5">
-        <v>-0.1733272799999952</v>
+        <v>-0.16108343999999875</v>
       </c>
       <c r="D319" s="5">
-        <v>-1.3351435676850376</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-1.2414705214398025</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>154.6761884</v>
+        <v>154.67448769000001</v>
       </c>
       <c r="C320" s="5">
-        <v>2.208016000000157E-2</v>
+        <v>2.0976730000000998E-2</v>
       </c>
       <c r="D320" s="5">
-        <v>0.17146009327344558</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>0.16288581349241937</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>155.20278653</v>
+        <v>155.19899762</v>
       </c>
       <c r="C321" s="5">
-        <v>0.52659812999999644</v>
+        <v>0.52450992999999357</v>
       </c>
       <c r="D321" s="5">
-        <v>4.1627974421124314</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>4.1460274324636393</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>155.40273768</v>
+        <v>155.39692006999999</v>
       </c>
       <c r="C322" s="5">
-        <v>0.19995115000000396</v>
+        <v>0.19792244999999298</v>
       </c>
       <c r="D322" s="5">
-        <v>1.5569879728302816</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>1.5411177332098402</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>155.28014493000001</v>
+        <v>155.27649495</v>
       </c>
       <c r="C323" s="5">
-        <v>-0.12259274999999548</v>
+        <v>-0.12042511999999306</v>
       </c>
       <c r="D323" s="5">
-        <v>-0.94254896872861815</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-0.92598872660781817</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>156.46146736</v>
+        <v>156.45791939</v>
       </c>
       <c r="C324" s="5">
-        <v>1.1813224299999945</v>
+        <v>1.1814244400000007</v>
       </c>
       <c r="D324" s="5">
-        <v>9.5210640003522649</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>9.5221541457542802</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>156.82268937000001</v>
+        <v>156.81924463999999</v>
       </c>
       <c r="C325" s="5">
-        <v>0.36122201000000587</v>
+        <v>0.36132524999999305</v>
       </c>
       <c r="D325" s="5">
-        <v>2.8058862058206069</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>2.8067628202703698</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>157.19260349000001</v>
+        <v>157.23301806000001</v>
       </c>
       <c r="C326" s="5">
-        <v>0.36991412000000423</v>
+        <v>0.41377342000001249</v>
       </c>
       <c r="D326" s="5">
-        <v>2.8675782286754714</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>3.2125996432279758</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>156.94043730000001</v>
+        <v>156.95454419999999</v>
       </c>
       <c r="C327" s="5">
-        <v>-0.25216618999999696</v>
+        <v>-0.27847386000001961</v>
       </c>
       <c r="D327" s="5">
-        <v>-1.9081292915163361</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-2.1047273751849893</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>157.64603406000001</v>
+        <v>157.63978940000001</v>
       </c>
       <c r="C328" s="5">
-        <v>0.70559675999999172</v>
+        <v>0.68524520000002553</v>
       </c>
       <c r="D328" s="5">
-        <v>5.5305724722659599</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>5.3667108593461466</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>157.89999068</v>
+        <v>157.88936717000001</v>
       </c>
       <c r="C329" s="5">
-        <v>0.25395661999999675</v>
+        <v>0.24957777000000192</v>
       </c>
       <c r="D329" s="5">
-        <v>1.9503351171056282</v>
+        <v>1.9164896812285948</v>
       </c>
       <c r="E329" s="5">
-        <v>3.1569168460728658</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>3.1548312130329048</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>158.67548597999999</v>
+        <v>158.65923418</v>
       </c>
       <c r="C330" s="5">
-        <v>0.77549529999998867</v>
+        <v>0.76986700999998448</v>
       </c>
       <c r="D330" s="5">
-        <v>6.0554016085518914</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>6.0106837317162043</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>158.55076524</v>
+        <v>158.54657595</v>
       </c>
       <c r="C331" s="5">
-        <v>-0.12472073999998656</v>
+        <v>-0.11265822999999386</v>
       </c>
       <c r="D331" s="5">
-        <v>-0.9391467660409214</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>-0.848757150414714</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>159.15931685000001</v>
+        <v>159.15449584999999</v>
       </c>
       <c r="C332" s="5">
-        <v>0.60855161000000635</v>
+        <v>0.60791989999998464</v>
       </c>
       <c r="D332" s="5">
-        <v>4.7043407941486759</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>4.6994807936969751</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>159.19452810000001</v>
+        <v>159.18882452</v>
       </c>
       <c r="C333" s="5">
-        <v>3.5211250000003247E-2</v>
+        <v>3.4328670000007833E-2</v>
       </c>
       <c r="D333" s="5">
-        <v>0.26580254291463934</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>0.25914007992731136</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>159.62794901000001</v>
+        <v>159.62459849000001</v>
       </c>
       <c r="C334" s="5">
-        <v>0.43342090999999527</v>
+        <v>0.43577397000001383</v>
       </c>
       <c r="D334" s="5">
-        <v>3.3164731526931002</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>3.3348716563787129</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>160.27181899000001</v>
+        <v>160.27307708999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.64386998000000517</v>
+        <v>0.64847859999997581</v>
       </c>
       <c r="D335" s="5">
-        <v>4.9491167343611586</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>4.9854432259516468</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>160.67737579999999</v>
+        <v>160.68177341000001</v>
       </c>
       <c r="C336" s="5">
-        <v>0.4055568099999789</v>
+        <v>0.40869632000001843</v>
       </c>
       <c r="D336" s="5">
-        <v>3.079136265939697</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>3.1032831871387057</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>160.85403421999999</v>
+        <v>160.85804766000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.17665841999999543</v>
+        <v>0.17627425000000585</v>
       </c>
       <c r="D337" s="5">
-        <v>1.3273600197877933</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.3244195715733875</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>160.95128585</v>
+        <v>160.99572269999999</v>
       </c>
       <c r="C338" s="5">
-        <v>9.7251630000016576E-2</v>
+        <v>0.13767503999997643</v>
       </c>
       <c r="D338" s="5">
-        <v>0.72793204009131696</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>1.0319034232845192</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>162.27846069</v>
+        <v>162.29021736999999</v>
       </c>
       <c r="C339" s="5">
-        <v>1.3271748399999979</v>
+        <v>1.294494670000006</v>
       </c>
       <c r="D339" s="5">
-        <v>10.356303868474459</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>10.087002832641655</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>162.34076339000001</v>
+        <v>162.32646181000001</v>
       </c>
       <c r="C340" s="5">
-        <v>6.2302700000003597E-2</v>
+        <v>3.6244440000018585E-2</v>
       </c>
       <c r="D340" s="5">
-        <v>0.46168364467309431</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>0.26832665731693073</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>162.63698891000001</v>
+        <v>162.61678474999999</v>
       </c>
       <c r="C341" s="5">
-        <v>0.29622552000000724</v>
+        <v>0.2903229399999816</v>
       </c>
       <c r="D341" s="5">
-        <v>2.2117666722797358</v>
+        <v>2.1674535551790663</v>
       </c>
       <c r="E341" s="5">
-        <v>2.9999990561114132</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>2.994132958244089</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>162.80373451</v>
+        <v>162.77560181999999</v>
       </c>
       <c r="C342" s="5">
-        <v>0.16674559999998451</v>
+        <v>0.15881706999999778</v>
       </c>
       <c r="D342" s="5">
-        <v>1.237276398069076</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>1.1782764291706327</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>163.14896745999999</v>
+        <v>163.1476658</v>
       </c>
       <c r="C343" s="5">
-        <v>0.34523294999999621</v>
+        <v>0.37206398000000718</v>
       </c>
       <c r="D343" s="5">
-        <v>2.5745453776981009</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>2.7776441359623982</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>163.52621773999999</v>
+        <v>163.51310476</v>
       </c>
       <c r="C344" s="5">
-        <v>0.37725027999999838</v>
+        <v>0.36543896000000586</v>
       </c>
       <c r="D344" s="5">
-        <v>2.8103287983973102</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>2.7212756369696223</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>163.76805131</v>
+        <v>163.75569648000001</v>
       </c>
       <c r="C345" s="5">
-        <v>0.24183357000001138</v>
+        <v>0.24259172000000717</v>
       </c>
       <c r="D345" s="5">
-        <v>1.789146627608873</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>1.7949465711153412</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>164.07299576</v>
+        <v>164.07952410999999</v>
       </c>
       <c r="C346" s="5">
-        <v>0.30494444999999359</v>
+        <v>0.32382762999998249</v>
       </c>
       <c r="D346" s="5">
-        <v>2.2574874738929163</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>2.3989857706034901</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>164.48401652999999</v>
+        <v>164.49742918999999</v>
       </c>
       <c r="C347" s="5">
-        <v>0.41102076999999326</v>
+        <v>0.41790507999999704</v>
       </c>
       <c r="D347" s="5">
-        <v>3.0478976263813351</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>3.0995400508811999</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>164.21216072999999</v>
+        <v>164.24027738999999</v>
       </c>
       <c r="C348" s="5">
-        <v>-0.27185579999999732</v>
+        <v>-0.25715180000000259</v>
       </c>
       <c r="D348" s="5">
-        <v>-1.9654051942021078</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>-1.8598635559169185</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>164.68762565</v>
+        <v>164.70886207999999</v>
       </c>
       <c r="C349" s="5">
-        <v>0.4754649200000074</v>
+        <v>0.46858469000000014</v>
       </c>
       <c r="D349" s="5">
-        <v>3.5303854992670747</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>3.4778897239172712</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>164.29989691</v>
+        <v>164.36014320999999</v>
       </c>
       <c r="C350" s="5">
-        <v>-0.38772874000000002</v>
+        <v>-0.34871886999999901</v>
       </c>
       <c r="D350" s="5">
-        <v>-2.7888966672892535</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>-2.5112436103542968</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>164.62998092000001</v>
+        <v>164.62299084</v>
       </c>
       <c r="C351" s="5">
-        <v>0.33008401000000731</v>
+        <v>0.26284763000001021</v>
       </c>
       <c r="D351" s="5">
-        <v>2.4376585251489447</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>1.9360308762833789</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>164.51814167000001</v>
+        <v>164.48031605</v>
       </c>
       <c r="C352" s="5">
-        <v>-0.11183925000000272</v>
+        <v>-0.14267479000000094</v>
       </c>
       <c r="D352" s="5">
-        <v>-0.81216548647852216</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>-1.0350680160400971</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>164.55760559999999</v>
+        <v>164.51579329</v>
       </c>
       <c r="C353" s="5">
-        <v>3.9463929999982383E-2</v>
+        <v>3.547724000000585E-2</v>
       </c>
       <c r="D353" s="5">
-        <v>0.28823109739035679</v>
+        <v>0.25913878209786745</v>
       </c>
       <c r="E353" s="5">
-        <v>1.1809224352172354</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>1.1677813842645213</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>164.45854516</v>
+        <v>164.41348038999999</v>
       </c>
       <c r="C354" s="5">
-        <v>-9.9060439999988148E-2</v>
+        <v>-0.10231290000001536</v>
       </c>
       <c r="D354" s="5">
-        <v>-0.71998946613476278</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>-0.74373649689002397</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>164.73588011999999</v>
+        <v>164.73174352999999</v>
       </c>
       <c r="C355" s="5">
-        <v>0.27733495999999036</v>
+        <v>0.31826313999999911</v>
       </c>
       <c r="D355" s="5">
-        <v>2.0424970016006183</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>2.3477894207881267</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>164.97468556999999</v>
+        <v>164.94811232999999</v>
       </c>
       <c r="C356" s="5">
-        <v>0.23880545000000097</v>
+        <v>0.21636879999999792</v>
       </c>
       <c r="D356" s="5">
-        <v>1.7534880389086238</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>1.5875899722355147</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>165.53565911000001</v>
+        <v>165.51201782999999</v>
       </c>
       <c r="C357" s="5">
-        <v>0.56097354000002042</v>
+        <v>0.56390550000000417</v>
       </c>
       <c r="D357" s="5">
-        <v>4.1576174215133488</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>4.1804436702247205</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>165.96974994000001</v>
+        <v>166.00340557999999</v>
       </c>
       <c r="C358" s="5">
-        <v>0.43409083000000237</v>
+        <v>0.49138775000000123</v>
       </c>
       <c r="D358" s="5">
-        <v>3.1925934491712216</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>3.6214278154661272</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>166.31735799</v>
+        <v>166.35056498</v>
       </c>
       <c r="C359" s="5">
-        <v>0.34760804999999095</v>
+        <v>0.34715940000000955</v>
       </c>
       <c r="D359" s="5">
-        <v>2.5424414879590129</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>2.5386014535878187</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>167.12896674999999</v>
+        <v>167.20283416000001</v>
       </c>
       <c r="C360" s="5">
-        <v>0.81160875999998439</v>
+        <v>0.85226918000000751</v>
       </c>
       <c r="D360" s="5">
-        <v>6.015608210360357</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>6.3242317029080564</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>167.32988688</v>
+        <v>167.37499183</v>
       </c>
       <c r="C361" s="5">
-        <v>0.2009201300000143</v>
+        <v>0.17215766999999005</v>
       </c>
       <c r="D361" s="5">
-        <v>1.4522003745179424</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>1.2425814505238275</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>167.92865372</v>
+        <v>168.04517551000001</v>
       </c>
       <c r="C362" s="5">
-        <v>0.59876683999999614</v>
+        <v>0.67018368000000805</v>
       </c>
       <c r="D362" s="5">
-        <v>4.3795609375473443</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>4.9121428159503155</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>167.87164996000001</v>
+        <v>167.80067477</v>
       </c>
       <c r="C363" s="5">
-        <v>-5.7003759999986414E-2</v>
+        <v>-0.24450074000000654</v>
       </c>
       <c r="D363" s="5">
-        <v>-0.4065830608454557</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-1.732060109956135</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>168.28894406000001</v>
+        <v>168.20616975999999</v>
       </c>
       <c r="C364" s="5">
-        <v>0.41729409999999234</v>
+        <v>0.405494989999994</v>
       </c>
       <c r="D364" s="5">
-        <v>3.0240733899028482</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>2.9386868727829141</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>168.86109807</v>
+        <v>168.78884982</v>
       </c>
       <c r="C365" s="5">
-        <v>0.57215400999999133</v>
+        <v>0.58268006000000128</v>
       </c>
       <c r="D365" s="5">
-        <v>4.1569571278811557</v>
+        <v>4.2370198822277771</v>
       </c>
       <c r="E365" s="5">
-        <v>2.6151890423471214</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>2.5973533875058852</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>169.02479805999999</v>
+        <v>168.95695497</v>
       </c>
       <c r="C366" s="5">
-        <v>0.1636999899999978</v>
+        <v>0.16810515000000237</v>
       </c>
       <c r="D366" s="5">
-        <v>1.1695457391126096</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>1.2017076762609769</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>169.34730772</v>
+        <v>169.33499817000001</v>
       </c>
       <c r="C367" s="5">
-        <v>0.32250966000000858</v>
+        <v>0.37804320000000757</v>
       </c>
       <c r="D367" s="5">
-        <v>2.3138555358524826</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>2.7183046215625506</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>168.87771622</v>
+        <v>168.83811562</v>
       </c>
       <c r="C368" s="5">
-        <v>-0.46959150000000704</v>
+        <v>-0.49688255000000936</v>
       </c>
       <c r="D368" s="5">
-        <v>-3.2772563033430901</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-3.4649050575841556</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>162.29329935000001</v>
+        <v>162.26310799999999</v>
       </c>
       <c r="C369" s="5">
-        <v>-6.5844168699999841</v>
+        <v>-6.575007620000008</v>
       </c>
       <c r="D369" s="5">
-        <v>-37.950411569707462</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-37.914308024956902</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>162.45737693000001</v>
+        <v>162.52066773999999</v>
       </c>
       <c r="C370" s="5">
-        <v>0.16407757999999717</v>
+        <v>0.25755974000000492</v>
       </c>
       <c r="D370" s="5">
-        <v>1.2199617141572361</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>1.9214734412168477</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>162.67195397</v>
+        <v>162.72713164000001</v>
       </c>
       <c r="C371" s="5">
-        <v>0.21457703999999467</v>
+        <v>0.20646390000001702</v>
       </c>
       <c r="D371" s="5">
-        <v>1.5965496317952299</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>1.5351594400615509</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>163.46452213000001</v>
+        <v>163.62027315</v>
       </c>
       <c r="C372" s="5">
-        <v>0.79256816000000185</v>
+        <v>0.89314150999999242</v>
       </c>
       <c r="D372" s="5">
-        <v>6.0058689753302641</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>6.7888055163521255</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>163.21184713</v>
+        <v>163.28248590999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-0.25267500000001064</v>
+        <v>-0.33778724000001148</v>
       </c>
       <c r="D373" s="5">
-        <v>-1.8392092495948309</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-2.4494135787276883</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>163.12466058999999</v>
+        <v>163.29659086999999</v>
       </c>
       <c r="C374" s="5">
-        <v>-8.7186540000004698E-2</v>
+        <v>1.4104959999997391E-2</v>
       </c>
       <c r="D374" s="5">
-        <v>-0.63915092889730296</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>0.10370981262946</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>164.09026134000001</v>
+        <v>163.94386292999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.96560075000002143</v>
+        <v>0.64727206000000592</v>
       </c>
       <c r="D375" s="5">
-        <v>7.3391687423032925</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>4.8616169317780678</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>164.77406844999999</v>
+        <v>164.63902801</v>
       </c>
       <c r="C376" s="5">
-        <v>0.68380710999997518</v>
+        <v>0.69516508000000954</v>
       </c>
       <c r="D376" s="5">
-        <v>5.1169376197029326</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>5.2086757306780251</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>164.96800085000001</v>
+        <v>164.85615801</v>
       </c>
       <c r="C377" s="5">
-        <v>0.19393240000002265</v>
+        <v>0.21712999999999738</v>
       </c>
       <c r="D377" s="5">
-        <v>1.4215298668761145</v>
+        <v>1.5941195013374987</v>
       </c>
       <c r="E377" s="5">
-        <v>-2.3055027264989869</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-2.3299476323192514</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>166.08617025999999</v>
+        <v>165.99242982000001</v>
       </c>
       <c r="C378" s="5">
-        <v>1.1181694099999788</v>
+        <v>1.1362718100000109</v>
       </c>
       <c r="D378" s="5">
-        <v>8.4438963880876905</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>8.591865701542666</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>165.64683210999999</v>
+        <v>165.61452983999999</v>
       </c>
       <c r="C379" s="5">
-        <v>-0.43933814999999754</v>
+        <v>-0.37789998000002356</v>
       </c>
       <c r="D379" s="5">
-        <v>-3.1285132407790628</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-2.6979824532251562</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>167.10268378999999</v>
+        <v>167.05428013</v>
       </c>
       <c r="C380" s="5">
-        <v>1.455851679999995</v>
+        <v>1.4397502900000063</v>
       </c>
       <c r="D380" s="5">
-        <v>11.071716650649478</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>10.945592745033794</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>168.05235210999999</v>
+        <v>168.02211546000001</v>
       </c>
       <c r="C381" s="5">
-        <v>0.94966832000000068</v>
+        <v>0.96783533000001398</v>
       </c>
       <c r="D381" s="5">
-        <v>7.0370284941718042</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>7.1781096421325685</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>167.83051513999999</v>
+        <v>167.92195831999999</v>
       </c>
       <c r="C382" s="5">
-        <v>-0.22183696999999825</v>
+        <v>-0.10015714000002163</v>
       </c>
       <c r="D382" s="5">
-        <v>-1.5726059618029198</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-0.71297345984897564</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>168.40259571999999</v>
+        <v>168.48049247</v>
       </c>
       <c r="C383" s="5">
-        <v>0.57208058000000506</v>
+        <v>0.55853415000001405</v>
       </c>
       <c r="D383" s="5">
-        <v>4.1679805451258156</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>4.065217172608615</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>170.21765038999999</v>
+        <v>170.48408577999999</v>
       </c>
       <c r="C384" s="5">
-        <v>1.815054669999995</v>
+        <v>2.0035933099999852</v>
       </c>
       <c r="D384" s="5">
-        <v>13.728607307889874</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>15.24196658583994</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>170.14535670999999</v>
+        <v>170.22670964</v>
       </c>
       <c r="C385" s="5">
-        <v>-7.2293680000001359E-2</v>
+        <v>-0.25737613999999098</v>
       </c>
       <c r="D385" s="5">
-        <v>-0.50846698621663799</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-1.7966472567019665</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>169.99705313999999</v>
+        <v>170.22917945</v>
       </c>
       <c r="C386" s="5">
-        <v>-0.14830356999999594</v>
+        <v>2.4698100000080103E-3</v>
       </c>
       <c r="D386" s="5">
-        <v>-1.0409546760779653</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>1.7412123657511991E-2</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>172.57151531</v>
+        <v>172.34545951000001</v>
       </c>
       <c r="C387" s="5">
-        <v>2.5744621700000039</v>
+        <v>2.1162800600000082</v>
       </c>
       <c r="D387" s="5">
-        <v>19.765748795874739</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>15.981864624994135</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>173.0554224</v>
+        <v>172.86290751999999</v>
       </c>
       <c r="C388" s="5">
-        <v>0.48390709000000243</v>
+        <v>0.5174480099999812</v>
       </c>
       <c r="D388" s="5">
-        <v>3.417298798036339</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>3.6629601711329896</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>173.66739566999999</v>
+        <v>173.51232823000001</v>
       </c>
       <c r="C389" s="5">
-        <v>0.61197326999999291</v>
+        <v>0.64942071000001533</v>
       </c>
       <c r="D389" s="5">
-        <v>4.3270575571995762</v>
+        <v>4.6025533644767025</v>
       </c>
       <c r="E389" s="5">
-        <v>5.2733831865429792</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>5.2507412064491499</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>173.74916046999999</v>
+        <v>173.62655358000001</v>
       </c>
       <c r="C390" s="5">
-        <v>8.1764800000001969E-2</v>
+        <v>0.11422534999999812</v>
       </c>
       <c r="D390" s="5">
-        <v>0.56644041739808415</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>0.79284167055508892</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>174.29491288</v>
+        <v>174.24400968</v>
       </c>
       <c r="C391" s="5">
-        <v>0.54575241000000574</v>
+        <v>0.61745609999999829</v>
       </c>
       <c r="D391" s="5">
-        <v>3.8350464256114991</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>4.351943118431767</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>175.12908272999999</v>
+        <v>175.07498534999999</v>
       </c>
       <c r="C392" s="5">
-        <v>0.83416984999999499</v>
+        <v>0.83097566999998662</v>
       </c>
       <c r="D392" s="5">
-        <v>5.8967755656211818</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.875361624616926</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>177.5098576</v>
+        <v>177.48833332999999</v>
       </c>
       <c r="C393" s="5">
-        <v>2.3807748700000104</v>
+        <v>2.4133479799999975</v>
       </c>
       <c r="D393" s="5">
-        <v>17.590011112681371</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>17.855146232021603</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>178.5423131</v>
+        <v>178.65069238000001</v>
       </c>
       <c r="C394" s="5">
-        <v>1.0324554999999975</v>
+        <v>1.1623590500000205</v>
       </c>
       <c r="D394" s="5">
-        <v>7.2072550338381891</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>8.1480539837822228</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>178.41534965</v>
+        <v>178.51606082999999</v>
       </c>
       <c r="C395" s="5">
-        <v>-0.1269634500000052</v>
+        <v>-0.13463155000002303</v>
       </c>
       <c r="D395" s="5">
-        <v>-0.85000393267237184</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>-0.90058376022267295</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>181.81478027</v>
+        <v>182.19459610000001</v>
       </c>
       <c r="C396" s="5">
-        <v>3.399430620000004</v>
+        <v>3.678535270000026</v>
       </c>
       <c r="D396" s="5">
-        <v>25.419088515219567</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>27.731601980322406</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>182.56042374</v>
+        <v>182.67874638999999</v>
       </c>
       <c r="C397" s="5">
-        <v>0.74564347000000453</v>
+        <v>0.48415028999997389</v>
       </c>
       <c r="D397" s="5">
-        <v>5.0338769641994796</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>3.235810614343726</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>183.88117262</v>
+        <v>184.13323661999999</v>
       </c>
       <c r="C398" s="5">
-        <v>1.3207488799999965</v>
+        <v>1.4544902300000047</v>
       </c>
       <c r="D398" s="5">
-        <v>9.0354082266024029</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>9.9841171672362172</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>186.04214605000001</v>
+        <v>185.74154687999999</v>
       </c>
       <c r="C399" s="5">
-        <v>2.1609734300000127</v>
+        <v>1.6083102599999961</v>
       </c>
       <c r="D399" s="5">
-        <v>15.050606304921921</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>10.999865386368946</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>186.64762067999999</v>
+        <v>186.39030975</v>
       </c>
       <c r="C400" s="5">
-        <v>0.60547462999997492</v>
+        <v>0.64876287000001298</v>
       </c>
       <c r="D400" s="5">
-        <v>3.9760727390282691</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>4.2728547415555429</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>186.93458390000001</v>
+        <v>186.75124572999999</v>
       </c>
       <c r="C401" s="5">
-        <v>0.28696322000001828</v>
+        <v>0.36093597999999361</v>
       </c>
       <c r="D401" s="5">
-        <v>1.8606329976226021</v>
+        <v>2.3486524392546171</v>
       </c>
       <c r="E401" s="5">
-        <v>7.6394237264950426</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>7.6299578450996774</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>187.13414646999999</v>
+        <v>186.99257489999999</v>
       </c>
       <c r="C402" s="5">
-        <v>0.19956256999998345</v>
+        <v>0.2413291700000002</v>
       </c>
       <c r="D402" s="5">
-        <v>1.2886122109872389</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>1.5617681897880376</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>187.58534799</v>
+        <v>187.50815850000001</v>
       </c>
       <c r="C403" s="5">
-        <v>0.45120152000001212</v>
+        <v>0.51558360000001358</v>
       </c>
       <c r="D403" s="5">
-        <v>2.9320141756885132</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>3.3593289611621335</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>187.59439209999999</v>
+        <v>187.54076542000001</v>
       </c>
       <c r="C404" s="5">
-        <v>9.0441099999907237E-3</v>
+        <v>3.2606920000006312E-2</v>
       </c>
       <c r="D404" s="5">
-        <v>5.7871312900781291E-2</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>0.20887490667822473</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>186.98405516</v>
+        <v>186.97641551999999</v>
       </c>
       <c r="C405" s="5">
-        <v>-0.61033693999999628</v>
+        <v>-0.56434990000002472</v>
       </c>
       <c r="D405" s="5">
-        <v>-3.835080682007086</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>-3.551884359079549</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>186.73343795</v>
+        <v>186.85963688999999</v>
       </c>
       <c r="C406" s="5">
-        <v>-0.25061721000000148</v>
+        <v>-0.11677862999999888</v>
       </c>
       <c r="D406" s="5">
-        <v>-1.5965722316618969</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>-0.74690693480281567</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>186.60808489999999</v>
+        <v>186.73774642000001</v>
       </c>
       <c r="C407" s="5">
-        <v>-0.12535305000000108</v>
+        <v>-0.12189046999998254</v>
       </c>
       <c r="D407" s="5">
-        <v>-0.80258533611616834</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>-0.77997012664189347</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>185.27894172000001</v>
+        <v>185.74111825</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.3291431799999884</v>
+        <v>-0.99662817000000814</v>
       </c>
       <c r="D408" s="5">
-        <v>-8.2201662102768793</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-6.2197664175042577</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>185.35876948000001</v>
+        <v>185.51630753000001</v>
       </c>
       <c r="C409" s="5">
-        <v>7.982776000000058E-2</v>
+        <v>-0.22481071999999358</v>
       </c>
       <c r="D409" s="5">
-        <v>0.51824906481643396</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>-1.4427836052548826</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>184.67486196999999</v>
+        <v>184.94016406</v>
       </c>
       <c r="C410" s="5">
-        <v>-0.6839075100000116</v>
+        <v>-0.57614347000000521</v>
       </c>
       <c r="D410" s="5">
-        <v>-4.3388175465068013</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>-3.6637441813538896</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>184.50208996000001</v>
+        <v>184.13519582000001</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.17277200999998854</v>
+        <v>-0.80496823999999378</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.116897718593779</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-5.0998643159141155</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>183.43816386</v>
+        <v>183.11587506000001</v>
       </c>
       <c r="C412" s="5">
-        <v>-1.0639261000000033</v>
+        <v>-1.0193207599999994</v>
       </c>
       <c r="D412" s="5">
-        <v>-6.7044658888849913</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-6.4442974875928432</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>182.28733138999999</v>
+        <v>182.07829226000001</v>
       </c>
       <c r="C413" s="5">
-        <v>-1.1508324700000117</v>
+        <v>-1.0375827999999956</v>
       </c>
       <c r="D413" s="5">
-        <v>-7.2740034508434697</v>
+        <v>-6.5915647921338083</v>
       </c>
       <c r="E413" s="5">
-        <v>-2.486031430377833</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>-2.5022341627407463</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>182.54489587</v>
+        <v>182.39693244</v>
       </c>
       <c r="C414" s="5">
-        <v>0.25756448000001342</v>
+        <v>0.3186401799999885</v>
       </c>
       <c r="D414" s="5">
-        <v>1.7087893443437974</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>2.1203521598572417</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>181.79504624</v>
+        <v>181.69732261999999</v>
       </c>
       <c r="C415" s="5">
-        <v>-0.74984962999999993</v>
+        <v>-0.69960982000000627</v>
       </c>
       <c r="D415" s="5">
-        <v>-4.8194502884977837</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>-4.5069040965435185</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>181.08266624999999</v>
+        <v>181.03615453</v>
       </c>
       <c r="C416" s="5">
-        <v>-0.71237999000001651</v>
+        <v>-0.66116808999998966</v>
       </c>
       <c r="D416" s="5">
-        <v>-4.6022732309468628</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>-4.2802715880599589</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>181.26814540999999</v>
+        <v>181.28265779</v>
       </c>
       <c r="C417" s="5">
-        <v>0.18547915999999987</v>
+        <v>0.24650325999999723</v>
       </c>
       <c r="D417" s="5">
-        <v>1.2360827870505631</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>1.6462416267060132</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>180.95194444000001</v>
+        <v>181.08195659</v>
       </c>
       <c r="C418" s="5">
-        <v>-0.31620096999998282</v>
+        <v>-0.20070119999999747</v>
       </c>
       <c r="D418" s="5">
-        <v>-2.07329230415364</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>-1.3204810805344636</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>180.89458107999999</v>
+        <v>181.05045421</v>
       </c>
       <c r="C419" s="5">
-        <v>-5.7363360000010744E-2</v>
+        <v>-3.1502380000006269E-2</v>
       </c>
       <c r="D419" s="5">
-        <v>-0.3797480043101098</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>-0.20856140002384338</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>179.97490242999999</v>
+        <v>180.49116527999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-0.9196786500000087</v>
+        <v>-0.55928893000000812</v>
       </c>
       <c r="D420" s="5">
-        <v>-5.9331340517396303</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-3.6446215286855654</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>180.20624699000001</v>
+        <v>180.41967707000001</v>
       </c>
       <c r="C421" s="5">
-        <v>0.23134456000002501</v>
+        <v>-7.1488209999984065E-2</v>
       </c>
       <c r="D421" s="5">
-        <v>1.5534643279800697</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>-0.47425712472830561</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>180.69707968</v>
+        <v>180.91489892000001</v>
       </c>
       <c r="C422" s="5">
-        <v>0.49083268999999063</v>
+        <v>0.49522185000000718</v>
       </c>
       <c r="D422" s="5">
-        <v>3.3178835016399288</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>3.3439822639209416</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>180.47131912</v>
+        <v>180.0733362</v>
       </c>
       <c r="C423" s="5">
-        <v>-0.22576055999999767</v>
+        <v>-0.84156272000001309</v>
       </c>
       <c r="D423" s="5">
-        <v>-1.4890046512073152</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>-5.4414241132068719</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>180.33965409000001</v>
+        <v>179.97512850999999</v>
       </c>
       <c r="C424" s="5">
-        <v>-0.13166502999999352</v>
+        <v>-9.8207690000009507E-2</v>
       </c>
       <c r="D424" s="5">
-        <v>-0.87197009718927854</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>-0.65249178749283709</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>180.55568632000001</v>
+        <v>180.33152762</v>
       </c>
       <c r="C425" s="5">
-        <v>0.21603222999999616</v>
+        <v>0.35639911000001234</v>
       </c>
       <c r="D425" s="5">
-        <v>1.447011327164982</v>
+        <v>2.4023756833327914</v>
       </c>
       <c r="E425" s="5">
-        <v>-0.94995360170979648</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>-0.9593481014780747</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>179.83729077000001</v>
+        <v>179.69079604000001</v>
       </c>
       <c r="C426" s="5">
-        <v>-0.71839554999999677</v>
+        <v>-0.64073157999999353</v>
       </c>
       <c r="D426" s="5">
-        <v>-4.6714535209601005</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>-4.1813491937449658</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>179.80545043999999</v>
+        <v>179.69342985</v>
       </c>
       <c r="C427" s="5">
-        <v>-3.1840330000022732E-2</v>
+        <v>2.6338099999918541E-3</v>
       </c>
       <c r="D427" s="5">
-        <v>-0.21225415065098119</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.7590365643771477E-2</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>179.61374275</v>
+        <v>179.57735521000001</v>
       </c>
       <c r="C428" s="5">
-        <v>-0.191707689999987</v>
+        <v>-0.11607463999999368</v>
       </c>
       <c r="D428" s="5">
-        <v>-1.2719580240550421</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>-0.77240312828494861</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>179.35758773000001</v>
+        <v>179.38963604</v>
       </c>
       <c r="C429" s="5">
-        <v>-0.25615501999999424</v>
+        <v>-0.18771917000000826</v>
       </c>
       <c r="D429" s="5">
-        <v>-1.698012483750555</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>-1.2472195456517454</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>178.95814375</v>
+        <v>179.08793907</v>
       </c>
       <c r="C430" s="5">
-        <v>-0.39944398000000092</v>
+        <v>-0.30169696999999474</v>
       </c>
       <c r="D430" s="5">
-        <v>-2.6400044077377838</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>-1.9995930644965298</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>178.78043253000001</v>
+        <v>178.95954810000001</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.17771121999999195</v>
+        <v>-0.12839096999999811</v>
       </c>
       <c r="D431" s="5">
-        <v>-1.1851519277767397</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.8569148421111894</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>178.94889663000001</v>
+        <v>179.48870846</v>
       </c>
       <c r="C432" s="5">
-        <v>0.16846409999999423</v>
+        <v>0.52916035999999167</v>
       </c>
       <c r="D432" s="5">
-        <v>1.1366340216061532</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>3.6065225478678409</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>178.64236056999999</v>
+        <v>178.88709879000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.30653606000001332</v>
+        <v>-0.60160966999998777</v>
       </c>
       <c r="D433" s="5">
-        <v>-2.036320950802617</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-3.9488303440089689</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>178.12339136</v>
+        <v>178.29961130999999</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.51896920999999452</v>
+        <v>-0.58748748000002138</v>
       </c>
       <c r="D434" s="5">
-        <v>-3.4309238315643809</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-3.8705386493681493</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>177.46519902</v>
+        <v>179.54183508</v>
       </c>
       <c r="C435" s="5">
-        <v>-0.65819233999999938</v>
+        <v>1.2422237700000096</v>
       </c>
       <c r="D435" s="5">
-        <v>-4.3451615316890351</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>8.6883910922952889</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>178.59994180999999</v>
+        <v>179.7604121</v>
       </c>
       <c r="C436" s="5">
-        <v>1.13474278999999</v>
+        <v>0.2185770199999979</v>
       </c>
       <c r="D436" s="5">
-        <v>7.9486837292925383</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.4707203154743276</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>179.16770979</v>
+        <v>179.55385797</v>
       </c>
       <c r="C437" s="5">
-        <v>0.56776798000001349</v>
+        <v>-0.20655413000000067</v>
       </c>
       <c r="D437" s="5">
-        <v>3.8822031554459624</v>
+        <v>-1.3701820296805778</v>
       </c>
       <c r="E437" s="5">
-        <v>-0.76872490603263621</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>-0.43124441979925932</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>178.31874252</v>
+        <v>178.6418353</v>
       </c>
       <c r="C438" s="5">
-        <v>-0.84896727000000283</v>
+        <v>-0.91202266999999893</v>
       </c>
       <c r="D438" s="5">
-        <v>-5.5402033207898711</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>-5.9278282118030763</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>178.12159439999999</v>
+        <v>178.40983335999999</v>
       </c>
       <c r="C439" s="5">
-        <v>-0.19714812000000848</v>
+        <v>-0.23200194000000351</v>
       </c>
       <c r="D439" s="5">
-        <v>-1.3186749472067993</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>-1.5473549448864921</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>178.18316891000001</v>
+        <v>178.47150751000001</v>
       </c>
       <c r="C440" s="5">
-        <v>6.1574510000014016E-2</v>
+        <v>6.167415000001597E-2</v>
       </c>
       <c r="D440" s="5">
-        <v>0.41561529381022311</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>0.41561528861517871</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>177.50300451000001</v>
+        <v>177.84308199</v>
       </c>
       <c r="C441" s="5">
-        <v>-0.68016439999999534</v>
+        <v>-0.62842552000000751</v>
       </c>
       <c r="D441" s="5">
-        <v>-4.4857077956036324</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>-4.1445064997002845</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>177.52834969</v>
+      </c>
+      <c r="C442" s="5">
+        <v>-0.31473230000000285</v>
+      </c>
+      <c r="D442" s="5">
+        <v>-2.1031138019282691</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>