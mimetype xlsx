--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{A298561E-4E9A-4ED7-B6B7-028CE0222260}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EAC38E86-6BF9-4C15-855F-AFC376151A5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{ACB39B1F-FAE3-465D-A5B5-92605ACE9A9D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{196812FB-FA36-498D-B4D9-9BE060B4C607}"/>
   </bookViews>
   <sheets>
     <sheet name="houfirea" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA1D6B07-D11C-4737-95BD-FA4751938560}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4BCDD58-2D05-4FDB-AC36-349685F642CE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>112.80068635000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>113.48013692000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.6794505700000002</v>
       </c>
       <c r="D7" s="5">
         <v>7.4724890969962043</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>113.66590434</v>
       </c>
       <c r="C8" s="5">
         <v>0.18576741999999058</v>
       </c>
       <c r="D8" s="5">
         <v>1.9821880337174358</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>114.46715759</v>
       </c>
       <c r="C9" s="5">
         <v>0.80125325000000203</v>
       </c>
       <c r="D9" s="5">
         <v>8.7948268550759767</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>114.85905522</v>
       </c>
       <c r="C10" s="5">
         <v>0.39189763000000255</v>
       </c>
       <c r="D10" s="5">
         <v>4.1866541578659433</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>115.89023145</v>
       </c>
       <c r="C11" s="5">
         <v>1.0311762299999998</v>
       </c>
       <c r="D11" s="5">
         <v>11.321509550258103</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>114.77517688</v>
       </c>
       <c r="C12" s="5">
         <v>-1.1150545699999981</v>
       </c>
       <c r="D12" s="5">
         <v>-10.954149533034119</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>114.62211897</v>
       </c>
       <c r="C13" s="5">
         <v>-0.15305791000000113</v>
       </c>
       <c r="D13" s="5">
         <v>-1.5885694394491723</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>115.19982299999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.57770402999999249</v>
       </c>
       <c r="D14" s="5">
         <v>6.2185938933023488</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>113.75986516</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4399578399999911</v>
       </c>
       <c r="D15" s="5">
         <v>-14.010171725297427</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>114.4825359</v>
       </c>
       <c r="C16" s="5">
         <v>0.72267073999999809</v>
       </c>
       <c r="D16" s="5">
         <v>7.8951858625622373</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>115.87573105</v>
       </c>
       <c r="C17" s="5">
         <v>1.3931951499999968</v>
       </c>
       <c r="D17" s="5">
         <v>15.621594471635248</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>113.87152976</v>
       </c>
       <c r="C18" s="5">
         <v>-2.0042012899999975</v>
       </c>
       <c r="D18" s="5">
         <v>-18.890445612077698</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>113.92546382</v>
       </c>
       <c r="C19" s="5">
         <v>5.3934060000003115E-2</v>
       </c>
       <c r="D19" s="5">
         <v>0.5698504060669185</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>113.79162564000001</v>
       </c>
       <c r="C20" s="5">
         <v>-0.13383817999999792</v>
       </c>
       <c r="D20" s="5">
         <v>-1.4006714257253194</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>113.05852520000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.73310044000000119</v>
       </c>
       <c r="D21" s="5">
         <v>-7.4628393950938232</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>113.19697216</v>
       </c>
       <c r="C22" s="5">
         <v>0.13844695999999601</v>
       </c>
       <c r="D22" s="5">
         <v>1.479409654478725</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>113.32256809</v>
       </c>
       <c r="C23" s="5">
         <v>0.12559593000000291</v>
       </c>
       <c r="D23" s="5">
         <v>1.3395963954198731</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>112.51340773</v>
       </c>
       <c r="C24" s="5">
         <v>-0.80916036000000702</v>
       </c>
       <c r="D24" s="5">
         <v>-8.2397796216526977</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>112.51204905</v>
       </c>
       <c r="C25" s="5">
         <v>-1.3586799999956156E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-1.4489897255909323E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>112.10761226</v>
       </c>
       <c r="C26" s="5">
         <v>-0.40443679000000543</v>
       </c>
       <c r="D26" s="5">
         <v>-4.229264049273695</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>111.95044048</v>
       </c>
       <c r="C27" s="5">
         <v>-0.15717177999999876</v>
       </c>
       <c r="D27" s="5">
         <v>-1.6694548558540689</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>111.7234287</v>
       </c>
       <c r="C28" s="5">
         <v>-0.227011779999998</v>
       </c>
       <c r="D28" s="5">
         <v>-2.4063897163991377</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>112.0436327</v>
       </c>
       <c r="C29" s="5">
         <v>0.32020400000000393</v>
       </c>
       <c r="D29" s="5">
         <v>3.4939849502149789</v>
       </c>
       <c r="E29" s="5">
         <v>-3.3070758779907616</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>112.12124546</v>
       </c>
       <c r="C30" s="5">
         <v>7.7612759999993841E-2</v>
       </c>
       <c r="D30" s="5">
         <v>0.83441568720044046</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>112.21008209999999</v>
       </c>
       <c r="C31" s="5">
         <v>8.8836639999996692E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.95494618384439622</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>112.35537404999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.14529195000000072</v>
       </c>
       <c r="D32" s="5">
         <v>1.5648981787397043</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>112.67618616</v>
       </c>
       <c r="C33" s="5">
         <v>0.32081211000000565</v>
       </c>
       <c r="D33" s="5">
         <v>3.480725497921644</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>113.05569891</v>
       </c>
       <c r="C34" s="5">
         <v>0.37951275000000351</v>
       </c>
       <c r="D34" s="5">
         <v>4.1175274020226027</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>111.96077756</v>
       </c>
       <c r="C35" s="5">
         <v>-1.094921350000007</v>
       </c>
       <c r="D35" s="5">
         <v>-11.022261834371093</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>111.93698825</v>
       </c>
       <c r="C36" s="5">
         <v>-2.3789309999997954E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-0.25467699523208376</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>112.17230807</v>
       </c>
       <c r="C37" s="5">
         <v>0.23531982000000085</v>
       </c>
       <c r="D37" s="5">
         <v>2.5520769136869292</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>111.80966314</v>
       </c>
       <c r="C38" s="5">
         <v>-0.36264493000000186</v>
       </c>
       <c r="D38" s="5">
         <v>-3.811268888447028</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>111.96338116</v>
       </c>
       <c r="C39" s="5">
         <v>0.15371801999999946</v>
       </c>
       <c r="D39" s="5">
         <v>1.6623146672144484</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>112.04909308000001</v>
       </c>
       <c r="C40" s="5">
         <v>8.571192000000849E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.92252013307281278</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>111.29125223</v>
       </c>
       <c r="C41" s="5">
         <v>-0.757840850000008</v>
       </c>
       <c r="D41" s="5">
         <v>-7.8209559678216518</v>
       </c>
       <c r="E41" s="5">
         <v>-0.67150667277499076</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>112.23845625</v>
       </c>
       <c r="C42" s="5">
         <v>0.94720402000000092</v>
       </c>
       <c r="D42" s="5">
         <v>10.705160958852478</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>112.29712378000001</v>
       </c>
       <c r="C43" s="5">
         <v>5.8667530000008128E-2</v>
       </c>
       <c r="D43" s="5">
         <v>0.62905162383735114</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>112.44886517</v>
       </c>
       <c r="C44" s="5">
         <v>0.15174138999999798</v>
       </c>
       <c r="D44" s="5">
         <v>1.633604161039881</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>111.90132047</v>
       </c>
       <c r="C45" s="5">
         <v>-0.5475447000000031</v>
       </c>
       <c r="D45" s="5">
         <v>-5.6891598943716648</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>111.51849731999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.38282315000000722</v>
       </c>
       <c r="D46" s="5">
         <v>-4.028922858330775</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>112.24286802</v>
       </c>
       <c r="C47" s="5">
         <v>0.72437070000000858</v>
       </c>
       <c r="D47" s="5">
         <v>8.0792088667692497</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>112.75709879</v>
       </c>
       <c r="C48" s="5">
         <v>0.51423076999999751</v>
       </c>
       <c r="D48" s="5">
         <v>5.6383609327859574</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>112.31108406</v>
       </c>
       <c r="C49" s="5">
         <v>-0.44601473000000169</v>
       </c>
       <c r="D49" s="5">
         <v>-4.6447270336652746</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>112.49808203000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.18699797000000729</v>
       </c>
       <c r="D50" s="5">
         <v>2.0163987767015445</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>113.10212482</v>
       </c>
       <c r="C51" s="5">
         <v>0.60404278999999406</v>
       </c>
       <c r="D51" s="5">
         <v>6.636958247710445</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>112.73163459</v>
       </c>
       <c r="C52" s="5">
         <v>-0.37049023000000147</v>
       </c>
       <c r="D52" s="5">
         <v>-3.8608045893827825</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>112.77635703999999</v>
       </c>
       <c r="C53" s="5">
         <v>4.4722449999994751E-2</v>
       </c>
       <c r="D53" s="5">
         <v>0.47709937974709238</v>
       </c>
       <c r="E53" s="5">
         <v>1.334430856192359</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>112.43405482</v>
       </c>
       <c r="C54" s="5">
         <v>-0.34230221999999344</v>
       </c>
       <c r="D54" s="5">
         <v>-3.5820840820742994</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>112.1457758</v>
       </c>
       <c r="C55" s="5">
         <v>-0.28827902000000449</v>
       </c>
       <c r="D55" s="5">
         <v>-3.0337599892429346</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>112.32158677</v>
       </c>
       <c r="C56" s="5">
         <v>0.17581097000000057</v>
       </c>
       <c r="D56" s="5">
         <v>1.8975461793022452</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>113.28411258</v>
       </c>
       <c r="C57" s="5">
         <v>0.96252581000000248</v>
       </c>
       <c r="D57" s="5">
         <v>10.782030686820132</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>112.78389411000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.50021846999999298</v>
       </c>
       <c r="D58" s="5">
         <v>-5.171923239514209</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>112.70693964</v>
       </c>
       <c r="C59" s="5">
         <v>-7.6954470000003994E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.81571577912893378</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>113.20251974</v>
       </c>
       <c r="C60" s="5">
         <v>0.49558009999999797</v>
       </c>
       <c r="D60" s="5">
         <v>5.4059765543193139</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>112.97545766</v>
       </c>
       <c r="C61" s="5">
         <v>-0.22706207999999606</v>
       </c>
       <c r="D61" s="5">
         <v>-2.3805882258936872</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>112.78351807</v>
       </c>
       <c r="C62" s="5">
         <v>-0.19193959000000405</v>
       </c>
       <c r="D62" s="5">
         <v>-2.019796364257842</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>112.60480135</v>
       </c>
       <c r="C63" s="5">
         <v>-0.17871671999999705</v>
       </c>
       <c r="D63" s="5">
         <v>-1.8850344596030633</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>112.83911299</v>
       </c>
       <c r="C64" s="5">
         <v>0.23431164000000138</v>
       </c>
       <c r="D64" s="5">
         <v>2.5257742620605317</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>113.16370618000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.32459319000000164</v>
       </c>
       <c r="D65" s="5">
         <v>3.5070631096284499</v>
       </c>
       <c r="E65" s="5">
         <v>0.34346661850641613</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>111.94437381</v>
       </c>
       <c r="C66" s="5">
         <v>-1.2193323700000036</v>
       </c>
       <c r="D66" s="5">
         <v>-12.190539873165719</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>111.14829874</v>
       </c>
       <c r="C67" s="5">
         <v>-0.79607507000000055</v>
       </c>
       <c r="D67" s="5">
         <v>-8.2076306494076263</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>111.27562623999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.12732749999999271</v>
       </c>
       <c r="D68" s="5">
         <v>1.3833713629811006</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>111.75345475</v>
       </c>
       <c r="C69" s="5">
         <v>0.47782851000000903</v>
       </c>
       <c r="D69" s="5">
         <v>5.276376485501566</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>112.03356318</v>
       </c>
       <c r="C70" s="5">
         <v>0.28010842999999852</v>
       </c>
       <c r="D70" s="5">
         <v>3.0495954705602957</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>112.21607303</v>
       </c>
       <c r="C71" s="5">
         <v>0.18250985000000242</v>
       </c>
       <c r="D71" s="5">
         <v>1.9724877279674091</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>111.66529927000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.55077375999999845</v>
       </c>
       <c r="D72" s="5">
         <v>-5.7333636013427451</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>111.75151499</v>
       </c>
       <c r="C73" s="5">
         <v>8.6215719999998441E-2</v>
       </c>
       <c r="D73" s="5">
         <v>0.93045319531659398</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>111.9547819</v>
       </c>
       <c r="C74" s="5">
         <v>0.20326690999999641</v>
       </c>
       <c r="D74" s="5">
         <v>2.2046711326266788</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>111.10422124</v>
       </c>
       <c r="C75" s="5">
         <v>-0.8505606599999993</v>
       </c>
       <c r="D75" s="5">
         <v>-8.7453640831321131</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>111.36621466</v>
       </c>
       <c r="C76" s="5">
         <v>0.26199341999999604</v>
       </c>
       <c r="D76" s="5">
         <v>2.8666942004602625</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>111.86853495</v>
       </c>
       <c r="C77" s="5">
         <v>0.50232029000000011</v>
       </c>
       <c r="D77" s="5">
         <v>5.548947606529242</v>
       </c>
       <c r="E77" s="5">
         <v>-1.1445111455963497</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>112.29239342</v>
       </c>
       <c r="C78" s="5">
         <v>0.42385846999999899</v>
       </c>
       <c r="D78" s="5">
         <v>4.6426324534586616</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>112.48683291</v>
       </c>
       <c r="C79" s="5">
         <v>0.19443949000000771</v>
       </c>
       <c r="D79" s="5">
         <v>2.0977588157419236</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>112.97258939</v>
       </c>
       <c r="C80" s="5">
         <v>0.48575647999999205</v>
       </c>
       <c r="D80" s="5">
         <v>5.3068751685422244</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>111.75998093</v>
       </c>
       <c r="C81" s="5">
         <v>-1.2126084599999984</v>
       </c>
       <c r="D81" s="5">
         <v>-12.146548048139138</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>111.96465411</v>
       </c>
       <c r="C82" s="5">
         <v>0.20467318000000034</v>
       </c>
       <c r="D82" s="5">
         <v>2.2199079061917315</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>112.18303348000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.21837937000000807</v>
       </c>
       <c r="D83" s="5">
         <v>2.3657891622247407</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>112.48226946</v>
       </c>
       <c r="C84" s="5">
         <v>0.29923597999999174</v>
       </c>
       <c r="D84" s="5">
         <v>3.2482477021865908</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>112.93828554</v>
       </c>
       <c r="C85" s="5">
         <v>0.45601607999999771</v>
       </c>
       <c r="D85" s="5">
         <v>4.9748942499735715</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>113.12469148</v>
       </c>
       <c r="C86" s="5">
         <v>0.18640594000000021</v>
       </c>
       <c r="D86" s="5">
         <v>1.9986927392240394</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>113.38850383</v>
       </c>
       <c r="C87" s="5">
         <v>0.26381235000000913</v>
       </c>
       <c r="D87" s="5">
         <v>2.8346333633771925</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>114.07218487999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.68368104999998991</v>
       </c>
       <c r="D88" s="5">
         <v>7.4802879202064743</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>113.75857044999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.31361443000000122</v>
       </c>
       <c r="D89" s="5">
         <v>-3.2496841237836027</v>
       </c>
       <c r="E89" s="5">
         <v>1.6895148406518068</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>114.86777793</v>
       </c>
       <c r="C90" s="5">
         <v>1.1092074800000091</v>
       </c>
       <c r="D90" s="5">
         <v>12.348978644129716</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>115.10292971</v>
       </c>
       <c r="C91" s="5">
         <v>0.23515177999999537</v>
       </c>
       <c r="D91" s="5">
         <v>2.4844312749451092</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>115.61247643999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.50954672999999673</v>
       </c>
       <c r="D92" s="5">
         <v>5.4435243143863055</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>116.33066024999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.71818380999999931</v>
       </c>
       <c r="D93" s="5">
         <v>7.7144252691127235</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>117.00756335</v>
       </c>
       <c r="C94" s="5">
         <v>0.67690310000000409</v>
       </c>
       <c r="D94" s="5">
         <v>7.2103980828977843</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>117.3771199</v>
       </c>
       <c r="C95" s="5">
         <v>0.36955654999999865</v>
       </c>
       <c r="D95" s="5">
         <v>3.85661486726534</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>117.67142659</v>
       </c>
       <c r="C96" s="5">
         <v>0.29430668999999909</v>
       </c>
       <c r="D96" s="5">
         <v>3.0506739405535388</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>118.32094983</v>
       </c>
       <c r="C97" s="5">
         <v>0.64952324000000772</v>
       </c>
       <c r="D97" s="5">
         <v>6.8286017623832906</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>118.70323786</v>
       </c>
       <c r="C98" s="5">
         <v>0.382288029999998</v>
       </c>
       <c r="D98" s="5">
         <v>3.9467741300000636</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>120.49397714</v>
       </c>
       <c r="C99" s="5">
         <v>1.7907392799999968</v>
       </c>
       <c r="D99" s="5">
         <v>19.683226380731856</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>120.59388527999999</v>
       </c>
       <c r="C100" s="5">
         <v>9.9908139999996592E-2</v>
       </c>
       <c r="D100" s="5">
         <v>0.99953561290788695</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>122.2679275</v>
       </c>
       <c r="C101" s="5">
         <v>1.674042220000004</v>
       </c>
       <c r="D101" s="5">
         <v>17.99053219248805</v>
       </c>
       <c r="E101" s="5">
         <v>7.4801898585215687</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>121.38108312</v>
       </c>
       <c r="C102" s="5">
         <v>-0.88684437999999943</v>
       </c>
       <c r="D102" s="5">
         <v>-8.3649770579406706</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>122.12533092</v>
       </c>
       <c r="C103" s="5">
         <v>0.74424779999999657</v>
       </c>
       <c r="D103" s="5">
         <v>7.6110676354600004</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>122.91630406</v>
       </c>
       <c r="C104" s="5">
         <v>0.79097314000000551</v>
       </c>
       <c r="D104" s="5">
         <v>8.0550017574199764</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>123.78906511</v>
       </c>
       <c r="C105" s="5">
         <v>0.87276104999999404</v>
       </c>
       <c r="D105" s="5">
         <v>8.8612907523085926</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>124.43228619</v>
       </c>
       <c r="C106" s="5">
         <v>0.64322108000000355</v>
       </c>
       <c r="D106" s="5">
         <v>6.4166465879501144</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>125.00919474</v>
       </c>
       <c r="C107" s="5">
         <v>0.57690854999999885</v>
       </c>
       <c r="D107" s="5">
         <v>5.7076762406653936</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>126.2568167</v>
       </c>
       <c r="C108" s="5">
         <v>1.2476219600000036</v>
       </c>
       <c r="D108" s="5">
         <v>12.65605321211407</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>126.82165757999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.56484087999999133</v>
       </c>
       <c r="D109" s="5">
         <v>5.5025796126437765</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>127.5775522</v>
       </c>
       <c r="C110" s="5">
         <v>0.75589462000000651</v>
       </c>
       <c r="D110" s="5">
         <v>7.3915424205899916</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>129.09939378999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.521841589999994</v>
       </c>
       <c r="D111" s="5">
         <v>15.292021287994828</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>128.56346124999999</v>
       </c>
       <c r="C112" s="5">
         <v>-0.53593254000000456</v>
       </c>
       <c r="D112" s="5">
         <v>-4.8693993341273112</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>129.59370504</v>
       </c>
       <c r="C113" s="5">
         <v>1.0302437900000143</v>
       </c>
       <c r="D113" s="5">
         <v>10.051559715687519</v>
       </c>
       <c r="E113" s="5">
         <v>5.9915774232780716</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>129.81388984</v>
       </c>
       <c r="C114" s="5">
         <v>0.2201847999999984</v>
       </c>
       <c r="D114" s="5">
         <v>2.0580079443154542</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>130.48758634999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.67369650999998498</v>
       </c>
       <c r="D115" s="5">
         <v>6.4085223115015966</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>131.53092659999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.04334025</v>
       </c>
       <c r="D116" s="5">
         <v>10.028243400889391</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>130.50387384999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.0270527499999957</v>
       </c>
       <c r="D117" s="5">
         <v>-8.9780186078186723</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>130.72829548000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.22442163000002324</v>
       </c>
       <c r="D118" s="5">
         <v>2.0832158344155083</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>130.20491562999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.52337985000002618</v>
       </c>
       <c r="D119" s="5">
         <v>-4.6998942764672975</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>130.91618062000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.71126499000001786</v>
       </c>
       <c r="D120" s="5">
         <v>6.7557690871704601</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>131.31656899999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.40038837999998123</v>
       </c>
       <c r="D121" s="5">
         <v>3.7323951538093647</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>131.33972033000001</v>
       </c>
       <c r="C122" s="5">
         <v>2.3151330000018788E-2</v>
       </c>
       <c r="D122" s="5">
         <v>0.21176726386056277</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>131.74967086000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.40995053000000325</v>
       </c>
       <c r="D123" s="5">
         <v>3.8105330021452</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>131.92365559999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.17398473999998032</v>
       </c>
       <c r="D124" s="5">
         <v>1.5962453025494705</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>132.03210665</v>
       </c>
       <c r="C125" s="5">
         <v>0.10845105000001354</v>
       </c>
       <c r="D125" s="5">
         <v>0.9909617547308347</v>
       </c>
       <c r="E125" s="5">
         <v>1.8815741160015165</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>132.27741928</v>
       </c>
       <c r="C126" s="5">
         <v>0.24531263000000081</v>
       </c>
       <c r="D126" s="5">
         <v>2.2524979320912353</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>132.28840517</v>
       </c>
       <c r="C127" s="5">
         <v>1.0985890000000609E-2</v>
       </c>
       <c r="D127" s="5">
         <v>9.9707807820093031E-2</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>132.49466398999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.20625881999998796</v>
       </c>
       <c r="D128" s="5">
         <v>1.887120425579436</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>132.89559295000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.40092896000001588</v>
       </c>
       <c r="D129" s="5">
         <v>3.6922488099703887</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>132.76684048999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.12875246000001539</v>
       </c>
       <c r="D130" s="5">
         <v>-1.1564140498759645</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>133.31550985000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.54866936000001942</v>
       </c>
       <c r="D131" s="5">
         <v>5.0733772925680043</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>134.23768791000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.92217805999999314</v>
       </c>
       <c r="D132" s="5">
         <v>8.6239083284026528</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>134.18155519000001</v>
       </c>
       <c r="C133" s="5">
         <v>-5.6132719999993697E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-0.50063855286571757</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>134.80975379</v>
       </c>
       <c r="C134" s="5">
         <v>0.62819859999999039</v>
       </c>
       <c r="D134" s="5">
         <v>5.7649900219492345</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>134.79301803999999</v>
       </c>
       <c r="C135" s="5">
         <v>-1.6735750000009375E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.14887048395344493</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>135.38545525999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.59243721999999366</v>
       </c>
       <c r="D136" s="5">
         <v>5.4035766855347278</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>135.69489311999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.30943786000000273</v>
       </c>
       <c r="D137" s="5">
         <v>2.7774700661309604</v>
       </c>
       <c r="E137" s="5">
         <v>2.7741634689731676</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>135.71862580000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.3732680000023265E-2</v>
       </c>
       <c r="D138" s="5">
         <v>0.2100788503676343</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>136.01928347</v>
       </c>
       <c r="C139" s="5">
         <v>0.30065766999999255</v>
       </c>
       <c r="D139" s="5">
         <v>2.690992027114425</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>136.30140939</v>
       </c>
       <c r="C140" s="5">
         <v>0.28212591999999859</v>
       </c>
       <c r="D140" s="5">
         <v>2.5175848256090649</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>135.96704726999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.33436212000000864</v>
       </c>
       <c r="D141" s="5">
         <v>-2.9043358673300435</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>136.00862153</v>
       </c>
       <c r="C142" s="5">
         <v>4.1574260000004415E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.36753829744298194</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>135.83534191999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.17327961000000869</v>
       </c>
       <c r="D143" s="5">
         <v>-1.5181733080233406</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>135.44003072000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.39531119999998054</v>
       </c>
       <c r="D144" s="5">
         <v>-3.436908837263386</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>135.14120985</v>
       </c>
       <c r="C145" s="5">
         <v>-0.29882087000001434</v>
       </c>
       <c r="D145" s="5">
         <v>-2.6156638291835455</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>134.89275744</v>
       </c>
       <c r="C146" s="5">
         <v>-0.24845240999999874</v>
       </c>
       <c r="D146" s="5">
         <v>-2.1839866721263701</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>134.00234560000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.89041183999998452</v>
       </c>
       <c r="D147" s="5">
         <v>-7.6397255169964318</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>133.71864875</v>
       </c>
       <c r="C148" s="5">
         <v>-0.28369685000001255</v>
       </c>
       <c r="D148" s="5">
         <v>-2.5111500623134497</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>133.63389726</v>
       </c>
       <c r="C149" s="5">
         <v>-8.475149000000215E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-0.75791979699373346</v>
       </c>
       <c r="E149" s="5">
         <v>-1.5188455605159579</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>134.26895791000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.63506065000001399</v>
       </c>
       <c r="D150" s="5">
         <v>5.8541303589947358</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>134.17536408999999</v>
       </c>
       <c r="C151" s="5">
         <v>-9.3593820000023698E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.83327521066401955</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>134.03397465</v>
       </c>
       <c r="C152" s="5">
         <v>-0.14138943999998332</v>
       </c>
       <c r="D152" s="5">
         <v>-1.2572161205028909</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>133.64112119000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.39285345999999777</v>
       </c>
       <c r="D153" s="5">
         <v>-3.4610502531545628</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>133.97472549</v>
       </c>
       <c r="C154" s="5">
         <v>0.33360429999999042</v>
       </c>
       <c r="D154" s="5">
         <v>3.0369949459935874</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>133.87316901</v>
       </c>
       <c r="C155" s="5">
         <v>-0.10155647999999928</v>
       </c>
       <c r="D155" s="5">
         <v>-0.90584975798321254</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>133.36030944000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.51285956999998916</v>
       </c>
       <c r="D156" s="5">
         <v>-4.5014876806227182</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>133.27323134</v>
       </c>
       <c r="C157" s="5">
         <v>-8.7078100000013592E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.78073658833150983</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>132.89737847999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.37585286000000906</v>
       </c>
       <c r="D158" s="5">
         <v>-3.3321994751210782</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>133.36136450000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.46398602000002143</v>
       </c>
       <c r="D159" s="5">
         <v>4.2709653477922771</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>133.61917173000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.25780722999999739</v>
       </c>
       <c r="D160" s="5">
         <v>2.3446016013885407</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>133.45243561999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16673611000001642</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4871804924244003</v>
       </c>
       <c r="E161" s="5">
         <v>-0.13579012789468603</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>133.20256549999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.24987011999999709</v>
       </c>
       <c r="D162" s="5">
         <v>-2.2238301980468722</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>133.43857191000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.23600641000001588</v>
       </c>
       <c r="D163" s="5">
         <v>2.1469846609790455</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>133.75980670999999</v>
       </c>
       <c r="C164" s="5">
         <v>0.32123479999998494</v>
       </c>
       <c r="D164" s="5">
         <v>2.9273912295389781</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>134.65278992</v>
       </c>
       <c r="C165" s="5">
         <v>0.89298321000001124</v>
       </c>
       <c r="D165" s="5">
         <v>8.312027013154232</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>135.19004941</v>
       </c>
       <c r="C166" s="5">
         <v>0.53725948999999673</v>
       </c>
       <c r="D166" s="5">
         <v>4.8944348782787639</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>135.16203977000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.8009639999993396E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.24834145131285013</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>134.96052144999999</v>
       </c>
       <c r="C168" s="5">
         <v>-0.20151832000001946</v>
       </c>
       <c r="D168" s="5">
         <v>-1.7745280164537691</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>135.71719214999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.75667070000000081</v>
       </c>
       <c r="D169" s="5">
         <v>6.9393205781635103</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>135.58611880999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13107334000000037</v>
       </c>
       <c r="D170" s="5">
         <v>-1.152803163568128</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>136.59407597000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.0079571600000179</v>
       </c>
       <c r="D171" s="5">
         <v>9.2948316824004387</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>136.70612299999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.11204702999998517</v>
       </c>
       <c r="D172" s="5">
         <v>0.9888035864787037</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.80708913999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.10096613999999704</v>
       </c>
       <c r="D173" s="5">
         <v>0.88988510758267747</v>
       </c>
       <c r="E173" s="5">
         <v>2.5137446944409669</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>137.25578218999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.44869305000000281</v>
       </c>
       <c r="D174" s="5">
         <v>4.0074765172491977</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>137.39001468000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.13423249000001647</v>
       </c>
       <c r="D175" s="5">
         <v>1.179901030863606</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>137.34693331</v>
       </c>
       <c r="C176" s="5">
         <v>-4.3081370000010111E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.37563557814376258</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>138.01156294</v>
       </c>
       <c r="C177" s="5">
         <v>0.66462963000000741</v>
       </c>
       <c r="D177" s="5">
         <v>5.96393728993454</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>138.05996325999999</v>
       </c>
       <c r="C178" s="5">
         <v>4.8400319999984731E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.42164976177385682</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>137.96287075000001</v>
       </c>
       <c r="C179" s="5">
         <v>-9.7092509999981758E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.84065941677547995</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>138.57425463000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.61138388000000532</v>
       </c>
       <c r="D180" s="5">
         <v>5.4493588322460873</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>138.34300145</v>
       </c>
       <c r="C181" s="5">
         <v>-0.23125318000001016</v>
       </c>
       <c r="D181" s="5">
         <v>-1.9842855077192412</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>138.58368383000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.24068238000000974</v>
       </c>
       <c r="D182" s="5">
         <v>2.107793986082318</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>138.83265614000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.2489723099999992</v>
       </c>
       <c r="D183" s="5">
         <v>2.177288361573182</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>138.46479918</v>
       </c>
       <c r="C184" s="5">
         <v>-0.36785696000001167</v>
       </c>
       <c r="D184" s="5">
         <v>-3.1336422736082947</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>139.07189740000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.60709822000001168</v>
       </c>
       <c r="D185" s="5">
         <v>5.3901437871672009</v>
       </c>
       <c r="E185" s="5">
         <v>1.655475804826434</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>138.8813557</v>
       </c>
       <c r="C186" s="5">
         <v>-0.19054170000001136</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6317810536783717</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>139.01246995</v>
       </c>
       <c r="C187" s="5">
         <v>0.13111424999999599</v>
       </c>
       <c r="D187" s="5">
         <v>1.1387895348445642</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>139.12002781999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.10755786999999373</v>
       </c>
       <c r="D188" s="5">
         <v>0.93243518933585623</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>139.29678605999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.17675823999999807</v>
       </c>
       <c r="D189" s="5">
         <v>1.5353533923280205</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>139.13120087999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.16558517999999367</v>
       </c>
       <c r="D190" s="5">
         <v>-1.4171772796349513</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>139.18870619</v>
       </c>
       <c r="C191" s="5">
         <v>5.7505310000010468E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.49710960751139233</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>140.45438052</v>
       </c>
       <c r="C192" s="5">
         <v>1.265674329999996</v>
       </c>
       <c r="D192" s="5">
         <v>11.474488484485024</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>140.80895579</v>
       </c>
       <c r="C193" s="5">
         <v>0.354575269999998</v>
       </c>
       <c r="D193" s="5">
         <v>3.0718025051131637</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>141.47086654</v>
       </c>
       <c r="C194" s="5">
         <v>0.6619107500000041</v>
       </c>
       <c r="D194" s="5">
         <v>5.7890774643174492</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>140.70200016000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.76886637999999152</v>
       </c>
       <c r="D195" s="5">
         <v>-6.3303083763243677</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>141.34225781000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.64025764999999524</v>
       </c>
       <c r="D196" s="5">
         <v>5.5992999349075756</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>141.12315340999999</v>
       </c>
       <c r="C197" s="5">
         <v>-0.21910440000002041</v>
       </c>
       <c r="D197" s="5">
         <v>-1.8444246221086535</v>
       </c>
       <c r="E197" s="5">
         <v>1.4749608284268412</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>141.21863535</v>
       </c>
       <c r="C198" s="5">
         <v>9.548194000001331E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.81493121250255651</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>141.20698146000001</v>
       </c>
       <c r="C199" s="5">
         <v>-1.1653889999990952E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-9.8983553706843974E-2</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>141.65719025999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.45020879999998442</v>
       </c>
       <c r="D200" s="5">
         <v>3.8937563656443741</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>141.48249113</v>
       </c>
       <c r="C201" s="5">
         <v>-0.17469912999999337</v>
       </c>
       <c r="D201" s="5">
         <v>-1.4699065171731918</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>141.67823496</v>
       </c>
       <c r="C202" s="5">
         <v>0.19574382999999784</v>
       </c>
       <c r="D202" s="5">
         <v>1.6729154599996576</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>141.89259403</v>
       </c>
       <c r="C203" s="5">
         <v>0.21435907000000043</v>
       </c>
       <c r="D203" s="5">
         <v>1.830784115863282</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>141.94194497000001</v>
       </c>
       <c r="C204" s="5">
         <v>4.9350940000010723E-2</v>
       </c>
       <c r="D204" s="5">
         <v>0.4181652012155368</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>142.30463847999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.36269350999998551</v>
       </c>
       <c r="D205" s="5">
         <v>3.1097308721367067</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>142.85999559999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.55535711999999648</v>
       </c>
       <c r="D206" s="5">
         <v>4.7849506080610782</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>143.12409617</v>
       </c>
       <c r="C207" s="5">
         <v>0.26410057000001075</v>
       </c>
       <c r="D207" s="5">
         <v>2.2410960247223777</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>143.22756344000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.1034672700000101</v>
       </c>
       <c r="D208" s="5">
         <v>0.87096155970836087</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>143.83386752000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.60630408000000102</v>
       </c>
       <c r="D209" s="5">
         <v>5.1997367350538948</v>
       </c>
       <c r="E209" s="5">
         <v>1.9208145825119649</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>144.32313464999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.48926712999997335</v>
       </c>
       <c r="D210" s="5">
         <v>4.159176387132768</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>144.76606534000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.44293069000002561</v>
       </c>
       <c r="D211" s="5">
         <v>3.7456298825295775</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>145.28842752</v>
       </c>
       <c r="C212" s="5">
         <v>0.52236217999998757</v>
       </c>
       <c r="D212" s="5">
         <v>4.4169568891240019</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>144.93754464</v>
       </c>
       <c r="C213" s="5">
         <v>-0.35088288000000034</v>
       </c>
       <c r="D213" s="5">
         <v>-2.8599066072749757</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>145.34880641999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.41126177999998959</v>
       </c>
       <c r="D214" s="5">
         <v>3.4586579011611773</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>145.88515232</v>
       </c>
       <c r="C215" s="5">
         <v>0.53634590000001481</v>
       </c>
       <c r="D215" s="5">
         <v>4.5190565405143657</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>145.95561599000001</v>
       </c>
       <c r="C216" s="5">
         <v>7.0463670000009415E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.58115162802736542</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>146.36134369000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.40572769999999991</v>
       </c>
       <c r="D217" s="5">
         <v>3.3872379990658841</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>146.38635807</v>
       </c>
       <c r="C218" s="5">
         <v>2.5014379999987568E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.20528294853228157</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>146.55081666999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.16445859999998902</v>
       </c>
       <c r="D219" s="5">
         <v>1.3565084187523224</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>146.92377791000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.37296124000002351</v>
       </c>
       <c r="D220" s="5">
         <v>3.0970239393906196</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>146.84386407</v>
       </c>
       <c r="C221" s="5">
         <v>-7.9913840000017444E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.65074729065416337</v>
       </c>
       <c r="E221" s="5">
         <v>2.0926897134163847</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>146.31156833</v>
       </c>
       <c r="C222" s="5">
         <v>-0.53229573999999502</v>
       </c>
       <c r="D222" s="5">
         <v>-4.2642071681311506</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>147.12395960999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.81239127999998573</v>
       </c>
       <c r="D223" s="5">
         <v>6.8702609524310843</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>146.43023607000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.69372353999997927</v>
       </c>
       <c r="D224" s="5">
         <v>-5.5138194927888406</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>146.52309041999999</v>
       </c>
       <c r="C225" s="5">
         <v>9.2854349999981878E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.76360360345204548</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>146.69444124</v>
       </c>
       <c r="C226" s="5">
         <v>0.17135082000001489</v>
       </c>
       <c r="D226" s="5">
         <v>1.4123964817603918</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>146.38311978999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.31132145000000833</v>
       </c>
       <c r="D227" s="5">
         <v>-2.5171766326150258</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>146.29995697000001</v>
       </c>
       <c r="C228" s="5">
         <v>-8.3162819999984094E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-0.67961489410672815</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>146.34953836</v>
       </c>
       <c r="C229" s="5">
         <v>4.9581389999985959E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.40744164276780293</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>145.55241376999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.7971245900000099</v>
       </c>
       <c r="D230" s="5">
         <v>-6.343772269090886</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>144.64335004</v>
       </c>
       <c r="C231" s="5">
         <v>-0.90906372999998553</v>
       </c>
       <c r="D231" s="5">
         <v>-7.2425676757363</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>144.68957612</v>
       </c>
       <c r="C232" s="5">
         <v>4.6226079999996728E-2</v>
       </c>
       <c r="D232" s="5">
         <v>0.38417876308831644</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>144.57738868999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.11218743000000586</v>
       </c>
       <c r="D233" s="5">
         <v>-0.92648199584736135</v>
       </c>
       <c r="E233" s="5">
         <v>-1.5434593705049737</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>143.4741784</v>
       </c>
       <c r="C234" s="5">
         <v>-1.1032102899999927</v>
       </c>
       <c r="D234" s="5">
         <v>-8.782022093683107</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>142.98205034</v>
       </c>
       <c r="C235" s="5">
         <v>-0.49212805999999887</v>
       </c>
       <c r="D235" s="5">
         <v>-4.0393262740167968</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>142.53161417999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.45043616000000952</v>
       </c>
       <c r="D236" s="5">
         <v>-3.7155404341582043</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>142.06777109999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.46384308000000374</v>
       </c>
       <c r="D237" s="5">
         <v>-3.8360354893492987</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>141.62064264</v>
       </c>
       <c r="C238" s="5">
         <v>-0.44712845999998763</v>
       </c>
       <c r="D238" s="5">
         <v>-3.7120530320388978</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>141.20661869</v>
       </c>
       <c r="C239" s="5">
         <v>-0.4140239500000007</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4523040749795619</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>140.73757553999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.46904315000000452</v>
       </c>
       <c r="D240" s="5">
         <v>-3.9139944025069262</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>140.05972833999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.6778472000000022</v>
       </c>
       <c r="D241" s="5">
         <v>-5.6289965569042089</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>139.94845548000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.11127285999998549</v>
       </c>
       <c r="D242" s="5">
         <v>-0.94920587478317664</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>138.38825693000001</v>
       </c>
       <c r="C243" s="5">
         <v>-1.5601985499999955</v>
       </c>
       <c r="D243" s="5">
         <v>-12.587497672867155</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>138.53208391999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.14382698999997956</v>
       </c>
       <c r="D244" s="5">
         <v>1.254314362623643</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>138.36682471</v>
       </c>
       <c r="C245" s="5">
         <v>-0.16525920999998789</v>
       </c>
       <c r="D245" s="5">
         <v>-1.4221620279220248</v>
       </c>
       <c r="E245" s="5">
         <v>-4.2956675565060554</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>138.44738728999999</v>
       </c>
       <c r="C246" s="5">
         <v>8.0562579999991613E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.70092872307587761</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>138.45127360999999</v>
       </c>
       <c r="C247" s="5">
         <v>3.8863199999923381E-3</v>
       </c>
       <c r="D247" s="5">
         <v>3.3690083756310329E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>138.37577936</v>
       </c>
       <c r="C248" s="5">
         <v>-7.5494249999991325E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.6523732154143369</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>138.21241326000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.16336609999999041</v>
       </c>
       <c r="D249" s="5">
         <v>-1.4075539637216306</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>138.10618402</v>
       </c>
       <c r="C250" s="5">
         <v>-0.10622924000000467</v>
       </c>
       <c r="D250" s="5">
         <v>-0.91842398177756079</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>137.93368398999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.17250003000000902</v>
       </c>
       <c r="D251" s="5">
-        <v>-1.4885930714493512</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-1.4885930714493401</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>137.86438727999999</v>
       </c>
       <c r="C252" s="5">
         <v>-6.9296710000003259E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.60120676138777362</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>137.84380514</v>
       </c>
       <c r="C253" s="5">
         <v>-2.0582139999987703E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.1790041528840991</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>137.71714911999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.12665602000001286</v>
       </c>
       <c r="D254" s="5">
         <v>-1.097049578033793</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>137.90859932999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.19145020999999929</v>
       </c>
       <c r="D255" s="5">
         <v>1.6810179231758093</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>138.43449286000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.52589353000001893</v>
       </c>
       <c r="D256" s="5">
         <v>4.67322323349737</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>138.7591438</v>
       </c>
       <c r="C257" s="5">
         <v>0.32465093999999795</v>
       </c>
       <c r="D257" s="5">
         <v>2.8507749260290094</v>
       </c>
       <c r="E257" s="5">
         <v>0.28353551570057256</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>139.14481598</v>
       </c>
       <c r="C258" s="5">
         <v>0.38567218000000025</v>
       </c>
       <c r="D258" s="5">
         <v>3.3867854760305072</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>138.92732799000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.21748798999999508</v>
       </c>
       <c r="D259" s="5">
         <v>-1.8595994693012985</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>139.25690700000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.32957901000000334</v>
       </c>
       <c r="D260" s="5">
         <v>2.884213979158079</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>139.28574454</v>
       </c>
       <c r="C261" s="5">
         <v>2.8837539999983619E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.24878111498078948</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>139.19932721000001</v>
       </c>
       <c r="C262" s="5">
         <v>-8.6417329999989079E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.74198304398320758</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>138.96117795000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.23814926000000014</v>
       </c>
       <c r="D263" s="5">
         <v>-2.0338122650811363</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>139.30108061999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.33990266999998653</v>
       </c>
       <c r="D264" s="5">
         <v>2.9750431665683807</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>139.47532493</v>
       </c>
       <c r="C265" s="5">
         <v>0.17424431000000595</v>
       </c>
       <c r="D265" s="5">
         <v>1.5113858063655616</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>140.67778598999999</v>
       </c>
       <c r="C266" s="5">
         <v>1.2024610599999903</v>
       </c>
       <c r="D266" s="5">
         <v>10.850514788005583</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>140.62328016999999</v>
       </c>
       <c r="C267" s="5">
         <v>-5.4505820000002814E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.46395230210640737</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>140.44448331000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.17879685999997719</v>
       </c>
       <c r="D268" s="5">
         <v>-1.515127328416821</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>140.40564621999999</v>
       </c>
       <c r="C269" s="5">
         <v>-3.8837090000015451E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.33133157490732312</v>
       </c>
       <c r="E269" s="5">
         <v>1.1865902130191675</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>140.85981702999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.45417080999999371</v>
       </c>
       <c r="D270" s="5">
         <v>3.9514536247392096</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>141.02398507000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.16416804000002116</v>
       </c>
       <c r="D271" s="5">
         <v>1.4075651195256444</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>141.43778219000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.41379711999999813</v>
       </c>
       <c r="D272" s="5">
         <v>3.5784622713520564</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>141.78018395999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.34240176999998084</v>
       </c>
       <c r="D273" s="5">
         <v>2.9440316551069268</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>142.21647519000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.43629123000002323</v>
       </c>
       <c r="D274" s="5">
         <v>3.7558279064753952</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>142.60414362</v>
       </c>
       <c r="C275" s="5">
         <v>0.38766842999999085</v>
       </c>
       <c r="D275" s="5">
         <v>3.3205745531500019</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>142.62253809000001</v>
       </c>
       <c r="C276" s="5">
         <v>1.8394470000004048E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.1548975364907168</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>142.57253915999999</v>
       </c>
       <c r="C277" s="5">
         <v>-4.9998930000015207E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-0.41987168957942078</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>142.70491296</v>
       </c>
       <c r="C278" s="5">
         <v>0.13237380000001053</v>
       </c>
       <c r="D278" s="5">
         <v>1.1198667508375726</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>143.23794509999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.53303213999998889</v>
       </c>
       <c r="D279" s="5">
         <v>4.5754840757965987</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>143.68371070000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.44576560000001564</v>
       </c>
       <c r="D280" s="5">
         <v>3.7990647151055157</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>144.17184209999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.48813139999998612</v>
       </c>
       <c r="D281" s="5">
         <v>4.1537584421394547</v>
       </c>
       <c r="E281" s="5">
         <v>2.6823678259340067</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>143.48048263999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.69135946000000104</v>
       </c>
       <c r="D282" s="5">
         <v>-5.6050900736178688</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>144.1953522</v>
       </c>
       <c r="C283" s="5">
         <v>0.71486956000001101</v>
       </c>
       <c r="D283" s="5">
         <v>6.1454051500398066</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>144.03215972999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.16319247000001269</v>
       </c>
       <c r="D284" s="5">
         <v>-1.3496730525875633</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.38670374</v>
       </c>
       <c r="C285" s="5">
         <v>0.35454401000001212</v>
       </c>
       <c r="D285" s="5">
         <v>2.9941949639979537</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>144.5209969</v>
       </c>
       <c r="C286" s="5">
         <v>0.13429315999999858</v>
       </c>
       <c r="D286" s="5">
         <v>1.121839639129818</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>145.345743</v>
       </c>
       <c r="C287" s="5">
         <v>0.82474609999999871</v>
       </c>
       <c r="D287" s="5">
         <v>7.0671918548930623</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>145.72133106000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.37558806000001255</v>
       </c>
       <c r="D288" s="5">
         <v>3.1453748843558449</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>146.14327091000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.42193985000000112</v>
       </c>
       <c r="D289" s="5">
         <v>3.5305031923575925</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>146.33257828999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.18930737999997405</v>
       </c>
       <c r="D290" s="5">
         <v>1.5655480860201854</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>146.39758759</v>
       </c>
       <c r="C291" s="5">
         <v>6.5009300000014036E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.53441316397679905</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>146.56498538</v>
       </c>
       <c r="C292" s="5">
         <v>0.16739778999999544</v>
       </c>
       <c r="D292" s="5">
         <v>1.3807979177267615</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>146.43760750000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.12737787999998318</v>
       </c>
       <c r="D293" s="5">
         <v>-1.0379350222548767</v>
       </c>
       <c r="E293" s="5">
         <v>1.5715727613637931</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>146.38109549000001</v>
       </c>
       <c r="C294" s="5">
         <v>-5.651201000000583E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.46211257495828439</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>146.76379722999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.38270173999998747</v>
       </c>
       <c r="D295" s="5">
         <v>3.1828123744520154</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>146.68591523000001</v>
       </c>
       <c r="C296" s="5">
         <v>-7.7881999999988238E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-0.63493935193332796</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>147.39756005000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.71164482000000362</v>
       </c>
       <c r="D297" s="5">
         <v>5.9796679879536407</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>148.15013253999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.75257248999997728</v>
       </c>
       <c r="D298" s="5">
         <v>6.3018930215704927</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>148.07193946000001</v>
       </c>
       <c r="C299" s="5">
         <v>-7.8193079999977044E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.63152014078561303</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>148.28703537000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.21509591000000228</v>
       </c>
       <c r="D300" s="5">
         <v>1.7571683975649455</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>149.02690595000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.73987058000000161</v>
       </c>
       <c r="D301" s="5">
         <v>6.1544065459553821</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>149.24482850000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.21792254999999727</v>
       </c>
       <c r="D302" s="5">
         <v>1.7689460742401852</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>149.58960114999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.3447726499999817</v>
       </c>
       <c r="D303" s="5">
         <v>2.807631850258141</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>149.78346662999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.19386547999999948</v>
       </c>
       <c r="D304" s="5">
         <v>1.5663119877821874</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>150.45056650000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.66709987000001547</v>
       </c>
       <c r="D305" s="5">
         <v>5.4773948225725455</v>
       </c>
       <c r="E305" s="5">
         <v>2.7403882571626959</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>150.36166593999999</v>
       </c>
       <c r="C306" s="5">
         <v>-8.8900560000013229E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-0.70677467193471788</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>150.40480711999999</v>
       </c>
       <c r="C307" s="5">
         <v>4.3141179999992119E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.34484313529237198</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>151.00208377999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.59727666000000568</v>
       </c>
       <c r="D308" s="5">
         <v>4.8708241053455836</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>151.20605549999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.20397171999999841</v>
       </c>
       <c r="D309" s="5">
         <v>1.633041867099605</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>151.36967372999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.16361822999999731</v>
       </c>
       <c r="D310" s="5">
         <v>1.3062613516513055</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>151.07019538</v>
       </c>
       <c r="C311" s="5">
         <v>-0.2994783499999869</v>
       </c>
       <c r="D311" s="5">
         <v>-2.3484833750345602</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>151.47357181000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.40337643000000867</v>
       </c>
       <c r="D312" s="5">
         <v>3.251627501790133</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>151.50330722999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.9735419999980195E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.23582368138397314</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>151.9901946</v>
       </c>
       <c r="C314" s="5">
         <v>0.48688737000000515</v>
       </c>
       <c r="D314" s="5">
         <v>3.9253492055209449</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>152.41742765999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.42723305999999184</v>
       </c>
       <c r="D315" s="5">
         <v>3.4257504802493788</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>152.71573330000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.29830564000002369</v>
       </c>
       <c r="D316" s="5">
         <v>2.374041589714837</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>153.06056469999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.34483139999997547</v>
       </c>
       <c r="D317" s="5">
         <v>2.7434992437554984</v>
       </c>
       <c r="E317" s="5">
         <v>1.7347878846305065</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>154.8145944</v>
       </c>
       <c r="C318" s="5">
         <v>1.754029700000018</v>
       </c>
       <c r="D318" s="5">
         <v>14.652375197375434</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>154.65351096000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.16108343999999875</v>
       </c>
       <c r="D319" s="5">
         <v>-1.2414705214398025</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>154.67448769000001</v>
       </c>
       <c r="C320" s="5">
         <v>2.0976730000000998E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.16288581349241937</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>155.19899762</v>
       </c>
       <c r="C321" s="5">
         <v>0.52450992999999357</v>
       </c>
       <c r="D321" s="5">
         <v>4.1460274324636393</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>155.39692006999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.19792244999999298</v>
       </c>
       <c r="D322" s="5">
         <v>1.5411177332098402</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>155.27649495</v>
       </c>
       <c r="C323" s="5">
         <v>-0.12042511999999306</v>
       </c>
       <c r="D323" s="5">
         <v>-0.92598872660781817</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>156.45791939</v>
       </c>
       <c r="C324" s="5">
         <v>1.1814244400000007</v>
       </c>
       <c r="D324" s="5">
         <v>9.5221541457542802</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>156.81924463999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.36132524999999305</v>
       </c>
       <c r="D325" s="5">
         <v>2.8067628202703698</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>157.23301806000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.41377342000001249</v>
       </c>
       <c r="D326" s="5">
         <v>3.2125996432279758</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>156.95454419999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.27847386000001961</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1047273751849893</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>157.63978940000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.68524520000002553</v>
       </c>
       <c r="D328" s="5">
         <v>5.3667108593461466</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>157.88936717000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.24957777000000192</v>
       </c>
       <c r="D329" s="5">
         <v>1.9164896812285948</v>
       </c>
       <c r="E329" s="5">
         <v>3.1548312130329048</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>158.65923418</v>
       </c>
       <c r="C330" s="5">
         <v>0.76986700999998448</v>
       </c>
       <c r="D330" s="5">
         <v>6.0106837317162043</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>158.54657595</v>
       </c>
       <c r="C331" s="5">
         <v>-0.11265822999999386</v>
       </c>
       <c r="D331" s="5">
         <v>-0.848757150414714</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>159.15449584999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.60791989999998464</v>
       </c>
       <c r="D332" s="5">
         <v>4.6994807936969751</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>159.18882452</v>
       </c>
       <c r="C333" s="5">
         <v>3.4328670000007833E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.25914007992731136</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>159.62459849000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.43577397000001383</v>
       </c>
       <c r="D334" s="5">
         <v>3.3348716563787129</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>160.27307708999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.64847859999997581</v>
       </c>
       <c r="D335" s="5">
         <v>4.9854432259516468</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>160.68177341000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.40869632000001843</v>
       </c>
       <c r="D336" s="5">
         <v>3.1032831871387057</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>160.85804766000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.17627425000000585</v>
       </c>
       <c r="D337" s="5">
         <v>1.3244195715733875</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>160.99572269999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.13767503999997643</v>
       </c>
       <c r="D338" s="5">
         <v>1.0319034232845192</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>162.29021736999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.294494670000006</v>
       </c>
       <c r="D339" s="5">
         <v>10.087002832641655</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>162.32646181000001</v>
       </c>
       <c r="C340" s="5">
         <v>3.6244440000018585E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.26832665731693073</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>162.61678474999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.2903229399999816</v>
       </c>
       <c r="D341" s="5">
         <v>2.1674535551790663</v>
       </c>
       <c r="E341" s="5">
         <v>2.994132958244089</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>162.77560181999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.15881706999999778</v>
       </c>
       <c r="D342" s="5">
         <v>1.1782764291706327</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>163.1476658</v>
       </c>
       <c r="C343" s="5">
         <v>0.37206398000000718</v>
       </c>
       <c r="D343" s="5">
         <v>2.7776441359623982</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>163.51310476</v>
       </c>
       <c r="C344" s="5">
         <v>0.36543896000000586</v>
       </c>
       <c r="D344" s="5">
         <v>2.7212756369696223</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>163.75569648000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.24259172000000717</v>
       </c>
       <c r="D345" s="5">
         <v>1.7949465711153412</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>164.07952410999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.32382762999998249</v>
       </c>
       <c r="D346" s="5">
         <v>2.3989857706034901</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>164.49742918999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.41790507999999704</v>
       </c>
       <c r="D347" s="5">
         <v>3.0995400508811999</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>164.24027738999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.25715180000000259</v>
       </c>
       <c r="D348" s="5">
         <v>-1.8598635559169185</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>164.70886207999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.46858469000000014</v>
       </c>
       <c r="D349" s="5">
         <v>3.4778897239172712</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>164.36014320999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.34871886999999901</v>
       </c>
       <c r="D350" s="5">
         <v>-2.5112436103542968</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>164.62299084</v>
       </c>
       <c r="C351" s="5">
         <v>0.26284763000001021</v>
       </c>
       <c r="D351" s="5">
         <v>1.9360308762833789</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>164.48031605</v>
       </c>
       <c r="C352" s="5">
         <v>-0.14267479000000094</v>
       </c>
       <c r="D352" s="5">
         <v>-1.0350680160400971</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>164.51579329</v>
       </c>
       <c r="C353" s="5">
         <v>3.547724000000585E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.25913878209786745</v>
       </c>
       <c r="E353" s="5">
         <v>1.1677813842645213</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>164.41348038999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.10231290000001536</v>
       </c>
       <c r="D354" s="5">
         <v>-0.74373649689002397</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>164.73174352999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.31826313999999911</v>
       </c>
       <c r="D355" s="5">
-        <v>2.3477894207881267</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+        <v>2.3477894207881045</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>164.94811232999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.21636879999999792</v>
       </c>
       <c r="D356" s="5">
         <v>1.5875899722355147</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>165.51201782999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.56390550000000417</v>
       </c>
       <c r="D357" s="5">
         <v>4.1804436702247205</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>166.00340557999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.49138775000000123</v>
       </c>
       <c r="D358" s="5">
         <v>3.6214278154661272</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>166.35056498</v>
       </c>
       <c r="C359" s="5">
         <v>0.34715940000000955</v>
       </c>
       <c r="D359" s="5">
         <v>2.5386014535878187</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>167.20283416000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.85226918000000751</v>
       </c>
       <c r="D360" s="5">
         <v>6.3242317029080564</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>167.37499183</v>
       </c>
       <c r="C361" s="5">
         <v>0.17215766999999005</v>
       </c>
       <c r="D361" s="5">
         <v>1.2425814505238275</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>168.04517551000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.67018368000000805</v>
       </c>
       <c r="D362" s="5">
         <v>4.9121428159503155</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>167.80067477</v>
       </c>
       <c r="C363" s="5">
         <v>-0.24450074000000654</v>
       </c>
       <c r="D363" s="5">
         <v>-1.732060109956135</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>168.20616975999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.405494989999994</v>
       </c>
       <c r="D364" s="5">
         <v>2.9386868727829141</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>168.78884982</v>
       </c>
       <c r="C365" s="5">
         <v>0.58268006000000128</v>
       </c>
       <c r="D365" s="5">
         <v>4.2370198822277771</v>
       </c>
       <c r="E365" s="5">
         <v>2.5973533875058852</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>168.95695497</v>
       </c>
       <c r="C366" s="5">
         <v>0.16810515000000237</v>
       </c>
       <c r="D366" s="5">
         <v>1.2017076762609769</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>169.33499817000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.37804320000000757</v>
       </c>
       <c r="D367" s="5">
         <v>2.7183046215625506</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>168.83811562</v>
       </c>
       <c r="C368" s="5">
         <v>-0.49688255000000936</v>
       </c>
       <c r="D368" s="5">
         <v>-3.4649050575841556</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>162.26310799999999</v>
       </c>
       <c r="C369" s="5">
         <v>-6.575007620000008</v>
       </c>
       <c r="D369" s="5">
         <v>-37.914308024956902</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>162.52066773999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.25755974000000492</v>
       </c>
       <c r="D370" s="5">
         <v>1.9214734412168477</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>162.72713164000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.20646390000001702</v>
       </c>
       <c r="D371" s="5">
         <v>1.5351594400615509</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>163.62027315</v>
       </c>
       <c r="C372" s="5">
         <v>0.89314150999999242</v>
       </c>
       <c r="D372" s="5">
         <v>6.7888055163521255</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>163.28248590999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.33778724000001148</v>
       </c>
       <c r="D373" s="5">
         <v>-2.4494135787276883</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>163.29659086999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.4104959999997391E-2</v>
       </c>
       <c r="D374" s="5">
         <v>0.10370981262946</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>163.94386292999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.64727206000000592</v>
       </c>
       <c r="D375" s="5">
         <v>4.8616169317780678</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>164.63902801</v>
       </c>
       <c r="C376" s="5">
         <v>0.69516508000000954</v>
       </c>
       <c r="D376" s="5">
         <v>5.2086757306780251</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>164.85615801</v>
       </c>
       <c r="C377" s="5">
         <v>0.21712999999999738</v>
       </c>
       <c r="D377" s="5">
         <v>1.5941195013374987</v>
       </c>
       <c r="E377" s="5">
         <v>-2.3299476323192514</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>165.99242982000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.1362718100000109</v>
       </c>
       <c r="D378" s="5">
         <v>8.591865701542666</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>165.61452983999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.37789998000002356</v>
       </c>
       <c r="D379" s="5">
         <v>-2.6979824532251562</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>167.05428013</v>
       </c>
       <c r="C380" s="5">
         <v>1.4397502900000063</v>
       </c>
       <c r="D380" s="5">
         <v>10.945592745033794</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>168.02211546000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.96783533000001398</v>
       </c>
       <c r="D381" s="5">
         <v>7.1781096421325685</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>167.92195831999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.10015714000002163</v>
       </c>
       <c r="D382" s="5">
         <v>-0.71297345984897564</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>168.48049247</v>
       </c>
       <c r="C383" s="5">
         <v>0.55853415000001405</v>
       </c>
       <c r="D383" s="5">
         <v>4.065217172608615</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>170.48408577999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.0035933099999852</v>
       </c>
       <c r="D384" s="5">
         <v>15.24196658583994</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>170.22670964</v>
       </c>
       <c r="C385" s="5">
         <v>-0.25737613999999098</v>
       </c>
       <c r="D385" s="5">
         <v>-1.7966472567019665</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>170.22917945</v>
       </c>
       <c r="C386" s="5">
         <v>2.4698100000080103E-3</v>
       </c>
       <c r="D386" s="5">
         <v>1.7412123657511991E-2</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>172.34545951000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.1162800600000082</v>
       </c>
       <c r="D387" s="5">
         <v>15.981864624994135</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>172.86290751999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.5174480099999812</v>
       </c>
       <c r="D388" s="5">
         <v>3.6629601711329896</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>173.51232823000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.64942071000001533</v>
       </c>
       <c r="D389" s="5">
         <v>4.6025533644767025</v>
       </c>
       <c r="E389" s="5">
         <v>5.2507412064491499</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>173.62655358000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.11422534999999812</v>
       </c>
       <c r="D390" s="5">
         <v>0.79284167055508892</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>174.24400968</v>
       </c>
       <c r="C391" s="5">
         <v>0.61745609999999829</v>
       </c>
       <c r="D391" s="5">
         <v>4.351943118431767</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>175.07498534999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.83097566999998662</v>
       </c>
       <c r="D392" s="5">
         <v>5.875361624616926</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>177.48833332999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.4133479799999975</v>
       </c>
       <c r="D393" s="5">
         <v>17.855146232021603</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>178.65069238000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.1623590500000205</v>
       </c>
       <c r="D394" s="5">
         <v>8.1480539837822228</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>178.51606082999999</v>
       </c>
       <c r="C395" s="5">
         <v>-0.13463155000002303</v>
       </c>
       <c r="D395" s="5">
         <v>-0.90058376022267295</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>182.19459610000001</v>
       </c>
       <c r="C396" s="5">
         <v>3.678535270000026</v>
       </c>
       <c r="D396" s="5">
         <v>27.731601980322406</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>182.67874638999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.48415028999997389</v>
       </c>
       <c r="D397" s="5">
         <v>3.235810614343726</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>184.13323661999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.4544902300000047</v>
       </c>
       <c r="D398" s="5">
         <v>9.9841171672362172</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>185.74154687999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.6083102599999961</v>
       </c>
       <c r="D399" s="5">
         <v>10.999865386368946</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>186.39030975</v>
       </c>
       <c r="C400" s="5">
         <v>0.64876287000001298</v>
       </c>
       <c r="D400" s="5">
         <v>4.2728547415555429</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>186.75124572999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.36093597999999361</v>
       </c>
       <c r="D401" s="5">
         <v>2.3486524392546171</v>
       </c>
       <c r="E401" s="5">
         <v>7.6299578450996774</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>186.99257489999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.2413291700000002</v>
       </c>
       <c r="D402" s="5">
         <v>1.5617681897880376</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>187.50815850000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.51558360000001358</v>
       </c>
       <c r="D403" s="5">
         <v>3.3593289611621335</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>187.54076542000001</v>
       </c>
       <c r="C404" s="5">
         <v>3.2606920000006312E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.20887490667822473</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>186.97641551999999</v>
       </c>
       <c r="C405" s="5">
         <v>-0.56434990000002472</v>
       </c>
       <c r="D405" s="5">
         <v>-3.551884359079549</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>186.85963688999999</v>
       </c>
       <c r="C406" s="5">
         <v>-0.11677862999999888</v>
       </c>
       <c r="D406" s="5">
         <v>-0.74690693480281567</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>186.73774642000001</v>
       </c>
       <c r="C407" s="5">
         <v>-0.12189046999998254</v>
       </c>
       <c r="D407" s="5">
         <v>-0.77997012664189347</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>185.74111825</v>
       </c>
       <c r="C408" s="5">
         <v>-0.99662817000000814</v>
       </c>
       <c r="D408" s="5">
         <v>-6.2197664175042577</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>185.51630753000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.22481071999999358</v>
       </c>
       <c r="D409" s="5">
         <v>-1.4427836052548826</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>184.94016406</v>
       </c>
       <c r="C410" s="5">
         <v>-0.57614347000000521</v>
       </c>
       <c r="D410" s="5">
         <v>-3.6637441813538896</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>184.13519582000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.80496823999999378</v>
       </c>
       <c r="D411" s="5">
         <v>-5.0998643159141155</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>183.11587506000001</v>
       </c>
       <c r="C412" s="5">
         <v>-1.0193207599999994</v>
       </c>
       <c r="D412" s="5">
         <v>-6.4442974875928432</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>182.07829226000001</v>
       </c>
       <c r="C413" s="5">
         <v>-1.0375827999999956</v>
       </c>
       <c r="D413" s="5">
         <v>-6.5915647921338083</v>
       </c>
       <c r="E413" s="5">
         <v>-2.5022341627407463</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>182.39693244</v>
       </c>
       <c r="C414" s="5">
         <v>0.3186401799999885</v>
       </c>
       <c r="D414" s="5">
         <v>2.1203521598572417</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>181.69732261999999</v>
       </c>
       <c r="C415" s="5">
         <v>-0.69960982000000627</v>
       </c>
       <c r="D415" s="5">
         <v>-4.5069040965435185</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>181.03615453</v>
       </c>
       <c r="C416" s="5">
         <v>-0.66116808999998966</v>
       </c>
       <c r="D416" s="5">
         <v>-4.2802715880599589</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>181.28265779</v>
       </c>
       <c r="C417" s="5">
         <v>0.24650325999999723</v>
       </c>
       <c r="D417" s="5">
         <v>1.6462416267060132</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>181.08195659</v>
       </c>
       <c r="C418" s="5">
         <v>-0.20070119999999747</v>
       </c>
       <c r="D418" s="5">
         <v>-1.3204810805344636</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>181.05045421</v>
       </c>
       <c r="C419" s="5">
         <v>-3.1502380000006269E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.20856140002384338</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>180.49116527999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.55928893000000812</v>
       </c>
       <c r="D420" s="5">
         <v>-3.6446215286855654</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>180.41967707000001</v>
       </c>
       <c r="C421" s="5">
         <v>-7.1488209999984065E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.47425712472830561</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>180.91489892000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.49522185000000718</v>
       </c>
       <c r="D422" s="5">
         <v>3.3439822639209416</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>180.0733362</v>
       </c>
       <c r="C423" s="5">
         <v>-0.84156272000001309</v>
       </c>
       <c r="D423" s="5">
         <v>-5.4414241132068719</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>179.97512850999999</v>
       </c>
       <c r="C424" s="5">
         <v>-9.8207690000009507E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.65249178749283709</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>180.33152762</v>
       </c>
       <c r="C425" s="5">
         <v>0.35639911000001234</v>
       </c>
       <c r="D425" s="5">
         <v>2.4023756833327914</v>
       </c>
       <c r="E425" s="5">
         <v>-0.9593481014780747</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>179.69079604000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.64073157999999353</v>
       </c>
       <c r="D426" s="5">
         <v>-4.1813491937449658</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>179.69342985</v>
       </c>
       <c r="C427" s="5">
         <v>2.6338099999918541E-3</v>
       </c>
       <c r="D427" s="5">
         <v>1.7590365643771477E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>179.57735521000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.11607463999999368</v>
       </c>
       <c r="D428" s="5">
         <v>-0.77240312828494861</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>179.38963604</v>
       </c>
       <c r="C429" s="5">
         <v>-0.18771917000000826</v>
       </c>
       <c r="D429" s="5">
         <v>-1.2472195456517454</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>179.08793907</v>
       </c>
       <c r="C430" s="5">
         <v>-0.30169696999999474</v>
       </c>
       <c r="D430" s="5">
         <v>-1.9995930644965298</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.95954810000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.12839096999999811</v>
       </c>
       <c r="D431" s="5">
         <v>-0.8569148421111894</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>179.48870846</v>
       </c>
       <c r="C432" s="5">
         <v>0.52916035999999167</v>
       </c>
       <c r="D432" s="5">
         <v>3.6065225478678409</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>178.88709879000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.60160966999998777</v>
       </c>
       <c r="D433" s="5">
         <v>-3.9488303440089689</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>178.29961130999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.58748748000002138</v>
       </c>
       <c r="D434" s="5">
         <v>-3.8705386493681493</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>179.54183508</v>
       </c>
       <c r="C435" s="5">
         <v>1.2422237700000096</v>
       </c>
       <c r="D435" s="5">
         <v>8.6883910922952889</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>179.7604121</v>
       </c>
       <c r="C436" s="5">
         <v>0.2185770199999979</v>
       </c>
       <c r="D436" s="5">
         <v>1.4707203154743276</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>179.55385797</v>
       </c>
       <c r="C437" s="5">
         <v>-0.20655413000000067</v>
       </c>
       <c r="D437" s="5">
         <v>-1.3701820296805778</v>
       </c>
       <c r="E437" s="5">
         <v>-0.43124441979925932</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>178.6418353</v>
       </c>
       <c r="C438" s="5">
         <v>-0.91202266999999893</v>
       </c>
       <c r="D438" s="5">
         <v>-5.9278282118030763</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>178.40983335999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.23200194000000351</v>
       </c>
       <c r="D439" s="5">
         <v>-1.5473549448864921</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>178.47150751000001</v>
       </c>
       <c r="C440" s="5">
         <v>6.167415000001597E-2</v>
       </c>
       <c r="D440" s="5">
         <v>0.41561528861517871</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>177.84308199</v>
       </c>
       <c r="C441" s="5">
         <v>-0.62842552000000751</v>
       </c>
       <c r="D441" s="5">
         <v>-4.1445064997002845</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>177.52834969</v>
+        <v>177.50623937</v>
       </c>
       <c r="C442" s="5">
-        <v>-0.31473230000000285</v>
+        <v>-0.33684261999999876</v>
       </c>
       <c r="D442" s="5">
-        <v>-2.1031138019282691</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>-2.249324774848882</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>177.71537130999999</v>
+      </c>
+      <c r="C443" s="5">
+        <v>0.2091319399999918</v>
+      </c>
+      <c r="D443" s="5">
+        <v>1.4229974189091887</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6834A75D-EA31-48B6-B70F-BF590395B563}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8154D3B0-7699-4B74-A669-244BBAAEE899}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF60ECB1-3818-4073-ABAE-9A081BAE8FFC}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>