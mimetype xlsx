--- v8 (2026-08-01)
+++ v9 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{EAC38E86-6BF9-4C15-855F-AFC376151A5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{237F385F-C3D2-495C-B057-329CFE5EED35}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{196812FB-FA36-498D-B4D9-9BE060B4C607}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{5DA63BEF-C3E3-4D40-8CF7-8E920EBCC71D}"/>
   </bookViews>
   <sheets>
     <sheet name="houfirea" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Financial Activities Payroll Employment</t>
   </si>
   <si>
     <t>Early benchmarked through 2025:Q4 and two-step seasonally adjusted.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4BCDD58-2D05-4FDB-AC36-349685F642CE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{833288B5-5F44-4152-961C-DD3EFB1A1C56}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>112.80068635000001</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>113.48013692000001</v>
       </c>
       <c r="C7" s="5">
         <v>0.6794505700000002</v>
       </c>
       <c r="D7" s="5">
         <v>7.4724890969962043</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>113.66590434</v>
       </c>
       <c r="C8" s="5">
         <v>0.18576741999999058</v>
       </c>
       <c r="D8" s="5">
         <v>1.9821880337174358</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>114.46715759</v>
       </c>
       <c r="C9" s="5">
         <v>0.80125325000000203</v>
       </c>
       <c r="D9" s="5">
         <v>8.7948268550759767</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>114.85905522</v>
       </c>
       <c r="C10" s="5">
         <v>0.39189763000000255</v>
       </c>
       <c r="D10" s="5">
         <v>4.1866541578659433</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>115.89023145</v>
       </c>
       <c r="C11" s="5">
         <v>1.0311762299999998</v>
       </c>
       <c r="D11" s="5">
         <v>11.321509550258103</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>114.77517688</v>
       </c>
       <c r="C12" s="5">
         <v>-1.1150545699999981</v>
       </c>
       <c r="D12" s="5">
         <v>-10.954149533034119</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>114.62211897</v>
       </c>
       <c r="C13" s="5">
         <v>-0.15305791000000113</v>
       </c>
       <c r="D13" s="5">
         <v>-1.5885694394491723</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>115.19982299999999</v>
       </c>
       <c r="C14" s="5">
         <v>0.57770402999999249</v>
       </c>
       <c r="D14" s="5">
         <v>6.2185938933023488</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>113.75986516</v>
       </c>
       <c r="C15" s="5">
         <v>-1.4399578399999911</v>
       </c>
       <c r="D15" s="5">
         <v>-14.010171725297427</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>114.4825359</v>
       </c>
       <c r="C16" s="5">
         <v>0.72267073999999809</v>
       </c>
       <c r="D16" s="5">
         <v>7.8951858625622373</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>115.87573105</v>
       </c>
       <c r="C17" s="5">
         <v>1.3931951499999968</v>
       </c>
       <c r="D17" s="5">
         <v>15.621594471635248</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>113.87152976</v>
       </c>
       <c r="C18" s="5">
         <v>-2.0042012899999975</v>
       </c>
       <c r="D18" s="5">
         <v>-18.890445612077698</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>113.92546382</v>
       </c>
       <c r="C19" s="5">
         <v>5.3934060000003115E-2</v>
       </c>
       <c r="D19" s="5">
         <v>0.5698504060669185</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>113.79162564000001</v>
       </c>
       <c r="C20" s="5">
         <v>-0.13383817999999792</v>
       </c>
       <c r="D20" s="5">
         <v>-1.4006714257253194</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>113.05852520000001</v>
       </c>
       <c r="C21" s="5">
         <v>-0.73310044000000119</v>
       </c>
       <c r="D21" s="5">
         <v>-7.4628393950938232</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>113.19697216</v>
       </c>
       <c r="C22" s="5">
         <v>0.13844695999999601</v>
       </c>
       <c r="D22" s="5">
         <v>1.479409654478725</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>113.32256809</v>
       </c>
       <c r="C23" s="5">
         <v>0.12559593000000291</v>
       </c>
       <c r="D23" s="5">
         <v>1.3395963954198731</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>112.51340773</v>
       </c>
       <c r="C24" s="5">
         <v>-0.80916036000000702</v>
       </c>
       <c r="D24" s="5">
         <v>-8.2397796216526977</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>112.51204905</v>
       </c>
       <c r="C25" s="5">
         <v>-1.3586799999956156E-3</v>
       </c>
       <c r="D25" s="5">
         <v>-1.4489897255909323E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>112.10761226</v>
       </c>
       <c r="C26" s="5">
         <v>-0.40443679000000543</v>
       </c>
       <c r="D26" s="5">
         <v>-4.229264049273695</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>111.95044048</v>
       </c>
       <c r="C27" s="5">
         <v>-0.15717177999999876</v>
       </c>
       <c r="D27" s="5">
         <v>-1.6694548558540689</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>111.7234287</v>
       </c>
       <c r="C28" s="5">
         <v>-0.227011779999998</v>
       </c>
       <c r="D28" s="5">
         <v>-2.4063897163991377</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>112.0436327</v>
       </c>
       <c r="C29" s="5">
         <v>0.32020400000000393</v>
       </c>
       <c r="D29" s="5">
         <v>3.4939849502149789</v>
       </c>
       <c r="E29" s="5">
         <v>-3.3070758779907616</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>112.12124546</v>
       </c>
       <c r="C30" s="5">
         <v>7.7612759999993841E-2</v>
       </c>
       <c r="D30" s="5">
         <v>0.83441568720044046</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>112.21008209999999</v>
       </c>
       <c r="C31" s="5">
         <v>8.8836639999996692E-2</v>
       </c>
       <c r="D31" s="5">
         <v>0.95494618384439622</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>112.35537404999999</v>
       </c>
       <c r="C32" s="5">
         <v>0.14529195000000072</v>
       </c>
       <c r="D32" s="5">
         <v>1.5648981787397043</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>112.67618616</v>
       </c>
       <c r="C33" s="5">
         <v>0.32081211000000565</v>
       </c>
       <c r="D33" s="5">
         <v>3.480725497921644</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>113.05569891</v>
       </c>
       <c r="C34" s="5">
         <v>0.37951275000000351</v>
       </c>
       <c r="D34" s="5">
         <v>4.1175274020226027</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>111.96077756</v>
       </c>
       <c r="C35" s="5">
         <v>-1.094921350000007</v>
       </c>
       <c r="D35" s="5">
         <v>-11.022261834371093</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>111.93698825</v>
       </c>
       <c r="C36" s="5">
         <v>-2.3789309999997954E-2</v>
       </c>
       <c r="D36" s="5">
         <v>-0.25467699523208376</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>112.17230807</v>
       </c>
       <c r="C37" s="5">
         <v>0.23531982000000085</v>
       </c>
       <c r="D37" s="5">
         <v>2.5520769136869292</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>111.80966314</v>
       </c>
       <c r="C38" s="5">
         <v>-0.36264493000000186</v>
       </c>
       <c r="D38" s="5">
         <v>-3.811268888447028</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>111.96338116</v>
       </c>
       <c r="C39" s="5">
         <v>0.15371801999999946</v>
       </c>
       <c r="D39" s="5">
         <v>1.6623146672144484</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>112.04909308000001</v>
       </c>
       <c r="C40" s="5">
         <v>8.571192000000849E-2</v>
       </c>
       <c r="D40" s="5">
         <v>0.92252013307281278</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>111.29125223</v>
       </c>
       <c r="C41" s="5">
         <v>-0.757840850000008</v>
       </c>
       <c r="D41" s="5">
         <v>-7.8209559678216518</v>
       </c>
       <c r="E41" s="5">
         <v>-0.67150667277499076</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>112.23845625</v>
       </c>
       <c r="C42" s="5">
         <v>0.94720402000000092</v>
       </c>
       <c r="D42" s="5">
         <v>10.705160958852478</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>112.29712378000001</v>
       </c>
       <c r="C43" s="5">
         <v>5.8667530000008128E-2</v>
       </c>
       <c r="D43" s="5">
         <v>0.62905162383735114</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>112.44886517</v>
       </c>
       <c r="C44" s="5">
         <v>0.15174138999999798</v>
       </c>
       <c r="D44" s="5">
         <v>1.633604161039881</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>111.90132047</v>
       </c>
       <c r="C45" s="5">
         <v>-0.5475447000000031</v>
       </c>
       <c r="D45" s="5">
         <v>-5.6891598943716648</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>111.51849731999999</v>
       </c>
       <c r="C46" s="5">
         <v>-0.38282315000000722</v>
       </c>
       <c r="D46" s="5">
         <v>-4.028922858330775</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>112.24286802</v>
       </c>
       <c r="C47" s="5">
         <v>0.72437070000000858</v>
       </c>
       <c r="D47" s="5">
         <v>8.0792088667692497</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>112.75709879</v>
       </c>
       <c r="C48" s="5">
         <v>0.51423076999999751</v>
       </c>
       <c r="D48" s="5">
         <v>5.6383609327859574</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>112.31108406</v>
       </c>
       <c r="C49" s="5">
         <v>-0.44601473000000169</v>
       </c>
       <c r="D49" s="5">
         <v>-4.6447270336652746</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>112.49808203000001</v>
       </c>
       <c r="C50" s="5">
         <v>0.18699797000000729</v>
       </c>
       <c r="D50" s="5">
         <v>2.0163987767015445</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>113.10212482</v>
       </c>
       <c r="C51" s="5">
         <v>0.60404278999999406</v>
       </c>
       <c r="D51" s="5">
         <v>6.636958247710445</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>112.73163459</v>
       </c>
       <c r="C52" s="5">
         <v>-0.37049023000000147</v>
       </c>
       <c r="D52" s="5">
         <v>-3.8608045893827825</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>112.77635703999999</v>
       </c>
       <c r="C53" s="5">
         <v>4.4722449999994751E-2</v>
       </c>
       <c r="D53" s="5">
         <v>0.47709937974709238</v>
       </c>
       <c r="E53" s="5">
         <v>1.334430856192359</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>112.43405482</v>
       </c>
       <c r="C54" s="5">
         <v>-0.34230221999999344</v>
       </c>
       <c r="D54" s="5">
         <v>-3.5820840820742994</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>112.1457758</v>
       </c>
       <c r="C55" s="5">
         <v>-0.28827902000000449</v>
       </c>
       <c r="D55" s="5">
         <v>-3.0337599892429346</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>112.32158677</v>
       </c>
       <c r="C56" s="5">
         <v>0.17581097000000057</v>
       </c>
       <c r="D56" s="5">
         <v>1.8975461793022452</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>113.28411258</v>
       </c>
       <c r="C57" s="5">
         <v>0.96252581000000248</v>
       </c>
       <c r="D57" s="5">
         <v>10.782030686820132</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>112.78389411000001</v>
       </c>
       <c r="C58" s="5">
         <v>-0.50021846999999298</v>
       </c>
       <c r="D58" s="5">
         <v>-5.171923239514209</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>112.70693964</v>
       </c>
       <c r="C59" s="5">
         <v>-7.6954470000003994E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.81571577912893378</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>113.20251974</v>
       </c>
       <c r="C60" s="5">
         <v>0.49558009999999797</v>
       </c>
       <c r="D60" s="5">
         <v>5.4059765543193139</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>112.97545766</v>
       </c>
       <c r="C61" s="5">
         <v>-0.22706207999999606</v>
       </c>
       <c r="D61" s="5">
         <v>-2.3805882258936872</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>112.78351807</v>
       </c>
       <c r="C62" s="5">
         <v>-0.19193959000000405</v>
       </c>
       <c r="D62" s="5">
         <v>-2.019796364257842</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>112.60480135</v>
       </c>
       <c r="C63" s="5">
         <v>-0.17871671999999705</v>
       </c>
       <c r="D63" s="5">
         <v>-1.8850344596030633</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>112.83911299</v>
       </c>
       <c r="C64" s="5">
         <v>0.23431164000000138</v>
       </c>
       <c r="D64" s="5">
         <v>2.5257742620605317</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>113.16370618000001</v>
       </c>
       <c r="C65" s="5">
         <v>0.32459319000000164</v>
       </c>
       <c r="D65" s="5">
         <v>3.5070631096284499</v>
       </c>
       <c r="E65" s="5">
         <v>0.34346661850641613</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>111.94437381</v>
       </c>
       <c r="C66" s="5">
         <v>-1.2193323700000036</v>
       </c>
       <c r="D66" s="5">
         <v>-12.190539873165719</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>111.14829874</v>
       </c>
       <c r="C67" s="5">
         <v>-0.79607507000000055</v>
       </c>
       <c r="D67" s="5">
         <v>-8.2076306494076263</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>111.27562623999999</v>
       </c>
       <c r="C68" s="5">
         <v>0.12732749999999271</v>
       </c>
       <c r="D68" s="5">
         <v>1.3833713629811006</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>111.75345475</v>
       </c>
       <c r="C69" s="5">
         <v>0.47782851000000903</v>
       </c>
       <c r="D69" s="5">
         <v>5.276376485501566</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>112.03356318</v>
       </c>
       <c r="C70" s="5">
         <v>0.28010842999999852</v>
       </c>
       <c r="D70" s="5">
         <v>3.0495954705602957</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>112.21607303</v>
       </c>
       <c r="C71" s="5">
         <v>0.18250985000000242</v>
       </c>
       <c r="D71" s="5">
         <v>1.9724877279674091</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>111.66529927000001</v>
       </c>
       <c r="C72" s="5">
         <v>-0.55077375999999845</v>
       </c>
       <c r="D72" s="5">
         <v>-5.7333636013427451</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>111.75151499</v>
       </c>
       <c r="C73" s="5">
         <v>8.6215719999998441E-2</v>
       </c>
       <c r="D73" s="5">
         <v>0.93045319531659398</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>111.9547819</v>
       </c>
       <c r="C74" s="5">
         <v>0.20326690999999641</v>
       </c>
       <c r="D74" s="5">
         <v>2.2046711326266788</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>111.10422124</v>
       </c>
       <c r="C75" s="5">
         <v>-0.8505606599999993</v>
       </c>
       <c r="D75" s="5">
         <v>-8.7453640831321131</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>111.36621466</v>
       </c>
       <c r="C76" s="5">
         <v>0.26199341999999604</v>
       </c>
       <c r="D76" s="5">
         <v>2.8666942004602625</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>111.86853495</v>
       </c>
       <c r="C77" s="5">
         <v>0.50232029000000011</v>
       </c>
       <c r="D77" s="5">
         <v>5.548947606529242</v>
       </c>
       <c r="E77" s="5">
         <v>-1.1445111455963497</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>112.29239342</v>
       </c>
       <c r="C78" s="5">
         <v>0.42385846999999899</v>
       </c>
       <c r="D78" s="5">
         <v>4.6426324534586616</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>112.48683291</v>
       </c>
       <c r="C79" s="5">
         <v>0.19443949000000771</v>
       </c>
       <c r="D79" s="5">
         <v>2.0977588157419236</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>112.97258939</v>
       </c>
       <c r="C80" s="5">
         <v>0.48575647999999205</v>
       </c>
       <c r="D80" s="5">
         <v>5.3068751685422244</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>111.75998093</v>
       </c>
       <c r="C81" s="5">
         <v>-1.2126084599999984</v>
       </c>
       <c r="D81" s="5">
         <v>-12.146548048139138</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>111.96465411</v>
       </c>
       <c r="C82" s="5">
         <v>0.20467318000000034</v>
       </c>
       <c r="D82" s="5">
         <v>2.2199079061917315</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>112.18303348000001</v>
       </c>
       <c r="C83" s="5">
         <v>0.21837937000000807</v>
       </c>
       <c r="D83" s="5">
         <v>2.3657891622247407</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>112.48226946</v>
       </c>
       <c r="C84" s="5">
         <v>0.29923597999999174</v>
       </c>
       <c r="D84" s="5">
         <v>3.2482477021865908</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>112.93828554</v>
       </c>
       <c r="C85" s="5">
         <v>0.45601607999999771</v>
       </c>
       <c r="D85" s="5">
         <v>4.9748942499735715</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>113.12469148</v>
       </c>
       <c r="C86" s="5">
         <v>0.18640594000000021</v>
       </c>
       <c r="D86" s="5">
         <v>1.9986927392240394</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>113.38850383</v>
       </c>
       <c r="C87" s="5">
         <v>0.26381235000000913</v>
       </c>
       <c r="D87" s="5">
         <v>2.8346333633771925</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>114.07218487999999</v>
       </c>
       <c r="C88" s="5">
         <v>0.68368104999998991</v>
       </c>
       <c r="D88" s="5">
         <v>7.4802879202064743</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>113.75857044999999</v>
       </c>
       <c r="C89" s="5">
         <v>-0.31361443000000122</v>
       </c>
       <c r="D89" s="5">
         <v>-3.2496841237836027</v>
       </c>
       <c r="E89" s="5">
         <v>1.6895148406518068</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>114.86777793</v>
       </c>
       <c r="C90" s="5">
         <v>1.1092074800000091</v>
       </c>
       <c r="D90" s="5">
         <v>12.348978644129716</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>115.10292971</v>
       </c>
       <c r="C91" s="5">
         <v>0.23515177999999537</v>
       </c>
       <c r="D91" s="5">
         <v>2.4844312749451092</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>115.61247643999999</v>
       </c>
       <c r="C92" s="5">
         <v>0.50954672999999673</v>
       </c>
       <c r="D92" s="5">
         <v>5.4435243143863055</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>116.33066024999999</v>
       </c>
       <c r="C93" s="5">
         <v>0.71818380999999931</v>
       </c>
       <c r="D93" s="5">
         <v>7.7144252691127235</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>117.00756335</v>
       </c>
       <c r="C94" s="5">
         <v>0.67690310000000409</v>
       </c>
       <c r="D94" s="5">
         <v>7.2103980828977843</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>117.3771199</v>
       </c>
       <c r="C95" s="5">
         <v>0.36955654999999865</v>
       </c>
       <c r="D95" s="5">
         <v>3.85661486726534</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>117.67142659</v>
       </c>
       <c r="C96" s="5">
         <v>0.29430668999999909</v>
       </c>
       <c r="D96" s="5">
         <v>3.0506739405535388</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>118.32094983</v>
       </c>
       <c r="C97" s="5">
         <v>0.64952324000000772</v>
       </c>
       <c r="D97" s="5">
         <v>6.8286017623832906</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>118.70323786</v>
       </c>
       <c r="C98" s="5">
         <v>0.382288029999998</v>
       </c>
       <c r="D98" s="5">
         <v>3.9467741300000636</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>120.49397714</v>
       </c>
       <c r="C99" s="5">
         <v>1.7907392799999968</v>
       </c>
       <c r="D99" s="5">
         <v>19.683226380731856</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>120.59388527999999</v>
       </c>
       <c r="C100" s="5">
         <v>9.9908139999996592E-2</v>
       </c>
       <c r="D100" s="5">
         <v>0.99953561290788695</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>122.2679275</v>
       </c>
       <c r="C101" s="5">
         <v>1.674042220000004</v>
       </c>
       <c r="D101" s="5">
         <v>17.99053219248805</v>
       </c>
       <c r="E101" s="5">
         <v>7.4801898585215687</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>121.38108312</v>
       </c>
       <c r="C102" s="5">
         <v>-0.88684437999999943</v>
       </c>
       <c r="D102" s="5">
         <v>-8.3649770579406706</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>122.12533092</v>
       </c>
       <c r="C103" s="5">
         <v>0.74424779999999657</v>
       </c>
       <c r="D103" s="5">
         <v>7.6110676354600004</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>122.91630406</v>
       </c>
       <c r="C104" s="5">
         <v>0.79097314000000551</v>
       </c>
       <c r="D104" s="5">
         <v>8.0550017574199764</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>123.78906511</v>
       </c>
       <c r="C105" s="5">
         <v>0.87276104999999404</v>
       </c>
       <c r="D105" s="5">
         <v>8.8612907523085926</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>124.43228619</v>
       </c>
       <c r="C106" s="5">
         <v>0.64322108000000355</v>
       </c>
       <c r="D106" s="5">
         <v>6.4166465879501144</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>125.00919474</v>
       </c>
       <c r="C107" s="5">
         <v>0.57690854999999885</v>
       </c>
       <c r="D107" s="5">
         <v>5.7076762406653936</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>126.2568167</v>
       </c>
       <c r="C108" s="5">
         <v>1.2476219600000036</v>
       </c>
       <c r="D108" s="5">
         <v>12.65605321211407</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>126.82165757999999</v>
       </c>
       <c r="C109" s="5">
         <v>0.56484087999999133</v>
       </c>
       <c r="D109" s="5">
         <v>5.5025796126437765</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>127.5775522</v>
       </c>
       <c r="C110" s="5">
         <v>0.75589462000000651</v>
       </c>
       <c r="D110" s="5">
         <v>7.3915424205899916</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>129.09939378999999</v>
       </c>
       <c r="C111" s="5">
         <v>1.521841589999994</v>
       </c>
       <c r="D111" s="5">
         <v>15.292021287994828</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>128.56346124999999</v>
       </c>
       <c r="C112" s="5">
         <v>-0.53593254000000456</v>
       </c>
       <c r="D112" s="5">
         <v>-4.8693993341273112</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>129.59370504</v>
       </c>
       <c r="C113" s="5">
         <v>1.0302437900000143</v>
       </c>
       <c r="D113" s="5">
         <v>10.051559715687519</v>
       </c>
       <c r="E113" s="5">
         <v>5.9915774232780716</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>129.81388984</v>
       </c>
       <c r="C114" s="5">
         <v>0.2201847999999984</v>
       </c>
       <c r="D114" s="5">
         <v>2.0580079443154542</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>130.48758634999999</v>
       </c>
       <c r="C115" s="5">
         <v>0.67369650999998498</v>
       </c>
       <c r="D115" s="5">
         <v>6.4085223115015966</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>131.53092659999999</v>
       </c>
       <c r="C116" s="5">
         <v>1.04334025</v>
       </c>
       <c r="D116" s="5">
         <v>10.028243400889391</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>130.50387384999999</v>
       </c>
       <c r="C117" s="5">
         <v>-1.0270527499999957</v>
       </c>
       <c r="D117" s="5">
         <v>-8.9780186078186723</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>130.72829548000001</v>
       </c>
       <c r="C118" s="5">
         <v>0.22442163000002324</v>
       </c>
       <c r="D118" s="5">
         <v>2.0832158344155083</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>130.20491562999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.52337985000002618</v>
       </c>
       <c r="D119" s="5">
         <v>-4.6998942764672975</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>130.91618062000001</v>
       </c>
       <c r="C120" s="5">
         <v>0.71126499000001786</v>
       </c>
       <c r="D120" s="5">
         <v>6.7557690871704601</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>131.31656899999999</v>
       </c>
       <c r="C121" s="5">
         <v>0.40038837999998123</v>
       </c>
       <c r="D121" s="5">
         <v>3.7323951538093647</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>131.33972033000001</v>
       </c>
       <c r="C122" s="5">
         <v>2.3151330000018788E-2</v>
       </c>
       <c r="D122" s="5">
         <v>0.21176726386056277</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>131.74967086000001</v>
       </c>
       <c r="C123" s="5">
         <v>0.40995053000000325</v>
       </c>
       <c r="D123" s="5">
         <v>3.8105330021452</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>131.92365559999999</v>
       </c>
       <c r="C124" s="5">
         <v>0.17398473999998032</v>
       </c>
       <c r="D124" s="5">
         <v>1.5962453025494705</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>132.03210665</v>
       </c>
       <c r="C125" s="5">
         <v>0.10845105000001354</v>
       </c>
       <c r="D125" s="5">
         <v>0.9909617547308347</v>
       </c>
       <c r="E125" s="5">
         <v>1.8815741160015165</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>132.27741928</v>
       </c>
       <c r="C126" s="5">
         <v>0.24531263000000081</v>
       </c>
       <c r="D126" s="5">
         <v>2.2524979320912353</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>132.28840517</v>
       </c>
       <c r="C127" s="5">
         <v>1.0985890000000609E-2</v>
       </c>
       <c r="D127" s="5">
         <v>9.9707807820093031E-2</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>132.49466398999999</v>
       </c>
       <c r="C128" s="5">
         <v>0.20625881999998796</v>
       </c>
       <c r="D128" s="5">
         <v>1.887120425579436</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>132.89559295000001</v>
       </c>
       <c r="C129" s="5">
         <v>0.40092896000001588</v>
       </c>
       <c r="D129" s="5">
         <v>3.6922488099703887</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>132.76684048999999</v>
       </c>
       <c r="C130" s="5">
         <v>-0.12875246000001539</v>
       </c>
       <c r="D130" s="5">
         <v>-1.1564140498759645</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>133.31550985000001</v>
       </c>
       <c r="C131" s="5">
         <v>0.54866936000001942</v>
       </c>
       <c r="D131" s="5">
         <v>5.0733772925680043</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>134.23768791000001</v>
       </c>
       <c r="C132" s="5">
         <v>0.92217805999999314</v>
       </c>
       <c r="D132" s="5">
         <v>8.6239083284026528</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>134.18155519000001</v>
       </c>
       <c r="C133" s="5">
         <v>-5.6132719999993697E-2</v>
       </c>
       <c r="D133" s="5">
         <v>-0.50063855286571757</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>134.80975379</v>
       </c>
       <c r="C134" s="5">
         <v>0.62819859999999039</v>
       </c>
       <c r="D134" s="5">
         <v>5.7649900219492345</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>134.79301803999999</v>
       </c>
       <c r="C135" s="5">
         <v>-1.6735750000009375E-2</v>
       </c>
       <c r="D135" s="5">
         <v>-0.14887048395344493</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>135.38545525999999</v>
       </c>
       <c r="C136" s="5">
         <v>0.59243721999999366</v>
       </c>
       <c r="D136" s="5">
         <v>5.4035766855347278</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>135.69489311999999</v>
       </c>
       <c r="C137" s="5">
         <v>0.30943786000000273</v>
       </c>
       <c r="D137" s="5">
         <v>2.7774700661309604</v>
       </c>
       <c r="E137" s="5">
         <v>2.7741634689731676</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>135.71862580000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.3732680000023265E-2</v>
       </c>
       <c r="D138" s="5">
         <v>0.2100788503676343</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>136.01928347</v>
       </c>
       <c r="C139" s="5">
         <v>0.30065766999999255</v>
       </c>
       <c r="D139" s="5">
         <v>2.690992027114425</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>136.30140939</v>
       </c>
       <c r="C140" s="5">
         <v>0.28212591999999859</v>
       </c>
       <c r="D140" s="5">
         <v>2.5175848256090649</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>135.96704726999999</v>
       </c>
       <c r="C141" s="5">
         <v>-0.33436212000000864</v>
       </c>
       <c r="D141" s="5">
         <v>-2.9043358673300435</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>136.00862153</v>
       </c>
       <c r="C142" s="5">
         <v>4.1574260000004415E-2</v>
       </c>
       <c r="D142" s="5">
         <v>0.36753829744298194</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>135.83534191999999</v>
       </c>
       <c r="C143" s="5">
         <v>-0.17327961000000869</v>
       </c>
       <c r="D143" s="5">
         <v>-1.5181733080233406</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>135.44003072000001</v>
       </c>
       <c r="C144" s="5">
         <v>-0.39531119999998054</v>
       </c>
       <c r="D144" s="5">
         <v>-3.436908837263386</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>135.14120985</v>
       </c>
       <c r="C145" s="5">
         <v>-0.29882087000001434</v>
       </c>
       <c r="D145" s="5">
         <v>-2.6156638291835455</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>134.89275744</v>
       </c>
       <c r="C146" s="5">
         <v>-0.24845240999999874</v>
       </c>
       <c r="D146" s="5">
         <v>-2.1839866721263701</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>134.00234560000001</v>
       </c>
       <c r="C147" s="5">
         <v>-0.89041183999998452</v>
       </c>
       <c r="D147" s="5">
         <v>-7.6397255169964318</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>133.71864875</v>
       </c>
       <c r="C148" s="5">
         <v>-0.28369685000001255</v>
       </c>
       <c r="D148" s="5">
         <v>-2.5111500623134497</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>133.63389726</v>
       </c>
       <c r="C149" s="5">
         <v>-8.475149000000215E-2</v>
       </c>
       <c r="D149" s="5">
         <v>-0.75791979699373346</v>
       </c>
       <c r="E149" s="5">
         <v>-1.5188455605159579</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>134.26895791000001</v>
       </c>
       <c r="C150" s="5">
         <v>0.63506065000001399</v>
       </c>
       <c r="D150" s="5">
         <v>5.8541303589947358</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>134.17536408999999</v>
       </c>
       <c r="C151" s="5">
         <v>-9.3593820000023698E-2</v>
       </c>
       <c r="D151" s="5">
         <v>-0.83327521066401955</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>134.03397465</v>
       </c>
       <c r="C152" s="5">
         <v>-0.14138943999998332</v>
       </c>
       <c r="D152" s="5">
         <v>-1.2572161205028909</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>133.64112119000001</v>
       </c>
       <c r="C153" s="5">
         <v>-0.39285345999999777</v>
       </c>
       <c r="D153" s="5">
         <v>-3.4610502531545628</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>133.97472549</v>
       </c>
       <c r="C154" s="5">
         <v>0.33360429999999042</v>
       </c>
       <c r="D154" s="5">
         <v>3.0369949459935874</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>133.87316901</v>
       </c>
       <c r="C155" s="5">
         <v>-0.10155647999999928</v>
       </c>
       <c r="D155" s="5">
         <v>-0.90584975798321254</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>133.36030944000001</v>
       </c>
       <c r="C156" s="5">
         <v>-0.51285956999998916</v>
       </c>
       <c r="D156" s="5">
         <v>-4.5014876806227182</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>133.27323134</v>
       </c>
       <c r="C157" s="5">
         <v>-8.7078100000013592E-2</v>
       </c>
       <c r="D157" s="5">
         <v>-0.78073658833150983</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>132.89737847999999</v>
       </c>
       <c r="C158" s="5">
         <v>-0.37585286000000906</v>
       </c>
       <c r="D158" s="5">
         <v>-3.3321994751210782</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>133.36136450000001</v>
       </c>
       <c r="C159" s="5">
         <v>0.46398602000002143</v>
       </c>
       <c r="D159" s="5">
         <v>4.2709653477922771</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>133.61917173000001</v>
       </c>
       <c r="C160" s="5">
         <v>0.25780722999999739</v>
       </c>
       <c r="D160" s="5">
         <v>2.3446016013885407</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>133.45243561999999</v>
       </c>
       <c r="C161" s="5">
         <v>-0.16673611000001642</v>
       </c>
       <c r="D161" s="5">
         <v>-1.4871804924244003</v>
       </c>
       <c r="E161" s="5">
         <v>-0.13579012789468603</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>133.20256549999999</v>
       </c>
       <c r="C162" s="5">
         <v>-0.24987011999999709</v>
       </c>
       <c r="D162" s="5">
         <v>-2.2238301980468722</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>133.43857191000001</v>
       </c>
       <c r="C163" s="5">
         <v>0.23600641000001588</v>
       </c>
       <c r="D163" s="5">
         <v>2.1469846609790455</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>133.75980670999999</v>
       </c>
       <c r="C164" s="5">
         <v>0.32123479999998494</v>
       </c>
       <c r="D164" s="5">
         <v>2.9273912295389781</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>134.65278992</v>
       </c>
       <c r="C165" s="5">
         <v>0.89298321000001124</v>
       </c>
       <c r="D165" s="5">
         <v>8.312027013154232</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>135.19004941</v>
       </c>
       <c r="C166" s="5">
         <v>0.53725948999999673</v>
       </c>
       <c r="D166" s="5">
         <v>4.8944348782787639</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>135.16203977000001</v>
       </c>
       <c r="C167" s="5">
         <v>-2.8009639999993396E-2</v>
       </c>
       <c r="D167" s="5">
         <v>-0.24834145131285013</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>134.96052144999999</v>
       </c>
       <c r="C168" s="5">
         <v>-0.20151832000001946</v>
       </c>
       <c r="D168" s="5">
         <v>-1.7745280164537691</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>135.71719214999999</v>
       </c>
       <c r="C169" s="5">
         <v>0.75667070000000081</v>
       </c>
       <c r="D169" s="5">
         <v>6.9393205781635103</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>135.58611880999999</v>
       </c>
       <c r="C170" s="5">
         <v>-0.13107334000000037</v>
       </c>
       <c r="D170" s="5">
         <v>-1.152803163568128</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>136.59407597000001</v>
       </c>
       <c r="C171" s="5">
         <v>1.0079571600000179</v>
       </c>
       <c r="D171" s="5">
         <v>9.2948316824004387</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>136.70612299999999</v>
       </c>
       <c r="C172" s="5">
         <v>0.11204702999998517</v>
       </c>
       <c r="D172" s="5">
         <v>0.9888035864787037</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>136.80708913999999</v>
       </c>
       <c r="C173" s="5">
         <v>0.10096613999999704</v>
       </c>
       <c r="D173" s="5">
         <v>0.88988510758267747</v>
       </c>
       <c r="E173" s="5">
         <v>2.5137446944409669</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>137.25578218999999</v>
       </c>
       <c r="C174" s="5">
         <v>0.44869305000000281</v>
       </c>
       <c r="D174" s="5">
         <v>4.0074765172491977</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>137.39001468000001</v>
       </c>
       <c r="C175" s="5">
         <v>0.13423249000001647</v>
       </c>
       <c r="D175" s="5">
         <v>1.179901030863606</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>137.34693331</v>
       </c>
       <c r="C176" s="5">
         <v>-4.3081370000010111E-2</v>
       </c>
       <c r="D176" s="5">
         <v>-0.37563557814376258</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>138.01156294</v>
       </c>
       <c r="C177" s="5">
         <v>0.66462963000000741</v>
       </c>
       <c r="D177" s="5">
         <v>5.96393728993454</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>138.05996325999999</v>
       </c>
       <c r="C178" s="5">
         <v>4.8400319999984731E-2</v>
       </c>
       <c r="D178" s="5">
         <v>0.42164976177385682</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>137.96287075000001</v>
       </c>
       <c r="C179" s="5">
         <v>-9.7092509999981758E-2</v>
       </c>
       <c r="D179" s="5">
         <v>-0.84065941677547995</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>138.57425463000001</v>
       </c>
       <c r="C180" s="5">
         <v>0.61138388000000532</v>
       </c>
       <c r="D180" s="5">
         <v>5.4493588322460873</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>138.34300145</v>
       </c>
       <c r="C181" s="5">
         <v>-0.23125318000001016</v>
       </c>
       <c r="D181" s="5">
         <v>-1.9842855077192412</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>138.58368383000001</v>
       </c>
       <c r="C182" s="5">
         <v>0.24068238000000974</v>
       </c>
       <c r="D182" s="5">
         <v>2.107793986082318</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>138.83265614000001</v>
       </c>
       <c r="C183" s="5">
         <v>0.2489723099999992</v>
       </c>
       <c r="D183" s="5">
         <v>2.177288361573182</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>138.46479918</v>
       </c>
       <c r="C184" s="5">
         <v>-0.36785696000001167</v>
       </c>
       <c r="D184" s="5">
         <v>-3.1336422736082947</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>139.07189740000001</v>
       </c>
       <c r="C185" s="5">
         <v>0.60709822000001168</v>
       </c>
       <c r="D185" s="5">
         <v>5.3901437871672009</v>
       </c>
       <c r="E185" s="5">
         <v>1.655475804826434</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>138.8813557</v>
       </c>
       <c r="C186" s="5">
         <v>-0.19054170000001136</v>
       </c>
       <c r="D186" s="5">
         <v>-1.6317810536783717</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>139.01246995</v>
       </c>
       <c r="C187" s="5">
         <v>0.13111424999999599</v>
       </c>
       <c r="D187" s="5">
         <v>1.1387895348445642</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>139.12002781999999</v>
       </c>
       <c r="C188" s="5">
         <v>0.10755786999999373</v>
       </c>
       <c r="D188" s="5">
         <v>0.93243518933585623</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>139.29678605999999</v>
       </c>
       <c r="C189" s="5">
         <v>0.17675823999999807</v>
       </c>
       <c r="D189" s="5">
         <v>1.5353533923280205</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>139.13120087999999</v>
       </c>
       <c r="C190" s="5">
         <v>-0.16558517999999367</v>
       </c>
       <c r="D190" s="5">
         <v>-1.4171772796349513</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>139.18870619</v>
       </c>
       <c r="C191" s="5">
         <v>5.7505310000010468E-2</v>
       </c>
       <c r="D191" s="5">
         <v>0.49710960751139233</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>140.45438052</v>
       </c>
       <c r="C192" s="5">
         <v>1.265674329999996</v>
       </c>
       <c r="D192" s="5">
         <v>11.474488484485024</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>140.80895579</v>
       </c>
       <c r="C193" s="5">
         <v>0.354575269999998</v>
       </c>
       <c r="D193" s="5">
         <v>3.0718025051131637</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>141.47086654</v>
       </c>
       <c r="C194" s="5">
         <v>0.6619107500000041</v>
       </c>
       <c r="D194" s="5">
         <v>5.7890774643174492</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>140.70200016000001</v>
       </c>
       <c r="C195" s="5">
         <v>-0.76886637999999152</v>
       </c>
       <c r="D195" s="5">
         <v>-6.3303083763243677</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>141.34225781000001</v>
       </c>
       <c r="C196" s="5">
         <v>0.64025764999999524</v>
       </c>
       <c r="D196" s="5">
         <v>5.5992999349075756</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>141.12315340999999</v>
       </c>
       <c r="C197" s="5">
         <v>-0.21910440000002041</v>
       </c>
       <c r="D197" s="5">
         <v>-1.8444246221086535</v>
       </c>
       <c r="E197" s="5">
         <v>1.4749608284268412</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>141.21863535</v>
       </c>
       <c r="C198" s="5">
         <v>9.548194000001331E-2</v>
       </c>
       <c r="D198" s="5">
         <v>0.81493121250255651</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>141.20698146000001</v>
       </c>
       <c r="C199" s="5">
         <v>-1.1653889999990952E-2</v>
       </c>
       <c r="D199" s="5">
         <v>-9.8983553706843974E-2</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>141.65719025999999</v>
       </c>
       <c r="C200" s="5">
         <v>0.45020879999998442</v>
       </c>
       <c r="D200" s="5">
         <v>3.8937563656443741</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>141.48249113</v>
       </c>
       <c r="C201" s="5">
         <v>-0.17469912999999337</v>
       </c>
       <c r="D201" s="5">
         <v>-1.4699065171731918</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>141.67823496</v>
       </c>
       <c r="C202" s="5">
         <v>0.19574382999999784</v>
       </c>
       <c r="D202" s="5">
         <v>1.6729154599996576</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>141.89259403</v>
       </c>
       <c r="C203" s="5">
         <v>0.21435907000000043</v>
       </c>
       <c r="D203" s="5">
         <v>1.830784115863282</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>141.94194497000001</v>
       </c>
       <c r="C204" s="5">
         <v>4.9350940000010723E-2</v>
       </c>
       <c r="D204" s="5">
         <v>0.4181652012155368</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>142.30463847999999</v>
       </c>
       <c r="C205" s="5">
         <v>0.36269350999998551</v>
       </c>
       <c r="D205" s="5">
         <v>3.1097308721367067</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>142.85999559999999</v>
       </c>
       <c r="C206" s="5">
         <v>0.55535711999999648</v>
       </c>
       <c r="D206" s="5">
         <v>4.7849506080610782</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>143.12409617</v>
       </c>
       <c r="C207" s="5">
         <v>0.26410057000001075</v>
       </c>
       <c r="D207" s="5">
         <v>2.2410960247223777</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>143.22756344000001</v>
       </c>
       <c r="C208" s="5">
         <v>0.1034672700000101</v>
       </c>
       <c r="D208" s="5">
         <v>0.87096155970836087</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>143.83386752000001</v>
       </c>
       <c r="C209" s="5">
         <v>0.60630408000000102</v>
       </c>
       <c r="D209" s="5">
         <v>5.1997367350538948</v>
       </c>
       <c r="E209" s="5">
         <v>1.9208145825119649</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>144.32313464999999</v>
       </c>
       <c r="C210" s="5">
         <v>0.48926712999997335</v>
       </c>
       <c r="D210" s="5">
         <v>4.159176387132768</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>144.76606534000001</v>
       </c>
       <c r="C211" s="5">
         <v>0.44293069000002561</v>
       </c>
       <c r="D211" s="5">
         <v>3.7456298825295775</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>145.28842752</v>
       </c>
       <c r="C212" s="5">
         <v>0.52236217999998757</v>
       </c>
       <c r="D212" s="5">
         <v>4.4169568891240019</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>144.93754464</v>
       </c>
       <c r="C213" s="5">
         <v>-0.35088288000000034</v>
       </c>
       <c r="D213" s="5">
         <v>-2.8599066072749757</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>145.34880641999999</v>
       </c>
       <c r="C214" s="5">
         <v>0.41126177999998959</v>
       </c>
       <c r="D214" s="5">
         <v>3.4586579011611773</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>145.88515232</v>
       </c>
       <c r="C215" s="5">
         <v>0.53634590000001481</v>
       </c>
       <c r="D215" s="5">
         <v>4.5190565405143657</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>145.95561599000001</v>
       </c>
       <c r="C216" s="5">
         <v>7.0463670000009415E-2</v>
       </c>
       <c r="D216" s="5">
         <v>0.58115162802736542</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>146.36134369000001</v>
       </c>
       <c r="C217" s="5">
         <v>0.40572769999999991</v>
       </c>
       <c r="D217" s="5">
         <v>3.3872379990658841</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>146.38635807</v>
       </c>
       <c r="C218" s="5">
         <v>2.5014379999987568E-2</v>
       </c>
       <c r="D218" s="5">
         <v>0.20528294853228157</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>146.55081666999999</v>
       </c>
       <c r="C219" s="5">
         <v>0.16445859999998902</v>
       </c>
       <c r="D219" s="5">
         <v>1.3565084187523224</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>146.92377791000001</v>
       </c>
       <c r="C220" s="5">
         <v>0.37296124000002351</v>
       </c>
       <c r="D220" s="5">
         <v>3.0970239393906196</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>146.84386407</v>
       </c>
       <c r="C221" s="5">
         <v>-7.9913840000017444E-2</v>
       </c>
       <c r="D221" s="5">
         <v>-0.65074729065416337</v>
       </c>
       <c r="E221" s="5">
         <v>2.0926897134163847</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>146.31156833</v>
       </c>
       <c r="C222" s="5">
         <v>-0.53229573999999502</v>
       </c>
       <c r="D222" s="5">
         <v>-4.2642071681311506</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>147.12395960999999</v>
       </c>
       <c r="C223" s="5">
         <v>0.81239127999998573</v>
       </c>
       <c r="D223" s="5">
         <v>6.8702609524310843</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>146.43023607000001</v>
       </c>
       <c r="C224" s="5">
         <v>-0.69372353999997927</v>
       </c>
       <c r="D224" s="5">
         <v>-5.5138194927888406</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>146.52309041999999</v>
       </c>
       <c r="C225" s="5">
         <v>9.2854349999981878E-2</v>
       </c>
       <c r="D225" s="5">
         <v>0.76360360345204548</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>146.69444124</v>
       </c>
       <c r="C226" s="5">
         <v>0.17135082000001489</v>
       </c>
       <c r="D226" s="5">
         <v>1.4123964817603918</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>146.38311978999999</v>
       </c>
       <c r="C227" s="5">
         <v>-0.31132145000000833</v>
       </c>
       <c r="D227" s="5">
         <v>-2.5171766326150258</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>146.29995697000001</v>
       </c>
       <c r="C228" s="5">
         <v>-8.3162819999984094E-2</v>
       </c>
       <c r="D228" s="5">
         <v>-0.67961489410672815</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>146.34953836</v>
       </c>
       <c r="C229" s="5">
         <v>4.9581389999985959E-2</v>
       </c>
       <c r="D229" s="5">
         <v>0.40744164276780293</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>145.55241376999999</v>
       </c>
       <c r="C230" s="5">
         <v>-0.7971245900000099</v>
       </c>
       <c r="D230" s="5">
         <v>-6.343772269090886</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>144.64335004</v>
       </c>
       <c r="C231" s="5">
         <v>-0.90906372999998553</v>
       </c>
       <c r="D231" s="5">
         <v>-7.2425676757363</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>144.68957612</v>
       </c>
       <c r="C232" s="5">
         <v>4.6226079999996728E-2</v>
       </c>
       <c r="D232" s="5">
         <v>0.38417876308831644</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>144.57738868999999</v>
       </c>
       <c r="C233" s="5">
         <v>-0.11218743000000586</v>
       </c>
       <c r="D233" s="5">
         <v>-0.92648199584736135</v>
       </c>
       <c r="E233" s="5">
         <v>-1.5434593705049737</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>143.4741784</v>
       </c>
       <c r="C234" s="5">
         <v>-1.1032102899999927</v>
       </c>
       <c r="D234" s="5">
         <v>-8.782022093683107</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>142.98205034</v>
       </c>
       <c r="C235" s="5">
         <v>-0.49212805999999887</v>
       </c>
       <c r="D235" s="5">
         <v>-4.0393262740167968</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>142.53161417999999</v>
       </c>
       <c r="C236" s="5">
         <v>-0.45043616000000952</v>
       </c>
       <c r="D236" s="5">
         <v>-3.7155404341582043</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>142.06777109999999</v>
       </c>
       <c r="C237" s="5">
         <v>-0.46384308000000374</v>
       </c>
       <c r="D237" s="5">
         <v>-3.8360354893492987</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>141.62064264</v>
       </c>
       <c r="C238" s="5">
         <v>-0.44712845999998763</v>
       </c>
       <c r="D238" s="5">
         <v>-3.7120530320388978</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>141.20661869</v>
       </c>
       <c r="C239" s="5">
         <v>-0.4140239500000007</v>
       </c>
       <c r="D239" s="5">
         <v>-3.4523040749795619</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>140.73757553999999</v>
       </c>
       <c r="C240" s="5">
         <v>-0.46904315000000452</v>
       </c>
       <c r="D240" s="5">
         <v>-3.9139944025069262</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>140.05972833999999</v>
       </c>
       <c r="C241" s="5">
         <v>-0.6778472000000022</v>
       </c>
       <c r="D241" s="5">
         <v>-5.6289965569042089</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>139.94845548000001</v>
       </c>
       <c r="C242" s="5">
         <v>-0.11127285999998549</v>
       </c>
       <c r="D242" s="5">
         <v>-0.94920587478317664</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>138.38825693000001</v>
       </c>
       <c r="C243" s="5">
         <v>-1.5601985499999955</v>
       </c>
       <c r="D243" s="5">
         <v>-12.587497672867155</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>138.53208391999999</v>
       </c>
       <c r="C244" s="5">
         <v>0.14382698999997956</v>
       </c>
       <c r="D244" s="5">
         <v>1.254314362623643</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>138.36682471</v>
       </c>
       <c r="C245" s="5">
         <v>-0.16525920999998789</v>
       </c>
       <c r="D245" s="5">
         <v>-1.4221620279220248</v>
       </c>
       <c r="E245" s="5">
         <v>-4.2956675565060554</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>138.44738728999999</v>
       </c>
       <c r="C246" s="5">
         <v>8.0562579999991613E-2</v>
       </c>
       <c r="D246" s="5">
         <v>0.70092872307587761</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>138.45127360999999</v>
       </c>
       <c r="C247" s="5">
         <v>3.8863199999923381E-3</v>
       </c>
       <c r="D247" s="5">
         <v>3.3690083756310329E-2</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>138.37577936</v>
       </c>
       <c r="C248" s="5">
         <v>-7.5494249999991325E-2</v>
       </c>
       <c r="D248" s="5">
         <v>-0.6523732154143369</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>138.21241326000001</v>
       </c>
       <c r="C249" s="5">
         <v>-0.16336609999999041</v>
       </c>
       <c r="D249" s="5">
         <v>-1.4075539637216306</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>138.10618402</v>
       </c>
       <c r="C250" s="5">
         <v>-0.10622924000000467</v>
       </c>
       <c r="D250" s="5">
         <v>-0.91842398177756079</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>137.93368398999999</v>
       </c>
       <c r="C251" s="5">
         <v>-0.17250003000000902</v>
       </c>
       <c r="D251" s="5">
         <v>-1.4885930714493401</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>137.86438727999999</v>
       </c>
       <c r="C252" s="5">
         <v>-6.9296710000003259E-2</v>
       </c>
       <c r="D252" s="5">
         <v>-0.60120676138777362</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>137.84380514</v>
       </c>
       <c r="C253" s="5">
         <v>-2.0582139999987703E-2</v>
       </c>
       <c r="D253" s="5">
         <v>-0.1790041528840991</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>137.71714911999999</v>
       </c>
       <c r="C254" s="5">
         <v>-0.12665602000001286</v>
       </c>
       <c r="D254" s="5">
         <v>-1.097049578033793</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>137.90859932999999</v>
       </c>
       <c r="C255" s="5">
         <v>0.19145020999999929</v>
       </c>
       <c r="D255" s="5">
         <v>1.6810179231758093</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>138.43449286000001</v>
       </c>
       <c r="C256" s="5">
         <v>0.52589353000001893</v>
       </c>
       <c r="D256" s="5">
         <v>4.67322323349737</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>138.7591438</v>
       </c>
       <c r="C257" s="5">
         <v>0.32465093999999795</v>
       </c>
       <c r="D257" s="5">
         <v>2.8507749260290094</v>
       </c>
       <c r="E257" s="5">
         <v>0.28353551570057256</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>139.14481598</v>
       </c>
       <c r="C258" s="5">
         <v>0.38567218000000025</v>
       </c>
       <c r="D258" s="5">
         <v>3.3867854760305072</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>138.92732799000001</v>
       </c>
       <c r="C259" s="5">
         <v>-0.21748798999999508</v>
       </c>
       <c r="D259" s="5">
         <v>-1.8595994693012985</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>139.25690700000001</v>
       </c>
       <c r="C260" s="5">
         <v>0.32957901000000334</v>
       </c>
       <c r="D260" s="5">
         <v>2.884213979158079</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>139.28574454</v>
       </c>
       <c r="C261" s="5">
         <v>2.8837539999983619E-2</v>
       </c>
       <c r="D261" s="5">
         <v>0.24878111498078948</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>139.19932721000001</v>
       </c>
       <c r="C262" s="5">
         <v>-8.6417329999989079E-2</v>
       </c>
       <c r="D262" s="5">
         <v>-0.74198304398320758</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>138.96117795000001</v>
       </c>
       <c r="C263" s="5">
         <v>-0.23814926000000014</v>
       </c>
       <c r="D263" s="5">
         <v>-2.0338122650811363</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>139.30108061999999</v>
       </c>
       <c r="C264" s="5">
         <v>0.33990266999998653</v>
       </c>
       <c r="D264" s="5">
         <v>2.9750431665683807</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>139.47532493</v>
       </c>
       <c r="C265" s="5">
         <v>0.17424431000000595</v>
       </c>
       <c r="D265" s="5">
         <v>1.5113858063655616</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>140.67778598999999</v>
       </c>
       <c r="C266" s="5">
         <v>1.2024610599999903</v>
       </c>
       <c r="D266" s="5">
         <v>10.850514788005583</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>140.62328016999999</v>
       </c>
       <c r="C267" s="5">
         <v>-5.4505820000002814E-2</v>
       </c>
       <c r="D267" s="5">
         <v>-0.46395230210640737</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>140.44448331000001</v>
       </c>
       <c r="C268" s="5">
         <v>-0.17879685999997719</v>
       </c>
       <c r="D268" s="5">
         <v>-1.515127328416821</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>140.40564621999999</v>
       </c>
       <c r="C269" s="5">
         <v>-3.8837090000015451E-2</v>
       </c>
       <c r="D269" s="5">
         <v>-0.33133157490732312</v>
       </c>
       <c r="E269" s="5">
         <v>1.1865902130191675</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>140.85981702999999</v>
       </c>
       <c r="C270" s="5">
         <v>0.45417080999999371</v>
       </c>
       <c r="D270" s="5">
         <v>3.9514536247392096</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>141.02398507000001</v>
       </c>
       <c r="C271" s="5">
         <v>0.16416804000002116</v>
       </c>
       <c r="D271" s="5">
         <v>1.4075651195256444</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>141.43778219000001</v>
       </c>
       <c r="C272" s="5">
         <v>0.41379711999999813</v>
       </c>
       <c r="D272" s="5">
         <v>3.5784622713520564</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>141.78018395999999</v>
       </c>
       <c r="C273" s="5">
         <v>0.34240176999998084</v>
       </c>
       <c r="D273" s="5">
         <v>2.9440316551069268</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>142.21647519000001</v>
       </c>
       <c r="C274" s="5">
         <v>0.43629123000002323</v>
       </c>
       <c r="D274" s="5">
         <v>3.7558279064753952</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>142.60414362</v>
       </c>
       <c r="C275" s="5">
         <v>0.38766842999999085</v>
       </c>
       <c r="D275" s="5">
         <v>3.3205745531500019</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>142.62253809000001</v>
       </c>
       <c r="C276" s="5">
         <v>1.8394470000004048E-2</v>
       </c>
       <c r="D276" s="5">
         <v>0.1548975364907168</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>142.57253915999999</v>
       </c>
       <c r="C277" s="5">
         <v>-4.9998930000015207E-2</v>
       </c>
       <c r="D277" s="5">
         <v>-0.41987168957942078</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>142.70491296</v>
       </c>
       <c r="C278" s="5">
         <v>0.13237380000001053</v>
       </c>
       <c r="D278" s="5">
         <v>1.1198667508375726</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>143.23794509999999</v>
       </c>
       <c r="C279" s="5">
         <v>0.53303213999998889</v>
       </c>
       <c r="D279" s="5">
         <v>4.5754840757965987</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>143.68371070000001</v>
       </c>
       <c r="C280" s="5">
         <v>0.44576560000001564</v>
       </c>
       <c r="D280" s="5">
         <v>3.7990647151055157</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>144.17184209999999</v>
       </c>
       <c r="C281" s="5">
         <v>0.48813139999998612</v>
       </c>
       <c r="D281" s="5">
         <v>4.1537584421394547</v>
       </c>
       <c r="E281" s="5">
         <v>2.6823678259340067</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>143.48048263999999</v>
       </c>
       <c r="C282" s="5">
         <v>-0.69135946000000104</v>
       </c>
       <c r="D282" s="5">
         <v>-5.6050900736178688</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>144.1953522</v>
       </c>
       <c r="C283" s="5">
         <v>0.71486956000001101</v>
       </c>
       <c r="D283" s="5">
         <v>6.1454051500398066</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>144.03215972999999</v>
       </c>
       <c r="C284" s="5">
         <v>-0.16319247000001269</v>
       </c>
       <c r="D284" s="5">
         <v>-1.3496730525875633</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>144.38670374</v>
       </c>
       <c r="C285" s="5">
         <v>0.35454401000001212</v>
       </c>
       <c r="D285" s="5">
         <v>2.9941949639979537</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>144.5209969</v>
       </c>
       <c r="C286" s="5">
         <v>0.13429315999999858</v>
       </c>
       <c r="D286" s="5">
         <v>1.121839639129818</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>145.345743</v>
       </c>
       <c r="C287" s="5">
         <v>0.82474609999999871</v>
       </c>
       <c r="D287" s="5">
         <v>7.0671918548930623</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>145.72133106000001</v>
       </c>
       <c r="C288" s="5">
         <v>0.37558806000001255</v>
       </c>
       <c r="D288" s="5">
         <v>3.1453748843558449</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>146.14327091000001</v>
       </c>
       <c r="C289" s="5">
         <v>0.42193985000000112</v>
       </c>
       <c r="D289" s="5">
         <v>3.5305031923575925</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>146.33257828999999</v>
       </c>
       <c r="C290" s="5">
         <v>0.18930737999997405</v>
       </c>
       <c r="D290" s="5">
         <v>1.5655480860201854</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>146.39758759</v>
       </c>
       <c r="C291" s="5">
         <v>6.5009300000014036E-2</v>
       </c>
       <c r="D291" s="5">
         <v>0.53441316397679905</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>146.56498538</v>
       </c>
       <c r="C292" s="5">
         <v>0.16739778999999544</v>
       </c>
       <c r="D292" s="5">
         <v>1.3807979177267615</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>146.43760750000001</v>
       </c>
       <c r="C293" s="5">
         <v>-0.12737787999998318</v>
       </c>
       <c r="D293" s="5">
         <v>-1.0379350222548767</v>
       </c>
       <c r="E293" s="5">
         <v>1.5715727613637931</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>146.38109549000001</v>
       </c>
       <c r="C294" s="5">
         <v>-5.651201000000583E-2</v>
       </c>
       <c r="D294" s="5">
         <v>-0.46211257495828439</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>146.76379722999999</v>
       </c>
       <c r="C295" s="5">
         <v>0.38270173999998747</v>
       </c>
       <c r="D295" s="5">
         <v>3.1828123744520154</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>146.68591523000001</v>
       </c>
       <c r="C296" s="5">
         <v>-7.7881999999988238E-2</v>
       </c>
       <c r="D296" s="5">
         <v>-0.63493935193332796</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>147.39756005000001</v>
       </c>
       <c r="C297" s="5">
         <v>0.71164482000000362</v>
       </c>
       <c r="D297" s="5">
         <v>5.9796679879536407</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>148.15013253999999</v>
       </c>
       <c r="C298" s="5">
         <v>0.75257248999997728</v>
       </c>
       <c r="D298" s="5">
         <v>6.3018930215704927</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>148.07193946000001</v>
       </c>
       <c r="C299" s="5">
         <v>-7.8193079999977044E-2</v>
       </c>
       <c r="D299" s="5">
         <v>-0.63152014078561303</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>148.28703537000001</v>
       </c>
       <c r="C300" s="5">
         <v>0.21509591000000228</v>
       </c>
       <c r="D300" s="5">
         <v>1.7571683975649455</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>149.02690595000001</v>
       </c>
       <c r="C301" s="5">
         <v>0.73987058000000161</v>
       </c>
       <c r="D301" s="5">
         <v>6.1544065459553821</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>149.24482850000001</v>
       </c>
       <c r="C302" s="5">
         <v>0.21792254999999727</v>
       </c>
       <c r="D302" s="5">
         <v>1.7689460742401852</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>149.58960114999999</v>
       </c>
       <c r="C303" s="5">
         <v>0.3447726499999817</v>
       </c>
       <c r="D303" s="5">
         <v>2.807631850258141</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>149.78346662999999</v>
       </c>
       <c r="C304" s="5">
         <v>0.19386547999999948</v>
       </c>
       <c r="D304" s="5">
         <v>1.5663119877821874</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>150.45056650000001</v>
       </c>
       <c r="C305" s="5">
         <v>0.66709987000001547</v>
       </c>
       <c r="D305" s="5">
         <v>5.4773948225725455</v>
       </c>
       <c r="E305" s="5">
         <v>2.7403882571626959</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>150.36166593999999</v>
       </c>
       <c r="C306" s="5">
         <v>-8.8900560000013229E-2</v>
       </c>
       <c r="D306" s="5">
         <v>-0.70677467193471788</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>150.40480711999999</v>
       </c>
       <c r="C307" s="5">
         <v>4.3141179999992119E-2</v>
       </c>
       <c r="D307" s="5">
         <v>0.34484313529237198</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>151.00208377999999</v>
       </c>
       <c r="C308" s="5">
         <v>0.59727666000000568</v>
       </c>
       <c r="D308" s="5">
         <v>4.8708241053455836</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>151.20605549999999</v>
       </c>
       <c r="C309" s="5">
         <v>0.20397171999999841</v>
       </c>
       <c r="D309" s="5">
         <v>1.633041867099605</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>151.36967372999999</v>
       </c>
       <c r="C310" s="5">
         <v>0.16361822999999731</v>
       </c>
       <c r="D310" s="5">
         <v>1.3062613516513055</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>151.07019538</v>
       </c>
       <c r="C311" s="5">
         <v>-0.2994783499999869</v>
       </c>
       <c r="D311" s="5">
         <v>-2.3484833750345602</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>151.47357181000001</v>
       </c>
       <c r="C312" s="5">
         <v>0.40337643000000867</v>
       </c>
       <c r="D312" s="5">
         <v>3.251627501790133</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>151.50330722999999</v>
       </c>
       <c r="C313" s="5">
         <v>2.9735419999980195E-2</v>
       </c>
       <c r="D313" s="5">
         <v>0.23582368138397314</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>151.9901946</v>
       </c>
       <c r="C314" s="5">
         <v>0.48688737000000515</v>
       </c>
       <c r="D314" s="5">
         <v>3.9253492055209449</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>152.41742765999999</v>
       </c>
       <c r="C315" s="5">
         <v>0.42723305999999184</v>
       </c>
       <c r="D315" s="5">
         <v>3.4257504802493788</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>152.71573330000001</v>
       </c>
       <c r="C316" s="5">
         <v>0.29830564000002369</v>
       </c>
       <c r="D316" s="5">
         <v>2.374041589714837</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>153.06056469999999</v>
       </c>
       <c r="C317" s="5">
         <v>0.34483139999997547</v>
       </c>
       <c r="D317" s="5">
         <v>2.7434992437554984</v>
       </c>
       <c r="E317" s="5">
         <v>1.7347878846305065</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>154.8145944</v>
       </c>
       <c r="C318" s="5">
         <v>1.754029700000018</v>
       </c>
       <c r="D318" s="5">
         <v>14.652375197375434</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>154.65351096000001</v>
       </c>
       <c r="C319" s="5">
         <v>-0.16108343999999875</v>
       </c>
       <c r="D319" s="5">
         <v>-1.2414705214398025</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>154.67448769000001</v>
       </c>
       <c r="C320" s="5">
         <v>2.0976730000000998E-2</v>
       </c>
       <c r="D320" s="5">
         <v>0.16288581349241937</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>155.19899762</v>
       </c>
       <c r="C321" s="5">
         <v>0.52450992999999357</v>
       </c>
       <c r="D321" s="5">
         <v>4.1460274324636393</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>155.39692006999999</v>
       </c>
       <c r="C322" s="5">
         <v>0.19792244999999298</v>
       </c>
       <c r="D322" s="5">
         <v>1.5411177332098402</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>155.27649495</v>
       </c>
       <c r="C323" s="5">
         <v>-0.12042511999999306</v>
       </c>
       <c r="D323" s="5">
         <v>-0.92598872660781817</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>156.45791939</v>
       </c>
       <c r="C324" s="5">
         <v>1.1814244400000007</v>
       </c>
       <c r="D324" s="5">
         <v>9.5221541457542802</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>156.81924463999999</v>
       </c>
       <c r="C325" s="5">
         <v>0.36132524999999305</v>
       </c>
       <c r="D325" s="5">
         <v>2.8067628202703698</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>157.23301806000001</v>
       </c>
       <c r="C326" s="5">
         <v>0.41377342000001249</v>
       </c>
       <c r="D326" s="5">
         <v>3.2125996432279758</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>156.95454419999999</v>
       </c>
       <c r="C327" s="5">
         <v>-0.27847386000001961</v>
       </c>
       <c r="D327" s="5">
         <v>-2.1047273751849893</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>157.63978940000001</v>
       </c>
       <c r="C328" s="5">
         <v>0.68524520000002553</v>
       </c>
       <c r="D328" s="5">
         <v>5.3667108593461466</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>157.88936717000001</v>
       </c>
       <c r="C329" s="5">
         <v>0.24957777000000192</v>
       </c>
       <c r="D329" s="5">
         <v>1.9164896812285948</v>
       </c>
       <c r="E329" s="5">
         <v>3.1548312130329048</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>158.65923418</v>
       </c>
       <c r="C330" s="5">
         <v>0.76986700999998448</v>
       </c>
       <c r="D330" s="5">
         <v>6.0106837317162043</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>158.54657595</v>
       </c>
       <c r="C331" s="5">
         <v>-0.11265822999999386</v>
       </c>
       <c r="D331" s="5">
         <v>-0.848757150414714</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>159.15449584999999</v>
       </c>
       <c r="C332" s="5">
         <v>0.60791989999998464</v>
       </c>
       <c r="D332" s="5">
         <v>4.6994807936969751</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>159.18882452</v>
       </c>
       <c r="C333" s="5">
         <v>3.4328670000007833E-2</v>
       </c>
       <c r="D333" s="5">
         <v>0.25914007992731136</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>159.62459849000001</v>
       </c>
       <c r="C334" s="5">
         <v>0.43577397000001383</v>
       </c>
       <c r="D334" s="5">
         <v>3.3348716563787129</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>160.27307708999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.64847859999997581</v>
       </c>
       <c r="D335" s="5">
         <v>4.9854432259516468</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>160.68177341000001</v>
       </c>
       <c r="C336" s="5">
         <v>0.40869632000001843</v>
       </c>
       <c r="D336" s="5">
         <v>3.1032831871387057</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>160.85804766000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.17627425000000585</v>
       </c>
       <c r="D337" s="5">
         <v>1.3244195715733875</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>160.99572269999999</v>
       </c>
       <c r="C338" s="5">
         <v>0.13767503999997643</v>
       </c>
       <c r="D338" s="5">
         <v>1.0319034232845192</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>162.29021736999999</v>
       </c>
       <c r="C339" s="5">
         <v>1.294494670000006</v>
       </c>
       <c r="D339" s="5">
         <v>10.087002832641655</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>162.32646181000001</v>
       </c>
       <c r="C340" s="5">
         <v>3.6244440000018585E-2</v>
       </c>
       <c r="D340" s="5">
         <v>0.26832665731693073</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>162.61678474999999</v>
       </c>
       <c r="C341" s="5">
         <v>0.2903229399999816</v>
       </c>
       <c r="D341" s="5">
         <v>2.1674535551790663</v>
       </c>
       <c r="E341" s="5">
         <v>2.994132958244089</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>162.77560181999999</v>
       </c>
       <c r="C342" s="5">
         <v>0.15881706999999778</v>
       </c>
       <c r="D342" s="5">
         <v>1.1782764291706327</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>163.1476658</v>
       </c>
       <c r="C343" s="5">
         <v>0.37206398000000718</v>
       </c>
       <c r="D343" s="5">
         <v>2.7776441359623982</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>163.51310476</v>
       </c>
       <c r="C344" s="5">
         <v>0.36543896000000586</v>
       </c>
       <c r="D344" s="5">
         <v>2.7212756369696223</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>163.75569648000001</v>
       </c>
       <c r="C345" s="5">
         <v>0.24259172000000717</v>
       </c>
       <c r="D345" s="5">
         <v>1.7949465711153412</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>164.07952410999999</v>
       </c>
       <c r="C346" s="5">
         <v>0.32382762999998249</v>
       </c>
       <c r="D346" s="5">
         <v>2.3989857706034901</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>164.49742918999999</v>
       </c>
       <c r="C347" s="5">
         <v>0.41790507999999704</v>
       </c>
       <c r="D347" s="5">
         <v>3.0995400508811999</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>164.24027738999999</v>
       </c>
       <c r="C348" s="5">
         <v>-0.25715180000000259</v>
       </c>
       <c r="D348" s="5">
         <v>-1.8598635559169185</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>164.70886207999999</v>
       </c>
       <c r="C349" s="5">
         <v>0.46858469000000014</v>
       </c>
       <c r="D349" s="5">
         <v>3.4778897239172712</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>164.36014320999999</v>
       </c>
       <c r="C350" s="5">
         <v>-0.34871886999999901</v>
       </c>
       <c r="D350" s="5">
         <v>-2.5112436103542968</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>164.62299084</v>
       </c>
       <c r="C351" s="5">
         <v>0.26284763000001021</v>
       </c>
       <c r="D351" s="5">
         <v>1.9360308762833789</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>164.48031605</v>
       </c>
       <c r="C352" s="5">
         <v>-0.14267479000000094</v>
       </c>
       <c r="D352" s="5">
         <v>-1.0350680160400971</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>164.51579329</v>
       </c>
       <c r="C353" s="5">
         <v>3.547724000000585E-2</v>
       </c>
       <c r="D353" s="5">
         <v>0.25913878209786745</v>
       </c>
       <c r="E353" s="5">
         <v>1.1677813842645213</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>164.41348038999999</v>
       </c>
       <c r="C354" s="5">
         <v>-0.10231290000001536</v>
       </c>
       <c r="D354" s="5">
         <v>-0.74373649689002397</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>164.73174352999999</v>
       </c>
       <c r="C355" s="5">
         <v>0.31826313999999911</v>
       </c>
       <c r="D355" s="5">
         <v>2.3477894207881045</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>164.94811232999999</v>
       </c>
       <c r="C356" s="5">
         <v>0.21636879999999792</v>
       </c>
       <c r="D356" s="5">
         <v>1.5875899722355147</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>165.51201782999999</v>
       </c>
       <c r="C357" s="5">
         <v>0.56390550000000417</v>
       </c>
       <c r="D357" s="5">
         <v>4.1804436702247205</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>166.00340557999999</v>
       </c>
       <c r="C358" s="5">
         <v>0.49138775000000123</v>
       </c>
       <c r="D358" s="5">
         <v>3.6214278154661272</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>166.35056498</v>
       </c>
       <c r="C359" s="5">
         <v>0.34715940000000955</v>
       </c>
       <c r="D359" s="5">
         <v>2.5386014535878187</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>167.20283416000001</v>
       </c>
       <c r="C360" s="5">
         <v>0.85226918000000751</v>
       </c>
       <c r="D360" s="5">
         <v>6.3242317029080564</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>167.37499183</v>
       </c>
       <c r="C361" s="5">
         <v>0.17215766999999005</v>
       </c>
       <c r="D361" s="5">
         <v>1.2425814505238275</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>168.04517551000001</v>
       </c>
       <c r="C362" s="5">
         <v>0.67018368000000805</v>
       </c>
       <c r="D362" s="5">
         <v>4.9121428159503155</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>167.80067477</v>
       </c>
       <c r="C363" s="5">
         <v>-0.24450074000000654</v>
       </c>
       <c r="D363" s="5">
         <v>-1.732060109956135</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>168.20616975999999</v>
       </c>
       <c r="C364" s="5">
         <v>0.405494989999994</v>
       </c>
       <c r="D364" s="5">
         <v>2.9386868727829141</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>168.78884982</v>
       </c>
       <c r="C365" s="5">
         <v>0.58268006000000128</v>
       </c>
       <c r="D365" s="5">
         <v>4.2370198822277771</v>
       </c>
       <c r="E365" s="5">
         <v>2.5973533875058852</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>168.95695497</v>
       </c>
       <c r="C366" s="5">
         <v>0.16810515000000237</v>
       </c>
       <c r="D366" s="5">
         <v>1.2017076762609769</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>169.33499817000001</v>
       </c>
       <c r="C367" s="5">
         <v>0.37804320000000757</v>
       </c>
       <c r="D367" s="5">
         <v>2.7183046215625506</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>168.83811562</v>
       </c>
       <c r="C368" s="5">
         <v>-0.49688255000000936</v>
       </c>
       <c r="D368" s="5">
         <v>-3.4649050575841556</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>162.26310799999999</v>
       </c>
       <c r="C369" s="5">
         <v>-6.575007620000008</v>
       </c>
       <c r="D369" s="5">
         <v>-37.914308024956902</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>162.52066773999999</v>
       </c>
       <c r="C370" s="5">
         <v>0.25755974000000492</v>
       </c>
       <c r="D370" s="5">
         <v>1.9214734412168477</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>162.72713164000001</v>
       </c>
       <c r="C371" s="5">
         <v>0.20646390000001702</v>
       </c>
       <c r="D371" s="5">
         <v>1.5351594400615509</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>163.62027315</v>
       </c>
       <c r="C372" s="5">
         <v>0.89314150999999242</v>
       </c>
       <c r="D372" s="5">
         <v>6.7888055163521255</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>163.28248590999999</v>
       </c>
       <c r="C373" s="5">
         <v>-0.33778724000001148</v>
       </c>
       <c r="D373" s="5">
         <v>-2.4494135787276883</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>163.29659086999999</v>
       </c>
       <c r="C374" s="5">
         <v>1.4104959999997391E-2</v>
       </c>
       <c r="D374" s="5">
         <v>0.10370981262946</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>163.94386292999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.64727206000000592</v>
       </c>
       <c r="D375" s="5">
         <v>4.8616169317780678</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>164.63902801</v>
       </c>
       <c r="C376" s="5">
         <v>0.69516508000000954</v>
       </c>
       <c r="D376" s="5">
         <v>5.2086757306780251</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>164.85615801</v>
       </c>
       <c r="C377" s="5">
         <v>0.21712999999999738</v>
       </c>
       <c r="D377" s="5">
         <v>1.5941195013374987</v>
       </c>
       <c r="E377" s="5">
         <v>-2.3299476323192514</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>165.99242982000001</v>
       </c>
       <c r="C378" s="5">
         <v>1.1362718100000109</v>
       </c>
       <c r="D378" s="5">
         <v>8.591865701542666</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>165.61452983999999</v>
       </c>
       <c r="C379" s="5">
         <v>-0.37789998000002356</v>
       </c>
       <c r="D379" s="5">
         <v>-2.6979824532251562</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>167.05428013</v>
       </c>
       <c r="C380" s="5">
         <v>1.4397502900000063</v>
       </c>
       <c r="D380" s="5">
         <v>10.945592745033794</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>168.02211546000001</v>
       </c>
       <c r="C381" s="5">
         <v>0.96783533000001398</v>
       </c>
       <c r="D381" s="5">
         <v>7.1781096421325685</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>167.92195831999999</v>
       </c>
       <c r="C382" s="5">
         <v>-0.10015714000002163</v>
       </c>
       <c r="D382" s="5">
         <v>-0.71297345984897564</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>168.48049247</v>
       </c>
       <c r="C383" s="5">
         <v>0.55853415000001405</v>
       </c>
       <c r="D383" s="5">
         <v>4.065217172608615</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>170.48408577999999</v>
       </c>
       <c r="C384" s="5">
         <v>2.0035933099999852</v>
       </c>
       <c r="D384" s="5">
         <v>15.24196658583994</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>170.22670964</v>
       </c>
       <c r="C385" s="5">
         <v>-0.25737613999999098</v>
       </c>
       <c r="D385" s="5">
         <v>-1.7966472567019665</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>170.22917945</v>
       </c>
       <c r="C386" s="5">
         <v>2.4698100000080103E-3</v>
       </c>
       <c r="D386" s="5">
         <v>1.7412123657511991E-2</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>172.34545951000001</v>
       </c>
       <c r="C387" s="5">
         <v>2.1162800600000082</v>
       </c>
       <c r="D387" s="5">
         <v>15.981864624994135</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>172.86290751999999</v>
       </c>
       <c r="C388" s="5">
         <v>0.5174480099999812</v>
       </c>
       <c r="D388" s="5">
         <v>3.6629601711329896</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>173.51232823000001</v>
       </c>
       <c r="C389" s="5">
         <v>0.64942071000001533</v>
       </c>
       <c r="D389" s="5">
         <v>4.6025533644767025</v>
       </c>
       <c r="E389" s="5">
         <v>5.2507412064491499</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>173.62655358000001</v>
       </c>
       <c r="C390" s="5">
         <v>0.11422534999999812</v>
       </c>
       <c r="D390" s="5">
         <v>0.79284167055508892</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>174.24400968</v>
       </c>
       <c r="C391" s="5">
         <v>0.61745609999999829</v>
       </c>
       <c r="D391" s="5">
         <v>4.351943118431767</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>175.07498534999999</v>
       </c>
       <c r="C392" s="5">
         <v>0.83097566999998662</v>
       </c>
       <c r="D392" s="5">
         <v>5.875361624616926</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>177.48833332999999</v>
       </c>
       <c r="C393" s="5">
         <v>2.4133479799999975</v>
       </c>
       <c r="D393" s="5">
         <v>17.855146232021603</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>178.65069238000001</v>
       </c>
       <c r="C394" s="5">
         <v>1.1623590500000205</v>
       </c>
       <c r="D394" s="5">
         <v>8.1480539837822228</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>178.51606082999999</v>
       </c>
       <c r="C395" s="5">
         <v>-0.13463155000002303</v>
       </c>
       <c r="D395" s="5">
         <v>-0.90058376022267295</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>182.19459610000001</v>
       </c>
       <c r="C396" s="5">
         <v>3.678535270000026</v>
       </c>
       <c r="D396" s="5">
         <v>27.731601980322406</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>182.67874638999999</v>
       </c>
       <c r="C397" s="5">
         <v>0.48415028999997389</v>
       </c>
       <c r="D397" s="5">
         <v>3.235810614343726</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>184.13323661999999</v>
       </c>
       <c r="C398" s="5">
         <v>1.4544902300000047</v>
       </c>
       <c r="D398" s="5">
         <v>9.9841171672362172</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>185.74154687999999</v>
       </c>
       <c r="C399" s="5">
         <v>1.6083102599999961</v>
       </c>
       <c r="D399" s="5">
         <v>10.999865386368946</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>186.39030975</v>
       </c>
       <c r="C400" s="5">
         <v>0.64876287000001298</v>
       </c>
       <c r="D400" s="5">
         <v>4.2728547415555429</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>186.75124572999999</v>
       </c>
       <c r="C401" s="5">
         <v>0.36093597999999361</v>
       </c>
       <c r="D401" s="5">
         <v>2.3486524392546171</v>
       </c>
       <c r="E401" s="5">
         <v>7.6299578450996774</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>186.99257489999999</v>
       </c>
       <c r="C402" s="5">
         <v>0.2413291700000002</v>
       </c>
       <c r="D402" s="5">
         <v>1.5617681897880376</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>187.50815850000001</v>
       </c>
       <c r="C403" s="5">
         <v>0.51558360000001358</v>
       </c>
       <c r="D403" s="5">
         <v>3.3593289611621335</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>187.54076542000001</v>
       </c>
       <c r="C404" s="5">
         <v>3.2606920000006312E-2</v>
       </c>
       <c r="D404" s="5">
         <v>0.20887490667822473</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>186.97641551999999</v>
       </c>
       <c r="C405" s="5">
         <v>-0.56434990000002472</v>
       </c>
       <c r="D405" s="5">
         <v>-3.551884359079549</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>186.85963688999999</v>
       </c>
       <c r="C406" s="5">
         <v>-0.11677862999999888</v>
       </c>
       <c r="D406" s="5">
         <v>-0.74690693480281567</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>186.73774642000001</v>
       </c>
       <c r="C407" s="5">
         <v>-0.12189046999998254</v>
       </c>
       <c r="D407" s="5">
         <v>-0.77997012664189347</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>185.74111825</v>
       </c>
       <c r="C408" s="5">
         <v>-0.99662817000000814</v>
       </c>
       <c r="D408" s="5">
         <v>-6.2197664175042577</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>185.51630753000001</v>
       </c>
       <c r="C409" s="5">
         <v>-0.22481071999999358</v>
       </c>
       <c r="D409" s="5">
         <v>-1.4427836052548826</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>184.94016406</v>
       </c>
       <c r="C410" s="5">
         <v>-0.57614347000000521</v>
       </c>
       <c r="D410" s="5">
         <v>-3.6637441813538896</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>184.13519582000001</v>
       </c>
       <c r="C411" s="5">
         <v>-0.80496823999999378</v>
       </c>
       <c r="D411" s="5">
         <v>-5.0998643159141155</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>183.11587506000001</v>
       </c>
       <c r="C412" s="5">
         <v>-1.0193207599999994</v>
       </c>
       <c r="D412" s="5">
         <v>-6.4442974875928432</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>182.07829226000001</v>
       </c>
       <c r="C413" s="5">
         <v>-1.0375827999999956</v>
       </c>
       <c r="D413" s="5">
         <v>-6.5915647921338083</v>
       </c>
       <c r="E413" s="5">
         <v>-2.5022341627407463</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>182.39693244</v>
       </c>
       <c r="C414" s="5">
         <v>0.3186401799999885</v>
       </c>
       <c r="D414" s="5">
         <v>2.1203521598572417</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>181.69732261999999</v>
       </c>
       <c r="C415" s="5">
         <v>-0.69960982000000627</v>
       </c>
       <c r="D415" s="5">
         <v>-4.5069040965435185</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>181.03615453</v>
       </c>
       <c r="C416" s="5">
         <v>-0.66116808999998966</v>
       </c>
       <c r="D416" s="5">
         <v>-4.2802715880599589</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>181.28265779</v>
       </c>
       <c r="C417" s="5">
         <v>0.24650325999999723</v>
       </c>
       <c r="D417" s="5">
         <v>1.6462416267060132</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>181.08195659</v>
       </c>
       <c r="C418" s="5">
         <v>-0.20070119999999747</v>
       </c>
       <c r="D418" s="5">
         <v>-1.3204810805344636</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>181.05045421</v>
       </c>
       <c r="C419" s="5">
         <v>-3.1502380000006269E-2</v>
       </c>
       <c r="D419" s="5">
         <v>-0.20856140002384338</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>180.49116527999999</v>
       </c>
       <c r="C420" s="5">
         <v>-0.55928893000000812</v>
       </c>
       <c r="D420" s="5">
         <v>-3.6446215286855654</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>180.41967707000001</v>
       </c>
       <c r="C421" s="5">
         <v>-7.1488209999984065E-2</v>
       </c>
       <c r="D421" s="5">
         <v>-0.47425712472830561</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>180.91489892000001</v>
       </c>
       <c r="C422" s="5">
         <v>0.49522185000000718</v>
       </c>
       <c r="D422" s="5">
         <v>3.3439822639209416</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>180.0733362</v>
       </c>
       <c r="C423" s="5">
         <v>-0.84156272000001309</v>
       </c>
       <c r="D423" s="5">
         <v>-5.4414241132068719</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>179.97512850999999</v>
       </c>
       <c r="C424" s="5">
         <v>-9.8207690000009507E-2</v>
       </c>
       <c r="D424" s="5">
         <v>-0.65249178749283709</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>180.33152762</v>
       </c>
       <c r="C425" s="5">
         <v>0.35639911000001234</v>
       </c>
       <c r="D425" s="5">
         <v>2.4023756833327914</v>
       </c>
       <c r="E425" s="5">
         <v>-0.9593481014780747</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>179.69079604000001</v>
       </c>
       <c r="C426" s="5">
         <v>-0.64073157999999353</v>
       </c>
       <c r="D426" s="5">
         <v>-4.1813491937449658</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>179.69342985</v>
       </c>
       <c r="C427" s="5">
         <v>2.6338099999918541E-3</v>
       </c>
       <c r="D427" s="5">
         <v>1.7590365643771477E-2</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>179.57735521000001</v>
       </c>
       <c r="C428" s="5">
         <v>-0.11607463999999368</v>
       </c>
       <c r="D428" s="5">
         <v>-0.77240312828494861</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>179.38963604</v>
       </c>
       <c r="C429" s="5">
         <v>-0.18771917000000826</v>
       </c>
       <c r="D429" s="5">
         <v>-1.2472195456517454</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>179.08793907</v>
       </c>
       <c r="C430" s="5">
         <v>-0.30169696999999474</v>
       </c>
       <c r="D430" s="5">
         <v>-1.9995930644965298</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>178.95954810000001</v>
       </c>
       <c r="C431" s="5">
         <v>-0.12839096999999811</v>
       </c>
       <c r="D431" s="5">
         <v>-0.8569148421111894</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>179.48870846</v>
       </c>
       <c r="C432" s="5">
         <v>0.52916035999999167</v>
       </c>
       <c r="D432" s="5">
         <v>3.6065225478678409</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>178.88709879000001</v>
       </c>
       <c r="C433" s="5">
         <v>-0.60160966999998777</v>
       </c>
       <c r="D433" s="5">
         <v>-3.9488303440089689</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>178.29961130999999</v>
       </c>
       <c r="C434" s="5">
         <v>-0.58748748000002138</v>
       </c>
       <c r="D434" s="5">
         <v>-3.8705386493681493</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>179.54183508</v>
       </c>
       <c r="C435" s="5">
         <v>1.2422237700000096</v>
       </c>
       <c r="D435" s="5">
         <v>8.6883910922952889</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>179.7604121</v>
       </c>
       <c r="C436" s="5">
         <v>0.2185770199999979</v>
       </c>
       <c r="D436" s="5">
         <v>1.4707203154743276</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>179.55385797</v>
       </c>
       <c r="C437" s="5">
         <v>-0.20655413000000067</v>
       </c>
       <c r="D437" s="5">
         <v>-1.3701820296805778</v>
       </c>
       <c r="E437" s="5">
         <v>-0.43124441979925932</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>178.6418353</v>
       </c>
       <c r="C438" s="5">
         <v>-0.91202266999999893</v>
       </c>
       <c r="D438" s="5">
         <v>-5.9278282118030763</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>178.40983335999999</v>
       </c>
       <c r="C439" s="5">
         <v>-0.23200194000000351</v>
       </c>
       <c r="D439" s="5">
         <v>-1.5473549448864921</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>178.47150751000001</v>
       </c>
       <c r="C440" s="5">
         <v>6.167415000001597E-2</v>
       </c>
       <c r="D440" s="5">
         <v>0.41561528861517871</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>177.84308199</v>
       </c>
       <c r="C441" s="5">
         <v>-0.62842552000000751</v>
       </c>
       <c r="D441" s="5">
         <v>-4.1445064997002845</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>177.50623937</v>
       </c>
       <c r="C442" s="5">
         <v>-0.33684261999999876</v>
       </c>
       <c r="D442" s="5">
         <v>-2.249324774848882</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>177.71537130999999</v>
+        <v>178.59940588000001</v>
       </c>
       <c r="C443" s="5">
-        <v>0.2091319399999918</v>
+        <v>1.0931665100000032</v>
       </c>
       <c r="D443" s="5">
-        <v>1.4229974189091887</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>7.6456885754755399</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>176.51298761000001</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-2.0864182699999958</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-13.151990158734206</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF60ECB1-3818-4073-ABAE-9A081BAE8FFC}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>houfirea</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>