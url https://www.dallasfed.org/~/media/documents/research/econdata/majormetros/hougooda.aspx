--- v2 (2026-02-15)
+++ v3 (2026-04-17)
@@ -1,85 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{2D941C6D-E565-4008-802F-026749249F75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3A97728E-D440-4B88-8475-D932BE5A820C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{1351E685-E217-4A9D-B064-FF531476522F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EEF837D7-27C5-4CD3-965D-CFC82747F0BC}"/>
   </bookViews>
   <sheets>
     <sheet name="hougooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q2.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry December 2025</t>
+    <t>Last data entry January 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,52 +917,52 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C2B0C9C2-073E-4108-A3B7-F25B8BED4A08}">
-  <dimension ref="A1:F437"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58B5C133-B838-49E0-A4C9-9486E64EBFE0}">
+  <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
@@ -974,6190 +974,6259 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>380.22926881000001</v>
+        <v>380.29389297</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>384.61224956000001</v>
+        <v>384.79742001</v>
       </c>
       <c r="C7" s="5">
-        <v>4.3829807500000015</v>
+        <v>4.5035270399999945</v>
       </c>
       <c r="D7" s="5">
-        <v>14.744218269221498</v>
+        <v>15.173775363326335</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>386.72092824999999</v>
+        <v>386.94212183000002</v>
       </c>
       <c r="C8" s="5">
-        <v>2.1086786899999765</v>
+        <v>2.144701820000023</v>
       </c>
       <c r="D8" s="5">
-        <v>6.7811913296942139</v>
+        <v>6.8971896360329854</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>388.18325424</v>
+        <v>388.37846769999999</v>
       </c>
       <c r="C9" s="5">
-        <v>1.4623259900000107</v>
+        <v>1.4363458699999683</v>
       </c>
       <c r="D9" s="5">
-        <v>4.6331866346009498</v>
+        <v>4.5465297177592179</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>394.37572895</v>
+        <v>394.50050869</v>
       </c>
       <c r="C10" s="5">
-        <v>6.192474709999999</v>
+        <v>6.1220409900000163</v>
       </c>
       <c r="D10" s="5">
-        <v>20.915115128610751</v>
+        <v>20.644932060762898</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>396.00099936999999</v>
+        <v>396.18127250999999</v>
       </c>
       <c r="C11" s="5">
-        <v>1.6252704199999926</v>
+        <v>1.6807638199999815</v>
       </c>
       <c r="D11" s="5">
-        <v>5.0589924247948392</v>
+        <v>5.2341022501056766</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>398.53015465999999</v>
+        <v>398.77425216</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5291552900000056</v>
+        <v>2.592979650000018</v>
       </c>
       <c r="D12" s="5">
-        <v>7.9391191290204555</v>
+        <v>8.1428971153026719</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>402.46383005000001</v>
+        <v>402.31531339999998</v>
       </c>
       <c r="C13" s="5">
-        <v>3.933675390000019</v>
+        <v>3.5410612399999764</v>
       </c>
       <c r="D13" s="5">
-        <v>12.50919500709804</v>
+        <v>11.191976756397249</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>402.34851058999999</v>
+        <v>403.04950377</v>
       </c>
       <c r="C14" s="5">
-        <v>-0.11531946000002335</v>
+        <v>0.73419037000002163</v>
       </c>
       <c r="D14" s="5">
-        <v>-0.34329911562016591</v>
+        <v>2.2120096554708368</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>400.43698719000002</v>
+        <v>400.80062285000002</v>
       </c>
       <c r="C15" s="5">
-        <v>-1.9115233999999646</v>
+        <v>-2.2488809199999764</v>
       </c>
       <c r="D15" s="5">
-        <v>-5.5544617474595608</v>
+        <v>-6.4938956877857335</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>402.87829915999998</v>
+        <v>403.04983715999998</v>
       </c>
       <c r="C16" s="5">
-        <v>2.4413119699999584</v>
+        <v>2.2492143099999566</v>
       </c>
       <c r="D16" s="5">
-        <v>7.5663117003824665</v>
+        <v>6.9459511148614039</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>404.25578017999999</v>
+        <v>404.34180364999997</v>
       </c>
       <c r="C17" s="5">
-        <v>1.3774810200000047</v>
+        <v>1.291966489999993</v>
       </c>
       <c r="D17" s="5">
-        <v>4.1809612262647899</v>
+        <v>3.9151162833591657</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>402.85307220999999</v>
+        <v>403.11490262000001</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.4027079699999945</v>
+        <v>-1.226901029999965</v>
       </c>
       <c r="D18" s="5">
-        <v>-4.0852718809825106</v>
+        <v>-3.5810236041042831</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>405.73694304999998</v>
+        <v>405.93282726000001</v>
       </c>
       <c r="C19" s="5">
-        <v>2.8838708399999859</v>
+        <v>2.8179246400000011</v>
       </c>
       <c r="D19" s="5">
-        <v>8.9367648001084987</v>
+        <v>8.7185966794832268</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>408.11875472999998</v>
+        <v>408.42722022999999</v>
       </c>
       <c r="C20" s="5">
-        <v>2.3818116799999984</v>
+        <v>2.4943929699999785</v>
       </c>
       <c r="D20" s="5">
-        <v>7.2763530556449352</v>
+        <v>7.6281957745600204</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>404.70753473000002</v>
+        <v>404.81025933000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.4112199999999575</v>
+        <v>-3.6169608999999809</v>
       </c>
       <c r="D21" s="5">
-        <v>-9.5815940393140231</v>
+        <v>-10.124362568013655</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>403.63717752000002</v>
+        <v>403.66720941</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.0703572099999974</v>
+        <v>-1.1430499200000099</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.1279595722303322</v>
+        <v>-3.3362717112749518</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>404.12022059999998</v>
+        <v>404.30716632000002</v>
       </c>
       <c r="C23" s="5">
-        <v>0.48304307999995899</v>
+        <v>0.63995691000002353</v>
       </c>
       <c r="D23" s="5">
-        <v>1.4455611429736726</v>
+        <v>1.919105357493045</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>401.65520171999998</v>
+        <v>401.89179503000003</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.4650188800000024</v>
+        <v>-2.415371289999996</v>
       </c>
       <c r="D24" s="5">
-        <v>-7.0790219368827785</v>
+        <v>-6.9379947033211149</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>400.91943529000002</v>
+        <v>401.03476961000001</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.73576642999995556</v>
+        <v>-0.85702542000001358</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.176190682243051</v>
+        <v>-2.5291726953030169</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>399.79009517999998</v>
+        <v>400.33803803000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-1.1293401100000438</v>
+        <v>-0.69673158000000512</v>
       </c>
       <c r="D26" s="5">
-        <v>-3.3283695563920301</v>
+        <v>-2.0649954439753149</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>398.77520808999998</v>
+        <v>399.22952787999998</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.014887090000002</v>
+        <v>-1.1085101500000292</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.0040857289441614</v>
+        <v>-3.272584364284481</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>397.09293759000002</v>
+        <v>397.24959424999997</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.6822704999999587</v>
+        <v>-1.979933630000005</v>
       </c>
       <c r="D28" s="5">
-        <v>-4.9464911993971068</v>
+        <v>-5.7915875087271136</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>394.55974652999998</v>
+        <v>394.75006605999999</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.5331910600000356</v>
+        <v>-2.4995281899999782</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.3922454488283718</v>
+        <v>-7.2946092481759983</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.3984897991273568</v>
+        <v>-2.372185488469214</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>393.09589882</v>
+        <v>393.25129764000002</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.4638477099999818</v>
+        <v>-1.4987684199999762</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.3623616957228712</v>
+        <v>-4.4621560419559225</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>392.95025616999999</v>
+        <v>393.24804506999999</v>
       </c>
       <c r="C31" s="5">
-        <v>-0.14564265000001342</v>
+        <v>-3.252570000029209E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>-0.44369701771721504</v>
+        <v>-9.9247134738966736E-3</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>391.27624206000002</v>
+        <v>391.47136108000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-1.6740141099999732</v>
+        <v>-1.7766839899999809</v>
       </c>
       <c r="D32" s="5">
-        <v>-4.994044527516051</v>
+        <v>-5.2888560887852876</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>392.72311853999997</v>
+        <v>393.04043738000001</v>
       </c>
       <c r="C33" s="5">
-        <v>1.4468764799999576</v>
+        <v>1.5690763000000061</v>
       </c>
       <c r="D33" s="5">
-        <v>4.5287767964982573</v>
+        <v>4.9172414065059566</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>393.12869905999997</v>
+        <v>393.47537993999998</v>
       </c>
       <c r="C34" s="5">
-        <v>0.40558052000000089</v>
+        <v>0.43494255999996767</v>
       </c>
       <c r="D34" s="5">
-        <v>1.2463504390468838</v>
+        <v>1.3360444051390363</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>391.37041252</v>
+        <v>391.56118604</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.7582865399999719</v>
+        <v>-1.9141938999999866</v>
       </c>
       <c r="D35" s="5">
-        <v>-5.2369806235032623</v>
+        <v>-5.6841109319594292</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>390.24208050999999</v>
+        <v>390.45737308000002</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.1283320100000083</v>
+        <v>-1.1038129599999706</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.4052996279830383</v>
+        <v>-3.3308469799452456</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>388.22176006000001</v>
+        <v>388.26189262000003</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.0203204499999856</v>
+        <v>-2.1954804599999989</v>
       </c>
       <c r="D37" s="5">
-        <v>-6.0386365154918797</v>
+        <v>-6.5426054526883988</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>386.62823551999998</v>
+        <v>387.29569128999998</v>
       </c>
       <c r="C38" s="5">
-        <v>-1.5935245400000326</v>
+        <v>-0.96620133000004671</v>
       </c>
       <c r="D38" s="5">
-        <v>-4.8159194831972396</v>
+        <v>-2.9457006779887385</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>389.98686376000001</v>
+        <v>390.20459234999998</v>
       </c>
       <c r="C39" s="5">
-        <v>3.35862824000003</v>
+        <v>2.9089010600000051</v>
       </c>
       <c r="D39" s="5">
-        <v>10.937131892415586</v>
+        <v>9.3947627649960666</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>388.70209419999998</v>
+        <v>388.84936540000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.2847695600000293</v>
+        <v>-1.3552269499999738</v>
       </c>
       <c r="D40" s="5">
-        <v>-3.8824211363839622</v>
+        <v>-4.0890443542873411</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>387.44857717999997</v>
+        <v>387.73826565000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.2535170200000039</v>
+        <v>-1.1110997499999939</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.8019477425277559</v>
+        <v>-3.3755074287152187</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.8023048251982088</v>
+        <v>-1.7762632644966359</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>385.33317966999999</v>
+        <v>385.48621501999997</v>
       </c>
       <c r="C42" s="5">
-        <v>-2.1153975099999798</v>
+        <v>-2.252050630000042</v>
       </c>
       <c r="D42" s="5">
-        <v>-6.358571647457989</v>
+        <v>-6.7514113986644979</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>383.38005937000003</v>
+        <v>383.66567995999998</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.9531202999999664</v>
+        <v>-1.8205350599999974</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.9156541878417457</v>
+        <v>-5.5223251809385925</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>383.09256662000001</v>
+        <v>383.28250566000003</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.28749275000001262</v>
+        <v>-0.38317429999995056</v>
       </c>
       <c r="D44" s="5">
-        <v>-0.89616546948643183</v>
+        <v>-1.1919018610497933</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>385.21161860000001</v>
+        <v>385.34975706</v>
       </c>
       <c r="C45" s="5">
-        <v>2.1190519799999947</v>
+        <v>2.0672513999999751</v>
       </c>
       <c r="D45" s="5">
-        <v>6.8434319858325265</v>
+        <v>6.667744075944082</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>385.07169223</v>
+        <v>385.33240739000001</v>
       </c>
       <c r="C46" s="5">
-        <v>-0.13992637000001196</v>
+        <v>-1.7349669999987327E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-0.43502474868728491</v>
+        <v>-5.4014434643923082E-2</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>386.1405661</v>
+        <v>386.34481008</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0688738700000044</v>
+        <v>1.0124026899999876</v>
       </c>
       <c r="D47" s="5">
-        <v>3.3822607843698504</v>
+        <v>3.1987796449119976</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>387.32138185999997</v>
+        <v>387.51573818000003</v>
       </c>
       <c r="C48" s="5">
-        <v>1.1808157599999731</v>
+        <v>1.170928100000026</v>
       </c>
       <c r="D48" s="5">
-        <v>3.731945754156607</v>
+        <v>3.6981841562609308</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>388.08644242000003</v>
+        <v>388.22100941999997</v>
       </c>
       <c r="C49" s="5">
-        <v>0.76506056000005174</v>
+        <v>0.70527123999994501</v>
       </c>
       <c r="D49" s="5">
-        <v>2.3962336116181593</v>
+        <v>2.205971624020453</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>387.79997292000002</v>
+        <v>388.21129817000002</v>
       </c>
       <c r="C50" s="5">
-        <v>-0.2864695000000097</v>
+        <v>-9.7112499999525426E-3</v>
       </c>
       <c r="D50" s="5">
-        <v>-0.88220343362890308</v>
+        <v>-3.0013565854303259E-2</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>389.77612936999998</v>
+        <v>390.05998662000002</v>
       </c>
       <c r="C51" s="5">
-        <v>1.9761564499999622</v>
+        <v>1.8486884499999974</v>
       </c>
       <c r="D51" s="5">
-        <v>6.2893056420578075</v>
+        <v>5.8665526840276261</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>389.24294871000001</v>
+        <v>389.37973840000001</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.53318065999997089</v>
+        <v>-0.68024822000000995</v>
       </c>
       <c r="D52" s="5">
-        <v>-1.6292044148700668</v>
+        <v>-2.0727926191904333</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>393.77834190999999</v>
+        <v>393.86680451000001</v>
       </c>
       <c r="C53" s="5">
-        <v>4.5353931999999872</v>
+        <v>4.4870661100000007</v>
       </c>
       <c r="D53" s="5">
-        <v>14.913979513489807</v>
+        <v>14.739345127745329</v>
       </c>
       <c r="E53" s="5">
-        <v>1.633704471460562</v>
+        <v>1.5805865458561774</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>392.85679574</v>
+        <v>393.11559942000002</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.92154616999999917</v>
+        <v>-0.75120508999998492</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.7724528356182332</v>
+        <v>-2.2648516397650087</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>392.10956248000002</v>
+        <v>392.37992817999998</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.74723325999997314</v>
+        <v>-0.73567124000004469</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.2587332743745359</v>
+        <v>-2.2226936431418265</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>393.42751645999999</v>
+        <v>393.81004784999999</v>
       </c>
       <c r="C56" s="5">
-        <v>1.3179539799999702</v>
+        <v>1.4301196700000105</v>
       </c>
       <c r="D56" s="5">
-        <v>4.108831500210286</v>
+        <v>4.4624271954419648</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>395.94041532</v>
+        <v>396.20782439999999</v>
       </c>
       <c r="C57" s="5">
-        <v>2.5128988600000071</v>
+        <v>2.3977765500000032</v>
       </c>
       <c r="D57" s="5">
-        <v>7.9397071125115071</v>
+        <v>7.5561036986025787</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>396.09738221999999</v>
+        <v>396.26246687999998</v>
       </c>
       <c r="C58" s="5">
-        <v>0.15696689999998625</v>
+        <v>5.4642479999984062E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.47676751645846505</v>
+        <v>0.16562200964211904</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>396.09244927999998</v>
+        <v>396.21150162999999</v>
       </c>
       <c r="C59" s="5">
-        <v>-4.9329400000033274E-3</v>
+        <v>-5.0965249999990192E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-1.4943604318740089E-2</v>
+        <v>-0.15422872812541621</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>397.75294074999999</v>
+        <v>398.03893570000002</v>
       </c>
       <c r="C60" s="5">
-        <v>1.6604914700000108</v>
+        <v>1.827434070000038</v>
       </c>
       <c r="D60" s="5">
-        <v>5.1482450887091025</v>
+        <v>5.6773060451854374</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>398.99893054</v>
+        <v>399.11476404000001</v>
       </c>
       <c r="C61" s="5">
-        <v>1.2459897900000101</v>
+        <v>1.0758283399999868</v>
       </c>
       <c r="D61" s="5">
-        <v>3.8245335205619346</v>
+        <v>3.2920379046242676</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>400.81079696</v>
+        <v>401.34068191</v>
       </c>
       <c r="C62" s="5">
-        <v>1.8118664200000012</v>
+        <v>2.2259178699999893</v>
       </c>
       <c r="D62" s="5">
-        <v>5.5874165520177321</v>
+        <v>6.9017190483086521</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>401.56861777</v>
+        <v>401.83982171999997</v>
       </c>
       <c r="C63" s="5">
-        <v>0.75782080999999835</v>
+        <v>0.4991398099999742</v>
       </c>
       <c r="D63" s="5">
-        <v>2.2926066078976293</v>
+        <v>1.5026682281479964</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>404.30861643999998</v>
+        <v>404.64425685999998</v>
       </c>
       <c r="C64" s="5">
-        <v>2.7399986699999772</v>
+        <v>2.8044351400000096</v>
       </c>
       <c r="D64" s="5">
-        <v>8.5022574897969818</v>
+        <v>8.7038435114901169</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>405.62510404</v>
+        <v>405.72171825999999</v>
       </c>
       <c r="C65" s="5">
-        <v>1.3164876000000163</v>
+        <v>1.0774614000000042</v>
       </c>
       <c r="D65" s="5">
-        <v>3.9781158434394781</v>
+        <v>3.2424978587173081</v>
       </c>
       <c r="E65" s="5">
-        <v>3.0084849442297834</v>
+        <v>3.0098788763750717</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>406.82985954999998</v>
+        <v>406.78759528000001</v>
       </c>
       <c r="C66" s="5">
-        <v>1.204755509999984</v>
+        <v>1.0658770200000163</v>
       </c>
       <c r="D66" s="5">
-        <v>3.6229477861066117</v>
+        <v>3.1984889015080453</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>407.79034371</v>
+        <v>407.83893325999998</v>
       </c>
       <c r="C67" s="5">
-        <v>0.96048416000002135</v>
+        <v>1.0513379799999711</v>
       </c>
       <c r="D67" s="5">
-        <v>2.8701570718209224</v>
+        <v>3.1458538018994453</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>408.9355137</v>
+        <v>408.90618508</v>
       </c>
       <c r="C68" s="5">
-        <v>1.1451699899999994</v>
+        <v>1.0672518200000241</v>
       </c>
       <c r="D68" s="5">
-        <v>3.4224177063476136</v>
+        <v>3.1858082159822665</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>405.38433548</v>
+        <v>405.46539662999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-3.5511782199999971</v>
+        <v>-3.4407884500000137</v>
       </c>
       <c r="D69" s="5">
-        <v>-9.937163998702303</v>
+        <v>-9.6430837759525883</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>408.73656634000002</v>
+        <v>408.71240460000001</v>
       </c>
       <c r="C70" s="5">
-        <v>3.3522308600000201</v>
+        <v>3.2470079700000269</v>
       </c>
       <c r="D70" s="5">
-        <v>10.387106721926154</v>
+        <v>10.044481952917138</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>410.18568356999998</v>
+        <v>410.22670026999998</v>
       </c>
       <c r="C71" s="5">
-        <v>1.4491172299999562</v>
+        <v>1.5142956699999672</v>
       </c>
       <c r="D71" s="5">
-        <v>4.3383762946751503</v>
+        <v>4.5377762099930496</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>411.59125700999999</v>
+        <v>411.57399701000003</v>
       </c>
       <c r="C72" s="5">
-        <v>1.4055734400000119</v>
+        <v>1.3472967400000471</v>
       </c>
       <c r="D72" s="5">
-        <v>4.1904011866068291</v>
+        <v>4.0131041199598094</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>413.11900338999999</v>
+        <v>413.16249458999999</v>
       </c>
       <c r="C73" s="5">
-        <v>1.5277463799999964</v>
+        <v>1.5884975799999665</v>
       </c>
       <c r="D73" s="5">
-        <v>4.5462316733577479</v>
+        <v>4.7310720954804264</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>415.65461305000002</v>
+        <v>415.70787196999999</v>
       </c>
       <c r="C74" s="5">
-        <v>2.5356096600000342</v>
+        <v>2.5453773799999908</v>
       </c>
       <c r="D74" s="5">
-        <v>7.6190571054588263</v>
+        <v>7.648576408661123</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>415.77502394999999</v>
+        <v>415.76527523999999</v>
       </c>
       <c r="C75" s="5">
-        <v>0.12041089999996757</v>
+        <v>5.7403270000008888E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.34818216338439179</v>
+        <v>0.16582862164444823</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>416.47708162999999</v>
+        <v>416.41773533000003</v>
       </c>
       <c r="C76" s="5">
-        <v>0.7020576799999958</v>
+        <v>0.65246009000003369</v>
       </c>
       <c r="D76" s="5">
-        <v>2.0451864917837348</v>
+        <v>1.8994981145659784</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>418.71455944000002</v>
+        <v>418.64329846999999</v>
       </c>
       <c r="C77" s="5">
-        <v>2.2374778100000299</v>
+        <v>2.2255631399999629</v>
       </c>
       <c r="D77" s="5">
-        <v>6.6408154576199419</v>
+        <v>6.6053762070953814</v>
       </c>
       <c r="E77" s="5">
-        <v>3.2269835544274539</v>
+        <v>3.1848381854972407</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>421.70684156999999</v>
+        <v>421.67429300999999</v>
       </c>
       <c r="C78" s="5">
-        <v>2.9922821299999782</v>
+        <v>3.0309945399999947</v>
       </c>
       <c r="D78" s="5">
-        <v>8.9208481019117603</v>
+        <v>9.0424957671686244</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>422.77903988999998</v>
+        <v>422.80077058000001</v>
       </c>
       <c r="C79" s="5">
-        <v>1.0721983199999841</v>
+        <v>1.12647757000002</v>
       </c>
       <c r="D79" s="5">
-        <v>3.0940534646614948</v>
+        <v>3.2532514566936399</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>424.23229767999999</v>
+        <v>424.19768785000002</v>
       </c>
       <c r="C80" s="5">
-        <v>1.4532577900000092</v>
+        <v>1.3969172700000172</v>
       </c>
       <c r="D80" s="5">
-        <v>4.2037557364662081</v>
+        <v>4.0375992778531211</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>423.20442260999999</v>
+        <v>423.28324947999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-1.0278750699999932</v>
+        <v>-0.91443837000002759</v>
       </c>
       <c r="D81" s="5">
-        <v>-2.8690535444313658</v>
+        <v>-2.5563761741112523</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>425.59986316999999</v>
+        <v>425.59493078000003</v>
       </c>
       <c r="C82" s="5">
-        <v>2.3954405599999973</v>
+        <v>2.311681300000032</v>
       </c>
       <c r="D82" s="5">
-        <v>7.0077876547717244</v>
+        <v>6.7540517277715484</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>427.74225466000001</v>
+        <v>427.77692372000001</v>
       </c>
       <c r="C83" s="5">
-        <v>2.1423914900000227</v>
+        <v>2.1819929399999864</v>
       </c>
       <c r="D83" s="5">
-        <v>6.2106570840431585</v>
+        <v>6.3287916005929423</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>429.6861212</v>
+        <v>429.67726883</v>
       </c>
       <c r="C84" s="5">
-        <v>1.9438665399999877</v>
+        <v>1.9003451099999893</v>
       </c>
       <c r="D84" s="5">
-        <v>5.5917684581500371</v>
+        <v>5.4630459407605469</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>430.52425168000002</v>
+        <v>430.57966972000003</v>
       </c>
       <c r="C85" s="5">
-        <v>0.838130480000018</v>
+        <v>0.90240089000002399</v>
       </c>
       <c r="D85" s="5">
-        <v>2.3659523796962789</v>
+        <v>2.5495354188393549</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>431.04715965000003</v>
+        <v>431.03662353999999</v>
       </c>
       <c r="C86" s="5">
-        <v>0.52290797000000566</v>
+        <v>0.45695381999996698</v>
       </c>
       <c r="D86" s="5">
-        <v>1.4672770302118998</v>
+        <v>1.2809628482993718</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>432.96508345000001</v>
+        <v>432.96129207000001</v>
       </c>
       <c r="C87" s="5">
-        <v>1.9179237999999827</v>
+        <v>1.9246685300000195</v>
       </c>
       <c r="D87" s="5">
-        <v>5.4719646496734109</v>
+        <v>5.4918203965255818</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>433.94170922000001</v>
+        <v>433.8993365</v>
       </c>
       <c r="C88" s="5">
-        <v>0.97662576999999828</v>
+        <v>0.93804442999999083</v>
       </c>
       <c r="D88" s="5">
-        <v>2.740637243053401</v>
+        <v>2.6310992891065865</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>430.87922495999999</v>
+        <v>430.85084408</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.0624842600000193</v>
+        <v>-3.0484924200000023</v>
       </c>
       <c r="D89" s="5">
-        <v>-8.1477254081607882</v>
+        <v>-8.1126884651222539</v>
       </c>
       <c r="E89" s="5">
-        <v>2.905240633683559</v>
+        <v>2.915977791741664</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>432.62562191000001</v>
+        <v>432.90600492999999</v>
       </c>
       <c r="C90" s="5">
-        <v>1.7463969500000189</v>
+        <v>2.0551608499999929</v>
       </c>
       <c r="D90" s="5">
-        <v>4.9736216140070733</v>
+        <v>5.8765894717207834</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>437.81105021000002</v>
+        <v>438.01344504000002</v>
       </c>
       <c r="C91" s="5">
-        <v>5.1854283000000123</v>
+        <v>5.1074401100000273</v>
       </c>
       <c r="D91" s="5">
-        <v>15.370237466292247</v>
+        <v>15.113425740511467</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>437.84988268000001</v>
+        <v>438.11964704000002</v>
       </c>
       <c r="C92" s="5">
-        <v>3.8832469999988461E-2</v>
+        <v>0.10620199999999613</v>
       </c>
       <c r="D92" s="5">
-        <v>0.10648818297855911</v>
+        <v>0.2913437684520348</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>437.01390908000002</v>
+        <v>437.36644199</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.83597359999998844</v>
+        <v>-0.75320505000001958</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.2672172808226088</v>
+        <v>-2.0436165368686088</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>440.31334922999997</v>
+        <v>440.72912353999999</v>
       </c>
       <c r="C94" s="5">
-        <v>3.2994401499999526</v>
+        <v>3.3626815499999907</v>
       </c>
       <c r="D94" s="5">
-        <v>9.4458030805830262</v>
+        <v>9.6264890610327392</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>441.09444200000002</v>
+        <v>441.21188458</v>
       </c>
       <c r="C95" s="5">
-        <v>0.7810927700000434</v>
+        <v>0.48276104000001396</v>
       </c>
       <c r="D95" s="5">
-        <v>2.1496297906663298</v>
+        <v>1.3223907415140346</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>441.52025007999998</v>
+        <v>441.81214237</v>
       </c>
       <c r="C96" s="5">
-        <v>0.4258080799999675</v>
+        <v>0.60025779000000057</v>
       </c>
       <c r="D96" s="5">
-        <v>1.1645836708669144</v>
+        <v>1.6448415983721709</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>445.21952766999999</v>
+        <v>445.46235817000002</v>
       </c>
       <c r="C97" s="5">
-        <v>3.6992775900000083</v>
+        <v>3.6502158000000122</v>
       </c>
       <c r="D97" s="5">
-        <v>10.530702505846001</v>
+        <v>10.377453903311839</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>447.08132072000001</v>
+        <v>447.27491615000002</v>
       </c>
       <c r="C98" s="5">
-        <v>1.861793050000017</v>
+        <v>1.8125579800000082</v>
       </c>
       <c r="D98" s="5">
-        <v>5.1351279689118678</v>
+        <v>4.993490534843259</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>449.69515408000001</v>
+        <v>449.87516102000001</v>
       </c>
       <c r="C99" s="5">
-        <v>2.613833360000001</v>
+        <v>2.6002448699999832</v>
       </c>
       <c r="D99" s="5">
-        <v>7.2457742916829826</v>
+        <v>7.2036730686370065</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>452.66513478000002</v>
+        <v>452.93657996000002</v>
       </c>
       <c r="C100" s="5">
-        <v>2.9699807000000078</v>
+        <v>3.06141894000001</v>
       </c>
       <c r="D100" s="5">
-        <v>8.2196324386642594</v>
+        <v>8.4787261346912057</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>454.66267489000001</v>
+        <v>454.96490309000001</v>
       </c>
       <c r="C101" s="5">
-        <v>1.9975401099999885</v>
+        <v>2.0283231299999898</v>
       </c>
       <c r="D101" s="5">
-        <v>5.425843849405898</v>
+        <v>5.5081454276672215</v>
       </c>
       <c r="E101" s="5">
-        <v>5.5197485866736562</v>
+        <v>5.5968461803738601</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>458.75351719000003</v>
+        <v>459.04362419</v>
       </c>
       <c r="C102" s="5">
-        <v>4.0908423000000198</v>
+        <v>4.0787210999999957</v>
       </c>
       <c r="D102" s="5">
-        <v>11.347700155852047</v>
+        <v>11.304511861742794</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>459.85805582</v>
+        <v>460.15000519</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1045386299999791</v>
+        <v>1.1063809999999989</v>
       </c>
       <c r="D103" s="5">
-        <v>2.9278031170327345</v>
+        <v>2.9308735689219878</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>460.41011507000002</v>
+        <v>460.59344419000001</v>
       </c>
       <c r="C104" s="5">
-        <v>0.55205925000001344</v>
+        <v>0.44343900000001213</v>
       </c>
       <c r="D104" s="5">
-        <v>1.4501491732882732</v>
+        <v>1.1625693443112484</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>464.39116884999999</v>
+        <v>464.70718178999999</v>
       </c>
       <c r="C105" s="5">
-        <v>3.9810537799999679</v>
+        <v>4.113737599999979</v>
       </c>
       <c r="D105" s="5">
-        <v>10.884068234914279</v>
+        <v>11.260135747386224</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>467.33035854000002</v>
+        <v>467.44960297</v>
       </c>
       <c r="C106" s="5">
-        <v>2.9391896900000347</v>
+        <v>2.742421180000008</v>
       </c>
       <c r="D106" s="5">
-        <v>7.8649893700531104</v>
+        <v>7.316112297856292</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>468.96124804999999</v>
+        <v>469.16776618</v>
       </c>
       <c r="C107" s="5">
-        <v>1.6308895099999745</v>
+        <v>1.7181632100000002</v>
       </c>
       <c r="D107" s="5">
-        <v>4.2690819230980281</v>
+        <v>4.5010023514094222</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>472.02000106000003</v>
+        <v>472.41135162</v>
       </c>
       <c r="C108" s="5">
-        <v>3.0587530100000322</v>
+        <v>3.2435854400000039</v>
       </c>
       <c r="D108" s="5">
-        <v>8.1138506419719647</v>
+        <v>8.6190245180151273</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>472.32848331000002</v>
+        <v>472.5629328</v>
       </c>
       <c r="C109" s="5">
-        <v>0.30848224999999729</v>
+        <v>0.15158117999999376</v>
       </c>
       <c r="D109" s="5">
-        <v>0.78706874910545732</v>
+        <v>0.38572054993553095</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>472.25418869999999</v>
+        <v>472.65701922</v>
       </c>
       <c r="C110" s="5">
-        <v>-7.4294610000038119E-2</v>
+        <v>9.4086419999996451E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>-0.18859003248065109</v>
+        <v>0.23917961463717496</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>473.03892815</v>
+        <v>473.30671681000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.78473945000001777</v>
+        <v>0.64969759000001659</v>
       </c>
       <c r="D111" s="5">
-        <v>2.0123517448418449</v>
+        <v>1.6620050152493793</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>471.36821035000003</v>
+        <v>471.65127457</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.6707177999999772</v>
+        <v>-1.6554422400000135</v>
       </c>
       <c r="D112" s="5">
-        <v>-4.1568906493948843</v>
+        <v>-4.1173261722914241</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>473.4718785</v>
+        <v>473.99359114999999</v>
       </c>
       <c r="C113" s="5">
-        <v>2.1036681499999759</v>
+        <v>2.3423165799999879</v>
       </c>
       <c r="D113" s="5">
-        <v>5.4889079259642592</v>
+        <v>6.1249471241346276</v>
       </c>
       <c r="E113" s="5">
-        <v>4.1369579358038644</v>
+        <v>4.1824518618386097</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>467.62388098000002</v>
+        <v>468.02287822</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.8479975199999785</v>
+        <v>-5.9707129299999906</v>
       </c>
       <c r="D114" s="5">
-        <v>-13.855032967698799</v>
+        <v>-14.111432115140355</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>466.00644885999998</v>
+        <v>466.40892108999998</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.6174321200000463</v>
+        <v>-1.6139571300000171</v>
       </c>
       <c r="D115" s="5">
-        <v>-4.0725416867482878</v>
+        <v>-4.0605582662753932</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>462.67890404000002</v>
+        <v>463.07273499000001</v>
       </c>
       <c r="C116" s="5">
-        <v>-3.3275448199999573</v>
+        <v>-3.3361860999999635</v>
       </c>
       <c r="D116" s="5">
-        <v>-8.2400311818503944</v>
+        <v>-8.2537441215963518</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>458.46906068999999</v>
+        <v>458.73985305000002</v>
       </c>
       <c r="C117" s="5">
-        <v>-4.2098433500000283</v>
+        <v>-4.3328819399999929</v>
       </c>
       <c r="D117" s="5">
-        <v>-10.38844393050109</v>
+        <v>-10.667987162299786</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>455.99219992000002</v>
+        <v>456.21600508</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.4768607699999734</v>
+        <v>-2.5238479700000198</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.2937477718345569</v>
+        <v>-6.4058825934559582</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>455.09635120000002</v>
+        <v>455.59640483999999</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.8958487200000036</v>
+        <v>-0.61960024000001113</v>
       </c>
       <c r="D119" s="5">
-        <v>-2.3322289682815578</v>
+        <v>-1.6176360869413764</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>454.01258460999998</v>
+        <v>454.20538567</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.0837665900000388</v>
+        <v>-1.3910191699999928</v>
       </c>
       <c r="D120" s="5">
-        <v>-2.820546848102945</v>
+        <v>-3.6029166874526952</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>453.30645253</v>
+        <v>453.63073079999998</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.70613207999997485</v>
+        <v>-0.57465487000001758</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.8504937436430668</v>
+        <v>-1.5077045342132056</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>454.29334325000002</v>
+        <v>454.59562629999999</v>
       </c>
       <c r="C122" s="5">
-        <v>0.98689072000001943</v>
+        <v>0.96489550000001145</v>
       </c>
       <c r="D122" s="5">
-        <v>2.6440231004810411</v>
+        <v>2.582534076906251</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>455.31185644999999</v>
+        <v>455.78045327000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.0185131999999726</v>
+        <v>1.1848269700000174</v>
       </c>
       <c r="D123" s="5">
-        <v>2.7237907321789878</v>
+        <v>3.1728233476566503</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>456.79852376999997</v>
+        <v>457.19826473000001</v>
       </c>
       <c r="C124" s="5">
-        <v>1.4866673199999809</v>
+        <v>1.4178114599999958</v>
       </c>
       <c r="D124" s="5">
-        <v>3.9893313119405471</v>
+        <v>3.7974128907655613</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>457.75803998999999</v>
+        <v>457.98667699999999</v>
       </c>
       <c r="C125" s="5">
-        <v>0.9595162200000118</v>
+        <v>0.78841226999998071</v>
       </c>
       <c r="D125" s="5">
-        <v>2.5499540747018878</v>
+        <v>2.0890710921347422</v>
       </c>
       <c r="E125" s="5">
-        <v>-3.3188536053678219</v>
+        <v>-3.3770317677005113</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>459.74752157</v>
+        <v>459.94378028</v>
       </c>
       <c r="C126" s="5">
-        <v>1.9894815800000174</v>
+        <v>1.9571032800000125</v>
       </c>
       <c r="D126" s="5">
-        <v>5.3418617013478276</v>
+        <v>5.2501858870221296</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>461.67663033000002</v>
+        <v>461.88967115999998</v>
       </c>
       <c r="C127" s="5">
-        <v>1.9291087600000196</v>
+        <v>1.945890879999979</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1530653781044711</v>
+        <v>5.1966725245355505</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>463.76980150999998</v>
+        <v>464.08439254000001</v>
       </c>
       <c r="C128" s="5">
-        <v>2.0931711799999562</v>
+        <v>2.1947213800000327</v>
       </c>
       <c r="D128" s="5">
-        <v>5.5783557993824395</v>
+        <v>5.8533359952515074</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>464.17315116999998</v>
+        <v>464.30729145999999</v>
       </c>
       <c r="C129" s="5">
-        <v>0.4033496600000035</v>
+        <v>0.22289891999997735</v>
       </c>
       <c r="D129" s="5">
-        <v>1.0486702732258379</v>
+        <v>0.57788286636624164</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>465.01586306000002</v>
+        <v>465.32583592999998</v>
       </c>
       <c r="C130" s="5">
-        <v>0.84271189000003233</v>
+        <v>1.0185444699999948</v>
       </c>
       <c r="D130" s="5">
-        <v>2.2005006473068356</v>
+        <v>2.6644176719049506</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>467.89438608</v>
+        <v>468.27678392000001</v>
       </c>
       <c r="C131" s="5">
-        <v>2.8785230199999887</v>
+        <v>2.9509479900000315</v>
       </c>
       <c r="D131" s="5">
-        <v>7.686384203370844</v>
+        <v>7.8811406186389821</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>468.46295549000001</v>
+        <v>468.76510553999998</v>
       </c>
       <c r="C132" s="5">
-        <v>0.56856941000000916</v>
+        <v>0.48832161999996515</v>
       </c>
       <c r="D132" s="5">
-        <v>1.4679846884076531</v>
+        <v>1.2585687691291536</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>469.41003527999999</v>
+        <v>469.75882295000002</v>
       </c>
       <c r="C133" s="5">
-        <v>0.94707978999997522</v>
+        <v>0.99371741000004477</v>
       </c>
       <c r="D133" s="5">
-        <v>2.4531677892656312</v>
+        <v>2.5737043579567853</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>470.87870968999999</v>
+        <v>470.96695913999997</v>
       </c>
       <c r="C134" s="5">
-        <v>1.4686744100000055</v>
+        <v>1.2081361899999479</v>
       </c>
       <c r="D134" s="5">
-        <v>3.8198070159366493</v>
+        <v>3.1302172825131258</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>469.75726279999998</v>
+        <v>470.23064581</v>
       </c>
       <c r="C135" s="5">
-        <v>-1.1214468900000156</v>
+        <v>-0.73631332999997312</v>
       </c>
       <c r="D135" s="5">
-        <v>-2.8207856272917553</v>
+        <v>-1.8600409056007239</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>471.99212900999999</v>
+        <v>472.31061726000001</v>
       </c>
       <c r="C136" s="5">
-        <v>2.234866210000007</v>
+        <v>2.0799714500000164</v>
       </c>
       <c r="D136" s="5">
-        <v>5.860766962059083</v>
+        <v>5.4390165367160792</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>473.64860138</v>
+        <v>474.18014892000002</v>
       </c>
       <c r="C137" s="5">
-        <v>1.6564723700000172</v>
+        <v>1.8695316600000069</v>
       </c>
       <c r="D137" s="5">
-        <v>4.2936902576910629</v>
+        <v>4.8547053541128538</v>
       </c>
       <c r="E137" s="5">
-        <v>3.4713888128206749</v>
+        <v>3.5357954135421421</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>476.46606997999999</v>
+        <v>476.65388660999997</v>
       </c>
       <c r="C138" s="5">
-        <v>2.8174685999999838</v>
+        <v>2.4737376899999504</v>
       </c>
       <c r="D138" s="5">
-        <v>7.376350545388255</v>
+        <v>6.4430323984269178</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>479.41290569</v>
+        <v>479.73975001999997</v>
       </c>
       <c r="C139" s="5">
-        <v>2.9468357100000162</v>
+        <v>3.0858634100000017</v>
       </c>
       <c r="D139" s="5">
-        <v>7.6794680824135098</v>
+        <v>8.0514976798183646</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>480.27031505999997</v>
+        <v>480.50007026999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.85740936999997075</v>
+        <v>0.76032025000000658</v>
       </c>
       <c r="D140" s="5">
-        <v>2.1673853845069369</v>
+        <v>1.9184974175857405</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>483.22172755000003</v>
+        <v>483.42133392</v>
       </c>
       <c r="C141" s="5">
-        <v>2.9514124900000525</v>
+        <v>2.9212636500000144</v>
       </c>
       <c r="D141" s="5">
-        <v>7.6288036275896864</v>
+        <v>7.5445192480799061</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>483.25754639000002</v>
+        <v>483.53875668000001</v>
       </c>
       <c r="C142" s="5">
-        <v>3.581883999999036E-2</v>
+        <v>0.11742276000001084</v>
       </c>
       <c r="D142" s="5">
-        <v>8.8986345947072998E-2</v>
+        <v>0.29186901625890549</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>481.19748265999999</v>
+        <v>481.25616176</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.0600637300000244</v>
+        <v>-2.2825949200000082</v>
       </c>
       <c r="D143" s="5">
-        <v>-4.9971955286040037</v>
+        <v>-5.5199394447135397</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>479.70060933000002</v>
+        <v>480.11810364000002</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.4968733299999712</v>
+        <v>-1.1380581199999824</v>
       </c>
       <c r="D144" s="5">
-        <v>-3.6696626904398677</v>
+        <v>-2.8011003913689381</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>480.32375225999999</v>
+        <v>480.61420665000003</v>
       </c>
       <c r="C145" s="5">
-        <v>0.62314292999997178</v>
+        <v>0.496103010000013</v>
       </c>
       <c r="D145" s="5">
-        <v>1.5700152509811494</v>
+        <v>1.2470235562057397</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>479.27943735000002</v>
+        <v>479.65722327999998</v>
       </c>
       <c r="C146" s="5">
-        <v>-1.0443149099999687</v>
+        <v>-0.95698337000004585</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.5780536702762702</v>
+        <v>-2.3634065212389754</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>477.96880066</v>
+        <v>478.15403435000002</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.3106366900000239</v>
+        <v>-1.5031889299999648</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.2326099985872214</v>
+        <v>-3.6965102456130605</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>478.57578351000001</v>
+        <v>479.11763163000001</v>
       </c>
       <c r="C148" s="5">
-        <v>0.60698285000000851</v>
+        <v>0.96359727999998768</v>
       </c>
       <c r="D148" s="5">
-        <v>1.534594793131383</v>
+        <v>2.4452782427606401</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>474.56568714000002</v>
+        <v>474.78602991999998</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.0100963699999852</v>
+        <v>-4.3316017100000295</v>
       </c>
       <c r="D149" s="5">
-        <v>-9.6043819142554891</v>
+        <v>-10.325421841646698</v>
       </c>
       <c r="E149" s="5">
-        <v>0.19362154925151032</v>
+        <v>0.12777443369991204</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>472.14405963000002</v>
+        <v>472.52734420000002</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.4216275100000075</v>
+        <v>-2.2586857199999599</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.9544280929223152</v>
+        <v>-5.5616997040480616</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>471.24432059999998</v>
+        <v>471.48973231999997</v>
       </c>
       <c r="C151" s="5">
-        <v>-0.89973903000003475</v>
+        <v>-1.0376118800000427</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.2629579672649003</v>
+        <v>-2.6034596977694169</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>470.6527921</v>
+        <v>470.99603382999999</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.59152849999998125</v>
+        <v>-0.49369848999998567</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.4959417385488227</v>
+        <v>-1.2493128400216214</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>469.36803096</v>
+        <v>469.62088064</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.2847611400000005</v>
+        <v>-1.3751531899999918</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.2269564180487431</v>
+        <v>-3.4478869420028535</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>468.70474200000001</v>
+        <v>468.95165427000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.66328895999998849</v>
+        <v>-0.66922636999998986</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.6826655787008926</v>
+        <v>-1.696703126415211</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>467.47176746000002</v>
+        <v>467.72480798999999</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.2329745399999865</v>
+        <v>-1.2268462800000179</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.1114453695837097</v>
+        <v>-3.0945956699469535</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>466.61046290000002</v>
+        <v>466.72913156999999</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.86130456000000777</v>
+        <v>-0.99567641999999523</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.1887007015099047</v>
+        <v>-2.5248209388222365</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>465.64316686000001</v>
+        <v>466.28159405000002</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.96729604000000791</v>
+        <v>-0.44753751999996894</v>
       </c>
       <c r="D157" s="5">
-        <v>-2.4594642494371266</v>
+        <v>-1.1446077173270952</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>463.83036315999999</v>
+        <v>464.20200908999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-1.8128037000000177</v>
+        <v>-2.0795849600000338</v>
       </c>
       <c r="D158" s="5">
-        <v>-4.5729961607273939</v>
+        <v>-5.2225719284455518</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>462.70190979</v>
+        <v>463.00349660000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1284533699999884</v>
+        <v>-1.1985124899999846</v>
       </c>
       <c r="D159" s="5">
-        <v>-2.880730871775472</v>
+        <v>-3.0546326639821708</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>460.19556324000001</v>
+        <v>460.43857320000001</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.5063465499999893</v>
+        <v>-2.5649233999999979</v>
       </c>
       <c r="D160" s="5">
-        <v>-6.3099171147798288</v>
+        <v>-6.4488471615539167</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>457.79249431</v>
+        <v>458.21001519999999</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.4030689300000176</v>
+        <v>-2.2285580000000209</v>
       </c>
       <c r="D161" s="5">
-        <v>-6.0893410461506985</v>
+        <v>-5.6559456756093311</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.5344301715289905</v>
+        <v>-3.4912599940636446</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>457.26715917000001</v>
+        <v>457.75127135999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.52533513999998149</v>
+        <v>-0.45874384000001101</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.3683898096588321</v>
+        <v>-1.1948046666149903</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>454.40216737999998</v>
+        <v>454.77170553000002</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.8649917900000332</v>
+        <v>-2.9795658299999559</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.2648046005565732</v>
+        <v>-7.5373094451194778</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>451.51993506000002</v>
+        <v>451.85310047000002</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.8822323199999573</v>
+        <v>-2.9186050600000044</v>
       </c>
       <c r="D164" s="5">
-        <v>-7.3514930027240748</v>
+        <v>-7.4351796895843698</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>450.90719839000002</v>
+        <v>451.12879638999999</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.61273667000000387</v>
+        <v>-0.72430408000002444</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.6163643918747361</v>
+        <v>-1.9066879777890566</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>450.19212034999998</v>
+        <v>450.59672673</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.71507804000003716</v>
+        <v>-0.53206965999999056</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.8865268956273273</v>
+        <v>-1.4061574435057622</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>449.36651081999997</v>
+        <v>449.72132557999998</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.82560953000000836</v>
+        <v>-0.87540115000001606</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.1786238317408779</v>
+        <v>-2.3065617429499752</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>446.58637060000001</v>
+        <v>446.91568204999999</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.7801402199999643</v>
+        <v>-2.8056435299999976</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.1766718572078609</v>
+        <v>-7.2347447202718911</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>445.55364846999998</v>
+        <v>446.10365297999999</v>
       </c>
       <c r="C169" s="5">
-        <v>-1.0327221300000247</v>
+        <v>-0.81202906999999414</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.7399529327118533</v>
+        <v>-2.1586975918802875</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>447.17269420000002</v>
+        <v>447.44872135000003</v>
       </c>
       <c r="C170" s="5">
-        <v>1.6190457300000389</v>
+        <v>1.3450683700000354</v>
       </c>
       <c r="D170" s="5">
-        <v>4.4487540621364507</v>
+        <v>3.6787856650149164</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>444.58493146000001</v>
+        <v>444.80264813999997</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.5877627400000165</v>
+        <v>-2.6460732100000541</v>
       </c>
       <c r="D171" s="5">
-        <v>-6.7275142709696922</v>
+        <v>-6.8701049332822839</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>440.60310027000003</v>
+        <v>440.84366607999999</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.9818311899999799</v>
+        <v>-3.9589820599999825</v>
       </c>
       <c r="D172" s="5">
-        <v>-10.233618665237287</v>
+        <v>-10.173000267620512</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>441.48701520999998</v>
+        <v>441.72250778</v>
       </c>
       <c r="C173" s="5">
-        <v>0.88391493999995419</v>
+        <v>0.8788417000000095</v>
       </c>
       <c r="D173" s="5">
-        <v>2.4341183429666291</v>
+        <v>2.4186589868314678</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.5617619997409866</v>
+        <v>-3.5982424811914049</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>442.16855056999998</v>
+        <v>442.36012105999998</v>
       </c>
       <c r="C174" s="5">
-        <v>0.68153535999999804</v>
+        <v>0.6376132799999823</v>
       </c>
       <c r="D174" s="5">
-        <v>1.8682818493763076</v>
+        <v>1.7459824334015384</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>440.24882471000001</v>
+        <v>440.54249859999999</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.9197258599999714</v>
+        <v>-1.8176224599999955</v>
       </c>
       <c r="D175" s="5">
-        <v>-5.0873141104017749</v>
+        <v>-4.8207871758170873</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>439.72847832999997</v>
+        <v>439.95183553999999</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.52034638000003497</v>
+        <v>-0.59066305999999713</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.4091406062092915</v>
+        <v>-1.5971039461743941</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>440.89476646000003</v>
+        <v>440.79559060999998</v>
       </c>
       <c r="C177" s="5">
-        <v>1.1662881300000549</v>
+        <v>0.84375506999998606</v>
       </c>
       <c r="D177" s="5">
-        <v>3.2295914952364502</v>
+        <v>2.3258333758380267</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>437.67713325</v>
+        <v>437.73791118000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.2176332100000309</v>
+        <v>-3.0576794299999506</v>
       </c>
       <c r="D178" s="5">
-        <v>-8.4144490691455793</v>
+        <v>-8.0137241771486174</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>437.34270447</v>
+        <v>437.47910578</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.3344287799999961</v>
+        <v>-0.25880540000002838</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.91307553235605576</v>
+        <v>-0.70717788936849324</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>438.74971225000002</v>
+        <v>439.26904680000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.4070077800000149</v>
+        <v>1.7899410200000148</v>
       </c>
       <c r="D180" s="5">
-        <v>3.9296586463054783</v>
+        <v>5.0217936683339515</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>438.37003592999997</v>
+        <v>438.81858592999998</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.37967632000004414</v>
+        <v>-0.45046087000002899</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.0335034775766805</v>
+        <v>-1.2236570177503792</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>436.96215038999998</v>
+        <v>437.14921261000001</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.4078855399999952</v>
+        <v>-1.669373319999977</v>
       </c>
       <c r="D182" s="5">
-        <v>-3.7866118076813504</v>
+        <v>-4.4707776414859124</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>439.53579100000002</v>
+        <v>439.65639270999998</v>
       </c>
       <c r="C183" s="5">
-        <v>2.5736406100000409</v>
+        <v>2.5071800999999709</v>
       </c>
       <c r="D183" s="5">
-        <v>7.3013287211612932</v>
+        <v>7.1036574598182689</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>440.75211812999999</v>
+        <v>441.00754976000002</v>
       </c>
       <c r="C184" s="5">
-        <v>1.2163271299999678</v>
+        <v>1.3511570500000403</v>
       </c>
       <c r="D184" s="5">
-        <v>3.3717708574142691</v>
+        <v>3.7508312549733303</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>442.02200335999999</v>
+        <v>442.30453511000002</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2698852299999999</v>
+        <v>1.2969853499999999</v>
       </c>
       <c r="D185" s="5">
-        <v>3.5127308229740972</v>
+        <v>3.5867997580670163</v>
       </c>
       <c r="E185" s="5">
-        <v>0.12117868285335121</v>
+        <v>0.13176311366271953</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>448.39473155000002</v>
+        <v>448.83148138000001</v>
       </c>
       <c r="C186" s="5">
-        <v>6.3727281900000321</v>
+        <v>6.5269462699999963</v>
       </c>
       <c r="D186" s="5">
-        <v>18.74063063342566</v>
+        <v>19.218327331153962</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>448.75326432000003</v>
+        <v>449.07887880999999</v>
       </c>
       <c r="C187" s="5">
-        <v>0.35853277000001071</v>
+        <v>0.24739742999997816</v>
       </c>
       <c r="D187" s="5">
-        <v>0.96374117015238792</v>
+        <v>0.6634529921086596</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>451.31111120000003</v>
+        <v>451.73045824000002</v>
       </c>
       <c r="C188" s="5">
-        <v>2.5578468799999996</v>
+        <v>2.6515794300000266</v>
       </c>
       <c r="D188" s="5">
-        <v>7.058427965957037</v>
+        <v>7.3200666000861503</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>453.91080891000001</v>
+        <v>453.99629052</v>
       </c>
       <c r="C189" s="5">
-        <v>2.5996977099999867</v>
+        <v>2.2658322799999837</v>
       </c>
       <c r="D189" s="5">
-        <v>7.1356441157354178</v>
+        <v>6.1879318844919595</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>452.17320118999999</v>
+        <v>452.46558981999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.7376077200000282</v>
+        <v>-1.5307007000000112</v>
       </c>
       <c r="D190" s="5">
-        <v>-4.4982039869142625</v>
+        <v>-3.9717474426623323</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>453.50794866000001</v>
+        <v>453.80079303000002</v>
       </c>
       <c r="C191" s="5">
-        <v>1.3347474700000248</v>
+        <v>1.3352032100000315</v>
       </c>
       <c r="D191" s="5">
-        <v>3.6002982097451675</v>
+        <v>3.5991822734678491</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>456.54092020000002</v>
+        <v>456.91704172999999</v>
       </c>
       <c r="C192" s="5">
-        <v>3.0329715400000055</v>
+        <v>3.1162486999999714</v>
       </c>
       <c r="D192" s="5">
-        <v>8.3272398899511657</v>
+        <v>8.5588589993984776</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>457.75328729</v>
+        <v>458.24972385000001</v>
       </c>
       <c r="C193" s="5">
-        <v>1.2123670899999865</v>
+        <v>1.3326821200000154</v>
       </c>
       <c r="D193" s="5">
-        <v>3.2336168962385781</v>
+        <v>3.5567154024515713</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>460.13200168999998</v>
+        <v>460.42626872</v>
       </c>
       <c r="C194" s="5">
-        <v>2.3787143999999785</v>
+        <v>2.1765448699999865</v>
       </c>
       <c r="D194" s="5">
-        <v>6.4171458249457913</v>
+        <v>5.8509058070907116</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>459.85632870000001</v>
+        <v>460.28806713</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.27567298999997547</v>
+        <v>-0.13820158999999421</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.71657633452035796</v>
+        <v>-0.35959806775569536</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>462.3854619</v>
+        <v>462.88485431999999</v>
       </c>
       <c r="C196" s="5">
-        <v>2.5291331999999898</v>
+        <v>2.5967871899999864</v>
       </c>
       <c r="D196" s="5">
-        <v>6.8031436053136662</v>
+        <v>6.9840555833677653</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>465.83576827000002</v>
+        <v>466.28293241</v>
       </c>
       <c r="C197" s="5">
-        <v>3.4503063700000212</v>
+        <v>3.3980780900000127</v>
       </c>
       <c r="D197" s="5">
-        <v>9.3311544589895767</v>
+        <v>9.1738381393354995</v>
       </c>
       <c r="E197" s="5">
-        <v>5.3874614225041473</v>
+        <v>5.4212415647143741</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>470.17107035999999</v>
+        <v>470.53942893999999</v>
       </c>
       <c r="C198" s="5">
-        <v>4.3353020899999706</v>
+        <v>4.2564965299999926</v>
       </c>
       <c r="D198" s="5">
-        <v>11.75754642913034</v>
+        <v>11.521351622852549</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>473.98441241</v>
+        <v>474.3689018</v>
       </c>
       <c r="C199" s="5">
-        <v>3.813342050000017</v>
+        <v>3.8294728600000099</v>
       </c>
       <c r="D199" s="5">
-        <v>10.178758238294193</v>
+        <v>10.215397185211117</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>478.32348781000002</v>
+        <v>478.92535448000001</v>
       </c>
       <c r="C200" s="5">
-        <v>4.3390754000000129</v>
+        <v>4.5564526800000067</v>
       </c>
       <c r="D200" s="5">
-        <v>11.555701449140376</v>
+        <v>12.155203912571832</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>479.38541765999997</v>
+        <v>479.55776147</v>
       </c>
       <c r="C201" s="5">
-        <v>1.0619298499999559</v>
+        <v>0.63240698999999267</v>
       </c>
       <c r="D201" s="5">
-        <v>2.6969022736405224</v>
+        <v>1.5961239208852396</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>483.87090853000001</v>
+        <v>484.03151029000003</v>
       </c>
       <c r="C202" s="5">
-        <v>4.4854908700000351</v>
+        <v>4.4737488200000257</v>
       </c>
       <c r="D202" s="5">
-        <v>11.824332599098209</v>
+        <v>11.787315886014426</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>487.67528441000002</v>
+        <v>487.80007998000002</v>
       </c>
       <c r="C203" s="5">
-        <v>3.8043758800000091</v>
+        <v>3.7685696899999925</v>
       </c>
       <c r="D203" s="5">
-        <v>9.8537296182724443</v>
+        <v>9.7536030323526202</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>488.98210211000003</v>
+        <v>489.15631751000001</v>
       </c>
       <c r="C204" s="5">
-        <v>1.3068177000000105</v>
+        <v>1.3562375299999871</v>
       </c>
       <c r="D204" s="5">
-        <v>3.2634445274245971</v>
+        <v>3.3878719145045588</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>492.06595248999997</v>
+        <v>492.49981695000002</v>
       </c>
       <c r="C205" s="5">
-        <v>3.0838503799999444</v>
+        <v>3.3434994400000164</v>
       </c>
       <c r="D205" s="5">
-        <v>7.8361148758723242</v>
+        <v>8.5177745186390652</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>494.89847053</v>
+        <v>495.29843978000002</v>
       </c>
       <c r="C206" s="5">
-        <v>2.8325180400000249</v>
+        <v>2.7986228299999993</v>
       </c>
       <c r="D206" s="5">
-        <v>7.1306027342965983</v>
+        <v>7.0361891045102709</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>497.24230604000002</v>
+        <v>497.60664996000003</v>
       </c>
       <c r="C207" s="5">
-        <v>2.3438355100000194</v>
+        <v>2.3082101800000032</v>
       </c>
       <c r="D207" s="5">
-        <v>5.8335887679335841</v>
+        <v>5.7378773493918844</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>500.18781680000001</v>
+        <v>500.67083307000001</v>
       </c>
       <c r="C208" s="5">
-        <v>2.9455107599999906</v>
+        <v>3.0641831099999877</v>
       </c>
       <c r="D208" s="5">
-        <v>7.3446610187817951</v>
+        <v>7.6448847365104378</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>503.51181751000001</v>
+        <v>503.94400561999998</v>
       </c>
       <c r="C209" s="5">
-        <v>3.3240007100000071</v>
+        <v>3.2731725499999698</v>
       </c>
       <c r="D209" s="5">
-        <v>8.2726344672138232</v>
+        <v>8.1334102912160144</v>
       </c>
       <c r="E209" s="5">
-        <v>8.08783949328744</v>
+        <v>8.0768714855908197</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>506.83712005000001</v>
+        <v>507.66367722000001</v>
       </c>
       <c r="C210" s="5">
-        <v>3.3253025399999956</v>
+        <v>3.7196716000000265</v>
       </c>
       <c r="D210" s="5">
-        <v>8.2193592784223455</v>
+        <v>9.2259147830745079</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>510.59300560000003</v>
+        <v>511.14731022000001</v>
       </c>
       <c r="C211" s="5">
-        <v>3.7558855500000163</v>
+        <v>3.4836329999999975</v>
       </c>
       <c r="D211" s="5">
-        <v>9.2640669399612907</v>
+        <v>8.552508194264119</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>513.49434717999998</v>
+        <v>513.79038351999998</v>
       </c>
       <c r="C212" s="5">
-        <v>2.9013415799999507</v>
+        <v>2.6430732999999691</v>
       </c>
       <c r="D212" s="5">
-        <v>7.0359501664084778</v>
+        <v>6.3845840460303727</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>514.83903025999996</v>
+        <v>514.81115932</v>
       </c>
       <c r="C213" s="5">
-        <v>1.3446830799999816</v>
+        <v>1.020775800000024</v>
       </c>
       <c r="D213" s="5">
-        <v>3.1880865207399411</v>
+        <v>2.4103312353634943</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>519.10736100999998</v>
+        <v>518.91190301999995</v>
       </c>
       <c r="C214" s="5">
-        <v>4.2683307500000183</v>
+        <v>4.1007436999999527</v>
       </c>
       <c r="D214" s="5">
-        <v>10.415154374639179</v>
+        <v>9.988724592599695</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>523.01801011999999</v>
+        <v>522.95140489000005</v>
       </c>
       <c r="C215" s="5">
-        <v>3.9106491100000085</v>
+        <v>4.0395018700000946</v>
       </c>
       <c r="D215" s="5">
-        <v>9.4242254836547801</v>
+        <v>9.7519927866095877</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>523.00837382999998</v>
+        <v>523.08390096999995</v>
       </c>
       <c r="C216" s="5">
-        <v>-9.6362900000031004E-3</v>
+        <v>0.13249607999989621</v>
       </c>
       <c r="D216" s="5">
-        <v>-2.2107032770879442E-2</v>
+        <v>0.30445857943515175</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>522.57307954999999</v>
+        <v>522.81967625000004</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.43529427999999371</v>
+        <v>-0.26422471999990194</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.99418797892946165</v>
+        <v>-0.60447331566628737</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>521.66680719999999</v>
+        <v>521.96451943</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.90627234999999473</v>
+        <v>-0.85515682000004745</v>
       </c>
       <c r="D218" s="5">
-        <v>-2.0613639628471736</v>
+        <v>-1.9452339676049757</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>526.51045106000004</v>
+        <v>527.02523421000001</v>
       </c>
       <c r="C219" s="5">
-        <v>4.8436438600000429</v>
+        <v>5.0607147800000121</v>
       </c>
       <c r="D219" s="5">
-        <v>11.728895259652505</v>
+        <v>12.275532991847072</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>529.39150925000001</v>
+        <v>529.85442599999999</v>
       </c>
       <c r="C220" s="5">
-        <v>2.8810581899999761</v>
+        <v>2.8291917899999817</v>
       </c>
       <c r="D220" s="5">
-        <v>6.7676548410276371</v>
+        <v>6.6355168507722606</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>531.19246076000002</v>
+        <v>531.79893466999999</v>
       </c>
       <c r="C221" s="5">
-        <v>1.8009515100000044</v>
+        <v>1.9445086700000047</v>
       </c>
       <c r="D221" s="5">
-        <v>4.1595683007725981</v>
+        <v>4.4938566785641454</v>
       </c>
       <c r="E221" s="5">
-        <v>5.4975161033733233</v>
+        <v>5.527385729239942</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>526.63915028999998</v>
+        <v>527.30690275999996</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.5533104700000422</v>
+        <v>-4.492031910000037</v>
       </c>
       <c r="D222" s="5">
-        <v>-9.8148842273674823</v>
+        <v>-9.6783375474554294</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>530.89260802000001</v>
+        <v>531.60982475000003</v>
       </c>
       <c r="C223" s="5">
-        <v>4.2534577300000365</v>
+        <v>4.3029219900000726</v>
       </c>
       <c r="D223" s="5">
-        <v>10.134261609504701</v>
+        <v>10.243883803184373</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>531.01648447000002</v>
+        <v>531.52122317999999</v>
       </c>
       <c r="C224" s="5">
-        <v>0.12387645000001157</v>
+        <v>-8.86015700000371E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>0.28036303061129697</v>
+        <v>-0.19981661648598159</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>535.83966011999996</v>
+        <v>536.09728184999994</v>
       </c>
       <c r="C225" s="5">
-        <v>4.8231756499999392</v>
+        <v>4.5760586699999521</v>
       </c>
       <c r="D225" s="5">
-        <v>11.460816040967959</v>
+        <v>10.834748589255971</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>537.41517497999996</v>
+        <v>537.20499706999999</v>
       </c>
       <c r="C226" s="5">
-        <v>1.5755148599999984</v>
+        <v>1.1077152200000455</v>
       </c>
       <c r="D226" s="5">
-        <v>3.5859488381738913</v>
+        <v>2.5078825920583636</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>536.70633048000002</v>
+        <v>536.64664517999995</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.70884449999994104</v>
+        <v>-0.55835189000003993</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.5713544530770451</v>
+        <v>-1.2401323972158096</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>537.63899860000004</v>
+        <v>537.72611199999994</v>
       </c>
       <c r="C228" s="5">
-        <v>0.93266812000001664</v>
+        <v>1.0794668199999933</v>
       </c>
       <c r="D228" s="5">
-        <v>2.1053616714870271</v>
+        <v>2.4406891246106177</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>538.81273415999999</v>
+        <v>538.91786565999996</v>
       </c>
       <c r="C229" s="5">
-        <v>1.1737355599999546</v>
+        <v>1.1917536600000176</v>
       </c>
       <c r="D229" s="5">
-        <v>2.6514413997106745</v>
+        <v>2.6921998616043608</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>535.58851548999996</v>
+        <v>535.98677193000003</v>
       </c>
       <c r="C230" s="5">
-        <v>-3.2242186700000275</v>
+        <v>-2.9310937299999296</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.9490401503701786</v>
+        <v>-6.3348820083335422</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>540.80062473999999</v>
+        <v>541.15693575</v>
       </c>
       <c r="C231" s="5">
-        <v>5.2121092500000259</v>
+        <v>5.1701638199999707</v>
       </c>
       <c r="D231" s="5">
-        <v>12.323633598690332</v>
+        <v>12.20956777751001</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>540.19446332999996</v>
+        <v>541.00893492</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.60616141000002699</v>
+        <v>-0.14800083000000086</v>
       </c>
       <c r="D232" s="5">
-        <v>-1.3367703135482634</v>
+        <v>-0.32769439227253727</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>536.86620502999995</v>
+        <v>537.69760339000004</v>
       </c>
       <c r="C233" s="5">
-        <v>-3.3282583000000159</v>
+        <v>-3.3113315299999613</v>
       </c>
       <c r="D233" s="5">
-        <v>-7.1480014819089499</v>
+        <v>-7.1025148859856451</v>
       </c>
       <c r="E233" s="5">
-        <v>1.0681146080052217</v>
+        <v>1.1091915262410934</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>529.28969866</v>
+        <v>530.21563481999999</v>
       </c>
       <c r="C234" s="5">
-        <v>-7.5765063699999473</v>
+        <v>-7.4819685700000491</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.680407340924917</v>
+        <v>-15.477341228170749</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>521.62489498000002</v>
+        <v>522.36343040999998</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.6648036799999772</v>
+        <v>-7.852204410000013</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.058171659098853</v>
+        <v>-16.392964589833824</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>511.59076883</v>
+        <v>511.91779279000002</v>
       </c>
       <c r="C236" s="5">
-        <v>-10.03412615000002</v>
+        <v>-10.445637619999957</v>
       </c>
       <c r="D236" s="5">
-        <v>-20.791339322367154</v>
+        <v>-21.525327402092909</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>499.90584252000002</v>
+        <v>500.25129018000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-11.68492630999998</v>
+        <v>-11.666502610000009</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.214493674711367</v>
+        <v>-24.167405860405978</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>495.24214791999998</v>
+        <v>494.98382952999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-4.6636946000000421</v>
+        <v>-5.2674606500000323</v>
       </c>
       <c r="D238" s="5">
-        <v>-10.638050987693582</v>
+        <v>-11.928878348652228</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>488.49750864999999</v>
+        <v>488.53301562000001</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.7446392699999933</v>
+        <v>-6.4508139099999653</v>
       </c>
       <c r="D239" s="5">
-        <v>-15.172424259516415</v>
+        <v>-14.565182917391727</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>483.14661063</v>
+        <v>483.24117646000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.3508980199999883</v>
+        <v>-5.291839159999995</v>
       </c>
       <c r="D240" s="5">
-        <v>-12.380855411835267</v>
+        <v>-12.251406199882197</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>479.37822471999999</v>
+        <v>479.58391162999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.7683859100000063</v>
+        <v>-3.657264830000031</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.9683559356353744</v>
+        <v>-8.7131814274152397</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>475.67496424000001</v>
+        <v>475.97261722000002</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.7032604799999831</v>
+        <v>-3.6112944099999709</v>
       </c>
       <c r="D242" s="5">
-        <v>-8.8862550326823673</v>
+        <v>-8.6710733371517907</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>470.63989320000002</v>
+        <v>471.09153235999997</v>
       </c>
       <c r="C243" s="5">
-        <v>-5.0350710399999912</v>
+        <v>-4.881084860000044</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.988117253481933</v>
+        <v>-11.635066283657158</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>466.84169465999997</v>
+        <v>467.19857200000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.798198540000044</v>
+        <v>-3.8929603599999609</v>
       </c>
       <c r="D244" s="5">
-        <v>-9.2658446091731683</v>
+        <v>-9.4779244452909754</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>466.39344358</v>
+        <v>467.05524852999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.44825107999997726</v>
+        <v>-0.1433234700000412</v>
       </c>
       <c r="D245" s="5">
-        <v>-1.1461481035065391</v>
+        <v>-0.36750599085827451</v>
       </c>
       <c r="E245" s="5">
-        <v>-13.12668981391033</v>
+        <v>-13.137933740939911</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>469.52226949999999</v>
+        <v>470.19561231</v>
       </c>
       <c r="C246" s="5">
-        <v>3.128825919999997</v>
+        <v>3.1403637800000297</v>
       </c>
       <c r="D246" s="5">
-        <v>8.3540401853905664</v>
+        <v>8.3736707520948741</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>466.66905591</v>
+        <v>467.27164661</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.8532135899999957</v>
+        <v>-2.9239656999999966</v>
       </c>
       <c r="D247" s="5">
-        <v>-7.0533578703515953</v>
+        <v>-7.2123260583030984</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>467.50727110000003</v>
+        <v>467.83413538000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.83821519000002809</v>
+        <v>0.56248877000001585</v>
       </c>
       <c r="D248" s="5">
-        <v>2.1768204621541054</v>
+        <v>1.4541293607951866</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>469.77310881</v>
+        <v>469.81886788000003</v>
       </c>
       <c r="C249" s="5">
-        <v>2.2658377099999711</v>
+        <v>1.9847325000000069</v>
       </c>
       <c r="D249" s="5">
-        <v>5.973528947027873</v>
+        <v>5.2113435571972344</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>470.72279781999998</v>
+        <v>470.56277686999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.94968900999998596</v>
+        <v>0.7439089899999658</v>
       </c>
       <c r="D250" s="5">
-        <v>2.453064664506388</v>
+        <v>1.9167091430220884</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>470.87606209</v>
+        <v>470.95533380000001</v>
       </c>
       <c r="C251" s="5">
-        <v>0.15326427000002241</v>
+        <v>0.39255693000001202</v>
       </c>
       <c r="D251" s="5">
-        <v>0.39141259940496109</v>
+        <v>1.0056803119737889</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>472.47965901999999</v>
+        <v>472.50993335999999</v>
       </c>
       <c r="C252" s="5">
-        <v>1.6035969299999806</v>
+        <v>1.5545995599999856</v>
       </c>
       <c r="D252" s="5">
-        <v>4.1640940245582847</v>
+        <v>4.0338514066132758</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>473.16843137000001</v>
+        <v>473.49733356000002</v>
       </c>
       <c r="C253" s="5">
-        <v>0.68877235000002202</v>
+        <v>0.9874002000000246</v>
       </c>
       <c r="D253" s="5">
-        <v>1.7634326465805206</v>
+        <v>2.5366529951749595</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>473.47058296</v>
+        <v>473.68230303000001</v>
       </c>
       <c r="C254" s="5">
-        <v>0.30215158999999403</v>
+        <v>0.18496946999999864</v>
       </c>
       <c r="D254" s="5">
-        <v>0.76898211456564169</v>
+        <v>0.46978276090288151</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>473.30129592999998</v>
+        <v>473.64263370999998</v>
       </c>
       <c r="C255" s="5">
-        <v>-0.16928703000002088</v>
+        <v>-3.9669320000029984E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.42821124695286983</v>
+        <v>-0.10044973913555522</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>473.32643195999998</v>
+        <v>473.92720372000002</v>
       </c>
       <c r="C256" s="5">
-        <v>2.5136029999998755E-2</v>
+        <v>0.28457001000003856</v>
       </c>
       <c r="D256" s="5">
-        <v>6.374807823321671E-2</v>
+        <v>0.72336118459459531</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>474.36759669999998</v>
+        <v>474.85860280000003</v>
       </c>
       <c r="C257" s="5">
-        <v>1.0411647399999993</v>
+        <v>0.9313990800000056</v>
       </c>
       <c r="D257" s="5">
-        <v>2.6717809707412998</v>
+        <v>2.3839935935102696</v>
       </c>
       <c r="E257" s="5">
-        <v>1.7097481171242546</v>
+        <v>1.6707561459934794</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>474.83240284999999</v>
+        <v>475.2160207</v>
       </c>
       <c r="C258" s="5">
-        <v>0.46480615000001535</v>
+        <v>0.35741789999997309</v>
       </c>
       <c r="D258" s="5">
-        <v>1.1821699252965834</v>
+        <v>0.90696785730353113</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>477.64403728000002</v>
+        <v>477.90981620000002</v>
       </c>
       <c r="C259" s="5">
-        <v>2.8116344300000264</v>
+        <v>2.6937955000000215</v>
       </c>
       <c r="D259" s="5">
-        <v>7.3416218635146802</v>
+        <v>7.0184191180766575</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>480.03811623000001</v>
+        <v>480.07312285</v>
       </c>
       <c r="C260" s="5">
-        <v>2.3940789499999937</v>
+        <v>2.1633066499999813</v>
       </c>
       <c r="D260" s="5">
-        <v>6.1833314836098996</v>
+        <v>5.5692163554957208</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>483.30618910999999</v>
+        <v>483.06543013999999</v>
       </c>
       <c r="C261" s="5">
-        <v>3.268072879999977</v>
+        <v>2.9923072899999852</v>
       </c>
       <c r="D261" s="5">
-        <v>8.4824802655987028</v>
+        <v>7.7414455752272238</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>483.39974883999997</v>
+        <v>483.05603029000002</v>
       </c>
       <c r="C262" s="5">
-        <v>9.35597299999813E-2</v>
+        <v>-9.3998499999656815E-3</v>
       </c>
       <c r="D262" s="5">
-        <v>0.2325467621031585</v>
+        <v>-2.3348002512502131E-2</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>488.83661044000002</v>
+        <v>488.57948865999998</v>
       </c>
       <c r="C263" s="5">
-        <v>5.4368616000000429</v>
+        <v>5.5234583699999575</v>
       </c>
       <c r="D263" s="5">
-        <v>14.363554144129242</v>
+        <v>14.617959134154201</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>493.38126211999997</v>
+        <v>493.18188644000003</v>
       </c>
       <c r="C264" s="5">
-        <v>4.5446516799999586</v>
+        <v>4.6023977800000466</v>
       </c>
       <c r="D264" s="5">
-        <v>11.744750595564057</v>
+        <v>11.908388491368015</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>496.01823214000001</v>
+        <v>495.96235142</v>
       </c>
       <c r="C265" s="5">
-        <v>2.6369700200000352</v>
+        <v>2.7804649799999765</v>
       </c>
       <c r="D265" s="5">
-        <v>6.6055615956836622</v>
+        <v>6.9791431047541819</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>500.49541065</v>
+        <v>500.52044023000002</v>
       </c>
       <c r="C266" s="5">
-        <v>4.4771785099999875</v>
+        <v>4.5580888100000152</v>
       </c>
       <c r="D266" s="5">
-        <v>11.385718982568394</v>
+        <v>11.603365142853139</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>500.98127226999998</v>
+        <v>501.09822353999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.48586161999998012</v>
+        <v>0.57778330999997252</v>
       </c>
       <c r="D267" s="5">
-        <v>1.1711535295292785</v>
+        <v>1.3940668939422585</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>503.50791196</v>
+        <v>503.63529001000001</v>
       </c>
       <c r="C268" s="5">
-        <v>2.5266396900000245</v>
+        <v>2.5370664700000134</v>
       </c>
       <c r="D268" s="5">
-        <v>6.2227879116853124</v>
+        <v>6.2476878571459338</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>506.38108849000002</v>
+        <v>506.50341175</v>
       </c>
       <c r="C269" s="5">
-        <v>2.8731765300000234</v>
+        <v>2.8681217399999923</v>
       </c>
       <c r="D269" s="5">
-        <v>7.0666326874950558</v>
+        <v>7.0519680082069103</v>
       </c>
       <c r="E269" s="5">
-        <v>6.7486674917734746</v>
+        <v>6.6640487849238816</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>507.40532927999999</v>
+        <v>507.67567385000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.0242407899999648</v>
+        <v>1.1722621000000117</v>
       </c>
       <c r="D270" s="5">
-        <v>2.4543862290194784</v>
+        <v>2.8129324807389944</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>509.60051471000003</v>
+        <v>509.80831266000001</v>
       </c>
       <c r="C271" s="5">
-        <v>2.1951854300000377</v>
+        <v>2.1326388100000031</v>
       </c>
       <c r="D271" s="5">
-        <v>5.3168846901350264</v>
+        <v>5.1590619684394268</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>515.27398217999996</v>
+        <v>515.30855166000003</v>
       </c>
       <c r="C272" s="5">
-        <v>5.6734674699999346</v>
+        <v>5.5002390000000219</v>
       </c>
       <c r="D272" s="5">
-        <v>14.208985442648547</v>
+        <v>13.74314859409813</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>517.64004909000005</v>
+        <v>517.43633216000001</v>
       </c>
       <c r="C273" s="5">
-        <v>2.366066910000086</v>
+        <v>2.1277804999999717</v>
       </c>
       <c r="D273" s="5">
-        <v>5.6515486487647371</v>
+        <v>5.0690583769058328</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>521.07870088000004</v>
+        <v>520.87129517999995</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4386517899999944</v>
+        <v>3.434963019999941</v>
       </c>
       <c r="D274" s="5">
-        <v>8.2693237013474974</v>
+        <v>8.2634983553919739</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>524.17714362000004</v>
+        <v>524.00370155999997</v>
       </c>
       <c r="C275" s="5">
-        <v>3.0984427399999959</v>
+        <v>3.1324063800000204</v>
       </c>
       <c r="D275" s="5">
-        <v>7.3734971626172152</v>
+        <v>7.4600812835155184</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>524.74707125999998</v>
+        <v>524.62677649</v>
       </c>
       <c r="C276" s="5">
-        <v>0.56992763999994622</v>
+        <v>0.62307493000002978</v>
       </c>
       <c r="D276" s="5">
-        <v>1.3125674511123897</v>
+        <v>1.436247751362929</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>527.85190205000004</v>
+        <v>527.81748273999995</v>
       </c>
       <c r="C277" s="5">
-        <v>3.1048307900000509</v>
+        <v>3.1907062499999483</v>
       </c>
       <c r="D277" s="5">
-        <v>7.3358523962531619</v>
+        <v>7.5473762204967043</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>530.89956612000003</v>
+        <v>530.93056246000003</v>
       </c>
       <c r="C278" s="5">
-        <v>3.0476640699999962</v>
+        <v>3.113079720000087</v>
       </c>
       <c r="D278" s="5">
-        <v>7.1527583177450893</v>
+        <v>7.3117940867421183</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>534.90119348999997</v>
+        <v>534.97367472999997</v>
       </c>
       <c r="C279" s="5">
-        <v>4.0016273699999374</v>
+        <v>4.0431122699999378</v>
       </c>
       <c r="D279" s="5">
-        <v>9.4294856606500499</v>
+        <v>9.5307923626894553</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>536.63209563999999</v>
+        <v>536.69698582000001</v>
       </c>
       <c r="C280" s="5">
-        <v>1.7309021500000199</v>
+        <v>1.7233110900000383</v>
       </c>
       <c r="D280" s="5">
-        <v>3.9529755566522606</v>
+        <v>3.9347883613977119</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>538.04410395000002</v>
+        <v>538.09486724999999</v>
       </c>
       <c r="C281" s="5">
-        <v>1.4120083100000329</v>
+        <v>1.397881429999984</v>
       </c>
       <c r="D281" s="5">
-        <v>3.2035868514787014</v>
+        <v>3.1706860872842579</v>
       </c>
       <c r="E281" s="5">
-        <v>6.2528037045019413</v>
+        <v>6.2371653906238445</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>538.96068793999996</v>
+        <v>539.09380787999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.91658398999993551</v>
+        <v>0.99894062999999278</v>
       </c>
       <c r="D282" s="5">
-        <v>2.0635205569373483</v>
+        <v>2.2506149163243006</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>544.03519517999996</v>
+        <v>544.17367558000001</v>
       </c>
       <c r="C283" s="5">
-        <v>5.0745072400000026</v>
+        <v>5.0798677000000225</v>
       </c>
       <c r="D283" s="5">
-        <v>11.902268819999474</v>
+        <v>11.912404151312916</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>545.44819703999997</v>
+        <v>545.47785094000005</v>
       </c>
       <c r="C284" s="5">
-        <v>1.4130018600000085</v>
+        <v>1.3041753600000447</v>
       </c>
       <c r="D284" s="5">
-        <v>3.1616240153925723</v>
+        <v>2.9141526036860599</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>547.78310044</v>
+        <v>547.64794532999997</v>
       </c>
       <c r="C285" s="5">
-        <v>2.3349034000000302</v>
+        <v>2.1700943899999174</v>
       </c>
       <c r="D285" s="5">
-        <v>5.2595310492299818</v>
+        <v>4.8798606657723287</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>547.7962857</v>
+        <v>547.72833013000002</v>
       </c>
       <c r="C286" s="5">
-        <v>1.3185260000000198E-2</v>
+        <v>8.0384800000047107E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>2.8888088754963626E-2</v>
+        <v>0.17628053305751568</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>550.52390978000005</v>
+        <v>550.42617926000003</v>
       </c>
       <c r="C287" s="5">
-        <v>2.7276240800000551</v>
+        <v>2.6978491300000087</v>
       </c>
       <c r="D287" s="5">
-        <v>6.1415017215045831</v>
+        <v>6.0734085123487436</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>550.58792921999998</v>
+        <v>550.53574467999999</v>
       </c>
       <c r="C288" s="5">
-        <v>6.4019439999924543E-2</v>
+        <v>0.10956541999996716</v>
       </c>
       <c r="D288" s="5">
-        <v>0.1396351379938876</v>
+        <v>0.23912842075621832</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>551.50763687999995</v>
+        <v>551.48742422999999</v>
       </c>
       <c r="C289" s="5">
-        <v>0.91970765999997184</v>
+        <v>0.95167954999999438</v>
       </c>
       <c r="D289" s="5">
-        <v>2.0230108765077803</v>
+        <v>2.0942073794817828</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>550.45204382999998</v>
+        <v>550.47247443000003</v>
       </c>
       <c r="C290" s="5">
-        <v>-1.0555930499999704</v>
+        <v>-1.0149497999999539</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.2727910182715583</v>
+        <v>-2.1862455721918028</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>550.90475651999998</v>
+        <v>550.92868503</v>
       </c>
       <c r="C291" s="5">
-        <v>0.45271268999999847</v>
+        <v>0.45621059999996305</v>
       </c>
       <c r="D291" s="5">
-        <v>0.99140215577744328</v>
+        <v>0.99905998160876308</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>553.22616089999997</v>
+        <v>553.24221170999999</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3214043799999899</v>
+        <v>2.3135266799999954</v>
       </c>
       <c r="D292" s="5">
-        <v>5.1754164696370397</v>
+        <v>5.1572168482828751</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>554.93791739000005</v>
+        <v>554.95433294999998</v>
       </c>
       <c r="C293" s="5">
-        <v>1.7117564900000843</v>
+        <v>1.7121212399999877</v>
       </c>
       <c r="D293" s="5">
-        <v>3.7768046203776828</v>
+        <v>3.7775116797198027</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1398566243874271</v>
+        <v>3.1331772009204117</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>557.15478946999997</v>
+        <v>557.22073339999997</v>
       </c>
       <c r="C294" s="5">
-        <v>2.2168720799999164</v>
+        <v>2.2664004499999919</v>
       </c>
       <c r="D294" s="5">
-        <v>4.9005145756105373</v>
+        <v>5.0123194776635405</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>559.61755031999996</v>
+        <v>559.69148267000003</v>
       </c>
       <c r="C295" s="5">
-        <v>2.4627608499999951</v>
+        <v>2.4707492700000557</v>
       </c>
       <c r="D295" s="5">
-        <v>5.4351680029452121</v>
+        <v>5.4525690144584527</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>560.79759052999998</v>
+        <v>560.80312644000003</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1800402100000156</v>
+        <v>1.1116437700000006</v>
       </c>
       <c r="D296" s="5">
-        <v>2.5599393669601955</v>
+        <v>2.409616228946887</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>565.37488748999999</v>
+        <v>565.32203491999996</v>
       </c>
       <c r="C297" s="5">
-        <v>4.5772969600000124</v>
+        <v>4.5189084799999364</v>
       </c>
       <c r="D297" s="5">
-        <v>10.246422064220862</v>
+        <v>10.109768420137666</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>568.60796895999999</v>
+        <v>568.58784132999995</v>
       </c>
       <c r="C298" s="5">
-        <v>3.2330814700000019</v>
+        <v>3.265806409999982</v>
       </c>
       <c r="D298" s="5">
-        <v>7.0821621647587429</v>
+        <v>7.1568304601164145</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>568.96594674000005</v>
+        <v>568.91294191999998</v>
       </c>
       <c r="C299" s="5">
-        <v>0.35797778000005565</v>
+        <v>0.32510059000003366</v>
       </c>
       <c r="D299" s="5">
-        <v>0.75810389243100573</v>
+        <v>0.6882839267450036</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>572.17861378999999</v>
+        <v>572.16137263999997</v>
       </c>
       <c r="C300" s="5">
-        <v>3.2126670499999364</v>
+        <v>3.2484307199999876</v>
       </c>
       <c r="D300" s="5">
-        <v>6.9902407898562391</v>
+        <v>7.071196262078816</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>575.51475227000003</v>
+        <v>575.52351865000003</v>
       </c>
       <c r="C301" s="5">
-        <v>3.3361384800000451</v>
+        <v>3.3621460100000604</v>
       </c>
       <c r="D301" s="5">
-        <v>7.2254976839852825</v>
+        <v>7.2838850447453529</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>577.82034637000004</v>
+        <v>577.80933381</v>
       </c>
       <c r="C302" s="5">
-        <v>2.3055941000000075</v>
+        <v>2.2858151599999701</v>
       </c>
       <c r="D302" s="5">
-        <v>4.9147228831898815</v>
+        <v>4.8715600649992696</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>579.11578798999994</v>
+        <v>579.11929983000005</v>
       </c>
       <c r="C303" s="5">
-        <v>1.2954416199999059</v>
+        <v>1.3099660200000471</v>
       </c>
       <c r="D303" s="5">
-        <v>2.7237572524974496</v>
+        <v>2.7547307923828646</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>583.85099155</v>
+        <v>583.85523904000001</v>
       </c>
       <c r="C304" s="5">
-        <v>4.735203560000059</v>
+        <v>4.7359392099999695</v>
       </c>
       <c r="D304" s="5">
-        <v>10.265437779500154</v>
+        <v>10.267039911913667</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>587.58419827</v>
+        <v>587.59114617</v>
       </c>
       <c r="C305" s="5">
-        <v>3.7332067199999983</v>
+        <v>3.7359071299999869</v>
       </c>
       <c r="D305" s="5">
-        <v>7.9486038571076056</v>
+        <v>7.9544973888595827</v>
       </c>
       <c r="E305" s="5">
-        <v>5.8828708323884094</v>
+        <v>5.8809907918928817</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>584.80950587999996</v>
+        <v>584.83623422000005</v>
       </c>
       <c r="C306" s="5">
-        <v>-2.7746923900000411</v>
+        <v>-2.7549119499999506</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.5217620929910787</v>
+        <v>-5.4833445040709972</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>579.27495271999999</v>
+        <v>579.30770084000005</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.5345531599999731</v>
+        <v>-5.5285333799999989</v>
       </c>
       <c r="D307" s="5">
-        <v>-10.783758064974158</v>
+        <v>-10.772164867043166</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>574.82683562</v>
+        <v>574.82808620000003</v>
       </c>
       <c r="C308" s="5">
-        <v>-4.4481170999999904</v>
+        <v>-4.4796146400000225</v>
       </c>
       <c r="D308" s="5">
-        <v>-8.8351518596148093</v>
+        <v>-8.8945965013207289</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>568.29715370999998</v>
+        <v>568.29592274000004</v>
       </c>
       <c r="C309" s="5">
-        <v>-6.5296819100000221</v>
+        <v>-6.5321634599999925</v>
       </c>
       <c r="D309" s="5">
-        <v>-12.811069036887023</v>
+        <v>-12.815611438578056</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>565.18372671999998</v>
+        <v>565.17786696999997</v>
       </c>
       <c r="C310" s="5">
-        <v>-3.1134269899999936</v>
+        <v>-3.1180557700000691</v>
       </c>
       <c r="D310" s="5">
-        <v>-6.3797030705201703</v>
+        <v>-6.3889169342569829</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>563.33312523999996</v>
+        <v>563.29419528000005</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.850601480000023</v>
+        <v>-1.8836716899999146</v>
       </c>
       <c r="D311" s="5">
-        <v>-3.859209544733333</v>
+        <v>-3.9269544589527694</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>561.36422662999996</v>
+        <v>561.36359281</v>
       </c>
       <c r="C312" s="5">
-        <v>-1.9688986099999966</v>
+        <v>-1.9306024700000535</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.1144138302441347</v>
+        <v>-4.0361625450962002</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>557.26030892000006</v>
+        <v>557.27964815999997</v>
       </c>
       <c r="C313" s="5">
-        <v>-4.1039177099999051</v>
+        <v>-4.0839446500000349</v>
       </c>
       <c r="D313" s="5">
-        <v>-8.4284563561960013</v>
+        <v>-8.3890729208953232</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>553.71873874000005</v>
+        <v>553.68484189000003</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.5415701800000079</v>
+        <v>-3.5948062699999355</v>
       </c>
       <c r="D314" s="5">
-        <v>-7.3653818833305245</v>
+        <v>-7.4719490695610453</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>550.32163903000003</v>
+        <v>550.32211012000005</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.3970997100000204</v>
+        <v>-3.3627317699999821</v>
       </c>
       <c r="D315" s="5">
-        <v>-7.1186696942454049</v>
+        <v>-7.0494570297105152</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>545.33200800999998</v>
+        <v>545.33188198000005</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.9896310200000471</v>
+        <v>-4.9902281399999993</v>
       </c>
       <c r="D316" s="5">
-        <v>-10.353613017447094</v>
+        <v>-10.354782500633696</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>542.82598407</v>
+        <v>542.83520775</v>
       </c>
       <c r="C317" s="5">
-        <v>-2.5060239399999773</v>
+        <v>-2.4966742300000533</v>
       </c>
       <c r="D317" s="5">
-        <v>-5.3772271739800921</v>
+        <v>-5.3576689792401044</v>
       </c>
       <c r="E317" s="5">
-        <v>-7.6173277517979194</v>
+        <v>-7.6168503749121097</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>542.60079303999999</v>
+        <v>542.61806129000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.22519103000001905</v>
+        <v>-0.21714645999998083</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.49668498072195089</v>
+        <v>-0.47897264715286436</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>537.62574209000002</v>
+        <v>537.63545979000003</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.975050949999968</v>
+        <v>-4.982601499999987</v>
       </c>
       <c r="D319" s="5">
-        <v>-10.464436704662273</v>
+        <v>-10.479208216072223</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>532.89259927000001</v>
+        <v>532.89976822999995</v>
       </c>
       <c r="C320" s="5">
-        <v>-4.7331428200000119</v>
+        <v>-4.7356915600000775</v>
       </c>
       <c r="D320" s="5">
-        <v>-10.067719550100074</v>
+        <v>-10.072707656779089</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>530.77222825000001</v>
+        <v>530.77718577999997</v>
       </c>
       <c r="C321" s="5">
-        <v>-2.1203710199999932</v>
+        <v>-2.1225824499999817</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.6716608951989258</v>
+        <v>-4.6763654032496271</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>526.5080835</v>
+        <v>526.50617597999997</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.264144750000014</v>
+        <v>-4.2710098000000016</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.2258424740430556</v>
+        <v>-9.2399620023412066</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>522.13651392999998</v>
+        <v>522.11091498999997</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.3715695700000197</v>
+        <v>-4.395260989999997</v>
       </c>
       <c r="D323" s="5">
-        <v>-9.5209018134384209</v>
+        <v>-9.570187395861085</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>519.89326247999998</v>
+        <v>519.89969889999998</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.2432514500000025</v>
+        <v>-2.2112160899999935</v>
       </c>
       <c r="D324" s="5">
-        <v>-5.0354558036362569</v>
+        <v>-4.9654502334427031</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>514.50862918999997</v>
+        <v>514.53496561999998</v>
       </c>
       <c r="C325" s="5">
-        <v>-5.3846332900000107</v>
+        <v>-5.3647332799999958</v>
       </c>
       <c r="D325" s="5">
-        <v>-11.744519226717998</v>
+        <v>-11.703411515347483</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>514.28541918999997</v>
+        <v>514.22775541999999</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.22320999999999458</v>
+        <v>-0.30721019999998589</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.51935729318555168</v>
+        <v>-0.71412842991158687</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>511.87828911999998</v>
+        <v>511.88480376000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.4071300699999938</v>
+        <v>-2.3429516599999829</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.474283523453261</v>
+        <v>-5.3325507779905639</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>508.71031476000002</v>
+        <v>508.70716512000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.1679743599999597</v>
+        <v>-3.1776386399999978</v>
       </c>
       <c r="D328" s="5">
-        <v>-7.1790504928216592</v>
+        <v>-7.2001202663247827</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>507.22085196</v>
+        <v>507.22583931999998</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.4894628000000125</v>
+        <v>-1.481325800000036</v>
       </c>
       <c r="D329" s="5">
-        <v>-3.4574719654823616</v>
+        <v>-3.4389060821277795</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.5592166099050502</v>
+        <v>-6.5598855640918057</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>508.08114247999998</v>
+        <v>508.10453596000002</v>
       </c>
       <c r="C330" s="5">
-        <v>0.86029051999997819</v>
+        <v>0.87869664000004377</v>
       </c>
       <c r="D330" s="5">
-        <v>2.0543980281131802</v>
+        <v>2.0987512047665025</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>508.92243696000003</v>
+        <v>508.93129465999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.84129448000004459</v>
+        <v>0.82675869999997076</v>
       </c>
       <c r="D331" s="5">
-        <v>2.0051883013744609</v>
+        <v>1.9701407532069171</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>511.25798121000003</v>
+        <v>511.26278227</v>
       </c>
       <c r="C332" s="5">
-        <v>2.3355442499999981</v>
+        <v>2.3314876100000106</v>
       </c>
       <c r="D332" s="5">
-        <v>5.6481830148702894</v>
+        <v>5.6380234958053999</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>511.1001607</v>
+        <v>511.10397697000002</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.15782051000002184</v>
+        <v>-0.15880529999998316</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.36980039968997902</v>
+        <v>-0.37210050176194054</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>514.01435485000002</v>
+        <v>514.00842363000004</v>
       </c>
       <c r="C334" s="5">
-        <v>2.9141941500000144</v>
+        <v>2.9044466600000192</v>
       </c>
       <c r="D334" s="5">
-        <v>7.0608684915056896</v>
+        <v>7.0364539075375765</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>514.29620232000002</v>
+        <v>514.27006366000001</v>
       </c>
       <c r="C335" s="5">
-        <v>0.28184747000000243</v>
+        <v>0.26164002999996683</v>
       </c>
       <c r="D335" s="5">
-        <v>0.6599792785449532</v>
+        <v>0.61253571125292616</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>509.73527072000002</v>
+        <v>509.75986294</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.5609316000000035</v>
+        <v>-4.5102007200000003</v>
       </c>
       <c r="D336" s="5">
-        <v>-10.137930809987694</v>
+        <v>-10.031036366018098</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>510.3608931</v>
+        <v>510.38426491000001</v>
       </c>
       <c r="C337" s="5">
-        <v>0.6256223799999816</v>
+        <v>0.62440197000000808</v>
       </c>
       <c r="D337" s="5">
-        <v>1.4828000743809744</v>
+        <v>1.4798161654931974</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>509.79758906000001</v>
+        <v>509.73743375999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.56330403999999135</v>
+        <v>-0.64683115000002545</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.3164731805667906</v>
+        <v>-1.5102538121478104</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>512.48245702999998</v>
+        <v>512.48931636999998</v>
       </c>
       <c r="C339" s="5">
-        <v>2.6848679699999707</v>
+        <v>2.7518826099999956</v>
       </c>
       <c r="D339" s="5">
-        <v>6.5061570302570315</v>
+        <v>6.6742153663198689</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>515.43020486</v>
+        <v>515.42107508000004</v>
       </c>
       <c r="C340" s="5">
-        <v>2.9477478300000257</v>
+        <v>2.9317587100000537</v>
       </c>
       <c r="D340" s="5">
-        <v>7.1248779345257418</v>
+        <v>7.0849095565764797</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>516.58613062999996</v>
+        <v>516.58711980999999</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1559257699999534</v>
+        <v>1.1660447299999532</v>
       </c>
       <c r="D341" s="5">
-        <v>2.7246149467234027</v>
+        <v>2.7488130514396136</v>
       </c>
       <c r="E341" s="5">
-        <v>1.8463907061018192</v>
+        <v>1.8455843066965905</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>514.39382970999998</v>
+        <v>514.41550699000004</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.1923009199999797</v>
+        <v>-2.1716128199999503</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.9753887330487139</v>
+        <v>-4.9295085041492719</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>517.82007589</v>
+        <v>517.82868252000003</v>
       </c>
       <c r="C343" s="5">
-        <v>3.426246180000021</v>
+        <v>3.4131755299999895</v>
       </c>
       <c r="D343" s="5">
-        <v>8.2923062264204539</v>
+        <v>8.2591481684857637</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>521.23066826000002</v>
+        <v>521.26806221000004</v>
       </c>
       <c r="C344" s="5">
-        <v>3.4105923700000176</v>
+        <v>3.4393796900000098</v>
       </c>
       <c r="D344" s="5">
-        <v>8.1964277783828763</v>
+        <v>8.2680147263548776</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>523.27180121000004</v>
+        <v>523.25357787999997</v>
       </c>
       <c r="C345" s="5">
-        <v>2.0411329500000193</v>
+        <v>1.985515669999927</v>
       </c>
       <c r="D345" s="5">
-        <v>4.8017289752041226</v>
+        <v>4.6677957323299157</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>525.95680757000002</v>
+        <v>525.93275732999996</v>
       </c>
       <c r="C346" s="5">
-        <v>2.6850063599999885</v>
+        <v>2.6791794499999924</v>
       </c>
       <c r="D346" s="5">
-        <v>6.3342052877075616</v>
+        <v>6.3202959745750409</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>529.69115437000005</v>
+        <v>529.63673470000003</v>
       </c>
       <c r="C347" s="5">
-        <v>3.7343468000000257</v>
+        <v>3.7039773700000751</v>
       </c>
       <c r="D347" s="5">
-        <v>8.8608391296593823</v>
+        <v>8.7863827852538989</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>530.93696940999996</v>
+        <v>531.02632229999995</v>
       </c>
       <c r="C348" s="5">
-        <v>1.2458150399999113</v>
+        <v>1.3895875999999134</v>
       </c>
       <c r="D348" s="5">
-        <v>2.8591551933328629</v>
+        <v>3.1942254486605037</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>534.41310215999999</v>
+        <v>534.41650302000005</v>
       </c>
       <c r="C349" s="5">
-        <v>3.4761327500000334</v>
+        <v>3.3901807200001031</v>
       </c>
       <c r="D349" s="5">
-        <v>8.1457775374495398</v>
+        <v>7.9358564943715404</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>536.39761800999997</v>
+        <v>536.33307946000002</v>
       </c>
       <c r="C350" s="5">
-        <v>1.9845158499999798</v>
+        <v>1.9165764399999716</v>
       </c>
       <c r="D350" s="5">
-        <v>4.5482869911645185</v>
+        <v>4.3894657871234033</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>540.22825621000004</v>
+        <v>540.24827603999995</v>
       </c>
       <c r="C351" s="5">
-        <v>3.8306382000000667</v>
+        <v>3.9151965799999289</v>
       </c>
       <c r="D351" s="5">
-        <v>8.9144400990315287</v>
+        <v>9.120330011079858</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>542.56305975999999</v>
+        <v>542.56594240000004</v>
       </c>
       <c r="C352" s="5">
-        <v>2.3348035499999469</v>
+        <v>2.3176663600000893</v>
       </c>
       <c r="D352" s="5">
-        <v>5.311332768204502</v>
+        <v>5.2712238446571025</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>546.20630396000001</v>
+        <v>546.17755778000003</v>
       </c>
       <c r="C353" s="5">
-        <v>3.6432442000000265</v>
+        <v>3.6116153799999893</v>
       </c>
       <c r="D353" s="5">
-        <v>8.3622062436756082</v>
+        <v>8.2868862340994109</v>
       </c>
       <c r="E353" s="5">
-        <v>5.7338305412646173</v>
+        <v>5.7280634447260947</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>547.61381947999996</v>
+        <v>547.63040396999997</v>
       </c>
       <c r="C354" s="5">
-        <v>1.4075155199999472</v>
+        <v>1.4528461899999456</v>
       </c>
       <c r="D354" s="5">
-        <v>3.136477457799991</v>
+        <v>3.2391469269744899</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>549.71088584999995</v>
+        <v>549.70340985999997</v>
       </c>
       <c r="C355" s="5">
-        <v>2.0970663699999932</v>
+        <v>2.0730058899999904</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6933882659838444</v>
+        <v>4.6382697739629997</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>549.81539148000002</v>
+        <v>549.94506078999996</v>
       </c>
       <c r="C356" s="5">
-        <v>0.10450563000006241</v>
+        <v>0.2416509299999916</v>
       </c>
       <c r="D356" s="5">
-        <v>0.22837089169980285</v>
+        <v>0.52880018447993837</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>551.71720776999996</v>
+        <v>551.64623148999999</v>
       </c>
       <c r="C357" s="5">
-        <v>1.9018162899999425</v>
+        <v>1.7011707000000342</v>
       </c>
       <c r="D357" s="5">
-        <v>4.2306955055204654</v>
+        <v>3.7758257370874793</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>553.52369947</v>
+        <v>553.47126433000005</v>
       </c>
       <c r="C358" s="5">
-        <v>1.8064917000000378</v>
+        <v>1.8250328400000626</v>
       </c>
       <c r="D358" s="5">
-        <v>4.000705996292675</v>
+        <v>4.0430473113345133</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>553.24490232999995</v>
+        <v>553.14578406999999</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.27879714000005151</v>
+        <v>-0.32548026000006303</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.60274081519046119</v>
+        <v>-0.70340690540846573</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>554.33699136999996</v>
+        <v>554.49637898000003</v>
       </c>
       <c r="C360" s="5">
-        <v>1.0920890400000189</v>
+        <v>1.3505949100000407</v>
       </c>
       <c r="D360" s="5">
-        <v>2.3946516946222296</v>
+        <v>2.9696634240408359</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>555.90668502000005</v>
+        <v>555.88383412999997</v>
       </c>
       <c r="C361" s="5">
-        <v>1.5696936500000902</v>
+        <v>1.387455149999937</v>
       </c>
       <c r="D361" s="5">
-        <v>3.4514149534571992</v>
+        <v>3.0442965825134616</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>556.24840347999998</v>
+        <v>556.20164507000004</v>
       </c>
       <c r="C362" s="5">
-        <v>0.34171845999992456</v>
+        <v>0.31781094000007215</v>
       </c>
       <c r="D362" s="5">
-        <v>0.74014466271306034</v>
+        <v>0.6882276643009666</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>553.71646392000002</v>
+        <v>553.74925532999998</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.5319395599999552</v>
+        <v>-2.4523897400000578</v>
       </c>
       <c r="D363" s="5">
-        <v>-5.3274856280722149</v>
+        <v>-5.1645664467667611</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>552.45732926000005</v>
+        <v>552.47111986000004</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.2591346599999724</v>
+        <v>-1.2781354699999383</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.6948932372663159</v>
+        <v>-2.7348854116142074</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>549.75653436000005</v>
+        <v>549.71256020999999</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.7007949000000053</v>
+        <v>-2.758559650000052</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.7112397205622116</v>
+        <v>-5.8299162933891591</v>
       </c>
       <c r="E365" s="5">
-        <v>0.64997975568221733</v>
+        <v>0.64722586632237622</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>550.62765707000005</v>
+        <v>550.62706684</v>
       </c>
       <c r="C366" s="5">
-        <v>0.87112271000000874</v>
+        <v>0.91450663000000532</v>
       </c>
       <c r="D366" s="5">
-        <v>1.9181324232952157</v>
+        <v>2.0146983040865818</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>550.18005558000004</v>
+        <v>550.15377911999997</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.44760149000001093</v>
+        <v>-0.47328772000003028</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.97112241207117922</v>
+        <v>-1.0265895411740611</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>547.82704641999999</v>
+        <v>548.05223048000005</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.353009160000056</v>
+        <v>-2.101548639999919</v>
       </c>
       <c r="D368" s="5">
-        <v>-5.0131419500379693</v>
+        <v>-4.4888248949861325</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>508.92341813000002</v>
+        <v>508.80963507000001</v>
       </c>
       <c r="C369" s="5">
-        <v>-38.903628289999972</v>
+        <v>-39.242595410000035</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.685016063376509</v>
+        <v>-58.998426322272714</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>503.31509295000001</v>
+        <v>503.24893972000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-5.6083251800000085</v>
+        <v>-5.5606953500000031</v>
       </c>
       <c r="D370" s="5">
-        <v>-12.451195337174138</v>
+        <v>-12.354322609780366</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>498.11043833999997</v>
+        <v>497.98073584000002</v>
       </c>
       <c r="C371" s="5">
-        <v>-5.2046546100000342</v>
+        <v>-5.2682038799999873</v>
       </c>
       <c r="D371" s="5">
-        <v>-11.726922386714556</v>
+        <v>-11.863441496837712</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>486.34673477000001</v>
+        <v>486.51664907000003</v>
       </c>
       <c r="C372" s="5">
-        <v>-11.763703569999961</v>
+        <v>-11.464086769999994</v>
       </c>
       <c r="D372" s="5">
-        <v>-24.933815944475246</v>
+        <v>-24.382559922567271</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>481.3139314</v>
+        <v>481.26608748000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-5.0328033700000105</v>
+        <v>-5.250561590000018</v>
       </c>
       <c r="D373" s="5">
-        <v>-11.734876311289566</v>
+        <v>-12.208869978360237</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>477.84702755000001</v>
+        <v>477.83700914999997</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.4669038499999942</v>
+        <v>-3.4290783300000385</v>
       </c>
       <c r="D374" s="5">
-        <v>-8.3092599044430457</v>
+        <v>-8.2229106871916322</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>478.38993183000002</v>
+        <v>478.41799363000001</v>
       </c>
       <c r="C375" s="5">
-        <v>0.54290428000001612</v>
+        <v>0.58098448000004055</v>
       </c>
       <c r="D375" s="5">
-        <v>1.3719277502389993</v>
+        <v>1.4688325404358826</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>479.04310237999999</v>
+        <v>479.07316858000002</v>
       </c>
       <c r="C376" s="5">
-        <v>0.65317054999997026</v>
+        <v>0.65517495000000281</v>
       </c>
       <c r="D376" s="5">
-        <v>1.6507819413425384</v>
+        <v>1.6557880949014558</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>478.48196540999999</v>
+        <v>478.47941546999999</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.56113697000000684</v>
+        <v>-0.59375311000002284</v>
       </c>
       <c r="D377" s="5">
-        <v>-1.3966239768287481</v>
+        <v>-1.4771582849904874</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.964751575526879</v>
+        <v>-12.958253075532355</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>478.09906575999997</v>
+        <v>478.04952410999999</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.38289965000001303</v>
+        <v>-0.42989135999999917</v>
       </c>
       <c r="D378" s="5">
-        <v>-0.95607083474267274</v>
+        <v>-1.0728321185600298</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>473.48393246000001</v>
+        <v>473.46456001000001</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.6151332999999681</v>
+        <v>-4.5849640999999792</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.988071472875326</v>
+        <v>-10.921060888256962</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>481.48333434</v>
+        <v>481.84648290000001</v>
       </c>
       <c r="C380" s="5">
-        <v>7.9994018799999935</v>
+        <v>8.3819228899999985</v>
       </c>
       <c r="D380" s="5">
-        <v>22.267817995091811</v>
+        <v>23.439627178800372</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>479.97031233000001</v>
+        <v>479.82496947999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-1.513022009999986</v>
+        <v>-2.0215134200000193</v>
       </c>
       <c r="D381" s="5">
-        <v>-3.7064061265399073</v>
+        <v>-4.9198600433653645</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>478.05005017000002</v>
+        <v>477.94374804</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.9202621599999929</v>
+        <v>-1.8812214399999903</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.6967066656436458</v>
+        <v>-4.6046319954940129</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>479.03051001</v>
+        <v>478.92529395999998</v>
       </c>
       <c r="C383" s="5">
-        <v>0.98045983999998043</v>
+        <v>0.98154591999997365</v>
       </c>
       <c r="D383" s="5">
-        <v>2.489100820336887</v>
+        <v>2.4924497812800483</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>482.21510713999999</v>
+        <v>482.39243508999999</v>
       </c>
       <c r="C384" s="5">
-        <v>3.184597129999986</v>
+        <v>3.4671411300000159</v>
       </c>
       <c r="D384" s="5">
-        <v>8.2758608020484736</v>
+        <v>9.041688751740562</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>482.61421217999998</v>
+        <v>482.41774758999998</v>
       </c>
       <c r="C385" s="5">
-        <v>0.39910503999999491</v>
+        <v>2.5312499999984084E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>0.99771278900731009</v>
+        <v>6.2985580964203258E-2</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>483.50235205000001</v>
+        <v>483.41892518999998</v>
       </c>
       <c r="C386" s="5">
-        <v>0.88813987000003181</v>
+        <v>1.0011776000000054</v>
       </c>
       <c r="D386" s="5">
-        <v>2.2308117095978242</v>
+        <v>2.5190237416955918</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>488.55598961999999</v>
+        <v>488.56040037999998</v>
       </c>
       <c r="C387" s="5">
-        <v>5.053637569999978</v>
+        <v>5.1414751899999942</v>
       </c>
       <c r="D387" s="5">
-        <v>13.28933075700065</v>
+        <v>13.536466386179713</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>492.20558321999999</v>
+        <v>492.40731176000003</v>
       </c>
       <c r="C388" s="5">
-        <v>3.6495936000000029</v>
+        <v>3.8469113800000514</v>
       </c>
       <c r="D388" s="5">
-        <v>9.3418264620925839</v>
+        <v>9.8688966158316802</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>495.36766647000002</v>
+        <v>495.87134146</v>
       </c>
       <c r="C389" s="5">
-        <v>3.1620832500000233</v>
+        <v>3.4640296999999691</v>
       </c>
       <c r="D389" s="5">
-        <v>7.9874891662949254</v>
+        <v>8.77627773869607</v>
       </c>
       <c r="E389" s="5">
-        <v>3.5290151522285873</v>
+        <v>3.6348326443502943</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>496.71183052999999</v>
+        <v>497.18622599000003</v>
       </c>
       <c r="C390" s="5">
-        <v>1.3441640599999687</v>
+        <v>1.3148845300000289</v>
       </c>
       <c r="D390" s="5">
-        <v>3.3051984033152904</v>
+        <v>3.2288170262549709</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>499.10726634999997</v>
+        <v>499.96366678999999</v>
       </c>
       <c r="C391" s="5">
-        <v>2.3954358199999888</v>
+        <v>2.7774407999999653</v>
       </c>
       <c r="D391" s="5">
-        <v>5.9430968936200035</v>
+        <v>6.9134325250308271</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>500.97210665</v>
+        <v>502.19394457999999</v>
       </c>
       <c r="C392" s="5">
-        <v>1.8648403000000258</v>
+        <v>2.2302777900000024</v>
       </c>
       <c r="D392" s="5">
-        <v>4.5769174608635721</v>
+        <v>5.4863647013470906</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>508.25274000000002</v>
+        <v>509.07453368</v>
       </c>
       <c r="C393" s="5">
-        <v>7.2806333500000164</v>
+        <v>6.8805891000000088</v>
       </c>
       <c r="D393" s="5">
-        <v>18.903378539587678</v>
+        <v>17.738583015780574</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>511.20722111999999</v>
+        <v>512.26924459999998</v>
       </c>
       <c r="C394" s="5">
-        <v>2.9544811199999685</v>
+        <v>3.1947109199999772</v>
       </c>
       <c r="D394" s="5">
-        <v>7.2030188238328741</v>
+        <v>7.7960697477055474</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>513.43381545</v>
+        <v>514.61637584000005</v>
       </c>
       <c r="C395" s="5">
-        <v>2.2265943300000117</v>
+        <v>2.347131240000067</v>
       </c>
       <c r="D395" s="5">
-        <v>5.3537172268730782</v>
+        <v>5.6388905830740965</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>517.91962580999996</v>
+        <v>519.05148916999997</v>
       </c>
       <c r="C396" s="5">
-        <v>4.4858103599999595</v>
+        <v>4.4351133299999219</v>
       </c>
       <c r="D396" s="5">
-        <v>11.00302072491186</v>
+        <v>10.846522495229195</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>520.48741171999995</v>
+        <v>521.02199994</v>
       </c>
       <c r="C397" s="5">
-        <v>2.5677859099999978</v>
+        <v>1.9705107700000326</v>
       </c>
       <c r="D397" s="5">
-        <v>6.1144052738371757</v>
+        <v>4.6519783145077653</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>522.40089545000001</v>
+        <v>522.97441818000004</v>
       </c>
       <c r="C398" s="5">
-        <v>1.9134837300000527</v>
+        <v>1.9524182400000427</v>
       </c>
       <c r="D398" s="5">
-        <v>4.5019004510287397</v>
+        <v>4.5905883695033678</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>525.66258092999999</v>
+        <v>525.73923119000005</v>
       </c>
       <c r="C399" s="5">
-        <v>3.2616854799999828</v>
+        <v>2.7648130100000117</v>
       </c>
       <c r="D399" s="5">
-        <v>7.7550925499315637</v>
+        <v>6.5318044936799824</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>528.03155781999999</v>
+        <v>527.88920153000004</v>
       </c>
       <c r="C400" s="5">
-        <v>2.368976889999999</v>
+        <v>2.1499703399999817</v>
       </c>
       <c r="D400" s="5">
-        <v>5.5440586067872832</v>
+        <v>5.0192009666907289</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>531.33512209000003</v>
+        <v>531.02097334999996</v>
       </c>
       <c r="C401" s="5">
-        <v>3.3035642700000381</v>
+        <v>3.1317718199999263</v>
       </c>
       <c r="D401" s="5">
-        <v>7.7714548823297314</v>
+        <v>7.3561071043676263</v>
       </c>
       <c r="E401" s="5">
-        <v>7.2607596447109346</v>
+        <v>7.0884580235083705</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>536.44902986</v>
+        <v>535.64446117</v>
       </c>
       <c r="C402" s="5">
-        <v>5.1139077699999689</v>
+        <v>4.6234878200000367</v>
       </c>
       <c r="D402" s="5">
-        <v>12.180992451028638</v>
+        <v>10.963290856791531</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>536.93024380999998</v>
+        <v>536.21938498999998</v>
       </c>
       <c r="C403" s="5">
-        <v>0.48121394999998302</v>
+        <v>0.57492381999998088</v>
       </c>
       <c r="D403" s="5">
-        <v>1.0817696371474561</v>
+        <v>1.2956279631744616</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>538.07360619999997</v>
+        <v>537.25644893000003</v>
       </c>
       <c r="C404" s="5">
-        <v>1.143362389999993</v>
+        <v>1.0370639400000528</v>
       </c>
       <c r="D404" s="5">
-        <v>2.5854730285338023</v>
+        <v>2.3456819629385617</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>538.89366539000002</v>
+        <v>537.41254028000003</v>
       </c>
       <c r="C405" s="5">
-        <v>0.82005919000005179</v>
+        <v>0.15609134999999696</v>
       </c>
       <c r="D405" s="5">
-        <v>1.8442865475091441</v>
+        <v>0.34919863607649759</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>539.24059480000005</v>
+        <v>537.57132039999999</v>
       </c>
       <c r="C406" s="5">
-        <v>0.34692941000002975</v>
+        <v>0.15878011999996033</v>
       </c>
       <c r="D406" s="5">
-        <v>0.7752782666298863</v>
+        <v>0.35512023703669904</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>542.74939082000003</v>
+        <v>541.03509829999996</v>
       </c>
       <c r="C407" s="5">
-        <v>3.508796019999977</v>
+        <v>3.4637778999999682</v>
       </c>
       <c r="D407" s="5">
-        <v>8.0939002425839846</v>
+        <v>8.0120444533792181</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>541.64789732999998</v>
+        <v>540.00667725999995</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.1014934900000526</v>
+        <v>-1.028421040000012</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.408363067097119</v>
+        <v>-2.2573111295960957</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>542.50776063000001</v>
+        <v>540.46725456000001</v>
       </c>
       <c r="C409" s="5">
-        <v>0.85986330000002908</v>
+        <v>0.46057730000006813</v>
       </c>
       <c r="D409" s="5">
-        <v>1.9217151924153741</v>
+        <v>1.0283073419231847</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>544.88848073999998</v>
+        <v>543.03784870000004</v>
       </c>
       <c r="C410" s="5">
-        <v>2.3807201099999702</v>
+        <v>2.5705941400000256</v>
       </c>
       <c r="D410" s="5">
-        <v>5.3950122933928091</v>
+        <v>5.8591896808112054</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>544.22141766000004</v>
+        <v>542.08319641000003</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.66706307999993442</v>
+        <v>-0.95465229000001273</v>
       </c>
       <c r="D411" s="5">
-        <v>-1.4592120943424769</v>
+        <v>-2.0893034597693538</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>544.26452101999996</v>
+        <v>541.93502262000004</v>
       </c>
       <c r="C412" s="5">
-        <v>4.3103359999918212E-2</v>
+        <v>-0.14817378999998709</v>
       </c>
       <c r="D412" s="5">
-        <v>9.5083669612638921E-2</v>
+        <v>-0.32751702904870728</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>545.40948959000002</v>
+        <v>543.36477523999997</v>
       </c>
       <c r="C413" s="5">
-        <v>1.14496857000006</v>
+        <v>1.4297526199999311</v>
       </c>
       <c r="D413" s="5">
-        <v>2.5538528619943657</v>
+        <v>3.2122278050307207</v>
       </c>
       <c r="E413" s="5">
-        <v>2.648868278204275</v>
+        <v>2.3245413099463708</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>546.55599301999996</v>
+        <v>545.83818923000001</v>
       </c>
       <c r="C414" s="5">
-        <v>1.1465034299999388</v>
+        <v>2.47341399000004</v>
       </c>
       <c r="D414" s="5">
-        <v>2.5518853811252296</v>
+        <v>5.601293813676933</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>547.04589374</v>
+        <v>547.08979007999994</v>
       </c>
       <c r="C415" s="5">
-        <v>0.48990072000003693</v>
+        <v>1.2516008499999316</v>
       </c>
       <c r="D415" s="5">
-        <v>1.0809280819011891</v>
+        <v>2.7865546212179737</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>547.66162434</v>
+        <v>548.10700137000003</v>
       </c>
       <c r="C416" s="5">
-        <v>0.61573060000000623</v>
+        <v>1.0172112900000911</v>
       </c>
       <c r="D416" s="5">
-        <v>1.3590596164401392</v>
+        <v>2.254134392838969</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>546.96026713000003</v>
+        <v>547.49441615000001</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.7013572099999692</v>
+        <v>-0.61258522000002813</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.5259894446872369</v>
+        <v>-1.3329520947440332</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>548.45427215999996</v>
+        <v>549.48375633000001</v>
       </c>
       <c r="C418" s="5">
-        <v>1.4940050299999257</v>
+        <v>1.9893401799999992</v>
       </c>
       <c r="D418" s="5">
-        <v>3.3274560391987729</v>
+        <v>4.4484431978273342</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>550.95205881000004</v>
+        <v>550.90473448</v>
       </c>
       <c r="C419" s="5">
-        <v>2.49778665000008</v>
+        <v>1.4209781499999963</v>
       </c>
       <c r="D419" s="5">
-        <v>5.6040656528237864</v>
+        <v>3.1477490550188447</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>543.47744256999999</v>
+        <v>546.34650992000002</v>
       </c>
       <c r="C420" s="5">
-        <v>-7.4746162400000458</v>
+        <v>-4.5582245599999851</v>
       </c>
       <c r="D420" s="5">
-        <v>-15.118596175799082</v>
+        <v>-9.4892797277084551</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>553.05243583000004</v>
+        <v>556.07022295000002</v>
       </c>
       <c r="C421" s="5">
-        <v>9.574993260000042</v>
+        <v>9.723713029999999</v>
       </c>
       <c r="D421" s="5">
-        <v>23.315434168657756</v>
+        <v>23.57698577936884</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>554.19231927999999</v>
+        <v>558.41604689999997</v>
       </c>
       <c r="C422" s="5">
-        <v>1.1398834499999566</v>
+        <v>2.3458239499999536</v>
       </c>
       <c r="D422" s="5">
-        <v>2.5015225157924981</v>
+        <v>5.1814135371123893</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>554.79546260999996</v>
+        <v>559.72314395000001</v>
       </c>
       <c r="C423" s="5">
-        <v>0.60314332999996623</v>
+        <v>1.3070970500000385</v>
       </c>
       <c r="D423" s="5">
-        <v>1.3138401337186245</v>
+        <v>2.8453120151027189</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>555.88733948000004</v>
+        <v>561.27402585000004</v>
       </c>
       <c r="C424" s="5">
-        <v>1.0918768700000783</v>
+        <v>1.5508819000000358</v>
       </c>
       <c r="D424" s="5">
-        <v>2.3874174725320607</v>
+        <v>3.3761035561127306</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>555.07076122000001</v>
+        <v>561.64758303999997</v>
       </c>
       <c r="C425" s="5">
-        <v>-0.81657826000002842</v>
+        <v>0.3735571899999286</v>
       </c>
       <c r="D425" s="5">
-        <v>-1.7485839733563657</v>
+        <v>0.80159272860904629</v>
       </c>
       <c r="E425" s="5">
-        <v>1.7713794523932069</v>
+        <v>3.3647392383734598</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>561.95013279</v>
+        <v>564.57179626000004</v>
       </c>
       <c r="C426" s="5">
-        <v>6.8793715699999893</v>
+        <v>2.9242132200000697</v>
       </c>
       <c r="D426" s="5">
-        <v>15.929276221921373</v>
+        <v>6.4298409758082986</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>561.31533356</v>
+        <v>565.40953176999994</v>
       </c>
       <c r="C427" s="5">
-        <v>-0.63479922999999872</v>
+        <v>0.83773550999990221</v>
       </c>
       <c r="D427" s="5">
-        <v>-1.3471729949017908</v>
+        <v>1.7952146717005402</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>562.77757027999996</v>
+        <v>567.51813618999995</v>
       </c>
       <c r="C428" s="5">
-        <v>1.4622367199999644</v>
+        <v>2.108604420000006</v>
       </c>
       <c r="D428" s="5">
-        <v>3.171201567442683</v>
+        <v>4.5681514473500551</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>565.61024560999999</v>
+        <v>570.50451506000002</v>
       </c>
       <c r="C429" s="5">
-        <v>2.8326753300000291</v>
+        <v>2.9863788700000669</v>
       </c>
       <c r="D429" s="5">
-        <v>6.2101083327632089</v>
+        <v>6.500609182596051</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>565.56359184999997</v>
+        <v>570.67795148000005</v>
       </c>
       <c r="C430" s="5">
-        <v>-4.6653760000026523E-2</v>
+        <v>0.17343642000003001</v>
       </c>
       <c r="D430" s="5">
-        <v>-9.8935833270052953E-2</v>
+        <v>0.3654169955201958</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>564.11199838000005</v>
+        <v>570.29348040000002</v>
       </c>
       <c r="C431" s="5">
-        <v>-1.4515934699999207</v>
+        <v>-0.38447108000002572</v>
       </c>
       <c r="D431" s="5">
-        <v>-3.0368497819106888</v>
+        <v>-0.80546231802249846</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>564.15354965999995</v>
+        <v>570.36693162999995</v>
       </c>
       <c r="C432" s="5">
-        <v>4.155127999990782E-2</v>
+        <v>7.3451229999932366E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>8.8425243425915845E-2</v>
+        <v>0.15466412133626761</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>563.71687710000003</v>
+        <v>569.59084071999996</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.43667255999991994</v>
+        <v>-0.77609090999999353</v>
       </c>
       <c r="D433" s="5">
-        <v>-0.92489363822816362</v>
+        <v>-1.620660043258848</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>563.82497527999999</v>
+        <v>568.73183889999996</v>
       </c>
       <c r="C434" s="5">
-        <v>0.1080981799999563</v>
+        <v>-0.85900182000000314</v>
       </c>
       <c r="D434" s="5">
-        <v>0.23035449058756985</v>
+        <v>-1.7947882721468744</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>566.58979236000005</v>
+        <v>571.23679792999997</v>
       </c>
       <c r="C435" s="5">
-        <v>2.7648170800000571</v>
+        <v>2.5049590300000091</v>
       </c>
       <c r="D435" s="5">
-        <v>6.0457426805920145</v>
+        <v>5.4152909843250274</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>567.52200008</v>
+        <v>572.17674668999996</v>
       </c>
       <c r="C436" s="5">
-        <v>0.93220771999995122</v>
+        <v>0.93994875999999294</v>
       </c>
       <c r="D436" s="5">
-        <v>1.9923193113433602</v>
+        <v>1.9925232516354807</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>565.65650337</v>
+        <v>570.74998392999998</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.8654967100000022</v>
+        <v>-1.4267627599999742</v>
       </c>
       <c r="D437" s="5">
-        <v>-3.8739725518488477</v>
+        <v>-2.9515850944985988</v>
       </c>
       <c r="E437" s="5">
-        <v>1.9070977773596676</v>
+        <v>1.6206605645362027</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A438" s="3">
+        <v>46023</v>
+      </c>
+      <c r="B438" s="5">
+        <v>573.75776197000005</v>
+      </c>
+      <c r="C438" s="5">
+        <v>3.007778040000062</v>
+      </c>
+      <c r="D438" s="5">
+        <v>6.5103939535838595</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A439" s="3">
+        <v>46054</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A440" s="3">
+        <v>46082</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A441" s="3">
+        <v>46113</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A442" s="3">
+        <v>46143</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A443" s="3">
+        <v>46174</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A444" s="3">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A445" s="3">
+        <v>46235</v>
+      </c>
+    </row>
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A446" s="3">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A447" s="3">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A448" s="3">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A449" s="3">
+        <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>