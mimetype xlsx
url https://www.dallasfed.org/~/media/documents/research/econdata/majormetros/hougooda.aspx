--- v3 (2026-04-17)
+++ v4 (2026-05-12)
@@ -1,85 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{3A97728E-D440-4B88-8475-D932BE5A820C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D734B63B-7AFA-4F65-8CAB-632BFA219516}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{EEF837D7-27C5-4CD3-965D-CFC82747F0BC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3BC99A77-94C2-47F2-A6FB-513460D0BD28}"/>
   </bookViews>
   <sheets>
     <sheet name="hougooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry January 2026</t>
+    <t>Last data entry March 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -917,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{58B5C133-B838-49E0-A4C9-9486E64EBFE0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4237A5CA-0485-44F3-8A63-06294F1768BF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7121,116 +7134,134 @@
         <v>1.9925232516354807</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>570.74998392999998</v>
       </c>
       <c r="C437" s="5">
         <v>-1.4267627599999742</v>
       </c>
       <c r="D437" s="5">
         <v>-2.9515850944985988</v>
       </c>
       <c r="E437" s="5">
         <v>1.6206605645362027</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>573.75776197000005</v>
+        <v>572.92425602000003</v>
       </c>
       <c r="C438" s="5">
-        <v>3.007778040000062</v>
+        <v>2.174272090000045</v>
       </c>
       <c r="D438" s="5">
-        <v>6.5103939535838595</v>
+        <v>4.6684079225138619</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
+      <c r="B439" s="5">
+        <v>573.58880260000001</v>
+      </c>
+      <c r="C439" s="5">
+        <v>0.66454657999997835</v>
+      </c>
+      <c r="D439" s="5">
+        <v>1.4008187449947584</v>
+      </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
+      <c r="B440" s="5">
+        <v>577.05352907999998</v>
+      </c>
+      <c r="C440" s="5">
+        <v>3.4647264799999675</v>
+      </c>
+      <c r="D440" s="5">
+        <v>7.4942518495205723</v>
+      </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>