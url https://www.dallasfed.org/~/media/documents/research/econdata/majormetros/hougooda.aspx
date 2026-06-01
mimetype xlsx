--- v4 (2026-05-12)
+++ v5 (2026-06-01)
@@ -1,112 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D734B63B-7AFA-4F65-8CAB-632BFA219516}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E3698D9A-0A4A-4891-AD0C-F8E99F3A8C1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3BC99A77-94C2-47F2-A6FB-513460D0BD28}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{282F0942-B9E9-4717-9FA6-409C6E07F202}"/>
   </bookViews>
   <sheets>
     <sheet name="hougooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
   </si>
   <si>
-    <t>Last data entry March 2026</t>
+    <t>Last data entry April 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -930,6338 +917,6347 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4237A5CA-0485-44F3-8A63-06294F1768BF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16EE660E-EAA9-462A-8B65-9A40478BF9CF}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>380.29389297</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>384.79742001</v>
       </c>
       <c r="C7" s="5">
         <v>4.5035270399999945</v>
       </c>
       <c r="D7" s="5">
         <v>15.173775363326335</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>386.94212183000002</v>
       </c>
       <c r="C8" s="5">
         <v>2.144701820000023</v>
       </c>
       <c r="D8" s="5">
         <v>6.8971896360329854</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>388.37846769999999</v>
       </c>
       <c r="C9" s="5">
         <v>1.4363458699999683</v>
       </c>
       <c r="D9" s="5">
         <v>4.5465297177592179</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>394.50050869</v>
       </c>
       <c r="C10" s="5">
         <v>6.1220409900000163</v>
       </c>
       <c r="D10" s="5">
         <v>20.644932060762898</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>396.18127250999999</v>
       </c>
       <c r="C11" s="5">
         <v>1.6807638199999815</v>
       </c>
       <c r="D11" s="5">
         <v>5.2341022501056766</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>398.77425216</v>
       </c>
       <c r="C12" s="5">
         <v>2.592979650000018</v>
       </c>
       <c r="D12" s="5">
         <v>8.1428971153026719</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>402.31531339999998</v>
       </c>
       <c r="C13" s="5">
         <v>3.5410612399999764</v>
       </c>
       <c r="D13" s="5">
         <v>11.191976756397249</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>403.04950377</v>
       </c>
       <c r="C14" s="5">
         <v>0.73419037000002163</v>
       </c>
       <c r="D14" s="5">
         <v>2.2120096554708368</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>400.80062285000002</v>
       </c>
       <c r="C15" s="5">
         <v>-2.2488809199999764</v>
       </c>
       <c r="D15" s="5">
         <v>-6.4938956877857335</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>403.04983715999998</v>
       </c>
       <c r="C16" s="5">
         <v>2.2492143099999566</v>
       </c>
       <c r="D16" s="5">
         <v>6.9459511148614039</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>404.34180364999997</v>
       </c>
       <c r="C17" s="5">
         <v>1.291966489999993</v>
       </c>
       <c r="D17" s="5">
         <v>3.9151162833591657</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>403.11490262000001</v>
       </c>
       <c r="C18" s="5">
         <v>-1.226901029999965</v>
       </c>
       <c r="D18" s="5">
         <v>-3.5810236041042831</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>405.93282726000001</v>
       </c>
       <c r="C19" s="5">
         <v>2.8179246400000011</v>
       </c>
       <c r="D19" s="5">
         <v>8.7185966794832268</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>408.42722022999999</v>
       </c>
       <c r="C20" s="5">
         <v>2.4943929699999785</v>
       </c>
       <c r="D20" s="5">
         <v>7.6281957745600204</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>404.81025933000001</v>
       </c>
       <c r="C21" s="5">
         <v>-3.6169608999999809</v>
       </c>
       <c r="D21" s="5">
         <v>-10.124362568013655</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>403.66720941</v>
       </c>
       <c r="C22" s="5">
         <v>-1.1430499200000099</v>
       </c>
       <c r="D22" s="5">
         <v>-3.3362717112749518</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>404.30716632000002</v>
       </c>
       <c r="C23" s="5">
         <v>0.63995691000002353</v>
       </c>
       <c r="D23" s="5">
         <v>1.919105357493045</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>401.89179503000003</v>
       </c>
       <c r="C24" s="5">
         <v>-2.415371289999996</v>
       </c>
       <c r="D24" s="5">
         <v>-6.9379947033211149</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>401.03476961000001</v>
       </c>
       <c r="C25" s="5">
         <v>-0.85702542000001358</v>
       </c>
       <c r="D25" s="5">
         <v>-2.5291726953030169</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>400.33803803000001</v>
       </c>
       <c r="C26" s="5">
         <v>-0.69673158000000512</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0649954439753149</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>399.22952787999998</v>
       </c>
       <c r="C27" s="5">
         <v>-1.1085101500000292</v>
       </c>
       <c r="D27" s="5">
         <v>-3.272584364284481</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>397.24959424999997</v>
       </c>
       <c r="C28" s="5">
         <v>-1.979933630000005</v>
       </c>
       <c r="D28" s="5">
         <v>-5.7915875087271136</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>394.75006605999999</v>
       </c>
       <c r="C29" s="5">
         <v>-2.4995281899999782</v>
       </c>
       <c r="D29" s="5">
         <v>-7.2946092481759983</v>
       </c>
       <c r="E29" s="5">
         <v>-2.372185488469214</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>393.25129764000002</v>
       </c>
       <c r="C30" s="5">
         <v>-1.4987684199999762</v>
       </c>
       <c r="D30" s="5">
         <v>-4.4621560419559225</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>393.24804506999999</v>
       </c>
       <c r="C31" s="5">
         <v>-3.252570000029209E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-9.9247134738966736E-3</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>391.47136108000001</v>
       </c>
       <c r="C32" s="5">
         <v>-1.7766839899999809</v>
       </c>
       <c r="D32" s="5">
         <v>-5.2888560887852876</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>393.04043738000001</v>
       </c>
       <c r="C33" s="5">
         <v>1.5690763000000061</v>
       </c>
       <c r="D33" s="5">
         <v>4.9172414065059566</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>393.47537993999998</v>
       </c>
       <c r="C34" s="5">
         <v>0.43494255999996767</v>
       </c>
       <c r="D34" s="5">
         <v>1.3360444051390363</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>391.56118604</v>
       </c>
       <c r="C35" s="5">
         <v>-1.9141938999999866</v>
       </c>
       <c r="D35" s="5">
         <v>-5.6841109319594292</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>390.45737308000002</v>
       </c>
       <c r="C36" s="5">
         <v>-1.1038129599999706</v>
       </c>
       <c r="D36" s="5">
         <v>-3.3308469799452456</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>388.26189262000003</v>
       </c>
       <c r="C37" s="5">
         <v>-2.1954804599999989</v>
       </c>
       <c r="D37" s="5">
         <v>-6.5426054526883988</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>387.29569128999998</v>
       </c>
       <c r="C38" s="5">
         <v>-0.96620133000004671</v>
       </c>
       <c r="D38" s="5">
         <v>-2.9457006779887385</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>390.20459234999998</v>
       </c>
       <c r="C39" s="5">
         <v>2.9089010600000051</v>
       </c>
       <c r="D39" s="5">
         <v>9.3947627649960666</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>388.84936540000001</v>
       </c>
       <c r="C40" s="5">
         <v>-1.3552269499999738</v>
       </c>
       <c r="D40" s="5">
         <v>-4.0890443542873411</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>387.73826565000002</v>
       </c>
       <c r="C41" s="5">
         <v>-1.1110997499999939</v>
       </c>
       <c r="D41" s="5">
         <v>-3.3755074287152187</v>
       </c>
       <c r="E41" s="5">
         <v>-1.7762632644966359</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>385.48621501999997</v>
       </c>
       <c r="C42" s="5">
         <v>-2.252050630000042</v>
       </c>
       <c r="D42" s="5">
         <v>-6.7514113986644979</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>383.66567995999998</v>
       </c>
       <c r="C43" s="5">
         <v>-1.8205350599999974</v>
       </c>
       <c r="D43" s="5">
         <v>-5.5223251809385925</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>383.28250566000003</v>
       </c>
       <c r="C44" s="5">
         <v>-0.38317429999995056</v>
       </c>
       <c r="D44" s="5">
         <v>-1.1919018610497933</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>385.34975706</v>
       </c>
       <c r="C45" s="5">
         <v>2.0672513999999751</v>
       </c>
       <c r="D45" s="5">
         <v>6.667744075944082</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>385.33240739000001</v>
       </c>
       <c r="C46" s="5">
         <v>-1.7349669999987327E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-5.4014434643923082E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>386.34481008</v>
       </c>
       <c r="C47" s="5">
         <v>1.0124026899999876</v>
       </c>
       <c r="D47" s="5">
         <v>3.1987796449119976</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>387.51573818000003</v>
       </c>
       <c r="C48" s="5">
         <v>1.170928100000026</v>
       </c>
       <c r="D48" s="5">
         <v>3.6981841562609308</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>388.22100941999997</v>
       </c>
       <c r="C49" s="5">
         <v>0.70527123999994501</v>
       </c>
       <c r="D49" s="5">
         <v>2.205971624020453</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>388.21129817000002</v>
       </c>
       <c r="C50" s="5">
         <v>-9.7112499999525426E-3</v>
       </c>
       <c r="D50" s="5">
         <v>-3.0013565854303259E-2</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>390.05998662000002</v>
       </c>
       <c r="C51" s="5">
         <v>1.8486884499999974</v>
       </c>
       <c r="D51" s="5">
         <v>5.8665526840276261</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>389.37973840000001</v>
       </c>
       <c r="C52" s="5">
         <v>-0.68024822000000995</v>
       </c>
       <c r="D52" s="5">
         <v>-2.0727926191904333</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>393.86680451000001</v>
       </c>
       <c r="C53" s="5">
         <v>4.4870661100000007</v>
       </c>
       <c r="D53" s="5">
         <v>14.739345127745329</v>
       </c>
       <c r="E53" s="5">
         <v>1.5805865458561774</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>393.11559942000002</v>
       </c>
       <c r="C54" s="5">
         <v>-0.75120508999998492</v>
       </c>
       <c r="D54" s="5">
         <v>-2.2648516397650087</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>392.37992817999998</v>
       </c>
       <c r="C55" s="5">
         <v>-0.73567124000004469</v>
       </c>
       <c r="D55" s="5">
         <v>-2.2226936431418265</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>393.81004784999999</v>
       </c>
       <c r="C56" s="5">
         <v>1.4301196700000105</v>
       </c>
       <c r="D56" s="5">
         <v>4.4624271954419648</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>396.20782439999999</v>
       </c>
       <c r="C57" s="5">
         <v>2.3977765500000032</v>
       </c>
       <c r="D57" s="5">
         <v>7.5561036986025787</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>396.26246687999998</v>
       </c>
       <c r="C58" s="5">
         <v>5.4642479999984062E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.16562200964211904</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>396.21150162999999</v>
       </c>
       <c r="C59" s="5">
         <v>-5.0965249999990192E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.15422872812541621</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>398.03893570000002</v>
       </c>
       <c r="C60" s="5">
         <v>1.827434070000038</v>
       </c>
       <c r="D60" s="5">
         <v>5.6773060451854374</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>399.11476404000001</v>
       </c>
       <c r="C61" s="5">
         <v>1.0758283399999868</v>
       </c>
       <c r="D61" s="5">
         <v>3.2920379046242676</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>401.34068191</v>
       </c>
       <c r="C62" s="5">
         <v>2.2259178699999893</v>
       </c>
       <c r="D62" s="5">
         <v>6.9017190483086521</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>401.83982171999997</v>
       </c>
       <c r="C63" s="5">
         <v>0.4991398099999742</v>
       </c>
       <c r="D63" s="5">
         <v>1.5026682281479964</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>404.64425685999998</v>
       </c>
       <c r="C64" s="5">
         <v>2.8044351400000096</v>
       </c>
       <c r="D64" s="5">
         <v>8.7038435114901169</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>405.72171825999999</v>
       </c>
       <c r="C65" s="5">
         <v>1.0774614000000042</v>
       </c>
       <c r="D65" s="5">
         <v>3.2424978587173081</v>
       </c>
       <c r="E65" s="5">
         <v>3.0098788763750717</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>406.78759528000001</v>
       </c>
       <c r="C66" s="5">
         <v>1.0658770200000163</v>
       </c>
       <c r="D66" s="5">
         <v>3.1984889015080453</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>407.83893325999998</v>
       </c>
       <c r="C67" s="5">
         <v>1.0513379799999711</v>
       </c>
       <c r="D67" s="5">
         <v>3.1458538018994453</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>408.90618508</v>
       </c>
       <c r="C68" s="5">
         <v>1.0672518200000241</v>
       </c>
       <c r="D68" s="5">
         <v>3.1858082159822665</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>405.46539662999999</v>
       </c>
       <c r="C69" s="5">
         <v>-3.4407884500000137</v>
       </c>
       <c r="D69" s="5">
         <v>-9.6430837759525883</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>408.71240460000001</v>
       </c>
       <c r="C70" s="5">
         <v>3.2470079700000269</v>
       </c>
       <c r="D70" s="5">
         <v>10.044481952917138</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>410.22670026999998</v>
       </c>
       <c r="C71" s="5">
         <v>1.5142956699999672</v>
       </c>
       <c r="D71" s="5">
         <v>4.5377762099930496</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>411.57399701000003</v>
       </c>
       <c r="C72" s="5">
         <v>1.3472967400000471</v>
       </c>
       <c r="D72" s="5">
         <v>4.0131041199598094</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>413.16249458999999</v>
       </c>
       <c r="C73" s="5">
         <v>1.5884975799999665</v>
       </c>
       <c r="D73" s="5">
         <v>4.7310720954804264</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>415.70787196999999</v>
       </c>
       <c r="C74" s="5">
         <v>2.5453773799999908</v>
       </c>
       <c r="D74" s="5">
         <v>7.648576408661123</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>415.76527523999999</v>
       </c>
       <c r="C75" s="5">
         <v>5.7403270000008888E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.16582862164444823</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>416.41773533000003</v>
       </c>
       <c r="C76" s="5">
         <v>0.65246009000003369</v>
       </c>
       <c r="D76" s="5">
         <v>1.8994981145659784</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>418.64329846999999</v>
       </c>
       <c r="C77" s="5">
         <v>2.2255631399999629</v>
       </c>
       <c r="D77" s="5">
         <v>6.6053762070953814</v>
       </c>
       <c r="E77" s="5">
         <v>3.1848381854972407</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>421.67429300999999</v>
       </c>
       <c r="C78" s="5">
         <v>3.0309945399999947</v>
       </c>
       <c r="D78" s="5">
         <v>9.0424957671686244</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>422.80077058000001</v>
       </c>
       <c r="C79" s="5">
         <v>1.12647757000002</v>
       </c>
       <c r="D79" s="5">
         <v>3.2532514566936399</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>424.19768785000002</v>
       </c>
       <c r="C80" s="5">
         <v>1.3969172700000172</v>
       </c>
       <c r="D80" s="5">
         <v>4.0375992778531211</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>423.28324947999999</v>
       </c>
       <c r="C81" s="5">
         <v>-0.91443837000002759</v>
       </c>
       <c r="D81" s="5">
         <v>-2.5563761741112523</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>425.59493078000003</v>
       </c>
       <c r="C82" s="5">
         <v>2.311681300000032</v>
       </c>
       <c r="D82" s="5">
         <v>6.7540517277715484</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>427.77692372000001</v>
       </c>
       <c r="C83" s="5">
         <v>2.1819929399999864</v>
       </c>
       <c r="D83" s="5">
         <v>6.3287916005929423</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>429.67726883</v>
       </c>
       <c r="C84" s="5">
         <v>1.9003451099999893</v>
       </c>
       <c r="D84" s="5">
         <v>5.4630459407605469</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>430.57966972000003</v>
       </c>
       <c r="C85" s="5">
         <v>0.90240089000002399</v>
       </c>
       <c r="D85" s="5">
         <v>2.5495354188393549</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>431.03662353999999</v>
       </c>
       <c r="C86" s="5">
         <v>0.45695381999996698</v>
       </c>
       <c r="D86" s="5">
         <v>1.2809628482993718</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>432.96129207000001</v>
       </c>
       <c r="C87" s="5">
         <v>1.9246685300000195</v>
       </c>
       <c r="D87" s="5">
         <v>5.4918203965255818</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>433.8993365</v>
       </c>
       <c r="C88" s="5">
         <v>0.93804442999999083</v>
       </c>
       <c r="D88" s="5">
         <v>2.6310992891065865</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>430.85084408</v>
       </c>
       <c r="C89" s="5">
         <v>-3.0484924200000023</v>
       </c>
       <c r="D89" s="5">
         <v>-8.1126884651222539</v>
       </c>
       <c r="E89" s="5">
         <v>2.915977791741664</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>432.90600492999999</v>
       </c>
       <c r="C90" s="5">
         <v>2.0551608499999929</v>
       </c>
       <c r="D90" s="5">
         <v>5.8765894717207834</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>438.01344504000002</v>
       </c>
       <c r="C91" s="5">
         <v>5.1074401100000273</v>
       </c>
       <c r="D91" s="5">
         <v>15.113425740511467</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>438.11964704000002</v>
       </c>
       <c r="C92" s="5">
         <v>0.10620199999999613</v>
       </c>
       <c r="D92" s="5">
         <v>0.2913437684520348</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>437.36644199</v>
       </c>
       <c r="C93" s="5">
         <v>-0.75320505000001958</v>
       </c>
       <c r="D93" s="5">
         <v>-2.0436165368686088</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>440.72912353999999</v>
       </c>
       <c r="C94" s="5">
         <v>3.3626815499999907</v>
       </c>
       <c r="D94" s="5">
         <v>9.6264890610327392</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>441.21188458</v>
       </c>
       <c r="C95" s="5">
         <v>0.48276104000001396</v>
       </c>
       <c r="D95" s="5">
         <v>1.3223907415140346</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>441.81214237</v>
       </c>
       <c r="C96" s="5">
         <v>0.60025779000000057</v>
       </c>
       <c r="D96" s="5">
         <v>1.6448415983721709</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>445.46235817000002</v>
       </c>
       <c r="C97" s="5">
         <v>3.6502158000000122</v>
       </c>
       <c r="D97" s="5">
         <v>10.377453903311839</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>447.27491615000002</v>
       </c>
       <c r="C98" s="5">
         <v>1.8125579800000082</v>
       </c>
       <c r="D98" s="5">
         <v>4.993490534843259</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>449.87516102000001</v>
       </c>
       <c r="C99" s="5">
         <v>2.6002448699999832</v>
       </c>
       <c r="D99" s="5">
         <v>7.2036730686370065</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>452.93657996000002</v>
       </c>
       <c r="C100" s="5">
         <v>3.06141894000001</v>
       </c>
       <c r="D100" s="5">
         <v>8.4787261346912057</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>454.96490309000001</v>
       </c>
       <c r="C101" s="5">
         <v>2.0283231299999898</v>
       </c>
       <c r="D101" s="5">
         <v>5.5081454276672215</v>
       </c>
       <c r="E101" s="5">
         <v>5.5968461803738601</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>459.04362419</v>
       </c>
       <c r="C102" s="5">
         <v>4.0787210999999957</v>
       </c>
       <c r="D102" s="5">
         <v>11.304511861742794</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>460.15000519</v>
       </c>
       <c r="C103" s="5">
         <v>1.1063809999999989</v>
       </c>
       <c r="D103" s="5">
         <v>2.9308735689219878</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>460.59344419000001</v>
       </c>
       <c r="C104" s="5">
         <v>0.44343900000001213</v>
       </c>
       <c r="D104" s="5">
         <v>1.1625693443112484</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>464.70718178999999</v>
       </c>
       <c r="C105" s="5">
         <v>4.113737599999979</v>
       </c>
       <c r="D105" s="5">
         <v>11.260135747386224</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>467.44960297</v>
       </c>
       <c r="C106" s="5">
         <v>2.742421180000008</v>
       </c>
       <c r="D106" s="5">
         <v>7.316112297856292</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>469.16776618</v>
       </c>
       <c r="C107" s="5">
         <v>1.7181632100000002</v>
       </c>
       <c r="D107" s="5">
         <v>4.5010023514094222</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>472.41135162</v>
       </c>
       <c r="C108" s="5">
         <v>3.2435854400000039</v>
       </c>
       <c r="D108" s="5">
         <v>8.6190245180151273</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>472.5629328</v>
       </c>
       <c r="C109" s="5">
         <v>0.15158117999999376</v>
       </c>
       <c r="D109" s="5">
         <v>0.38572054993553095</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>472.65701922</v>
       </c>
       <c r="C110" s="5">
         <v>9.4086419999996451E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.23917961463717496</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>473.30671681000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.64969759000001659</v>
       </c>
       <c r="D111" s="5">
         <v>1.6620050152493793</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>471.65127457</v>
       </c>
       <c r="C112" s="5">
         <v>-1.6554422400000135</v>
       </c>
       <c r="D112" s="5">
         <v>-4.1173261722914241</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>473.99359114999999</v>
       </c>
       <c r="C113" s="5">
         <v>2.3423165799999879</v>
       </c>
       <c r="D113" s="5">
         <v>6.1249471241346276</v>
       </c>
       <c r="E113" s="5">
         <v>4.1824518618386097</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>468.02287822</v>
       </c>
       <c r="C114" s="5">
         <v>-5.9707129299999906</v>
       </c>
       <c r="D114" s="5">
         <v>-14.111432115140355</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>466.40892108999998</v>
       </c>
       <c r="C115" s="5">
         <v>-1.6139571300000171</v>
       </c>
       <c r="D115" s="5">
         <v>-4.0605582662753932</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>463.07273499000001</v>
       </c>
       <c r="C116" s="5">
         <v>-3.3361860999999635</v>
       </c>
       <c r="D116" s="5">
         <v>-8.2537441215963518</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>458.73985305000002</v>
       </c>
       <c r="C117" s="5">
         <v>-4.3328819399999929</v>
       </c>
       <c r="D117" s="5">
         <v>-10.667987162299786</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>456.21600508</v>
       </c>
       <c r="C118" s="5">
         <v>-2.5238479700000198</v>
       </c>
       <c r="D118" s="5">
         <v>-6.4058825934559582</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>455.59640483999999</v>
       </c>
       <c r="C119" s="5">
         <v>-0.61960024000001113</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6176360869413764</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>454.20538567</v>
       </c>
       <c r="C120" s="5">
         <v>-1.3910191699999928</v>
       </c>
       <c r="D120" s="5">
         <v>-3.6029166874526952</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>453.63073079999998</v>
       </c>
       <c r="C121" s="5">
         <v>-0.57465487000001758</v>
       </c>
       <c r="D121" s="5">
         <v>-1.5077045342132056</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>454.59562629999999</v>
       </c>
       <c r="C122" s="5">
         <v>0.96489550000001145</v>
       </c>
       <c r="D122" s="5">
         <v>2.582534076906251</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>455.78045327000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.1848269700000174</v>
       </c>
       <c r="D123" s="5">
         <v>3.1728233476566503</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>457.19826473000001</v>
       </c>
       <c r="C124" s="5">
         <v>1.4178114599999958</v>
       </c>
       <c r="D124" s="5">
         <v>3.7974128907655613</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>457.98667699999999</v>
       </c>
       <c r="C125" s="5">
         <v>0.78841226999998071</v>
       </c>
       <c r="D125" s="5">
         <v>2.0890710921347422</v>
       </c>
       <c r="E125" s="5">
         <v>-3.3770317677005113</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>459.94378028</v>
       </c>
       <c r="C126" s="5">
         <v>1.9571032800000125</v>
       </c>
       <c r="D126" s="5">
         <v>5.2501858870221296</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>461.88967115999998</v>
       </c>
       <c r="C127" s="5">
         <v>1.945890879999979</v>
       </c>
       <c r="D127" s="5">
         <v>5.1966725245355505</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>464.08439254000001</v>
       </c>
       <c r="C128" s="5">
         <v>2.1947213800000327</v>
       </c>
       <c r="D128" s="5">
         <v>5.8533359952515074</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>464.30729145999999</v>
       </c>
       <c r="C129" s="5">
         <v>0.22289891999997735</v>
       </c>
       <c r="D129" s="5">
         <v>0.57788286636624164</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>465.32583592999998</v>
       </c>
       <c r="C130" s="5">
         <v>1.0185444699999948</v>
       </c>
       <c r="D130" s="5">
         <v>2.6644176719049506</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>468.27678392000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.9509479900000315</v>
       </c>
       <c r="D131" s="5">
         <v>7.8811406186389821</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>468.76510553999998</v>
       </c>
       <c r="C132" s="5">
         <v>0.48832161999996515</v>
       </c>
       <c r="D132" s="5">
         <v>1.2585687691291536</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>469.75882295000002</v>
       </c>
       <c r="C133" s="5">
         <v>0.99371741000004477</v>
       </c>
       <c r="D133" s="5">
         <v>2.5737043579567853</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>470.96695913999997</v>
       </c>
       <c r="C134" s="5">
         <v>1.2081361899999479</v>
       </c>
       <c r="D134" s="5">
         <v>3.1302172825131258</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>470.23064581</v>
       </c>
       <c r="C135" s="5">
         <v>-0.73631332999997312</v>
       </c>
       <c r="D135" s="5">
         <v>-1.8600409056007239</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>472.31061726000001</v>
       </c>
       <c r="C136" s="5">
         <v>2.0799714500000164</v>
       </c>
       <c r="D136" s="5">
         <v>5.4390165367160792</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>474.18014892000002</v>
       </c>
       <c r="C137" s="5">
         <v>1.8695316600000069</v>
       </c>
       <c r="D137" s="5">
         <v>4.8547053541128538</v>
       </c>
       <c r="E137" s="5">
         <v>3.5357954135421421</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>476.65388660999997</v>
       </c>
       <c r="C138" s="5">
         <v>2.4737376899999504</v>
       </c>
       <c r="D138" s="5">
         <v>6.4430323984269178</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>479.73975001999997</v>
       </c>
       <c r="C139" s="5">
         <v>3.0858634100000017</v>
       </c>
       <c r="D139" s="5">
         <v>8.0514976798183646</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>480.50007026999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.76032025000000658</v>
       </c>
       <c r="D140" s="5">
         <v>1.9184974175857405</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>483.42133392</v>
       </c>
       <c r="C141" s="5">
         <v>2.9212636500000144</v>
       </c>
       <c r="D141" s="5">
         <v>7.5445192480799061</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>483.53875668000001</v>
       </c>
       <c r="C142" s="5">
         <v>0.11742276000001084</v>
       </c>
       <c r="D142" s="5">
         <v>0.29186901625890549</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>481.25616176</v>
       </c>
       <c r="C143" s="5">
         <v>-2.2825949200000082</v>
       </c>
       <c r="D143" s="5">
         <v>-5.5199394447135397</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>480.11810364000002</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1380581199999824</v>
       </c>
       <c r="D144" s="5">
         <v>-2.8011003913689381</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>480.61420665000003</v>
       </c>
       <c r="C145" s="5">
         <v>0.496103010000013</v>
       </c>
       <c r="D145" s="5">
         <v>1.2470235562057397</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>479.65722327999998</v>
       </c>
       <c r="C146" s="5">
         <v>-0.95698337000004585</v>
       </c>
       <c r="D146" s="5">
         <v>-2.3634065212389754</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>478.15403435000002</v>
       </c>
       <c r="C147" s="5">
         <v>-1.5031889299999648</v>
       </c>
       <c r="D147" s="5">
         <v>-3.6965102456130605</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>479.11763163000001</v>
       </c>
       <c r="C148" s="5">
         <v>0.96359727999998768</v>
       </c>
       <c r="D148" s="5">
         <v>2.4452782427606401</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>474.78602991999998</v>
       </c>
       <c r="C149" s="5">
         <v>-4.3316017100000295</v>
       </c>
       <c r="D149" s="5">
         <v>-10.325421841646698</v>
       </c>
       <c r="E149" s="5">
         <v>0.12777443369991204</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>472.52734420000002</v>
       </c>
       <c r="C150" s="5">
         <v>-2.2586857199999599</v>
       </c>
       <c r="D150" s="5">
         <v>-5.5616997040480616</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>471.48973231999997</v>
       </c>
       <c r="C151" s="5">
         <v>-1.0376118800000427</v>
       </c>
       <c r="D151" s="5">
         <v>-2.6034596977694169</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>470.99603382999999</v>
       </c>
       <c r="C152" s="5">
         <v>-0.49369848999998567</v>
       </c>
       <c r="D152" s="5">
         <v>-1.2493128400216214</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>469.62088064</v>
       </c>
       <c r="C153" s="5">
         <v>-1.3751531899999918</v>
       </c>
       <c r="D153" s="5">
         <v>-3.4478869420028535</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>468.95165427000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.66922636999998986</v>
       </c>
       <c r="D154" s="5">
         <v>-1.696703126415211</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>467.72480798999999</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2268462800000179</v>
       </c>
       <c r="D155" s="5">
         <v>-3.0945956699469535</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>466.72913156999999</v>
       </c>
       <c r="C156" s="5">
         <v>-0.99567641999999523</v>
       </c>
       <c r="D156" s="5">
         <v>-2.5248209388222365</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>466.28159405000002</v>
       </c>
       <c r="C157" s="5">
         <v>-0.44753751999996894</v>
       </c>
       <c r="D157" s="5">
         <v>-1.1446077173270952</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>464.20200908999999</v>
       </c>
       <c r="C158" s="5">
         <v>-2.0795849600000338</v>
       </c>
       <c r="D158" s="5">
         <v>-5.2225719284455518</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>463.00349660000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1985124899999846</v>
       </c>
       <c r="D159" s="5">
         <v>-3.0546326639821708</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>460.43857320000001</v>
       </c>
       <c r="C160" s="5">
         <v>-2.5649233999999979</v>
       </c>
       <c r="D160" s="5">
         <v>-6.4488471615539167</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>458.21001519999999</v>
       </c>
       <c r="C161" s="5">
         <v>-2.2285580000000209</v>
       </c>
       <c r="D161" s="5">
         <v>-5.6559456756093311</v>
       </c>
       <c r="E161" s="5">
         <v>-3.4912599940636446</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>457.75127135999998</v>
       </c>
       <c r="C162" s="5">
         <v>-0.45874384000001101</v>
       </c>
       <c r="D162" s="5">
         <v>-1.1948046666149903</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>454.77170553000002</v>
       </c>
       <c r="C163" s="5">
         <v>-2.9795658299999559</v>
       </c>
       <c r="D163" s="5">
         <v>-7.5373094451194778</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>451.85310047000002</v>
       </c>
       <c r="C164" s="5">
         <v>-2.9186050600000044</v>
       </c>
       <c r="D164" s="5">
         <v>-7.4351796895843698</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>451.12879638999999</v>
       </c>
       <c r="C165" s="5">
         <v>-0.72430408000002444</v>
       </c>
       <c r="D165" s="5">
         <v>-1.9066879777890566</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>450.59672673</v>
       </c>
       <c r="C166" s="5">
         <v>-0.53206965999999056</v>
       </c>
       <c r="D166" s="5">
         <v>-1.4061574435057622</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>449.72132557999998</v>
       </c>
       <c r="C167" s="5">
         <v>-0.87540115000001606</v>
       </c>
       <c r="D167" s="5">
         <v>-2.3065617429499752</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>446.91568204999999</v>
       </c>
       <c r="C168" s="5">
         <v>-2.8056435299999976</v>
       </c>
       <c r="D168" s="5">
         <v>-7.2347447202718911</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>446.10365297999999</v>
       </c>
       <c r="C169" s="5">
         <v>-0.81202906999999414</v>
       </c>
       <c r="D169" s="5">
         <v>-2.1586975918802875</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>447.44872135000003</v>
       </c>
       <c r="C170" s="5">
         <v>1.3450683700000354</v>
       </c>
       <c r="D170" s="5">
         <v>3.6787856650149164</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>444.80264813999997</v>
       </c>
       <c r="C171" s="5">
         <v>-2.6460732100000541</v>
       </c>
       <c r="D171" s="5">
         <v>-6.8701049332822839</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>440.84366607999999</v>
       </c>
       <c r="C172" s="5">
         <v>-3.9589820599999825</v>
       </c>
       <c r="D172" s="5">
         <v>-10.173000267620512</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>441.72250778</v>
       </c>
       <c r="C173" s="5">
         <v>0.8788417000000095</v>
       </c>
       <c r="D173" s="5">
         <v>2.4186589868314678</v>
       </c>
       <c r="E173" s="5">
         <v>-3.5982424811914049</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>442.36012105999998</v>
       </c>
       <c r="C174" s="5">
         <v>0.6376132799999823</v>
       </c>
       <c r="D174" s="5">
         <v>1.7459824334015384</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>440.54249859999999</v>
       </c>
       <c r="C175" s="5">
         <v>-1.8176224599999955</v>
       </c>
       <c r="D175" s="5">
         <v>-4.8207871758170873</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>439.95183553999999</v>
       </c>
       <c r="C176" s="5">
         <v>-0.59066305999999713</v>
       </c>
       <c r="D176" s="5">
         <v>-1.5971039461743941</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>440.79559060999998</v>
       </c>
       <c r="C177" s="5">
         <v>0.84375506999998606</v>
       </c>
       <c r="D177" s="5">
         <v>2.3258333758380267</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>437.73791118000003</v>
       </c>
       <c r="C178" s="5">
         <v>-3.0576794299999506</v>
       </c>
       <c r="D178" s="5">
         <v>-8.0137241771486174</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>437.47910578</v>
       </c>
       <c r="C179" s="5">
         <v>-0.25880540000002838</v>
       </c>
       <c r="D179" s="5">
         <v>-0.70717788936849324</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>439.26904680000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.7899410200000148</v>
       </c>
       <c r="D180" s="5">
         <v>5.0217936683339515</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>438.81858592999998</v>
       </c>
       <c r="C181" s="5">
         <v>-0.45046087000002899</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2236570177503792</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>437.14921261000001</v>
       </c>
       <c r="C182" s="5">
         <v>-1.669373319999977</v>
       </c>
       <c r="D182" s="5">
         <v>-4.4707776414859124</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>439.65639270999998</v>
       </c>
       <c r="C183" s="5">
         <v>2.5071800999999709</v>
       </c>
       <c r="D183" s="5">
         <v>7.1036574598182689</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>441.00754976000002</v>
       </c>
       <c r="C184" s="5">
         <v>1.3511570500000403</v>
       </c>
       <c r="D184" s="5">
         <v>3.7508312549733303</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>442.30453511000002</v>
       </c>
       <c r="C185" s="5">
         <v>1.2969853499999999</v>
       </c>
       <c r="D185" s="5">
         <v>3.5867997580670163</v>
       </c>
       <c r="E185" s="5">
         <v>0.13176311366271953</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>448.83148138000001</v>
       </c>
       <c r="C186" s="5">
         <v>6.5269462699999963</v>
       </c>
       <c r="D186" s="5">
         <v>19.218327331153962</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>449.07887880999999</v>
       </c>
       <c r="C187" s="5">
         <v>0.24739742999997816</v>
       </c>
       <c r="D187" s="5">
         <v>0.6634529921086596</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>451.73045824000002</v>
       </c>
       <c r="C188" s="5">
         <v>2.6515794300000266</v>
       </c>
       <c r="D188" s="5">
         <v>7.3200666000861503</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>453.99629052</v>
       </c>
       <c r="C189" s="5">
         <v>2.2658322799999837</v>
       </c>
       <c r="D189" s="5">
         <v>6.1879318844919595</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>452.46558981999999</v>
       </c>
       <c r="C190" s="5">
         <v>-1.5307007000000112</v>
       </c>
       <c r="D190" s="5">
         <v>-3.9717474426623323</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>453.80079303000002</v>
       </c>
       <c r="C191" s="5">
         <v>1.3352032100000315</v>
       </c>
       <c r="D191" s="5">
         <v>3.5991822734678491</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>456.91704172999999</v>
       </c>
       <c r="C192" s="5">
         <v>3.1162486999999714</v>
       </c>
       <c r="D192" s="5">
         <v>8.5588589993984776</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>458.24972385000001</v>
       </c>
       <c r="C193" s="5">
         <v>1.3326821200000154</v>
       </c>
       <c r="D193" s="5">
         <v>3.5567154024515713</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>460.42626872</v>
       </c>
       <c r="C194" s="5">
         <v>2.1765448699999865</v>
       </c>
       <c r="D194" s="5">
         <v>5.8509058070907116</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>460.28806713</v>
       </c>
       <c r="C195" s="5">
         <v>-0.13820158999999421</v>
       </c>
       <c r="D195" s="5">
         <v>-0.35959806775569536</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>462.88485431999999</v>
       </c>
       <c r="C196" s="5">
         <v>2.5967871899999864</v>
       </c>
       <c r="D196" s="5">
         <v>6.9840555833677653</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>466.28293241</v>
       </c>
       <c r="C197" s="5">
         <v>3.3980780900000127</v>
       </c>
       <c r="D197" s="5">
         <v>9.1738381393354995</v>
       </c>
       <c r="E197" s="5">
         <v>5.4212415647143741</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>470.53942893999999</v>
       </c>
       <c r="C198" s="5">
         <v>4.2564965299999926</v>
       </c>
       <c r="D198" s="5">
         <v>11.521351622852549</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>474.3689018</v>
       </c>
       <c r="C199" s="5">
         <v>3.8294728600000099</v>
       </c>
       <c r="D199" s="5">
         <v>10.215397185211117</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>478.92535448000001</v>
       </c>
       <c r="C200" s="5">
         <v>4.5564526800000067</v>
       </c>
       <c r="D200" s="5">
         <v>12.155203912571832</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>479.55776147</v>
       </c>
       <c r="C201" s="5">
         <v>0.63240698999999267</v>
       </c>
       <c r="D201" s="5">
         <v>1.5961239208852396</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>484.03151029000003</v>
       </c>
       <c r="C202" s="5">
         <v>4.4737488200000257</v>
       </c>
       <c r="D202" s="5">
         <v>11.787315886014426</v>
       </c>
     </row>
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>487.80007998000002</v>
       </c>
       <c r="C203" s="5">
         <v>3.7685696899999925</v>
       </c>
       <c r="D203" s="5">
         <v>9.7536030323526202</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>489.15631751000001</v>
       </c>
       <c r="C204" s="5">
         <v>1.3562375299999871</v>
       </c>
       <c r="D204" s="5">
         <v>3.3878719145045588</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>492.49981695000002</v>
       </c>
       <c r="C205" s="5">
         <v>3.3434994400000164</v>
       </c>
       <c r="D205" s="5">
         <v>8.5177745186390652</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>495.29843978000002</v>
       </c>
       <c r="C206" s="5">
         <v>2.7986228299999993</v>
       </c>
       <c r="D206" s="5">
         <v>7.0361891045102709</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>497.60664996000003</v>
       </c>
       <c r="C207" s="5">
         <v>2.3082101800000032</v>
       </c>
       <c r="D207" s="5">
         <v>5.7378773493918844</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>500.67083307000001</v>
       </c>
       <c r="C208" s="5">
         <v>3.0641831099999877</v>
       </c>
       <c r="D208" s="5">
         <v>7.6448847365104378</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>503.94400561999998</v>
       </c>
       <c r="C209" s="5">
         <v>3.2731725499999698</v>
       </c>
       <c r="D209" s="5">
         <v>8.1334102912160144</v>
       </c>
       <c r="E209" s="5">
         <v>8.0768714855908197</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>507.66367722000001</v>
       </c>
       <c r="C210" s="5">
         <v>3.7196716000000265</v>
       </c>
       <c r="D210" s="5">
         <v>9.2259147830745079</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>511.14731022000001</v>
       </c>
       <c r="C211" s="5">
         <v>3.4836329999999975</v>
       </c>
       <c r="D211" s="5">
         <v>8.552508194264119</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>513.79038351999998</v>
       </c>
       <c r="C212" s="5">
         <v>2.6430732999999691</v>
       </c>
       <c r="D212" s="5">
         <v>6.3845840460303727</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>514.81115932</v>
       </c>
       <c r="C213" s="5">
         <v>1.020775800000024</v>
       </c>
       <c r="D213" s="5">
         <v>2.4103312353634943</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>518.91190301999995</v>
       </c>
       <c r="C214" s="5">
         <v>4.1007436999999527</v>
       </c>
       <c r="D214" s="5">
         <v>9.988724592599695</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>522.95140489000005</v>
       </c>
       <c r="C215" s="5">
         <v>4.0395018700000946</v>
       </c>
       <c r="D215" s="5">
         <v>9.7519927866095877</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>523.08390096999995</v>
       </c>
       <c r="C216" s="5">
         <v>0.13249607999989621</v>
       </c>
       <c r="D216" s="5">
         <v>0.30445857943515175</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>522.81967625000004</v>
       </c>
       <c r="C217" s="5">
         <v>-0.26422471999990194</v>
       </c>
       <c r="D217" s="5">
         <v>-0.60447331566628737</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>521.96451943</v>
       </c>
       <c r="C218" s="5">
         <v>-0.85515682000004745</v>
       </c>
       <c r="D218" s="5">
         <v>-1.9452339676049757</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>527.02523421000001</v>
       </c>
       <c r="C219" s="5">
         <v>5.0607147800000121</v>
       </c>
       <c r="D219" s="5">
         <v>12.275532991847072</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>529.85442599999999</v>
       </c>
       <c r="C220" s="5">
         <v>2.8291917899999817</v>
       </c>
       <c r="D220" s="5">
         <v>6.6355168507722606</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>531.79893466999999</v>
       </c>
       <c r="C221" s="5">
         <v>1.9445086700000047</v>
       </c>
       <c r="D221" s="5">
         <v>4.4938566785641454</v>
       </c>
       <c r="E221" s="5">
         <v>5.527385729239942</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>527.30690275999996</v>
       </c>
       <c r="C222" s="5">
         <v>-4.492031910000037</v>
       </c>
       <c r="D222" s="5">
         <v>-9.6783375474554294</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>531.60982475000003</v>
       </c>
       <c r="C223" s="5">
         <v>4.3029219900000726</v>
       </c>
       <c r="D223" s="5">
         <v>10.243883803184373</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>531.52122317999999</v>
       </c>
       <c r="C224" s="5">
         <v>-8.86015700000371E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.19981661648598159</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>536.09728184999994</v>
       </c>
       <c r="C225" s="5">
         <v>4.5760586699999521</v>
       </c>
       <c r="D225" s="5">
         <v>10.834748589255971</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>537.20499706999999</v>
       </c>
       <c r="C226" s="5">
         <v>1.1077152200000455</v>
       </c>
       <c r="D226" s="5">
         <v>2.5078825920583636</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>536.64664517999995</v>
       </c>
       <c r="C227" s="5">
         <v>-0.55835189000003993</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2401323972158096</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>537.72611199999994</v>
       </c>
       <c r="C228" s="5">
         <v>1.0794668199999933</v>
       </c>
       <c r="D228" s="5">
         <v>2.4406891246106177</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>538.91786565999996</v>
       </c>
       <c r="C229" s="5">
         <v>1.1917536600000176</v>
       </c>
       <c r="D229" s="5">
         <v>2.6921998616043608</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>535.98677193000003</v>
       </c>
       <c r="C230" s="5">
         <v>-2.9310937299999296</v>
       </c>
       <c r="D230" s="5">
         <v>-6.3348820083335422</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>541.15693575</v>
       </c>
       <c r="C231" s="5">
         <v>5.1701638199999707</v>
       </c>
       <c r="D231" s="5">
         <v>12.20956777751001</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>541.00893492</v>
       </c>
       <c r="C232" s="5">
         <v>-0.14800083000000086</v>
       </c>
       <c r="D232" s="5">
         <v>-0.32769439227253727</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>537.69760339000004</v>
       </c>
       <c r="C233" s="5">
         <v>-3.3113315299999613</v>
       </c>
       <c r="D233" s="5">
         <v>-7.1025148859856451</v>
       </c>
       <c r="E233" s="5">
         <v>1.1091915262410934</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>530.21563481999999</v>
       </c>
       <c r="C234" s="5">
         <v>-7.4819685700000491</v>
       </c>
       <c r="D234" s="5">
         <v>-15.477341228170749</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>522.36343040999998</v>
       </c>
       <c r="C235" s="5">
         <v>-7.852204410000013</v>
       </c>
       <c r="D235" s="5">
         <v>-16.392964589833824</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>511.91779279000002</v>
       </c>
       <c r="C236" s="5">
         <v>-10.445637619999957</v>
       </c>
       <c r="D236" s="5">
         <v>-21.525327402092909</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>500.25129018000001</v>
       </c>
       <c r="C237" s="5">
         <v>-11.666502610000009</v>
       </c>
       <c r="D237" s="5">
         <v>-24.167405860405978</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>494.98382952999998</v>
       </c>
       <c r="C238" s="5">
         <v>-5.2674606500000323</v>
       </c>
       <c r="D238" s="5">
         <v>-11.928878348652228</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>488.53301562000001</v>
       </c>
       <c r="C239" s="5">
         <v>-6.4508139099999653</v>
       </c>
       <c r="D239" s="5">
         <v>-14.565182917391727</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>483.24117646000002</v>
       </c>
       <c r="C240" s="5">
         <v>-5.291839159999995</v>
       </c>
       <c r="D240" s="5">
         <v>-12.251406199882197</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>479.58391162999999</v>
       </c>
       <c r="C241" s="5">
         <v>-3.657264830000031</v>
       </c>
       <c r="D241" s="5">
         <v>-8.7131814274152397</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>475.97261722000002</v>
       </c>
       <c r="C242" s="5">
         <v>-3.6112944099999709</v>
       </c>
       <c r="D242" s="5">
         <v>-8.6710733371517907</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>471.09153235999997</v>
       </c>
       <c r="C243" s="5">
         <v>-4.881084860000044</v>
       </c>
       <c r="D243" s="5">
         <v>-11.635066283657158</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>467.19857200000001</v>
       </c>
       <c r="C244" s="5">
         <v>-3.8929603599999609</v>
       </c>
       <c r="D244" s="5">
         <v>-9.4779244452909754</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>467.05524852999997</v>
       </c>
       <c r="C245" s="5">
         <v>-0.1433234700000412</v>
       </c>
       <c r="D245" s="5">
         <v>-0.36750599085827451</v>
       </c>
       <c r="E245" s="5">
         <v>-13.137933740939911</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>470.19561231</v>
       </c>
       <c r="C246" s="5">
         <v>3.1403637800000297</v>
       </c>
       <c r="D246" s="5">
         <v>8.3736707520948741</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>467.27164661</v>
       </c>
       <c r="C247" s="5">
         <v>-2.9239656999999966</v>
       </c>
       <c r="D247" s="5">
         <v>-7.2123260583030984</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>467.83413538000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.56248877000001585</v>
       </c>
       <c r="D248" s="5">
         <v>1.4541293607951866</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>469.81886788000003</v>
       </c>
       <c r="C249" s="5">
         <v>1.9847325000000069</v>
       </c>
       <c r="D249" s="5">
         <v>5.2113435571972344</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>470.56277686999999</v>
       </c>
       <c r="C250" s="5">
         <v>0.7439089899999658</v>
       </c>
       <c r="D250" s="5">
         <v>1.9167091430220884</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>470.95533380000001</v>
       </c>
       <c r="C251" s="5">
         <v>0.39255693000001202</v>
       </c>
       <c r="D251" s="5">
         <v>1.0056803119737889</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>472.50993335999999</v>
       </c>
       <c r="C252" s="5">
         <v>1.5545995599999856</v>
       </c>
       <c r="D252" s="5">
         <v>4.0338514066132758</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>473.49733356000002</v>
       </c>
       <c r="C253" s="5">
         <v>0.9874002000000246</v>
       </c>
       <c r="D253" s="5">
         <v>2.5366529951749595</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>473.68230303000001</v>
       </c>
       <c r="C254" s="5">
         <v>0.18496946999999864</v>
       </c>
       <c r="D254" s="5">
         <v>0.46978276090288151</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>473.64263370999998</v>
       </c>
       <c r="C255" s="5">
         <v>-3.9669320000029984E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-0.10044973913555522</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>473.92720372000002</v>
       </c>
       <c r="C256" s="5">
         <v>0.28457001000003856</v>
       </c>
       <c r="D256" s="5">
         <v>0.72336118459459531</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>474.85860280000003</v>
       </c>
       <c r="C257" s="5">
         <v>0.9313990800000056</v>
       </c>
       <c r="D257" s="5">
         <v>2.3839935935102696</v>
       </c>
       <c r="E257" s="5">
         <v>1.6707561459934794</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>475.2160207</v>
       </c>
       <c r="C258" s="5">
         <v>0.35741789999997309</v>
       </c>
       <c r="D258" s="5">
         <v>0.90696785730353113</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>477.90981620000002</v>
       </c>
       <c r="C259" s="5">
         <v>2.6937955000000215</v>
       </c>
       <c r="D259" s="5">
         <v>7.0184191180766575</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>480.07312285</v>
       </c>
       <c r="C260" s="5">
         <v>2.1633066499999813</v>
       </c>
       <c r="D260" s="5">
         <v>5.5692163554957208</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>483.06543013999999</v>
       </c>
       <c r="C261" s="5">
         <v>2.9923072899999852</v>
       </c>
       <c r="D261" s="5">
         <v>7.7414455752272238</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>483.05603029000002</v>
       </c>
       <c r="C262" s="5">
         <v>-9.3998499999656815E-3</v>
       </c>
       <c r="D262" s="5">
         <v>-2.3348002512502131E-2</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>488.57948865999998</v>
       </c>
       <c r="C263" s="5">
         <v>5.5234583699999575</v>
       </c>
       <c r="D263" s="5">
         <v>14.617959134154201</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>493.18188644000003</v>
       </c>
       <c r="C264" s="5">
         <v>4.6023977800000466</v>
       </c>
       <c r="D264" s="5">
         <v>11.908388491368015</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>495.96235142</v>
       </c>
       <c r="C265" s="5">
         <v>2.7804649799999765</v>
       </c>
       <c r="D265" s="5">
         <v>6.9791431047541819</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>500.52044023000002</v>
       </c>
       <c r="C266" s="5">
         <v>4.5580888100000152</v>
       </c>
       <c r="D266" s="5">
         <v>11.603365142853139</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>501.09822353999999</v>
       </c>
       <c r="C267" s="5">
         <v>0.57778330999997252</v>
       </c>
       <c r="D267" s="5">
         <v>1.3940668939422585</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>503.63529001000001</v>
       </c>
       <c r="C268" s="5">
         <v>2.5370664700000134</v>
       </c>
       <c r="D268" s="5">
         <v>6.2476878571459338</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>506.50341175</v>
       </c>
       <c r="C269" s="5">
         <v>2.8681217399999923</v>
       </c>
       <c r="D269" s="5">
         <v>7.0519680082069103</v>
       </c>
       <c r="E269" s="5">
         <v>6.6640487849238816</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>507.67567385000001</v>
       </c>
       <c r="C270" s="5">
         <v>1.1722621000000117</v>
       </c>
       <c r="D270" s="5">
         <v>2.8129324807389944</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>509.80831266000001</v>
       </c>
       <c r="C271" s="5">
         <v>2.1326388100000031</v>
       </c>
       <c r="D271" s="5">
         <v>5.1590619684394268</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>515.30855166000003</v>
       </c>
       <c r="C272" s="5">
         <v>5.5002390000000219</v>
       </c>
       <c r="D272" s="5">
         <v>13.74314859409813</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>517.43633216000001</v>
       </c>
       <c r="C273" s="5">
         <v>2.1277804999999717</v>
       </c>
       <c r="D273" s="5">
         <v>5.0690583769058328</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>520.87129517999995</v>
       </c>
       <c r="C274" s="5">
         <v>3.434963019999941</v>
       </c>
       <c r="D274" s="5">
         <v>8.2634983553919739</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>524.00370155999997</v>
       </c>
       <c r="C275" s="5">
         <v>3.1324063800000204</v>
       </c>
       <c r="D275" s="5">
         <v>7.4600812835155184</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>524.62677649</v>
       </c>
       <c r="C276" s="5">
         <v>0.62307493000002978</v>
       </c>
       <c r="D276" s="5">
         <v>1.436247751362929</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>527.81748273999995</v>
       </c>
       <c r="C277" s="5">
         <v>3.1907062499999483</v>
       </c>
       <c r="D277" s="5">
         <v>7.5473762204967043</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>530.93056246000003</v>
       </c>
       <c r="C278" s="5">
         <v>3.113079720000087</v>
       </c>
       <c r="D278" s="5">
         <v>7.3117940867421183</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>534.97367472999997</v>
       </c>
       <c r="C279" s="5">
         <v>4.0431122699999378</v>
       </c>
       <c r="D279" s="5">
         <v>9.5307923626894553</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>536.69698582000001</v>
       </c>
       <c r="C280" s="5">
         <v>1.7233110900000383</v>
       </c>
       <c r="D280" s="5">
         <v>3.9347883613977119</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>538.09486724999999</v>
       </c>
       <c r="C281" s="5">
         <v>1.397881429999984</v>
       </c>
       <c r="D281" s="5">
         <v>3.1706860872842579</v>
       </c>
       <c r="E281" s="5">
         <v>6.2371653906238445</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>539.09380787999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.99894062999999278</v>
       </c>
       <c r="D282" s="5">
         <v>2.2506149163243006</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>544.17367558000001</v>
       </c>
       <c r="C283" s="5">
         <v>5.0798677000000225</v>
       </c>
       <c r="D283" s="5">
         <v>11.912404151312916</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>545.47785094000005</v>
       </c>
       <c r="C284" s="5">
         <v>1.3041753600000447</v>
       </c>
       <c r="D284" s="5">
         <v>2.9141526036860599</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>547.64794532999997</v>
       </c>
       <c r="C285" s="5">
         <v>2.1700943899999174</v>
       </c>
       <c r="D285" s="5">
         <v>4.8798606657723287</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>547.72833013000002</v>
       </c>
       <c r="C286" s="5">
         <v>8.0384800000047107E-2</v>
       </c>
       <c r="D286" s="5">
         <v>0.17628053305751568</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>550.42617926000003</v>
       </c>
       <c r="C287" s="5">
         <v>2.6978491300000087</v>
       </c>
       <c r="D287" s="5">
         <v>6.0734085123487436</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>550.53574467999999</v>
       </c>
       <c r="C288" s="5">
         <v>0.10956541999996716</v>
       </c>
       <c r="D288" s="5">
         <v>0.23912842075621832</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>551.48742422999999</v>
       </c>
       <c r="C289" s="5">
         <v>0.95167954999999438</v>
       </c>
       <c r="D289" s="5">
         <v>2.0942073794817828</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>550.47247443000003</v>
       </c>
       <c r="C290" s="5">
         <v>-1.0149497999999539</v>
       </c>
       <c r="D290" s="5">
         <v>-2.1862455721918028</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>550.92868503</v>
       </c>
       <c r="C291" s="5">
         <v>0.45621059999996305</v>
       </c>
       <c r="D291" s="5">
         <v>0.99905998160876308</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>553.24221170999999</v>
       </c>
       <c r="C292" s="5">
         <v>2.3135266799999954</v>
       </c>
       <c r="D292" s="5">
         <v>5.1572168482828751</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>554.95433294999998</v>
       </c>
       <c r="C293" s="5">
         <v>1.7121212399999877</v>
       </c>
       <c r="D293" s="5">
         <v>3.7775116797198027</v>
       </c>
       <c r="E293" s="5">
         <v>3.1331772009204117</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>557.22073339999997</v>
       </c>
       <c r="C294" s="5">
         <v>2.2664004499999919</v>
       </c>
       <c r="D294" s="5">
         <v>5.0123194776635405</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>559.69148267000003</v>
       </c>
       <c r="C295" s="5">
         <v>2.4707492700000557</v>
       </c>
       <c r="D295" s="5">
         <v>5.4525690144584527</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>560.80312644000003</v>
       </c>
       <c r="C296" s="5">
         <v>1.1116437700000006</v>
       </c>
       <c r="D296" s="5">
         <v>2.409616228946887</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>565.32203491999996</v>
       </c>
       <c r="C297" s="5">
         <v>4.5189084799999364</v>
       </c>
       <c r="D297" s="5">
         <v>10.109768420137666</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>568.58784132999995</v>
       </c>
       <c r="C298" s="5">
         <v>3.265806409999982</v>
       </c>
       <c r="D298" s="5">
         <v>7.1568304601164145</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>568.91294191999998</v>
       </c>
       <c r="C299" s="5">
         <v>0.32510059000003366</v>
       </c>
       <c r="D299" s="5">
         <v>0.6882839267450036</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>572.16137263999997</v>
       </c>
       <c r="C300" s="5">
         <v>3.2484307199999876</v>
       </c>
       <c r="D300" s="5">
         <v>7.071196262078816</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>575.52351865000003</v>
       </c>
       <c r="C301" s="5">
         <v>3.3621460100000604</v>
       </c>
       <c r="D301" s="5">
         <v>7.2838850447453529</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>577.80933381</v>
       </c>
       <c r="C302" s="5">
         <v>2.2858151599999701</v>
       </c>
       <c r="D302" s="5">
         <v>4.8715600649992696</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>579.11929983000005</v>
       </c>
       <c r="C303" s="5">
         <v>1.3099660200000471</v>
       </c>
       <c r="D303" s="5">
         <v>2.7547307923828646</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>583.85523904000001</v>
       </c>
       <c r="C304" s="5">
         <v>4.7359392099999695</v>
       </c>
       <c r="D304" s="5">
         <v>10.267039911913667</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>587.59114617</v>
       </c>
       <c r="C305" s="5">
         <v>3.7359071299999869</v>
       </c>
       <c r="D305" s="5">
         <v>7.9544973888595827</v>
       </c>
       <c r="E305" s="5">
         <v>5.8809907918928817</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>584.83623422000005</v>
       </c>
       <c r="C306" s="5">
         <v>-2.7549119499999506</v>
       </c>
       <c r="D306" s="5">
         <v>-5.4833445040709972</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>579.30770084000005</v>
       </c>
       <c r="C307" s="5">
         <v>-5.5285333799999989</v>
       </c>
       <c r="D307" s="5">
         <v>-10.772164867043166</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>574.82808620000003</v>
       </c>
       <c r="C308" s="5">
         <v>-4.4796146400000225</v>
       </c>
       <c r="D308" s="5">
         <v>-8.8945965013207289</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>568.29592274000004</v>
       </c>
       <c r="C309" s="5">
         <v>-6.5321634599999925</v>
       </c>
       <c r="D309" s="5">
         <v>-12.815611438578056</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>565.17786696999997</v>
       </c>
       <c r="C310" s="5">
         <v>-3.1180557700000691</v>
       </c>
       <c r="D310" s="5">
         <v>-6.3889169342569829</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>563.29419528000005</v>
       </c>
       <c r="C311" s="5">
         <v>-1.8836716899999146</v>
       </c>
       <c r="D311" s="5">
         <v>-3.9269544589527694</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>561.36359281</v>
       </c>
       <c r="C312" s="5">
         <v>-1.9306024700000535</v>
       </c>
       <c r="D312" s="5">
         <v>-4.0361625450962002</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>557.27964815999997</v>
       </c>
       <c r="C313" s="5">
         <v>-4.0839446500000349</v>
       </c>
       <c r="D313" s="5">
         <v>-8.3890729208953232</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>553.68484189000003</v>
       </c>
       <c r="C314" s="5">
         <v>-3.5948062699999355</v>
       </c>
       <c r="D314" s="5">
         <v>-7.4719490695610453</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>550.32211012000005</v>
       </c>
       <c r="C315" s="5">
         <v>-3.3627317699999821</v>
       </c>
       <c r="D315" s="5">
         <v>-7.0494570297105152</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>545.33188198000005</v>
       </c>
       <c r="C316" s="5">
         <v>-4.9902281399999993</v>
       </c>
       <c r="D316" s="5">
         <v>-10.354782500633696</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>542.83520775</v>
       </c>
       <c r="C317" s="5">
         <v>-2.4966742300000533</v>
       </c>
       <c r="D317" s="5">
         <v>-5.3576689792401044</v>
       </c>
       <c r="E317" s="5">
         <v>-7.6168503749121097</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>542.61806129000001</v>
       </c>
       <c r="C318" s="5">
         <v>-0.21714645999998083</v>
       </c>
       <c r="D318" s="5">
         <v>-0.47897264715286436</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>537.63545979000003</v>
       </c>
       <c r="C319" s="5">
         <v>-4.982601499999987</v>
       </c>
       <c r="D319" s="5">
         <v>-10.479208216072223</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>532.89976822999995</v>
       </c>
       <c r="C320" s="5">
         <v>-4.7356915600000775</v>
       </c>
       <c r="D320" s="5">
         <v>-10.072707656779089</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>530.77718577999997</v>
       </c>
       <c r="C321" s="5">
         <v>-2.1225824499999817</v>
       </c>
       <c r="D321" s="5">
         <v>-4.6763654032496271</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>526.50617597999997</v>
       </c>
       <c r="C322" s="5">
         <v>-4.2710098000000016</v>
       </c>
       <c r="D322" s="5">
         <v>-9.2399620023412066</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>522.11091498999997</v>
       </c>
       <c r="C323" s="5">
         <v>-4.395260989999997</v>
       </c>
       <c r="D323" s="5">
         <v>-9.570187395861085</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>519.89969889999998</v>
       </c>
       <c r="C324" s="5">
         <v>-2.2112160899999935</v>
       </c>
       <c r="D324" s="5">
         <v>-4.9654502334427031</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>514.53496561999998</v>
       </c>
       <c r="C325" s="5">
         <v>-5.3647332799999958</v>
       </c>
       <c r="D325" s="5">
         <v>-11.703411515347483</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>514.22775541999999</v>
       </c>
       <c r="C326" s="5">
         <v>-0.30721019999998589</v>
       </c>
       <c r="D326" s="5">
         <v>-0.71412842991158687</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>511.88480376000001</v>
       </c>
       <c r="C327" s="5">
         <v>-2.3429516599999829</v>
       </c>
       <c r="D327" s="5">
         <v>-5.3325507779905639</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>508.70716512000001</v>
       </c>
       <c r="C328" s="5">
         <v>-3.1776386399999978</v>
       </c>
       <c r="D328" s="5">
         <v>-7.2001202663247827</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>507.22583931999998</v>
       </c>
       <c r="C329" s="5">
         <v>-1.481325800000036</v>
       </c>
       <c r="D329" s="5">
         <v>-3.4389060821277795</v>
       </c>
       <c r="E329" s="5">
         <v>-6.5598855640918057</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>508.10453596000002</v>
       </c>
       <c r="C330" s="5">
         <v>0.87869664000004377</v>
       </c>
       <c r="D330" s="5">
         <v>2.0987512047665025</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>508.93129465999999</v>
       </c>
       <c r="C331" s="5">
         <v>0.82675869999997076</v>
       </c>
       <c r="D331" s="5">
         <v>1.9701407532069171</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>511.26278227</v>
       </c>
       <c r="C332" s="5">
         <v>2.3314876100000106</v>
       </c>
       <c r="D332" s="5">
         <v>5.6380234958053999</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>511.10397697000002</v>
       </c>
       <c r="C333" s="5">
         <v>-0.15880529999998316</v>
       </c>
       <c r="D333" s="5">
         <v>-0.37210050176194054</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>514.00842363000004</v>
       </c>
       <c r="C334" s="5">
         <v>2.9044466600000192</v>
       </c>
       <c r="D334" s="5">
         <v>7.0364539075375765</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>514.27006366000001</v>
       </c>
       <c r="C335" s="5">
         <v>0.26164002999996683</v>
       </c>
       <c r="D335" s="5">
         <v>0.61253571125292616</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>509.75986294</v>
       </c>
       <c r="C336" s="5">
         <v>-4.5102007200000003</v>
       </c>
       <c r="D336" s="5">
         <v>-10.031036366018098</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>510.38426491000001</v>
       </c>
       <c r="C337" s="5">
         <v>0.62440197000000808</v>
       </c>
       <c r="D337" s="5">
         <v>1.4798161654931974</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>509.73743375999999</v>
       </c>
       <c r="C338" s="5">
         <v>-0.64683115000002545</v>
       </c>
       <c r="D338" s="5">
         <v>-1.5102538121478104</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>512.48931636999998</v>
       </c>
       <c r="C339" s="5">
         <v>2.7518826099999956</v>
       </c>
       <c r="D339" s="5">
         <v>6.6742153663198689</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>515.42107508000004</v>
       </c>
       <c r="C340" s="5">
         <v>2.9317587100000537</v>
       </c>
       <c r="D340" s="5">
         <v>7.0849095565764797</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>516.58711980999999</v>
       </c>
       <c r="C341" s="5">
         <v>1.1660447299999532</v>
       </c>
       <c r="D341" s="5">
         <v>2.7488130514396136</v>
       </c>
       <c r="E341" s="5">
         <v>1.8455843066965905</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>514.41550699000004</v>
       </c>
       <c r="C342" s="5">
         <v>-2.1716128199999503</v>
       </c>
       <c r="D342" s="5">
         <v>-4.9295085041492719</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>517.82868252000003</v>
       </c>
       <c r="C343" s="5">
         <v>3.4131755299999895</v>
       </c>
       <c r="D343" s="5">
         <v>8.2591481684857637</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>521.26806221000004</v>
       </c>
       <c r="C344" s="5">
         <v>3.4393796900000098</v>
       </c>
       <c r="D344" s="5">
         <v>8.2680147263548776</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>523.25357787999997</v>
       </c>
       <c r="C345" s="5">
         <v>1.985515669999927</v>
       </c>
       <c r="D345" s="5">
         <v>4.6677957323299157</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>525.93275732999996</v>
       </c>
       <c r="C346" s="5">
         <v>2.6791794499999924</v>
       </c>
       <c r="D346" s="5">
         <v>6.3202959745750409</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>529.63673470000003</v>
       </c>
       <c r="C347" s="5">
         <v>3.7039773700000751</v>
       </c>
       <c r="D347" s="5">
         <v>8.7863827852538989</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>531.02632229999995</v>
       </c>
       <c r="C348" s="5">
         <v>1.3895875999999134</v>
       </c>
       <c r="D348" s="5">
         <v>3.1942254486605037</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>534.41650302000005</v>
       </c>
       <c r="C349" s="5">
         <v>3.3901807200001031</v>
       </c>
       <c r="D349" s="5">
         <v>7.9358564943715404</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>536.33307946000002</v>
       </c>
       <c r="C350" s="5">
         <v>1.9165764399999716</v>
       </c>
       <c r="D350" s="5">
         <v>4.3894657871234033</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>540.24827603999995</v>
       </c>
       <c r="C351" s="5">
         <v>3.9151965799999289</v>
       </c>
       <c r="D351" s="5">
         <v>9.120330011079858</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>542.56594240000004</v>
       </c>
       <c r="C352" s="5">
         <v>2.3176663600000893</v>
       </c>
       <c r="D352" s="5">
         <v>5.2712238446571025</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>546.17755778000003</v>
       </c>
       <c r="C353" s="5">
         <v>3.6116153799999893</v>
       </c>
       <c r="D353" s="5">
         <v>8.2868862340994109</v>
       </c>
       <c r="E353" s="5">
         <v>5.7280634447260947</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>547.63040396999997</v>
       </c>
       <c r="C354" s="5">
         <v>1.4528461899999456</v>
       </c>
       <c r="D354" s="5">
         <v>3.2391469269744899</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>549.70340985999997</v>
       </c>
       <c r="C355" s="5">
         <v>2.0730058899999904</v>
       </c>
       <c r="D355" s="5">
         <v>4.6382697739629997</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>549.94506078999996</v>
       </c>
       <c r="C356" s="5">
         <v>0.2416509299999916</v>
       </c>
       <c r="D356" s="5">
         <v>0.52880018447993837</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>551.64623148999999</v>
       </c>
       <c r="C357" s="5">
         <v>1.7011707000000342</v>
       </c>
       <c r="D357" s="5">
         <v>3.7758257370874793</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>553.47126433000005</v>
       </c>
       <c r="C358" s="5">
         <v>1.8250328400000626</v>
       </c>
       <c r="D358" s="5">
         <v>4.0430473113345133</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>553.14578406999999</v>
       </c>
       <c r="C359" s="5">
         <v>-0.32548026000006303</v>
       </c>
       <c r="D359" s="5">
         <v>-0.70340690540846573</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>554.49637898000003</v>
       </c>
       <c r="C360" s="5">
         <v>1.3505949100000407</v>
       </c>
       <c r="D360" s="5">
         <v>2.9696634240408359</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>555.88383412999997</v>
       </c>
       <c r="C361" s="5">
         <v>1.387455149999937</v>
       </c>
       <c r="D361" s="5">
         <v>3.0442965825134616</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>556.20164507000004</v>
       </c>
       <c r="C362" s="5">
         <v>0.31781094000007215</v>
       </c>
       <c r="D362" s="5">
         <v>0.6882276643009666</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>553.74925532999998</v>
       </c>
       <c r="C363" s="5">
         <v>-2.4523897400000578</v>
       </c>
       <c r="D363" s="5">
         <v>-5.1645664467667611</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>552.47111986000004</v>
       </c>
       <c r="C364" s="5">
         <v>-1.2781354699999383</v>
       </c>
       <c r="D364" s="5">
         <v>-2.7348854116142074</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>549.71256020999999</v>
       </c>
       <c r="C365" s="5">
         <v>-2.758559650000052</v>
       </c>
       <c r="D365" s="5">
         <v>-5.8299162933891591</v>
       </c>
       <c r="E365" s="5">
         <v>0.64722586632237622</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>550.62706684</v>
       </c>
       <c r="C366" s="5">
         <v>0.91450663000000532</v>
       </c>
       <c r="D366" s="5">
         <v>2.0146983040865818</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>550.15377911999997</v>
       </c>
       <c r="C367" s="5">
         <v>-0.47328772000003028</v>
       </c>
       <c r="D367" s="5">
         <v>-1.0265895411740611</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>548.05223048000005</v>
       </c>
       <c r="C368" s="5">
         <v>-2.101548639999919</v>
       </c>
       <c r="D368" s="5">
         <v>-4.4888248949861325</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>508.80963507000001</v>
       </c>
       <c r="C369" s="5">
         <v>-39.242595410000035</v>
       </c>
       <c r="D369" s="5">
         <v>-58.998426322272714</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>503.24893972000001</v>
       </c>
       <c r="C370" s="5">
         <v>-5.5606953500000031</v>
       </c>
       <c r="D370" s="5">
         <v>-12.354322609780366</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>497.98073584000002</v>
       </c>
       <c r="C371" s="5">
         <v>-5.2682038799999873</v>
       </c>
       <c r="D371" s="5">
         <v>-11.863441496837712</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>486.51664907000003</v>
       </c>
       <c r="C372" s="5">
         <v>-11.464086769999994</v>
       </c>
       <c r="D372" s="5">
         <v>-24.382559922567271</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>481.26608748000001</v>
       </c>
       <c r="C373" s="5">
         <v>-5.250561590000018</v>
       </c>
       <c r="D373" s="5">
         <v>-12.208869978360237</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>477.83700914999997</v>
       </c>
       <c r="C374" s="5">
         <v>-3.4290783300000385</v>
       </c>
       <c r="D374" s="5">
         <v>-8.2229106871916322</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>478.41799363000001</v>
       </c>
       <c r="C375" s="5">
         <v>0.58098448000004055</v>
       </c>
       <c r="D375" s="5">
         <v>1.4688325404358826</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>479.07316858000002</v>
       </c>
       <c r="C376" s="5">
         <v>0.65517495000000281</v>
       </c>
       <c r="D376" s="5">
         <v>1.6557880949014558</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>478.47941546999999</v>
       </c>
       <c r="C377" s="5">
         <v>-0.59375311000002284</v>
       </c>
       <c r="D377" s="5">
         <v>-1.4771582849904874</v>
       </c>
       <c r="E377" s="5">
         <v>-12.958253075532355</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>478.04952410999999</v>
       </c>
       <c r="C378" s="5">
         <v>-0.42989135999999917</v>
       </c>
       <c r="D378" s="5">
         <v>-1.0728321185600298</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>473.46456001000001</v>
       </c>
       <c r="C379" s="5">
         <v>-4.5849640999999792</v>
       </c>
       <c r="D379" s="5">
         <v>-10.921060888256962</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>481.84648290000001</v>
       </c>
       <c r="C380" s="5">
         <v>8.3819228899999985</v>
       </c>
       <c r="D380" s="5">
         <v>23.439627178800372</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>479.82496947999999</v>
       </c>
       <c r="C381" s="5">
         <v>-2.0215134200000193</v>
       </c>
       <c r="D381" s="5">
         <v>-4.9198600433653645</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>477.94374804</v>
       </c>
       <c r="C382" s="5">
         <v>-1.8812214399999903</v>
       </c>
       <c r="D382" s="5">
         <v>-4.6046319954940129</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>478.92529395999998</v>
       </c>
       <c r="C383" s="5">
         <v>0.98154591999997365</v>
       </c>
       <c r="D383" s="5">
         <v>2.4924497812800483</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>482.39243508999999</v>
       </c>
       <c r="C384" s="5">
         <v>3.4671411300000159</v>
       </c>
       <c r="D384" s="5">
         <v>9.041688751740562</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>482.41774758999998</v>
       </c>
       <c r="C385" s="5">
         <v>2.5312499999984084E-2</v>
       </c>
       <c r="D385" s="5">
         <v>6.2985580964203258E-2</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>483.41892518999998</v>
       </c>
       <c r="C386" s="5">
         <v>1.0011776000000054</v>
       </c>
       <c r="D386" s="5">
         <v>2.5190237416955918</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>488.56040037999998</v>
       </c>
       <c r="C387" s="5">
         <v>5.1414751899999942</v>
       </c>
       <c r="D387" s="5">
         <v>13.536466386179713</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>492.40731176000003</v>
       </c>
       <c r="C388" s="5">
         <v>3.8469113800000514</v>
       </c>
       <c r="D388" s="5">
         <v>9.8688966158316802</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>495.87134146</v>
       </c>
       <c r="C389" s="5">
         <v>3.4640296999999691</v>
       </c>
       <c r="D389" s="5">
         <v>8.77627773869607</v>
       </c>
       <c r="E389" s="5">
         <v>3.6348326443502943</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>497.18622599000003</v>
       </c>
       <c r="C390" s="5">
         <v>1.3148845300000289</v>
       </c>
       <c r="D390" s="5">
         <v>3.2288170262549709</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>499.96366678999999</v>
       </c>
       <c r="C391" s="5">
         <v>2.7774407999999653</v>
       </c>
       <c r="D391" s="5">
         <v>6.9134325250308271</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>502.19394457999999</v>
       </c>
       <c r="C392" s="5">
         <v>2.2302777900000024</v>
       </c>
       <c r="D392" s="5">
         <v>5.4863647013470906</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>509.07453368</v>
       </c>
       <c r="C393" s="5">
         <v>6.8805891000000088</v>
       </c>
       <c r="D393" s="5">
         <v>17.738583015780574</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>512.26924459999998</v>
       </c>
       <c r="C394" s="5">
         <v>3.1947109199999772</v>
       </c>
       <c r="D394" s="5">
         <v>7.7960697477055474</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>514.61637584000005</v>
       </c>
       <c r="C395" s="5">
         <v>2.347131240000067</v>
       </c>
       <c r="D395" s="5">
         <v>5.6388905830740965</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>519.05148916999997</v>
       </c>
       <c r="C396" s="5">
         <v>4.4351133299999219</v>
       </c>
       <c r="D396" s="5">
         <v>10.846522495229195</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>521.02199994</v>
       </c>
       <c r="C397" s="5">
         <v>1.9705107700000326</v>
       </c>
       <c r="D397" s="5">
         <v>4.6519783145077653</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>522.97441818000004</v>
       </c>
       <c r="C398" s="5">
         <v>1.9524182400000427</v>
       </c>
       <c r="D398" s="5">
         <v>4.5905883695033678</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>525.73923119000005</v>
       </c>
       <c r="C399" s="5">
         <v>2.7648130100000117</v>
       </c>
       <c r="D399" s="5">
         <v>6.5318044936799824</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>527.88920153000004</v>
       </c>
       <c r="C400" s="5">
         <v>2.1499703399999817</v>
       </c>
       <c r="D400" s="5">
         <v>5.0192009666907289</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>531.02097334999996</v>
       </c>
       <c r="C401" s="5">
         <v>3.1317718199999263</v>
       </c>
       <c r="D401" s="5">
         <v>7.3561071043676263</v>
       </c>
       <c r="E401" s="5">
         <v>7.0884580235083705</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>535.64446117</v>
       </c>
       <c r="C402" s="5">
         <v>4.6234878200000367</v>
       </c>
       <c r="D402" s="5">
         <v>10.963290856791531</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>536.21938498999998</v>
       </c>
       <c r="C403" s="5">
         <v>0.57492381999998088</v>
       </c>
       <c r="D403" s="5">
         <v>1.2956279631744616</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>537.25644893000003</v>
       </c>
       <c r="C404" s="5">
         <v>1.0370639400000528</v>
       </c>
       <c r="D404" s="5">
         <v>2.3456819629385617</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>537.41254028000003</v>
       </c>
       <c r="C405" s="5">
         <v>0.15609134999999696</v>
       </c>
       <c r="D405" s="5">
         <v>0.34919863607649759</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>537.57132039999999</v>
       </c>
       <c r="C406" s="5">
         <v>0.15878011999996033</v>
       </c>
       <c r="D406" s="5">
         <v>0.35512023703669904</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>541.03509829999996</v>
       </c>
       <c r="C407" s="5">
         <v>3.4637778999999682</v>
       </c>
       <c r="D407" s="5">
         <v>8.0120444533792181</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>540.00667725999995</v>
       </c>
       <c r="C408" s="5">
         <v>-1.028421040000012</v>
       </c>
       <c r="D408" s="5">
         <v>-2.2573111295960957</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>540.46725456000001</v>
       </c>
       <c r="C409" s="5">
         <v>0.46057730000006813</v>
       </c>
       <c r="D409" s="5">
         <v>1.0283073419231847</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>543.03784870000004</v>
       </c>
       <c r="C410" s="5">
         <v>2.5705941400000256</v>
       </c>
       <c r="D410" s="5">
         <v>5.8591896808112054</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>542.08319641000003</v>
       </c>
       <c r="C411" s="5">
         <v>-0.95465229000001273</v>
       </c>
       <c r="D411" s="5">
         <v>-2.0893034597693538</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>541.93502262000004</v>
       </c>
       <c r="C412" s="5">
         <v>-0.14817378999998709</v>
       </c>
       <c r="D412" s="5">
         <v>-0.32751702904870728</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>543.36477523999997</v>
       </c>
       <c r="C413" s="5">
         <v>1.4297526199999311</v>
       </c>
       <c r="D413" s="5">
         <v>3.2122278050307207</v>
       </c>
       <c r="E413" s="5">
         <v>2.3245413099463708</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>545.83818923000001</v>
       </c>
       <c r="C414" s="5">
         <v>2.47341399000004</v>
       </c>
       <c r="D414" s="5">
         <v>5.601293813676933</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>547.08979007999994</v>
       </c>
       <c r="C415" s="5">
         <v>1.2516008499999316</v>
       </c>
       <c r="D415" s="5">
         <v>2.7865546212179737</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>548.10700137000003</v>
       </c>
       <c r="C416" s="5">
         <v>1.0172112900000911</v>
       </c>
       <c r="D416" s="5">
         <v>2.254134392838969</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>547.49441615000001</v>
       </c>
       <c r="C417" s="5">
         <v>-0.61258522000002813</v>
       </c>
       <c r="D417" s="5">
         <v>-1.3329520947440332</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>549.48375633000001</v>
       </c>
       <c r="C418" s="5">
         <v>1.9893401799999992</v>
       </c>
       <c r="D418" s="5">
         <v>4.4484431978273342</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>550.90473448</v>
       </c>
       <c r="C419" s="5">
         <v>1.4209781499999963</v>
       </c>
       <c r="D419" s="5">
         <v>3.1477490550188447</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>546.34650992000002</v>
       </c>
       <c r="C420" s="5">
         <v>-4.5582245599999851</v>
       </c>
       <c r="D420" s="5">
         <v>-9.4892797277084551</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>556.07022295000002</v>
       </c>
       <c r="C421" s="5">
         <v>9.723713029999999</v>
       </c>
       <c r="D421" s="5">
         <v>23.57698577936884</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>558.41604689999997</v>
       </c>
       <c r="C422" s="5">
         <v>2.3458239499999536</v>
       </c>
       <c r="D422" s="5">
         <v>5.1814135371123893</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>559.72314395000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.3070970500000385</v>
       </c>
       <c r="D423" s="5">
         <v>2.8453120151027189</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>561.27402585000004</v>
       </c>
       <c r="C424" s="5">
         <v>1.5508819000000358</v>
       </c>
       <c r="D424" s="5">
         <v>3.3761035561127306</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>561.64758303999997</v>
       </c>
       <c r="C425" s="5">
         <v>0.3735571899999286</v>
       </c>
       <c r="D425" s="5">
         <v>0.80159272860904629</v>
       </c>
       <c r="E425" s="5">
         <v>3.3647392383734598</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>564.57179626000004</v>
       </c>
       <c r="C426" s="5">
         <v>2.9242132200000697</v>
       </c>
       <c r="D426" s="5">
         <v>6.4298409758082986</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>565.40953176999994</v>
       </c>
       <c r="C427" s="5">
         <v>0.83773550999990221</v>
       </c>
       <c r="D427" s="5">
         <v>1.7952146717005402</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>567.51813618999995</v>
       </c>
       <c r="C428" s="5">
         <v>2.108604420000006</v>
       </c>
       <c r="D428" s="5">
         <v>4.5681514473500551</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>570.50451506000002</v>
       </c>
       <c r="C429" s="5">
         <v>2.9863788700000669</v>
       </c>
       <c r="D429" s="5">
         <v>6.500609182596051</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>570.67795148000005</v>
       </c>
       <c r="C430" s="5">
         <v>0.17343642000003001</v>
       </c>
       <c r="D430" s="5">
         <v>0.3654169955201958</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>570.29348040000002</v>
       </c>
       <c r="C431" s="5">
         <v>-0.38447108000002572</v>
       </c>
       <c r="D431" s="5">
         <v>-0.80546231802249846</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>570.36693162999995</v>
       </c>
       <c r="C432" s="5">
         <v>7.3451229999932366E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.15466412133626761</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>569.59084071999996</v>
       </c>
       <c r="C433" s="5">
         <v>-0.77609090999999353</v>
       </c>
       <c r="D433" s="5">
         <v>-1.620660043258848</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>568.73183889999996</v>
       </c>
       <c r="C434" s="5">
         <v>-0.85900182000000314</v>
       </c>
       <c r="D434" s="5">
         <v>-1.7947882721468744</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>571.23679792999997</v>
       </c>
       <c r="C435" s="5">
         <v>2.5049590300000091</v>
       </c>
       <c r="D435" s="5">
         <v>5.4152909843250274</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>572.17674668999996</v>
       </c>
       <c r="C436" s="5">
         <v>0.93994875999999294</v>
       </c>
       <c r="D436" s="5">
         <v>1.9925232516354807</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>570.74998392999998</v>
       </c>
       <c r="C437" s="5">
         <v>-1.4267627599999742</v>
       </c>
       <c r="D437" s="5">
         <v>-2.9515850944985988</v>
       </c>
       <c r="E437" s="5">
         <v>1.6206605645362027</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>572.92425602000003</v>
       </c>
       <c r="C438" s="5">
         <v>2.174272090000045</v>
       </c>
       <c r="D438" s="5">
         <v>4.6684079225138619</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>573.58880260000001</v>
       </c>
       <c r="C439" s="5">
         <v>0.66454657999997835</v>
       </c>
       <c r="D439" s="5">
         <v>1.4008187449947584</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>577.05352907999998</v>
+        <v>576.86614220000001</v>
       </c>
       <c r="C440" s="5">
-        <v>3.4647264799999675</v>
+        <v>3.2773396000000048</v>
       </c>
       <c r="D440" s="5">
-        <v>7.4942518495205723</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+        <v>7.0761192238119053</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
-    </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B441" s="5">
+        <v>577.03402974000005</v>
+      </c>
+      <c r="C441" s="5">
+        <v>0.16788754000003792</v>
+      </c>
+      <c r="D441" s="5">
+        <v>0.34980011572658398</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
     </row>
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>