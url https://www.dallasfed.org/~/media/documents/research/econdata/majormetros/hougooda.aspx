--- v5 (2026-06-01)
+++ v6 (2026-07-12)
@@ -1,99 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E3698D9A-0A4A-4891-AD0C-F8E99F3A8C1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B77A6E81-5B10-46AD-94D4-32B96B85E16D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{282F0942-B9E9-4717-9FA6-409C6E07F202}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7608B721-CF4E-443B-8AFB-A3524FCADA11}"/>
   </bookViews>
   <sheets>
     <sheet name="hougooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q3.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry April 2026</t>
+    <t>Last data entry May 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -917,6341 +917,6350 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16EE660E-EAA9-462A-8B65-9A40478BF9CF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A90AB883-3626-4436-89F0-93E9ED920CEE}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>380.29389297</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6">
+        <v>380.29389220000002</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>384.79742001</v>
+        <v>384.79741958</v>
       </c>
       <c r="C7" s="5">
-        <v>4.5035270399999945</v>
+        <v>4.50352737999998</v>
       </c>
       <c r="D7" s="5">
-        <v>15.173775363326335</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6">
+        <v>15.173776617262735</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>386.94212183000002</v>
+        <v>386.94212121999999</v>
       </c>
       <c r="C8" s="5">
-        <v>2.144701820000023</v>
+        <v>2.1447016399999939</v>
       </c>
       <c r="D8" s="5">
-        <v>6.8971896360329854</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:6">
+        <v>6.8971890472533603</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>388.37846769999999</v>
+        <v>388.37846852000001</v>
       </c>
       <c r="C9" s="5">
-        <v>1.4363458699999683</v>
+        <v>1.4363473000000226</v>
       </c>
       <c r="D9" s="5">
-        <v>4.5465297177592179</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:6">
+        <v>4.5465343443271911</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>394.50050869</v>
+        <v>394.50050948000001</v>
       </c>
       <c r="C10" s="5">
-        <v>6.1220409900000163</v>
+        <v>6.1220409599999925</v>
       </c>
       <c r="D10" s="5">
-        <v>20.644932060762898</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:6">
+        <v>20.644931903233822</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>396.18127250999999</v>
+        <v>396.18127414000003</v>
       </c>
       <c r="C11" s="5">
-        <v>1.6807638199999815</v>
+        <v>1.6807646600000226</v>
       </c>
       <c r="D11" s="5">
-        <v>5.2341022501056766</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:6">
+        <v>5.2341049168381337</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>398.77425216</v>
+        <v>398.77425412999997</v>
       </c>
       <c r="C12" s="5">
-        <v>2.592979650000018</v>
+        <v>2.5929799899999466</v>
       </c>
       <c r="D12" s="5">
-        <v>8.1428971153026719</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:6">
+        <v>8.142898187033488</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>402.31531339999998</v>
+        <v>402.31531629</v>
       </c>
       <c r="C13" s="5">
-        <v>3.5410612399999764</v>
+        <v>3.5410621600000241</v>
       </c>
       <c r="D13" s="5">
-        <v>11.191976756397249</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:6">
+        <v>11.191979749616564</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>403.04950377</v>
+        <v>403.04950631999998</v>
       </c>
       <c r="C14" s="5">
-        <v>0.73419037000002163</v>
+        <v>0.73419002999997929</v>
       </c>
       <c r="D14" s="5">
-        <v>2.2120096554708368</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:6">
+        <v>2.2120086047466847</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>400.80062285000002</v>
+        <v>400.80062536000003</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.2488809199999764</v>
+        <v>-2.2488809599999513</v>
       </c>
       <c r="D15" s="5">
-        <v>-6.4938956877857335</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:6">
+        <v>-6.4938957599361196</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>403.04983715999998</v>
+        <v>403.04983829000003</v>
       </c>
       <c r="C16" s="5">
-        <v>2.2492143099999566</v>
+        <v>2.2492129299999988</v>
       </c>
       <c r="D16" s="5">
-        <v>6.9459511148614039</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>6.9459466759522748</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>404.34180364999997</v>
+        <v>404.34179039000003</v>
       </c>
       <c r="C17" s="5">
-        <v>1.291966489999993</v>
+        <v>1.2919521000000032</v>
       </c>
       <c r="D17" s="5">
-        <v>3.9151162833591657</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>3.9150718937477125</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>403.11490262000001</v>
+        <v>403.11490250999998</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.226901029999965</v>
+        <v>-1.2268878800000493</v>
       </c>
       <c r="D18" s="5">
-        <v>-3.5810236041042831</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>-3.580985976210993</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>405.93282726000001</v>
+        <v>405.93282670999997</v>
       </c>
       <c r="C19" s="5">
-        <v>2.8179246400000011</v>
+        <v>2.8179241999999931</v>
       </c>
       <c r="D19" s="5">
-        <v>8.7185966794832268</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>8.7185952678430425</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>408.42722022999999</v>
+        <v>408.42721856999998</v>
       </c>
       <c r="C20" s="5">
-        <v>2.4943929699999785</v>
+        <v>2.4943918600000075</v>
       </c>
       <c r="D20" s="5">
-        <v>7.6281957745600204</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>7.6281922751787024</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>404.81025933000001</v>
+        <v>404.81026023999999</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.6169608999999809</v>
+        <v>-3.6169583299999886</v>
       </c>
       <c r="D21" s="5">
-        <v>-10.124362568013655</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5">
+        <v>-10.124355760108228</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>403.66720941</v>
+        <v>403.66721041</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.1430499200000099</v>
+        <v>-1.1430498299999954</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.3362717112749518</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>-3.3362714452701003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>404.30716632000002</v>
+        <v>404.30716841999998</v>
       </c>
       <c r="C23" s="5">
-        <v>0.63995691000002353</v>
+        <v>0.63995800999998664</v>
       </c>
       <c r="D23" s="5">
-        <v>1.919105357493045</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>1.9191086801976009</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>401.89179503000003</v>
+        <v>401.89179776999998</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.415371289999996</v>
+        <v>-2.4153706499999998</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.9379947033211149</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>-6.9379928900806354</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>401.03476961000001</v>
+        <v>401.03477350999998</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.85702542000001358</v>
+        <v>-0.85702426000000287</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.5291726953030169</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>-2.5291692950287992</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>400.33803803000001</v>
+        <v>400.33804156000002</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.69673158000000512</v>
+        <v>-0.69673194999995758</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.0649954439753149</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>-2.0649965102455425</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>399.22952787999998</v>
+        <v>399.22953072000001</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.1085101500000292</v>
+        <v>-1.1085108400000081</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.272584364284481</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>-3.2725863419877821</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>397.24959424999997</v>
+        <v>397.24959482999998</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.979933630000005</v>
+        <v>-1.9799358900000357</v>
       </c>
       <c r="D28" s="5">
-        <v>-5.7915875087271136</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>-5.7915939001984329</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>394.75006605999999</v>
+        <v>394.75004973</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.4995281899999782</v>
+        <v>-2.4995450999999775</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.2946092481759983</v>
+        <v>-7.2946568927876987</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.372185488469214</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>-2.3721863255214082</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>393.25129764000002</v>
+        <v>393.25129733</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.4987684199999762</v>
+        <v>-1.4987524000000008</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.4621560419559225</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>-4.4621095192393216</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>393.24804506999999</v>
+        <v>393.24804466000001</v>
       </c>
       <c r="C31" s="5">
-        <v>-3.252570000029209E-3</v>
+        <v>-3.2526699999948505E-3</v>
       </c>
       <c r="D31" s="5">
-        <v>-9.9247134738966736E-3</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>-9.9250186022969977E-3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>391.47136108000001</v>
+        <v>391.47135687000002</v>
       </c>
       <c r="C32" s="5">
-        <v>-1.7766839899999809</v>
+        <v>-1.7766877899999827</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.2888560887852876</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>-5.2888671264592517</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>393.04043738000001</v>
+        <v>393.04043962999998</v>
       </c>
       <c r="C33" s="5">
-        <v>1.5690763000000061</v>
+        <v>1.5690827599999579</v>
       </c>
       <c r="D33" s="5">
-        <v>4.9172414065059566</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5">
+        <v>4.9172621535576333</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>393.47537993999998</v>
+        <v>393.47538169000001</v>
       </c>
       <c r="C34" s="5">
-        <v>0.43494255999996767</v>
+        <v>0.43494206000002578</v>
       </c>
       <c r="D34" s="5">
-        <v>1.3360444051390363</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5">
+        <v>1.336042852198327</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>391.56118604</v>
+        <v>391.56118927</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.9141938999999866</v>
+        <v>-1.9141924200000062</v>
       </c>
       <c r="D35" s="5">
-        <v>-5.6841109319594292</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5">
+        <v>-5.6841066294756377</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>390.45737308000002</v>
+        <v>390.45737758000001</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.1038129599999706</v>
+        <v>-1.1038116899999864</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.3308469799452456</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5">
+        <v>-3.3308431797855476</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>388.26189262000003</v>
+        <v>388.26189762000001</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.1954804599999989</v>
+        <v>-2.1954799600000001</v>
       </c>
       <c r="D37" s="5">
-        <v>-6.5426054526883988</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5">
+        <v>-6.5426039353590149</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>387.29569128999998</v>
+        <v>387.29569623999998</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.96620133000004671</v>
+        <v>-0.96620138000002953</v>
       </c>
       <c r="D38" s="5">
-        <v>-2.9457006779887385</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5">
+        <v>-2.945700790928818</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>390.20459234999998</v>
+        <v>390.20459756999998</v>
       </c>
       <c r="C39" s="5">
-        <v>2.9089010600000051</v>
+        <v>2.908901329999992</v>
       </c>
       <c r="D39" s="5">
-        <v>9.3947627649960666</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5">
+        <v>9.3947635482607197</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>388.84936540000001</v>
+        <v>388.84936935000002</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.3552269499999738</v>
+        <v>-1.3552282199999581</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.0890443542873411</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5">
+        <v>-4.0890480596216143</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>387.73826565000002</v>
+        <v>387.73823047000002</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.1110997499999939</v>
+        <v>-1.1111388799999986</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.3755074287152187</v>
+        <v>-3.3756244093906762</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.7762632644966359</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5">
+        <v>-1.7762681131505587</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>385.48621501999997</v>
+        <v>385.48621817999998</v>
       </c>
       <c r="C42" s="5">
-        <v>-2.252050630000042</v>
+        <v>-2.2520122900000388</v>
       </c>
       <c r="D42" s="5">
-        <v>-6.7514113986644979</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5">
+        <v>-6.751300699001006</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>383.66567995999998</v>
+        <v>383.66568138000002</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.8205350599999974</v>
+        <v>-1.8205367999999567</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.5223251809385925</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5">
+        <v>-5.5223302785387123</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>383.28250566000003</v>
+        <v>383.28249922999998</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.38317429999995056</v>
+        <v>-0.38318215000003875</v>
       </c>
       <c r="D44" s="5">
-        <v>-1.1919018610497933</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5">
+        <v>-1.191926140896149</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>385.34975706</v>
+        <v>385.34976153999997</v>
       </c>
       <c r="C45" s="5">
-        <v>2.0672513999999751</v>
+        <v>2.0672623099999896</v>
       </c>
       <c r="D45" s="5">
-        <v>6.667744075944082</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5">
+        <v>6.6677804308001853</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>385.33240739000001</v>
+        <v>385.33241264999998</v>
       </c>
       <c r="C46" s="5">
-        <v>-1.7349669999987327E-2</v>
+        <v>-1.7348889999993844E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.4014434643923082E-2</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5">
+        <v>-5.4012006256620726E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>386.34481008</v>
+        <v>386.34481725000001</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0124026899999876</v>
+        <v>1.0124046000000249</v>
       </c>
       <c r="D47" s="5">
-        <v>3.1987796449119976</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5">
+        <v>3.1987857229069272</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>387.51573818000003</v>
+        <v>387.51574649000003</v>
       </c>
       <c r="C48" s="5">
-        <v>1.170928100000026</v>
+        <v>1.1709292400000209</v>
       </c>
       <c r="D48" s="5">
-        <v>3.6981841562609308</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5">
+        <v>3.6981877472115121</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>388.22100941999997</v>
+        <v>388.22101677000001</v>
       </c>
       <c r="C49" s="5">
-        <v>0.70527123999994501</v>
+        <v>0.70527027999997927</v>
       </c>
       <c r="D49" s="5">
-        <v>2.205971624020453</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5">
+        <v>2.2059685433992726</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>388.21129817000002</v>
+        <v>388.21130447000002</v>
       </c>
       <c r="C50" s="5">
-        <v>-9.7112499999525426E-3</v>
+        <v>-9.712299999989682E-3</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.0013565854303259E-2</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5">
+        <v>-3.0016809967059466E-2</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>390.05998662000002</v>
+        <v>390.05998935999997</v>
       </c>
       <c r="C51" s="5">
-        <v>1.8486884499999974</v>
+        <v>1.8486848899999586</v>
       </c>
       <c r="D51" s="5">
-        <v>5.8665526840276261</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5">
+        <v>5.8665409916411004</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>389.37973840000001</v>
+        <v>389.37973789</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.68024822000000995</v>
+        <v>-0.68025146999997332</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.0727926191904333</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5">
+        <v>-2.0728024130887479</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>393.86680451000001</v>
+        <v>393.86674600999999</v>
       </c>
       <c r="C53" s="5">
-        <v>4.4870661100000007</v>
+        <v>4.4870081199999845</v>
       </c>
       <c r="D53" s="5">
-        <v>14.739345127745329</v>
+        <v>14.739142428106389</v>
       </c>
       <c r="E53" s="5">
-        <v>1.5805865458561774</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5">
+        <v>1.5805806748979245</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>393.11559942000002</v>
+        <v>393.11560180999999</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.75120508999998492</v>
+        <v>-0.75114419999999882</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.2648516397650087</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5">
+        <v>-2.2646703131209756</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>392.37992817999998</v>
+        <v>392.37993290999998</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.73567124000004469</v>
+        <v>-0.7356689000000074</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.2226936431418265</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5">
+        <v>-2.2226866325010697</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>393.81004784999999</v>
+        <v>393.81004517999997</v>
       </c>
       <c r="C56" s="5">
-        <v>1.4301196700000105</v>
+        <v>1.4301122699999951</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4624271954419648</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5">
+        <v>4.4624035853964239</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>396.20782439999999</v>
+        <v>396.20783703000001</v>
       </c>
       <c r="C57" s="5">
-        <v>2.3977765500000032</v>
+        <v>2.3977918500000328</v>
       </c>
       <c r="D57" s="5">
-        <v>7.5561036986025787</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5">
+        <v>7.5561535923350132</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>396.26246687999998</v>
+        <v>396.26248630999999</v>
       </c>
       <c r="C58" s="5">
-        <v>5.4642479999984062E-2</v>
+        <v>5.4649279999978262E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.16562200964211904</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5">
+        <v>0.16564263087723852</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>396.21150162999999</v>
+        <v>396.21151660999999</v>
       </c>
       <c r="C59" s="5">
-        <v>-5.0965249999990192E-2</v>
+        <v>-5.096969999999601E-2</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.15422872812541621</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5">
+        <v>-0.1542421774307412</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>398.03893570000002</v>
+        <v>398.03895061999998</v>
       </c>
       <c r="C60" s="5">
-        <v>1.827434070000038</v>
+        <v>1.8274340099999904</v>
       </c>
       <c r="D60" s="5">
-        <v>5.6773060451854374</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:5">
+        <v>5.6773056339068706</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>399.11476404000001</v>
+        <v>399.1147737</v>
       </c>
       <c r="C61" s="5">
-        <v>1.0758283399999868</v>
+        <v>1.0758230800000206</v>
       </c>
       <c r="D61" s="5">
-        <v>3.2920379046242676</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:5">
+        <v>3.2920214437523798</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>401.34068191</v>
+        <v>401.34068539999998</v>
       </c>
       <c r="C62" s="5">
-        <v>2.2259178699999893</v>
+        <v>2.2259116999999833</v>
       </c>
       <c r="D62" s="5">
-        <v>6.9017190483086521</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:5">
+        <v>6.9016991546995365</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>401.83982171999997</v>
+        <v>401.83981205999999</v>
       </c>
       <c r="C63" s="5">
-        <v>0.4991398099999742</v>
+        <v>0.49912666000000172</v>
       </c>
       <c r="D63" s="5">
-        <v>1.5026682281479964</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:5">
+        <v>1.5026283555320541</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>404.64425685999998</v>
+        <v>404.6442389</v>
       </c>
       <c r="C64" s="5">
-        <v>2.8044351400000096</v>
+        <v>2.8044268400000192</v>
       </c>
       <c r="D64" s="5">
-        <v>8.7038435114901169</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:5">
+        <v>8.7038169722279068</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>405.72171825999999</v>
+        <v>405.72162165999998</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0774614000000042</v>
+        <v>1.0773827599999777</v>
       </c>
       <c r="D65" s="5">
-        <v>3.2424978587173081</v>
+        <v>3.2422578702512084</v>
       </c>
       <c r="E65" s="5">
-        <v>3.0098788763750717</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:5">
+        <v>3.0098696501021704</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>406.78759528000001</v>
+        <v>406.78759258999997</v>
       </c>
       <c r="C66" s="5">
-        <v>1.0658770200000163</v>
+        <v>1.0659709299999918</v>
       </c>
       <c r="D66" s="5">
-        <v>3.1984889015080453</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:5">
+        <v>3.1987755643615445</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>407.83893325999998</v>
+        <v>407.83894662</v>
       </c>
       <c r="C67" s="5">
-        <v>1.0513379799999711</v>
+        <v>1.0513540300000273</v>
       </c>
       <c r="D67" s="5">
-        <v>3.1458538018994453</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:5">
+        <v>3.145902533149636</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>408.90618508</v>
+        <v>408.90620114000001</v>
       </c>
       <c r="C68" s="5">
-        <v>1.0672518200000241</v>
+        <v>1.0672545200000059</v>
       </c>
       <c r="D68" s="5">
-        <v>3.1858082159822665</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5">
+        <v>3.1858162861227335</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>405.46539662999999</v>
+        <v>405.46543224999999</v>
       </c>
       <c r="C69" s="5">
-        <v>-3.4407884500000137</v>
+        <v>-3.4407688900000153</v>
       </c>
       <c r="D69" s="5">
-        <v>-9.6430837759525883</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5">
+        <v>-9.6430311078111171</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>408.71240460000001</v>
+        <v>408.71245118000002</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2470079700000269</v>
+        <v>3.2470189300000243</v>
       </c>
       <c r="D70" s="5">
-        <v>10.044481952917138</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5">
+        <v>10.04451644262312</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>410.22670026999998</v>
+        <v>410.22673048000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.5142956699999672</v>
+        <v>1.5142792999999983</v>
       </c>
       <c r="D71" s="5">
-        <v>4.5377762099930496</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5">
+        <v>4.5377256236019958</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>411.57399701000003</v>
+        <v>411.57402299</v>
       </c>
       <c r="C72" s="5">
-        <v>1.3472967400000471</v>
+        <v>1.3472925099999884</v>
       </c>
       <c r="D72" s="5">
-        <v>4.0131041199598094</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5">
+        <v>4.0130909909863233</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>413.16249458999999</v>
+        <v>413.16250653999998</v>
       </c>
       <c r="C73" s="5">
-        <v>1.5884975799999665</v>
+        <v>1.5884835499999781</v>
       </c>
       <c r="D73" s="5">
-        <v>4.7310720954804264</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5">
+        <v>4.7310291135117755</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>415.70787196999999</v>
+        <v>415.70786418</v>
       </c>
       <c r="C74" s="5">
-        <v>2.5453773799999908</v>
+        <v>2.5453576400000202</v>
       </c>
       <c r="D74" s="5">
-        <v>7.648576408661123</v>
-[...2 lines deleted...]
-    <row r="75" spans="1:5">
+        <v>7.6485148392494873</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>415.76527523999999</v>
+        <v>415.76523892</v>
       </c>
       <c r="C75" s="5">
-        <v>5.7403270000008888E-2</v>
+        <v>5.7374740000000202E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.16582862164444823</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:5">
+        <v>0.16574614369362362</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>416.41773533000003</v>
+        <v>416.41767463000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.65246009000003369</v>
+        <v>0.65243571000002021</v>
       </c>
       <c r="D76" s="5">
-        <v>1.8994981145659784</v>
-[...2 lines deleted...]
-    <row r="77" spans="1:5">
+        <v>1.8994266910595137</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>418.64329846999999</v>
+        <v>418.64315277999998</v>
       </c>
       <c r="C77" s="5">
-        <v>2.2255631399999629</v>
+        <v>2.2254781499999581</v>
       </c>
       <c r="D77" s="5">
-        <v>6.6053762070953814</v>
+        <v>6.6051174914399935</v>
       </c>
       <c r="E77" s="5">
-        <v>3.1848381854972407</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:5">
+        <v>3.1848268443599004</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>421.67429300999999</v>
+        <v>421.67422775</v>
       </c>
       <c r="C78" s="5">
-        <v>3.0309945399999947</v>
+        <v>3.0310749700000201</v>
       </c>
       <c r="D78" s="5">
-        <v>9.0424957671686244</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5">
+        <v>9.0427486254190512</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>422.80077058000001</v>
+        <v>422.80085286000002</v>
       </c>
       <c r="C79" s="5">
-        <v>1.12647757000002</v>
+        <v>1.1266251100000204</v>
       </c>
       <c r="D79" s="5">
-        <v>3.2532514566936399</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5">
+        <v>3.2536843419227468</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>424.19768785000002</v>
+        <v>424.19775103000001</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3969172700000172</v>
+        <v>1.3968981699999858</v>
       </c>
       <c r="D80" s="5">
-        <v>4.0375992778531211</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5">
+        <v>4.0375422648165626</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>423.28324947999999</v>
+        <v>423.28332657999999</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.91443837000002759</v>
+        <v>-0.91442445000001271</v>
       </c>
       <c r="D81" s="5">
-        <v>-2.5563761741112523</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5">
+        <v>-2.5563373437507142</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>425.59493078000003</v>
+        <v>425.59501377999999</v>
       </c>
       <c r="C82" s="5">
-        <v>2.311681300000032</v>
+        <v>2.3116871999999944</v>
       </c>
       <c r="D82" s="5">
-        <v>6.7540517277715484</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5">
+        <v>6.7540682194591417</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>427.77692372000001</v>
+        <v>427.77697229</v>
       </c>
       <c r="C83" s="5">
-        <v>2.1819929399999864</v>
+        <v>2.1819585100000154</v>
       </c>
       <c r="D83" s="5">
-        <v>6.3287916005929423</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5">
+        <v>6.3286876358122468</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>429.67726883</v>
+        <v>429.67730007</v>
       </c>
       <c r="C84" s="5">
-        <v>1.9003451099999893</v>
+        <v>1.9003277799999978</v>
       </c>
       <c r="D84" s="5">
-        <v>5.4630459407605469</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5">
+        <v>5.462994262085763</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>430.57966972000003</v>
+        <v>430.57967380000002</v>
       </c>
       <c r="C85" s="5">
-        <v>0.90240089000002399</v>
+        <v>0.90237373000002208</v>
       </c>
       <c r="D85" s="5">
-        <v>2.5495354188393549</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5">
+        <v>2.5494576082230491</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>431.03662353999999</v>
+        <v>431.03659453</v>
       </c>
       <c r="C86" s="5">
-        <v>0.45695381999996698</v>
+        <v>0.4569207299999789</v>
       </c>
       <c r="D86" s="5">
-        <v>1.2809628482993718</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5">
+        <v>1.2808695339785459</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>432.96129207000001</v>
+        <v>432.96121837999999</v>
       </c>
       <c r="C87" s="5">
-        <v>1.9246685300000195</v>
+        <v>1.924623849999989</v>
       </c>
       <c r="D87" s="5">
-        <v>5.4918203965255818</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5">
+        <v>5.4916901389531869</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>433.8993365</v>
+        <v>433.8992217</v>
       </c>
       <c r="C88" s="5">
-        <v>0.93804442999999083</v>
+        <v>0.93800332000000708</v>
       </c>
       <c r="D88" s="5">
-        <v>2.6310992891065865</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5">
+        <v>2.6309830563191472</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>430.85084408</v>
+        <v>430.85064190999998</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.0484924200000023</v>
+        <v>-3.0485797900000193</v>
       </c>
       <c r="D89" s="5">
-        <v>-8.1126884651222539</v>
+        <v>-8.1129141293048601</v>
       </c>
       <c r="E89" s="5">
-        <v>2.915977791741664</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5">
+        <v>2.9159653153135734</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>432.90600492999999</v>
+        <v>432.90587373</v>
       </c>
       <c r="C90" s="5">
-        <v>2.0551608499999929</v>
+        <v>2.0552318200000173</v>
       </c>
       <c r="D90" s="5">
-        <v>5.8765894717207834</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5">
+        <v>5.8768005893575781</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>438.01344504000002</v>
+        <v>438.01360080000001</v>
       </c>
       <c r="C91" s="5">
-        <v>5.1074401100000273</v>
+        <v>5.1077270700000099</v>
       </c>
       <c r="D91" s="5">
-        <v>15.113425740511467</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:5">
+        <v>15.11433561020783</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>438.11964704000002</v>
+        <v>438.11975984999998</v>
       </c>
       <c r="C92" s="5">
-        <v>0.10620199999999613</v>
+        <v>0.10615904999997383</v>
       </c>
       <c r="D92" s="5">
-        <v>0.2913437684520348</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:5">
+        <v>0.29122568298387552</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>437.36644199</v>
+        <v>437.36660640999997</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.75320505000001958</v>
+        <v>-0.7531534400000055</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.0436165368686088</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:5">
+        <v>-2.0434773072939061</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>440.72912353999999</v>
+        <v>440.72923259999999</v>
       </c>
       <c r="C94" s="5">
-        <v>3.3626815499999907</v>
+        <v>3.3626261900000145</v>
       </c>
       <c r="D94" s="5">
-        <v>9.6264890610327392</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:5">
+        <v>9.6263200456844888</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>441.21188458</v>
+        <v>441.21194582999999</v>
       </c>
       <c r="C95" s="5">
-        <v>0.48276104000001396</v>
+        <v>0.48271323000000166</v>
       </c>
       <c r="D95" s="5">
-        <v>1.3223907415140346</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:5">
+        <v>1.3222586601180808</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>441.81214237</v>
+        <v>441.81217314000003</v>
       </c>
       <c r="C96" s="5">
-        <v>0.60025779000000057</v>
+        <v>0.6002273100000366</v>
       </c>
       <c r="D96" s="5">
-        <v>1.6448415983721709</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:5">
+        <v>1.6447572203436067</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>445.46235817000002</v>
+        <v>445.46234916999998</v>
       </c>
       <c r="C97" s="5">
-        <v>3.6502158000000122</v>
+        <v>3.6501760299999546</v>
       </c>
       <c r="D97" s="5">
-        <v>10.377453903311839</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:5">
+        <v>10.377334896113478</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>447.27491615000002</v>
+        <v>447.27486004000002</v>
       </c>
       <c r="C98" s="5">
-        <v>1.8125579800000082</v>
+        <v>1.8125108700000396</v>
       </c>
       <c r="D98" s="5">
-        <v>4.993490534843259</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:5">
+        <v>4.9933579346326917</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>449.87516102000001</v>
+        <v>449.87504646999997</v>
       </c>
       <c r="C99" s="5">
-        <v>2.6002448699999832</v>
+        <v>2.6001864299999511</v>
       </c>
       <c r="D99" s="5">
-        <v>7.2036730686370065</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:5">
+        <v>7.2035068889490406</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>452.93657996000002</v>
+        <v>452.9364094</v>
       </c>
       <c r="C100" s="5">
-        <v>3.06141894000001</v>
+        <v>3.0613629300000298</v>
       </c>
       <c r="D100" s="5">
-        <v>8.4787261346912057</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:5">
+        <v>8.4785674017427759</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>454.96490309000001</v>
+        <v>454.96466306000002</v>
       </c>
       <c r="C101" s="5">
-        <v>2.0283231299999898</v>
+        <v>2.0282536600000185</v>
       </c>
       <c r="D101" s="5">
-        <v>5.5081454276672215</v>
+        <v>5.5079542288936967</v>
       </c>
       <c r="E101" s="5">
-        <v>5.5968461803738601</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:5">
+        <v>5.5968400193395107</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>459.04362419</v>
+        <v>459.04341776000001</v>
       </c>
       <c r="C102" s="5">
-        <v>4.0787210999999957</v>
+        <v>4.0787546999999904</v>
       </c>
       <c r="D102" s="5">
-        <v>11.304511861742794</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:5">
+        <v>11.304615887040747</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>460.15000519</v>
+        <v>460.15024005999999</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1063809999999989</v>
+        <v>1.1068222999999762</v>
       </c>
       <c r="D103" s="5">
-        <v>2.9308735689219878</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:5">
+        <v>2.9320594830702928</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>460.59344419000001</v>
+        <v>460.59360851000002</v>
       </c>
       <c r="C104" s="5">
-        <v>0.44343900000001213</v>
+        <v>0.44336845000003677</v>
       </c>
       <c r="D104" s="5">
-        <v>1.1625693443112484</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:5">
+        <v>1.1623828047896412</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>464.70718178999999</v>
+        <v>464.70743019999998</v>
       </c>
       <c r="C105" s="5">
-        <v>4.113737599999979</v>
+        <v>4.113821689999952</v>
       </c>
       <c r="D105" s="5">
-        <v>11.260135747386224</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:5">
+        <v>11.260373124855438</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>467.44960297</v>
+        <v>467.44972790999998</v>
       </c>
       <c r="C106" s="5">
-        <v>2.742421180000008</v>
+        <v>2.7422977100000026</v>
       </c>
       <c r="D106" s="5">
-        <v>7.316112297856292</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:5">
+        <v>7.3157681080611381</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>469.16776618</v>
+        <v>469.16783096</v>
       </c>
       <c r="C107" s="5">
-        <v>1.7181632100000002</v>
+        <v>1.7181030500000247</v>
       </c>
       <c r="D107" s="5">
-        <v>4.5010023514094222</v>
-[...2 lines deleted...]
-    <row r="108" spans="1:5">
+        <v>4.5008403258489205</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>472.41135162</v>
+        <v>472.41137082</v>
       </c>
       <c r="C108" s="5">
-        <v>3.2435854400000039</v>
+        <v>3.2435398599999985</v>
       </c>
       <c r="D108" s="5">
-        <v>8.6190245180151273</v>
-[...2 lines deleted...]
-    <row r="109" spans="1:5">
+        <v>8.6188975228257192</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>472.5629328</v>
+        <v>472.56290386000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.15158117999999376</v>
+        <v>0.15153304000000389</v>
       </c>
       <c r="D109" s="5">
-        <v>0.38572054993553095</v>
-[...2 lines deleted...]
-    <row r="110" spans="1:5">
+        <v>0.38559781874889509</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>472.65701922</v>
+        <v>472.65694030999998</v>
       </c>
       <c r="C110" s="5">
-        <v>9.4086419999996451E-2</v>
+        <v>9.4036449999975957E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.23917961463717496</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:5">
+        <v>0.2390524601527888</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>473.30671681000001</v>
+        <v>473.30657837000001</v>
       </c>
       <c r="C111" s="5">
-        <v>0.64969759000001659</v>
+        <v>0.64963806000002933</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6620050152493793</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:5">
+        <v>1.6618518568305207</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>471.65127457</v>
+        <v>471.65107692999999</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.6554422400000135</v>
+        <v>-1.6555014400000232</v>
       </c>
       <c r="D112" s="5">
-        <v>-4.1173261722914241</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:5">
+        <v>-4.1174717717092024</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>473.99359114999999</v>
+        <v>473.99335366000003</v>
       </c>
       <c r="C113" s="5">
-        <v>2.3423165799999879</v>
+        <v>2.3422767300000373</v>
       </c>
       <c r="D113" s="5">
-        <v>6.1249471241346276</v>
+        <v>6.1248426944902512</v>
       </c>
       <c r="E113" s="5">
-        <v>4.1824518618386097</v>
-[...2 lines deleted...]
-    <row r="114" spans="1:5">
+        <v>4.1824546266993279</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>468.02287822</v>
+        <v>468.02266895999998</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.9707129299999906</v>
+        <v>-5.9706847000000494</v>
       </c>
       <c r="D114" s="5">
-        <v>-14.111432115140355</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:5">
+        <v>-14.111376535949638</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>466.40892108999998</v>
+        <v>466.40915653000002</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.6139571300000171</v>
+        <v>-1.6135124299999575</v>
       </c>
       <c r="D115" s="5">
-        <v>-4.0605582662753932</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:5">
+        <v>-4.0594623538009245</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>463.07273499000001</v>
+        <v>463.07290583000002</v>
       </c>
       <c r="C116" s="5">
-        <v>-3.3361860999999635</v>
+        <v>-3.3362506999999937</v>
       </c>
       <c r="D116" s="5">
-        <v>-8.2537441215963518</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:5">
+        <v>-8.2538937039515972</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>458.73985305000002</v>
+        <v>458.74014007</v>
       </c>
       <c r="C117" s="5">
-        <v>-4.3328819399999929</v>
+        <v>-4.3327657600000293</v>
       </c>
       <c r="D117" s="5">
-        <v>-10.667987162299786</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:5">
+        <v>-10.667711936952418</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>456.21600508</v>
+        <v>456.21611378</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.5238479700000198</v>
+        <v>-2.5240262899999948</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.4058825934559582</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:5">
+        <v>-6.4063176995378335</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>455.59640483999999</v>
+        <v>455.59645868000001</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.61960024000001113</v>
+        <v>-0.61965509999998858</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.6176360869413764</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:5">
+        <v>-1.6177778631503603</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>454.20538567</v>
+        <v>454.20539360999999</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.3910191699999928</v>
+        <v>-1.3910650700000247</v>
       </c>
       <c r="D120" s="5">
-        <v>-3.6029166874526952</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:5">
+        <v>-3.6030331663116089</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>453.63073079999998</v>
+        <v>453.63069338999998</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.57465487000001758</v>
+        <v>-0.57470022000001109</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.5077045342132056</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:5">
+        <v>-1.5078226646663917</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>454.59562629999999</v>
+        <v>454.59554386000002</v>
       </c>
       <c r="C122" s="5">
-        <v>0.96489550000001145</v>
+        <v>0.96485047000004442</v>
       </c>
       <c r="D122" s="5">
-        <v>2.582534076906251</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:5">
+        <v>2.5824123565998169</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>455.78045327000001</v>
+        <v>455.78032407000001</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1848269700000174</v>
+        <v>1.1847802099999853</v>
       </c>
       <c r="D123" s="5">
-        <v>3.1728233476566503</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:5">
+        <v>3.1726969133339722</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>457.19826473000001</v>
+        <v>457.19808436</v>
       </c>
       <c r="C124" s="5">
-        <v>1.4178114599999958</v>
+        <v>1.4177602899999897</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7974128907655613</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:5">
+        <v>3.7972745806602148</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>457.98667699999999</v>
+        <v>457.98647216000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.78841226999998071</v>
+        <v>0.78838780000000952</v>
       </c>
       <c r="D125" s="5">
-        <v>2.0890710921347422</v>
+        <v>2.0890064693045218</v>
       </c>
       <c r="E125" s="5">
-        <v>-3.3770317677005113</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:5">
+        <v>-3.3770265714489156</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>459.94378028</v>
+        <v>459.94358978999998</v>
       </c>
       <c r="C126" s="5">
-        <v>1.9571032800000125</v>
+        <v>1.9571176299999706</v>
       </c>
       <c r="D126" s="5">
-        <v>5.2501858870221296</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:5">
+        <v>5.2502276957134608</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>461.88967115999998</v>
+        <v>461.88990018999999</v>
       </c>
       <c r="C127" s="5">
-        <v>1.945890879999979</v>
+        <v>1.9463104000000158</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1966725245355505</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:5">
+        <v>5.1978212956652614</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>464.08439254000001</v>
+        <v>464.08455916999998</v>
       </c>
       <c r="C128" s="5">
-        <v>2.1947213800000327</v>
+        <v>2.1946589799999856</v>
       </c>
       <c r="D128" s="5">
-        <v>5.8533359952515074</v>
-[...2 lines deleted...]
-    <row r="129" spans="1:5">
+        <v>5.8531622224789803</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>464.30729145999999</v>
+        <v>464.30756637000002</v>
       </c>
       <c r="C129" s="5">
-        <v>0.22289891999997735</v>
+        <v>0.22300720000004048</v>
       </c>
       <c r="D129" s="5">
-        <v>0.57788286636624164</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:5">
+        <v>0.57816412493636449</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>465.32583592999998</v>
+        <v>465.32592688</v>
       </c>
       <c r="C130" s="5">
-        <v>1.0185444699999948</v>
+        <v>1.0183605099999795</v>
       </c>
       <c r="D130" s="5">
-        <v>2.6644176719049506</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:5">
+        <v>2.6639290334747878</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>468.27678392000001</v>
+        <v>468.27682827000001</v>
       </c>
       <c r="C131" s="5">
-        <v>2.9509479900000315</v>
+        <v>2.9509013900000127</v>
       </c>
       <c r="D131" s="5">
-        <v>7.8811406186389821</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:5">
+        <v>7.88101019627101</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>468.76510553999998</v>
+        <v>468.76510160999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.48832161999996515</v>
+        <v>0.48827333999997791</v>
       </c>
       <c r="D132" s="5">
-        <v>1.2585687691291536</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:5">
+        <v>1.2584435010121853</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>469.75882295000002</v>
+        <v>469.75877602000003</v>
       </c>
       <c r="C133" s="5">
-        <v>0.99371741000004477</v>
+        <v>0.99367441000003964</v>
       </c>
       <c r="D133" s="5">
-        <v>2.5737043579567853</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:5">
+        <v>2.5735917091929794</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>470.96695913999997</v>
+        <v>470.96687571000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.2081361899999479</v>
+        <v>1.2080996899999832</v>
       </c>
       <c r="D134" s="5">
-        <v>3.1302172825131258</v>
-[...2 lines deleted...]
-    <row r="135" spans="1:5">
+        <v>3.1301216884354277</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>470.23064581</v>
+        <v>470.23052849999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.73631332999997312</v>
+        <v>-0.73634721000001946</v>
       </c>
       <c r="D135" s="5">
-        <v>-1.8600409056007239</v>
-[...2 lines deleted...]
-    <row r="136" spans="1:5">
+        <v>-1.860126083766056</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>472.31061726000001</v>
+        <v>472.31046218</v>
       </c>
       <c r="C136" s="5">
-        <v>2.0799714500000164</v>
+        <v>2.0799336800000106</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4390165367160792</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:5">
+        <v>5.4389167451273535</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>474.18014892000002</v>
+        <v>474.17996984000001</v>
       </c>
       <c r="C137" s="5">
-        <v>1.8695316600000069</v>
+        <v>1.8695076600000107</v>
       </c>
       <c r="D137" s="5">
-        <v>4.8547053541128538</v>
+        <v>4.8546432979964971</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5357954135421421</v>
-[...2 lines deleted...]
-    <row r="138" spans="1:5">
+        <v>3.5358026195897674</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>476.65388660999997</v>
+        <v>476.65376556000001</v>
       </c>
       <c r="C138" s="5">
-        <v>2.4737376899999504</v>
+        <v>2.4737957199999983</v>
       </c>
       <c r="D138" s="5">
-        <v>6.4430323984269178</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5">
+        <v>6.4431904083980251</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>479.73975001999997</v>
+        <v>479.73993031999998</v>
       </c>
       <c r="C139" s="5">
-        <v>3.0858634100000017</v>
+        <v>3.0861647599999742</v>
       </c>
       <c r="D139" s="5">
-        <v>8.0514976798183646</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5">
+        <v>8.0523142755141599</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>480.50007026999998</v>
+        <v>480.50021486999998</v>
       </c>
       <c r="C140" s="5">
-        <v>0.76032025000000658</v>
+        <v>0.7602845499999944</v>
       </c>
       <c r="D140" s="5">
-        <v>1.9184974175857405</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5">
+        <v>1.918405822742919</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>483.42133392</v>
+        <v>483.42157342000002</v>
       </c>
       <c r="C141" s="5">
-        <v>2.9212636500000144</v>
+        <v>2.9213585500000363</v>
       </c>
       <c r="D141" s="5">
-        <v>7.5445192480799061</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5">
+        <v>7.544770244996335</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>483.53875668000001</v>
+        <v>483.53882550999998</v>
       </c>
       <c r="C142" s="5">
-        <v>0.11742276000001084</v>
+        <v>0.11725208999996539</v>
       </c>
       <c r="D142" s="5">
-        <v>0.29186901625890549</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5">
+        <v>0.29144408388499521</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>481.25616176</v>
+        <v>481.25619961000001</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.2825949200000082</v>
+        <v>-2.2826258999999709</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.5199394447135397</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5">
+        <v>-5.5200116630294556</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>480.11810364000002</v>
+        <v>480.11809715999999</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1380581199999824</v>
+        <v>-1.1381024500000194</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.8011003913689381</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5">
+        <v>-2.8012078680439645</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>480.61420665000003</v>
+        <v>480.61415735999998</v>
       </c>
       <c r="C145" s="5">
-        <v>0.496103010000013</v>
+        <v>0.49606019999998807</v>
       </c>
       <c r="D145" s="5">
-        <v>1.2470235562057397</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5">
+        <v>1.246915352036182</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>479.65722327999998</v>
+        <v>479.65715137000001</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.95698337000004585</v>
+        <v>-0.95700598999997055</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.3634065212389754</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5">
+        <v>-2.3634620139147633</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>478.15403435000002</v>
+        <v>478.15393261999998</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.5031889299999648</v>
+        <v>-1.5032187500000305</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.6965102456130605</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5">
+        <v>-3.6965828616824958</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>479.11763163000001</v>
+        <v>479.11749788999998</v>
       </c>
       <c r="C148" s="5">
-        <v>0.96359727999998768</v>
+        <v>0.96356527000000369</v>
       </c>
       <c r="D148" s="5">
-        <v>2.4452782427606401</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5">
+        <v>2.4451966359839261</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>474.78602991999998</v>
+        <v>474.78584274000002</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.3316017100000295</v>
+        <v>-4.3316551499999605</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.325421841646698</v>
+        <v>-10.325545702947647</v>
       </c>
       <c r="E149" s="5">
-        <v>0.12777443369991204</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5">
+        <v>0.12777277374336204</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>472.52734420000002</v>
+        <v>472.52735000000001</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.2586857199999599</v>
+        <v>-2.2584927400000083</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.5616997040480616</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5">
+        <v>-5.5612390156152047</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>471.48973231999997</v>
+        <v>471.48987549999998</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.0376118800000427</v>
+        <v>-1.0374745000000303</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.6034596977694169</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5">
+        <v>-2.6031191194486381</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>470.99603382999999</v>
+        <v>470.99616093999998</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.49369848999998567</v>
+        <v>-0.4937145600000008</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.2493128400216214</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5">
+        <v>-1.2493528943118282</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>469.62088064</v>
+        <v>469.62101211999999</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.3751531899999918</v>
+        <v>-1.3751488199999926</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.4478869420028535</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5">
+        <v>-3.4478752449507821</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>468.95165427000001</v>
+        <v>468.95171626000001</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.66922636999998986</v>
+        <v>-0.66929585999997698</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.696703126415211</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5">
+        <v>-1.6968774557762689</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>467.72480798999999</v>
+        <v>467.72484377000001</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.2268462800000179</v>
+        <v>-1.2268724900000052</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.0945956699469535</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5">
+        <v>-3.0946604304352476</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>466.72913156999999</v>
+        <v>466.72912388999998</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.99567641999999523</v>
+        <v>-0.9957198800000242</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.5248209388222365</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5">
+        <v>-2.5249296659814902</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>466.28159405000002</v>
+        <v>466.28154552000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.44753751999996894</v>
+        <v>-0.4475783699999738</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.1446077173270952</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5">
+        <v>-1.1447116622977704</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>464.20200908999999</v>
+        <v>464.20195147999999</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.0795849600000338</v>
+        <v>-2.0795940400000177</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.2225719284455518</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5">
+        <v>-5.2225947054100335</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>463.00349660000001</v>
+        <v>463.00340632000001</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1985124899999846</v>
+        <v>-1.1985451599999806</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.0546326639821708</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5">
+        <v>-3.0547151244604165</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>460.43857320000001</v>
+        <v>460.43844928999999</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.5649233999999979</v>
+        <v>-2.5649570300000164</v>
       </c>
       <c r="D160" s="5">
-        <v>-6.4488471615539167</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5">
+        <v>-6.4489303755777332</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>458.21001519999999</v>
+        <v>458.20982441000001</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.2285580000000209</v>
+        <v>-2.2286248799999839</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.6559456756093311</v>
+        <v>-5.6561124019930524</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.4912599940636446</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5">
+        <v>-3.4912621308039515</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>457.75127135999998</v>
+        <v>457.75139596000002</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.45874384000001101</v>
+        <v>-0.45842844999998533</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.1948046666149903</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5">
+        <v>-1.193988238207222</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>454.77170553000002</v>
+        <v>454.77182336999999</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.9795658299999559</v>
+        <v>-2.9795725900000321</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.5373094451194778</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5">
+        <v>-7.5373239593945591</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>451.85310047000002</v>
+        <v>451.85320116999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.9186050600000044</v>
+        <v>-2.9186222000000157</v>
       </c>
       <c r="D164" s="5">
-        <v>-7.4351796895843698</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5">
+        <v>-7.4352199652408801</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>451.12879638999999</v>
+        <v>451.12884271000001</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.72430408000002444</v>
+        <v>-0.72435845999996218</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.9066879777890566</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5">
+        <v>-1.9068294489318571</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>450.59672673</v>
+        <v>450.59679478999999</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.53206965999999056</v>
+        <v>-0.53204792000002499</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4061574435057622</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5">
+        <v>-1.4061002176112392</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>449.72132557999998</v>
+        <v>449.72136178</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.87540115000001606</v>
+        <v>-0.87543300999999474</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.3065617429499752</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5">
+        <v>-2.3066444500039918</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>446.91568204999999</v>
+        <v>446.91567787999998</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.8056435299999976</v>
+        <v>-2.8056839000000195</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.2347447202718911</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5">
+        <v>-7.2348447117849712</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>446.10365297999999</v>
+        <v>446.10360981000002</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.81202906999999414</v>
+        <v>-0.81206806999995251</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.1586975918802875</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5">
+        <v>-2.1588002554728702</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>447.44872135000003</v>
+        <v>447.44867407999999</v>
       </c>
       <c r="C170" s="5">
-        <v>1.3450683700000354</v>
+        <v>1.3450642699999662</v>
       </c>
       <c r="D170" s="5">
-        <v>3.6787856650149164</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5">
+        <v>3.6787746267586297</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>444.80264813999997</v>
+        <v>444.80256176</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.6460732100000541</v>
+        <v>-2.6461123199999861</v>
       </c>
       <c r="D171" s="5">
-        <v>-6.8701049332822839</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5">
+        <v>-6.8702038987633056</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>440.84366607999999</v>
+        <v>440.84354094000003</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.9589820599999825</v>
+        <v>-3.9590208199999779</v>
       </c>
       <c r="D172" s="5">
-        <v>-10.173000267620512</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5">
+        <v>-10.173096921067405</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>441.72250778</v>
+        <v>441.72229213000003</v>
       </c>
       <c r="C173" s="5">
-        <v>0.8788417000000095</v>
+        <v>0.87875119000000268</v>
       </c>
       <c r="D173" s="5">
-        <v>2.4186589868314678</v>
+        <v>2.4184078512171192</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.5982424811914049</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5">
+        <v>-3.5982494048942826</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>442.36012105999998</v>
+        <v>442.36029980000001</v>
       </c>
       <c r="C174" s="5">
-        <v>0.6376132799999823</v>
+        <v>0.63800766999997904</v>
       </c>
       <c r="D174" s="5">
-        <v>1.7459824334015384</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5">
+        <v>1.7470718486011449</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>440.54249859999999</v>
+        <v>440.54264225999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.8176224599999955</v>
+        <v>-1.8176575400000274</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.8207871758170873</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5">
+        <v>-4.8208762200775634</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>439.95183553999999</v>
+        <v>439.95192881999998</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.59066305999999713</v>
+        <v>-0.59071344000000181</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.5971039461743941</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5">
+        <v>-1.5972386494492063</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>440.79559060999998</v>
+        <v>440.79557147999998</v>
       </c>
       <c r="C177" s="5">
-        <v>0.84375506999998606</v>
+        <v>0.84364266000000043</v>
       </c>
       <c r="D177" s="5">
-        <v>2.3258333758380267</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5">
+        <v>2.3255197411049089</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>437.73791118000003</v>
+        <v>437.73798943999998</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.0576794299999506</v>
+        <v>-3.0575820399999998</v>
       </c>
       <c r="D178" s="5">
-        <v>-8.0137241771486174</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5">
+        <v>-8.0134789249660994</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>437.47910578</v>
+        <v>437.47914256000001</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.25880540000002838</v>
+        <v>-0.25884687999996459</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.70717788936849324</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5">
+        <v>-0.70729073779615126</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>439.26904680000001</v>
+        <v>439.26904307000001</v>
       </c>
       <c r="C180" s="5">
-        <v>1.7899410200000148</v>
+        <v>1.7899005099999954</v>
       </c>
       <c r="D180" s="5">
-        <v>5.0217936683339515</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5">
+        <v>5.0216770135985689</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>438.81858592999998</v>
+        <v>438.81854730999999</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.45046087000002899</v>
+        <v>-0.45049576000002389</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.2236570177503792</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5">
+        <v>-1.2237512712681475</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>437.14921261000001</v>
+        <v>437.14916958999999</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.669373319999977</v>
+        <v>-1.66937772</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.4707776414859124</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5">
+        <v>-4.4707895650230807</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>439.65639270999998</v>
+        <v>439.65631113000001</v>
       </c>
       <c r="C183" s="5">
-        <v>2.5071800999999709</v>
+        <v>2.5071415400000205</v>
       </c>
       <c r="D183" s="5">
-        <v>7.1036574598182689</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5">
+        <v>7.1035454590034464</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>441.00754976000002</v>
+        <v>441.00742919999999</v>
       </c>
       <c r="C184" s="5">
-        <v>1.3511570500000403</v>
+        <v>1.3511180699999841</v>
       </c>
       <c r="D184" s="5">
-        <v>3.7508312549733303</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5">
+        <v>3.7507219182173923</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>442.30453511000002</v>
+        <v>442.30431557999998</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2969853499999999</v>
+        <v>1.2968863799999895</v>
       </c>
       <c r="D185" s="5">
-        <v>3.5867997580670163</v>
+        <v>3.5865226119721871</v>
       </c>
       <c r="E185" s="5">
-        <v>0.13176311366271953</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5">
+        <v>0.13176229960987218</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>448.83148138000001</v>
+        <v>448.83167588999999</v>
       </c>
       <c r="C186" s="5">
-        <v>6.5269462699999963</v>
+        <v>6.5273603100000059</v>
       </c>
       <c r="D186" s="5">
-        <v>19.218327331153962</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5">
+        <v>19.219657388848788</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>449.07887880999999</v>
+        <v>449.07902944</v>
       </c>
       <c r="C187" s="5">
-        <v>0.24739742999997816</v>
+        <v>0.24735355000001391</v>
       </c>
       <c r="D187" s="5">
-        <v>0.6634529921086596</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5">
+        <v>0.66333467256676215</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>451.73045824000002</v>
+        <v>451.73052994</v>
       </c>
       <c r="C188" s="5">
-        <v>2.6515794300000266</v>
+        <v>2.6515004999999974</v>
       </c>
       <c r="D188" s="5">
-        <v>7.3200666000861503</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5">
+        <v>7.3198390428469429</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>453.99629052</v>
+        <v>453.99626013</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2658322799999837</v>
+        <v>2.2657301899999993</v>
       </c>
       <c r="D189" s="5">
-        <v>6.1879318844919595</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5">
+        <v>6.1876443341216003</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>452.46558981999999</v>
+        <v>452.46567694999999</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.5307007000000112</v>
+        <v>-1.5305831800000078</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.9717474426623323</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5">
+        <v>-3.9714484033197661</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>453.80079303000002</v>
+        <v>453.80083287999997</v>
       </c>
       <c r="C191" s="5">
-        <v>1.3352032100000315</v>
+        <v>1.3351559299999849</v>
       </c>
       <c r="D191" s="5">
-        <v>3.5991822734678491</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5">
+        <v>3.599052045332729</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>456.91704172999999</v>
+        <v>456.91704435999998</v>
       </c>
       <c r="C192" s="5">
-        <v>3.1162486999999714</v>
+        <v>3.116211480000004</v>
       </c>
       <c r="D192" s="5">
-        <v>8.5588589993984776</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5">
+        <v>8.5587521021209589</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>458.24972385000001</v>
+        <v>458.24969378999998</v>
       </c>
       <c r="C193" s="5">
-        <v>1.3326821200000154</v>
+        <v>1.3326494300000036</v>
       </c>
       <c r="D193" s="5">
-        <v>3.5567154024515713</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5">
+        <v>3.5566267330153778</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>460.42626872</v>
+        <v>460.42622905000002</v>
       </c>
       <c r="C194" s="5">
-        <v>2.1765448699999865</v>
+        <v>2.1765352600000369</v>
       </c>
       <c r="D194" s="5">
-        <v>5.8509058070907116</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5">
+        <v>5.8508796891837411</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>460.28806713</v>
+        <v>460.28799020999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.13820158999999421</v>
+        <v>-0.13823884000004227</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.35959806775569536</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5">
+        <v>-0.35969486253348837</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>462.88485431999999</v>
+        <v>462.88474212</v>
       </c>
       <c r="C196" s="5">
-        <v>2.5967871899999864</v>
+        <v>2.5967519100000231</v>
       </c>
       <c r="D196" s="5">
-        <v>6.9840555833677653</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5">
+        <v>6.9839589380757072</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>466.28293241</v>
+        <v>466.28269087000001</v>
       </c>
       <c r="C197" s="5">
-        <v>3.3980780900000127</v>
+        <v>3.3979487500000118</v>
       </c>
       <c r="D197" s="5">
-        <v>9.1738381393354995</v>
+        <v>9.173477055482838</v>
       </c>
       <c r="E197" s="5">
-        <v>5.4212415647143741</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5">
+        <v>5.4212392792407638</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>470.53942893999999</v>
+        <v>470.53962161999999</v>
       </c>
       <c r="C198" s="5">
-        <v>4.2564965299999926</v>
+        <v>4.2569307499999809</v>
       </c>
       <c r="D198" s="5">
-        <v>11.521351622852549</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5">
+        <v>11.522592861317694</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>474.3689018</v>
+        <v>474.36904355000001</v>
       </c>
       <c r="C199" s="5">
-        <v>3.8294728600000099</v>
+        <v>3.8294219300000236</v>
       </c>
       <c r="D199" s="5">
-        <v>10.215397185211117</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5">
+        <v>10.215250815699385</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>478.92535448000001</v>
+        <v>478.92540423999998</v>
       </c>
       <c r="C200" s="5">
-        <v>4.5564526800000067</v>
+        <v>4.5563606899999627</v>
       </c>
       <c r="D200" s="5">
-        <v>12.155203912571832</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5">
+        <v>12.154941579052302</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>479.55776147</v>
+        <v>479.55771334000002</v>
       </c>
       <c r="C201" s="5">
-        <v>0.63240698999999267</v>
+        <v>0.63230910000004314</v>
       </c>
       <c r="D201" s="5">
-        <v>1.5961239208852396</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5">
+        <v>1.5958748937517475</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>484.03151029000003</v>
+        <v>484.03161843999999</v>
       </c>
       <c r="C202" s="5">
-        <v>4.4737488200000257</v>
+        <v>4.4739050999999677</v>
       </c>
       <c r="D202" s="5">
-        <v>11.787315886014426</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5">
+        <v>11.787750246509511</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>487.80007998000002</v>
+        <v>487.80012944999999</v>
       </c>
       <c r="C203" s="5">
-        <v>3.7685696899999925</v>
+        <v>3.7685110099999974</v>
       </c>
       <c r="D203" s="5">
-        <v>9.7536030323526202</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5">
+        <v>9.7534423250775539</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>489.15631751000001</v>
+        <v>489.15632820000002</v>
       </c>
       <c r="C204" s="5">
-        <v>1.3562375299999871</v>
+        <v>1.3561987500000328</v>
       </c>
       <c r="D204" s="5">
-        <v>3.3878719145045588</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5">
+        <v>3.3877732074154343</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>492.49981695000002</v>
+        <v>492.49980110000001</v>
       </c>
       <c r="C205" s="5">
-        <v>3.3434994400000164</v>
+        <v>3.3434728999999948</v>
       </c>
       <c r="D205" s="5">
-        <v>8.5177745186390652</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5">
+        <v>8.5177041513422314</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>495.29843978000002</v>
+        <v>495.29840444000001</v>
       </c>
       <c r="C206" s="5">
-        <v>2.7986228299999993</v>
+        <v>2.7986033399999997</v>
       </c>
       <c r="D206" s="5">
-        <v>7.0361891045102709</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5">
+        <v>7.036138795581981</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>497.60664996000003</v>
+        <v>497.60658845</v>
       </c>
       <c r="C207" s="5">
-        <v>2.3082101800000032</v>
+        <v>2.3081840099999908</v>
       </c>
       <c r="D207" s="5">
-        <v>5.7378773493918844</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5">
+        <v>5.7378110380904124</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>500.67083307000001</v>
+        <v>500.67074045999999</v>
       </c>
       <c r="C208" s="5">
-        <v>3.0641831099999877</v>
+        <v>3.0641520099999866</v>
       </c>
       <c r="D208" s="5">
-        <v>7.6448847365104378</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5">
+        <v>7.6448054752682459</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>503.94400561999998</v>
+        <v>503.94378368999998</v>
       </c>
       <c r="C209" s="5">
-        <v>3.2731725499999698</v>
+        <v>3.2730432299999848</v>
       </c>
       <c r="D209" s="5">
-        <v>8.1334102912160144</v>
+        <v>8.1330788656603268</v>
       </c>
       <c r="E209" s="5">
-        <v>8.0768714855908197</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5">
+        <v>8.0768798751098991</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>507.66367722000001</v>
+        <v>507.66382031000001</v>
       </c>
       <c r="C210" s="5">
-        <v>3.7196716000000265</v>
+        <v>3.7200366200000303</v>
       </c>
       <c r="D210" s="5">
-        <v>9.2259147830745079</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5">
+        <v>9.2268614430949256</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>511.14731022000001</v>
+        <v>511.14741193999998</v>
       </c>
       <c r="C211" s="5">
-        <v>3.4836329999999975</v>
+        <v>3.4835916299999781</v>
       </c>
       <c r="D211" s="5">
-        <v>8.552508194264119</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5">
+        <v>8.5524002629244542</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>513.79038351999998</v>
+        <v>513.79038939999998</v>
       </c>
       <c r="C212" s="5">
-        <v>2.6430732999999691</v>
+        <v>2.6429774599999973</v>
       </c>
       <c r="D212" s="5">
-        <v>6.3845840460303727</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5">
+        <v>6.384344605765957</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>514.81115932</v>
+        <v>514.81111742999997</v>
       </c>
       <c r="C213" s="5">
-        <v>1.020775800000024</v>
+        <v>1.0207280299999866</v>
       </c>
       <c r="D213" s="5">
-        <v>2.4103312353634943</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5">
+        <v>2.4102171740751244</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>518.91190301999995</v>
+        <v>518.91202622000003</v>
       </c>
       <c r="C214" s="5">
-        <v>4.1007436999999527</v>
+        <v>4.1009087900000623</v>
       </c>
       <c r="D214" s="5">
-        <v>9.988724592599695</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5">
+        <v>9.9891453524035612</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>522.95140489000005</v>
+        <v>522.95146547000002</v>
       </c>
       <c r="C215" s="5">
-        <v>4.0395018700000946</v>
+        <v>4.0394392499999867</v>
       </c>
       <c r="D215" s="5">
-        <v>9.7519927866095877</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5">
+        <v>9.7518326664468589</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>523.08390096999995</v>
+        <v>523.08392608999998</v>
       </c>
       <c r="C216" s="5">
-        <v>0.13249607999989621</v>
+        <v>0.13246061999996073</v>
       </c>
       <c r="D216" s="5">
-        <v>0.30445857943515175</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5">
+        <v>0.30437694815828031</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>522.81967625000004</v>
+        <v>522.81968108000001</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.26422471999990194</v>
+        <v>-0.26424500999996781</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.60447331566628737</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5">
+        <v>-0.6045195757500621</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>521.96451943</v>
+        <v>521.96449414000006</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.85515682000004745</v>
+        <v>-0.85518693999995321</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.9452339676049757</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5">
+        <v>-1.9453018488607032</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>527.02523421000001</v>
+        <v>527.02519268000003</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0607147800000121</v>
+        <v>5.0606985399999758</v>
       </c>
       <c r="D219" s="5">
-        <v>12.275532991847072</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5">
+        <v>12.275492102164876</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>529.85442599999999</v>
+        <v>529.85436077999998</v>
       </c>
       <c r="C220" s="5">
-        <v>2.8291917899999817</v>
+        <v>2.8291680999999471</v>
       </c>
       <c r="D220" s="5">
-        <v>6.6355168507722606</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5">
+        <v>6.6354601766081878</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>531.79893466999999</v>
+        <v>531.79875504999995</v>
       </c>
       <c r="C221" s="5">
-        <v>1.9445086700000047</v>
+        <v>1.9443942699999752</v>
       </c>
       <c r="D221" s="5">
-        <v>4.4938566785641454</v>
+        <v>4.493587499974061</v>
       </c>
       <c r="E221" s="5">
-        <v>5.527385729239942</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5">
+        <v>5.5273965592032903</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>527.30690275999996</v>
+        <v>527.30696777000003</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.492031910000037</v>
+        <v>-4.4917872799999259</v>
       </c>
       <c r="D222" s="5">
-        <v>-9.6783375474554294</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5">
+        <v>-9.6778378366500935</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>531.60982475000003</v>
+        <v>531.60986523999998</v>
       </c>
       <c r="C223" s="5">
-        <v>4.3029219900000726</v>
+        <v>4.302897469999948</v>
       </c>
       <c r="D223" s="5">
-        <v>10.243883803184373</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5">
+        <v>10.243821464321456</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>531.52122317999999</v>
+        <v>531.52119903000005</v>
       </c>
       <c r="C224" s="5">
-        <v>-8.86015700000371E-2</v>
+        <v>-8.8666209999928469E-2</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.19981661648598159</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5">
+        <v>-0.19996224541531937</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>536.09728184999994</v>
+        <v>536.09724530999995</v>
       </c>
       <c r="C225" s="5">
-        <v>4.5760586699999521</v>
+        <v>4.5760462799999004</v>
       </c>
       <c r="D225" s="5">
-        <v>10.834748589255971</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5">
+        <v>10.834718366425623</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>537.20499706999999</v>
+        <v>537.20512412000005</v>
       </c>
       <c r="C226" s="5">
-        <v>1.1077152200000455</v>
+        <v>1.107878810000102</v>
       </c>
       <c r="D226" s="5">
-        <v>2.5078825920583636</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5">
+        <v>2.5082573547649201</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>536.64664517999995</v>
+        <v>536.64671710000005</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.55835189000003993</v>
+        <v>-0.5584070200000042</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.2401323972158096</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5">
+        <v>-1.2402538533545449</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>537.72611199999994</v>
+        <v>537.72615254000004</v>
       </c>
       <c r="C228" s="5">
-        <v>1.0794668199999933</v>
+        <v>1.0794354399999975</v>
       </c>
       <c r="D228" s="5">
-        <v>2.4406891246106177</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5">
+        <v>2.4406170565350882</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>538.91786565999996</v>
+        <v>538.91788871000006</v>
       </c>
       <c r="C229" s="5">
-        <v>1.1917536600000176</v>
+        <v>1.1917361700000129</v>
       </c>
       <c r="D229" s="5">
-        <v>2.6921998616043608</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5">
+        <v>2.6921596629857492</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>535.98677193000003</v>
+        <v>535.98675490000005</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.9310937299999296</v>
+        <v>-2.9311338100000057</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.3348820083335422</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5">
+        <v>-6.3349657944430815</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>541.15693575</v>
+        <v>541.15691416000004</v>
       </c>
       <c r="C231" s="5">
-        <v>5.1701638199999707</v>
+        <v>5.1701592599999913</v>
       </c>
       <c r="D231" s="5">
-        <v>12.20956777751001</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5">
+        <v>12.209556839995228</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>541.00893492</v>
+        <v>541.00889512000003</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.14800083000000086</v>
+        <v>-0.14801904000000832</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.32769439227253727</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5">
+        <v>-0.32773466416082808</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>537.69760339000004</v>
+        <v>537.69748098000002</v>
       </c>
       <c r="C233" s="5">
-        <v>-3.3113315299999613</v>
+        <v>-3.3114141400000108</v>
       </c>
       <c r="D233" s="5">
-        <v>-7.1025148859856451</v>
+        <v>-7.1026866602754923</v>
       </c>
       <c r="E233" s="5">
-        <v>1.1091915262410934</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5">
+        <v>1.1092026587097736</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>530.21563481999999</v>
+        <v>530.21562768000001</v>
       </c>
       <c r="C234" s="5">
-        <v>-7.4819685700000491</v>
+        <v>-7.4818533000000116</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.477341228170749</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5">
+        <v>-15.477123981349738</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>522.36343040999998</v>
+        <v>522.36341941000001</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.852204410000013</v>
+        <v>-7.8522082700000055</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.392964589833824</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5">
+        <v>-16.392972206685098</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>511.91779279000002</v>
+        <v>511.91775315000001</v>
       </c>
       <c r="C236" s="5">
-        <v>-10.445637619999957</v>
+        <v>-10.445666259999996</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.525327402092909</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5">
+        <v>-21.52538049129744</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>500.25129018000001</v>
+        <v>500.25127285000002</v>
       </c>
       <c r="C237" s="5">
-        <v>-11.666502610000009</v>
+        <v>-11.666480299999989</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.167405860405978</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5">
+        <v>-24.167366920309341</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>494.98382952999998</v>
+        <v>494.98393200999999</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.2674606500000323</v>
+        <v>-5.2673408400000312</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.928878348652228</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5">
+        <v>-11.928622928323451</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>488.53301562000001</v>
+        <v>488.53308700000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.4508139099999653</v>
+        <v>-6.4508450099999664</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.565182917391727</v>
-[...2 lines deleted...]
-    <row r="240" spans="1:5">
+        <v>-14.565245379945512</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>483.24117646000002</v>
+        <v>483.24122024000002</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.291839159999995</v>
+        <v>-5.2918667600000049</v>
       </c>
       <c r="D240" s="5">
-        <v>-12.251406199882197</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5">
+        <v>-12.251464655496513</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>479.58391162999999</v>
+        <v>479.58393826999998</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.657264830000031</v>
+        <v>-3.6572819700000423</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.7131814274152397</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5">
+        <v>-8.7132198209230349</v>
+      </c>
+    </row>
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>475.97261722000002</v>
+        <v>475.97260943999999</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.6112944099999709</v>
+        <v>-3.6113288299999908</v>
       </c>
       <c r="D242" s="5">
-        <v>-8.6710733371517907</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5">
+        <v>-8.6711521287331284</v>
+      </c>
+    </row>
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>471.09153235999997</v>
+        <v>471.09152059000002</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.881084860000044</v>
+        <v>-4.8810888499999692</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.635066283657158</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5">
+        <v>-11.635075444326393</v>
+      </c>
+    </row>
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>467.19857200000001</v>
+        <v>467.19854290000001</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.8929603599999609</v>
+        <v>-3.8929776900000093</v>
       </c>
       <c r="D244" s="5">
-        <v>-9.4779244452909754</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5">
+        <v>-9.4779649647249826</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>467.05524852999997</v>
+        <v>467.05516576000002</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.1433234700000412</v>
+        <v>-0.14337713999998414</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.36750599085827451</v>
+        <v>-0.36764340061472556</v>
       </c>
       <c r="E245" s="5">
-        <v>-13.137933740939911</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5">
+        <v>-13.137929359692791</v>
+      </c>
+    </row>
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>470.19561231</v>
+        <v>470.19558909</v>
       </c>
       <c r="C246" s="5">
-        <v>3.1403637800000297</v>
+        <v>3.140423329999976</v>
       </c>
       <c r="D246" s="5">
-        <v>8.3736707520948741</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5">
+        <v>8.3738369970441262</v>
+      </c>
+    </row>
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>467.27164661</v>
+        <v>467.27162213999998</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.9239656999999966</v>
+        <v>-2.9239669500000218</v>
       </c>
       <c r="D247" s="5">
-        <v>-7.2123260583030984</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5">
+        <v>-7.2123293809816635</v>
+      </c>
+    </row>
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>467.83413538000002</v>
+        <v>467.83410571000002</v>
       </c>
       <c r="C248" s="5">
-        <v>0.56248877000001585</v>
+        <v>0.56248357000004034</v>
       </c>
       <c r="D248" s="5">
-        <v>1.4541293607951866</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5">
+        <v>1.454115905436737</v>
+      </c>
+    </row>
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>469.81886788000003</v>
+        <v>469.81885383000002</v>
       </c>
       <c r="C249" s="5">
-        <v>1.9847325000000069</v>
+        <v>1.9847481200000061</v>
       </c>
       <c r="D249" s="5">
-        <v>5.2113435571972344</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5">
+        <v>5.2113858708161542</v>
+      </c>
+    </row>
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>470.56277686999999</v>
+        <v>470.56285896999998</v>
       </c>
       <c r="C250" s="5">
-        <v>0.7439089899999658</v>
+        <v>0.7440051399999561</v>
       </c>
       <c r="D250" s="5">
-        <v>1.9167091430220884</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5">
+        <v>1.916959096584514</v>
+      </c>
+    </row>
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>470.95533380000001</v>
+        <v>470.95539805999999</v>
       </c>
       <c r="C251" s="5">
-        <v>0.39255693000001202</v>
+        <v>0.39253909000001386</v>
       </c>
       <c r="D251" s="5">
-        <v>1.0056803119737889</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5">
+        <v>1.0056342220352121</v>
+      </c>
+    </row>
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>472.50993335999999</v>
+        <v>472.50996973000002</v>
       </c>
       <c r="C252" s="5">
-        <v>1.5545995599999856</v>
+        <v>1.5545716700000298</v>
       </c>
       <c r="D252" s="5">
-        <v>4.0338514066132758</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5">
+        <v>4.0337771587692473</v>
+      </c>
+    </row>
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>473.49733356000002</v>
+        <v>473.49735479999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.9874002000000246</v>
+        <v>0.98738506999995934</v>
       </c>
       <c r="D253" s="5">
-        <v>2.5366529951749595</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5">
+        <v>2.536613480557226</v>
+      </c>
+    </row>
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>473.68230303000001</v>
+        <v>473.68229673000002</v>
       </c>
       <c r="C254" s="5">
-        <v>0.18496946999999864</v>
+        <v>0.18494193000003634</v>
       </c>
       <c r="D254" s="5">
-        <v>0.46978276090288151</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5">
+        <v>0.46971264376953759</v>
+      </c>
+    </row>
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>473.64263370999998</v>
+        <v>473.64262255</v>
       </c>
       <c r="C255" s="5">
-        <v>-3.9669320000029984E-2</v>
+        <v>-3.9674180000019987E-2</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.10044973913555522</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5">
+        <v>-0.10046204118266955</v>
+      </c>
+    </row>
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>473.92720372000002</v>
+        <v>473.92717012000003</v>
       </c>
       <c r="C256" s="5">
-        <v>0.28457001000003856</v>
+        <v>0.28454757000002928</v>
       </c>
       <c r="D256" s="5">
-        <v>0.72336118459459531</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5">
+        <v>0.72330397185009776</v>
+      </c>
+    </row>
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>474.85860280000003</v>
+        <v>474.85854918000001</v>
       </c>
       <c r="C257" s="5">
-        <v>0.9313990800000056</v>
+        <v>0.93137905999998338</v>
       </c>
       <c r="D257" s="5">
-        <v>2.3839935935102696</v>
+        <v>2.38394196635765</v>
       </c>
       <c r="E257" s="5">
-        <v>1.6707561459934794</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5">
+        <v>1.670762683312188</v>
+      </c>
+    </row>
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>475.2160207</v>
+        <v>475.21600009000002</v>
       </c>
       <c r="C258" s="5">
-        <v>0.35741789999997309</v>
+        <v>0.35745091000001139</v>
       </c>
       <c r="D258" s="5">
-        <v>0.90696785730353113</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5">
+        <v>0.90705207196810633</v>
+      </c>
+    </row>
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>477.90981620000002</v>
+        <v>477.90979733</v>
       </c>
       <c r="C259" s="5">
-        <v>2.6937955000000215</v>
+        <v>2.6937972399999808</v>
       </c>
       <c r="D259" s="5">
-        <v>7.0184191180766575</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:5">
+        <v>7.0184241076773457</v>
+      </c>
+    </row>
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>480.07312285</v>
+        <v>480.07310114000001</v>
       </c>
       <c r="C260" s="5">
-        <v>2.1633066499999813</v>
+        <v>2.1633038100000022</v>
       </c>
       <c r="D260" s="5">
-        <v>5.5692163554957208</v>
-[...2 lines deleted...]
-    <row r="261" spans="1:5">
+        <v>5.5692090866237498</v>
+      </c>
+    </row>
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>483.06543013999999</v>
+        <v>483.06543285999999</v>
       </c>
       <c r="C261" s="5">
-        <v>2.9923072899999852</v>
+        <v>2.9923317199999815</v>
       </c>
       <c r="D261" s="5">
-        <v>7.7414455752272238</v>
-[...2 lines deleted...]
-    <row r="262" spans="1:5">
+        <v>7.7415113229376553</v>
+      </c>
+    </row>
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>483.05603029000002</v>
+        <v>483.05609041999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-9.3998499999656815E-3</v>
+        <v>-9.3424400000117203E-3</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.3348002512502131E-2</v>
-[...2 lines deleted...]
-    <row r="263" spans="1:5">
+        <v>-2.3205418590865889E-2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>488.57948865999998</v>
+        <v>488.57952590999997</v>
       </c>
       <c r="C263" s="5">
-        <v>5.5234583699999575</v>
+        <v>5.5234354899999971</v>
       </c>
       <c r="D263" s="5">
-        <v>14.617959134154201</v>
-[...2 lines deleted...]
-    <row r="264" spans="1:5">
+        <v>14.617892788425667</v>
+      </c>
+    </row>
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>493.18188644000003</v>
+        <v>493.18191487000001</v>
       </c>
       <c r="C264" s="5">
-        <v>4.6023977800000466</v>
+        <v>4.6023889600000416</v>
       </c>
       <c r="D264" s="5">
-        <v>11.908388491368015</v>
-[...2 lines deleted...]
-    <row r="265" spans="1:5">
+        <v>11.908363519654831</v>
+      </c>
+    </row>
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>495.96235142</v>
+        <v>495.96236561000001</v>
       </c>
       <c r="C265" s="5">
-        <v>2.7804649799999765</v>
+        <v>2.780450739999992</v>
       </c>
       <c r="D265" s="5">
-        <v>6.9791431047541819</v>
-[...2 lines deleted...]
-    <row r="266" spans="1:5">
+        <v>6.9791058310477938</v>
+      </c>
+    </row>
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>500.52044023000002</v>
+        <v>500.52042920999997</v>
       </c>
       <c r="C266" s="5">
-        <v>4.5580888100000152</v>
+        <v>4.5580635999999686</v>
       </c>
       <c r="D266" s="5">
-        <v>11.603365142853139</v>
-[...2 lines deleted...]
-    <row r="267" spans="1:5">
+        <v>11.603297339643559</v>
+      </c>
+    </row>
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>501.09822353999999</v>
+        <v>501.09821289000001</v>
       </c>
       <c r="C267" s="5">
-        <v>0.57778330999997252</v>
+        <v>0.57778368000003866</v>
       </c>
       <c r="D267" s="5">
-        <v>1.3940668939422585</v>
-[...2 lines deleted...]
-    <row r="268" spans="1:5">
+        <v>1.3940678232367443</v>
+      </c>
+    </row>
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>503.63529001000001</v>
+        <v>503.63524457</v>
       </c>
       <c r="C268" s="5">
-        <v>2.5370664700000134</v>
+        <v>2.5370316799999841</v>
       </c>
       <c r="D268" s="5">
-        <v>6.2476878571459338</v>
-[...2 lines deleted...]
-    <row r="269" spans="1:5">
+        <v>6.2475999214474998</v>
+      </c>
+    </row>
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>506.50341175</v>
+        <v>506.50338605000002</v>
       </c>
       <c r="C269" s="5">
-        <v>2.8681217399999923</v>
+        <v>2.8681414800000198</v>
       </c>
       <c r="D269" s="5">
-        <v>7.0519680082069103</v>
+        <v>7.0520187302830051</v>
       </c>
       <c r="E269" s="5">
-        <v>6.6640487849238816</v>
-[...2 lines deleted...]
-    <row r="270" spans="1:5">
+        <v>6.6640554170595223</v>
+      </c>
+    </row>
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>507.67567385000001</v>
+        <v>507.67567293000002</v>
       </c>
       <c r="C270" s="5">
-        <v>1.1722621000000117</v>
+        <v>1.1722868800000015</v>
       </c>
       <c r="D270" s="5">
-        <v>2.8129324807389944</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5">
+        <v>2.8129928457506725</v>
+      </c>
+    </row>
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>509.80831266000001</v>
+        <v>509.80831633999998</v>
       </c>
       <c r="C271" s="5">
-        <v>2.1326388100000031</v>
+        <v>2.1326434099999574</v>
       </c>
       <c r="D271" s="5">
-        <v>5.1590619684394268</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5">
+        <v>5.1590733642077558</v>
+      </c>
+    </row>
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>515.30855166000003</v>
+        <v>515.30855549</v>
       </c>
       <c r="C272" s="5">
-        <v>5.5002390000000219</v>
+        <v>5.5002391500000272</v>
       </c>
       <c r="D272" s="5">
-        <v>13.74314859409813</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5">
+        <v>13.743148886246214</v>
+      </c>
+    </row>
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>517.43633216000001</v>
+        <v>517.43634616999998</v>
       </c>
       <c r="C273" s="5">
-        <v>2.1277804999999717</v>
+        <v>2.1277906799999755</v>
       </c>
       <c r="D273" s="5">
-        <v>5.0690583769058328</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5">
+        <v>5.0690831438137574</v>
+      </c>
+    </row>
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>520.87129517999995</v>
+        <v>520.87132397000005</v>
       </c>
       <c r="C274" s="5">
-        <v>3.434963019999941</v>
+        <v>3.4349778000000697</v>
       </c>
       <c r="D274" s="5">
-        <v>8.2634983553919739</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5">
+        <v>8.2635349878367403</v>
+      </c>
+    </row>
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>524.00370155999997</v>
+        <v>524.00369033000004</v>
       </c>
       <c r="C275" s="5">
-        <v>3.1324063800000204</v>
+        <v>3.1323663599999918</v>
       </c>
       <c r="D275" s="5">
-        <v>7.4600812835155184</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5">
+        <v>7.4599823722517389</v>
+      </c>
+    </row>
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>524.62677649</v>
+        <v>524.62678432999996</v>
       </c>
       <c r="C276" s="5">
-        <v>0.62307493000002978</v>
+        <v>0.62309399999992365</v>
       </c>
       <c r="D276" s="5">
-        <v>1.436247751362929</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5">
+        <v>1.4362920284204383</v>
+      </c>
+    </row>
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>527.81748273999995</v>
+        <v>527.81748527000002</v>
       </c>
       <c r="C277" s="5">
-        <v>3.1907062499999483</v>
+        <v>3.1907009400000561</v>
       </c>
       <c r="D277" s="5">
-        <v>7.5473762204967043</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5">
+        <v>7.5473631204099112</v>
+      </c>
+    </row>
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>530.93056246000003</v>
+        <v>530.9305501</v>
       </c>
       <c r="C278" s="5">
-        <v>3.113079720000087</v>
+        <v>3.1130648299999848</v>
       </c>
       <c r="D278" s="5">
-        <v>7.3117940867421183</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5">
+        <v>7.3117579357170337</v>
+      </c>
+    </row>
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>534.97367472999997</v>
+        <v>534.97367527999995</v>
       </c>
       <c r="C279" s="5">
-        <v>4.0431122699999378</v>
+        <v>4.0431251799999472</v>
       </c>
       <c r="D279" s="5">
-        <v>9.5307923626894553</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5">
+        <v>9.5308243123468639</v>
+      </c>
+    </row>
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>536.69698582000001</v>
+        <v>536.69693343999995</v>
       </c>
       <c r="C280" s="5">
-        <v>1.7233110900000383</v>
+        <v>1.7232581600000003</v>
       </c>
       <c r="D280" s="5">
-        <v>3.9347883613977119</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5">
+        <v>3.9346653545693666</v>
+      </c>
+    </row>
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>538.09486724999999</v>
+        <v>538.09484771999996</v>
       </c>
       <c r="C281" s="5">
-        <v>1.397881429999984</v>
+        <v>1.3979142800000091</v>
       </c>
       <c r="D281" s="5">
-        <v>3.1706860872842579</v>
+        <v>3.1707619824662414</v>
       </c>
       <c r="E281" s="5">
-        <v>6.2371653906238445</v>
-[...2 lines deleted...]
-    <row r="282" spans="1:5">
+        <v>6.2371669252535566</v>
+      </c>
+    </row>
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>539.09380787999999</v>
+        <v>539.09385932999999</v>
       </c>
       <c r="C282" s="5">
-        <v>0.99894062999999278</v>
+        <v>0.99901161000002503</v>
       </c>
       <c r="D282" s="5">
-        <v>2.2506149163243006</v>
-[...2 lines deleted...]
-    <row r="283" spans="1:5">
+        <v>2.2507765533817059</v>
+      </c>
+    </row>
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>544.17367558000001</v>
+        <v>544.17372888</v>
       </c>
       <c r="C283" s="5">
-        <v>5.0798677000000225</v>
+        <v>5.0798695500000122</v>
       </c>
       <c r="D283" s="5">
-        <v>11.912404151312916</v>
-[...2 lines deleted...]
-    <row r="284" spans="1:5">
+        <v>11.912407520416334</v>
+      </c>
+    </row>
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>545.47785094000005</v>
+        <v>545.47788378999996</v>
       </c>
       <c r="C284" s="5">
-        <v>1.3041753600000447</v>
+        <v>1.3041549099999656</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9141526036860599</v>
-[...2 lines deleted...]
-    <row r="285" spans="1:5">
+        <v>2.9141060153965892</v>
+      </c>
+    </row>
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>547.64794532999997</v>
+        <v>547.64796847000002</v>
       </c>
       <c r="C285" s="5">
-        <v>2.1700943899999174</v>
+        <v>2.1700846800000591</v>
       </c>
       <c r="D285" s="5">
-        <v>4.8798606657723287</v>
-[...2 lines deleted...]
-    <row r="286" spans="1:5">
+        <v>4.8798380507361516</v>
+      </c>
+    </row>
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>547.72833013000002</v>
+        <v>547.72831743999996</v>
       </c>
       <c r="C286" s="5">
-        <v>8.0384800000047107E-2</v>
+        <v>8.0348969999931796E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>0.17628053305751568</v>
-[...2 lines deleted...]
-    <row r="287" spans="1:5">
+        <v>0.17620188848668228</v>
+      </c>
+    </row>
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>550.42617926000003</v>
+        <v>550.42605495999999</v>
       </c>
       <c r="C287" s="5">
-        <v>2.6978491300000087</v>
+        <v>2.6977375200000324</v>
       </c>
       <c r="D287" s="5">
-        <v>6.0734085123487436</v>
-[...2 lines deleted...]
-    <row r="288" spans="1:5">
+        <v>6.0731505549213471</v>
+      </c>
+    </row>
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>550.53574467999999</v>
+        <v>550.53572903999998</v>
       </c>
       <c r="C288" s="5">
-        <v>0.10956541999996716</v>
+        <v>0.10967407999999068</v>
       </c>
       <c r="D288" s="5">
-        <v>0.23912842075621832</v>
-[...2 lines deleted...]
-    <row r="289" spans="1:5">
+        <v>0.23936588715014473</v>
+      </c>
+    </row>
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>551.48742422999999</v>
+        <v>551.48740523000004</v>
       </c>
       <c r="C289" s="5">
-        <v>0.95167954999999438</v>
+        <v>0.95167619000005743</v>
       </c>
       <c r="D289" s="5">
-        <v>2.0942073794817828</v>
-[...2 lines deleted...]
-    <row r="290" spans="1:5">
+        <v>2.0941999752953189</v>
+      </c>
+    </row>
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>550.47247443000003</v>
+        <v>550.47250629999996</v>
       </c>
       <c r="C290" s="5">
-        <v>-1.0149497999999539</v>
+        <v>-1.0148989300000721</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.1862455721918028</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:5">
+        <v>-2.1861371772768479</v>
+      </c>
+    </row>
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>550.92868503</v>
+        <v>550.92875059999994</v>
       </c>
       <c r="C291" s="5">
-        <v>0.45621059999996305</v>
+        <v>0.45624429999998029</v>
       </c>
       <c r="D291" s="5">
-        <v>0.99905998160876308</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:5">
+        <v>0.99913406019729312</v>
+      </c>
+    </row>
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>553.24221170999999</v>
+        <v>553.24210043999994</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3135266799999954</v>
+        <v>2.3133498400000008</v>
       </c>
       <c r="D292" s="5">
-        <v>5.1572168482828751</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:5">
+        <v>5.1568128677809799</v>
+      </c>
+    </row>
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>554.95433294999998</v>
+        <v>554.95432526000002</v>
       </c>
       <c r="C293" s="5">
-        <v>1.7121212399999877</v>
+        <v>1.712224820000074</v>
       </c>
       <c r="D293" s="5">
-        <v>3.7775116797198027</v>
+        <v>3.7777448886064713</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1331772009204117</v>
-[...2 lines deleted...]
-    <row r="294" spans="1:5">
+        <v>3.1331795149937891</v>
+      </c>
+    </row>
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>557.22073339999997</v>
+        <v>557.22083500999997</v>
       </c>
       <c r="C294" s="5">
-        <v>2.2664004499999919</v>
+        <v>2.2665097499999547</v>
       </c>
       <c r="D294" s="5">
-        <v>5.0123194776635405</v>
-[...2 lines deleted...]
-    <row r="295" spans="1:5">
+        <v>5.0125667295624066</v>
+      </c>
+    </row>
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>559.69148267000003</v>
+        <v>559.69158530000004</v>
       </c>
       <c r="C295" s="5">
-        <v>2.4707492700000557</v>
+        <v>2.4707502900000691</v>
       </c>
       <c r="D295" s="5">
-        <v>5.4525690144584527</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:5">
+        <v>5.4525703019645988</v>
+      </c>
+    </row>
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>560.80312644000003</v>
+        <v>560.80318199999999</v>
       </c>
       <c r="C296" s="5">
-        <v>1.1116437700000006</v>
+        <v>1.11159669999995</v>
       </c>
       <c r="D296" s="5">
-        <v>2.409616228946887</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:5">
+        <v>2.4095126355278884</v>
+      </c>
+    </row>
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>565.32203491999996</v>
+        <v>565.32208200000002</v>
       </c>
       <c r="C297" s="5">
-        <v>4.5189084799999364</v>
+        <v>4.5189000000000306</v>
       </c>
       <c r="D297" s="5">
-        <v>10.109768420137666</v>
-[...2 lines deleted...]
-    <row r="298" spans="1:5">
+        <v>10.109747553590175</v>
+      </c>
+    </row>
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>568.58784132999995</v>
+        <v>568.58781200999999</v>
       </c>
       <c r="C298" s="5">
-        <v>3.265806409999982</v>
+        <v>3.2657300099999702</v>
       </c>
       <c r="D298" s="5">
-        <v>7.1568304601164145</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:5">
+        <v>7.1566570638126548</v>
+      </c>
+    </row>
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>568.91294191999998</v>
+        <v>568.91270193000003</v>
       </c>
       <c r="C299" s="5">
-        <v>0.32510059000003366</v>
+        <v>0.32488992000003236</v>
       </c>
       <c r="D299" s="5">
-        <v>0.6882839267450036</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:5">
+        <v>0.68783654151276519</v>
+      </c>
+    </row>
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>572.16137263999997</v>
+        <v>572.16112971999996</v>
       </c>
       <c r="C300" s="5">
-        <v>3.2484307199999876</v>
+        <v>3.248427789999937</v>
       </c>
       <c r="D300" s="5">
-        <v>7.071196262078816</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5">
+        <v>7.0711927596282642</v>
+      </c>
+    </row>
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>575.52351865000003</v>
+        <v>575.52354632000004</v>
       </c>
       <c r="C301" s="5">
-        <v>3.3621460100000604</v>
+        <v>3.3624166000000741</v>
       </c>
       <c r="D301" s="5">
-        <v>7.2838850447453529</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:5">
+        <v>7.2844935309591019</v>
+      </c>
+    </row>
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>577.80933381</v>
+        <v>577.80967024999995</v>
       </c>
       <c r="C302" s="5">
-        <v>2.2858151599999701</v>
+        <v>2.286123929999917</v>
       </c>
       <c r="D302" s="5">
-        <v>4.8715600649992696</v>
-[...2 lines deleted...]
-    <row r="303" spans="1:5">
+        <v>4.8722323232992082</v>
+      </c>
+    </row>
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>579.11929983000005</v>
+        <v>579.11939063</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3099660200000471</v>
+        <v>1.3097203800000443</v>
       </c>
       <c r="D303" s="5">
-        <v>2.7547307923828646</v>
-[...2 lines deleted...]
-    <row r="304" spans="1:5">
+        <v>2.7542061548979424</v>
+      </c>
+    </row>
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>583.85523904000001</v>
+        <v>583.85499073999995</v>
       </c>
       <c r="C304" s="5">
-        <v>4.7359392099999695</v>
+        <v>4.7356001099999503</v>
       </c>
       <c r="D304" s="5">
-        <v>10.267039911913667</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:5">
+        <v>10.266269721564836</v>
+      </c>
+    </row>
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>587.59114617</v>
+        <v>587.59106678000001</v>
       </c>
       <c r="C305" s="5">
-        <v>3.7359071299999869</v>
+        <v>3.7360760400000572</v>
       </c>
       <c r="D305" s="5">
-        <v>7.9544973888595827</v>
+        <v>7.9548732859223481</v>
       </c>
       <c r="E305" s="5">
-        <v>5.8809907918928817</v>
-[...2 lines deleted...]
-    <row r="306" spans="1:5">
+        <v>5.8809779534035433</v>
+      </c>
+    </row>
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>584.83623422000005</v>
+        <v>584.83630807999998</v>
       </c>
       <c r="C306" s="5">
-        <v>-2.7549119499999506</v>
+        <v>-2.7547587000000249</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.4833445040709972</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:5">
+        <v>-5.4830480206770726</v>
+      </c>
+    </row>
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>579.30770084000005</v>
+        <v>579.30784874000005</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.5285333799999989</v>
+        <v>-5.5284593399999267</v>
       </c>
       <c r="D307" s="5">
-        <v>-10.772164867043166</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:5">
+        <v>-10.772026728383944</v>
+      </c>
+    </row>
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>574.82808620000003</v>
+        <v>574.82824664999998</v>
       </c>
       <c r="C308" s="5">
-        <v>-4.4796146400000225</v>
+        <v>-4.4796020900000713</v>
       </c>
       <c r="D308" s="5">
-        <v>-8.8945965013207289</v>
-[...2 lines deleted...]
-    <row r="309" spans="1:5">
+        <v>-8.8945704573556874</v>
+      </c>
+    </row>
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>568.29592274000004</v>
+        <v>568.29611523000005</v>
       </c>
       <c r="C309" s="5">
-        <v>-6.5321634599999925</v>
+        <v>-6.5321314199999279</v>
       </c>
       <c r="D309" s="5">
-        <v>-12.815611438578056</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:5">
+        <v>-12.815549097434165</v>
+      </c>
+    </row>
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>565.17786696999997</v>
+        <v>565.17789793999998</v>
       </c>
       <c r="C310" s="5">
-        <v>-3.1180557700000691</v>
+        <v>-3.1182172900000751</v>
       </c>
       <c r="D310" s="5">
-        <v>-6.3889169342569829</v>
-[...2 lines deleted...]
-    <row r="311" spans="1:5">
+        <v>-6.3892358675124994</v>
+      </c>
+    </row>
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>563.29419528000005</v>
+        <v>563.29384843000003</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.8836716899999146</v>
+        <v>-1.8840495099999544</v>
       </c>
       <c r="D311" s="5">
-        <v>-3.9269544589527694</v>
-[...2 lines deleted...]
-    <row r="312" spans="1:5">
+        <v>-3.9277275171369808</v>
+      </c>
+    </row>
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>561.36359281</v>
+        <v>561.36310498</v>
       </c>
       <c r="C312" s="5">
-        <v>-1.9306024700000535</v>
+        <v>-1.9307434500000227</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.0361625450962002</v>
-[...2 lines deleted...]
-    <row r="313" spans="1:5">
+        <v>-4.0364541860366421</v>
+      </c>
+    </row>
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>557.27964815999997</v>
+        <v>557.27972022999995</v>
       </c>
       <c r="C313" s="5">
-        <v>-4.0839446500000349</v>
+        <v>-4.0833847500000502</v>
       </c>
       <c r="D313" s="5">
-        <v>-8.3890729208953232</v>
-[...2 lines deleted...]
-    <row r="314" spans="1:5">
+        <v>-8.3879754146801382</v>
+      </c>
+    </row>
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>553.68484189000003</v>
+        <v>553.68542667999998</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.5948062699999355</v>
+        <v>-3.5942935499999749</v>
       </c>
       <c r="D314" s="5">
-        <v>-7.4719490695610453</v>
-[...2 lines deleted...]
-    <row r="315" spans="1:5">
+        <v>-7.4709199447459795</v>
+      </c>
+    </row>
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>550.32211012000005</v>
+        <v>550.32208477999995</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.3627317699999821</v>
+        <v>-3.3633419000000231</v>
       </c>
       <c r="D315" s="5">
-        <v>-7.0494570297105152</v>
-[...2 lines deleted...]
-    <row r="316" spans="1:5">
+        <v>-7.0506864490288983</v>
+      </c>
+    </row>
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>545.33188198000005</v>
+        <v>545.33137475000001</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.9902281399999993</v>
+        <v>-4.9907100299999456</v>
       </c>
       <c r="D316" s="5">
-        <v>-10.354782500633696</v>
-[...2 lines deleted...]
-    <row r="317" spans="1:5">
+        <v>-10.35573354404109</v>
+      </c>
+    </row>
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>542.83520775</v>
+        <v>542.83501578000005</v>
       </c>
       <c r="C317" s="5">
-        <v>-2.4966742300000533</v>
+        <v>-2.4963589699999602</v>
       </c>
       <c r="D317" s="5">
-        <v>-5.3576689792401044</v>
+        <v>-5.3570142549913662</v>
       </c>
       <c r="E317" s="5">
-        <v>-7.6168503749121097</v>
-[...2 lines deleted...]
-    <row r="318" spans="1:5">
+        <v>-7.6168705636154748</v>
+      </c>
+    </row>
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>542.61806129000001</v>
+        <v>542.61761677000004</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.21714645999998083</v>
+        <v>-0.21739901000000827</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.47897264715286436</v>
-[...2 lines deleted...]
-    <row r="319" spans="1:5">
+        <v>-0.47952865420584079</v>
+      </c>
+    </row>
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>537.63545979000003</v>
+        <v>537.63595244999999</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.982601499999987</v>
+        <v>-4.9816643200000499</v>
       </c>
       <c r="D319" s="5">
-        <v>-10.479208216072223</v>
-[...2 lines deleted...]
-    <row r="320" spans="1:5">
+        <v>-10.477343773107595</v>
+      </c>
+    </row>
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>532.89976822999995</v>
+        <v>532.90041527000005</v>
       </c>
       <c r="C320" s="5">
-        <v>-4.7356915600000775</v>
+        <v>-4.7355371799999375</v>
       </c>
       <c r="D320" s="5">
-        <v>-10.072707656779089</v>
-[...2 lines deleted...]
-    <row r="321" spans="1:5">
+        <v>-10.072386247864962</v>
+      </c>
+    </row>
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>530.77718577999997</v>
+        <v>530.77784718999999</v>
       </c>
       <c r="C321" s="5">
-        <v>-2.1225824499999817</v>
+        <v>-2.1225680800000646</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.6763654032496271</v>
-[...2 lines deleted...]
-    <row r="322" spans="1:5">
+        <v>-4.6763288801688008</v>
+      </c>
+    </row>
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>526.50617597999997</v>
+        <v>526.50647389999995</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.2710098000000016</v>
+        <v>-4.2713732900000423</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.2399620023412066</v>
-[...2 lines deleted...]
-    <row r="323" spans="1:5">
+        <v>-9.2407028976584371</v>
+      </c>
+    </row>
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>522.11091498999997</v>
+        <v>522.11061366000001</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.395260989999997</v>
+        <v>-4.3958602399999336</v>
       </c>
       <c r="D323" s="5">
-        <v>-9.570187395861085</v>
-[...2 lines deleted...]
-    <row r="324" spans="1:5">
+        <v>-9.5714277022931569</v>
+      </c>
+    </row>
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>519.89969889999998</v>
+        <v>519.89890609999998</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.2112160899999935</v>
+        <v>-2.2117075600000362</v>
       </c>
       <c r="D324" s="5">
-        <v>-4.9654502334427031</v>
-[...2 lines deleted...]
-    <row r="325" spans="1:5">
+        <v>-4.9665310810155683</v>
+      </c>
+    </row>
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>514.53496561999998</v>
+        <v>514.53487169000005</v>
       </c>
       <c r="C325" s="5">
-        <v>-5.3647332799999958</v>
+        <v>-5.3640344099999311</v>
       </c>
       <c r="D325" s="5">
-        <v>-11.703411515347483</v>
-[...2 lines deleted...]
-    <row r="326" spans="1:5">
+        <v>-11.70198919686587</v>
+      </c>
+    </row>
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>514.22775541999999</v>
+        <v>514.22852167999997</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.30721019999998589</v>
+        <v>-0.30635001000007378</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.71412842991158687</v>
-[...2 lines deleted...]
-    <row r="327" spans="1:5">
+        <v>-0.71213553988885847</v>
+      </c>
+    </row>
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>511.88480376000001</v>
+        <v>511.88411923000001</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.3429516599999829</v>
+        <v>-2.3444024499999614</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.3325507779905639</v>
-[...2 lines deleted...]
-    <row r="328" spans="1:5">
+        <v>-5.335762666513566</v>
+      </c>
+    </row>
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>508.70716512000001</v>
+        <v>508.70596516000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.1776386399999978</v>
+        <v>-3.178154070000005</v>
       </c>
       <c r="D328" s="5">
-        <v>-7.2001202663247827</v>
-[...2 lines deleted...]
-    <row r="329" spans="1:5">
+        <v>-7.2012578790040411</v>
+      </c>
+    </row>
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>507.22583931999998</v>
+        <v>507.22526119999998</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.481325800000036</v>
+        <v>-1.480703960000028</v>
       </c>
       <c r="D329" s="5">
-        <v>-3.4389060821277795</v>
+        <v>-3.4374934880033736</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.5598855640918057</v>
-[...2 lines deleted...]
-    <row r="330" spans="1:5">
+        <v>-6.5599590197460644</v>
+      </c>
+    </row>
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>508.10453596000002</v>
+        <v>508.10326375</v>
       </c>
       <c r="C330" s="5">
-        <v>0.87869664000004377</v>
+        <v>0.87800255000001926</v>
       </c>
       <c r="D330" s="5">
-        <v>2.0987512047665025</v>
-[...2 lines deleted...]
-    <row r="331" spans="1:5">
+        <v>2.0970799812920715</v>
+      </c>
+    </row>
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>508.93129465999999</v>
+        <v>508.93204995000002</v>
       </c>
       <c r="C331" s="5">
-        <v>0.82675869999997076</v>
+        <v>0.82878620000002456</v>
       </c>
       <c r="D331" s="5">
-        <v>1.9701407532069171</v>
-[...2 lines deleted...]
-    <row r="332" spans="1:5">
+        <v>1.9750206402601167</v>
+      </c>
+    </row>
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>511.26278227</v>
+        <v>511.26529278999999</v>
       </c>
       <c r="C332" s="5">
-        <v>2.3314876100000106</v>
+        <v>2.3332428399999685</v>
       </c>
       <c r="D332" s="5">
-        <v>5.6380234958053999</v>
-[...2 lines deleted...]
-    <row r="333" spans="1:5">
+        <v>5.6423670169018614</v>
+      </c>
+    </row>
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>511.10397697000002</v>
+        <v>511.10648223999999</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.15880529999998316</v>
+        <v>-0.15881054999999833</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.37210050176194054</v>
-[...2 lines deleted...]
-    <row r="334" spans="1:5">
+        <v>-0.37211095804995376</v>
+      </c>
+    </row>
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>514.00842363000004</v>
+        <v>514.00890062999997</v>
       </c>
       <c r="C334" s="5">
-        <v>2.9044466600000192</v>
+        <v>2.9024183899999798</v>
       </c>
       <c r="D334" s="5">
-        <v>7.0364539075375765</v>
-[...2 lines deleted...]
-    <row r="335" spans="1:5">
+        <v>7.031350096494049</v>
+      </c>
+    </row>
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>514.27006366000001</v>
+        <v>514.26991301999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.26164002999996683</v>
+        <v>0.26101239000001897</v>
       </c>
       <c r="D335" s="5">
-        <v>0.61253571125292616</v>
-[...2 lines deleted...]
-    <row r="336" spans="1:5">
+        <v>0.61106164377413563</v>
+      </c>
+    </row>
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>509.75986294</v>
+        <v>509.75869003000003</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.5102007200000003</v>
+        <v>-4.5112229899999647</v>
       </c>
       <c r="D336" s="5">
-        <v>-10.031036366018098</v>
-[...2 lines deleted...]
-    <row r="337" spans="1:5">
+        <v>-10.033204220718472</v>
+      </c>
+    </row>
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>510.38426491000001</v>
+        <v>510.38285911999998</v>
       </c>
       <c r="C337" s="5">
-        <v>0.62440197000000808</v>
+        <v>0.62416908999995258</v>
       </c>
       <c r="D337" s="5">
-        <v>1.4798161654931974</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5">
+        <v>1.4792639505080807</v>
+      </c>
+    </row>
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>509.73743375999999</v>
+        <v>509.73801535000001</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.64683115000002545</v>
+        <v>-0.64484376999996584</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.5102538121478104</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:5">
+        <v>-1.5056498934300055</v>
+      </c>
+    </row>
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>512.48931636999998</v>
+        <v>512.48784847000002</v>
       </c>
       <c r="C339" s="5">
-        <v>2.7518826099999956</v>
+        <v>2.7498331200000052</v>
       </c>
       <c r="D339" s="5">
-        <v>6.6742153663198689</v>
-[...2 lines deleted...]
-    <row r="340" spans="1:5">
+        <v>6.6690884473730394</v>
+      </c>
+    </row>
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>515.42107508000004</v>
+        <v>515.41858646000003</v>
       </c>
       <c r="C340" s="5">
-        <v>2.9317587100000537</v>
+        <v>2.9307379900000115</v>
       </c>
       <c r="D340" s="5">
-        <v>7.0849095565764797</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:5">
+        <v>7.0823857104463483</v>
+      </c>
+    </row>
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>516.58711980999999</v>
+        <v>516.58461814999998</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1660447299999532</v>
+        <v>1.1660316899999543</v>
       </c>
       <c r="D341" s="5">
-        <v>2.7488130514396136</v>
+        <v>2.7487953653304364</v>
       </c>
       <c r="E341" s="5">
-        <v>1.8455843066965905</v>
-[...2 lines deleted...]
-    <row r="342" spans="1:5">
+        <v>1.8452071822798288</v>
+      </c>
+    </row>
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>514.41550699000004</v>
+        <v>514.41102833000002</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.1716128199999503</v>
+        <v>-2.173589819999961</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.9295085041492719</v>
-[...2 lines deleted...]
-    <row r="343" spans="1:5">
+        <v>-4.9339162498313378</v>
+      </c>
+    </row>
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>517.82868252000003</v>
+        <v>517.83596048000004</v>
       </c>
       <c r="C343" s="5">
-        <v>3.4131755299999895</v>
+        <v>3.4249321500000178</v>
       </c>
       <c r="D343" s="5">
-        <v>8.2591481684857637</v>
-[...2 lines deleted...]
-    <row r="344" spans="1:5">
+        <v>8.2887212596851825</v>
+      </c>
+    </row>
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>521.26806221000004</v>
+        <v>521.27228895999997</v>
       </c>
       <c r="C344" s="5">
-        <v>3.4393796900000098</v>
+        <v>3.4363284799999292</v>
       </c>
       <c r="D344" s="5">
-        <v>8.2680147263548776</v>
-[...2 lines deleted...]
-    <row r="345" spans="1:5">
+        <v>8.2602897244320026</v>
+      </c>
+    </row>
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>523.25357787999997</v>
+        <v>523.25536589000001</v>
       </c>
       <c r="C345" s="5">
-        <v>1.985515669999927</v>
+        <v>1.9830769300000384</v>
       </c>
       <c r="D345" s="5">
-        <v>4.6677957323299157</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:5">
+        <v>4.6619033552085964</v>
+      </c>
+    </row>
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>525.93275732999996</v>
+        <v>525.93843029000004</v>
       </c>
       <c r="C346" s="5">
-        <v>2.6791794499999924</v>
+        <v>2.6830644000000348</v>
       </c>
       <c r="D346" s="5">
-        <v>6.3202959745750409</v>
-[...2 lines deleted...]
-    <row r="347" spans="1:5">
+        <v>6.3296984913200349</v>
+      </c>
+    </row>
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>529.63673470000003</v>
+        <v>529.63441806000003</v>
       </c>
       <c r="C347" s="5">
-        <v>3.7039773700000751</v>
+        <v>3.6959877699999879</v>
       </c>
       <c r="D347" s="5">
-        <v>8.7863827852538989</v>
-[...2 lines deleted...]
-    <row r="348" spans="1:5">
+        <v>8.7665935893465718</v>
+      </c>
+    </row>
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>531.02632229999995</v>
+        <v>531.02564100999996</v>
       </c>
       <c r="C348" s="5">
-        <v>1.3895875999999134</v>
+        <v>1.3912229499999285</v>
       </c>
       <c r="D348" s="5">
-        <v>3.1942254486605037</v>
-[...2 lines deleted...]
-    <row r="349" spans="1:5">
+        <v>3.1980532706611164</v>
+      </c>
+    </row>
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>534.41650302000005</v>
+        <v>534.41209073000005</v>
       </c>
       <c r="C349" s="5">
-        <v>3.3901807200001031</v>
+        <v>3.3864497200000869</v>
       </c>
       <c r="D349" s="5">
-        <v>7.9358564943715404</v>
-[...2 lines deleted...]
-    <row r="350" spans="1:5">
+        <v>7.9268247904234146</v>
+      </c>
+    </row>
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>536.33307946000002</v>
+        <v>536.33141722000005</v>
       </c>
       <c r="C350" s="5">
-        <v>1.9165764399999716</v>
+        <v>1.9193264900000031</v>
       </c>
       <c r="D350" s="5">
-        <v>4.3894657871234033</v>
-[...2 lines deleted...]
-    <row r="351" spans="1:5">
+        <v>4.3959260709555803</v>
+      </c>
+    </row>
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>540.24827603999995</v>
+        <v>540.24568248000003</v>
       </c>
       <c r="C351" s="5">
-        <v>3.9151965799999289</v>
+        <v>3.9142652599999792</v>
       </c>
       <c r="D351" s="5">
-        <v>9.120330011079858</v>
-[...2 lines deleted...]
-    <row r="352" spans="1:5">
+        <v>9.1181021192806799</v>
+      </c>
+    </row>
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>542.56594240000004</v>
+        <v>542.56268420000004</v>
       </c>
       <c r="C352" s="5">
-        <v>2.3176663600000893</v>
+        <v>2.3170017200000075</v>
       </c>
       <c r="D352" s="5">
-        <v>5.2712238446571025</v>
-[...2 lines deleted...]
-    <row r="353" spans="1:5">
+        <v>5.26970227359147</v>
+      </c>
+    </row>
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>546.17755778000003</v>
+        <v>546.17193890999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.6116153799999893</v>
+        <v>3.6092547099999592</v>
       </c>
       <c r="D353" s="5">
-        <v>8.2868862340994109</v>
+        <v>8.2813215251750893</v>
       </c>
       <c r="E353" s="5">
-        <v>5.7280634447260947</v>
-[...2 lines deleted...]
-    <row r="354" spans="1:5">
+        <v>5.7274877571768412</v>
+      </c>
+    </row>
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>547.63040396999997</v>
+        <v>547.62340770000003</v>
       </c>
       <c r="C354" s="5">
-        <v>1.4528461899999456</v>
+        <v>1.4514687900000354</v>
       </c>
       <c r="D354" s="5">
-        <v>3.2391469269744899</v>
-[...2 lines deleted...]
-    <row r="355" spans="1:5">
+        <v>3.2360647443521184</v>
+      </c>
+    </row>
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>549.70340985999997</v>
+        <v>549.71750650000001</v>
       </c>
       <c r="C355" s="5">
-        <v>2.0730058899999904</v>
+        <v>2.0940987999999834</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6382697739629997</v>
-[...2 lines deleted...]
-    <row r="356" spans="1:5">
+        <v>4.6865225310999126</v>
+      </c>
+    </row>
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>549.94506078999996</v>
+        <v>549.95274242000005</v>
       </c>
       <c r="C356" s="5">
-        <v>0.2416509299999916</v>
+        <v>0.23523592000003646</v>
       </c>
       <c r="D356" s="5">
-        <v>0.52880018447993837</v>
-[...2 lines deleted...]
-    <row r="357" spans="1:5">
+        <v>0.51471605274773236</v>
+      </c>
+    </row>
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>551.64623148999999</v>
+        <v>551.64886463000005</v>
       </c>
       <c r="C357" s="5">
-        <v>1.7011707000000342</v>
+        <v>1.6961222099999986</v>
       </c>
       <c r="D357" s="5">
-        <v>3.7758257370874793</v>
-[...2 lines deleted...]
-    <row r="358" spans="1:5">
+        <v>3.7643761565363087</v>
+      </c>
+    </row>
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>553.47126433000005</v>
+        <v>553.48242055000003</v>
       </c>
       <c r="C358" s="5">
-        <v>1.8250328400000626</v>
+        <v>1.8335559199999807</v>
       </c>
       <c r="D358" s="5">
-        <v>4.0430473113345133</v>
-[...2 lines deleted...]
-    <row r="359" spans="1:5">
+        <v>4.0622554975064729</v>
+      </c>
+    </row>
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>553.14578406999999</v>
+        <v>553.14107816000001</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.32548026000006303</v>
+        <v>-0.34134239000002253</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.70340690540846573</v>
-[...2 lines deleted...]
-    <row r="360" spans="1:5">
+        <v>-0.73755611132183541</v>
+      </c>
+    </row>
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>554.49637898000003</v>
+        <v>554.49611089999996</v>
       </c>
       <c r="C360" s="5">
-        <v>1.3505949100000407</v>
+        <v>1.355032739999956</v>
       </c>
       <c r="D360" s="5">
-        <v>2.9696634240408359</v>
-[...2 lines deleted...]
-    <row r="361" spans="1:5">
+        <v>2.9795787809514973</v>
+      </c>
+    </row>
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>555.88383412999997</v>
+        <v>555.87518646000001</v>
       </c>
       <c r="C361" s="5">
-        <v>1.387455149999937</v>
+        <v>1.3790755600000466</v>
       </c>
       <c r="D361" s="5">
-        <v>3.0442965825134616</v>
-[...2 lines deleted...]
-    <row r="362" spans="1:5">
+        <v>3.0256596955989368</v>
+      </c>
+    </row>
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>556.20164507000004</v>
+        <v>556.19596210999998</v>
       </c>
       <c r="C362" s="5">
-        <v>0.31781094000007215</v>
+        <v>0.32077564999997321</v>
       </c>
       <c r="D362" s="5">
-        <v>0.6882276643009666</v>
-[...2 lines deleted...]
-    <row r="363" spans="1:5">
+        <v>0.69467905054585444</v>
+      </c>
+    </row>
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>553.74925532999998</v>
+        <v>553.74485272000004</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.4523897400000578</v>
+        <v>-2.4511093899999423</v>
       </c>
       <c r="D363" s="5">
-        <v>-5.1645664467667611</v>
-[...2 lines deleted...]
-    <row r="364" spans="1:5">
+        <v>-5.1619866016751281</v>
+      </c>
+    </row>
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>552.47111986000004</v>
+        <v>552.46649491000005</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.2781354699999383</v>
+        <v>-1.2783578099999886</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.7348854116142074</v>
-[...2 lines deleted...]
-    <row r="365" spans="1:5">
+        <v>-2.7353766108472954</v>
+      </c>
+    </row>
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>549.71256020999999</v>
+        <v>549.70656451000002</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.758559650000052</v>
+        <v>-2.7599304000000302</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.8299162933891591</v>
+        <v>-5.8327815925411812</v>
       </c>
       <c r="E365" s="5">
-        <v>0.64722586632237622</v>
-[...2 lines deleted...]
-    <row r="366" spans="1:5">
+        <v>0.64716353005138672</v>
+      </c>
+    </row>
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>550.62706684</v>
+        <v>550.61827560999996</v>
       </c>
       <c r="C366" s="5">
-        <v>0.91450663000000532</v>
+        <v>0.91171109999993405</v>
       </c>
       <c r="D366" s="5">
-        <v>2.0146983040865818</v>
-[...2 lines deleted...]
-    <row r="367" spans="1:5">
+        <v>2.0085054491266963</v>
+      </c>
+    </row>
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>550.15377911999997</v>
+        <v>550.17305983999995</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.47328772000003028</v>
+        <v>-0.44521577000000434</v>
       </c>
       <c r="D367" s="5">
-        <v>-1.0265895411740611</v>
-[...2 lines deleted...]
-    <row r="368" spans="1:5">
+        <v>-0.96598570289090357</v>
+      </c>
+    </row>
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>548.05223048000005</v>
+        <v>548.06186887000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.101548639999919</v>
+        <v>-2.1111909699999387</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.4888248949861325</v>
-[...2 lines deleted...]
-    <row r="369" spans="1:5">
+        <v>-4.5088331193486431</v>
+      </c>
+    </row>
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>508.80963507000001</v>
+        <v>508.81337198</v>
       </c>
       <c r="C369" s="5">
-        <v>-39.242595410000035</v>
+        <v>-39.248496890000013</v>
       </c>
       <c r="D369" s="5">
-        <v>-58.998426322272714</v>
-[...2 lines deleted...]
-    <row r="370" spans="1:5">
+        <v>-59.003465310516759</v>
+      </c>
+    </row>
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>503.24893972000001</v>
+        <v>503.26560406999999</v>
       </c>
       <c r="C370" s="5">
-        <v>-5.5606953500000031</v>
+        <v>-5.5477679100000046</v>
       </c>
       <c r="D370" s="5">
-        <v>-12.354322609780366</v>
-[...2 lines deleted...]
-    <row r="371" spans="1:5">
+        <v>-12.327216348272197</v>
+      </c>
+    </row>
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>497.98073584000002</v>
+        <v>497.97921652999997</v>
       </c>
       <c r="C371" s="5">
-        <v>-5.2682038799999873</v>
+        <v>-5.2863875400000211</v>
       </c>
       <c r="D371" s="5">
-        <v>-11.863441496837712</v>
-[...2 lines deleted...]
-    <row r="372" spans="1:5">
+        <v>-11.901681570740152</v>
+      </c>
+    </row>
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>486.51664907000003</v>
+        <v>486.51874391000001</v>
       </c>
       <c r="C372" s="5">
-        <v>-11.464086769999994</v>
+        <v>-11.460472619999962</v>
       </c>
       <c r="D372" s="5">
-        <v>-24.382559922567271</v>
-[...2 lines deleted...]
-    <row r="373" spans="1:5">
+        <v>-24.375884063058507</v>
+      </c>
+    </row>
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>481.26608748000001</v>
+        <v>481.25598361999999</v>
       </c>
       <c r="C373" s="5">
-        <v>-5.250561590000018</v>
+        <v>-5.262760290000017</v>
       </c>
       <c r="D373" s="5">
-        <v>-12.208869978360237</v>
-[...2 lines deleted...]
-    <row r="374" spans="1:5">
+        <v>-12.235519673840011</v>
+      </c>
+    </row>
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>477.83700914999997</v>
+        <v>477.81744430999998</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.4290783300000385</v>
+        <v>-3.4385393100000101</v>
       </c>
       <c r="D374" s="5">
-        <v>-8.2229106871916322</v>
-[...2 lines deleted...]
-    <row r="375" spans="1:5">
+        <v>-8.244880456052206</v>
+      </c>
+    </row>
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>478.41799363000001</v>
+        <v>478.40738895999999</v>
       </c>
       <c r="C375" s="5">
-        <v>0.58098448000004055</v>
+        <v>0.58994465000000673</v>
       </c>
       <c r="D375" s="5">
-        <v>1.4688325404358826</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:5">
+        <v>1.49170099228777</v>
+      </c>
+    </row>
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>479.07316858000002</v>
+        <v>479.06758241</v>
       </c>
       <c r="C376" s="5">
-        <v>0.65517495000000281</v>
+        <v>0.6601934500000084</v>
       </c>
       <c r="D376" s="5">
-        <v>1.6557880949014558</v>
-[...2 lines deleted...]
-    <row r="377" spans="1:5">
+        <v>1.6686047624479006</v>
+      </c>
+    </row>
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>478.47941546999999</v>
+        <v>478.47684766999998</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.59375311000002284</v>
+        <v>-0.59073474000001625</v>
       </c>
       <c r="D377" s="5">
-        <v>-1.4771582849904874</v>
+        <v>-1.4697169615101813</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.958253075532355</v>
-[...2 lines deleted...]
-    <row r="378" spans="1:5">
+        <v>-12.957770825147975</v>
+      </c>
+    </row>
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>478.04952410999999</v>
+        <v>478.04227526</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.42989135999999917</v>
+        <v>-0.43457240999998703</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.0728321185600298</v>
-[...2 lines deleted...]
-    <row r="379" spans="1:5">
+        <v>-1.0844615941238644</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>473.46456001000001</v>
+        <v>473.48215464999998</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.5849640999999792</v>
+        <v>-4.5601206100000127</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.921060888256962</v>
-[...2 lines deleted...]
-    <row r="380" spans="1:5">
+        <v>-10.865111424880691</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>481.84648290000001</v>
+        <v>481.86075756000002</v>
       </c>
       <c r="C380" s="5">
-        <v>8.3819228899999985</v>
+        <v>8.3786029100000405</v>
       </c>
       <c r="D380" s="5">
-        <v>23.439627178800372</v>
-[...2 lines deleted...]
-    <row r="381" spans="1:5">
+        <v>23.428464335501829</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>479.82496947999999</v>
+        <v>479.83715805999998</v>
       </c>
       <c r="C381" s="5">
-        <v>-2.0215134200000193</v>
+        <v>-2.0235995000000457</v>
       </c>
       <c r="D381" s="5">
-        <v>-4.9198600433653645</v>
-[...2 lines deleted...]
-    <row r="382" spans="1:5">
+        <v>-4.9246778130955793</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>477.94374804</v>
+        <v>477.97042160000001</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.8812214399999903</v>
+        <v>-1.8667364599999701</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.6046319954940129</v>
-[...2 lines deleted...]
-    <row r="383" spans="1:5">
+        <v>-4.5698189787627079</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>478.92529395999998</v>
+        <v>478.93205568000002</v>
       </c>
       <c r="C383" s="5">
-        <v>0.98154591999997365</v>
+        <v>0.96163408000001027</v>
       </c>
       <c r="D383" s="5">
-        <v>2.4924497812800483</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:5">
+        <v>2.4411889001971998</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>482.39243508999999</v>
+        <v>482.40066786</v>
       </c>
       <c r="C384" s="5">
-        <v>3.4671411300000159</v>
+        <v>3.4686121799999796</v>
       </c>
       <c r="D384" s="5">
-        <v>9.041688751740562</v>
-[...2 lines deleted...]
-    <row r="385" spans="1:5">
+        <v>9.0455462353506775</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>482.41774758999998</v>
+        <v>482.39836086999998</v>
       </c>
       <c r="C385" s="5">
-        <v>2.5312499999984084E-2</v>
+        <v>-2.3069900000223242E-3</v>
       </c>
       <c r="D385" s="5">
-        <v>6.2985580964203258E-2</v>
-[...2 lines deleted...]
-    <row r="386" spans="1:5">
+        <v>-5.738622206608035E-3</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>483.41892518999998</v>
+        <v>483.37378288999997</v>
       </c>
       <c r="C386" s="5">
-        <v>1.0011776000000054</v>
+        <v>0.97542201999999634</v>
       </c>
       <c r="D386" s="5">
-        <v>2.5190237416955918</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:5">
+        <v>2.4535985772057067</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>488.56040037999998</v>
+        <v>488.53065551999998</v>
       </c>
       <c r="C387" s="5">
-        <v>5.1414751899999942</v>
+        <v>5.1568726300000094</v>
       </c>
       <c r="D387" s="5">
-        <v>13.536466386179713</v>
-[...2 lines deleted...]
-    <row r="388" spans="1:5">
+        <v>13.580755832467117</v>
+      </c>
+    </row>
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>492.40731176000003</v>
+        <v>492.39263547000002</v>
       </c>
       <c r="C388" s="5">
-        <v>3.8469113800000514</v>
+        <v>3.861979950000034</v>
       </c>
       <c r="D388" s="5">
-        <v>9.8688966158316802</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:5">
+        <v>9.9098795017280814</v>
+      </c>
+    </row>
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>495.87134146</v>
+        <v>495.87459733999998</v>
       </c>
       <c r="C389" s="5">
-        <v>3.4640296999999691</v>
+        <v>3.4819618699999637</v>
       </c>
       <c r="D389" s="5">
-        <v>8.77627773869607</v>
+        <v>8.8237644858014228</v>
       </c>
       <c r="E389" s="5">
-        <v>3.6348326443502943</v>
-[...2 lines deleted...]
-    <row r="390" spans="1:5">
+        <v>3.636069279991383</v>
+      </c>
+    </row>
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>497.18622599000003</v>
+        <v>497.18553263000001</v>
       </c>
       <c r="C390" s="5">
-        <v>1.3148845300000289</v>
+        <v>1.3109352900000317</v>
       </c>
       <c r="D390" s="5">
-        <v>3.2288170262549709</v>
-[...2 lines deleted...]
-    <row r="391" spans="1:5">
+        <v>3.218956430574349</v>
+      </c>
+    </row>
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>499.96366678999999</v>
+        <v>499.98946623</v>
       </c>
       <c r="C391" s="5">
-        <v>2.7774407999999653</v>
+        <v>2.8039335999999935</v>
       </c>
       <c r="D391" s="5">
-        <v>6.9134325250308271</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:5">
+        <v>6.9814457903645266</v>
+      </c>
+    </row>
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>502.19394457999999</v>
+        <v>502.21734700000002</v>
       </c>
       <c r="C392" s="5">
-        <v>2.2302777900000024</v>
+        <v>2.2278807700000129</v>
       </c>
       <c r="D392" s="5">
-        <v>5.4863647013470906</v>
-[...2 lines deleted...]
-    <row r="393" spans="1:5">
+        <v>5.4800331507307787</v>
+      </c>
+    </row>
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>509.07453368</v>
+        <v>509.10403205</v>
       </c>
       <c r="C393" s="5">
-        <v>6.8805891000000088</v>
+        <v>6.8866850499999828</v>
       </c>
       <c r="D393" s="5">
-        <v>17.738583015780574</v>
-[...2 lines deleted...]
-    <row r="394" spans="1:5">
+        <v>17.754611815155073</v>
+      </c>
+    </row>
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>512.26924459999998</v>
+        <v>512.31483851999997</v>
       </c>
       <c r="C394" s="5">
-        <v>3.1947109199999772</v>
+        <v>3.2108064699999659</v>
       </c>
       <c r="D394" s="5">
-        <v>7.7960697477055474</v>
-[...2 lines deleted...]
-    <row r="395" spans="1:5">
+        <v>7.8362503911332038</v>
+      </c>
+    </row>
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>514.61637584000005</v>
+        <v>514.63305313000001</v>
       </c>
       <c r="C395" s="5">
-        <v>2.347131240000067</v>
+        <v>2.3182146100000409</v>
       </c>
       <c r="D395" s="5">
-        <v>5.6388905830740965</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:5">
+        <v>5.5671736772941793</v>
+      </c>
+    </row>
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>519.05148916999997</v>
+        <v>519.07142840999995</v>
       </c>
       <c r="C396" s="5">
-        <v>4.4351133299999219</v>
+        <v>4.4383752799999456</v>
       </c>
       <c r="D396" s="5">
-        <v>10.846522495229195</v>
-[...2 lines deleted...]
-    <row r="397" spans="1:5">
+        <v>10.854513473386728</v>
+      </c>
+    </row>
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>521.02199994</v>
+        <v>521.00743468999997</v>
       </c>
       <c r="C397" s="5">
-        <v>1.9705107700000326</v>
+        <v>1.9360062800000151</v>
       </c>
       <c r="D397" s="5">
-        <v>4.6519783145077653</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:5">
+        <v>4.568663015455221</v>
+      </c>
+    </row>
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>522.97441818000004</v>
+        <v>522.87929095000004</v>
       </c>
       <c r="C398" s="5">
-        <v>1.9524182400000427</v>
+        <v>1.8718562600000723</v>
       </c>
       <c r="D398" s="5">
-        <v>4.5905883695033678</v>
-[...2 lines deleted...]
-    <row r="399" spans="1:5">
+        <v>4.3975366547842842</v>
+      </c>
+    </row>
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>525.73923119000005</v>
+        <v>525.62964535000003</v>
       </c>
       <c r="C399" s="5">
-        <v>2.7648130100000117</v>
+        <v>2.750354399999992</v>
       </c>
       <c r="D399" s="5">
-        <v>6.5318044936799824</v>
-[...2 lines deleted...]
-    <row r="400" spans="1:5">
+        <v>6.4978687508517208</v>
+      </c>
+    </row>
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>527.88920153000004</v>
+        <v>527.86310133999996</v>
       </c>
       <c r="C400" s="5">
-        <v>2.1499703399999817</v>
+        <v>2.2334559899999249</v>
       </c>
       <c r="D400" s="5">
-        <v>5.0192009666907289</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:5">
+        <v>5.2197933614384961</v>
+      </c>
+    </row>
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>531.02097334999996</v>
+        <v>531.05698608</v>
       </c>
       <c r="C401" s="5">
-        <v>3.1317718199999263</v>
+        <v>3.1938847400000441</v>
       </c>
       <c r="D401" s="5">
-        <v>7.3561071043676263</v>
+        <v>7.5072755632794141</v>
       </c>
       <c r="E401" s="5">
-        <v>7.0884580235083705</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:5">
+        <v>7.0950173549376272</v>
+      </c>
+    </row>
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>535.64446117</v>
+        <v>535.67243595000002</v>
       </c>
       <c r="C402" s="5">
-        <v>4.6234878200000367</v>
+        <v>4.6154498700000204</v>
       </c>
       <c r="D402" s="5">
-        <v>10.963290856791531</v>
-[...2 lines deleted...]
-    <row r="403" spans="1:5">
+        <v>10.942533023324685</v>
+      </c>
+    </row>
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>536.21938498999998</v>
+        <v>536.26299512000003</v>
       </c>
       <c r="C403" s="5">
-        <v>0.57492381999998088</v>
+        <v>0.59055917000000591</v>
       </c>
       <c r="D403" s="5">
-        <v>1.2956279631744616</v>
-[...2 lines deleted...]
-    <row r="404" spans="1:5">
+        <v>1.3310072482498825</v>
+      </c>
+    </row>
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>537.25644893000003</v>
+        <v>537.29959729999996</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0370639400000528</v>
+        <v>1.0366021799999316</v>
       </c>
       <c r="D404" s="5">
-        <v>2.3456819629385617</v>
-[...2 lines deleted...]
-    <row r="405" spans="1:5">
+        <v>2.344433699763715</v>
+      </c>
+    </row>
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>537.41254028000003</v>
+        <v>537.46142569000006</v>
       </c>
       <c r="C405" s="5">
-        <v>0.15609134999999696</v>
+        <v>0.16182839000009608</v>
       </c>
       <c r="D405" s="5">
-        <v>0.34919863607649759</v>
-[...2 lines deleted...]
-    <row r="406" spans="1:5">
+        <v>0.36202536095673032</v>
+      </c>
+    </row>
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>537.57132039999999</v>
+        <v>537.62206978999995</v>
       </c>
       <c r="C406" s="5">
-        <v>0.15878011999996033</v>
+        <v>0.16064409999989948</v>
       </c>
       <c r="D406" s="5">
-        <v>0.35512023703669904</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:5">
+        <v>0.35926325054116415</v>
+      </c>
+    </row>
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>541.03509829999996</v>
+        <v>541.05157247</v>
       </c>
       <c r="C407" s="5">
-        <v>3.4637778999999682</v>
+        <v>3.4295026800000414</v>
       </c>
       <c r="D407" s="5">
-        <v>8.0120444533792181</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:5">
+        <v>7.9291857401503352</v>
+      </c>
+    </row>
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>540.00667725999995</v>
+        <v>540.02834542000005</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.028421040000012</v>
+        <v>-1.0232270499999458</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.2573111295960957</v>
-[...2 lines deleted...]
-    <row r="409" spans="1:5">
+        <v>-2.2459613373467247</v>
+      </c>
+    </row>
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>540.46725456000001</v>
+        <v>540.45268622000003</v>
       </c>
       <c r="C409" s="5">
-        <v>0.46057730000006813</v>
+        <v>0.42434079999998175</v>
       </c>
       <c r="D409" s="5">
-        <v>1.0283073419231847</v>
-[...2 lines deleted...]
-    <row r="410" spans="1:5">
+        <v>0.94701587240879626</v>
+      </c>
+    </row>
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>543.03784870000004</v>
+        <v>542.90309120999996</v>
       </c>
       <c r="C410" s="5">
-        <v>2.5705941400000256</v>
+        <v>2.4504049899999245</v>
       </c>
       <c r="D410" s="5">
-        <v>5.8591896808112054</v>
-[...2 lines deleted...]
-    <row r="411" spans="1:5">
+        <v>5.5785313584794327</v>
+      </c>
+    </row>
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>542.08319641000003</v>
+        <v>541.89215651999996</v>
       </c>
       <c r="C411" s="5">
-        <v>-0.95465229000001273</v>
+        <v>-1.0109346899999991</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.0893034597693538</v>
-[...2 lines deleted...]
-    <row r="412" spans="1:5">
+        <v>-2.2117653396571457</v>
+      </c>
+    </row>
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>541.93502262000004</v>
+        <v>541.88482592000003</v>
       </c>
       <c r="C412" s="5">
-        <v>-0.14817378999998709</v>
+        <v>-7.3305999999320193E-3</v>
       </c>
       <c r="D412" s="5">
-        <v>-0.32751702904870728</v>
-[...2 lines deleted...]
-    <row r="413" spans="1:5">
+        <v>-1.6232132949134392E-2</v>
+      </c>
+    </row>
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>543.36477523999997</v>
+        <v>543.46232936000001</v>
       </c>
       <c r="C413" s="5">
-        <v>1.4297526199999311</v>
+        <v>1.5775034399999868</v>
       </c>
       <c r="D413" s="5">
-        <v>3.2122278050307207</v>
+        <v>3.5498495337846769</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3245413099463708</v>
-[...2 lines deleted...]
-    <row r="414" spans="1:5">
+        <v>2.3359721470891603</v>
+      </c>
+    </row>
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>545.83818923000001</v>
+        <v>545.90140334</v>
       </c>
       <c r="C414" s="5">
-        <v>2.47341399000004</v>
+        <v>2.4390739799999892</v>
       </c>
       <c r="D414" s="5">
-        <v>5.601293813676933</v>
-[...2 lines deleted...]
-    <row r="415" spans="1:5">
+        <v>5.5205820321345911</v>
+      </c>
+    </row>
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>547.08979007999994</v>
+        <v>547.15430716000003</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2516008499999316</v>
+        <v>1.2529038200000286</v>
       </c>
       <c r="D415" s="5">
-        <v>2.7865546212179737</v>
-[...2 lines deleted...]
-    <row r="416" spans="1:5">
+        <v>2.789165159403173</v>
+      </c>
+    </row>
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>548.10700137000003</v>
+        <v>548.16710238999997</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0172112900000911</v>
+        <v>1.0127952299999379</v>
       </c>
       <c r="D416" s="5">
-        <v>2.254134392838969</v>
-[...2 lines deleted...]
-    <row r="417" spans="1:5">
+        <v>2.2439812496025668</v>
+      </c>
+    </row>
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>547.49441615000001</v>
+        <v>547.55815762999998</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.61258522000002813</v>
+        <v>-0.60894475999998576</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.3329520947440332</v>
-[...2 lines deleted...]
-    <row r="418" spans="1:5">
+        <v>-1.3249345984481131</v>
+      </c>
+    </row>
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>549.48375633000001</v>
+        <v>549.52806796000004</v>
       </c>
       <c r="C418" s="5">
-        <v>1.9893401799999992</v>
+        <v>1.9699103300000615</v>
       </c>
       <c r="D418" s="5">
-        <v>4.4484431978273342</v>
-[...2 lines deleted...]
-    <row r="419" spans="1:5">
+        <v>4.4036091409906275</v>
+      </c>
+    </row>
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>550.90473448</v>
+        <v>550.91408352999997</v>
       </c>
       <c r="C419" s="5">
-        <v>1.4209781499999963</v>
+        <v>1.3860155699999268</v>
       </c>
       <c r="D419" s="5">
-        <v>3.1477490550188447</v>
-[...2 lines deleted...]
-    <row r="420" spans="1:5">
+        <v>3.068971596760095</v>
+      </c>
+    </row>
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>546.34650992000002</v>
+        <v>546.36219929000004</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.5582245599999851</v>
+        <v>-4.5518842399999357</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.4892797277084551</v>
-[...2 lines deleted...]
-    <row r="421" spans="1:5">
+        <v>-9.4765208791933944</v>
+      </c>
+    </row>
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>556.07022295000002</v>
+        <v>556.06304207999995</v>
       </c>
       <c r="C421" s="5">
-        <v>9.723713029999999</v>
+        <v>9.7008427899999106</v>
       </c>
       <c r="D421" s="5">
-        <v>23.57698577936884</v>
-[...2 lines deleted...]
-    <row r="422" spans="1:5">
+        <v>23.515266841959594</v>
+      </c>
+    </row>
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>558.41604689999997</v>
+        <v>558.24153455999999</v>
       </c>
       <c r="C422" s="5">
-        <v>2.3458239499999536</v>
+        <v>2.1784924800000454</v>
       </c>
       <c r="D422" s="5">
-        <v>5.1814135371123893</v>
-[...2 lines deleted...]
-    <row r="423" spans="1:5">
+        <v>4.8038835525154866</v>
+      </c>
+    </row>
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>559.72314395000001</v>
+        <v>559.44679636000001</v>
       </c>
       <c r="C423" s="5">
-        <v>1.3070970500000385</v>
+        <v>1.2052618000000166</v>
       </c>
       <c r="D423" s="5">
-        <v>2.8453120151027189</v>
-[...2 lines deleted...]
-    <row r="424" spans="1:5">
+        <v>2.6218272767449147</v>
+      </c>
+    </row>
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>561.27402585000004</v>
+        <v>561.20663547000004</v>
       </c>
       <c r="C424" s="5">
-        <v>1.5508819000000358</v>
+        <v>1.7598391100000299</v>
       </c>
       <c r="D424" s="5">
-        <v>3.3761035561127306</v>
-[...2 lines deleted...]
-    <row r="425" spans="1:5">
+        <v>3.8408113682244061</v>
+      </c>
+    </row>
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>561.64758303999997</v>
+        <v>561.82486346999997</v>
       </c>
       <c r="C425" s="5">
-        <v>0.3735571899999286</v>
+        <v>0.61822799999993094</v>
       </c>
       <c r="D425" s="5">
-        <v>0.80159272860904629</v>
+        <v>1.3299647277954296</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3647392383734598</v>
-[...2 lines deleted...]
-    <row r="426" spans="1:5">
+        <v>3.3788053224635295</v>
+      </c>
+    </row>
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>564.57179626000004</v>
+        <v>564.66810820000001</v>
       </c>
       <c r="C426" s="5">
-        <v>2.9242132200000697</v>
+        <v>2.8432447300000376</v>
       </c>
       <c r="D426" s="5">
-        <v>6.4298409758082986</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:5">
+        <v>6.2447944615714901</v>
+      </c>
+    </row>
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>565.40953176999994</v>
+        <v>565.49123127999997</v>
       </c>
       <c r="C427" s="5">
-        <v>0.83773550999990221</v>
+        <v>0.82312307999995937</v>
       </c>
       <c r="D427" s="5">
-        <v>1.7952146717005402</v>
-[...2 lines deleted...]
-    <row r="428" spans="1:5">
+        <v>1.7633464118078868</v>
+      </c>
+    </row>
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>567.51813618999995</v>
+        <v>567.59272335000003</v>
       </c>
       <c r="C428" s="5">
-        <v>2.108604420000006</v>
+        <v>2.101492070000063</v>
       </c>
       <c r="D428" s="5">
-        <v>4.5681514473500551</v>
-[...2 lines deleted...]
-    <row r="429" spans="1:5">
+        <v>4.5517554698694784</v>
+      </c>
+    </row>
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>570.50451506000002</v>
+        <v>570.57303146000004</v>
       </c>
       <c r="C429" s="5">
-        <v>2.9863788700000669</v>
+        <v>2.9803081100000099</v>
       </c>
       <c r="D429" s="5">
-        <v>6.500609182596051</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:5">
+        <v>6.4861334312553698</v>
+      </c>
+    </row>
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>570.67795148000005</v>
+        <v>570.71141406000004</v>
       </c>
       <c r="C430" s="5">
-        <v>0.17343642000003001</v>
+        <v>0.13838259999999991</v>
       </c>
       <c r="D430" s="5">
-        <v>0.3654169955201958</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:5">
+        <v>0.291427742281547</v>
+      </c>
+    </row>
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>570.29348040000002</v>
+        <v>570.29063920999999</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.38447108000002572</v>
+        <v>-0.42077485000004344</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.80546231802249846</v>
-[...2 lines deleted...]
-    <row r="432" spans="1:5">
+        <v>-0.8811587030529977</v>
+      </c>
+    </row>
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>570.36693162999995</v>
+        <v>570.37584216000005</v>
       </c>
       <c r="C432" s="5">
-        <v>7.3451229999932366E-2</v>
+        <v>8.5202950000052624E-2</v>
       </c>
       <c r="D432" s="5">
-        <v>0.15466412133626761</v>
-[...2 lines deleted...]
-    <row r="433" spans="1:5">
+        <v>0.17943060931204791</v>
+      </c>
+    </row>
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>569.59084071999996</v>
+        <v>569.58008657000005</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.77609090999999353</v>
+        <v>-0.79575558999999885</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.620660043258848</v>
-[...2 lines deleted...]
-    <row r="434" spans="1:5">
+        <v>-1.6613841896603976</v>
+      </c>
+    </row>
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>568.73183889999996</v>
+        <v>568.54331819000004</v>
       </c>
       <c r="C434" s="5">
-        <v>-0.85900182000000314</v>
+        <v>-1.0367683800000123</v>
       </c>
       <c r="D434" s="5">
-        <v>-1.7947882721468744</v>
-[...2 lines deleted...]
-    <row r="435" spans="1:5">
+        <v>-2.1625441144097479</v>
+      </c>
+    </row>
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>571.23679792999997</v>
+        <v>570.94279719999997</v>
       </c>
       <c r="C435" s="5">
-        <v>2.5049590300000091</v>
+        <v>2.3994790099999364</v>
       </c>
       <c r="D435" s="5">
-        <v>5.4152909843250274</v>
-[...2 lines deleted...]
-    <row r="436" spans="1:5">
+        <v>5.1837046604179315</v>
+      </c>
+    </row>
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>572.17674668999996</v>
+        <v>571.58664940999995</v>
       </c>
       <c r="C436" s="5">
-        <v>0.93994875999999294</v>
+        <v>0.64385220999997728</v>
       </c>
       <c r="D436" s="5">
-        <v>1.9925232516354807</v>
-[...2 lines deleted...]
-    <row r="437" spans="1:5">
+        <v>1.3616649360544519</v>
+      </c>
+    </row>
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>570.74998392999998</v>
+        <v>571.91230097000005</v>
       </c>
       <c r="C437" s="5">
-        <v>-1.4267627599999742</v>
+        <v>0.32565156000009665</v>
       </c>
       <c r="D437" s="5">
-        <v>-2.9515850944985988</v>
+        <v>0.68582554786547067</v>
       </c>
       <c r="E437" s="5">
-        <v>1.6206605645362027</v>
-[...2 lines deleted...]
-    <row r="438" spans="1:5">
+        <v>1.7954772306973066</v>
+      </c>
+    </row>
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>572.92425602000003</v>
+        <v>573.99366224000005</v>
       </c>
       <c r="C438" s="5">
-        <v>2.174272090000045</v>
+        <v>2.0813612700000022</v>
       </c>
       <c r="D438" s="5">
-        <v>4.6684079225138619</v>
-[...2 lines deleted...]
-    <row r="439" spans="1:5">
+        <v>4.4556446987522591</v>
+      </c>
+    </row>
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>573.58880260000001</v>
+        <v>574.60939704999998</v>
       </c>
       <c r="C439" s="5">
-        <v>0.66454657999997835</v>
+        <v>0.61573480999993535</v>
       </c>
       <c r="D439" s="5">
-        <v>1.4008187449947584</v>
-[...2 lines deleted...]
-    <row r="440" spans="1:5">
+        <v>1.2948867239848338</v>
+      </c>
+    </row>
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>576.86614220000001</v>
+        <v>577.88528804999999</v>
       </c>
       <c r="C440" s="5">
-        <v>3.2773396000000048</v>
+        <v>3.2758910000000014</v>
       </c>
       <c r="D440" s="5">
-        <v>7.0761192238119053</v>
-[...2 lines deleted...]
-    <row r="441" spans="1:5">
+        <v>7.0599336176006888</v>
+      </c>
+    </row>
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>577.03402974000005</v>
+        <v>578.62347723000005</v>
       </c>
       <c r="C441" s="5">
-        <v>0.16788754000003792</v>
+        <v>0.73818918000006306</v>
       </c>
       <c r="D441" s="5">
-        <v>0.34980011572658398</v>
-[...2 lines deleted...]
-    <row r="442" spans="1:5">
+        <v>1.5436924124688778</v>
+      </c>
+    </row>
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
-    </row>
-    <row r="443" spans="1:5">
+      <c r="B442" s="5">
+        <v>582.46672656999999</v>
+      </c>
+      <c r="C442" s="5">
+        <v>3.843249339999943</v>
+      </c>
+      <c r="D442" s="5">
+        <v>8.2681823161937054</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
     </row>
-    <row r="444" spans="1:5">
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5">
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>