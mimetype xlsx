--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,99 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{B77A6E81-5B10-46AD-94D4-32B96B85E16D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CB2CCC45-06D2-4DCC-A3CD-D78200112190}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7608B721-CF4E-443B-8AFB-A3524FCADA11}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{16E02844-BA3A-4FC9-9F0D-B85F214307D1}"/>
   </bookViews>
   <sheets>
     <sheet name="hougooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry May 2026</t>
+    <t>Last data entry June 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -598,51 +602,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -917,6374 +921,6651 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A90AB883-3626-4436-89F0-93E9ED920CEE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D26AE03-2836-4A1A-8D90-C2D84E5C6695}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9" style="3"/>
+    <col min="2" max="2" width="14.375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.75" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.25" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>380.29389220000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:6">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>384.79741958</v>
       </c>
       <c r="C7" s="5">
         <v>4.50352737999998</v>
       </c>
       <c r="D7" s="5">
         <v>15.173776617262735</v>
       </c>
     </row>
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>386.94212121999999</v>
       </c>
       <c r="C8" s="5">
         <v>2.1447016399999939</v>
       </c>
       <c r="D8" s="5">
         <v>6.8971890472533603</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>388.37846852000001</v>
       </c>
       <c r="C9" s="5">
         <v>1.4363473000000226</v>
       </c>
       <c r="D9" s="5">
         <v>4.5465343443271911</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>394.50050948000001</v>
       </c>
       <c r="C10" s="5">
         <v>6.1220409599999925</v>
       </c>
       <c r="D10" s="5">
         <v>20.644931903233822</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>396.18127414000003</v>
       </c>
       <c r="C11" s="5">
         <v>1.6807646600000226</v>
       </c>
       <c r="D11" s="5">
         <v>5.2341049168381337</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>398.77425412999997</v>
       </c>
       <c r="C12" s="5">
         <v>2.5929799899999466</v>
       </c>
       <c r="D12" s="5">
         <v>8.142898187033488</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>402.31531629</v>
       </c>
       <c r="C13" s="5">
         <v>3.5410621600000241</v>
       </c>
       <c r="D13" s="5">
         <v>11.191979749616564</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>403.04950631999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.73419002999997929</v>
       </c>
       <c r="D14" s="5">
         <v>2.2120086047466847</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>400.80062536000003</v>
       </c>
       <c r="C15" s="5">
         <v>-2.2488809599999513</v>
       </c>
       <c r="D15" s="5">
         <v>-6.4938957599361196</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>403.04983829000003</v>
       </c>
       <c r="C16" s="5">
         <v>2.2492129299999988</v>
       </c>
       <c r="D16" s="5">
         <v>6.9459466759522748</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>404.34179039000003</v>
       </c>
       <c r="C17" s="5">
         <v>1.2919521000000032</v>
       </c>
       <c r="D17" s="5">
         <v>3.9150718937477125</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>403.11490250999998</v>
       </c>
       <c r="C18" s="5">
         <v>-1.2268878800000493</v>
       </c>
       <c r="D18" s="5">
         <v>-3.580985976210993</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>405.93282670999997</v>
       </c>
       <c r="C19" s="5">
         <v>2.8179241999999931</v>
       </c>
       <c r="D19" s="5">
         <v>8.7185952678430425</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>408.42721856999998</v>
       </c>
       <c r="C20" s="5">
         <v>2.4943918600000075</v>
       </c>
       <c r="D20" s="5">
         <v>7.6281922751787024</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:5">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>404.81026023999999</v>
       </c>
       <c r="C21" s="5">
         <v>-3.6169583299999886</v>
       </c>
       <c r="D21" s="5">
         <v>-10.124355760108228</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:5">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>403.66721041</v>
       </c>
       <c r="C22" s="5">
         <v>-1.1430498299999954</v>
       </c>
       <c r="D22" s="5">
         <v>-3.3362714452701003</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:5">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>404.30716841999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.63995800999998664</v>
       </c>
       <c r="D23" s="5">
         <v>1.9191086801976009</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:5">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>401.89179776999998</v>
       </c>
       <c r="C24" s="5">
         <v>-2.4153706499999998</v>
       </c>
       <c r="D24" s="5">
         <v>-6.9379928900806354</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:5">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>401.03477350999998</v>
       </c>
       <c r="C25" s="5">
         <v>-0.85702426000000287</v>
       </c>
       <c r="D25" s="5">
         <v>-2.5291692950287992</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:5">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>400.33804156000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.69673194999995758</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0649965102455425</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:5">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>399.22953072000001</v>
       </c>
       <c r="C27" s="5">
         <v>-1.1085108400000081</v>
       </c>
       <c r="D27" s="5">
         <v>-3.2725863419877821</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:5">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>397.24959482999998</v>
       </c>
       <c r="C28" s="5">
         <v>-1.9799358900000357</v>
       </c>
       <c r="D28" s="5">
         <v>-5.7915939001984329</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:5">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>394.75004973</v>
       </c>
       <c r="C29" s="5">
         <v>-2.4995450999999775</v>
       </c>
       <c r="D29" s="5">
         <v>-7.2946568927876987</v>
       </c>
       <c r="E29" s="5">
         <v>-2.3721863255214082</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:5">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>393.25129733</v>
       </c>
       <c r="C30" s="5">
         <v>-1.4987524000000008</v>
       </c>
       <c r="D30" s="5">
         <v>-4.4621095192393216</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:5">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>393.24804466000001</v>
       </c>
       <c r="C31" s="5">
         <v>-3.2526699999948505E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-9.9250186022969977E-3</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:5">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>391.47135687000002</v>
       </c>
       <c r="C32" s="5">
         <v>-1.7766877899999827</v>
       </c>
       <c r="D32" s="5">
         <v>-5.2888671264592517</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:5">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>393.04043962999998</v>
       </c>
       <c r="C33" s="5">
         <v>1.5690827599999579</v>
       </c>
       <c r="D33" s="5">
         <v>4.9172621535576333</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:5">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>393.47538169000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.43494206000002578</v>
       </c>
       <c r="D34" s="5">
         <v>1.336042852198327</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>391.56118927</v>
       </c>
       <c r="C35" s="5">
         <v>-1.9141924200000062</v>
       </c>
       <c r="D35" s="5">
         <v>-5.6841066294756377</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:5">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>390.45737758000001</v>
       </c>
       <c r="C36" s="5">
         <v>-1.1038116899999864</v>
       </c>
       <c r="D36" s="5">
         <v>-3.3308431797855476</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>388.26189762000001</v>
       </c>
       <c r="C37" s="5">
         <v>-2.1954799600000001</v>
       </c>
       <c r="D37" s="5">
         <v>-6.5426039353590149</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>387.29569623999998</v>
       </c>
       <c r="C38" s="5">
         <v>-0.96620138000002953</v>
       </c>
       <c r="D38" s="5">
         <v>-2.945700790928818</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:5">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>390.20459756999998</v>
       </c>
       <c r="C39" s="5">
         <v>2.908901329999992</v>
       </c>
       <c r="D39" s="5">
         <v>9.3947635482607197</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:5">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>388.84936935000002</v>
       </c>
       <c r="C40" s="5">
         <v>-1.3552282199999581</v>
       </c>
       <c r="D40" s="5">
         <v>-4.0890480596216143</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:5">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>387.73823047000002</v>
       </c>
       <c r="C41" s="5">
         <v>-1.1111388799999986</v>
       </c>
       <c r="D41" s="5">
         <v>-3.3756244093906762</v>
       </c>
       <c r="E41" s="5">
         <v>-1.7762681131505587</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:5">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>385.48621817999998</v>
       </c>
       <c r="C42" s="5">
         <v>-2.2520122900000388</v>
       </c>
       <c r="D42" s="5">
         <v>-6.751300699001006</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:5">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>383.66568138000002</v>
       </c>
       <c r="C43" s="5">
         <v>-1.8205367999999567</v>
       </c>
       <c r="D43" s="5">
         <v>-5.5223302785387123</v>
       </c>
     </row>
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:5">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>383.28249922999998</v>
       </c>
       <c r="C44" s="5">
         <v>-0.38318215000003875</v>
       </c>
       <c r="D44" s="5">
         <v>-1.191926140896149</v>
       </c>
     </row>
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:5">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>385.34976153999997</v>
       </c>
       <c r="C45" s="5">
         <v>2.0672623099999896</v>
       </c>
       <c r="D45" s="5">
         <v>6.6677804308001853</v>
       </c>
     </row>
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:5">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>385.33241264999998</v>
       </c>
       <c r="C46" s="5">
         <v>-1.7348889999993844E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-5.4012006256620726E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:5">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>386.34481725000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.0124046000000249</v>
       </c>
       <c r="D47" s="5">
         <v>3.1987857229069272</v>
       </c>
     </row>
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:5">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>387.51574649000003</v>
       </c>
       <c r="C48" s="5">
         <v>1.1709292400000209</v>
       </c>
       <c r="D48" s="5">
         <v>3.6981877472115121</v>
       </c>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>388.22101677000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.70527027999997927</v>
       </c>
       <c r="D49" s="5">
         <v>2.2059685433992726</v>
       </c>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>388.21130447000002</v>
       </c>
       <c r="C50" s="5">
         <v>-9.712299999989682E-3</v>
       </c>
       <c r="D50" s="5">
         <v>-3.0016809967059466E-2</v>
       </c>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>390.05998935999997</v>
       </c>
       <c r="C51" s="5">
         <v>1.8486848899999586</v>
       </c>
       <c r="D51" s="5">
         <v>5.8665409916411004</v>
       </c>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>389.37973789</v>
       </c>
       <c r="C52" s="5">
         <v>-0.68025146999997332</v>
       </c>
       <c r="D52" s="5">
         <v>-2.0728024130887479</v>
       </c>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>393.86674600999999</v>
       </c>
       <c r="C53" s="5">
         <v>4.4870081199999845</v>
       </c>
       <c r="D53" s="5">
         <v>14.739142428106389</v>
       </c>
       <c r="E53" s="5">
         <v>1.5805806748979245</v>
       </c>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>393.11560180999999</v>
       </c>
       <c r="C54" s="5">
         <v>-0.75114419999999882</v>
       </c>
       <c r="D54" s="5">
         <v>-2.2646703131209756</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>392.37993290999998</v>
       </c>
       <c r="C55" s="5">
         <v>-0.7356689000000074</v>
       </c>
       <c r="D55" s="5">
         <v>-2.2226866325010697</v>
       </c>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>393.81004517999997</v>
       </c>
       <c r="C56" s="5">
         <v>1.4301122699999951</v>
       </c>
       <c r="D56" s="5">
         <v>4.4624035853964239</v>
       </c>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>396.20783703000001</v>
       </c>
       <c r="C57" s="5">
         <v>2.3977918500000328</v>
       </c>
       <c r="D57" s="5">
         <v>7.5561535923350132</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>396.26248630999999</v>
       </c>
       <c r="C58" s="5">
         <v>5.4649279999978262E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.16564263087723852</v>
       </c>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>396.21151660999999</v>
       </c>
       <c r="C59" s="5">
         <v>-5.096969999999601E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.1542421774307412</v>
       </c>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>398.03895061999998</v>
       </c>
       <c r="C60" s="5">
         <v>1.8274340099999904</v>
       </c>
       <c r="D60" s="5">
         <v>5.6773056339068706</v>
       </c>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>399.1147737</v>
       </c>
       <c r="C61" s="5">
         <v>1.0758230800000206</v>
       </c>
       <c r="D61" s="5">
         <v>3.2920214437523798</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>401.34068539999998</v>
       </c>
       <c r="C62" s="5">
         <v>2.2259116999999833</v>
       </c>
       <c r="D62" s="5">
         <v>6.9016991546995365</v>
       </c>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>401.83981205999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.49912666000000172</v>
       </c>
       <c r="D63" s="5">
         <v>1.5026283555320541</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>404.6442389</v>
       </c>
       <c r="C64" s="5">
         <v>2.8044268400000192</v>
       </c>
       <c r="D64" s="5">
         <v>8.7038169722279068</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:5">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>405.72162165999998</v>
       </c>
       <c r="C65" s="5">
         <v>1.0773827599999777</v>
       </c>
       <c r="D65" s="5">
         <v>3.2422578702512084</v>
       </c>
       <c r="E65" s="5">
         <v>3.0098696501021704</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:5">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>406.78759258999997</v>
       </c>
       <c r="C66" s="5">
         <v>1.0659709299999918</v>
       </c>
       <c r="D66" s="5">
         <v>3.1987755643615445</v>
       </c>
     </row>
-    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:5">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>407.83894662</v>
       </c>
       <c r="C67" s="5">
         <v>1.0513540300000273</v>
       </c>
       <c r="D67" s="5">
         <v>3.145902533149636</v>
       </c>
     </row>
-    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:5">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>408.90620114000001</v>
       </c>
       <c r="C68" s="5">
         <v>1.0672545200000059</v>
       </c>
       <c r="D68" s="5">
         <v>3.1858162861227335</v>
       </c>
     </row>
-    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:5">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>405.46543224999999</v>
       </c>
       <c r="C69" s="5">
         <v>-3.4407688900000153</v>
       </c>
       <c r="D69" s="5">
         <v>-9.6430311078111171</v>
       </c>
     </row>
-    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:5">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>408.71245118000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.2470189300000243</v>
       </c>
       <c r="D70" s="5">
         <v>10.04451644262312</v>
       </c>
     </row>
-    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:5">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>410.22673048000001</v>
       </c>
       <c r="C71" s="5">
         <v>1.5142792999999983</v>
       </c>
       <c r="D71" s="5">
         <v>4.5377256236019958</v>
       </c>
     </row>
-    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:5">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>411.57402299</v>
       </c>
       <c r="C72" s="5">
         <v>1.3472925099999884</v>
       </c>
       <c r="D72" s="5">
         <v>4.0130909909863233</v>
       </c>
     </row>
-    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:5">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>413.16250653999998</v>
       </c>
       <c r="C73" s="5">
         <v>1.5884835499999781</v>
       </c>
       <c r="D73" s="5">
         <v>4.7310291135117755</v>
       </c>
     </row>
-    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:5">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>415.70786418</v>
       </c>
       <c r="C74" s="5">
         <v>2.5453576400000202</v>
       </c>
       <c r="D74" s="5">
         <v>7.6485148392494873</v>
       </c>
     </row>
-    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:5">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>415.76523892</v>
       </c>
       <c r="C75" s="5">
         <v>5.7374740000000202E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.16574614369362362</v>
       </c>
     </row>
-    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:5">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>416.41767463000002</v>
       </c>
       <c r="C76" s="5">
         <v>0.65243571000002021</v>
       </c>
       <c r="D76" s="5">
         <v>1.8994266910595137</v>
       </c>
     </row>
-    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:5">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>418.64315277999998</v>
       </c>
       <c r="C77" s="5">
         <v>2.2254781499999581</v>
       </c>
       <c r="D77" s="5">
         <v>6.6051174914399935</v>
       </c>
       <c r="E77" s="5">
         <v>3.1848268443599004</v>
       </c>
     </row>
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:5">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>421.67422775</v>
       </c>
       <c r="C78" s="5">
         <v>3.0310749700000201</v>
       </c>
       <c r="D78" s="5">
         <v>9.0427486254190512</v>
       </c>
     </row>
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:5">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>422.80085286000002</v>
       </c>
       <c r="C79" s="5">
         <v>1.1266251100000204</v>
       </c>
       <c r="D79" s="5">
         <v>3.2536843419227468</v>
       </c>
     </row>
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:5">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>424.19775103000001</v>
       </c>
       <c r="C80" s="5">
         <v>1.3968981699999858</v>
       </c>
       <c r="D80" s="5">
         <v>4.0375422648165626</v>
       </c>
     </row>
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:5">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>423.28332657999999</v>
       </c>
       <c r="C81" s="5">
         <v>-0.91442445000001271</v>
       </c>
       <c r="D81" s="5">
         <v>-2.5563373437507142</v>
       </c>
     </row>
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:5">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>425.59501377999999</v>
       </c>
       <c r="C82" s="5">
         <v>2.3116871999999944</v>
       </c>
       <c r="D82" s="5">
         <v>6.7540682194591417</v>
       </c>
     </row>
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:5">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>427.77697229</v>
       </c>
       <c r="C83" s="5">
         <v>2.1819585100000154</v>
       </c>
       <c r="D83" s="5">
         <v>6.3286876358122468</v>
       </c>
     </row>
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:5">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>429.67730007</v>
       </c>
       <c r="C84" s="5">
         <v>1.9003277799999978</v>
       </c>
       <c r="D84" s="5">
         <v>5.462994262085763</v>
       </c>
     </row>
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:5">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>430.57967380000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.90237373000002208</v>
       </c>
       <c r="D85" s="5">
         <v>2.5494576082230491</v>
       </c>
     </row>
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:5">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>431.03659453</v>
       </c>
       <c r="C86" s="5">
         <v>0.4569207299999789</v>
       </c>
       <c r="D86" s="5">
         <v>1.2808695339785459</v>
       </c>
     </row>
-    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:5">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>432.96121837999999</v>
       </c>
       <c r="C87" s="5">
         <v>1.924623849999989</v>
       </c>
       <c r="D87" s="5">
         <v>5.4916901389531869</v>
       </c>
     </row>
-    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:5">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>433.8992217</v>
       </c>
       <c r="C88" s="5">
         <v>0.93800332000000708</v>
       </c>
       <c r="D88" s="5">
         <v>2.6309830563191472</v>
       </c>
     </row>
-    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:5">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>430.85064190999998</v>
       </c>
       <c r="C89" s="5">
         <v>-3.0485797900000193</v>
       </c>
       <c r="D89" s="5">
         <v>-8.1129141293048601</v>
       </c>
       <c r="E89" s="5">
         <v>2.9159653153135734</v>
       </c>
     </row>
-    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:5">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>432.90587373</v>
       </c>
       <c r="C90" s="5">
         <v>2.0552318200000173</v>
       </c>
       <c r="D90" s="5">
         <v>5.8768005893575781</v>
       </c>
     </row>
-    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:5">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>438.01360080000001</v>
       </c>
       <c r="C91" s="5">
         <v>5.1077270700000099</v>
       </c>
       <c r="D91" s="5">
         <v>15.11433561020783</v>
       </c>
     </row>
-    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:5">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>438.11975984999998</v>
       </c>
       <c r="C92" s="5">
         <v>0.10615904999997383</v>
       </c>
       <c r="D92" s="5">
         <v>0.29122568298387552</v>
       </c>
     </row>
-    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:5">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>437.36660640999997</v>
       </c>
       <c r="C93" s="5">
         <v>-0.7531534400000055</v>
       </c>
       <c r="D93" s="5">
         <v>-2.0434773072939061</v>
       </c>
     </row>
-    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:5">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>440.72923259999999</v>
       </c>
       <c r="C94" s="5">
         <v>3.3626261900000145</v>
       </c>
       <c r="D94" s="5">
         <v>9.6263200456844888</v>
       </c>
     </row>
-    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:5">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>441.21194582999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.48271323000000166</v>
       </c>
       <c r="D95" s="5">
         <v>1.3222586601180808</v>
       </c>
     </row>
-    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:5">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>441.81217314000003</v>
       </c>
       <c r="C96" s="5">
         <v>0.6002273100000366</v>
       </c>
       <c r="D96" s="5">
         <v>1.6447572203436067</v>
       </c>
     </row>
-    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:5">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>445.46234916999998</v>
       </c>
       <c r="C97" s="5">
         <v>3.6501760299999546</v>
       </c>
       <c r="D97" s="5">
         <v>10.377334896113478</v>
       </c>
     </row>
-    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:5">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>447.27486004000002</v>
       </c>
       <c r="C98" s="5">
         <v>1.8125108700000396</v>
       </c>
       <c r="D98" s="5">
         <v>4.9933579346326917</v>
       </c>
     </row>
-    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:5">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>449.87504646999997</v>
       </c>
       <c r="C99" s="5">
         <v>2.6001864299999511</v>
       </c>
       <c r="D99" s="5">
         <v>7.2035068889490406</v>
       </c>
     </row>
-    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:5">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>452.9364094</v>
       </c>
       <c r="C100" s="5">
         <v>3.0613629300000298</v>
       </c>
       <c r="D100" s="5">
         <v>8.4785674017427759</v>
       </c>
     </row>
-    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:5">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>454.96466306000002</v>
       </c>
       <c r="C101" s="5">
         <v>2.0282536600000185</v>
       </c>
       <c r="D101" s="5">
         <v>5.5079542288936967</v>
       </c>
       <c r="E101" s="5">
         <v>5.5968400193395107</v>
       </c>
     </row>
-    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:5">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>459.04341776000001</v>
       </c>
       <c r="C102" s="5">
         <v>4.0787546999999904</v>
       </c>
       <c r="D102" s="5">
         <v>11.304615887040747</v>
       </c>
     </row>
-    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:5">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>460.15024005999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.1068222999999762</v>
       </c>
       <c r="D103" s="5">
         <v>2.9320594830702928</v>
       </c>
     </row>
-    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:5">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>460.59360851000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.44336845000003677</v>
       </c>
       <c r="D104" s="5">
         <v>1.1623828047896412</v>
       </c>
     </row>
-    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:5">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>464.70743019999998</v>
       </c>
       <c r="C105" s="5">
         <v>4.113821689999952</v>
       </c>
       <c r="D105" s="5">
         <v>11.260373124855438</v>
       </c>
     </row>
-    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:5">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>467.44972790999998</v>
       </c>
       <c r="C106" s="5">
         <v>2.7422977100000026</v>
       </c>
       <c r="D106" s="5">
         <v>7.3157681080611381</v>
       </c>
     </row>
-    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:5">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>469.16783096</v>
       </c>
       <c r="C107" s="5">
         <v>1.7181030500000247</v>
       </c>
       <c r="D107" s="5">
         <v>4.5008403258489205</v>
       </c>
     </row>
-    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:5">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>472.41137082</v>
       </c>
       <c r="C108" s="5">
         <v>3.2435398599999985</v>
       </c>
       <c r="D108" s="5">
         <v>8.6188975228257192</v>
       </c>
     </row>
-    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:5">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>472.56290386000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.15153304000000389</v>
       </c>
       <c r="D109" s="5">
         <v>0.38559781874889509</v>
       </c>
     </row>
-    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:5">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>472.65694030999998</v>
       </c>
       <c r="C110" s="5">
         <v>9.4036449999975957E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.2390524601527888</v>
       </c>
     </row>
-    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:5">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>473.30657837000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.64963806000002933</v>
       </c>
       <c r="D111" s="5">
         <v>1.6618518568305207</v>
       </c>
     </row>
-    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:5">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>471.65107692999999</v>
       </c>
       <c r="C112" s="5">
         <v>-1.6555014400000232</v>
       </c>
       <c r="D112" s="5">
         <v>-4.1174717717092024</v>
       </c>
     </row>
-    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:5">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>473.99335366000003</v>
       </c>
       <c r="C113" s="5">
         <v>2.3422767300000373</v>
       </c>
       <c r="D113" s="5">
         <v>6.1248426944902512</v>
       </c>
       <c r="E113" s="5">
         <v>4.1824546266993279</v>
       </c>
     </row>
-    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:5">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>468.02266895999998</v>
       </c>
       <c r="C114" s="5">
         <v>-5.9706847000000494</v>
       </c>
       <c r="D114" s="5">
         <v>-14.111376535949638</v>
       </c>
     </row>
-    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:5">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>466.40915653000002</v>
       </c>
       <c r="C115" s="5">
         <v>-1.6135124299999575</v>
       </c>
       <c r="D115" s="5">
         <v>-4.0594623538009245</v>
       </c>
     </row>
-    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:5">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>463.07290583000002</v>
       </c>
       <c r="C116" s="5">
         <v>-3.3362506999999937</v>
       </c>
       <c r="D116" s="5">
         <v>-8.2538937039515972</v>
       </c>
     </row>
-    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:5">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>458.74014007</v>
       </c>
       <c r="C117" s="5">
         <v>-4.3327657600000293</v>
       </c>
       <c r="D117" s="5">
         <v>-10.667711936952418</v>
       </c>
     </row>
-    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:5">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>456.21611378</v>
       </c>
       <c r="C118" s="5">
         <v>-2.5240262899999948</v>
       </c>
       <c r="D118" s="5">
         <v>-6.4063176995378335</v>
       </c>
     </row>
-    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:5">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>455.59645868000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.61965509999998858</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6177778631503603</v>
       </c>
     </row>
-    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:5">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>454.20539360999999</v>
       </c>
       <c r="C120" s="5">
         <v>-1.3910650700000247</v>
       </c>
       <c r="D120" s="5">
         <v>-3.6030331663116089</v>
       </c>
     </row>
-    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:5">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>453.63069338999998</v>
       </c>
       <c r="C121" s="5">
         <v>-0.57470022000001109</v>
       </c>
       <c r="D121" s="5">
         <v>-1.5078226646663917</v>
       </c>
     </row>
-    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:5">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>454.59554386000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.96485047000004442</v>
       </c>
       <c r="D122" s="5">
         <v>2.5824123565998169</v>
       </c>
     </row>
-    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:5">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>455.78032407000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.1847802099999853</v>
       </c>
       <c r="D123" s="5">
         <v>3.1726969133339722</v>
       </c>
     </row>
-    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:5">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>457.19808436</v>
       </c>
       <c r="C124" s="5">
         <v>1.4177602899999897</v>
       </c>
       <c r="D124" s="5">
         <v>3.7972745806602148</v>
       </c>
     </row>
-    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:5">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>457.98647216000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.78838780000000952</v>
       </c>
       <c r="D125" s="5">
         <v>2.0890064693045218</v>
       </c>
       <c r="E125" s="5">
         <v>-3.3770265714489156</v>
       </c>
     </row>
-    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:5">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>459.94358978999998</v>
       </c>
       <c r="C126" s="5">
         <v>1.9571176299999706</v>
       </c>
       <c r="D126" s="5">
         <v>5.2502276957134608</v>
       </c>
     </row>
-    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:5">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>461.88990018999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.9463104000000158</v>
       </c>
       <c r="D127" s="5">
         <v>5.1978212956652614</v>
       </c>
     </row>
-    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:5">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>464.08455916999998</v>
       </c>
       <c r="C128" s="5">
         <v>2.1946589799999856</v>
       </c>
       <c r="D128" s="5">
         <v>5.8531622224789803</v>
       </c>
     </row>
-    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:5">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>464.30756637000002</v>
       </c>
       <c r="C129" s="5">
         <v>0.22300720000004048</v>
       </c>
       <c r="D129" s="5">
         <v>0.57816412493636449</v>
       </c>
     </row>
-    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:5">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>465.32592688</v>
       </c>
       <c r="C130" s="5">
         <v>1.0183605099999795</v>
       </c>
       <c r="D130" s="5">
         <v>2.6639290334747878</v>
       </c>
     </row>
-    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:5">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>468.27682827000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.9509013900000127</v>
       </c>
       <c r="D131" s="5">
         <v>7.88101019627101</v>
       </c>
     </row>
-    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:5">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>468.76510160999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.48827333999997791</v>
       </c>
       <c r="D132" s="5">
         <v>1.2584435010121853</v>
       </c>
     </row>
-    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:5">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>469.75877602000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.99367441000003964</v>
       </c>
       <c r="D133" s="5">
         <v>2.5735917091929794</v>
       </c>
     </row>
-    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:5">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>470.96687571000001</v>
       </c>
       <c r="C134" s="5">
         <v>1.2080996899999832</v>
       </c>
       <c r="D134" s="5">
         <v>3.1301216884354277</v>
       </c>
     </row>
-    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:5">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>470.23052849999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.73634721000001946</v>
       </c>
       <c r="D135" s="5">
         <v>-1.860126083766056</v>
       </c>
     </row>
-    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:5">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>472.31046218</v>
       </c>
       <c r="C136" s="5">
         <v>2.0799336800000106</v>
       </c>
       <c r="D136" s="5">
         <v>5.4389167451273535</v>
       </c>
     </row>
-    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:5">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>474.17996984000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.8695076600000107</v>
       </c>
       <c r="D137" s="5">
         <v>4.8546432979964971</v>
       </c>
       <c r="E137" s="5">
         <v>3.5358026195897674</v>
       </c>
     </row>
-    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:5">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>476.65376556000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.4737957199999983</v>
       </c>
       <c r="D138" s="5">
         <v>6.4431904083980251</v>
       </c>
     </row>
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:5">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>479.73993031999998</v>
       </c>
       <c r="C139" s="5">
         <v>3.0861647599999742</v>
       </c>
       <c r="D139" s="5">
         <v>8.0523142755141599</v>
       </c>
     </row>
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:5">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>480.50021486999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.7602845499999944</v>
       </c>
       <c r="D140" s="5">
         <v>1.918405822742919</v>
       </c>
     </row>
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:5">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>483.42157342000002</v>
       </c>
       <c r="C141" s="5">
         <v>2.9213585500000363</v>
       </c>
       <c r="D141" s="5">
         <v>7.544770244996335</v>
       </c>
     </row>
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:5">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>483.53882550999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.11725208999996539</v>
       </c>
       <c r="D142" s="5">
         <v>0.29144408388499521</v>
       </c>
     </row>
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:5">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>481.25619961000001</v>
       </c>
       <c r="C143" s="5">
         <v>-2.2826258999999709</v>
       </c>
       <c r="D143" s="5">
         <v>-5.5200116630294556</v>
       </c>
     </row>
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:5">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>480.11809715999999</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1381024500000194</v>
       </c>
       <c r="D144" s="5">
         <v>-2.8012078680439645</v>
       </c>
     </row>
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:5">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>480.61415735999998</v>
       </c>
       <c r="C145" s="5">
         <v>0.49606019999998807</v>
       </c>
       <c r="D145" s="5">
         <v>1.246915352036182</v>
       </c>
     </row>
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:5">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>479.65715137000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.95700598999997055</v>
       </c>
       <c r="D146" s="5">
         <v>-2.3634620139147633</v>
       </c>
     </row>
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:5">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>478.15393261999998</v>
       </c>
       <c r="C147" s="5">
         <v>-1.5032187500000305</v>
       </c>
       <c r="D147" s="5">
         <v>-3.6965828616824958</v>
       </c>
     </row>
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:5">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>479.11749788999998</v>
       </c>
       <c r="C148" s="5">
         <v>0.96356527000000369</v>
       </c>
       <c r="D148" s="5">
         <v>2.4451966359839261</v>
       </c>
     </row>
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:5">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>474.78584274000002</v>
       </c>
       <c r="C149" s="5">
         <v>-4.3316551499999605</v>
       </c>
       <c r="D149" s="5">
         <v>-10.325545702947647</v>
       </c>
       <c r="E149" s="5">
         <v>0.12777277374336204</v>
       </c>
     </row>
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:5">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>472.52735000000001</v>
       </c>
       <c r="C150" s="5">
         <v>-2.2584927400000083</v>
       </c>
       <c r="D150" s="5">
         <v>-5.5612390156152047</v>
       </c>
     </row>
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:5">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>471.48987549999998</v>
       </c>
       <c r="C151" s="5">
         <v>-1.0374745000000303</v>
       </c>
       <c r="D151" s="5">
         <v>-2.6031191194486381</v>
       </c>
     </row>
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:5">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>470.99616093999998</v>
       </c>
       <c r="C152" s="5">
         <v>-0.4937145600000008</v>
       </c>
       <c r="D152" s="5">
         <v>-1.2493528943118282</v>
       </c>
     </row>
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:5">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>469.62101211999999</v>
       </c>
       <c r="C153" s="5">
         <v>-1.3751488199999926</v>
       </c>
       <c r="D153" s="5">
         <v>-3.4478752449507821</v>
       </c>
     </row>
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:5">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>468.95171626000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.66929585999997698</v>
       </c>
       <c r="D154" s="5">
         <v>-1.6968774557762689</v>
       </c>
     </row>
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:5">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>467.72484377000001</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2268724900000052</v>
       </c>
       <c r="D155" s="5">
         <v>-3.0946604304352476</v>
       </c>
     </row>
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:5">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>466.72912388999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.9957198800000242</v>
       </c>
       <c r="D156" s="5">
         <v>-2.5249296659814902</v>
       </c>
     </row>
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:5">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>466.28154552000001</v>
       </c>
       <c r="C157" s="5">
         <v>-0.4475783699999738</v>
       </c>
       <c r="D157" s="5">
         <v>-1.1447116622977704</v>
       </c>
     </row>
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:5">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>464.20195147999999</v>
       </c>
       <c r="C158" s="5">
         <v>-2.0795940400000177</v>
       </c>
       <c r="D158" s="5">
         <v>-5.2225947054100335</v>
       </c>
     </row>
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:5">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>463.00340632000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1985451599999806</v>
       </c>
       <c r="D159" s="5">
         <v>-3.0547151244604165</v>
       </c>
     </row>
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:5">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>460.43844928999999</v>
       </c>
       <c r="C160" s="5">
         <v>-2.5649570300000164</v>
       </c>
       <c r="D160" s="5">
         <v>-6.4489303755777332</v>
       </c>
     </row>
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:5">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>458.20982441000001</v>
       </c>
       <c r="C161" s="5">
         <v>-2.2286248799999839</v>
       </c>
       <c r="D161" s="5">
         <v>-5.6561124019930524</v>
       </c>
       <c r="E161" s="5">
         <v>-3.4912621308039515</v>
       </c>
     </row>
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:5">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>457.75139596000002</v>
       </c>
       <c r="C162" s="5">
         <v>-0.45842844999998533</v>
       </c>
       <c r="D162" s="5">
         <v>-1.193988238207222</v>
       </c>
     </row>
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:5">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>454.77182336999999</v>
       </c>
       <c r="C163" s="5">
         <v>-2.9795725900000321</v>
       </c>
       <c r="D163" s="5">
         <v>-7.5373239593945591</v>
       </c>
     </row>
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:5">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>451.85320116999998</v>
       </c>
       <c r="C164" s="5">
         <v>-2.9186222000000157</v>
       </c>
       <c r="D164" s="5">
         <v>-7.4352199652408801</v>
       </c>
     </row>
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:5">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>451.12884271000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.72435845999996218</v>
       </c>
       <c r="D165" s="5">
         <v>-1.9068294489318571</v>
       </c>
     </row>
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:5">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>450.59679478999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.53204792000002499</v>
       </c>
       <c r="D166" s="5">
         <v>-1.4061002176112392</v>
       </c>
     </row>
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:5">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>449.72136178</v>
       </c>
       <c r="C167" s="5">
         <v>-0.87543300999999474</v>
       </c>
       <c r="D167" s="5">
         <v>-2.3066444500039918</v>
       </c>
     </row>
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:5">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>446.91567787999998</v>
       </c>
       <c r="C168" s="5">
         <v>-2.8056839000000195</v>
       </c>
       <c r="D168" s="5">
         <v>-7.2348447117849712</v>
       </c>
     </row>
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:5">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>446.10360981000002</v>
       </c>
       <c r="C169" s="5">
         <v>-0.81206806999995251</v>
       </c>
       <c r="D169" s="5">
         <v>-2.1588002554728702</v>
       </c>
     </row>
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:5">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>447.44867407999999</v>
       </c>
       <c r="C170" s="5">
         <v>1.3450642699999662</v>
       </c>
       <c r="D170" s="5">
         <v>3.6787746267586297</v>
       </c>
     </row>
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:5">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>444.80256176</v>
       </c>
       <c r="C171" s="5">
         <v>-2.6461123199999861</v>
       </c>
       <c r="D171" s="5">
         <v>-6.8702038987633056</v>
       </c>
     </row>
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:5">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>440.84354094000003</v>
       </c>
       <c r="C172" s="5">
         <v>-3.9590208199999779</v>
       </c>
       <c r="D172" s="5">
         <v>-10.173096921067405</v>
       </c>
     </row>
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:5">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>441.72229213000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.87875119000000268</v>
       </c>
       <c r="D173" s="5">
         <v>2.4184078512171192</v>
       </c>
       <c r="E173" s="5">
         <v>-3.5982494048942826</v>
       </c>
     </row>
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:5">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>442.36029980000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.63800766999997904</v>
       </c>
       <c r="D174" s="5">
         <v>1.7470718486011449</v>
       </c>
     </row>
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:5">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>440.54264225999998</v>
       </c>
       <c r="C175" s="5">
         <v>-1.8176575400000274</v>
       </c>
       <c r="D175" s="5">
         <v>-4.8208762200775634</v>
       </c>
     </row>
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:5">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>439.95192881999998</v>
       </c>
       <c r="C176" s="5">
         <v>-0.59071344000000181</v>
       </c>
       <c r="D176" s="5">
         <v>-1.5972386494492063</v>
       </c>
     </row>
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:5">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>440.79557147999998</v>
       </c>
       <c r="C177" s="5">
         <v>0.84364266000000043</v>
       </c>
       <c r="D177" s="5">
         <v>2.3255197411049089</v>
       </c>
     </row>
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:5">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>437.73798943999998</v>
       </c>
       <c r="C178" s="5">
         <v>-3.0575820399999998</v>
       </c>
       <c r="D178" s="5">
         <v>-8.0134789249660994</v>
       </c>
     </row>
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:5">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>437.47914256000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.25884687999996459</v>
       </c>
       <c r="D179" s="5">
         <v>-0.70729073779615126</v>
       </c>
     </row>
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:5">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>439.26904307000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.7899005099999954</v>
       </c>
       <c r="D180" s="5">
         <v>5.0216770135985689</v>
       </c>
     </row>
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:5">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>438.81854730999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.45049576000002389</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2237512712681475</v>
       </c>
     </row>
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:5">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>437.14916958999999</v>
       </c>
       <c r="C182" s="5">
         <v>-1.66937772</v>
       </c>
       <c r="D182" s="5">
         <v>-4.4707895650230807</v>
       </c>
     </row>
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:5">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>439.65631113000001</v>
       </c>
       <c r="C183" s="5">
         <v>2.5071415400000205</v>
       </c>
       <c r="D183" s="5">
         <v>7.1035454590034464</v>
       </c>
     </row>
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:5">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>441.00742919999999</v>
       </c>
       <c r="C184" s="5">
         <v>1.3511180699999841</v>
       </c>
       <c r="D184" s="5">
         <v>3.7507219182173923</v>
       </c>
     </row>
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:5">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>442.30431557999998</v>
       </c>
       <c r="C185" s="5">
         <v>1.2968863799999895</v>
       </c>
       <c r="D185" s="5">
         <v>3.5865226119721871</v>
       </c>
       <c r="E185" s="5">
         <v>0.13176229960987218</v>
       </c>
     </row>
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:5">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>448.83167588999999</v>
       </c>
       <c r="C186" s="5">
         <v>6.5273603100000059</v>
       </c>
       <c r="D186" s="5">
         <v>19.219657388848788</v>
       </c>
     </row>
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:5">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>449.07902944</v>
       </c>
       <c r="C187" s="5">
         <v>0.24735355000001391</v>
       </c>
       <c r="D187" s="5">
         <v>0.66333467256676215</v>
       </c>
     </row>
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:5">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>451.73052994</v>
       </c>
       <c r="C188" s="5">
         <v>2.6515004999999974</v>
       </c>
       <c r="D188" s="5">
         <v>7.3198390428469429</v>
       </c>
     </row>
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:5">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>453.99626013</v>
       </c>
       <c r="C189" s="5">
         <v>2.2657301899999993</v>
       </c>
       <c r="D189" s="5">
         <v>6.1876443341216003</v>
       </c>
     </row>
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:5">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>452.46567694999999</v>
       </c>
       <c r="C190" s="5">
         <v>-1.5305831800000078</v>
       </c>
       <c r="D190" s="5">
         <v>-3.9714484033197661</v>
       </c>
     </row>
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:5">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>453.80083287999997</v>
       </c>
       <c r="C191" s="5">
         <v>1.3351559299999849</v>
       </c>
       <c r="D191" s="5">
         <v>3.599052045332729</v>
       </c>
     </row>
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:5">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>456.91704435999998</v>
       </c>
       <c r="C192" s="5">
         <v>3.116211480000004</v>
       </c>
       <c r="D192" s="5">
         <v>8.5587521021209589</v>
       </c>
     </row>
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:5">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>458.24969378999998</v>
       </c>
       <c r="C193" s="5">
         <v>1.3326494300000036</v>
       </c>
       <c r="D193" s="5">
         <v>3.5566267330153778</v>
       </c>
     </row>
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:5">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>460.42622905000002</v>
       </c>
       <c r="C194" s="5">
         <v>2.1765352600000369</v>
       </c>
       <c r="D194" s="5">
         <v>5.8508796891837411</v>
       </c>
     </row>
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:5">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>460.28799020999998</v>
       </c>
       <c r="C195" s="5">
         <v>-0.13823884000004227</v>
       </c>
       <c r="D195" s="5">
         <v>-0.35969486253348837</v>
       </c>
     </row>
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:5">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>462.88474212</v>
       </c>
       <c r="C196" s="5">
         <v>2.5967519100000231</v>
       </c>
       <c r="D196" s="5">
         <v>6.9839589380757072</v>
       </c>
     </row>
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:5">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>466.28269087000001</v>
       </c>
       <c r="C197" s="5">
         <v>3.3979487500000118</v>
       </c>
       <c r="D197" s="5">
         <v>9.173477055482838</v>
       </c>
       <c r="E197" s="5">
         <v>5.4212392792407638</v>
       </c>
     </row>
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:5">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>470.53962161999999</v>
       </c>
       <c r="C198" s="5">
         <v>4.2569307499999809</v>
       </c>
       <c r="D198" s="5">
         <v>11.522592861317694</v>
       </c>
     </row>
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:5">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>474.36904355000001</v>
       </c>
       <c r="C199" s="5">
         <v>3.8294219300000236</v>
       </c>
       <c r="D199" s="5">
         <v>10.215250815699385</v>
       </c>
     </row>
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:5">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>478.92540423999998</v>
       </c>
       <c r="C200" s="5">
         <v>4.5563606899999627</v>
       </c>
       <c r="D200" s="5">
         <v>12.154941579052302</v>
       </c>
     </row>
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:5">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>479.55771334000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.63230910000004314</v>
       </c>
       <c r="D201" s="5">
         <v>1.5958748937517475</v>
       </c>
     </row>
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:5">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>484.03161843999999</v>
       </c>
       <c r="C202" s="5">
         <v>4.4739050999999677</v>
       </c>
       <c r="D202" s="5">
-        <v>11.787750246509511</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>11.787750246509487</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>487.80012944999999</v>
       </c>
       <c r="C203" s="5">
         <v>3.7685110099999974</v>
       </c>
       <c r="D203" s="5">
         <v>9.7534423250775539</v>
       </c>
     </row>
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:5">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>489.15632820000002</v>
       </c>
       <c r="C204" s="5">
         <v>1.3561987500000328</v>
       </c>
       <c r="D204" s="5">
         <v>3.3877732074154343</v>
       </c>
     </row>
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:5">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>492.49980110000001</v>
       </c>
       <c r="C205" s="5">
         <v>3.3434728999999948</v>
       </c>
       <c r="D205" s="5">
         <v>8.5177041513422314</v>
       </c>
     </row>
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:5">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>495.29840444000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.7986033399999997</v>
       </c>
       <c r="D206" s="5">
         <v>7.036138795581981</v>
       </c>
     </row>
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:5">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>497.60658845</v>
       </c>
       <c r="C207" s="5">
         <v>2.3081840099999908</v>
       </c>
       <c r="D207" s="5">
         <v>5.7378110380904124</v>
       </c>
     </row>
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:5">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>500.67074045999999</v>
       </c>
       <c r="C208" s="5">
         <v>3.0641520099999866</v>
       </c>
       <c r="D208" s="5">
         <v>7.6448054752682459</v>
       </c>
     </row>
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:5">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>503.94378368999998</v>
       </c>
       <c r="C209" s="5">
         <v>3.2730432299999848</v>
       </c>
       <c r="D209" s="5">
         <v>8.1330788656603268</v>
       </c>
       <c r="E209" s="5">
         <v>8.0768798751098991</v>
       </c>
     </row>
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:5">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>507.66382031000001</v>
       </c>
       <c r="C210" s="5">
         <v>3.7200366200000303</v>
       </c>
       <c r="D210" s="5">
         <v>9.2268614430949256</v>
       </c>
     </row>
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:5">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>511.14741193999998</v>
       </c>
       <c r="C211" s="5">
         <v>3.4835916299999781</v>
       </c>
       <c r="D211" s="5">
         <v>8.5524002629244542</v>
       </c>
     </row>
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:5">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>513.79038939999998</v>
       </c>
       <c r="C212" s="5">
         <v>2.6429774599999973</v>
       </c>
       <c r="D212" s="5">
         <v>6.384344605765957</v>
       </c>
     </row>
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:5">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>514.81111742999997</v>
       </c>
       <c r="C213" s="5">
         <v>1.0207280299999866</v>
       </c>
       <c r="D213" s="5">
         <v>2.4102171740751244</v>
       </c>
     </row>
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:5">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>518.91202622000003</v>
       </c>
       <c r="C214" s="5">
         <v>4.1009087900000623</v>
       </c>
       <c r="D214" s="5">
         <v>9.9891453524035612</v>
       </c>
     </row>
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:5">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>522.95146547000002</v>
       </c>
       <c r="C215" s="5">
         <v>4.0394392499999867</v>
       </c>
       <c r="D215" s="5">
         <v>9.7518326664468589</v>
       </c>
     </row>
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:5">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>523.08392608999998</v>
       </c>
       <c r="C216" s="5">
         <v>0.13246061999996073</v>
       </c>
       <c r="D216" s="5">
         <v>0.30437694815828031</v>
       </c>
     </row>
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:5">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>522.81968108000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.26424500999996781</v>
       </c>
       <c r="D217" s="5">
         <v>-0.6045195757500621</v>
       </c>
     </row>
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:5">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>521.96449414000006</v>
       </c>
       <c r="C218" s="5">
         <v>-0.85518693999995321</v>
       </c>
       <c r="D218" s="5">
         <v>-1.9453018488607032</v>
       </c>
     </row>
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:5">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>527.02519268000003</v>
       </c>
       <c r="C219" s="5">
         <v>5.0606985399999758</v>
       </c>
       <c r="D219" s="5">
         <v>12.275492102164876</v>
       </c>
     </row>
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:5">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>529.85436077999998</v>
       </c>
       <c r="C220" s="5">
         <v>2.8291680999999471</v>
       </c>
       <c r="D220" s="5">
         <v>6.6354601766081878</v>
       </c>
     </row>
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:5">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>531.79875504999995</v>
       </c>
       <c r="C221" s="5">
         <v>1.9443942699999752</v>
       </c>
       <c r="D221" s="5">
         <v>4.493587499974061</v>
       </c>
       <c r="E221" s="5">
         <v>5.5273965592032903</v>
       </c>
     </row>
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:5">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>527.30696777000003</v>
       </c>
       <c r="C222" s="5">
         <v>-4.4917872799999259</v>
       </c>
       <c r="D222" s="5">
         <v>-9.6778378366500935</v>
       </c>
     </row>
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:5">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>531.60986523999998</v>
       </c>
       <c r="C223" s="5">
         <v>4.302897469999948</v>
       </c>
       <c r="D223" s="5">
         <v>10.243821464321456</v>
       </c>
     </row>
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:5">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>531.52119903000005</v>
       </c>
       <c r="C224" s="5">
         <v>-8.8666209999928469E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.19996224541531937</v>
       </c>
     </row>
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:5">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>536.09724530999995</v>
       </c>
       <c r="C225" s="5">
         <v>4.5760462799999004</v>
       </c>
       <c r="D225" s="5">
         <v>10.834718366425623</v>
       </c>
     </row>
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:5">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>537.20512412000005</v>
       </c>
       <c r="C226" s="5">
         <v>1.107878810000102</v>
       </c>
       <c r="D226" s="5">
         <v>2.5082573547649201</v>
       </c>
     </row>
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:5">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>536.64671710000005</v>
       </c>
       <c r="C227" s="5">
         <v>-0.5584070200000042</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2402538533545449</v>
       </c>
     </row>
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:5">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>537.72615254000004</v>
       </c>
       <c r="C228" s="5">
         <v>1.0794354399999975</v>
       </c>
       <c r="D228" s="5">
         <v>2.4406170565350882</v>
       </c>
     </row>
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:5">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>538.91788871000006</v>
       </c>
       <c r="C229" s="5">
         <v>1.1917361700000129</v>
       </c>
       <c r="D229" s="5">
         <v>2.6921596629857492</v>
       </c>
     </row>
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:5">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>535.98675490000005</v>
       </c>
       <c r="C230" s="5">
         <v>-2.9311338100000057</v>
       </c>
       <c r="D230" s="5">
         <v>-6.3349657944430815</v>
       </c>
     </row>
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:5">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>541.15691416000004</v>
       </c>
       <c r="C231" s="5">
         <v>5.1701592599999913</v>
       </c>
       <c r="D231" s="5">
         <v>12.209556839995228</v>
       </c>
     </row>
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:5">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>541.00889512000003</v>
       </c>
       <c r="C232" s="5">
         <v>-0.14801904000000832</v>
       </c>
       <c r="D232" s="5">
         <v>-0.32773466416082808</v>
       </c>
     </row>
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:5">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>537.69748098000002</v>
       </c>
       <c r="C233" s="5">
         <v>-3.3114141400000108</v>
       </c>
       <c r="D233" s="5">
         <v>-7.1026866602754923</v>
       </c>
       <c r="E233" s="5">
         <v>1.1092026587097736</v>
       </c>
     </row>
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:5">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>530.21562768000001</v>
       </c>
       <c r="C234" s="5">
         <v>-7.4818533000000116</v>
       </c>
       <c r="D234" s="5">
         <v>-15.477123981349738</v>
       </c>
     </row>
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:5">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>522.36341941000001</v>
       </c>
       <c r="C235" s="5">
         <v>-7.8522082700000055</v>
       </c>
       <c r="D235" s="5">
         <v>-16.392972206685098</v>
       </c>
     </row>
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:5">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>511.91775315000001</v>
       </c>
       <c r="C236" s="5">
         <v>-10.445666259999996</v>
       </c>
       <c r="D236" s="5">
         <v>-21.52538049129744</v>
       </c>
     </row>
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:5">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>500.25127285000002</v>
       </c>
       <c r="C237" s="5">
         <v>-11.666480299999989</v>
       </c>
       <c r="D237" s="5">
         <v>-24.167366920309341</v>
       </c>
     </row>
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:5">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>494.98393200999999</v>
       </c>
       <c r="C238" s="5">
         <v>-5.2673408400000312</v>
       </c>
       <c r="D238" s="5">
         <v>-11.928622928323451</v>
       </c>
     </row>
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:5">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>488.53308700000002</v>
       </c>
       <c r="C239" s="5">
         <v>-6.4508450099999664</v>
       </c>
       <c r="D239" s="5">
         <v>-14.565245379945512</v>
       </c>
     </row>
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:5">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>483.24122024000002</v>
       </c>
       <c r="C240" s="5">
         <v>-5.2918667600000049</v>
       </c>
       <c r="D240" s="5">
         <v>-12.251464655496513</v>
       </c>
     </row>
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:5">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>479.58393826999998</v>
       </c>
       <c r="C241" s="5">
         <v>-3.6572819700000423</v>
       </c>
       <c r="D241" s="5">
         <v>-8.7132198209230349</v>
       </c>
     </row>
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:5">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>475.97260943999999</v>
       </c>
       <c r="C242" s="5">
         <v>-3.6113288299999908</v>
       </c>
       <c r="D242" s="5">
         <v>-8.6711521287331284</v>
       </c>
     </row>
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:5">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>471.09152059000002</v>
       </c>
       <c r="C243" s="5">
         <v>-4.8810888499999692</v>
       </c>
       <c r="D243" s="5">
         <v>-11.635075444326393</v>
       </c>
     </row>
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:5">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>467.19854290000001</v>
       </c>
       <c r="C244" s="5">
         <v>-3.8929776900000093</v>
       </c>
       <c r="D244" s="5">
         <v>-9.4779649647249826</v>
       </c>
     </row>
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:5">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>467.05516576000002</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14337713999998414</v>
       </c>
       <c r="D245" s="5">
         <v>-0.36764340061472556</v>
       </c>
       <c r="E245" s="5">
         <v>-13.137929359692791</v>
       </c>
     </row>
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:5">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>470.19558909</v>
       </c>
       <c r="C246" s="5">
         <v>3.140423329999976</v>
       </c>
       <c r="D246" s="5">
         <v>8.3738369970441262</v>
       </c>
     </row>
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:5">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>467.27162213999998</v>
       </c>
       <c r="C247" s="5">
         <v>-2.9239669500000218</v>
       </c>
       <c r="D247" s="5">
         <v>-7.2123293809816635</v>
       </c>
     </row>
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:5">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>467.83410571000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.56248357000004034</v>
       </c>
       <c r="D248" s="5">
         <v>1.454115905436737</v>
       </c>
     </row>
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:5">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>469.81885383000002</v>
       </c>
       <c r="C249" s="5">
         <v>1.9847481200000061</v>
       </c>
       <c r="D249" s="5">
         <v>5.2113858708161542</v>
       </c>
     </row>
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:5">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>470.56285896999998</v>
       </c>
       <c r="C250" s="5">
         <v>0.7440051399999561</v>
       </c>
       <c r="D250" s="5">
         <v>1.916959096584514</v>
       </c>
     </row>
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:5">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>470.95539805999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.39253909000001386</v>
       </c>
       <c r="D251" s="5">
         <v>1.0056342220352121</v>
       </c>
     </row>
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:5">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>472.50996973000002</v>
       </c>
       <c r="C252" s="5">
         <v>1.5545716700000298</v>
       </c>
       <c r="D252" s="5">
         <v>4.0337771587692473</v>
       </c>
     </row>
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:5">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>473.49735479999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.98738506999995934</v>
       </c>
       <c r="D253" s="5">
         <v>2.536613480557226</v>
       </c>
     </row>
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:5">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>473.68229673000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.18494193000003634</v>
       </c>
       <c r="D254" s="5">
         <v>0.46971264376953759</v>
       </c>
     </row>
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:5">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>473.64262255</v>
       </c>
       <c r="C255" s="5">
         <v>-3.9674180000019987E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-0.10046204118266955</v>
       </c>
     </row>
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:5">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>473.92717012000003</v>
       </c>
       <c r="C256" s="5">
         <v>0.28454757000002928</v>
       </c>
       <c r="D256" s="5">
         <v>0.72330397185009776</v>
       </c>
     </row>
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:5">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>474.85854918000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.93137905999998338</v>
       </c>
       <c r="D257" s="5">
         <v>2.38394196635765</v>
       </c>
       <c r="E257" s="5">
         <v>1.670762683312188</v>
       </c>
     </row>
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:5">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>475.21600009000002</v>
       </c>
       <c r="C258" s="5">
         <v>0.35745091000001139</v>
       </c>
       <c r="D258" s="5">
         <v>0.90705207196810633</v>
       </c>
     </row>
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:5">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>477.90979733</v>
       </c>
       <c r="C259" s="5">
         <v>2.6937972399999808</v>
       </c>
       <c r="D259" s="5">
         <v>7.0184241076773457</v>
       </c>
     </row>
-    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:5">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>480.07310114000001</v>
       </c>
       <c r="C260" s="5">
         <v>2.1633038100000022</v>
       </c>
       <c r="D260" s="5">
         <v>5.5692090866237498</v>
       </c>
     </row>
-    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:5">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>483.06543285999999</v>
       </c>
       <c r="C261" s="5">
         <v>2.9923317199999815</v>
       </c>
       <c r="D261" s="5">
         <v>7.7415113229376553</v>
       </c>
     </row>
-    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:5">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>483.05609041999998</v>
       </c>
       <c r="C262" s="5">
         <v>-9.3424400000117203E-3</v>
       </c>
       <c r="D262" s="5">
         <v>-2.3205418590865889E-2</v>
       </c>
     </row>
-    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:5">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>488.57952590999997</v>
       </c>
       <c r="C263" s="5">
         <v>5.5234354899999971</v>
       </c>
       <c r="D263" s="5">
         <v>14.617892788425667</v>
       </c>
     </row>
-    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:5">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>493.18191487000001</v>
       </c>
       <c r="C264" s="5">
         <v>4.6023889600000416</v>
       </c>
       <c r="D264" s="5">
         <v>11.908363519654831</v>
       </c>
     </row>
-    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:5">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>495.96236561000001</v>
       </c>
       <c r="C265" s="5">
         <v>2.780450739999992</v>
       </c>
       <c r="D265" s="5">
         <v>6.9791058310477938</v>
       </c>
     </row>
-    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:5">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>500.52042920999997</v>
       </c>
       <c r="C266" s="5">
         <v>4.5580635999999686</v>
       </c>
       <c r="D266" s="5">
         <v>11.603297339643559</v>
       </c>
     </row>
-    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:5">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>501.09821289000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.57778368000003866</v>
       </c>
       <c r="D267" s="5">
         <v>1.3940678232367443</v>
       </c>
     </row>
-    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:5">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>503.63524457</v>
       </c>
       <c r="C268" s="5">
         <v>2.5370316799999841</v>
       </c>
       <c r="D268" s="5">
         <v>6.2475999214474998</v>
       </c>
     </row>
-    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:5">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>506.50338605000002</v>
       </c>
       <c r="C269" s="5">
         <v>2.8681414800000198</v>
       </c>
       <c r="D269" s="5">
         <v>7.0520187302830051</v>
       </c>
       <c r="E269" s="5">
         <v>6.6640554170595223</v>
       </c>
     </row>
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:5">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>507.67567293000002</v>
       </c>
       <c r="C270" s="5">
         <v>1.1722868800000015</v>
       </c>
       <c r="D270" s="5">
         <v>2.8129928457506725</v>
       </c>
     </row>
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:5">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>509.80831633999998</v>
       </c>
       <c r="C271" s="5">
         <v>2.1326434099999574</v>
       </c>
       <c r="D271" s="5">
         <v>5.1590733642077558</v>
       </c>
     </row>
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:5">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>515.30855549</v>
       </c>
       <c r="C272" s="5">
         <v>5.5002391500000272</v>
       </c>
       <c r="D272" s="5">
         <v>13.743148886246214</v>
       </c>
     </row>
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:5">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>517.43634616999998</v>
       </c>
       <c r="C273" s="5">
         <v>2.1277906799999755</v>
       </c>
       <c r="D273" s="5">
         <v>5.0690831438137574</v>
       </c>
     </row>
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:5">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>520.87132397000005</v>
       </c>
       <c r="C274" s="5">
         <v>3.4349778000000697</v>
       </c>
       <c r="D274" s="5">
         <v>8.2635349878367403</v>
       </c>
     </row>
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:5">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>524.00369033000004</v>
       </c>
       <c r="C275" s="5">
         <v>3.1323663599999918</v>
       </c>
       <c r="D275" s="5">
         <v>7.4599823722517389</v>
       </c>
     </row>
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:5">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>524.62678432999996</v>
       </c>
       <c r="C276" s="5">
         <v>0.62309399999992365</v>
       </c>
       <c r="D276" s="5">
         <v>1.4362920284204383</v>
       </c>
     </row>
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:5">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>527.81748527000002</v>
       </c>
       <c r="C277" s="5">
         <v>3.1907009400000561</v>
       </c>
       <c r="D277" s="5">
         <v>7.5473631204099112</v>
       </c>
     </row>
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:5">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>530.9305501</v>
       </c>
       <c r="C278" s="5">
         <v>3.1130648299999848</v>
       </c>
       <c r="D278" s="5">
         <v>7.3117579357170337</v>
       </c>
     </row>
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:5">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>534.97367527999995</v>
       </c>
       <c r="C279" s="5">
         <v>4.0431251799999472</v>
       </c>
       <c r="D279" s="5">
         <v>9.5308243123468639</v>
       </c>
     </row>
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:5">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>536.69693343999995</v>
       </c>
       <c r="C280" s="5">
         <v>1.7232581600000003</v>
       </c>
       <c r="D280" s="5">
         <v>3.9346653545693666</v>
       </c>
     </row>
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:5">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>538.09484771999996</v>
       </c>
       <c r="C281" s="5">
         <v>1.3979142800000091</v>
       </c>
       <c r="D281" s="5">
         <v>3.1707619824662414</v>
       </c>
       <c r="E281" s="5">
         <v>6.2371669252535566</v>
       </c>
     </row>
-    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:5">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>539.09385932999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.99901161000002503</v>
       </c>
       <c r="D282" s="5">
         <v>2.2507765533817059</v>
       </c>
     </row>
-    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:5">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>544.17372888</v>
       </c>
       <c r="C283" s="5">
         <v>5.0798695500000122</v>
       </c>
       <c r="D283" s="5">
         <v>11.912407520416334</v>
       </c>
     </row>
-    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:5">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>545.47788378999996</v>
       </c>
       <c r="C284" s="5">
         <v>1.3041549099999656</v>
       </c>
       <c r="D284" s="5">
         <v>2.9141060153965892</v>
       </c>
     </row>
-    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:5">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>547.64796847000002</v>
       </c>
       <c r="C285" s="5">
         <v>2.1700846800000591</v>
       </c>
       <c r="D285" s="5">
         <v>4.8798380507361516</v>
       </c>
     </row>
-    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:5">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>547.72831743999996</v>
       </c>
       <c r="C286" s="5">
         <v>8.0348969999931796E-2</v>
       </c>
       <c r="D286" s="5">
         <v>0.17620188848668228</v>
       </c>
     </row>
-    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:5">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>550.42605495999999</v>
       </c>
       <c r="C287" s="5">
         <v>2.6977375200000324</v>
       </c>
       <c r="D287" s="5">
         <v>6.0731505549213471</v>
       </c>
     </row>
-    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:5">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>550.53572903999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.10967407999999068</v>
       </c>
       <c r="D288" s="5">
         <v>0.23936588715014473</v>
       </c>
     </row>
-    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:5">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>551.48740523000004</v>
       </c>
       <c r="C289" s="5">
         <v>0.95167619000005743</v>
       </c>
       <c r="D289" s="5">
         <v>2.0941999752953189</v>
       </c>
     </row>
-    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:5">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>550.47250629999996</v>
       </c>
       <c r="C290" s="5">
         <v>-1.0148989300000721</v>
       </c>
       <c r="D290" s="5">
         <v>-2.1861371772768479</v>
       </c>
     </row>
-    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:5">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>550.92875059999994</v>
       </c>
       <c r="C291" s="5">
         <v>0.45624429999998029</v>
       </c>
       <c r="D291" s="5">
         <v>0.99913406019729312</v>
       </c>
     </row>
-    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:5">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>553.24210043999994</v>
       </c>
       <c r="C292" s="5">
         <v>2.3133498400000008</v>
       </c>
       <c r="D292" s="5">
         <v>5.1568128677809799</v>
       </c>
     </row>
-    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:5">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>554.95432526000002</v>
       </c>
       <c r="C293" s="5">
         <v>1.712224820000074</v>
       </c>
       <c r="D293" s="5">
         <v>3.7777448886064713</v>
       </c>
       <c r="E293" s="5">
         <v>3.1331795149937891</v>
       </c>
     </row>
-    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:5">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>557.22083500999997</v>
       </c>
       <c r="C294" s="5">
         <v>2.2665097499999547</v>
       </c>
       <c r="D294" s="5">
         <v>5.0125667295624066</v>
       </c>
     </row>
-    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:5">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>559.69158530000004</v>
       </c>
       <c r="C295" s="5">
         <v>2.4707502900000691</v>
       </c>
       <c r="D295" s="5">
         <v>5.4525703019645988</v>
       </c>
     </row>
-    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:5">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>560.80318199999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.11159669999995</v>
       </c>
       <c r="D296" s="5">
         <v>2.4095126355278884</v>
       </c>
     </row>
-    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:5">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>565.32208200000002</v>
       </c>
       <c r="C297" s="5">
         <v>4.5189000000000306</v>
       </c>
       <c r="D297" s="5">
         <v>10.109747553590175</v>
       </c>
     </row>
-    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:5">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>568.58781200999999</v>
       </c>
       <c r="C298" s="5">
         <v>3.2657300099999702</v>
       </c>
       <c r="D298" s="5">
         <v>7.1566570638126548</v>
       </c>
     </row>
-    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:5">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>568.91270193000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.32488992000003236</v>
       </c>
       <c r="D299" s="5">
         <v>0.68783654151276519</v>
       </c>
     </row>
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:5">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>572.16112971999996</v>
       </c>
       <c r="C300" s="5">
         <v>3.248427789999937</v>
       </c>
       <c r="D300" s="5">
         <v>7.0711927596282642</v>
       </c>
     </row>
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:5">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>575.52354632000004</v>
       </c>
       <c r="C301" s="5">
         <v>3.3624166000000741</v>
       </c>
       <c r="D301" s="5">
         <v>7.2844935309591019</v>
       </c>
     </row>
-    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:5">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>577.80967024999995</v>
       </c>
       <c r="C302" s="5">
         <v>2.286123929999917</v>
       </c>
       <c r="D302" s="5">
         <v>4.8722323232992082</v>
       </c>
     </row>
-    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:5">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>579.11939063</v>
       </c>
       <c r="C303" s="5">
         <v>1.3097203800000443</v>
       </c>
       <c r="D303" s="5">
         <v>2.7542061548979424</v>
       </c>
     </row>
-    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:5">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>583.85499073999995</v>
       </c>
       <c r="C304" s="5">
         <v>4.7356001099999503</v>
       </c>
       <c r="D304" s="5">
         <v>10.266269721564836</v>
       </c>
     </row>
-    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:5">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>587.59106678000001</v>
       </c>
       <c r="C305" s="5">
         <v>3.7360760400000572</v>
       </c>
       <c r="D305" s="5">
         <v>7.9548732859223481</v>
       </c>
       <c r="E305" s="5">
         <v>5.8809779534035433</v>
       </c>
     </row>
-    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:5">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>584.83630807999998</v>
       </c>
       <c r="C306" s="5">
         <v>-2.7547587000000249</v>
       </c>
       <c r="D306" s="5">
         <v>-5.4830480206770726</v>
       </c>
     </row>
-    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:5">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>579.30784874000005</v>
       </c>
       <c r="C307" s="5">
         <v>-5.5284593399999267</v>
       </c>
       <c r="D307" s="5">
         <v>-10.772026728383944</v>
       </c>
     </row>
-    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:5">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>574.82824664999998</v>
       </c>
       <c r="C308" s="5">
         <v>-4.4796020900000713</v>
       </c>
       <c r="D308" s="5">
         <v>-8.8945704573556874</v>
       </c>
     </row>
-    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:5">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>568.29611523000005</v>
       </c>
       <c r="C309" s="5">
         <v>-6.5321314199999279</v>
       </c>
       <c r="D309" s="5">
         <v>-12.815549097434165</v>
       </c>
     </row>
-    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:5">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>565.17789793999998</v>
       </c>
       <c r="C310" s="5">
         <v>-3.1182172900000751</v>
       </c>
       <c r="D310" s="5">
         <v>-6.3892358675124994</v>
       </c>
     </row>
-    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:5">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>563.29384843000003</v>
       </c>
       <c r="C311" s="5">
         <v>-1.8840495099999544</v>
       </c>
       <c r="D311" s="5">
         <v>-3.9277275171369808</v>
       </c>
     </row>
-    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:5">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>561.36310498</v>
       </c>
       <c r="C312" s="5">
         <v>-1.9307434500000227</v>
       </c>
       <c r="D312" s="5">
         <v>-4.0364541860366421</v>
       </c>
     </row>
-    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:5">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>557.27972022999995</v>
       </c>
       <c r="C313" s="5">
         <v>-4.0833847500000502</v>
       </c>
       <c r="D313" s="5">
         <v>-8.3879754146801382</v>
       </c>
     </row>
-    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:5">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>553.68542667999998</v>
       </c>
       <c r="C314" s="5">
         <v>-3.5942935499999749</v>
       </c>
       <c r="D314" s="5">
         <v>-7.4709199447459795</v>
       </c>
     </row>
-    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:5">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>550.32208477999995</v>
       </c>
       <c r="C315" s="5">
         <v>-3.3633419000000231</v>
       </c>
       <c r="D315" s="5">
         <v>-7.0506864490288983</v>
       </c>
     </row>
-    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:5">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>545.33137475000001</v>
       </c>
       <c r="C316" s="5">
         <v>-4.9907100299999456</v>
       </c>
       <c r="D316" s="5">
         <v>-10.35573354404109</v>
       </c>
     </row>
-    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:5">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>542.83501578000005</v>
       </c>
       <c r="C317" s="5">
         <v>-2.4963589699999602</v>
       </c>
       <c r="D317" s="5">
         <v>-5.3570142549913662</v>
       </c>
       <c r="E317" s="5">
         <v>-7.6168705636154748</v>
       </c>
     </row>
-    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:5">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>542.61761677000004</v>
       </c>
       <c r="C318" s="5">
         <v>-0.21739901000000827</v>
       </c>
       <c r="D318" s="5">
         <v>-0.47952865420584079</v>
       </c>
     </row>
-    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:5">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>537.63595244999999</v>
       </c>
       <c r="C319" s="5">
         <v>-4.9816643200000499</v>
       </c>
       <c r="D319" s="5">
         <v>-10.477343773107595</v>
       </c>
     </row>
-    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:5">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>532.90041527000005</v>
       </c>
       <c r="C320" s="5">
         <v>-4.7355371799999375</v>
       </c>
       <c r="D320" s="5">
         <v>-10.072386247864962</v>
       </c>
     </row>
-    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:5">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>530.77784718999999</v>
       </c>
       <c r="C321" s="5">
         <v>-2.1225680800000646</v>
       </c>
       <c r="D321" s="5">
         <v>-4.6763288801688008</v>
       </c>
     </row>
-    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:5">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>526.50647389999995</v>
       </c>
       <c r="C322" s="5">
         <v>-4.2713732900000423</v>
       </c>
       <c r="D322" s="5">
         <v>-9.2407028976584371</v>
       </c>
     </row>
-    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:5">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>522.11061366000001</v>
       </c>
       <c r="C323" s="5">
         <v>-4.3958602399999336</v>
       </c>
       <c r="D323" s="5">
         <v>-9.5714277022931569</v>
       </c>
     </row>
-    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:5">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>519.89890609999998</v>
       </c>
       <c r="C324" s="5">
         <v>-2.2117075600000362</v>
       </c>
       <c r="D324" s="5">
         <v>-4.9665310810155683</v>
       </c>
     </row>
-    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:5">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>514.53487169000005</v>
       </c>
       <c r="C325" s="5">
         <v>-5.3640344099999311</v>
       </c>
       <c r="D325" s="5">
         <v>-11.70198919686587</v>
       </c>
     </row>
-    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:5">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>514.22852167999997</v>
       </c>
       <c r="C326" s="5">
         <v>-0.30635001000007378</v>
       </c>
       <c r="D326" s="5">
         <v>-0.71213553988885847</v>
       </c>
     </row>
-    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:5">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>511.88411923000001</v>
       </c>
       <c r="C327" s="5">
         <v>-2.3444024499999614</v>
       </c>
       <c r="D327" s="5">
         <v>-5.335762666513566</v>
       </c>
     </row>
-    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:5">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>508.70596516000001</v>
       </c>
       <c r="C328" s="5">
         <v>-3.178154070000005</v>
       </c>
       <c r="D328" s="5">
         <v>-7.2012578790040411</v>
       </c>
     </row>
-    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:5">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>507.22526119999998</v>
       </c>
       <c r="C329" s="5">
         <v>-1.480703960000028</v>
       </c>
       <c r="D329" s="5">
         <v>-3.4374934880033736</v>
       </c>
       <c r="E329" s="5">
         <v>-6.5599590197460644</v>
       </c>
     </row>
-    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:5">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>508.10326375</v>
       </c>
       <c r="C330" s="5">
         <v>0.87800255000001926</v>
       </c>
       <c r="D330" s="5">
         <v>2.0970799812920715</v>
       </c>
     </row>
-    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:5">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>508.93204995000002</v>
       </c>
       <c r="C331" s="5">
         <v>0.82878620000002456</v>
       </c>
       <c r="D331" s="5">
         <v>1.9750206402601167</v>
       </c>
     </row>
-    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:5">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>511.26529278999999</v>
       </c>
       <c r="C332" s="5">
         <v>2.3332428399999685</v>
       </c>
       <c r="D332" s="5">
         <v>5.6423670169018614</v>
       </c>
     </row>
-    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:5">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>511.10648223999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.15881054999999833</v>
       </c>
       <c r="D333" s="5">
         <v>-0.37211095804995376</v>
       </c>
     </row>
-    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:5">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>514.00890062999997</v>
       </c>
       <c r="C334" s="5">
         <v>2.9024183899999798</v>
       </c>
       <c r="D334" s="5">
         <v>7.031350096494049</v>
       </c>
     </row>
-    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:5">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>514.26991301999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.26101239000001897</v>
       </c>
       <c r="D335" s="5">
         <v>0.61106164377413563</v>
       </c>
     </row>
-    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:5">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>509.75869003000003</v>
       </c>
       <c r="C336" s="5">
         <v>-4.5112229899999647</v>
       </c>
       <c r="D336" s="5">
         <v>-10.033204220718472</v>
       </c>
     </row>
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:5">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>510.38285911999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.62416908999995258</v>
       </c>
       <c r="D337" s="5">
         <v>1.4792639505080807</v>
       </c>
     </row>
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:5">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>509.73801535000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.64484376999996584</v>
       </c>
       <c r="D338" s="5">
         <v>-1.5056498934300055</v>
       </c>
     </row>
-    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:5">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>512.48784847000002</v>
       </c>
       <c r="C339" s="5">
         <v>2.7498331200000052</v>
       </c>
       <c r="D339" s="5">
         <v>6.6690884473730394</v>
       </c>
     </row>
-    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:5">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>515.41858646000003</v>
       </c>
       <c r="C340" s="5">
         <v>2.9307379900000115</v>
       </c>
       <c r="D340" s="5">
         <v>7.0823857104463483</v>
       </c>
     </row>
-    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:5">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>516.58461814999998</v>
       </c>
       <c r="C341" s="5">
         <v>1.1660316899999543</v>
       </c>
       <c r="D341" s="5">
         <v>2.7487953653304364</v>
       </c>
       <c r="E341" s="5">
         <v>1.8452071822798288</v>
       </c>
     </row>
-    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:5">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>514.41102833000002</v>
       </c>
       <c r="C342" s="5">
         <v>-2.173589819999961</v>
       </c>
       <c r="D342" s="5">
         <v>-4.9339162498313378</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:5">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>517.83596048000004</v>
       </c>
       <c r="C343" s="5">
         <v>3.4249321500000178</v>
       </c>
       <c r="D343" s="5">
         <v>8.2887212596851825</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:5">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>521.27228895999997</v>
       </c>
       <c r="C344" s="5">
         <v>3.4363284799999292</v>
       </c>
       <c r="D344" s="5">
         <v>8.2602897244320026</v>
       </c>
     </row>
-    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:5">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>523.25536589000001</v>
       </c>
       <c r="C345" s="5">
         <v>1.9830769300000384</v>
       </c>
       <c r="D345" s="5">
         <v>4.6619033552085964</v>
       </c>
     </row>
-    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:5">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>525.93843029000004</v>
       </c>
       <c r="C346" s="5">
         <v>2.6830644000000348</v>
       </c>
       <c r="D346" s="5">
         <v>6.3296984913200349</v>
       </c>
     </row>
-    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:5">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>529.63441806000003</v>
       </c>
       <c r="C347" s="5">
         <v>3.6959877699999879</v>
       </c>
       <c r="D347" s="5">
         <v>8.7665935893465718</v>
       </c>
     </row>
-    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:5">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>531.02564100999996</v>
       </c>
       <c r="C348" s="5">
         <v>1.3912229499999285</v>
       </c>
       <c r="D348" s="5">
         <v>3.1980532706611164</v>
       </c>
     </row>
-    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:5">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>534.41209073000005</v>
       </c>
       <c r="C349" s="5">
         <v>3.3864497200000869</v>
       </c>
       <c r="D349" s="5">
         <v>7.9268247904234146</v>
       </c>
     </row>
-    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:5">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>536.33141722000005</v>
       </c>
       <c r="C350" s="5">
         <v>1.9193264900000031</v>
       </c>
       <c r="D350" s="5">
         <v>4.3959260709555803</v>
       </c>
     </row>
-    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:5">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>540.24568248000003</v>
       </c>
       <c r="C351" s="5">
         <v>3.9142652599999792</v>
       </c>
       <c r="D351" s="5">
         <v>9.1181021192806799</v>
       </c>
     </row>
-    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:5">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>542.56268420000004</v>
       </c>
       <c r="C352" s="5">
         <v>2.3170017200000075</v>
       </c>
       <c r="D352" s="5">
         <v>5.26970227359147</v>
       </c>
     </row>
-    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:5">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>546.17193890999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.6092547099999592</v>
       </c>
       <c r="D353" s="5">
         <v>8.2813215251750893</v>
       </c>
       <c r="E353" s="5">
         <v>5.7274877571768412</v>
       </c>
     </row>
-    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:5">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>547.62340770000003</v>
       </c>
       <c r="C354" s="5">
         <v>1.4514687900000354</v>
       </c>
       <c r="D354" s="5">
         <v>3.2360647443521184</v>
       </c>
     </row>
-    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:5">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>549.71750650000001</v>
       </c>
       <c r="C355" s="5">
         <v>2.0940987999999834</v>
       </c>
       <c r="D355" s="5">
         <v>4.6865225310999126</v>
       </c>
     </row>
-    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:5">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>549.95274242000005</v>
       </c>
       <c r="C356" s="5">
         <v>0.23523592000003646</v>
       </c>
       <c r="D356" s="5">
         <v>0.51471605274773236</v>
       </c>
     </row>
-    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:5">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>551.64886463000005</v>
       </c>
       <c r="C357" s="5">
         <v>1.6961222099999986</v>
       </c>
       <c r="D357" s="5">
         <v>3.7643761565363087</v>
       </c>
     </row>
-    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:5">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>553.48242055000003</v>
       </c>
       <c r="C358" s="5">
         <v>1.8335559199999807</v>
       </c>
       <c r="D358" s="5">
         <v>4.0622554975064729</v>
       </c>
     </row>
-    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:5">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>553.14107816000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.34134239000002253</v>
       </c>
       <c r="D359" s="5">
         <v>-0.73755611132183541</v>
       </c>
     </row>
-    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:5">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>554.49611089999996</v>
       </c>
       <c r="C360" s="5">
         <v>1.355032739999956</v>
       </c>
       <c r="D360" s="5">
         <v>2.9795787809514973</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:5">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>555.87518646000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.3790755600000466</v>
       </c>
       <c r="D361" s="5">
         <v>3.0256596955989368</v>
       </c>
     </row>
-    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:5">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>556.19596210999998</v>
       </c>
       <c r="C362" s="5">
         <v>0.32077564999997321</v>
       </c>
       <c r="D362" s="5">
         <v>0.69467905054585444</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:5">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>553.74485272000004</v>
       </c>
       <c r="C363" s="5">
         <v>-2.4511093899999423</v>
       </c>
       <c r="D363" s="5">
         <v>-5.1619866016751281</v>
       </c>
     </row>
-    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:5">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>552.46649491000005</v>
       </c>
       <c r="C364" s="5">
         <v>-1.2783578099999886</v>
       </c>
       <c r="D364" s="5">
         <v>-2.7353766108472954</v>
       </c>
     </row>
-    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:5">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>549.70656451000002</v>
       </c>
       <c r="C365" s="5">
         <v>-2.7599304000000302</v>
       </c>
       <c r="D365" s="5">
         <v>-5.8327815925411812</v>
       </c>
       <c r="E365" s="5">
         <v>0.64716353005138672</v>
       </c>
     </row>
-    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:5">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>550.61827560999996</v>
       </c>
       <c r="C366" s="5">
         <v>0.91171109999993405</v>
       </c>
       <c r="D366" s="5">
         <v>2.0085054491266963</v>
       </c>
     </row>
-    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:5">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>550.17305983999995</v>
       </c>
       <c r="C367" s="5">
         <v>-0.44521577000000434</v>
       </c>
       <c r="D367" s="5">
         <v>-0.96598570289090357</v>
       </c>
     </row>
-    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:5">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>548.06186887000001</v>
       </c>
       <c r="C368" s="5">
         <v>-2.1111909699999387</v>
       </c>
       <c r="D368" s="5">
         <v>-4.5088331193486431</v>
       </c>
     </row>
-    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:5">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>508.81337198</v>
       </c>
       <c r="C369" s="5">
         <v>-39.248496890000013</v>
       </c>
       <c r="D369" s="5">
         <v>-59.003465310516759</v>
       </c>
     </row>
-    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:5">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>503.26560406999999</v>
       </c>
       <c r="C370" s="5">
         <v>-5.5477679100000046</v>
       </c>
       <c r="D370" s="5">
         <v>-12.327216348272197</v>
       </c>
     </row>
-    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:5">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>497.97921652999997</v>
       </c>
       <c r="C371" s="5">
         <v>-5.2863875400000211</v>
       </c>
       <c r="D371" s="5">
         <v>-11.901681570740152</v>
       </c>
     </row>
-    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:5">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>486.51874391000001</v>
       </c>
       <c r="C372" s="5">
         <v>-11.460472619999962</v>
       </c>
       <c r="D372" s="5">
         <v>-24.375884063058507</v>
       </c>
     </row>
-    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:5">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>481.25598361999999</v>
       </c>
       <c r="C373" s="5">
         <v>-5.262760290000017</v>
       </c>
       <c r="D373" s="5">
         <v>-12.235519673840011</v>
       </c>
     </row>
-    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:5">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>477.81744430999998</v>
       </c>
       <c r="C374" s="5">
         <v>-3.4385393100000101</v>
       </c>
       <c r="D374" s="5">
         <v>-8.244880456052206</v>
       </c>
     </row>
-    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:5">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>478.40738895999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.58994465000000673</v>
       </c>
       <c r="D375" s="5">
         <v>1.49170099228777</v>
       </c>
     </row>
-    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:5">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>479.06758241</v>
       </c>
       <c r="C376" s="5">
         <v>0.6601934500000084</v>
       </c>
       <c r="D376" s="5">
         <v>1.6686047624479006</v>
       </c>
     </row>
-    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:5">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>478.47684766999998</v>
       </c>
       <c r="C377" s="5">
         <v>-0.59073474000001625</v>
       </c>
       <c r="D377" s="5">
         <v>-1.4697169615101813</v>
       </c>
       <c r="E377" s="5">
         <v>-12.957770825147975</v>
       </c>
     </row>
-    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:5">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>478.04227526</v>
       </c>
       <c r="C378" s="5">
         <v>-0.43457240999998703</v>
       </c>
       <c r="D378" s="5">
         <v>-1.0844615941238644</v>
       </c>
     </row>
-    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:5">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>473.48215464999998</v>
       </c>
       <c r="C379" s="5">
         <v>-4.5601206100000127</v>
       </c>
       <c r="D379" s="5">
         <v>-10.865111424880691</v>
       </c>
     </row>
-    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:5">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>481.86075756000002</v>
       </c>
       <c r="C380" s="5">
         <v>8.3786029100000405</v>
       </c>
       <c r="D380" s="5">
         <v>23.428464335501829</v>
       </c>
     </row>
-    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:5">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>479.83715805999998</v>
       </c>
       <c r="C381" s="5">
         <v>-2.0235995000000457</v>
       </c>
       <c r="D381" s="5">
         <v>-4.9246778130955793</v>
       </c>
     </row>
-    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:5">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>477.97042160000001</v>
       </c>
       <c r="C382" s="5">
         <v>-1.8667364599999701</v>
       </c>
       <c r="D382" s="5">
         <v>-4.5698189787627079</v>
       </c>
     </row>
-    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:5">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>478.93205568000002</v>
       </c>
       <c r="C383" s="5">
         <v>0.96163408000001027</v>
       </c>
       <c r="D383" s="5">
         <v>2.4411889001971998</v>
       </c>
     </row>
-    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:5">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>482.40066786</v>
       </c>
       <c r="C384" s="5">
         <v>3.4686121799999796</v>
       </c>
       <c r="D384" s="5">
         <v>9.0455462353506775</v>
       </c>
     </row>
-    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:5">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>482.39836086999998</v>
       </c>
       <c r="C385" s="5">
         <v>-2.3069900000223242E-3</v>
       </c>
       <c r="D385" s="5">
         <v>-5.738622206608035E-3</v>
       </c>
     </row>
-    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:5">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>483.37378288999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.97542201999999634</v>
       </c>
       <c r="D386" s="5">
         <v>2.4535985772057067</v>
       </c>
     </row>
-    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:5">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>488.53065551999998</v>
       </c>
       <c r="C387" s="5">
         <v>5.1568726300000094</v>
       </c>
       <c r="D387" s="5">
         <v>13.580755832467117</v>
       </c>
     </row>
-    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:5">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>492.39263547000002</v>
       </c>
       <c r="C388" s="5">
         <v>3.861979950000034</v>
       </c>
       <c r="D388" s="5">
         <v>9.9098795017280814</v>
       </c>
     </row>
-    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:5">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>495.87459733999998</v>
       </c>
       <c r="C389" s="5">
         <v>3.4819618699999637</v>
       </c>
       <c r="D389" s="5">
         <v>8.8237644858014228</v>
       </c>
       <c r="E389" s="5">
         <v>3.636069279991383</v>
       </c>
     </row>
-    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="390" spans="1:5">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>497.18553263000001</v>
       </c>
       <c r="C390" s="5">
         <v>1.3109352900000317</v>
       </c>
       <c r="D390" s="5">
         <v>3.218956430574349</v>
       </c>
     </row>
-    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:5">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>499.98946623</v>
       </c>
       <c r="C391" s="5">
         <v>2.8039335999999935</v>
       </c>
       <c r="D391" s="5">
         <v>6.9814457903645266</v>
       </c>
     </row>
-    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:5">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>502.21734700000002</v>
       </c>
       <c r="C392" s="5">
         <v>2.2278807700000129</v>
       </c>
       <c r="D392" s="5">
         <v>5.4800331507307787</v>
       </c>
     </row>
-    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="393" spans="1:5">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>509.10403205</v>
       </c>
       <c r="C393" s="5">
         <v>6.8866850499999828</v>
       </c>
       <c r="D393" s="5">
         <v>17.754611815155073</v>
       </c>
     </row>
-    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:5">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>512.31483851999997</v>
       </c>
       <c r="C394" s="5">
         <v>3.2108064699999659</v>
       </c>
       <c r="D394" s="5">
         <v>7.8362503911332038</v>
       </c>
     </row>
-    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:5">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>514.63305313000001</v>
       </c>
       <c r="C395" s="5">
         <v>2.3182146100000409</v>
       </c>
       <c r="D395" s="5">
         <v>5.5671736772941793</v>
       </c>
     </row>
-    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:5">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>519.07142840999995</v>
       </c>
       <c r="C396" s="5">
         <v>4.4383752799999456</v>
       </c>
       <c r="D396" s="5">
         <v>10.854513473386728</v>
       </c>
     </row>
-    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:5">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>521.00743468999997</v>
       </c>
       <c r="C397" s="5">
         <v>1.9360062800000151</v>
       </c>
       <c r="D397" s="5">
         <v>4.568663015455221</v>
       </c>
     </row>
-    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="398" spans="1:5">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>522.87929095000004</v>
       </c>
       <c r="C398" s="5">
         <v>1.8718562600000723</v>
       </c>
       <c r="D398" s="5">
         <v>4.3975366547842842</v>
       </c>
     </row>
-    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:5">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>525.62964535000003</v>
       </c>
       <c r="C399" s="5">
         <v>2.750354399999992</v>
       </c>
       <c r="D399" s="5">
         <v>6.4978687508517208</v>
       </c>
     </row>
-    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:5">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>527.86310133999996</v>
       </c>
       <c r="C400" s="5">
         <v>2.2334559899999249</v>
       </c>
       <c r="D400" s="5">
         <v>5.2197933614384961</v>
       </c>
     </row>
-    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="401" spans="1:5">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>531.05698608</v>
       </c>
       <c r="C401" s="5">
         <v>3.1938847400000441</v>
       </c>
       <c r="D401" s="5">
         <v>7.5072755632794141</v>
       </c>
       <c r="E401" s="5">
         <v>7.0950173549376272</v>
       </c>
     </row>
-    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="402" spans="1:5">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>535.67243595000002</v>
       </c>
       <c r="C402" s="5">
         <v>4.6154498700000204</v>
       </c>
       <c r="D402" s="5">
         <v>10.942533023324685</v>
       </c>
     </row>
-    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:5">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>536.26299512000003</v>
       </c>
       <c r="C403" s="5">
         <v>0.59055917000000591</v>
       </c>
       <c r="D403" s="5">
         <v>1.3310072482498825</v>
       </c>
     </row>
-    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="404" spans="1:5">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>537.29959729999996</v>
       </c>
       <c r="C404" s="5">
         <v>1.0366021799999316</v>
       </c>
       <c r="D404" s="5">
         <v>2.344433699763715</v>
       </c>
     </row>
-    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:5">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>537.46142569000006</v>
       </c>
       <c r="C405" s="5">
         <v>0.16182839000009608</v>
       </c>
       <c r="D405" s="5">
         <v>0.36202536095673032</v>
       </c>
     </row>
-    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:5">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>537.62206978999995</v>
       </c>
       <c r="C406" s="5">
         <v>0.16064409999989948</v>
       </c>
       <c r="D406" s="5">
         <v>0.35926325054116415</v>
       </c>
     </row>
-    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:5">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>541.05157247</v>
       </c>
       <c r="C407" s="5">
         <v>3.4295026800000414</v>
       </c>
       <c r="D407" s="5">
         <v>7.9291857401503352</v>
       </c>
     </row>
-    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="408" spans="1:5">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>540.02834542000005</v>
       </c>
       <c r="C408" s="5">
         <v>-1.0232270499999458</v>
       </c>
       <c r="D408" s="5">
         <v>-2.2459613373467247</v>
       </c>
     </row>
-    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:5">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>540.45268622000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.42434079999998175</v>
       </c>
       <c r="D409" s="5">
         <v>0.94701587240879626</v>
       </c>
     </row>
-    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:5">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>542.90309120999996</v>
       </c>
       <c r="C410" s="5">
         <v>2.4504049899999245</v>
       </c>
       <c r="D410" s="5">
         <v>5.5785313584794327</v>
       </c>
     </row>
-    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:5">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>541.89215651999996</v>
       </c>
       <c r="C411" s="5">
         <v>-1.0109346899999991</v>
       </c>
       <c r="D411" s="5">
         <v>-2.2117653396571457</v>
       </c>
     </row>
-    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:5">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>541.88482592000003</v>
       </c>
       <c r="C412" s="5">
         <v>-7.3305999999320193E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-1.6232132949134392E-2</v>
       </c>
     </row>
-    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:5">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>543.46232936000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.5775034399999868</v>
       </c>
       <c r="D413" s="5">
         <v>3.5498495337846769</v>
       </c>
       <c r="E413" s="5">
         <v>2.3359721470891603</v>
       </c>
     </row>
-    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:5">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>545.90140334</v>
       </c>
       <c r="C414" s="5">
         <v>2.4390739799999892</v>
       </c>
       <c r="D414" s="5">
         <v>5.5205820321345911</v>
       </c>
     </row>
-    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:5">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>547.15430716000003</v>
       </c>
       <c r="C415" s="5">
         <v>1.2529038200000286</v>
       </c>
       <c r="D415" s="5">
         <v>2.789165159403173</v>
       </c>
     </row>
-    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:5">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>548.16710238999997</v>
       </c>
       <c r="C416" s="5">
         <v>1.0127952299999379</v>
       </c>
       <c r="D416" s="5">
         <v>2.2439812496025668</v>
       </c>
     </row>
-    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:5">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>547.55815762999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.60894475999998576</v>
       </c>
       <c r="D417" s="5">
         <v>-1.3249345984481131</v>
       </c>
     </row>
-    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="418" spans="1:5">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>549.52806796000004</v>
       </c>
       <c r="C418" s="5">
         <v>1.9699103300000615</v>
       </c>
       <c r="D418" s="5">
         <v>4.4036091409906275</v>
       </c>
     </row>
-    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:5">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>550.91408352999997</v>
       </c>
       <c r="C419" s="5">
         <v>1.3860155699999268</v>
       </c>
       <c r="D419" s="5">
         <v>3.068971596760095</v>
       </c>
     </row>
-    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:5">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>546.36219929000004</v>
       </c>
       <c r="C420" s="5">
         <v>-4.5518842399999357</v>
       </c>
       <c r="D420" s="5">
         <v>-9.4765208791933944</v>
       </c>
     </row>
-    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="421" spans="1:5">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>556.06304207999995</v>
       </c>
       <c r="C421" s="5">
         <v>9.7008427899999106</v>
       </c>
       <c r="D421" s="5">
         <v>23.515266841959594</v>
       </c>
     </row>
-    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:5">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>558.24153455999999</v>
       </c>
       <c r="C422" s="5">
         <v>2.1784924800000454</v>
       </c>
       <c r="D422" s="5">
         <v>4.8038835525154866</v>
       </c>
     </row>
-    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:5">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>559.44679636000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.2052618000000166</v>
       </c>
       <c r="D423" s="5">
         <v>2.6218272767449147</v>
       </c>
     </row>
-    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:5">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>561.20663547000004</v>
       </c>
       <c r="C424" s="5">
         <v>1.7598391100000299</v>
       </c>
       <c r="D424" s="5">
         <v>3.8408113682244061</v>
       </c>
     </row>
-    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:5">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>561.82486346999997</v>
       </c>
       <c r="C425" s="5">
         <v>0.61822799999993094</v>
       </c>
       <c r="D425" s="5">
         <v>1.3299647277954296</v>
       </c>
       <c r="E425" s="5">
         <v>3.3788053224635295</v>
       </c>
     </row>
-    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:5">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>564.66810820000001</v>
       </c>
       <c r="C426" s="5">
         <v>2.8432447300000376</v>
       </c>
       <c r="D426" s="5">
         <v>6.2447944615714901</v>
       </c>
     </row>
-    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:5">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>565.49123127999997</v>
       </c>
       <c r="C427" s="5">
         <v>0.82312307999995937</v>
       </c>
       <c r="D427" s="5">
         <v>1.7633464118078868</v>
       </c>
     </row>
-    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:5">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>567.59272335000003</v>
       </c>
       <c r="C428" s="5">
         <v>2.101492070000063</v>
       </c>
       <c r="D428" s="5">
         <v>4.5517554698694784</v>
       </c>
     </row>
-    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:5">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>570.57303146000004</v>
       </c>
       <c r="C429" s="5">
         <v>2.9803081100000099</v>
       </c>
       <c r="D429" s="5">
         <v>6.4861334312553698</v>
       </c>
     </row>
-    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:5">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>570.71141406000004</v>
       </c>
       <c r="C430" s="5">
         <v>0.13838259999999991</v>
       </c>
       <c r="D430" s="5">
         <v>0.291427742281547</v>
       </c>
     </row>
-    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="431" spans="1:5">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>570.29063920999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.42077485000004344</v>
       </c>
       <c r="D431" s="5">
         <v>-0.8811587030529977</v>
       </c>
     </row>
-    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:5">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>570.37584216000005</v>
       </c>
       <c r="C432" s="5">
         <v>8.5202950000052624E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.17943060931204791</v>
       </c>
     </row>
-    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:5">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>569.58008657000005</v>
       </c>
       <c r="C433" s="5">
         <v>-0.79575558999999885</v>
       </c>
       <c r="D433" s="5">
         <v>-1.6613841896603976</v>
       </c>
     </row>
-    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="434" spans="1:5">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>568.54331819000004</v>
       </c>
       <c r="C434" s="5">
         <v>-1.0367683800000123</v>
       </c>
       <c r="D434" s="5">
         <v>-2.1625441144097479</v>
       </c>
     </row>
-    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:5">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>570.94279719999997</v>
       </c>
       <c r="C435" s="5">
         <v>2.3994790099999364</v>
       </c>
       <c r="D435" s="5">
         <v>5.1837046604179315</v>
       </c>
     </row>
-    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:5">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>571.58664940999995</v>
       </c>
       <c r="C436" s="5">
         <v>0.64385220999997728</v>
       </c>
       <c r="D436" s="5">
         <v>1.3616649360544519</v>
       </c>
     </row>
-    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:5">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>571.91230097000005</v>
       </c>
       <c r="C437" s="5">
         <v>0.32565156000009665</v>
       </c>
       <c r="D437" s="5">
         <v>0.68582554786547067</v>
       </c>
       <c r="E437" s="5">
         <v>1.7954772306973066</v>
       </c>
     </row>
-    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:5">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>573.99366224000005</v>
       </c>
       <c r="C438" s="5">
         <v>2.0813612700000022</v>
       </c>
       <c r="D438" s="5">
         <v>4.4556446987522591</v>
       </c>
     </row>
-    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:5">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>574.60939704999998</v>
       </c>
       <c r="C439" s="5">
         <v>0.61573480999993535</v>
       </c>
       <c r="D439" s="5">
         <v>1.2948867239848338</v>
       </c>
     </row>
-    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="440" spans="1:5">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>577.88528804999999</v>
       </c>
       <c r="C440" s="5">
         <v>3.2758910000000014</v>
       </c>
       <c r="D440" s="5">
         <v>7.0599336176006888</v>
       </c>
     </row>
-    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:5">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>578.62347723000005</v>
       </c>
       <c r="C441" s="5">
         <v>0.73818918000006306</v>
       </c>
       <c r="D441" s="5">
         <v>1.5436924124688778</v>
       </c>
     </row>
-    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:5">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>582.46672656999999</v>
+        <v>583.06109450999998</v>
       </c>
       <c r="C442" s="5">
-        <v>3.843249339999943</v>
+        <v>4.4376172799999267</v>
       </c>
       <c r="D442" s="5">
-        <v>8.2681823161937054</v>
-[...2 lines deleted...]
-    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
+        <v>9.6014127535686953</v>
+      </c>
+    </row>
+    <row r="443" spans="1:5">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
-    </row>
-    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B443" s="5">
+        <v>583.00179832000003</v>
+      </c>
+      <c r="C443" s="5">
+        <v>-5.9296189999940907E-2</v>
+      </c>
+      <c r="D443" s="5">
+        <v>-0.12196945075523269</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
     </row>
-    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="445" spans="1:5">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="446" spans="1:5">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="447" spans="1:5">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="448" spans="1:5">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="449" spans="1:1">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006FBED722B018BC40A751CB0F5D3ADA74" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="04bda6238d830f2b328ab5e9ad1e7c12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="74424788-9774-4656-b3e3-f9b9153be0e0" xmlns:ns3="d64264fa-5603-4e4e-a2f4-32f4724a08c4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7165114d2df508fdc74932f45bce7e3b" ns2:_="" ns3:_="">
+    <xsd:import namespace="74424788-9774-4656-b3e3-f9b9153be0e0"/>
+    <xsd:import namespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="74424788-9774-4656-b3e3-f9b9153be0e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="b94cc3ae-357c-4eb4-84e8-520ab3b4f5d4" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="21" nillable="true" ma:displayName="Note" ma:description="Add notes about the file" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d64264fa-5603-4e4e-a2f4-32f4724a08c4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8d62b0c9-db67-4e82-b694-67e81e0f5876}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="af44d872-6276-42da-ba23-58815cdf9cb3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="74424788-9774-4656-b3e3-f9b9153be0e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d64264fa-5603-4e4e-a2f4-32f4724a08c4" xsi:nil="true"/>
+    <Note xmlns="74424788-9774-4656-b3e3-f9b9153be0e0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{339582A3-6711-44C6-865B-062441564E3E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E97A3D8-6C9F-4221-AEB6-0986E9EF1ACB}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52C0007D-B9ED-421E-980B-14B09C2294BC}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>hougooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101006FBED722B018BC40A751CB0F5D3ADA74</vt:lpwstr>
+  </property>
+</Properties>
+</file>