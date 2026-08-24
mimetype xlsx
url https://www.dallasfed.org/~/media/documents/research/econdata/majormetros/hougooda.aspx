--- v7 (2026-08-01)
+++ v8 (2026-08-24)
@@ -1,103 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{CB2CCC45-06D2-4DCC-A3CD-D78200112190}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E961DD04-7DAE-412D-8BB2-D14D8627E942}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{16E02844-BA3A-4FC9-9F0D-B85F214307D1}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{562BE070-208C-4507-8ACF-01EB95DB88C9}"/>
   </bookViews>
   <sheets>
     <sheet name="hougooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
   </si>
   <si>
-    <t>Last data entry June 2026</t>
+    <t>Last data entry July 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -602,51 +611,51 @@
     <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -921,6651 +930,6392 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D26AE03-2836-4A1A-8D90-C2D84E5C6695}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76C52CDC-0C44-4FDB-9253-381378DEBF67}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="3"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="9" style="5"/>
+    <col min="1" max="1" width="9.140625" style="3"/>
+    <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
         <v>380.29389220000002</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
         <v>384.79741958</v>
       </c>
       <c r="C7" s="5">
         <v>4.50352737999998</v>
       </c>
       <c r="D7" s="5">
         <v>15.173776617262735</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
         <v>386.94212121999999</v>
       </c>
       <c r="C8" s="5">
         <v>2.1447016399999939</v>
       </c>
       <c r="D8" s="5">
         <v>6.8971890472533603</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
         <v>388.37846852000001</v>
       </c>
       <c r="C9" s="5">
         <v>1.4363473000000226</v>
       </c>
       <c r="D9" s="5">
         <v>4.5465343443271911</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
         <v>394.50050948000001</v>
       </c>
       <c r="C10" s="5">
         <v>6.1220409599999925</v>
       </c>
       <c r="D10" s="5">
         <v>20.644931903233822</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
         <v>396.18127414000003</v>
       </c>
       <c r="C11" s="5">
         <v>1.6807646600000226</v>
       </c>
       <c r="D11" s="5">
         <v>5.2341049168381337</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
         <v>398.77425412999997</v>
       </c>
       <c r="C12" s="5">
         <v>2.5929799899999466</v>
       </c>
       <c r="D12" s="5">
         <v>8.142898187033488</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
         <v>402.31531629</v>
       </c>
       <c r="C13" s="5">
         <v>3.5410621600000241</v>
       </c>
       <c r="D13" s="5">
         <v>11.191979749616564</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
         <v>403.04950631999998</v>
       </c>
       <c r="C14" s="5">
         <v>0.73419002999997929</v>
       </c>
       <c r="D14" s="5">
         <v>2.2120086047466847</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
         <v>400.80062536000003</v>
       </c>
       <c r="C15" s="5">
         <v>-2.2488809599999513</v>
       </c>
       <c r="D15" s="5">
         <v>-6.4938957599361196</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
         <v>403.04983829000003</v>
       </c>
       <c r="C16" s="5">
         <v>2.2492129299999988</v>
       </c>
       <c r="D16" s="5">
         <v>6.9459466759522748</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
         <v>404.34179039000003</v>
       </c>
       <c r="C17" s="5">
         <v>1.2919521000000032</v>
       </c>
       <c r="D17" s="5">
         <v>3.9150718937477125</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
         <v>403.11490250999998</v>
       </c>
       <c r="C18" s="5">
         <v>-1.2268878800000493</v>
       </c>
       <c r="D18" s="5">
         <v>-3.580985976210993</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
         <v>405.93282670999997</v>
       </c>
       <c r="C19" s="5">
         <v>2.8179241999999931</v>
       </c>
       <c r="D19" s="5">
         <v>8.7185952678430425</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
         <v>408.42721856999998</v>
       </c>
       <c r="C20" s="5">
         <v>2.4943918600000075</v>
       </c>
       <c r="D20" s="5">
         <v>7.6281922751787024</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
         <v>404.81026023999999</v>
       </c>
       <c r="C21" s="5">
         <v>-3.6169583299999886</v>
       </c>
       <c r="D21" s="5">
         <v>-10.124355760108228</v>
       </c>
     </row>
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
         <v>403.66721041</v>
       </c>
       <c r="C22" s="5">
         <v>-1.1430498299999954</v>
       </c>
       <c r="D22" s="5">
         <v>-3.3362714452701003</v>
       </c>
     </row>
-    <row r="23" spans="1:5">
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
         <v>404.30716841999998</v>
       </c>
       <c r="C23" s="5">
         <v>0.63995800999998664</v>
       </c>
       <c r="D23" s="5">
         <v>1.9191086801976009</v>
       </c>
     </row>
-    <row r="24" spans="1:5">
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
         <v>401.89179776999998</v>
       </c>
       <c r="C24" s="5">
         <v>-2.4153706499999998</v>
       </c>
       <c r="D24" s="5">
         <v>-6.9379928900806354</v>
       </c>
     </row>
-    <row r="25" spans="1:5">
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
         <v>401.03477350999998</v>
       </c>
       <c r="C25" s="5">
         <v>-0.85702426000000287</v>
       </c>
       <c r="D25" s="5">
         <v>-2.5291692950287992</v>
       </c>
     </row>
-    <row r="26" spans="1:5">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
         <v>400.33804156000002</v>
       </c>
       <c r="C26" s="5">
         <v>-0.69673194999995758</v>
       </c>
       <c r="D26" s="5">
         <v>-2.0649965102455425</v>
       </c>
     </row>
-    <row r="27" spans="1:5">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
         <v>399.22953072000001</v>
       </c>
       <c r="C27" s="5">
         <v>-1.1085108400000081</v>
       </c>
       <c r="D27" s="5">
         <v>-3.2725863419877821</v>
       </c>
     </row>
-    <row r="28" spans="1:5">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
         <v>397.24959482999998</v>
       </c>
       <c r="C28" s="5">
         <v>-1.9799358900000357</v>
       </c>
       <c r="D28" s="5">
         <v>-5.7915939001984329</v>
       </c>
     </row>
-    <row r="29" spans="1:5">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
         <v>394.75004973</v>
       </c>
       <c r="C29" s="5">
         <v>-2.4995450999999775</v>
       </c>
       <c r="D29" s="5">
         <v>-7.2946568927876987</v>
       </c>
       <c r="E29" s="5">
         <v>-2.3721863255214082</v>
       </c>
     </row>
-    <row r="30" spans="1:5">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
         <v>393.25129733</v>
       </c>
       <c r="C30" s="5">
         <v>-1.4987524000000008</v>
       </c>
       <c r="D30" s="5">
         <v>-4.4621095192393216</v>
       </c>
     </row>
-    <row r="31" spans="1:5">
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
         <v>393.24804466000001</v>
       </c>
       <c r="C31" s="5">
         <v>-3.2526699999948505E-3</v>
       </c>
       <c r="D31" s="5">
         <v>-9.9250186022969977E-3</v>
       </c>
     </row>
-    <row r="32" spans="1:5">
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
         <v>391.47135687000002</v>
       </c>
       <c r="C32" s="5">
         <v>-1.7766877899999827</v>
       </c>
       <c r="D32" s="5">
         <v>-5.2888671264592517</v>
       </c>
     </row>
-    <row r="33" spans="1:5">
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
         <v>393.04043962999998</v>
       </c>
       <c r="C33" s="5">
         <v>1.5690827599999579</v>
       </c>
       <c r="D33" s="5">
         <v>4.9172621535576333</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
         <v>393.47538169000001</v>
       </c>
       <c r="C34" s="5">
         <v>0.43494206000002578</v>
       </c>
       <c r="D34" s="5">
         <v>1.336042852198327</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
         <v>391.56118927</v>
       </c>
       <c r="C35" s="5">
         <v>-1.9141924200000062</v>
       </c>
       <c r="D35" s="5">
         <v>-5.6841066294756377</v>
       </c>
     </row>
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
         <v>390.45737758000001</v>
       </c>
       <c r="C36" s="5">
         <v>-1.1038116899999864</v>
       </c>
       <c r="D36" s="5">
         <v>-3.3308431797855476</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
         <v>388.26189762000001</v>
       </c>
       <c r="C37" s="5">
         <v>-2.1954799600000001</v>
       </c>
       <c r="D37" s="5">
         <v>-6.5426039353590149</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
         <v>387.29569623999998</v>
       </c>
       <c r="C38" s="5">
         <v>-0.96620138000002953</v>
       </c>
       <c r="D38" s="5">
         <v>-2.945700790928818</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
         <v>390.20459756999998</v>
       </c>
       <c r="C39" s="5">
         <v>2.908901329999992</v>
       </c>
       <c r="D39" s="5">
         <v>9.3947635482607197</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
         <v>388.84936935000002</v>
       </c>
       <c r="C40" s="5">
         <v>-1.3552282199999581</v>
       </c>
       <c r="D40" s="5">
         <v>-4.0890480596216143</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
         <v>387.73823047000002</v>
       </c>
       <c r="C41" s="5">
         <v>-1.1111388799999986</v>
       </c>
       <c r="D41" s="5">
         <v>-3.3756244093906762</v>
       </c>
       <c r="E41" s="5">
         <v>-1.7762681131505587</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
         <v>385.48621817999998</v>
       </c>
       <c r="C42" s="5">
         <v>-2.2520122900000388</v>
       </c>
       <c r="D42" s="5">
         <v>-6.751300699001006</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
         <v>383.66568138000002</v>
       </c>
       <c r="C43" s="5">
         <v>-1.8205367999999567</v>
       </c>
       <c r="D43" s="5">
         <v>-5.5223302785387123</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
         <v>383.28249922999998</v>
       </c>
       <c r="C44" s="5">
         <v>-0.38318215000003875</v>
       </c>
       <c r="D44" s="5">
         <v>-1.191926140896149</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
         <v>385.34976153999997</v>
       </c>
       <c r="C45" s="5">
         <v>2.0672623099999896</v>
       </c>
       <c r="D45" s="5">
         <v>6.6677804308001853</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
         <v>385.33241264999998</v>
       </c>
       <c r="C46" s="5">
         <v>-1.7348889999993844E-2</v>
       </c>
       <c r="D46" s="5">
         <v>-5.4012006256620726E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
         <v>386.34481725000001</v>
       </c>
       <c r="C47" s="5">
         <v>1.0124046000000249</v>
       </c>
       <c r="D47" s="5">
         <v>3.1987857229069272</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
         <v>387.51574649000003</v>
       </c>
       <c r="C48" s="5">
         <v>1.1709292400000209</v>
       </c>
       <c r="D48" s="5">
         <v>3.6981877472115121</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
         <v>388.22101677000001</v>
       </c>
       <c r="C49" s="5">
         <v>0.70527027999997927</v>
       </c>
       <c r="D49" s="5">
         <v>2.2059685433992726</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
         <v>388.21130447000002</v>
       </c>
       <c r="C50" s="5">
         <v>-9.712299999989682E-3</v>
       </c>
       <c r="D50" s="5">
         <v>-3.0016809967059466E-2</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
         <v>390.05998935999997</v>
       </c>
       <c r="C51" s="5">
         <v>1.8486848899999586</v>
       </c>
       <c r="D51" s="5">
         <v>5.8665409916411004</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
         <v>389.37973789</v>
       </c>
       <c r="C52" s="5">
         <v>-0.68025146999997332</v>
       </c>
       <c r="D52" s="5">
         <v>-2.0728024130887479</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
         <v>393.86674600999999</v>
       </c>
       <c r="C53" s="5">
         <v>4.4870081199999845</v>
       </c>
       <c r="D53" s="5">
         <v>14.739142428106389</v>
       </c>
       <c r="E53" s="5">
         <v>1.5805806748979245</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
         <v>393.11560180999999</v>
       </c>
       <c r="C54" s="5">
         <v>-0.75114419999999882</v>
       </c>
       <c r="D54" s="5">
         <v>-2.2646703131209756</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
         <v>392.37993290999998</v>
       </c>
       <c r="C55" s="5">
         <v>-0.7356689000000074</v>
       </c>
       <c r="D55" s="5">
         <v>-2.2226866325010697</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
         <v>393.81004517999997</v>
       </c>
       <c r="C56" s="5">
         <v>1.4301122699999951</v>
       </c>
       <c r="D56" s="5">
         <v>4.4624035853964239</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
         <v>396.20783703000001</v>
       </c>
       <c r="C57" s="5">
         <v>2.3977918500000328</v>
       </c>
       <c r="D57" s="5">
         <v>7.5561535923350132</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
         <v>396.26248630999999</v>
       </c>
       <c r="C58" s="5">
         <v>5.4649279999978262E-2</v>
       </c>
       <c r="D58" s="5">
         <v>0.16564263087723852</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
         <v>396.21151660999999</v>
       </c>
       <c r="C59" s="5">
         <v>-5.096969999999601E-2</v>
       </c>
       <c r="D59" s="5">
         <v>-0.1542421774307412</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
         <v>398.03895061999998</v>
       </c>
       <c r="C60" s="5">
         <v>1.8274340099999904</v>
       </c>
       <c r="D60" s="5">
         <v>5.6773056339068706</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
         <v>399.1147737</v>
       </c>
       <c r="C61" s="5">
         <v>1.0758230800000206</v>
       </c>
       <c r="D61" s="5">
         <v>3.2920214437523798</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
         <v>401.34068539999998</v>
       </c>
       <c r="C62" s="5">
         <v>2.2259116999999833</v>
       </c>
       <c r="D62" s="5">
         <v>6.9016991546995365</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
         <v>401.83981205999999</v>
       </c>
       <c r="C63" s="5">
         <v>0.49912666000000172</v>
       </c>
       <c r="D63" s="5">
         <v>1.5026283555320541</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
         <v>404.6442389</v>
       </c>
       <c r="C64" s="5">
         <v>2.8044268400000192</v>
       </c>
       <c r="D64" s="5">
         <v>8.7038169722279068</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
         <v>405.72162165999998</v>
       </c>
       <c r="C65" s="5">
         <v>1.0773827599999777</v>
       </c>
       <c r="D65" s="5">
         <v>3.2422578702512084</v>
       </c>
       <c r="E65" s="5">
         <v>3.0098696501021704</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
         <v>406.78759258999997</v>
       </c>
       <c r="C66" s="5">
         <v>1.0659709299999918</v>
       </c>
       <c r="D66" s="5">
         <v>3.1987755643615445</v>
       </c>
     </row>
-    <row r="67" spans="1:5">
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
         <v>407.83894662</v>
       </c>
       <c r="C67" s="5">
         <v>1.0513540300000273</v>
       </c>
       <c r="D67" s="5">
         <v>3.145902533149636</v>
       </c>
     </row>
-    <row r="68" spans="1:5">
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
         <v>408.90620114000001</v>
       </c>
       <c r="C68" s="5">
         <v>1.0672545200000059</v>
       </c>
       <c r="D68" s="5">
         <v>3.1858162861227335</v>
       </c>
     </row>
-    <row r="69" spans="1:5">
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
         <v>405.46543224999999</v>
       </c>
       <c r="C69" s="5">
         <v>-3.4407688900000153</v>
       </c>
       <c r="D69" s="5">
         <v>-9.6430311078111171</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
         <v>408.71245118000002</v>
       </c>
       <c r="C70" s="5">
         <v>3.2470189300000243</v>
       </c>
       <c r="D70" s="5">
         <v>10.04451644262312</v>
       </c>
     </row>
-    <row r="71" spans="1:5">
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
         <v>410.22673048000001</v>
       </c>
       <c r="C71" s="5">
         <v>1.5142792999999983</v>
       </c>
       <c r="D71" s="5">
         <v>4.5377256236019958</v>
       </c>
     </row>
-    <row r="72" spans="1:5">
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
         <v>411.57402299</v>
       </c>
       <c r="C72" s="5">
         <v>1.3472925099999884</v>
       </c>
       <c r="D72" s="5">
         <v>4.0130909909863233</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
         <v>413.16250653999998</v>
       </c>
       <c r="C73" s="5">
         <v>1.5884835499999781</v>
       </c>
       <c r="D73" s="5">
         <v>4.7310291135117755</v>
       </c>
     </row>
-    <row r="74" spans="1:5">
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
         <v>415.70786418</v>
       </c>
       <c r="C74" s="5">
         <v>2.5453576400000202</v>
       </c>
       <c r="D74" s="5">
         <v>7.6485148392494873</v>
       </c>
     </row>
-    <row r="75" spans="1:5">
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
         <v>415.76523892</v>
       </c>
       <c r="C75" s="5">
         <v>5.7374740000000202E-2</v>
       </c>
       <c r="D75" s="5">
         <v>0.16574614369362362</v>
       </c>
     </row>
-    <row r="76" spans="1:5">
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
         <v>416.41767463000002</v>
       </c>
       <c r="C76" s="5">
         <v>0.65243571000002021</v>
       </c>
       <c r="D76" s="5">
         <v>1.8994266910595137</v>
       </c>
     </row>
-    <row r="77" spans="1:5">
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
         <v>418.64315277999998</v>
       </c>
       <c r="C77" s="5">
         <v>2.2254781499999581</v>
       </c>
       <c r="D77" s="5">
         <v>6.6051174914399935</v>
       </c>
       <c r="E77" s="5">
         <v>3.1848268443599004</v>
       </c>
     </row>
-    <row r="78" spans="1:5">
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
         <v>421.67422775</v>
       </c>
       <c r="C78" s="5">
         <v>3.0310749700000201</v>
       </c>
       <c r="D78" s="5">
         <v>9.0427486254190512</v>
       </c>
     </row>
-    <row r="79" spans="1:5">
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
         <v>422.80085286000002</v>
       </c>
       <c r="C79" s="5">
         <v>1.1266251100000204</v>
       </c>
       <c r="D79" s="5">
         <v>3.2536843419227468</v>
       </c>
     </row>
-    <row r="80" spans="1:5">
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
         <v>424.19775103000001</v>
       </c>
       <c r="C80" s="5">
         <v>1.3968981699999858</v>
       </c>
       <c r="D80" s="5">
         <v>4.0375422648165626</v>
       </c>
     </row>
-    <row r="81" spans="1:5">
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
         <v>423.28332657999999</v>
       </c>
       <c r="C81" s="5">
         <v>-0.91442445000001271</v>
       </c>
       <c r="D81" s="5">
         <v>-2.5563373437507142</v>
       </c>
     </row>
-    <row r="82" spans="1:5">
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
         <v>425.59501377999999</v>
       </c>
       <c r="C82" s="5">
         <v>2.3116871999999944</v>
       </c>
       <c r="D82" s="5">
         <v>6.7540682194591417</v>
       </c>
     </row>
-    <row r="83" spans="1:5">
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
         <v>427.77697229</v>
       </c>
       <c r="C83" s="5">
         <v>2.1819585100000154</v>
       </c>
       <c r="D83" s="5">
         <v>6.3286876358122468</v>
       </c>
     </row>
-    <row r="84" spans="1:5">
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
         <v>429.67730007</v>
       </c>
       <c r="C84" s="5">
         <v>1.9003277799999978</v>
       </c>
       <c r="D84" s="5">
         <v>5.462994262085763</v>
       </c>
     </row>
-    <row r="85" spans="1:5">
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
         <v>430.57967380000002</v>
       </c>
       <c r="C85" s="5">
         <v>0.90237373000002208</v>
       </c>
       <c r="D85" s="5">
         <v>2.5494576082230491</v>
       </c>
     </row>
-    <row r="86" spans="1:5">
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
         <v>431.03659453</v>
       </c>
       <c r="C86" s="5">
         <v>0.4569207299999789</v>
       </c>
       <c r="D86" s="5">
         <v>1.2808695339785459</v>
       </c>
     </row>
-    <row r="87" spans="1:5">
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
         <v>432.96121837999999</v>
       </c>
       <c r="C87" s="5">
         <v>1.924623849999989</v>
       </c>
       <c r="D87" s="5">
         <v>5.4916901389531869</v>
       </c>
     </row>
-    <row r="88" spans="1:5">
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
         <v>433.8992217</v>
       </c>
       <c r="C88" s="5">
         <v>0.93800332000000708</v>
       </c>
       <c r="D88" s="5">
         <v>2.6309830563191472</v>
       </c>
     </row>
-    <row r="89" spans="1:5">
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
         <v>430.85064190999998</v>
       </c>
       <c r="C89" s="5">
         <v>-3.0485797900000193</v>
       </c>
       <c r="D89" s="5">
         <v>-8.1129141293048601</v>
       </c>
       <c r="E89" s="5">
         <v>2.9159653153135734</v>
       </c>
     </row>
-    <row r="90" spans="1:5">
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
         <v>432.90587373</v>
       </c>
       <c r="C90" s="5">
         <v>2.0552318200000173</v>
       </c>
       <c r="D90" s="5">
         <v>5.8768005893575781</v>
       </c>
     </row>
-    <row r="91" spans="1:5">
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
         <v>438.01360080000001</v>
       </c>
       <c r="C91" s="5">
         <v>5.1077270700000099</v>
       </c>
       <c r="D91" s="5">
         <v>15.11433561020783</v>
       </c>
     </row>
-    <row r="92" spans="1:5">
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
         <v>438.11975984999998</v>
       </c>
       <c r="C92" s="5">
         <v>0.10615904999997383</v>
       </c>
       <c r="D92" s="5">
         <v>0.29122568298387552</v>
       </c>
     </row>
-    <row r="93" spans="1:5">
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
         <v>437.36660640999997</v>
       </c>
       <c r="C93" s="5">
         <v>-0.7531534400000055</v>
       </c>
       <c r="D93" s="5">
         <v>-2.0434773072939061</v>
       </c>
     </row>
-    <row r="94" spans="1:5">
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
         <v>440.72923259999999</v>
       </c>
       <c r="C94" s="5">
         <v>3.3626261900000145</v>
       </c>
       <c r="D94" s="5">
         <v>9.6263200456844888</v>
       </c>
     </row>
-    <row r="95" spans="1:5">
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
         <v>441.21194582999999</v>
       </c>
       <c r="C95" s="5">
         <v>0.48271323000000166</v>
       </c>
       <c r="D95" s="5">
         <v>1.3222586601180808</v>
       </c>
     </row>
-    <row r="96" spans="1:5">
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
         <v>441.81217314000003</v>
       </c>
       <c r="C96" s="5">
         <v>0.6002273100000366</v>
       </c>
       <c r="D96" s="5">
         <v>1.6447572203436067</v>
       </c>
     </row>
-    <row r="97" spans="1:5">
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
         <v>445.46234916999998</v>
       </c>
       <c r="C97" s="5">
         <v>3.6501760299999546</v>
       </c>
       <c r="D97" s="5">
         <v>10.377334896113478</v>
       </c>
     </row>
-    <row r="98" spans="1:5">
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
         <v>447.27486004000002</v>
       </c>
       <c r="C98" s="5">
         <v>1.8125108700000396</v>
       </c>
       <c r="D98" s="5">
         <v>4.9933579346326917</v>
       </c>
     </row>
-    <row r="99" spans="1:5">
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
         <v>449.87504646999997</v>
       </c>
       <c r="C99" s="5">
         <v>2.6001864299999511</v>
       </c>
       <c r="D99" s="5">
         <v>7.2035068889490406</v>
       </c>
     </row>
-    <row r="100" spans="1:5">
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
         <v>452.9364094</v>
       </c>
       <c r="C100" s="5">
         <v>3.0613629300000298</v>
       </c>
       <c r="D100" s="5">
         <v>8.4785674017427759</v>
       </c>
     </row>
-    <row r="101" spans="1:5">
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
         <v>454.96466306000002</v>
       </c>
       <c r="C101" s="5">
         <v>2.0282536600000185</v>
       </c>
       <c r="D101" s="5">
         <v>5.5079542288936967</v>
       </c>
       <c r="E101" s="5">
         <v>5.5968400193395107</v>
       </c>
     </row>
-    <row r="102" spans="1:5">
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
         <v>459.04341776000001</v>
       </c>
       <c r="C102" s="5">
         <v>4.0787546999999904</v>
       </c>
       <c r="D102" s="5">
         <v>11.304615887040747</v>
       </c>
     </row>
-    <row r="103" spans="1:5">
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
         <v>460.15024005999999</v>
       </c>
       <c r="C103" s="5">
         <v>1.1068222999999762</v>
       </c>
       <c r="D103" s="5">
         <v>2.9320594830702928</v>
       </c>
     </row>
-    <row r="104" spans="1:5">
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
         <v>460.59360851000002</v>
       </c>
       <c r="C104" s="5">
         <v>0.44336845000003677</v>
       </c>
       <c r="D104" s="5">
         <v>1.1623828047896412</v>
       </c>
     </row>
-    <row r="105" spans="1:5">
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
         <v>464.70743019999998</v>
       </c>
       <c r="C105" s="5">
         <v>4.113821689999952</v>
       </c>
       <c r="D105" s="5">
         <v>11.260373124855438</v>
       </c>
     </row>
-    <row r="106" spans="1:5">
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
         <v>467.44972790999998</v>
       </c>
       <c r="C106" s="5">
         <v>2.7422977100000026</v>
       </c>
       <c r="D106" s="5">
         <v>7.3157681080611381</v>
       </c>
     </row>
-    <row r="107" spans="1:5">
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
         <v>469.16783096</v>
       </c>
       <c r="C107" s="5">
         <v>1.7181030500000247</v>
       </c>
       <c r="D107" s="5">
         <v>4.5008403258489205</v>
       </c>
     </row>
-    <row r="108" spans="1:5">
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
         <v>472.41137082</v>
       </c>
       <c r="C108" s="5">
         <v>3.2435398599999985</v>
       </c>
       <c r="D108" s="5">
         <v>8.6188975228257192</v>
       </c>
     </row>
-    <row r="109" spans="1:5">
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
         <v>472.56290386000001</v>
       </c>
       <c r="C109" s="5">
         <v>0.15153304000000389</v>
       </c>
       <c r="D109" s="5">
         <v>0.38559781874889509</v>
       </c>
     </row>
-    <row r="110" spans="1:5">
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
         <v>472.65694030999998</v>
       </c>
       <c r="C110" s="5">
         <v>9.4036449999975957E-2</v>
       </c>
       <c r="D110" s="5">
         <v>0.2390524601527888</v>
       </c>
     </row>
-    <row r="111" spans="1:5">
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
         <v>473.30657837000001</v>
       </c>
       <c r="C111" s="5">
         <v>0.64963806000002933</v>
       </c>
       <c r="D111" s="5">
         <v>1.6618518568305207</v>
       </c>
     </row>
-    <row r="112" spans="1:5">
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
         <v>471.65107692999999</v>
       </c>
       <c r="C112" s="5">
         <v>-1.6555014400000232</v>
       </c>
       <c r="D112" s="5">
         <v>-4.1174717717092024</v>
       </c>
     </row>
-    <row r="113" spans="1:5">
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
         <v>473.99335366000003</v>
       </c>
       <c r="C113" s="5">
         <v>2.3422767300000373</v>
       </c>
       <c r="D113" s="5">
         <v>6.1248426944902512</v>
       </c>
       <c r="E113" s="5">
         <v>4.1824546266993279</v>
       </c>
     </row>
-    <row r="114" spans="1:5">
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
         <v>468.02266895999998</v>
       </c>
       <c r="C114" s="5">
         <v>-5.9706847000000494</v>
       </c>
       <c r="D114" s="5">
         <v>-14.111376535949638</v>
       </c>
     </row>
-    <row r="115" spans="1:5">
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
         <v>466.40915653000002</v>
       </c>
       <c r="C115" s="5">
         <v>-1.6135124299999575</v>
       </c>
       <c r="D115" s="5">
         <v>-4.0594623538009245</v>
       </c>
     </row>
-    <row r="116" spans="1:5">
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
         <v>463.07290583000002</v>
       </c>
       <c r="C116" s="5">
         <v>-3.3362506999999937</v>
       </c>
       <c r="D116" s="5">
         <v>-8.2538937039515972</v>
       </c>
     </row>
-    <row r="117" spans="1:5">
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
         <v>458.74014007</v>
       </c>
       <c r="C117" s="5">
         <v>-4.3327657600000293</v>
       </c>
       <c r="D117" s="5">
         <v>-10.667711936952418</v>
       </c>
     </row>
-    <row r="118" spans="1:5">
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
         <v>456.21611378</v>
       </c>
       <c r="C118" s="5">
         <v>-2.5240262899999948</v>
       </c>
       <c r="D118" s="5">
         <v>-6.4063176995378335</v>
       </c>
     </row>
-    <row r="119" spans="1:5">
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
         <v>455.59645868000001</v>
       </c>
       <c r="C119" s="5">
         <v>-0.61965509999998858</v>
       </c>
       <c r="D119" s="5">
         <v>-1.6177778631503603</v>
       </c>
     </row>
-    <row r="120" spans="1:5">
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
         <v>454.20539360999999</v>
       </c>
       <c r="C120" s="5">
         <v>-1.3910650700000247</v>
       </c>
       <c r="D120" s="5">
         <v>-3.6030331663116089</v>
       </c>
     </row>
-    <row r="121" spans="1:5">
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
         <v>453.63069338999998</v>
       </c>
       <c r="C121" s="5">
         <v>-0.57470022000001109</v>
       </c>
       <c r="D121" s="5">
         <v>-1.5078226646663917</v>
       </c>
     </row>
-    <row r="122" spans="1:5">
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
         <v>454.59554386000002</v>
       </c>
       <c r="C122" s="5">
         <v>0.96485047000004442</v>
       </c>
       <c r="D122" s="5">
         <v>2.5824123565998169</v>
       </c>
     </row>
-    <row r="123" spans="1:5">
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
         <v>455.78032407000001</v>
       </c>
       <c r="C123" s="5">
         <v>1.1847802099999853</v>
       </c>
       <c r="D123" s="5">
         <v>3.1726969133339722</v>
       </c>
     </row>
-    <row r="124" spans="1:5">
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
         <v>457.19808436</v>
       </c>
       <c r="C124" s="5">
         <v>1.4177602899999897</v>
       </c>
       <c r="D124" s="5">
         <v>3.7972745806602148</v>
       </c>
     </row>
-    <row r="125" spans="1:5">
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
         <v>457.98647216000001</v>
       </c>
       <c r="C125" s="5">
         <v>0.78838780000000952</v>
       </c>
       <c r="D125" s="5">
         <v>2.0890064693045218</v>
       </c>
       <c r="E125" s="5">
         <v>-3.3770265714489156</v>
       </c>
     </row>
-    <row r="126" spans="1:5">
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
         <v>459.94358978999998</v>
       </c>
       <c r="C126" s="5">
         <v>1.9571176299999706</v>
       </c>
       <c r="D126" s="5">
         <v>5.2502276957134608</v>
       </c>
     </row>
-    <row r="127" spans="1:5">
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
         <v>461.88990018999999</v>
       </c>
       <c r="C127" s="5">
         <v>1.9463104000000158</v>
       </c>
       <c r="D127" s="5">
         <v>5.1978212956652614</v>
       </c>
     </row>
-    <row r="128" spans="1:5">
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
         <v>464.08455916999998</v>
       </c>
       <c r="C128" s="5">
         <v>2.1946589799999856</v>
       </c>
       <c r="D128" s="5">
         <v>5.8531622224789803</v>
       </c>
     </row>
-    <row r="129" spans="1:5">
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
         <v>464.30756637000002</v>
       </c>
       <c r="C129" s="5">
         <v>0.22300720000004048</v>
       </c>
       <c r="D129" s="5">
         <v>0.57816412493636449</v>
       </c>
     </row>
-    <row r="130" spans="1:5">
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
         <v>465.32592688</v>
       </c>
       <c r="C130" s="5">
         <v>1.0183605099999795</v>
       </c>
       <c r="D130" s="5">
         <v>2.6639290334747878</v>
       </c>
     </row>
-    <row r="131" spans="1:5">
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
         <v>468.27682827000001</v>
       </c>
       <c r="C131" s="5">
         <v>2.9509013900000127</v>
       </c>
       <c r="D131" s="5">
         <v>7.88101019627101</v>
       </c>
     </row>
-    <row r="132" spans="1:5">
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
         <v>468.76510160999999</v>
       </c>
       <c r="C132" s="5">
         <v>0.48827333999997791</v>
       </c>
       <c r="D132" s="5">
         <v>1.2584435010121853</v>
       </c>
     </row>
-    <row r="133" spans="1:5">
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
         <v>469.75877602000003</v>
       </c>
       <c r="C133" s="5">
         <v>0.99367441000003964</v>
       </c>
       <c r="D133" s="5">
         <v>2.5735917091929794</v>
       </c>
     </row>
-    <row r="134" spans="1:5">
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
         <v>470.96687571000001</v>
       </c>
       <c r="C134" s="5">
         <v>1.2080996899999832</v>
       </c>
       <c r="D134" s="5">
         <v>3.1301216884354277</v>
       </c>
     </row>
-    <row r="135" spans="1:5">
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
         <v>470.23052849999999</v>
       </c>
       <c r="C135" s="5">
         <v>-0.73634721000001946</v>
       </c>
       <c r="D135" s="5">
         <v>-1.860126083766056</v>
       </c>
     </row>
-    <row r="136" spans="1:5">
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
         <v>472.31046218</v>
       </c>
       <c r="C136" s="5">
         <v>2.0799336800000106</v>
       </c>
       <c r="D136" s="5">
         <v>5.4389167451273535</v>
       </c>
     </row>
-    <row r="137" spans="1:5">
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
         <v>474.17996984000001</v>
       </c>
       <c r="C137" s="5">
         <v>1.8695076600000107</v>
       </c>
       <c r="D137" s="5">
         <v>4.8546432979964971</v>
       </c>
       <c r="E137" s="5">
         <v>3.5358026195897674</v>
       </c>
     </row>
-    <row r="138" spans="1:5">
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
         <v>476.65376556000001</v>
       </c>
       <c r="C138" s="5">
         <v>2.4737957199999983</v>
       </c>
       <c r="D138" s="5">
         <v>6.4431904083980251</v>
       </c>
     </row>
-    <row r="139" spans="1:5">
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
         <v>479.73993031999998</v>
       </c>
       <c r="C139" s="5">
         <v>3.0861647599999742</v>
       </c>
       <c r="D139" s="5">
         <v>8.0523142755141599</v>
       </c>
     </row>
-    <row r="140" spans="1:5">
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
         <v>480.50021486999998</v>
       </c>
       <c r="C140" s="5">
         <v>0.7602845499999944</v>
       </c>
       <c r="D140" s="5">
         <v>1.918405822742919</v>
       </c>
     </row>
-    <row r="141" spans="1:5">
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
         <v>483.42157342000002</v>
       </c>
       <c r="C141" s="5">
         <v>2.9213585500000363</v>
       </c>
       <c r="D141" s="5">
         <v>7.544770244996335</v>
       </c>
     </row>
-    <row r="142" spans="1:5">
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
         <v>483.53882550999998</v>
       </c>
       <c r="C142" s="5">
         <v>0.11725208999996539</v>
       </c>
       <c r="D142" s="5">
         <v>0.29144408388499521</v>
       </c>
     </row>
-    <row r="143" spans="1:5">
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
         <v>481.25619961000001</v>
       </c>
       <c r="C143" s="5">
         <v>-2.2826258999999709</v>
       </c>
       <c r="D143" s="5">
         <v>-5.5200116630294556</v>
       </c>
     </row>
-    <row r="144" spans="1:5">
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
         <v>480.11809715999999</v>
       </c>
       <c r="C144" s="5">
         <v>-1.1381024500000194</v>
       </c>
       <c r="D144" s="5">
         <v>-2.8012078680439645</v>
       </c>
     </row>
-    <row r="145" spans="1:5">
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
         <v>480.61415735999998</v>
       </c>
       <c r="C145" s="5">
         <v>0.49606019999998807</v>
       </c>
       <c r="D145" s="5">
         <v>1.246915352036182</v>
       </c>
     </row>
-    <row r="146" spans="1:5">
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
         <v>479.65715137000001</v>
       </c>
       <c r="C146" s="5">
         <v>-0.95700598999997055</v>
       </c>
       <c r="D146" s="5">
         <v>-2.3634620139147633</v>
       </c>
     </row>
-    <row r="147" spans="1:5">
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
         <v>478.15393261999998</v>
       </c>
       <c r="C147" s="5">
         <v>-1.5032187500000305</v>
       </c>
       <c r="D147" s="5">
         <v>-3.6965828616824958</v>
       </c>
     </row>
-    <row r="148" spans="1:5">
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
         <v>479.11749788999998</v>
       </c>
       <c r="C148" s="5">
         <v>0.96356527000000369</v>
       </c>
       <c r="D148" s="5">
         <v>2.4451966359839261</v>
       </c>
     </row>
-    <row r="149" spans="1:5">
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
         <v>474.78584274000002</v>
       </c>
       <c r="C149" s="5">
         <v>-4.3316551499999605</v>
       </c>
       <c r="D149" s="5">
         <v>-10.325545702947647</v>
       </c>
       <c r="E149" s="5">
         <v>0.12777277374336204</v>
       </c>
     </row>
-    <row r="150" spans="1:5">
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
         <v>472.52735000000001</v>
       </c>
       <c r="C150" s="5">
         <v>-2.2584927400000083</v>
       </c>
       <c r="D150" s="5">
         <v>-5.5612390156152047</v>
       </c>
     </row>
-    <row r="151" spans="1:5">
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
         <v>471.48987549999998</v>
       </c>
       <c r="C151" s="5">
         <v>-1.0374745000000303</v>
       </c>
       <c r="D151" s="5">
         <v>-2.6031191194486381</v>
       </c>
     </row>
-    <row r="152" spans="1:5">
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
         <v>470.99616093999998</v>
       </c>
       <c r="C152" s="5">
         <v>-0.4937145600000008</v>
       </c>
       <c r="D152" s="5">
         <v>-1.2493528943118282</v>
       </c>
     </row>
-    <row r="153" spans="1:5">
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
         <v>469.62101211999999</v>
       </c>
       <c r="C153" s="5">
         <v>-1.3751488199999926</v>
       </c>
       <c r="D153" s="5">
         <v>-3.4478752449507821</v>
       </c>
     </row>
-    <row r="154" spans="1:5">
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
         <v>468.95171626000001</v>
       </c>
       <c r="C154" s="5">
         <v>-0.66929585999997698</v>
       </c>
       <c r="D154" s="5">
         <v>-1.6968774557762689</v>
       </c>
     </row>
-    <row r="155" spans="1:5">
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
         <v>467.72484377000001</v>
       </c>
       <c r="C155" s="5">
         <v>-1.2268724900000052</v>
       </c>
       <c r="D155" s="5">
         <v>-3.0946604304352476</v>
       </c>
     </row>
-    <row r="156" spans="1:5">
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
         <v>466.72912388999998</v>
       </c>
       <c r="C156" s="5">
         <v>-0.9957198800000242</v>
       </c>
       <c r="D156" s="5">
         <v>-2.5249296659814902</v>
       </c>
     </row>
-    <row r="157" spans="1:5">
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
         <v>466.28154552000001</v>
       </c>
       <c r="C157" s="5">
         <v>-0.4475783699999738</v>
       </c>
       <c r="D157" s="5">
         <v>-1.1447116622977704</v>
       </c>
     </row>
-    <row r="158" spans="1:5">
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
         <v>464.20195147999999</v>
       </c>
       <c r="C158" s="5">
         <v>-2.0795940400000177</v>
       </c>
       <c r="D158" s="5">
         <v>-5.2225947054100335</v>
       </c>
     </row>
-    <row r="159" spans="1:5">
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
         <v>463.00340632000001</v>
       </c>
       <c r="C159" s="5">
         <v>-1.1985451599999806</v>
       </c>
       <c r="D159" s="5">
         <v>-3.0547151244604165</v>
       </c>
     </row>
-    <row r="160" spans="1:5">
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
         <v>460.43844928999999</v>
       </c>
       <c r="C160" s="5">
         <v>-2.5649570300000164</v>
       </c>
       <c r="D160" s="5">
         <v>-6.4489303755777332</v>
       </c>
     </row>
-    <row r="161" spans="1:5">
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
         <v>458.20982441000001</v>
       </c>
       <c r="C161" s="5">
         <v>-2.2286248799999839</v>
       </c>
       <c r="D161" s="5">
         <v>-5.6561124019930524</v>
       </c>
       <c r="E161" s="5">
         <v>-3.4912621308039515</v>
       </c>
     </row>
-    <row r="162" spans="1:5">
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
         <v>457.75139596000002</v>
       </c>
       <c r="C162" s="5">
         <v>-0.45842844999998533</v>
       </c>
       <c r="D162" s="5">
         <v>-1.193988238207222</v>
       </c>
     </row>
-    <row r="163" spans="1:5">
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
         <v>454.77182336999999</v>
       </c>
       <c r="C163" s="5">
         <v>-2.9795725900000321</v>
       </c>
       <c r="D163" s="5">
         <v>-7.5373239593945591</v>
       </c>
     </row>
-    <row r="164" spans="1:5">
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
         <v>451.85320116999998</v>
       </c>
       <c r="C164" s="5">
         <v>-2.9186222000000157</v>
       </c>
       <c r="D164" s="5">
         <v>-7.4352199652408801</v>
       </c>
     </row>
-    <row r="165" spans="1:5">
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
         <v>451.12884271000001</v>
       </c>
       <c r="C165" s="5">
         <v>-0.72435845999996218</v>
       </c>
       <c r="D165" s="5">
         <v>-1.9068294489318571</v>
       </c>
     </row>
-    <row r="166" spans="1:5">
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
         <v>450.59679478999999</v>
       </c>
       <c r="C166" s="5">
         <v>-0.53204792000002499</v>
       </c>
       <c r="D166" s="5">
         <v>-1.4061002176112392</v>
       </c>
     </row>
-    <row r="167" spans="1:5">
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
         <v>449.72136178</v>
       </c>
       <c r="C167" s="5">
         <v>-0.87543300999999474</v>
       </c>
       <c r="D167" s="5">
         <v>-2.3066444500039918</v>
       </c>
     </row>
-    <row r="168" spans="1:5">
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
         <v>446.91567787999998</v>
       </c>
       <c r="C168" s="5">
         <v>-2.8056839000000195</v>
       </c>
       <c r="D168" s="5">
         <v>-7.2348447117849712</v>
       </c>
     </row>
-    <row r="169" spans="1:5">
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
         <v>446.10360981000002</v>
       </c>
       <c r="C169" s="5">
         <v>-0.81206806999995251</v>
       </c>
       <c r="D169" s="5">
         <v>-2.1588002554728702</v>
       </c>
     </row>
-    <row r="170" spans="1:5">
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
         <v>447.44867407999999</v>
       </c>
       <c r="C170" s="5">
         <v>1.3450642699999662</v>
       </c>
       <c r="D170" s="5">
         <v>3.6787746267586297</v>
       </c>
     </row>
-    <row r="171" spans="1:5">
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
         <v>444.80256176</v>
       </c>
       <c r="C171" s="5">
         <v>-2.6461123199999861</v>
       </c>
       <c r="D171" s="5">
         <v>-6.8702038987633056</v>
       </c>
     </row>
-    <row r="172" spans="1:5">
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
         <v>440.84354094000003</v>
       </c>
       <c r="C172" s="5">
         <v>-3.9590208199999779</v>
       </c>
       <c r="D172" s="5">
         <v>-10.173096921067405</v>
       </c>
     </row>
-    <row r="173" spans="1:5">
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
         <v>441.72229213000003</v>
       </c>
       <c r="C173" s="5">
         <v>0.87875119000000268</v>
       </c>
       <c r="D173" s="5">
         <v>2.4184078512171192</v>
       </c>
       <c r="E173" s="5">
         <v>-3.5982494048942826</v>
       </c>
     </row>
-    <row r="174" spans="1:5">
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
         <v>442.36029980000001</v>
       </c>
       <c r="C174" s="5">
         <v>0.63800766999997904</v>
       </c>
       <c r="D174" s="5">
         <v>1.7470718486011449</v>
       </c>
     </row>
-    <row r="175" spans="1:5">
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
         <v>440.54264225999998</v>
       </c>
       <c r="C175" s="5">
         <v>-1.8176575400000274</v>
       </c>
       <c r="D175" s="5">
         <v>-4.8208762200775634</v>
       </c>
     </row>
-    <row r="176" spans="1:5">
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
         <v>439.95192881999998</v>
       </c>
       <c r="C176" s="5">
         <v>-0.59071344000000181</v>
       </c>
       <c r="D176" s="5">
         <v>-1.5972386494492063</v>
       </c>
     </row>
-    <row r="177" spans="1:5">
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
         <v>440.79557147999998</v>
       </c>
       <c r="C177" s="5">
         <v>0.84364266000000043</v>
       </c>
       <c r="D177" s="5">
         <v>2.3255197411049089</v>
       </c>
     </row>
-    <row r="178" spans="1:5">
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
         <v>437.73798943999998</v>
       </c>
       <c r="C178" s="5">
         <v>-3.0575820399999998</v>
       </c>
       <c r="D178" s="5">
         <v>-8.0134789249660994</v>
       </c>
     </row>
-    <row r="179" spans="1:5">
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
         <v>437.47914256000001</v>
       </c>
       <c r="C179" s="5">
         <v>-0.25884687999996459</v>
       </c>
       <c r="D179" s="5">
         <v>-0.70729073779615126</v>
       </c>
     </row>
-    <row r="180" spans="1:5">
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
         <v>439.26904307000001</v>
       </c>
       <c r="C180" s="5">
         <v>1.7899005099999954</v>
       </c>
       <c r="D180" s="5">
         <v>5.0216770135985689</v>
       </c>
     </row>
-    <row r="181" spans="1:5">
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
         <v>438.81854730999999</v>
       </c>
       <c r="C181" s="5">
         <v>-0.45049576000002389</v>
       </c>
       <c r="D181" s="5">
         <v>-1.2237512712681475</v>
       </c>
     </row>
-    <row r="182" spans="1:5">
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
         <v>437.14916958999999</v>
       </c>
       <c r="C182" s="5">
         <v>-1.66937772</v>
       </c>
       <c r="D182" s="5">
         <v>-4.4707895650230807</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
         <v>439.65631113000001</v>
       </c>
       <c r="C183" s="5">
         <v>2.5071415400000205</v>
       </c>
       <c r="D183" s="5">
         <v>7.1035454590034464</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
         <v>441.00742919999999</v>
       </c>
       <c r="C184" s="5">
         <v>1.3511180699999841</v>
       </c>
       <c r="D184" s="5">
         <v>3.7507219182173923</v>
       </c>
     </row>
-    <row r="185" spans="1:5">
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
         <v>442.30431557999998</v>
       </c>
       <c r="C185" s="5">
         <v>1.2968863799999895</v>
       </c>
       <c r="D185" s="5">
         <v>3.5865226119721871</v>
       </c>
       <c r="E185" s="5">
         <v>0.13176229960987218</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
         <v>448.83167588999999</v>
       </c>
       <c r="C186" s="5">
         <v>6.5273603100000059</v>
       </c>
       <c r="D186" s="5">
         <v>19.219657388848788</v>
       </c>
     </row>
-    <row r="187" spans="1:5">
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
         <v>449.07902944</v>
       </c>
       <c r="C187" s="5">
         <v>0.24735355000001391</v>
       </c>
       <c r="D187" s="5">
         <v>0.66333467256676215</v>
       </c>
     </row>
-    <row r="188" spans="1:5">
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
         <v>451.73052994</v>
       </c>
       <c r="C188" s="5">
         <v>2.6515004999999974</v>
       </c>
       <c r="D188" s="5">
         <v>7.3198390428469429</v>
       </c>
     </row>
-    <row r="189" spans="1:5">
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
         <v>453.99626013</v>
       </c>
       <c r="C189" s="5">
         <v>2.2657301899999993</v>
       </c>
       <c r="D189" s="5">
         <v>6.1876443341216003</v>
       </c>
     </row>
-    <row r="190" spans="1:5">
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
         <v>452.46567694999999</v>
       </c>
       <c r="C190" s="5">
         <v>-1.5305831800000078</v>
       </c>
       <c r="D190" s="5">
         <v>-3.9714484033197661</v>
       </c>
     </row>
-    <row r="191" spans="1:5">
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
         <v>453.80083287999997</v>
       </c>
       <c r="C191" s="5">
         <v>1.3351559299999849</v>
       </c>
       <c r="D191" s="5">
         <v>3.599052045332729</v>
       </c>
     </row>
-    <row r="192" spans="1:5">
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
         <v>456.91704435999998</v>
       </c>
       <c r="C192" s="5">
         <v>3.116211480000004</v>
       </c>
       <c r="D192" s="5">
         <v>8.5587521021209589</v>
       </c>
     </row>
-    <row r="193" spans="1:5">
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
         <v>458.24969378999998</v>
       </c>
       <c r="C193" s="5">
         <v>1.3326494300000036</v>
       </c>
       <c r="D193" s="5">
         <v>3.5566267330153778</v>
       </c>
     </row>
-    <row r="194" spans="1:5">
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
         <v>460.42622905000002</v>
       </c>
       <c r="C194" s="5">
         <v>2.1765352600000369</v>
       </c>
       <c r="D194" s="5">
         <v>5.8508796891837411</v>
       </c>
     </row>
-    <row r="195" spans="1:5">
+    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
         <v>460.28799020999998</v>
       </c>
       <c r="C195" s="5">
         <v>-0.13823884000004227</v>
       </c>
       <c r="D195" s="5">
         <v>-0.35969486253348837</v>
       </c>
     </row>
-    <row r="196" spans="1:5">
+    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
         <v>462.88474212</v>
       </c>
       <c r="C196" s="5">
         <v>2.5967519100000231</v>
       </c>
       <c r="D196" s="5">
         <v>6.9839589380757072</v>
       </c>
     </row>
-    <row r="197" spans="1:5">
+    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
         <v>466.28269087000001</v>
       </c>
       <c r="C197" s="5">
         <v>3.3979487500000118</v>
       </c>
       <c r="D197" s="5">
         <v>9.173477055482838</v>
       </c>
       <c r="E197" s="5">
         <v>5.4212392792407638</v>
       </c>
     </row>
-    <row r="198" spans="1:5">
+    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
         <v>470.53962161999999</v>
       </c>
       <c r="C198" s="5">
         <v>4.2569307499999809</v>
       </c>
       <c r="D198" s="5">
         <v>11.522592861317694</v>
       </c>
     </row>
-    <row r="199" spans="1:5">
+    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
         <v>474.36904355000001</v>
       </c>
       <c r="C199" s="5">
         <v>3.8294219300000236</v>
       </c>
       <c r="D199" s="5">
         <v>10.215250815699385</v>
       </c>
     </row>
-    <row r="200" spans="1:5">
+    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
         <v>478.92540423999998</v>
       </c>
       <c r="C200" s="5">
         <v>4.5563606899999627</v>
       </c>
       <c r="D200" s="5">
         <v>12.154941579052302</v>
       </c>
     </row>
-    <row r="201" spans="1:5">
+    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
         <v>479.55771334000002</v>
       </c>
       <c r="C201" s="5">
         <v>0.63230910000004314</v>
       </c>
       <c r="D201" s="5">
         <v>1.5958748937517475</v>
       </c>
     </row>
-    <row r="202" spans="1:5">
+    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
         <v>484.03161843999999</v>
       </c>
       <c r="C202" s="5">
         <v>4.4739050999999677</v>
       </c>
       <c r="D202" s="5">
         <v>11.787750246509487</v>
       </c>
     </row>
-    <row r="203" spans="1:5">
+    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
         <v>487.80012944999999</v>
       </c>
       <c r="C203" s="5">
         <v>3.7685110099999974</v>
       </c>
       <c r="D203" s="5">
         <v>9.7534423250775539</v>
       </c>
     </row>
-    <row r="204" spans="1:5">
+    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
         <v>489.15632820000002</v>
       </c>
       <c r="C204" s="5">
         <v>1.3561987500000328</v>
       </c>
       <c r="D204" s="5">
         <v>3.3877732074154343</v>
       </c>
     </row>
-    <row r="205" spans="1:5">
+    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
         <v>492.49980110000001</v>
       </c>
       <c r="C205" s="5">
         <v>3.3434728999999948</v>
       </c>
       <c r="D205" s="5">
         <v>8.5177041513422314</v>
       </c>
     </row>
-    <row r="206" spans="1:5">
+    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
         <v>495.29840444000001</v>
       </c>
       <c r="C206" s="5">
         <v>2.7986033399999997</v>
       </c>
       <c r="D206" s="5">
         <v>7.036138795581981</v>
       </c>
     </row>
-    <row r="207" spans="1:5">
+    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
         <v>497.60658845</v>
       </c>
       <c r="C207" s="5">
         <v>2.3081840099999908</v>
       </c>
       <c r="D207" s="5">
         <v>5.7378110380904124</v>
       </c>
     </row>
-    <row r="208" spans="1:5">
+    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
         <v>500.67074045999999</v>
       </c>
       <c r="C208" s="5">
         <v>3.0641520099999866</v>
       </c>
       <c r="D208" s="5">
         <v>7.6448054752682459</v>
       </c>
     </row>
-    <row r="209" spans="1:5">
+    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
         <v>503.94378368999998</v>
       </c>
       <c r="C209" s="5">
         <v>3.2730432299999848</v>
       </c>
       <c r="D209" s="5">
         <v>8.1330788656603268</v>
       </c>
       <c r="E209" s="5">
         <v>8.0768798751098991</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
+    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
         <v>507.66382031000001</v>
       </c>
       <c r="C210" s="5">
         <v>3.7200366200000303</v>
       </c>
       <c r="D210" s="5">
         <v>9.2268614430949256</v>
       </c>
     </row>
-    <row r="211" spans="1:5">
+    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
         <v>511.14741193999998</v>
       </c>
       <c r="C211" s="5">
         <v>3.4835916299999781</v>
       </c>
       <c r="D211" s="5">
         <v>8.5524002629244542</v>
       </c>
     </row>
-    <row r="212" spans="1:5">
+    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
         <v>513.79038939999998</v>
       </c>
       <c r="C212" s="5">
         <v>2.6429774599999973</v>
       </c>
       <c r="D212" s="5">
         <v>6.384344605765957</v>
       </c>
     </row>
-    <row r="213" spans="1:5">
+    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
         <v>514.81111742999997</v>
       </c>
       <c r="C213" s="5">
         <v>1.0207280299999866</v>
       </c>
       <c r="D213" s="5">
         <v>2.4102171740751244</v>
       </c>
     </row>
-    <row r="214" spans="1:5">
+    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
         <v>518.91202622000003</v>
       </c>
       <c r="C214" s="5">
         <v>4.1009087900000623</v>
       </c>
       <c r="D214" s="5">
         <v>9.9891453524035612</v>
       </c>
     </row>
-    <row r="215" spans="1:5">
+    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
         <v>522.95146547000002</v>
       </c>
       <c r="C215" s="5">
         <v>4.0394392499999867</v>
       </c>
       <c r="D215" s="5">
         <v>9.7518326664468589</v>
       </c>
     </row>
-    <row r="216" spans="1:5">
+    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
         <v>523.08392608999998</v>
       </c>
       <c r="C216" s="5">
         <v>0.13246061999996073</v>
       </c>
       <c r="D216" s="5">
         <v>0.30437694815828031</v>
       </c>
     </row>
-    <row r="217" spans="1:5">
+    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
         <v>522.81968108000001</v>
       </c>
       <c r="C217" s="5">
         <v>-0.26424500999996781</v>
       </c>
       <c r="D217" s="5">
         <v>-0.6045195757500621</v>
       </c>
     </row>
-    <row r="218" spans="1:5">
+    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
         <v>521.96449414000006</v>
       </c>
       <c r="C218" s="5">
         <v>-0.85518693999995321</v>
       </c>
       <c r="D218" s="5">
         <v>-1.9453018488607032</v>
       </c>
     </row>
-    <row r="219" spans="1:5">
+    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
         <v>527.02519268000003</v>
       </c>
       <c r="C219" s="5">
         <v>5.0606985399999758</v>
       </c>
       <c r="D219" s="5">
         <v>12.275492102164876</v>
       </c>
     </row>
-    <row r="220" spans="1:5">
+    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
         <v>529.85436077999998</v>
       </c>
       <c r="C220" s="5">
         <v>2.8291680999999471</v>
       </c>
       <c r="D220" s="5">
         <v>6.6354601766081878</v>
       </c>
     </row>
-    <row r="221" spans="1:5">
+    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
         <v>531.79875504999995</v>
       </c>
       <c r="C221" s="5">
         <v>1.9443942699999752</v>
       </c>
       <c r="D221" s="5">
         <v>4.493587499974061</v>
       </c>
       <c r="E221" s="5">
         <v>5.5273965592032903</v>
       </c>
     </row>
-    <row r="222" spans="1:5">
+    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
         <v>527.30696777000003</v>
       </c>
       <c r="C222" s="5">
         <v>-4.4917872799999259</v>
       </c>
       <c r="D222" s="5">
         <v>-9.6778378366500935</v>
       </c>
     </row>
-    <row r="223" spans="1:5">
+    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
         <v>531.60986523999998</v>
       </c>
       <c r="C223" s="5">
         <v>4.302897469999948</v>
       </c>
       <c r="D223" s="5">
         <v>10.243821464321456</v>
       </c>
     </row>
-    <row r="224" spans="1:5">
+    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
         <v>531.52119903000005</v>
       </c>
       <c r="C224" s="5">
         <v>-8.8666209999928469E-2</v>
       </c>
       <c r="D224" s="5">
         <v>-0.19996224541531937</v>
       </c>
     </row>
-    <row r="225" spans="1:5">
+    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
         <v>536.09724530999995</v>
       </c>
       <c r="C225" s="5">
         <v>4.5760462799999004</v>
       </c>
       <c r="D225" s="5">
         <v>10.834718366425623</v>
       </c>
     </row>
-    <row r="226" spans="1:5">
+    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
         <v>537.20512412000005</v>
       </c>
       <c r="C226" s="5">
         <v>1.107878810000102</v>
       </c>
       <c r="D226" s="5">
         <v>2.5082573547649201</v>
       </c>
     </row>
-    <row r="227" spans="1:5">
+    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
         <v>536.64671710000005</v>
       </c>
       <c r="C227" s="5">
         <v>-0.5584070200000042</v>
       </c>
       <c r="D227" s="5">
         <v>-1.2402538533545449</v>
       </c>
     </row>
-    <row r="228" spans="1:5">
+    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
         <v>537.72615254000004</v>
       </c>
       <c r="C228" s="5">
         <v>1.0794354399999975</v>
       </c>
       <c r="D228" s="5">
         <v>2.4406170565350882</v>
       </c>
     </row>
-    <row r="229" spans="1:5">
+    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
         <v>538.91788871000006</v>
       </c>
       <c r="C229" s="5">
         <v>1.1917361700000129</v>
       </c>
       <c r="D229" s="5">
         <v>2.6921596629857492</v>
       </c>
     </row>
-    <row r="230" spans="1:5">
+    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
         <v>535.98675490000005</v>
       </c>
       <c r="C230" s="5">
         <v>-2.9311338100000057</v>
       </c>
       <c r="D230" s="5">
         <v>-6.3349657944430815</v>
       </c>
     </row>
-    <row r="231" spans="1:5">
+    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
         <v>541.15691416000004</v>
       </c>
       <c r="C231" s="5">
         <v>5.1701592599999913</v>
       </c>
       <c r="D231" s="5">
         <v>12.209556839995228</v>
       </c>
     </row>
-    <row r="232" spans="1:5">
+    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
         <v>541.00889512000003</v>
       </c>
       <c r="C232" s="5">
         <v>-0.14801904000000832</v>
       </c>
       <c r="D232" s="5">
         <v>-0.32773466416082808</v>
       </c>
     </row>
-    <row r="233" spans="1:5">
+    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
         <v>537.69748098000002</v>
       </c>
       <c r="C233" s="5">
         <v>-3.3114141400000108</v>
       </c>
       <c r="D233" s="5">
         <v>-7.1026866602754923</v>
       </c>
       <c r="E233" s="5">
         <v>1.1092026587097736</v>
       </c>
     </row>
-    <row r="234" spans="1:5">
+    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
         <v>530.21562768000001</v>
       </c>
       <c r="C234" s="5">
         <v>-7.4818533000000116</v>
       </c>
       <c r="D234" s="5">
         <v>-15.477123981349738</v>
       </c>
     </row>
-    <row r="235" spans="1:5">
+    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
         <v>522.36341941000001</v>
       </c>
       <c r="C235" s="5">
         <v>-7.8522082700000055</v>
       </c>
       <c r="D235" s="5">
         <v>-16.392972206685098</v>
       </c>
     </row>
-    <row r="236" spans="1:5">
+    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
         <v>511.91775315000001</v>
       </c>
       <c r="C236" s="5">
         <v>-10.445666259999996</v>
       </c>
       <c r="D236" s="5">
         <v>-21.52538049129744</v>
       </c>
     </row>
-    <row r="237" spans="1:5">
+    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
         <v>500.25127285000002</v>
       </c>
       <c r="C237" s="5">
         <v>-11.666480299999989</v>
       </c>
       <c r="D237" s="5">
         <v>-24.167366920309341</v>
       </c>
     </row>
-    <row r="238" spans="1:5">
+    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
         <v>494.98393200999999</v>
       </c>
       <c r="C238" s="5">
         <v>-5.2673408400000312</v>
       </c>
       <c r="D238" s="5">
         <v>-11.928622928323451</v>
       </c>
     </row>
-    <row r="239" spans="1:5">
+    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
         <v>488.53308700000002</v>
       </c>
       <c r="C239" s="5">
         <v>-6.4508450099999664</v>
       </c>
       <c r="D239" s="5">
         <v>-14.565245379945512</v>
       </c>
     </row>
-    <row r="240" spans="1:5">
+    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
         <v>483.24122024000002</v>
       </c>
       <c r="C240" s="5">
         <v>-5.2918667600000049</v>
       </c>
       <c r="D240" s="5">
         <v>-12.251464655496513</v>
       </c>
     </row>
-    <row r="241" spans="1:5">
+    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
         <v>479.58393826999998</v>
       </c>
       <c r="C241" s="5">
         <v>-3.6572819700000423</v>
       </c>
       <c r="D241" s="5">
         <v>-8.7132198209230349</v>
       </c>
     </row>
-    <row r="242" spans="1:5">
+    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
         <v>475.97260943999999</v>
       </c>
       <c r="C242" s="5">
         <v>-3.6113288299999908</v>
       </c>
       <c r="D242" s="5">
         <v>-8.6711521287331284</v>
       </c>
     </row>
-    <row r="243" spans="1:5">
+    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
         <v>471.09152059000002</v>
       </c>
       <c r="C243" s="5">
         <v>-4.8810888499999692</v>
       </c>
       <c r="D243" s="5">
         <v>-11.635075444326393</v>
       </c>
     </row>
-    <row r="244" spans="1:5">
+    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
         <v>467.19854290000001</v>
       </c>
       <c r="C244" s="5">
         <v>-3.8929776900000093</v>
       </c>
       <c r="D244" s="5">
         <v>-9.4779649647249826</v>
       </c>
     </row>
-    <row r="245" spans="1:5">
+    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
         <v>467.05516576000002</v>
       </c>
       <c r="C245" s="5">
         <v>-0.14337713999998414</v>
       </c>
       <c r="D245" s="5">
         <v>-0.36764340061472556</v>
       </c>
       <c r="E245" s="5">
         <v>-13.137929359692791</v>
       </c>
     </row>
-    <row r="246" spans="1:5">
+    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
         <v>470.19558909</v>
       </c>
       <c r="C246" s="5">
         <v>3.140423329999976</v>
       </c>
       <c r="D246" s="5">
         <v>8.3738369970441262</v>
       </c>
     </row>
-    <row r="247" spans="1:5">
+    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
         <v>467.27162213999998</v>
       </c>
       <c r="C247" s="5">
         <v>-2.9239669500000218</v>
       </c>
       <c r="D247" s="5">
         <v>-7.2123293809816635</v>
       </c>
     </row>
-    <row r="248" spans="1:5">
+    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
         <v>467.83410571000002</v>
       </c>
       <c r="C248" s="5">
         <v>0.56248357000004034</v>
       </c>
       <c r="D248" s="5">
         <v>1.454115905436737</v>
       </c>
     </row>
-    <row r="249" spans="1:5">
+    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
         <v>469.81885383000002</v>
       </c>
       <c r="C249" s="5">
         <v>1.9847481200000061</v>
       </c>
       <c r="D249" s="5">
         <v>5.2113858708161542</v>
       </c>
     </row>
-    <row r="250" spans="1:5">
+    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
         <v>470.56285896999998</v>
       </c>
       <c r="C250" s="5">
         <v>0.7440051399999561</v>
       </c>
       <c r="D250" s="5">
         <v>1.916959096584514</v>
       </c>
     </row>
-    <row r="251" spans="1:5">
+    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
         <v>470.95539805999999</v>
       </c>
       <c r="C251" s="5">
         <v>0.39253909000001386</v>
       </c>
       <c r="D251" s="5">
         <v>1.0056342220352121</v>
       </c>
     </row>
-    <row r="252" spans="1:5">
+    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
         <v>472.50996973000002</v>
       </c>
       <c r="C252" s="5">
         <v>1.5545716700000298</v>
       </c>
       <c r="D252" s="5">
         <v>4.0337771587692473</v>
       </c>
     </row>
-    <row r="253" spans="1:5">
+    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
         <v>473.49735479999998</v>
       </c>
       <c r="C253" s="5">
         <v>0.98738506999995934</v>
       </c>
       <c r="D253" s="5">
         <v>2.536613480557226</v>
       </c>
     </row>
-    <row r="254" spans="1:5">
+    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
         <v>473.68229673000002</v>
       </c>
       <c r="C254" s="5">
         <v>0.18494193000003634</v>
       </c>
       <c r="D254" s="5">
         <v>0.46971264376953759</v>
       </c>
     </row>
-    <row r="255" spans="1:5">
+    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
         <v>473.64262255</v>
       </c>
       <c r="C255" s="5">
         <v>-3.9674180000019987E-2</v>
       </c>
       <c r="D255" s="5">
         <v>-0.10046204118266955</v>
       </c>
     </row>
-    <row r="256" spans="1:5">
+    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
         <v>473.92717012000003</v>
       </c>
       <c r="C256" s="5">
         <v>0.28454757000002928</v>
       </c>
       <c r="D256" s="5">
         <v>0.72330397185009776</v>
       </c>
     </row>
-    <row r="257" spans="1:5">
+    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
         <v>474.85854918000001</v>
       </c>
       <c r="C257" s="5">
         <v>0.93137905999998338</v>
       </c>
       <c r="D257" s="5">
         <v>2.38394196635765</v>
       </c>
       <c r="E257" s="5">
         <v>1.670762683312188</v>
       </c>
     </row>
-    <row r="258" spans="1:5">
+    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
         <v>475.21600009000002</v>
       </c>
       <c r="C258" s="5">
         <v>0.35745091000001139</v>
       </c>
       <c r="D258" s="5">
         <v>0.90705207196810633</v>
       </c>
     </row>
-    <row r="259" spans="1:5">
+    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
         <v>477.90979733</v>
       </c>
       <c r="C259" s="5">
         <v>2.6937972399999808</v>
       </c>
       <c r="D259" s="5">
         <v>7.0184241076773457</v>
       </c>
     </row>
-    <row r="260" spans="1:5">
+    <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
         <v>480.07310114000001</v>
       </c>
       <c r="C260" s="5">
         <v>2.1633038100000022</v>
       </c>
       <c r="D260" s="5">
         <v>5.5692090866237498</v>
       </c>
     </row>
-    <row r="261" spans="1:5">
+    <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
         <v>483.06543285999999</v>
       </c>
       <c r="C261" s="5">
         <v>2.9923317199999815</v>
       </c>
       <c r="D261" s="5">
         <v>7.7415113229376553</v>
       </c>
     </row>
-    <row r="262" spans="1:5">
+    <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
         <v>483.05609041999998</v>
       </c>
       <c r="C262" s="5">
         <v>-9.3424400000117203E-3</v>
       </c>
       <c r="D262" s="5">
         <v>-2.3205418590865889E-2</v>
       </c>
     </row>
-    <row r="263" spans="1:5">
+    <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
         <v>488.57952590999997</v>
       </c>
       <c r="C263" s="5">
         <v>5.5234354899999971</v>
       </c>
       <c r="D263" s="5">
         <v>14.617892788425667</v>
       </c>
     </row>
-    <row r="264" spans="1:5">
+    <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
         <v>493.18191487000001</v>
       </c>
       <c r="C264" s="5">
         <v>4.6023889600000416</v>
       </c>
       <c r="D264" s="5">
         <v>11.908363519654831</v>
       </c>
     </row>
-    <row r="265" spans="1:5">
+    <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
         <v>495.96236561000001</v>
       </c>
       <c r="C265" s="5">
         <v>2.780450739999992</v>
       </c>
       <c r="D265" s="5">
         <v>6.9791058310477938</v>
       </c>
     </row>
-    <row r="266" spans="1:5">
+    <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
         <v>500.52042920999997</v>
       </c>
       <c r="C266" s="5">
         <v>4.5580635999999686</v>
       </c>
       <c r="D266" s="5">
         <v>11.603297339643559</v>
       </c>
     </row>
-    <row r="267" spans="1:5">
+    <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
         <v>501.09821289000001</v>
       </c>
       <c r="C267" s="5">
         <v>0.57778368000003866</v>
       </c>
       <c r="D267" s="5">
         <v>1.3940678232367443</v>
       </c>
     </row>
-    <row r="268" spans="1:5">
+    <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
         <v>503.63524457</v>
       </c>
       <c r="C268" s="5">
         <v>2.5370316799999841</v>
       </c>
       <c r="D268" s="5">
         <v>6.2475999214474998</v>
       </c>
     </row>
-    <row r="269" spans="1:5">
+    <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
         <v>506.50338605000002</v>
       </c>
       <c r="C269" s="5">
         <v>2.8681414800000198</v>
       </c>
       <c r="D269" s="5">
         <v>7.0520187302830051</v>
       </c>
       <c r="E269" s="5">
         <v>6.6640554170595223</v>
       </c>
     </row>
-    <row r="270" spans="1:5">
+    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
         <v>507.67567293000002</v>
       </c>
       <c r="C270" s="5">
         <v>1.1722868800000015</v>
       </c>
       <c r="D270" s="5">
         <v>2.8129928457506725</v>
       </c>
     </row>
-    <row r="271" spans="1:5">
+    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
         <v>509.80831633999998</v>
       </c>
       <c r="C271" s="5">
         <v>2.1326434099999574</v>
       </c>
       <c r="D271" s="5">
         <v>5.1590733642077558</v>
       </c>
     </row>
-    <row r="272" spans="1:5">
+    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
         <v>515.30855549</v>
       </c>
       <c r="C272" s="5">
         <v>5.5002391500000272</v>
       </c>
       <c r="D272" s="5">
         <v>13.743148886246214</v>
       </c>
     </row>
-    <row r="273" spans="1:5">
+    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
         <v>517.43634616999998</v>
       </c>
       <c r="C273" s="5">
         <v>2.1277906799999755</v>
       </c>
       <c r="D273" s="5">
         <v>5.0690831438137574</v>
       </c>
     </row>
-    <row r="274" spans="1:5">
+    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
         <v>520.87132397000005</v>
       </c>
       <c r="C274" s="5">
         <v>3.4349778000000697</v>
       </c>
       <c r="D274" s="5">
         <v>8.2635349878367403</v>
       </c>
     </row>
-    <row r="275" spans="1:5">
+    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
         <v>524.00369033000004</v>
       </c>
       <c r="C275" s="5">
         <v>3.1323663599999918</v>
       </c>
       <c r="D275" s="5">
         <v>7.4599823722517389</v>
       </c>
     </row>
-    <row r="276" spans="1:5">
+    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
         <v>524.62678432999996</v>
       </c>
       <c r="C276" s="5">
         <v>0.62309399999992365</v>
       </c>
       <c r="D276" s="5">
         <v>1.4362920284204383</v>
       </c>
     </row>
-    <row r="277" spans="1:5">
+    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
         <v>527.81748527000002</v>
       </c>
       <c r="C277" s="5">
         <v>3.1907009400000561</v>
       </c>
       <c r="D277" s="5">
         <v>7.5473631204099112</v>
       </c>
     </row>
-    <row r="278" spans="1:5">
+    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
         <v>530.9305501</v>
       </c>
       <c r="C278" s="5">
         <v>3.1130648299999848</v>
       </c>
       <c r="D278" s="5">
         <v>7.3117579357170337</v>
       </c>
     </row>
-    <row r="279" spans="1:5">
+    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
         <v>534.97367527999995</v>
       </c>
       <c r="C279" s="5">
         <v>4.0431251799999472</v>
       </c>
       <c r="D279" s="5">
         <v>9.5308243123468639</v>
       </c>
     </row>
-    <row r="280" spans="1:5">
+    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
         <v>536.69693343999995</v>
       </c>
       <c r="C280" s="5">
         <v>1.7232581600000003</v>
       </c>
       <c r="D280" s="5">
         <v>3.9346653545693666</v>
       </c>
     </row>
-    <row r="281" spans="1:5">
+    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
         <v>538.09484771999996</v>
       </c>
       <c r="C281" s="5">
         <v>1.3979142800000091</v>
       </c>
       <c r="D281" s="5">
         <v>3.1707619824662414</v>
       </c>
       <c r="E281" s="5">
         <v>6.2371669252535566</v>
       </c>
     </row>
-    <row r="282" spans="1:5">
+    <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
         <v>539.09385932999999</v>
       </c>
       <c r="C282" s="5">
         <v>0.99901161000002503</v>
       </c>
       <c r="D282" s="5">
         <v>2.2507765533817059</v>
       </c>
     </row>
-    <row r="283" spans="1:5">
+    <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
         <v>544.17372888</v>
       </c>
       <c r="C283" s="5">
         <v>5.0798695500000122</v>
       </c>
       <c r="D283" s="5">
         <v>11.912407520416334</v>
       </c>
     </row>
-    <row r="284" spans="1:5">
+    <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
         <v>545.47788378999996</v>
       </c>
       <c r="C284" s="5">
         <v>1.3041549099999656</v>
       </c>
       <c r="D284" s="5">
         <v>2.9141060153965892</v>
       </c>
     </row>
-    <row r="285" spans="1:5">
+    <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
         <v>547.64796847000002</v>
       </c>
       <c r="C285" s="5">
         <v>2.1700846800000591</v>
       </c>
       <c r="D285" s="5">
         <v>4.8798380507361516</v>
       </c>
     </row>
-    <row r="286" spans="1:5">
+    <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
         <v>547.72831743999996</v>
       </c>
       <c r="C286" s="5">
         <v>8.0348969999931796E-2</v>
       </c>
       <c r="D286" s="5">
         <v>0.17620188848668228</v>
       </c>
     </row>
-    <row r="287" spans="1:5">
+    <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
         <v>550.42605495999999</v>
       </c>
       <c r="C287" s="5">
         <v>2.6977375200000324</v>
       </c>
       <c r="D287" s="5">
         <v>6.0731505549213471</v>
       </c>
     </row>
-    <row r="288" spans="1:5">
+    <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
         <v>550.53572903999998</v>
       </c>
       <c r="C288" s="5">
         <v>0.10967407999999068</v>
       </c>
       <c r="D288" s="5">
         <v>0.23936588715014473</v>
       </c>
     </row>
-    <row r="289" spans="1:5">
+    <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
         <v>551.48740523000004</v>
       </c>
       <c r="C289" s="5">
         <v>0.95167619000005743</v>
       </c>
       <c r="D289" s="5">
         <v>2.0941999752953189</v>
       </c>
     </row>
-    <row r="290" spans="1:5">
+    <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
         <v>550.47250629999996</v>
       </c>
       <c r="C290" s="5">
         <v>-1.0148989300000721</v>
       </c>
       <c r="D290" s="5">
         <v>-2.1861371772768479</v>
       </c>
     </row>
-    <row r="291" spans="1:5">
+    <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
         <v>550.92875059999994</v>
       </c>
       <c r="C291" s="5">
         <v>0.45624429999998029</v>
       </c>
       <c r="D291" s="5">
         <v>0.99913406019729312</v>
       </c>
     </row>
-    <row r="292" spans="1:5">
+    <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
         <v>553.24210043999994</v>
       </c>
       <c r="C292" s="5">
         <v>2.3133498400000008</v>
       </c>
       <c r="D292" s="5">
         <v>5.1568128677809799</v>
       </c>
     </row>
-    <row r="293" spans="1:5">
+    <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
         <v>554.95432526000002</v>
       </c>
       <c r="C293" s="5">
         <v>1.712224820000074</v>
       </c>
       <c r="D293" s="5">
         <v>3.7777448886064713</v>
       </c>
       <c r="E293" s="5">
         <v>3.1331795149937891</v>
       </c>
     </row>
-    <row r="294" spans="1:5">
+    <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
         <v>557.22083500999997</v>
       </c>
       <c r="C294" s="5">
         <v>2.2665097499999547</v>
       </c>
       <c r="D294" s="5">
         <v>5.0125667295624066</v>
       </c>
     </row>
-    <row r="295" spans="1:5">
+    <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
         <v>559.69158530000004</v>
       </c>
       <c r="C295" s="5">
         <v>2.4707502900000691</v>
       </c>
       <c r="D295" s="5">
         <v>5.4525703019645988</v>
       </c>
     </row>
-    <row r="296" spans="1:5">
+    <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
         <v>560.80318199999999</v>
       </c>
       <c r="C296" s="5">
         <v>1.11159669999995</v>
       </c>
       <c r="D296" s="5">
         <v>2.4095126355278884</v>
       </c>
     </row>
-    <row r="297" spans="1:5">
+    <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
         <v>565.32208200000002</v>
       </c>
       <c r="C297" s="5">
         <v>4.5189000000000306</v>
       </c>
       <c r="D297" s="5">
         <v>10.109747553590175</v>
       </c>
     </row>
-    <row r="298" spans="1:5">
+    <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
         <v>568.58781200999999</v>
       </c>
       <c r="C298" s="5">
         <v>3.2657300099999702</v>
       </c>
       <c r="D298" s="5">
         <v>7.1566570638126548</v>
       </c>
     </row>
-    <row r="299" spans="1:5">
+    <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
         <v>568.91270193000003</v>
       </c>
       <c r="C299" s="5">
         <v>0.32488992000003236</v>
       </c>
       <c r="D299" s="5">
         <v>0.68783654151276519</v>
       </c>
     </row>
-    <row r="300" spans="1:5">
+    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
         <v>572.16112971999996</v>
       </c>
       <c r="C300" s="5">
         <v>3.248427789999937</v>
       </c>
       <c r="D300" s="5">
         <v>7.0711927596282642</v>
       </c>
     </row>
-    <row r="301" spans="1:5">
+    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
         <v>575.52354632000004</v>
       </c>
       <c r="C301" s="5">
         <v>3.3624166000000741</v>
       </c>
       <c r="D301" s="5">
         <v>7.2844935309591019</v>
       </c>
     </row>
-    <row r="302" spans="1:5">
+    <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
         <v>577.80967024999995</v>
       </c>
       <c r="C302" s="5">
         <v>2.286123929999917</v>
       </c>
       <c r="D302" s="5">
         <v>4.8722323232992082</v>
       </c>
     </row>
-    <row r="303" spans="1:5">
+    <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
         <v>579.11939063</v>
       </c>
       <c r="C303" s="5">
         <v>1.3097203800000443</v>
       </c>
       <c r="D303" s="5">
         <v>2.7542061548979424</v>
       </c>
     </row>
-    <row r="304" spans="1:5">
+    <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
         <v>583.85499073999995</v>
       </c>
       <c r="C304" s="5">
         <v>4.7356001099999503</v>
       </c>
       <c r="D304" s="5">
         <v>10.266269721564836</v>
       </c>
     </row>
-    <row r="305" spans="1:5">
+    <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
         <v>587.59106678000001</v>
       </c>
       <c r="C305" s="5">
         <v>3.7360760400000572</v>
       </c>
       <c r="D305" s="5">
         <v>7.9548732859223481</v>
       </c>
       <c r="E305" s="5">
         <v>5.8809779534035433</v>
       </c>
     </row>
-    <row r="306" spans="1:5">
+    <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
         <v>584.83630807999998</v>
       </c>
       <c r="C306" s="5">
         <v>-2.7547587000000249</v>
       </c>
       <c r="D306" s="5">
         <v>-5.4830480206770726</v>
       </c>
     </row>
-    <row r="307" spans="1:5">
+    <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
         <v>579.30784874000005</v>
       </c>
       <c r="C307" s="5">
         <v>-5.5284593399999267</v>
       </c>
       <c r="D307" s="5">
         <v>-10.772026728383944</v>
       </c>
     </row>
-    <row r="308" spans="1:5">
+    <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
         <v>574.82824664999998</v>
       </c>
       <c r="C308" s="5">
         <v>-4.4796020900000713</v>
       </c>
       <c r="D308" s="5">
         <v>-8.8945704573556874</v>
       </c>
     </row>
-    <row r="309" spans="1:5">
+    <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
         <v>568.29611523000005</v>
       </c>
       <c r="C309" s="5">
         <v>-6.5321314199999279</v>
       </c>
       <c r="D309" s="5">
         <v>-12.815549097434165</v>
       </c>
     </row>
-    <row r="310" spans="1:5">
+    <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
         <v>565.17789793999998</v>
       </c>
       <c r="C310" s="5">
         <v>-3.1182172900000751</v>
       </c>
       <c r="D310" s="5">
         <v>-6.3892358675124994</v>
       </c>
     </row>
-    <row r="311" spans="1:5">
+    <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
         <v>563.29384843000003</v>
       </c>
       <c r="C311" s="5">
         <v>-1.8840495099999544</v>
       </c>
       <c r="D311" s="5">
         <v>-3.9277275171369808</v>
       </c>
     </row>
-    <row r="312" spans="1:5">
+    <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
         <v>561.36310498</v>
       </c>
       <c r="C312" s="5">
         <v>-1.9307434500000227</v>
       </c>
       <c r="D312" s="5">
         <v>-4.0364541860366421</v>
       </c>
     </row>
-    <row r="313" spans="1:5">
+    <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
         <v>557.27972022999995</v>
       </c>
       <c r="C313" s="5">
         <v>-4.0833847500000502</v>
       </c>
       <c r="D313" s="5">
         <v>-8.3879754146801382</v>
       </c>
     </row>
-    <row r="314" spans="1:5">
+    <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
         <v>553.68542667999998</v>
       </c>
       <c r="C314" s="5">
         <v>-3.5942935499999749</v>
       </c>
       <c r="D314" s="5">
         <v>-7.4709199447459795</v>
       </c>
     </row>
-    <row r="315" spans="1:5">
+    <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
         <v>550.32208477999995</v>
       </c>
       <c r="C315" s="5">
         <v>-3.3633419000000231</v>
       </c>
       <c r="D315" s="5">
         <v>-7.0506864490288983</v>
       </c>
     </row>
-    <row r="316" spans="1:5">
+    <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
         <v>545.33137475000001</v>
       </c>
       <c r="C316" s="5">
         <v>-4.9907100299999456</v>
       </c>
       <c r="D316" s="5">
         <v>-10.35573354404109</v>
       </c>
     </row>
-    <row r="317" spans="1:5">
+    <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
         <v>542.83501578000005</v>
       </c>
       <c r="C317" s="5">
         <v>-2.4963589699999602</v>
       </c>
       <c r="D317" s="5">
         <v>-5.3570142549913662</v>
       </c>
       <c r="E317" s="5">
         <v>-7.6168705636154748</v>
       </c>
     </row>
-    <row r="318" spans="1:5">
+    <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
         <v>542.61761677000004</v>
       </c>
       <c r="C318" s="5">
         <v>-0.21739901000000827</v>
       </c>
       <c r="D318" s="5">
         <v>-0.47952865420584079</v>
       </c>
     </row>
-    <row r="319" spans="1:5">
+    <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
         <v>537.63595244999999</v>
       </c>
       <c r="C319" s="5">
         <v>-4.9816643200000499</v>
       </c>
       <c r="D319" s="5">
         <v>-10.477343773107595</v>
       </c>
     </row>
-    <row r="320" spans="1:5">
+    <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
         <v>532.90041527000005</v>
       </c>
       <c r="C320" s="5">
         <v>-4.7355371799999375</v>
       </c>
       <c r="D320" s="5">
         <v>-10.072386247864962</v>
       </c>
     </row>
-    <row r="321" spans="1:5">
+    <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
         <v>530.77784718999999</v>
       </c>
       <c r="C321" s="5">
         <v>-2.1225680800000646</v>
       </c>
       <c r="D321" s="5">
         <v>-4.6763288801688008</v>
       </c>
     </row>
-    <row r="322" spans="1:5">
+    <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
         <v>526.50647389999995</v>
       </c>
       <c r="C322" s="5">
         <v>-4.2713732900000423</v>
       </c>
       <c r="D322" s="5">
         <v>-9.2407028976584371</v>
       </c>
     </row>
-    <row r="323" spans="1:5">
+    <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
         <v>522.11061366000001</v>
       </c>
       <c r="C323" s="5">
         <v>-4.3958602399999336</v>
       </c>
       <c r="D323" s="5">
         <v>-9.5714277022931569</v>
       </c>
     </row>
-    <row r="324" spans="1:5">
+    <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
         <v>519.89890609999998</v>
       </c>
       <c r="C324" s="5">
         <v>-2.2117075600000362</v>
       </c>
       <c r="D324" s="5">
         <v>-4.9665310810155683</v>
       </c>
     </row>
-    <row r="325" spans="1:5">
+    <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
         <v>514.53487169000005</v>
       </c>
       <c r="C325" s="5">
         <v>-5.3640344099999311</v>
       </c>
       <c r="D325" s="5">
         <v>-11.70198919686587</v>
       </c>
     </row>
-    <row r="326" spans="1:5">
+    <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
         <v>514.22852167999997</v>
       </c>
       <c r="C326" s="5">
         <v>-0.30635001000007378</v>
       </c>
       <c r="D326" s="5">
         <v>-0.71213553988885847</v>
       </c>
     </row>
-    <row r="327" spans="1:5">
+    <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
         <v>511.88411923000001</v>
       </c>
       <c r="C327" s="5">
         <v>-2.3444024499999614</v>
       </c>
       <c r="D327" s="5">
         <v>-5.335762666513566</v>
       </c>
     </row>
-    <row r="328" spans="1:5">
+    <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
         <v>508.70596516000001</v>
       </c>
       <c r="C328" s="5">
         <v>-3.178154070000005</v>
       </c>
       <c r="D328" s="5">
         <v>-7.2012578790040411</v>
       </c>
     </row>
-    <row r="329" spans="1:5">
+    <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
         <v>507.22526119999998</v>
       </c>
       <c r="C329" s="5">
         <v>-1.480703960000028</v>
       </c>
       <c r="D329" s="5">
         <v>-3.4374934880033736</v>
       </c>
       <c r="E329" s="5">
         <v>-6.5599590197460644</v>
       </c>
     </row>
-    <row r="330" spans="1:5">
+    <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
         <v>508.10326375</v>
       </c>
       <c r="C330" s="5">
         <v>0.87800255000001926</v>
       </c>
       <c r="D330" s="5">
         <v>2.0970799812920715</v>
       </c>
     </row>
-    <row r="331" spans="1:5">
+    <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
         <v>508.93204995000002</v>
       </c>
       <c r="C331" s="5">
         <v>0.82878620000002456</v>
       </c>
       <c r="D331" s="5">
         <v>1.9750206402601167</v>
       </c>
     </row>
-    <row r="332" spans="1:5">
+    <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
         <v>511.26529278999999</v>
       </c>
       <c r="C332" s="5">
         <v>2.3332428399999685</v>
       </c>
       <c r="D332" s="5">
         <v>5.6423670169018614</v>
       </c>
     </row>
-    <row r="333" spans="1:5">
+    <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
         <v>511.10648223999999</v>
       </c>
       <c r="C333" s="5">
         <v>-0.15881054999999833</v>
       </c>
       <c r="D333" s="5">
         <v>-0.37211095804995376</v>
       </c>
     </row>
-    <row r="334" spans="1:5">
+    <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
         <v>514.00890062999997</v>
       </c>
       <c r="C334" s="5">
         <v>2.9024183899999798</v>
       </c>
       <c r="D334" s="5">
         <v>7.031350096494049</v>
       </c>
     </row>
-    <row r="335" spans="1:5">
+    <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
         <v>514.26991301999999</v>
       </c>
       <c r="C335" s="5">
         <v>0.26101239000001897</v>
       </c>
       <c r="D335" s="5">
         <v>0.61106164377413563</v>
       </c>
     </row>
-    <row r="336" spans="1:5">
+    <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
         <v>509.75869003000003</v>
       </c>
       <c r="C336" s="5">
         <v>-4.5112229899999647</v>
       </c>
       <c r="D336" s="5">
         <v>-10.033204220718472</v>
       </c>
     </row>
-    <row r="337" spans="1:5">
+    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
         <v>510.38285911999998</v>
       </c>
       <c r="C337" s="5">
         <v>0.62416908999995258</v>
       </c>
       <c r="D337" s="5">
         <v>1.4792639505080807</v>
       </c>
     </row>
-    <row r="338" spans="1:5">
+    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
         <v>509.73801535000001</v>
       </c>
       <c r="C338" s="5">
         <v>-0.64484376999996584</v>
       </c>
       <c r="D338" s="5">
         <v>-1.5056498934300055</v>
       </c>
     </row>
-    <row r="339" spans="1:5">
+    <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
         <v>512.48784847000002</v>
       </c>
       <c r="C339" s="5">
         <v>2.7498331200000052</v>
       </c>
       <c r="D339" s="5">
         <v>6.6690884473730394</v>
       </c>
     </row>
-    <row r="340" spans="1:5">
+    <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
         <v>515.41858646000003</v>
       </c>
       <c r="C340" s="5">
         <v>2.9307379900000115</v>
       </c>
       <c r="D340" s="5">
         <v>7.0823857104463483</v>
       </c>
     </row>
-    <row r="341" spans="1:5">
+    <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
         <v>516.58461814999998</v>
       </c>
       <c r="C341" s="5">
         <v>1.1660316899999543</v>
       </c>
       <c r="D341" s="5">
         <v>2.7487953653304364</v>
       </c>
       <c r="E341" s="5">
         <v>1.8452071822798288</v>
       </c>
     </row>
-    <row r="342" spans="1:5">
+    <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
         <v>514.41102833000002</v>
       </c>
       <c r="C342" s="5">
         <v>-2.173589819999961</v>
       </c>
       <c r="D342" s="5">
         <v>-4.9339162498313378</v>
       </c>
     </row>
-    <row r="343" spans="1:5">
+    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
         <v>517.83596048000004</v>
       </c>
       <c r="C343" s="5">
         <v>3.4249321500000178</v>
       </c>
       <c r="D343" s="5">
         <v>8.2887212596851825</v>
       </c>
     </row>
-    <row r="344" spans="1:5">
+    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
         <v>521.27228895999997</v>
       </c>
       <c r="C344" s="5">
         <v>3.4363284799999292</v>
       </c>
       <c r="D344" s="5">
         <v>8.2602897244320026</v>
       </c>
     </row>
-    <row r="345" spans="1:5">
+    <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
         <v>523.25536589000001</v>
       </c>
       <c r="C345" s="5">
         <v>1.9830769300000384</v>
       </c>
       <c r="D345" s="5">
         <v>4.6619033552085964</v>
       </c>
     </row>
-    <row r="346" spans="1:5">
+    <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
         <v>525.93843029000004</v>
       </c>
       <c r="C346" s="5">
         <v>2.6830644000000348</v>
       </c>
       <c r="D346" s="5">
         <v>6.3296984913200349</v>
       </c>
     </row>
-    <row r="347" spans="1:5">
+    <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
         <v>529.63441806000003</v>
       </c>
       <c r="C347" s="5">
         <v>3.6959877699999879</v>
       </c>
       <c r="D347" s="5">
         <v>8.7665935893465718</v>
       </c>
     </row>
-    <row r="348" spans="1:5">
+    <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
         <v>531.02564100999996</v>
       </c>
       <c r="C348" s="5">
         <v>1.3912229499999285</v>
       </c>
       <c r="D348" s="5">
         <v>3.1980532706611164</v>
       </c>
     </row>
-    <row r="349" spans="1:5">
+    <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
         <v>534.41209073000005</v>
       </c>
       <c r="C349" s="5">
         <v>3.3864497200000869</v>
       </c>
       <c r="D349" s="5">
         <v>7.9268247904234146</v>
       </c>
     </row>
-    <row r="350" spans="1:5">
+    <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
         <v>536.33141722000005</v>
       </c>
       <c r="C350" s="5">
         <v>1.9193264900000031</v>
       </c>
       <c r="D350" s="5">
         <v>4.3959260709555803</v>
       </c>
     </row>
-    <row r="351" spans="1:5">
+    <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
         <v>540.24568248000003</v>
       </c>
       <c r="C351" s="5">
         <v>3.9142652599999792</v>
       </c>
       <c r="D351" s="5">
         <v>9.1181021192806799</v>
       </c>
     </row>
-    <row r="352" spans="1:5">
+    <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
         <v>542.56268420000004</v>
       </c>
       <c r="C352" s="5">
         <v>2.3170017200000075</v>
       </c>
       <c r="D352" s="5">
         <v>5.26970227359147</v>
       </c>
     </row>
-    <row r="353" spans="1:5">
+    <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
         <v>546.17193890999999</v>
       </c>
       <c r="C353" s="5">
         <v>3.6092547099999592</v>
       </c>
       <c r="D353" s="5">
         <v>8.2813215251750893</v>
       </c>
       <c r="E353" s="5">
         <v>5.7274877571768412</v>
       </c>
     </row>
-    <row r="354" spans="1:5">
+    <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
         <v>547.62340770000003</v>
       </c>
       <c r="C354" s="5">
         <v>1.4514687900000354</v>
       </c>
       <c r="D354" s="5">
         <v>3.2360647443521184</v>
       </c>
     </row>
-    <row r="355" spans="1:5">
+    <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
         <v>549.71750650000001</v>
       </c>
       <c r="C355" s="5">
         <v>2.0940987999999834</v>
       </c>
       <c r="D355" s="5">
         <v>4.6865225310999126</v>
       </c>
     </row>
-    <row r="356" spans="1:5">
+    <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
         <v>549.95274242000005</v>
       </c>
       <c r="C356" s="5">
         <v>0.23523592000003646</v>
       </c>
       <c r="D356" s="5">
         <v>0.51471605274773236</v>
       </c>
     </row>
-    <row r="357" spans="1:5">
+    <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
         <v>551.64886463000005</v>
       </c>
       <c r="C357" s="5">
         <v>1.6961222099999986</v>
       </c>
       <c r="D357" s="5">
         <v>3.7643761565363087</v>
       </c>
     </row>
-    <row r="358" spans="1:5">
+    <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
         <v>553.48242055000003</v>
       </c>
       <c r="C358" s="5">
         <v>1.8335559199999807</v>
       </c>
       <c r="D358" s="5">
         <v>4.0622554975064729</v>
       </c>
     </row>
-    <row r="359" spans="1:5">
+    <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
         <v>553.14107816000001</v>
       </c>
       <c r="C359" s="5">
         <v>-0.34134239000002253</v>
       </c>
       <c r="D359" s="5">
         <v>-0.73755611132183541</v>
       </c>
     </row>
-    <row r="360" spans="1:5">
+    <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
         <v>554.49611089999996</v>
       </c>
       <c r="C360" s="5">
         <v>1.355032739999956</v>
       </c>
       <c r="D360" s="5">
         <v>2.9795787809514973</v>
       </c>
     </row>
-    <row r="361" spans="1:5">
+    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
         <v>555.87518646000001</v>
       </c>
       <c r="C361" s="5">
         <v>1.3790755600000466</v>
       </c>
       <c r="D361" s="5">
         <v>3.0256596955989368</v>
       </c>
     </row>
-    <row r="362" spans="1:5">
+    <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
         <v>556.19596210999998</v>
       </c>
       <c r="C362" s="5">
         <v>0.32077564999997321</v>
       </c>
       <c r="D362" s="5">
         <v>0.69467905054585444</v>
       </c>
     </row>
-    <row r="363" spans="1:5">
+    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
         <v>553.74485272000004</v>
       </c>
       <c r="C363" s="5">
         <v>-2.4511093899999423</v>
       </c>
       <c r="D363" s="5">
         <v>-5.1619866016751281</v>
       </c>
     </row>
-    <row r="364" spans="1:5">
+    <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
         <v>552.46649491000005</v>
       </c>
       <c r="C364" s="5">
         <v>-1.2783578099999886</v>
       </c>
       <c r="D364" s="5">
         <v>-2.7353766108472954</v>
       </c>
     </row>
-    <row r="365" spans="1:5">
+    <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
         <v>549.70656451000002</v>
       </c>
       <c r="C365" s="5">
         <v>-2.7599304000000302</v>
       </c>
       <c r="D365" s="5">
         <v>-5.8327815925411812</v>
       </c>
       <c r="E365" s="5">
         <v>0.64716353005138672</v>
       </c>
     </row>
-    <row r="366" spans="1:5">
+    <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
         <v>550.61827560999996</v>
       </c>
       <c r="C366" s="5">
         <v>0.91171109999993405</v>
       </c>
       <c r="D366" s="5">
         <v>2.0085054491266963</v>
       </c>
     </row>
-    <row r="367" spans="1:5">
+    <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
         <v>550.17305983999995</v>
       </c>
       <c r="C367" s="5">
         <v>-0.44521577000000434</v>
       </c>
       <c r="D367" s="5">
         <v>-0.96598570289090357</v>
       </c>
     </row>
-    <row r="368" spans="1:5">
+    <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
         <v>548.06186887000001</v>
       </c>
       <c r="C368" s="5">
         <v>-2.1111909699999387</v>
       </c>
       <c r="D368" s="5">
         <v>-4.5088331193486431</v>
       </c>
     </row>
-    <row r="369" spans="1:5">
+    <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
         <v>508.81337198</v>
       </c>
       <c r="C369" s="5">
         <v>-39.248496890000013</v>
       </c>
       <c r="D369" s="5">
         <v>-59.003465310516759</v>
       </c>
     </row>
-    <row r="370" spans="1:5">
+    <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
         <v>503.26560406999999</v>
       </c>
       <c r="C370" s="5">
         <v>-5.5477679100000046</v>
       </c>
       <c r="D370" s="5">
         <v>-12.327216348272197</v>
       </c>
     </row>
-    <row r="371" spans="1:5">
+    <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
         <v>497.97921652999997</v>
       </c>
       <c r="C371" s="5">
         <v>-5.2863875400000211</v>
       </c>
       <c r="D371" s="5">
         <v>-11.901681570740152</v>
       </c>
     </row>
-    <row r="372" spans="1:5">
+    <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
         <v>486.51874391000001</v>
       </c>
       <c r="C372" s="5">
         <v>-11.460472619999962</v>
       </c>
       <c r="D372" s="5">
         <v>-24.375884063058507</v>
       </c>
     </row>
-    <row r="373" spans="1:5">
+    <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
         <v>481.25598361999999</v>
       </c>
       <c r="C373" s="5">
         <v>-5.262760290000017</v>
       </c>
       <c r="D373" s="5">
         <v>-12.235519673840011</v>
       </c>
     </row>
-    <row r="374" spans="1:5">
+    <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
         <v>477.81744430999998</v>
       </c>
       <c r="C374" s="5">
         <v>-3.4385393100000101</v>
       </c>
       <c r="D374" s="5">
         <v>-8.244880456052206</v>
       </c>
     </row>
-    <row r="375" spans="1:5">
+    <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
         <v>478.40738895999999</v>
       </c>
       <c r="C375" s="5">
         <v>0.58994465000000673</v>
       </c>
       <c r="D375" s="5">
         <v>1.49170099228777</v>
       </c>
     </row>
-    <row r="376" spans="1:5">
+    <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
         <v>479.06758241</v>
       </c>
       <c r="C376" s="5">
         <v>0.6601934500000084</v>
       </c>
       <c r="D376" s="5">
         <v>1.6686047624479006</v>
       </c>
     </row>
-    <row r="377" spans="1:5">
+    <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
         <v>478.47684766999998</v>
       </c>
       <c r="C377" s="5">
         <v>-0.59073474000001625</v>
       </c>
       <c r="D377" s="5">
         <v>-1.4697169615101813</v>
       </c>
       <c r="E377" s="5">
         <v>-12.957770825147975</v>
       </c>
     </row>
-    <row r="378" spans="1:5">
+    <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
         <v>478.04227526</v>
       </c>
       <c r="C378" s="5">
         <v>-0.43457240999998703</v>
       </c>
       <c r="D378" s="5">
         <v>-1.0844615941238644</v>
       </c>
     </row>
-    <row r="379" spans="1:5">
+    <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
         <v>473.48215464999998</v>
       </c>
       <c r="C379" s="5">
         <v>-4.5601206100000127</v>
       </c>
       <c r="D379" s="5">
         <v>-10.865111424880691</v>
       </c>
     </row>
-    <row r="380" spans="1:5">
+    <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
         <v>481.86075756000002</v>
       </c>
       <c r="C380" s="5">
         <v>8.3786029100000405</v>
       </c>
       <c r="D380" s="5">
         <v>23.428464335501829</v>
       </c>
     </row>
-    <row r="381" spans="1:5">
+    <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
         <v>479.83715805999998</v>
       </c>
       <c r="C381" s="5">
         <v>-2.0235995000000457</v>
       </c>
       <c r="D381" s="5">
         <v>-4.9246778130955793</v>
       </c>
     </row>
-    <row r="382" spans="1:5">
+    <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
         <v>477.97042160000001</v>
       </c>
       <c r="C382" s="5">
         <v>-1.8667364599999701</v>
       </c>
       <c r="D382" s="5">
         <v>-4.5698189787627079</v>
       </c>
     </row>
-    <row r="383" spans="1:5">
+    <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
         <v>478.93205568000002</v>
       </c>
       <c r="C383" s="5">
         <v>0.96163408000001027</v>
       </c>
       <c r="D383" s="5">
         <v>2.4411889001971998</v>
       </c>
     </row>
-    <row r="384" spans="1:5">
+    <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
         <v>482.40066786</v>
       </c>
       <c r="C384" s="5">
         <v>3.4686121799999796</v>
       </c>
       <c r="D384" s="5">
         <v>9.0455462353506775</v>
       </c>
     </row>
-    <row r="385" spans="1:5">
+    <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
         <v>482.39836086999998</v>
       </c>
       <c r="C385" s="5">
         <v>-2.3069900000223242E-3</v>
       </c>
       <c r="D385" s="5">
         <v>-5.738622206608035E-3</v>
       </c>
     </row>
-    <row r="386" spans="1:5">
+    <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
         <v>483.37378288999997</v>
       </c>
       <c r="C386" s="5">
         <v>0.97542201999999634</v>
       </c>
       <c r="D386" s="5">
         <v>2.4535985772057067</v>
       </c>
     </row>
-    <row r="387" spans="1:5">
+    <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
         <v>488.53065551999998</v>
       </c>
       <c r="C387" s="5">
         <v>5.1568726300000094</v>
       </c>
       <c r="D387" s="5">
         <v>13.580755832467117</v>
       </c>
     </row>
-    <row r="388" spans="1:5">
+    <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
         <v>492.39263547000002</v>
       </c>
       <c r="C388" s="5">
         <v>3.861979950000034</v>
       </c>
       <c r="D388" s="5">
         <v>9.9098795017280814</v>
       </c>
     </row>
-    <row r="389" spans="1:5">
+    <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
         <v>495.87459733999998</v>
       </c>
       <c r="C389" s="5">
         <v>3.4819618699999637</v>
       </c>
       <c r="D389" s="5">
         <v>8.8237644858014228</v>
       </c>
       <c r="E389" s="5">
         <v>3.636069279991383</v>
       </c>
     </row>
-    <row r="390" spans="1:5">
+    <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
         <v>497.18553263000001</v>
       </c>
       <c r="C390" s="5">
         <v>1.3109352900000317</v>
       </c>
       <c r="D390" s="5">
         <v>3.218956430574349</v>
       </c>
     </row>
-    <row r="391" spans="1:5">
+    <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
         <v>499.98946623</v>
       </c>
       <c r="C391" s="5">
         <v>2.8039335999999935</v>
       </c>
       <c r="D391" s="5">
         <v>6.9814457903645266</v>
       </c>
     </row>
-    <row r="392" spans="1:5">
+    <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
         <v>502.21734700000002</v>
       </c>
       <c r="C392" s="5">
         <v>2.2278807700000129</v>
       </c>
       <c r="D392" s="5">
         <v>5.4800331507307787</v>
       </c>
     </row>
-    <row r="393" spans="1:5">
+    <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
         <v>509.10403205</v>
       </c>
       <c r="C393" s="5">
         <v>6.8866850499999828</v>
       </c>
       <c r="D393" s="5">
         <v>17.754611815155073</v>
       </c>
     </row>
-    <row r="394" spans="1:5">
+    <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
         <v>512.31483851999997</v>
       </c>
       <c r="C394" s="5">
         <v>3.2108064699999659</v>
       </c>
       <c r="D394" s="5">
         <v>7.8362503911332038</v>
       </c>
     </row>
-    <row r="395" spans="1:5">
+    <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
         <v>514.63305313000001</v>
       </c>
       <c r="C395" s="5">
         <v>2.3182146100000409</v>
       </c>
       <c r="D395" s="5">
         <v>5.5671736772941793</v>
       </c>
     </row>
-    <row r="396" spans="1:5">
+    <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
         <v>519.07142840999995</v>
       </c>
       <c r="C396" s="5">
         <v>4.4383752799999456</v>
       </c>
       <c r="D396" s="5">
         <v>10.854513473386728</v>
       </c>
     </row>
-    <row r="397" spans="1:5">
+    <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
         <v>521.00743468999997</v>
       </c>
       <c r="C397" s="5">
         <v>1.9360062800000151</v>
       </c>
       <c r="D397" s="5">
         <v>4.568663015455221</v>
       </c>
     </row>
-    <row r="398" spans="1:5">
+    <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
         <v>522.87929095000004</v>
       </c>
       <c r="C398" s="5">
         <v>1.8718562600000723</v>
       </c>
       <c r="D398" s="5">
         <v>4.3975366547842842</v>
       </c>
     </row>
-    <row r="399" spans="1:5">
+    <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
         <v>525.62964535000003</v>
       </c>
       <c r="C399" s="5">
         <v>2.750354399999992</v>
       </c>
       <c r="D399" s="5">
         <v>6.4978687508517208</v>
       </c>
     </row>
-    <row r="400" spans="1:5">
+    <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
         <v>527.86310133999996</v>
       </c>
       <c r="C400" s="5">
         <v>2.2334559899999249</v>
       </c>
       <c r="D400" s="5">
         <v>5.2197933614384961</v>
       </c>
     </row>
-    <row r="401" spans="1:5">
+    <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
         <v>531.05698608</v>
       </c>
       <c r="C401" s="5">
         <v>3.1938847400000441</v>
       </c>
       <c r="D401" s="5">
         <v>7.5072755632794141</v>
       </c>
       <c r="E401" s="5">
         <v>7.0950173549376272</v>
       </c>
     </row>
-    <row r="402" spans="1:5">
+    <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
         <v>535.67243595000002</v>
       </c>
       <c r="C402" s="5">
         <v>4.6154498700000204</v>
       </c>
       <c r="D402" s="5">
         <v>10.942533023324685</v>
       </c>
     </row>
-    <row r="403" spans="1:5">
+    <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
         <v>536.26299512000003</v>
       </c>
       <c r="C403" s="5">
         <v>0.59055917000000591</v>
       </c>
       <c r="D403" s="5">
         <v>1.3310072482498825</v>
       </c>
     </row>
-    <row r="404" spans="1:5">
+    <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
         <v>537.29959729999996</v>
       </c>
       <c r="C404" s="5">
         <v>1.0366021799999316</v>
       </c>
       <c r="D404" s="5">
         <v>2.344433699763715</v>
       </c>
     </row>
-    <row r="405" spans="1:5">
+    <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
         <v>537.46142569000006</v>
       </c>
       <c r="C405" s="5">
         <v>0.16182839000009608</v>
       </c>
       <c r="D405" s="5">
         <v>0.36202536095673032</v>
       </c>
     </row>
-    <row r="406" spans="1:5">
+    <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
         <v>537.62206978999995</v>
       </c>
       <c r="C406" s="5">
         <v>0.16064409999989948</v>
       </c>
       <c r="D406" s="5">
         <v>0.35926325054116415</v>
       </c>
     </row>
-    <row r="407" spans="1:5">
+    <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
         <v>541.05157247</v>
       </c>
       <c r="C407" s="5">
         <v>3.4295026800000414</v>
       </c>
       <c r="D407" s="5">
         <v>7.9291857401503352</v>
       </c>
     </row>
-    <row r="408" spans="1:5">
+    <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
         <v>540.02834542000005</v>
       </c>
       <c r="C408" s="5">
         <v>-1.0232270499999458</v>
       </c>
       <c r="D408" s="5">
         <v>-2.2459613373467247</v>
       </c>
     </row>
-    <row r="409" spans="1:5">
+    <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
         <v>540.45268622000003</v>
       </c>
       <c r="C409" s="5">
         <v>0.42434079999998175</v>
       </c>
       <c r="D409" s="5">
         <v>0.94701587240879626</v>
       </c>
     </row>
-    <row r="410" spans="1:5">
+    <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
         <v>542.90309120999996</v>
       </c>
       <c r="C410" s="5">
         <v>2.4504049899999245</v>
       </c>
       <c r="D410" s="5">
         <v>5.5785313584794327</v>
       </c>
     </row>
-    <row r="411" spans="1:5">
+    <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
         <v>541.89215651999996</v>
       </c>
       <c r="C411" s="5">
         <v>-1.0109346899999991</v>
       </c>
       <c r="D411" s="5">
         <v>-2.2117653396571457</v>
       </c>
     </row>
-    <row r="412" spans="1:5">
+    <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
         <v>541.88482592000003</v>
       </c>
       <c r="C412" s="5">
         <v>-7.3305999999320193E-3</v>
       </c>
       <c r="D412" s="5">
         <v>-1.6232132949134392E-2</v>
       </c>
     </row>
-    <row r="413" spans="1:5">
+    <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
         <v>543.46232936000001</v>
       </c>
       <c r="C413" s="5">
         <v>1.5775034399999868</v>
       </c>
       <c r="D413" s="5">
         <v>3.5498495337846769</v>
       </c>
       <c r="E413" s="5">
         <v>2.3359721470891603</v>
       </c>
     </row>
-    <row r="414" spans="1:5">
+    <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
         <v>545.90140334</v>
       </c>
       <c r="C414" s="5">
         <v>2.4390739799999892</v>
       </c>
       <c r="D414" s="5">
         <v>5.5205820321345911</v>
       </c>
     </row>
-    <row r="415" spans="1:5">
+    <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
         <v>547.15430716000003</v>
       </c>
       <c r="C415" s="5">
         <v>1.2529038200000286</v>
       </c>
       <c r="D415" s="5">
         <v>2.789165159403173</v>
       </c>
     </row>
-    <row r="416" spans="1:5">
+    <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
         <v>548.16710238999997</v>
       </c>
       <c r="C416" s="5">
         <v>1.0127952299999379</v>
       </c>
       <c r="D416" s="5">
         <v>2.2439812496025668</v>
       </c>
     </row>
-    <row r="417" spans="1:5">
+    <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
         <v>547.55815762999998</v>
       </c>
       <c r="C417" s="5">
         <v>-0.60894475999998576</v>
       </c>
       <c r="D417" s="5">
         <v>-1.3249345984481131</v>
       </c>
     </row>
-    <row r="418" spans="1:5">
+    <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
         <v>549.52806796000004</v>
       </c>
       <c r="C418" s="5">
         <v>1.9699103300000615</v>
       </c>
       <c r="D418" s="5">
         <v>4.4036091409906275</v>
       </c>
     </row>
-    <row r="419" spans="1:5">
+    <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
         <v>550.91408352999997</v>
       </c>
       <c r="C419" s="5">
         <v>1.3860155699999268</v>
       </c>
       <c r="D419" s="5">
         <v>3.068971596760095</v>
       </c>
     </row>
-    <row r="420" spans="1:5">
+    <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
         <v>546.36219929000004</v>
       </c>
       <c r="C420" s="5">
         <v>-4.5518842399999357</v>
       </c>
       <c r="D420" s="5">
         <v>-9.4765208791933944</v>
       </c>
     </row>
-    <row r="421" spans="1:5">
+    <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
         <v>556.06304207999995</v>
       </c>
       <c r="C421" s="5">
         <v>9.7008427899999106</v>
       </c>
       <c r="D421" s="5">
         <v>23.515266841959594</v>
       </c>
     </row>
-    <row r="422" spans="1:5">
+    <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
         <v>558.24153455999999</v>
       </c>
       <c r="C422" s="5">
         <v>2.1784924800000454</v>
       </c>
       <c r="D422" s="5">
         <v>4.8038835525154866</v>
       </c>
     </row>
-    <row r="423" spans="1:5">
+    <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
         <v>559.44679636000001</v>
       </c>
       <c r="C423" s="5">
         <v>1.2052618000000166</v>
       </c>
       <c r="D423" s="5">
         <v>2.6218272767449147</v>
       </c>
     </row>
-    <row r="424" spans="1:5">
+    <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
         <v>561.20663547000004</v>
       </c>
       <c r="C424" s="5">
         <v>1.7598391100000299</v>
       </c>
       <c r="D424" s="5">
         <v>3.8408113682244061</v>
       </c>
     </row>
-    <row r="425" spans="1:5">
+    <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
         <v>561.82486346999997</v>
       </c>
       <c r="C425" s="5">
         <v>0.61822799999993094</v>
       </c>
       <c r="D425" s="5">
         <v>1.3299647277954296</v>
       </c>
       <c r="E425" s="5">
         <v>3.3788053224635295</v>
       </c>
     </row>
-    <row r="426" spans="1:5">
+    <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
         <v>564.66810820000001</v>
       </c>
       <c r="C426" s="5">
         <v>2.8432447300000376</v>
       </c>
       <c r="D426" s="5">
         <v>6.2447944615714901</v>
       </c>
     </row>
-    <row r="427" spans="1:5">
+    <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
         <v>565.49123127999997</v>
       </c>
       <c r="C427" s="5">
         <v>0.82312307999995937</v>
       </c>
       <c r="D427" s="5">
         <v>1.7633464118078868</v>
       </c>
     </row>
-    <row r="428" spans="1:5">
+    <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
         <v>567.59272335000003</v>
       </c>
       <c r="C428" s="5">
         <v>2.101492070000063</v>
       </c>
       <c r="D428" s="5">
         <v>4.5517554698694784</v>
       </c>
     </row>
-    <row r="429" spans="1:5">
+    <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
         <v>570.57303146000004</v>
       </c>
       <c r="C429" s="5">
         <v>2.9803081100000099</v>
       </c>
       <c r="D429" s="5">
         <v>6.4861334312553698</v>
       </c>
     </row>
-    <row r="430" spans="1:5">
+    <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
         <v>570.71141406000004</v>
       </c>
       <c r="C430" s="5">
         <v>0.13838259999999991</v>
       </c>
       <c r="D430" s="5">
         <v>0.291427742281547</v>
       </c>
     </row>
-    <row r="431" spans="1:5">
+    <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
         <v>570.29063920999999</v>
       </c>
       <c r="C431" s="5">
         <v>-0.42077485000004344</v>
       </c>
       <c r="D431" s="5">
         <v>-0.8811587030529977</v>
       </c>
     </row>
-    <row r="432" spans="1:5">
+    <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
         <v>570.37584216000005</v>
       </c>
       <c r="C432" s="5">
         <v>8.5202950000052624E-2</v>
       </c>
       <c r="D432" s="5">
         <v>0.17943060931204791</v>
       </c>
     </row>
-    <row r="433" spans="1:5">
+    <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
         <v>569.58008657000005</v>
       </c>
       <c r="C433" s="5">
         <v>-0.79575558999999885</v>
       </c>
       <c r="D433" s="5">
         <v>-1.6613841896603976</v>
       </c>
     </row>
-    <row r="434" spans="1:5">
+    <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
         <v>568.54331819000004</v>
       </c>
       <c r="C434" s="5">
         <v>-1.0367683800000123</v>
       </c>
       <c r="D434" s="5">
         <v>-2.1625441144097479</v>
       </c>
     </row>
-    <row r="435" spans="1:5">
+    <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
         <v>570.94279719999997</v>
       </c>
       <c r="C435" s="5">
         <v>2.3994790099999364</v>
       </c>
       <c r="D435" s="5">
         <v>5.1837046604179315</v>
       </c>
     </row>
-    <row r="436" spans="1:5">
+    <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
         <v>571.58664940999995</v>
       </c>
       <c r="C436" s="5">
         <v>0.64385220999997728</v>
       </c>
       <c r="D436" s="5">
         <v>1.3616649360544519</v>
       </c>
     </row>
-    <row r="437" spans="1:5">
+    <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
         <v>571.91230097000005</v>
       </c>
       <c r="C437" s="5">
         <v>0.32565156000009665</v>
       </c>
       <c r="D437" s="5">
         <v>0.68582554786547067</v>
       </c>
       <c r="E437" s="5">
         <v>1.7954772306973066</v>
       </c>
     </row>
-    <row r="438" spans="1:5">
+    <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
         <v>573.99366224000005</v>
       </c>
       <c r="C438" s="5">
         <v>2.0813612700000022</v>
       </c>
       <c r="D438" s="5">
         <v>4.4556446987522591</v>
       </c>
     </row>
-    <row r="439" spans="1:5">
+    <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
         <v>574.60939704999998</v>
       </c>
       <c r="C439" s="5">
         <v>0.61573480999993535</v>
       </c>
       <c r="D439" s="5">
         <v>1.2948867239848338</v>
       </c>
     </row>
-    <row r="440" spans="1:5">
+    <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
         <v>577.88528804999999</v>
       </c>
       <c r="C440" s="5">
         <v>3.2758910000000014</v>
       </c>
       <c r="D440" s="5">
         <v>7.0599336176006888</v>
       </c>
     </row>
-    <row r="441" spans="1:5">
+    <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
         <v>578.62347723000005</v>
       </c>
       <c r="C441" s="5">
         <v>0.73818918000006306</v>
       </c>
       <c r="D441" s="5">
         <v>1.5436924124688778</v>
       </c>
     </row>
-    <row r="442" spans="1:5">
+    <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
         <v>583.06109450999998</v>
       </c>
       <c r="C442" s="5">
         <v>4.4376172799999267</v>
       </c>
       <c r="D442" s="5">
         <v>9.6014127535686953</v>
       </c>
     </row>
-    <row r="443" spans="1:5">
+    <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>583.00179832000003</v>
+        <v>582.24587080000003</v>
       </c>
       <c r="C443" s="5">
-        <v>-5.9296189999940907E-2</v>
+        <v>-0.81522370999994109</v>
       </c>
       <c r="D443" s="5">
-        <v>-0.12196945075523269</v>
-[...2 lines deleted...]
-    <row r="444" spans="1:5">
+        <v>-1.66497223624954</v>
+      </c>
+    </row>
+    <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
-    </row>
-    <row r="445" spans="1:5">
+      <c r="B444" s="5">
+        <v>580.88396492000004</v>
+      </c>
+      <c r="C444" s="5">
+        <v>-1.3619058799999948</v>
+      </c>
+      <c r="D444" s="5">
+        <v>-2.7710378254933055</v>
+      </c>
+    </row>
+    <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
     </row>
-    <row r="446" spans="1:5">
+    <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
-    <row r="447" spans="1:5">
+    <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
-    <row r="448" spans="1:5">
+    <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
-    <row r="449" spans="1:1">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
-</file>
-[...258 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{52C0007D-B9ED-421E-980B-14B09C2294BC}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>hougooda</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>