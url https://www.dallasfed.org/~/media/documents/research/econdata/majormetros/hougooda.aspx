--- v8 (2026-08-24)
+++ v9 (2026-09-22)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{E961DD04-7DAE-412D-8BB2-D14D8627E942}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{64317F9D-0EC1-46D5-9507-B94D714D9AE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{562BE070-208C-4507-8ACF-01EB95DB88C9}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{73DA1F55-2A33-436F-AEAB-2A260D875515}"/>
   </bookViews>
   <sheets>
     <sheet name="hougooda" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Goods Producing Payroll Employment</t>
   </si>
   <si>
-    <t>Derived from seasonally adjusted components; early benchmarked through 2025:Q4.</t>
+    <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry July 2026</t>
+    <t>Last data entry August 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +930,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76C52CDC-0C44-4FDB-9253-381378DEBF67}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{969D18A4-88B9-408A-B367-BB03EBECCE64}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -987,6293 +987,6302 @@
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="45" x14ac:dyDescent="0.25">
       <c r="A5" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="4"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" s="3">
         <v>32874</v>
       </c>
       <c r="B6" s="5">
-        <v>380.29389220000002</v>
+        <v>380.38753709999997</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" s="3">
         <v>32905</v>
       </c>
       <c r="B7" s="5">
-        <v>384.79741958</v>
+        <v>384.86959672</v>
       </c>
       <c r="C7" s="5">
-        <v>4.50352737999998</v>
+        <v>4.4820596200000296</v>
       </c>
       <c r="D7" s="5">
-        <v>15.173776617262735</v>
+        <v>15.092733413814852</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" s="3">
         <v>32933</v>
       </c>
       <c r="B8" s="5">
-        <v>386.94212121999999</v>
+        <v>386.94660054000002</v>
       </c>
       <c r="C8" s="5">
-        <v>2.1447016399999939</v>
+        <v>2.0770038200000158</v>
       </c>
       <c r="D8" s="5">
-        <v>6.8971890472533603</v>
+        <v>6.671688505438822</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>32964</v>
       </c>
       <c r="B9" s="5">
-        <v>388.37846852000001</v>
+        <v>388.37825499000002</v>
       </c>
       <c r="C9" s="5">
-        <v>1.4363473000000226</v>
+        <v>1.4316544499999964</v>
       </c>
       <c r="D9" s="5">
-        <v>4.5465343443271911</v>
+        <v>4.5313227592056027</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" s="3">
         <v>32994</v>
       </c>
       <c r="B10" s="5">
-        <v>394.50050948000001</v>
+        <v>394.52254520000002</v>
       </c>
       <c r="C10" s="5">
-        <v>6.1220409599999925</v>
+        <v>6.1442902100000083</v>
       </c>
       <c r="D10" s="5">
-        <v>20.644931903233822</v>
+        <v>20.726620006097551</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" s="3">
         <v>33025</v>
       </c>
       <c r="B11" s="5">
-        <v>396.18127414000003</v>
+        <v>396.25062493000001</v>
       </c>
       <c r="C11" s="5">
-        <v>1.6807646600000226</v>
+        <v>1.7280797299999904</v>
       </c>
       <c r="D11" s="5">
-        <v>5.2341049168381337</v>
+        <v>5.384710530950132</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" s="3">
         <v>33055</v>
       </c>
       <c r="B12" s="5">
-        <v>398.77425412999997</v>
+        <v>398.80811459</v>
       </c>
       <c r="C12" s="5">
-        <v>2.5929799899999466</v>
+        <v>2.5574896599999875</v>
       </c>
       <c r="D12" s="5">
-        <v>8.142898187033488</v>
+        <v>8.0260047820289273</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" s="3">
         <v>33086</v>
       </c>
       <c r="B13" s="5">
-        <v>402.31531629</v>
+        <v>402.36081282999999</v>
       </c>
       <c r="C13" s="5">
-        <v>3.5410621600000241</v>
+        <v>3.5526982399999838</v>
       </c>
       <c r="D13" s="5">
-        <v>11.191979749616564</v>
+        <v>11.229576953909248</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>33117</v>
       </c>
       <c r="B14" s="5">
-        <v>403.04950631999998</v>
+        <v>403.07343063000002</v>
       </c>
       <c r="C14" s="5">
-        <v>0.73419002999997929</v>
+        <v>0.71261780000003228</v>
       </c>
       <c r="D14" s="5">
-        <v>2.2120086047466847</v>
+        <v>2.1461351118074345</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" s="3">
         <v>33147</v>
       </c>
       <c r="B15" s="5">
-        <v>400.80062536000003</v>
+        <v>400.89843560000003</v>
       </c>
       <c r="C15" s="5">
-        <v>-2.2488809599999513</v>
+        <v>-2.1749950299999909</v>
       </c>
       <c r="D15" s="5">
-        <v>-6.4938957599361196</v>
+        <v>-6.2864742147803021</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" s="3">
         <v>33178</v>
       </c>
       <c r="B16" s="5">
-        <v>403.04983829000003</v>
+        <v>403.14739315999998</v>
       </c>
       <c r="C16" s="5">
-        <v>2.2492129299999988</v>
+        <v>2.2489575599999512</v>
       </c>
       <c r="D16" s="5">
-        <v>6.9459466759522748</v>
+        <v>6.943386479052549</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="3">
         <v>33208</v>
       </c>
       <c r="B17" s="5">
-        <v>404.34179039000003</v>
+        <v>404.41822273999998</v>
       </c>
       <c r="C17" s="5">
-        <v>1.2919521000000032</v>
+        <v>1.2708295799999973</v>
       </c>
       <c r="D17" s="5">
-        <v>3.9150718937477125</v>
+        <v>3.849001402756036</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="3">
         <v>33239</v>
       </c>
       <c r="B18" s="5">
-        <v>403.11490250999998</v>
+        <v>402.89694250999997</v>
       </c>
       <c r="C18" s="5">
-        <v>-1.2268878800000493</v>
+        <v>-1.5212802300000021</v>
       </c>
       <c r="D18" s="5">
-        <v>-3.580985976210993</v>
+        <v>-4.4217522826696554</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>33270</v>
       </c>
       <c r="B19" s="5">
-        <v>405.93282670999997</v>
+        <v>405.79927930000002</v>
       </c>
       <c r="C19" s="5">
-        <v>2.8179241999999931</v>
+        <v>2.9023367900000494</v>
       </c>
       <c r="D19" s="5">
-        <v>8.7185952678430425</v>
+        <v>8.9952563060148538</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="3">
         <v>33298</v>
       </c>
       <c r="B20" s="5">
-        <v>408.42721856999998</v>
+        <v>408.31282313999998</v>
       </c>
       <c r="C20" s="5">
-        <v>2.4943918600000075</v>
+        <v>2.5135438399999543</v>
       </c>
       <c r="D20" s="5">
-        <v>7.6281922751787024</v>
+        <v>7.6913879169727695</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" s="3">
         <v>33329</v>
       </c>
       <c r="B21" s="5">
-        <v>404.81026023999999</v>
+        <v>404.78137176000001</v>
       </c>
       <c r="C21" s="5">
-        <v>-3.6169583299999886</v>
+        <v>-3.5314513799999645</v>
       </c>
       <c r="D21" s="5">
-        <v>-10.124355760108228</v>
+        <v>-9.8989227812617102</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="3">
         <v>33359</v>
       </c>
       <c r="B22" s="5">
-        <v>403.66721041</v>
+        <v>403.68821937000001</v>
       </c>
       <c r="C22" s="5">
-        <v>-1.1430498299999954</v>
+        <v>-1.0931523900000002</v>
       </c>
       <c r="D22" s="5">
-        <v>-3.3362714452701003</v>
+        <v>-3.1930147813494014</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="3">
         <v>33390</v>
       </c>
       <c r="B23" s="5">
-        <v>404.30716841999998</v>
+        <v>404.36316991000001</v>
       </c>
       <c r="C23" s="5">
-        <v>0.63995800999998664</v>
+        <v>0.67495053999999755</v>
       </c>
       <c r="D23" s="5">
-        <v>1.9191086801976009</v>
+        <v>2.0249051386364458</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>33420</v>
       </c>
       <c r="B24" s="5">
-        <v>401.89179776999998</v>
+        <v>401.91959417999999</v>
       </c>
       <c r="C24" s="5">
-        <v>-2.4153706499999998</v>
+        <v>-2.4435757300000205</v>
       </c>
       <c r="D24" s="5">
-        <v>-6.9379928900806354</v>
+        <v>-7.0153969689869866</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="3">
         <v>33451</v>
       </c>
       <c r="B25" s="5">
-        <v>401.03477350999998</v>
+        <v>401.05553094999999</v>
       </c>
       <c r="C25" s="5">
-        <v>-0.85702426000000287</v>
+        <v>-0.86406322999999929</v>
       </c>
       <c r="D25" s="5">
-        <v>-2.5291692950287992</v>
+        <v>-2.5495227767823203</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="3">
         <v>33482</v>
       </c>
       <c r="B26" s="5">
-        <v>400.33804156000002</v>
+        <v>400.34194321000001</v>
       </c>
       <c r="C26" s="5">
-        <v>-0.69673194999995758</v>
+        <v>-0.71358773999997993</v>
       </c>
       <c r="D26" s="5">
-        <v>-2.0649965102455425</v>
+        <v>-2.1143580223435543</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="3">
         <v>33512</v>
       </c>
       <c r="B27" s="5">
-        <v>399.22953072000001</v>
+        <v>399.29164309999999</v>
       </c>
       <c r="C27" s="5">
-        <v>-1.1085108400000081</v>
+        <v>-1.0503001100000233</v>
       </c>
       <c r="D27" s="5">
-        <v>-3.2725863419877821</v>
+        <v>-3.103177552064218</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="3">
         <v>33543</v>
       </c>
       <c r="B28" s="5">
-        <v>397.24959482999998</v>
+        <v>397.29378257000002</v>
       </c>
       <c r="C28" s="5">
-        <v>-1.9799358900000357</v>
+        <v>-1.9978605299999685</v>
       </c>
       <c r="D28" s="5">
-        <v>-5.7915939001984329</v>
+        <v>-5.8417075542762547</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>33573</v>
       </c>
       <c r="B29" s="5">
-        <v>394.75004973</v>
+        <v>394.7676348</v>
       </c>
       <c r="C29" s="5">
-        <v>-2.4995450999999775</v>
+        <v>-2.5261477700000228</v>
       </c>
       <c r="D29" s="5">
-        <v>-7.2946568927876987</v>
+        <v>-7.3688081650573274</v>
       </c>
       <c r="E29" s="5">
-        <v>-2.3721863255214082</v>
+        <v>-2.3862890931609537</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="3">
         <v>33604</v>
       </c>
       <c r="B30" s="5">
-        <v>393.25129733</v>
+        <v>393.25004265000001</v>
       </c>
       <c r="C30" s="5">
-        <v>-1.4987524000000008</v>
+        <v>-1.5175921499999845</v>
       </c>
       <c r="D30" s="5">
-        <v>-4.4621095192393216</v>
+        <v>-4.5168220352473032</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="3">
         <v>33635</v>
       </c>
       <c r="B31" s="5">
-        <v>393.24804466000001</v>
+        <v>393.27457513000002</v>
       </c>
       <c r="C31" s="5">
-        <v>-3.2526699999948505E-3</v>
+        <v>2.4532480000004853E-2</v>
       </c>
       <c r="D31" s="5">
-        <v>-9.9250186022969977E-3</v>
+        <v>7.4886397355711232E-2</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="3">
         <v>33664</v>
       </c>
       <c r="B32" s="5">
-        <v>391.47135687000002</v>
+        <v>391.47549369000001</v>
       </c>
       <c r="C32" s="5">
-        <v>-1.7766877899999827</v>
+        <v>-1.799081440000009</v>
       </c>
       <c r="D32" s="5">
-        <v>-5.2888671264592517</v>
+        <v>-5.3535085829627622</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="3">
         <v>33695</v>
       </c>
       <c r="B33" s="5">
-        <v>393.04043962999998</v>
+        <v>393.05747158000003</v>
       </c>
       <c r="C33" s="5">
-        <v>1.5690827599999579</v>
+        <v>1.5819778900000188</v>
       </c>
       <c r="D33" s="5">
-        <v>4.9172621535576333</v>
+        <v>4.9585223763397135</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>33725</v>
       </c>
       <c r="B34" s="5">
-        <v>393.47538169000001</v>
+        <v>393.49114587000003</v>
       </c>
       <c r="C34" s="5">
-        <v>0.43494206000002578</v>
+        <v>0.43367428999999902</v>
       </c>
       <c r="D34" s="5">
-        <v>1.336042852198327</v>
+        <v>1.3320668142854153</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" s="3">
         <v>33756</v>
       </c>
       <c r="B35" s="5">
-        <v>391.56118927</v>
+        <v>391.51429474999998</v>
       </c>
       <c r="C35" s="5">
-        <v>-1.9141924200000062</v>
+        <v>-1.9768511200000489</v>
       </c>
       <c r="D35" s="5">
-        <v>-5.6841066294756377</v>
+        <v>-5.8648310674240589</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="3">
         <v>33786</v>
       </c>
       <c r="B36" s="5">
-        <v>390.45737758000001</v>
+        <v>390.45351113999999</v>
       </c>
       <c r="C36" s="5">
-        <v>-1.1038116899999864</v>
+        <v>-1.0607836099999872</v>
       </c>
       <c r="D36" s="5">
-        <v>-3.3308431797855476</v>
+        <v>-3.2033092778266714</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="3">
         <v>33817</v>
       </c>
       <c r="B37" s="5">
-        <v>388.26189762000001</v>
+        <v>388.24041667</v>
       </c>
       <c r="C37" s="5">
-        <v>-2.1954799600000001</v>
+        <v>-2.2130944699999873</v>
       </c>
       <c r="D37" s="5">
-        <v>-6.5426039353590149</v>
+        <v>-6.5935337632019531</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="3">
         <v>33848</v>
       </c>
       <c r="B38" s="5">
-        <v>387.29569623999998</v>
+        <v>387.25468726000003</v>
       </c>
       <c r="C38" s="5">
-        <v>-0.96620138000002953</v>
+        <v>-0.98572940999997627</v>
       </c>
       <c r="D38" s="5">
-        <v>-2.945700790928818</v>
+        <v>-3.004571905368536</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>33878</v>
       </c>
       <c r="B39" s="5">
-        <v>390.20459756999998</v>
+        <v>390.13940005000001</v>
       </c>
       <c r="C39" s="5">
-        <v>2.908901329999992</v>
+        <v>2.8847127899999805</v>
       </c>
       <c r="D39" s="5">
-        <v>9.3947635482607197</v>
+        <v>9.3144425408227427</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="3">
         <v>33909</v>
       </c>
       <c r="B40" s="5">
-        <v>388.84936935000002</v>
+        <v>388.81885431000001</v>
       </c>
       <c r="C40" s="5">
-        <v>-1.3552282199999581</v>
+        <v>-1.32054574</v>
       </c>
       <c r="D40" s="5">
-        <v>-4.0890480596216143</v>
+        <v>-3.9869969578953723</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="3">
         <v>33939</v>
       </c>
       <c r="B41" s="5">
-        <v>387.73823047000002</v>
+        <v>387.70039162</v>
       </c>
       <c r="C41" s="5">
-        <v>-1.1111388799999986</v>
+        <v>-1.1184626900000012</v>
       </c>
       <c r="D41" s="5">
-        <v>-3.3756244093906762</v>
+        <v>-3.3977856956287855</v>
       </c>
       <c r="E41" s="5">
-        <v>-1.7762681131505587</v>
+        <v>-1.7902286198260509</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="3">
         <v>33970</v>
       </c>
       <c r="B42" s="5">
-        <v>385.48621817999998</v>
+        <v>385.65402425000002</v>
       </c>
       <c r="C42" s="5">
-        <v>-2.2520122900000388</v>
+        <v>-2.0463673699999845</v>
       </c>
       <c r="D42" s="5">
-        <v>-6.751300699001006</v>
+        <v>-6.1531858555648578</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="3">
         <v>34001</v>
       </c>
       <c r="B43" s="5">
-        <v>383.66568138000002</v>
+        <v>383.84243384000001</v>
       </c>
       <c r="C43" s="5">
-        <v>-1.8205367999999567</v>
+        <v>-1.811590410000008</v>
       </c>
       <c r="D43" s="5">
-        <v>-5.5223302785387123</v>
+        <v>-5.4935603727500055</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>34029</v>
       </c>
       <c r="B44" s="5">
-        <v>383.28249922999998</v>
+        <v>383.33476021000001</v>
       </c>
       <c r="C44" s="5">
-        <v>-0.38318215000003875</v>
+        <v>-0.50767362999999932</v>
       </c>
       <c r="D44" s="5">
-        <v>-1.191926140896149</v>
+        <v>-1.5756367358744416</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="3">
         <v>34060</v>
       </c>
       <c r="B45" s="5">
-        <v>385.34976153999997</v>
+        <v>385.41721834999998</v>
       </c>
       <c r="C45" s="5">
-        <v>2.0672623099999896</v>
+        <v>2.0824581399999715</v>
       </c>
       <c r="D45" s="5">
-        <v>6.6677804308001853</v>
+        <v>6.7173237964094135</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="3">
         <v>34090</v>
       </c>
       <c r="B46" s="5">
-        <v>385.33241264999998</v>
+        <v>385.35781101999999</v>
       </c>
       <c r="C46" s="5">
-        <v>-1.7348889999993844E-2</v>
+        <v>-5.9407329999999092E-2</v>
       </c>
       <c r="D46" s="5">
-        <v>-5.4012006256620726E-2</v>
+        <v>-0.1848085348604922</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="3">
         <v>34121</v>
       </c>
       <c r="B47" s="5">
-        <v>386.34481725000001</v>
+        <v>386.26232341999997</v>
       </c>
       <c r="C47" s="5">
-        <v>1.0124046000000249</v>
+        <v>0.90451239999998734</v>
       </c>
       <c r="D47" s="5">
-        <v>3.1987857229069272</v>
+        <v>2.8532894423508148</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="3">
         <v>34151</v>
       </c>
       <c r="B48" s="5">
-        <v>387.51574649000003</v>
+        <v>387.48740616999999</v>
       </c>
       <c r="C48" s="5">
-        <v>1.1709292400000209</v>
+        <v>1.2250827500000128</v>
       </c>
       <c r="D48" s="5">
-        <v>3.6981877472115121</v>
+        <v>3.8730589629629275</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>34182</v>
       </c>
       <c r="B49" s="5">
-        <v>388.22101677000001</v>
+        <v>388.18821938000002</v>
       </c>
       <c r="C49" s="5">
-        <v>0.70527027999997927</v>
+        <v>0.70081321000003527</v>
       </c>
       <c r="D49" s="5">
-        <v>2.2059685433992726</v>
+        <v>2.1920505233589127</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="3">
         <v>34213</v>
       </c>
       <c r="B50" s="5">
-        <v>388.21130447000002</v>
+        <v>388.16176983999998</v>
       </c>
       <c r="C50" s="5">
-        <v>-9.712299999989682E-3</v>
+        <v>-2.644954000004418E-2</v>
       </c>
       <c r="D50" s="5">
-        <v>-3.0016809967059466E-2</v>
+        <v>-8.1732404143308734E-2</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="3">
         <v>34243</v>
       </c>
       <c r="B51" s="5">
-        <v>390.05998935999997</v>
+        <v>389.95606713000001</v>
       </c>
       <c r="C51" s="5">
-        <v>1.8486848899999586</v>
+        <v>1.7942972900000314</v>
       </c>
       <c r="D51" s="5">
-        <v>5.8665409916411004</v>
+        <v>5.6902847283766933</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="3">
         <v>34274</v>
       </c>
       <c r="B52" s="5">
-        <v>389.37973789</v>
+        <v>389.3284304</v>
       </c>
       <c r="C52" s="5">
-        <v>-0.68025146999997332</v>
+        <v>-0.62763673000000608</v>
       </c>
       <c r="D52" s="5">
-        <v>-2.0728024130887479</v>
+        <v>-1.9144015362257849</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="3">
         <v>34304</v>
       </c>
       <c r="B53" s="5">
-        <v>393.86674600999999</v>
+        <v>393.85811123000002</v>
       </c>
       <c r="C53" s="5">
-        <v>4.4870081199999845</v>
+        <v>4.529680830000018</v>
       </c>
       <c r="D53" s="5">
-        <v>14.739142428106389</v>
+        <v>14.890494845464165</v>
       </c>
       <c r="E53" s="5">
-        <v>1.5805806748979245</v>
+        <v>1.588267575451785</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>34335</v>
       </c>
       <c r="B54" s="5">
-        <v>393.11560180999999</v>
+        <v>393.19586866999998</v>
       </c>
       <c r="C54" s="5">
-        <v>-0.75114419999999882</v>
+        <v>-0.66224256000003834</v>
       </c>
       <c r="D54" s="5">
-        <v>-2.2646703131209756</v>
+        <v>-1.9991537916209223</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="3">
         <v>34366</v>
       </c>
       <c r="B55" s="5">
-        <v>392.37993290999998</v>
+        <v>392.42413873999999</v>
       </c>
       <c r="C55" s="5">
-        <v>-0.7356689000000074</v>
+        <v>-0.77172992999999224</v>
       </c>
       <c r="D55" s="5">
-        <v>-2.2226866325010697</v>
+        <v>-2.3299942775840243</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="3">
         <v>34394</v>
       </c>
       <c r="B56" s="5">
-        <v>393.81004517999997</v>
+        <v>393.79128779000001</v>
       </c>
       <c r="C56" s="5">
-        <v>1.4301122699999951</v>
+        <v>1.3671490500000232</v>
       </c>
       <c r="D56" s="5">
-        <v>4.4624035853964239</v>
+        <v>4.261670212101798</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="3">
         <v>34425</v>
       </c>
       <c r="B57" s="5">
-        <v>396.20783703000001</v>
+        <v>396.27651151999999</v>
       </c>
       <c r="C57" s="5">
-        <v>2.3977918500000328</v>
+        <v>2.4852237299999729</v>
       </c>
       <c r="D57" s="5">
-        <v>7.5561535923350132</v>
+        <v>7.8417013544780367</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="3">
         <v>34455</v>
       </c>
       <c r="B58" s="5">
-        <v>396.26248630999999</v>
+        <v>396.28926558000001</v>
       </c>
       <c r="C58" s="5">
-        <v>5.4649279999978262E-2</v>
+        <v>1.2754060000020218E-2</v>
       </c>
       <c r="D58" s="5">
-        <v>0.16564263087723852</v>
+        <v>3.8628536021523274E-2</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>34486</v>
       </c>
       <c r="B59" s="5">
-        <v>396.21151660999999</v>
+        <v>396.16697117000001</v>
       </c>
       <c r="C59" s="5">
-        <v>-5.096969999999601E-2</v>
+        <v>-0.12229440999999497</v>
       </c>
       <c r="D59" s="5">
-        <v>-0.1542421774307412</v>
+        <v>-0.36969072175002671</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="3">
         <v>34516</v>
       </c>
       <c r="B60" s="5">
-        <v>398.03895061999998</v>
+        <v>398.01776381000002</v>
       </c>
       <c r="C60" s="5">
-        <v>1.8274340099999904</v>
+        <v>1.8507926400000088</v>
       </c>
       <c r="D60" s="5">
-        <v>5.6773056339068706</v>
+        <v>5.7524122601202876</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="3">
         <v>34547</v>
       </c>
       <c r="B61" s="5">
-        <v>399.1147737</v>
+        <v>399.07200537</v>
       </c>
       <c r="C61" s="5">
-        <v>1.0758230800000206</v>
+        <v>1.0542415599999799</v>
       </c>
       <c r="D61" s="5">
-        <v>3.2920214437523798</v>
+        <v>3.2251912583621145</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="3">
         <v>34578</v>
       </c>
       <c r="B62" s="5">
-        <v>401.34068539999998</v>
+        <v>401.29850492999998</v>
       </c>
       <c r="C62" s="5">
-        <v>2.2259116999999833</v>
+        <v>2.2264995599999793</v>
       </c>
       <c r="D62" s="5">
-        <v>6.9016991546995365</v>
+        <v>6.9043408706775944</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="3">
         <v>34608</v>
       </c>
       <c r="B63" s="5">
-        <v>401.83981205999999</v>
+        <v>401.79585306000001</v>
       </c>
       <c r="C63" s="5">
-        <v>0.49912666000000172</v>
+        <v>0.49734813000003442</v>
       </c>
       <c r="D63" s="5">
-        <v>1.5026283555320541</v>
+        <v>1.4973959674476456</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>34639</v>
       </c>
       <c r="B64" s="5">
-        <v>404.6442389</v>
+        <v>404.66519939</v>
       </c>
       <c r="C64" s="5">
-        <v>2.8044268400000192</v>
+        <v>2.8693463299999848</v>
       </c>
       <c r="D64" s="5">
-        <v>8.7038169722279068</v>
+        <v>8.9142955498216594</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="3">
         <v>34669</v>
       </c>
       <c r="B65" s="5">
-        <v>405.72162165999998</v>
+        <v>405.75084371999998</v>
       </c>
       <c r="C65" s="5">
-        <v>1.0773827599999777</v>
+        <v>1.0856443299999796</v>
       </c>
       <c r="D65" s="5">
-        <v>3.2422578702512084</v>
+        <v>3.2673163837756425</v>
       </c>
       <c r="E65" s="5">
-        <v>3.0098696501021704</v>
+        <v>3.0195474336835559</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="3">
         <v>34700</v>
       </c>
       <c r="B66" s="5">
-        <v>406.78759258999997</v>
+        <v>406.83917266999998</v>
       </c>
       <c r="C66" s="5">
-        <v>1.0659709299999918</v>
+        <v>1.0883289500000046</v>
       </c>
       <c r="D66" s="5">
-        <v>3.1987755643615445</v>
+        <v>3.2666220048334305</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" s="3">
         <v>34731</v>
       </c>
       <c r="B67" s="5">
-        <v>407.83894662</v>
+        <v>407.81498205000003</v>
       </c>
       <c r="C67" s="5">
-        <v>1.0513540300000273</v>
+        <v>0.9758093800000438</v>
       </c>
       <c r="D67" s="5">
-        <v>3.145902533149636</v>
+        <v>2.916490729843324</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" s="3">
         <v>34759</v>
       </c>
       <c r="B68" s="5">
-        <v>408.90620114000001</v>
+        <v>408.86641796999999</v>
       </c>
       <c r="C68" s="5">
-        <v>1.0672545200000059</v>
+        <v>1.0514359199999603</v>
       </c>
       <c r="D68" s="5">
-        <v>3.1858162861227335</v>
+        <v>3.1381123819512524</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>34790</v>
       </c>
       <c r="B69" s="5">
-        <v>405.46543224999999</v>
+        <v>405.56682115000001</v>
       </c>
       <c r="C69" s="5">
-        <v>-3.4407688900000153</v>
+        <v>-3.2995968199999766</v>
       </c>
       <c r="D69" s="5">
-        <v>-9.6430311078111171</v>
+        <v>-9.2656510237959839</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" s="3">
         <v>34820</v>
       </c>
       <c r="B70" s="5">
-        <v>408.71245118000002</v>
+        <v>408.73540738000003</v>
       </c>
       <c r="C70" s="5">
-        <v>3.2470189300000243</v>
+        <v>3.1685862300000167</v>
       </c>
       <c r="D70" s="5">
-        <v>10.04451644262312</v>
+        <v>9.788816804798838</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" s="3">
         <v>34851</v>
       </c>
       <c r="B71" s="5">
-        <v>410.22673048000001</v>
+        <v>410.19880990000001</v>
       </c>
       <c r="C71" s="5">
-        <v>1.5142792999999983</v>
+        <v>1.4634025199999883</v>
       </c>
       <c r="D71" s="5">
-        <v>4.5377256236019958</v>
+        <v>4.3820020768751355</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" s="3">
         <v>34881</v>
       </c>
       <c r="B72" s="5">
-        <v>411.57402299</v>
+        <v>411.54986022000003</v>
       </c>
       <c r="C72" s="5">
-        <v>1.3472925099999884</v>
+        <v>1.351050320000013</v>
       </c>
       <c r="D72" s="5">
-        <v>4.0130909909863233</v>
+        <v>4.0247665714592484</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" s="3">
         <v>34912</v>
       </c>
       <c r="B73" s="5">
-        <v>413.16250653999998</v>
+        <v>413.10954522999998</v>
       </c>
       <c r="C73" s="5">
-        <v>1.5884835499999781</v>
+        <v>1.5596850099999529</v>
       </c>
       <c r="D73" s="5">
-        <v>4.7310291135117755</v>
+        <v>4.6437406022311167</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>34943</v>
       </c>
       <c r="B74" s="5">
-        <v>415.70786418</v>
+        <v>415.67850170000003</v>
       </c>
       <c r="C74" s="5">
-        <v>2.5453576400000202</v>
+        <v>2.568956470000046</v>
       </c>
       <c r="D74" s="5">
-        <v>7.6485148392494873</v>
+        <v>7.7228934575878982</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" s="3">
         <v>34973</v>
       </c>
       <c r="B75" s="5">
-        <v>415.76523892</v>
+        <v>415.73721560000001</v>
       </c>
       <c r="C75" s="5">
-        <v>5.7374740000000202E-2</v>
+        <v>5.8713899999986552E-2</v>
       </c>
       <c r="D75" s="5">
-        <v>0.16574614369362362</v>
+        <v>0.16962975203735908</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" s="3">
         <v>35004</v>
       </c>
       <c r="B76" s="5">
-        <v>416.41767463000002</v>
+        <v>416.44320556000002</v>
       </c>
       <c r="C76" s="5">
-        <v>0.65243571000002021</v>
+        <v>0.7059899600000108</v>
       </c>
       <c r="D76" s="5">
-        <v>1.8994266910595137</v>
+        <v>2.0569377331464356</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" s="3">
         <v>35034</v>
       </c>
       <c r="B77" s="5">
-        <v>418.64315277999998</v>
+        <v>418.73375485000003</v>
       </c>
       <c r="C77" s="5">
-        <v>2.2254781499999581</v>
+        <v>2.2905492900000013</v>
       </c>
       <c r="D77" s="5">
-        <v>6.6051174914399935</v>
+        <v>6.8036977091752826</v>
       </c>
       <c r="E77" s="5">
-        <v>3.1848268443599004</v>
+        <v>3.1997249866371869</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" s="3">
         <v>35065</v>
       </c>
       <c r="B78" s="5">
-        <v>421.67422775</v>
+        <v>421.70683911999998</v>
       </c>
       <c r="C78" s="5">
-        <v>3.0310749700000201</v>
+        <v>2.9730842699999585</v>
       </c>
       <c r="D78" s="5">
-        <v>9.0427486254190512</v>
+        <v>8.8609383933682793</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>35096</v>
       </c>
       <c r="B79" s="5">
-        <v>422.80085286000002</v>
+        <v>422.73427272999999</v>
       </c>
       <c r="C79" s="5">
-        <v>1.1266251100000204</v>
+        <v>1.0274336100000028</v>
       </c>
       <c r="D79" s="5">
-        <v>3.2536843419227468</v>
+        <v>2.9631400247465578</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" s="3">
         <v>35125</v>
       </c>
       <c r="B80" s="5">
-        <v>424.19775103000001</v>
+        <v>424.15117361</v>
       </c>
       <c r="C80" s="5">
-        <v>1.3968981699999858</v>
+        <v>1.4169008800000142</v>
       </c>
       <c r="D80" s="5">
-        <v>4.0375422648165626</v>
+        <v>4.0970843550391711</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" s="3">
         <v>35156</v>
       </c>
       <c r="B81" s="5">
-        <v>423.28332657999999</v>
+        <v>423.34324205000001</v>
       </c>
       <c r="C81" s="5">
-        <v>-0.91442445000001271</v>
+        <v>-0.80793155999998589</v>
       </c>
       <c r="D81" s="5">
-        <v>-2.5563373437507142</v>
+        <v>-2.261988143191962</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" s="3">
         <v>35186</v>
       </c>
       <c r="B82" s="5">
-        <v>425.59501377999999</v>
+        <v>425.58452111000003</v>
       </c>
       <c r="C82" s="5">
-        <v>2.3116871999999944</v>
+        <v>2.2412790600000108</v>
       </c>
       <c r="D82" s="5">
-        <v>6.7540682194591417</v>
+        <v>6.5413780919097109</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" s="3">
         <v>35217</v>
       </c>
       <c r="B83" s="5">
-        <v>427.77697229</v>
+        <v>427.76761038000001</v>
       </c>
       <c r="C83" s="5">
-        <v>2.1819585100000154</v>
+        <v>2.1830892699999822</v>
       </c>
       <c r="D83" s="5">
-        <v>6.3286876358122468</v>
+        <v>6.3322209851653266</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>35247</v>
       </c>
       <c r="B84" s="5">
-        <v>429.67730007</v>
+        <v>429.66353927</v>
       </c>
       <c r="C84" s="5">
-        <v>1.9003277799999978</v>
+        <v>1.8959288899999933</v>
       </c>
       <c r="D84" s="5">
-        <v>5.462994262085763</v>
+        <v>5.4501608599195395</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" s="3">
         <v>35278</v>
       </c>
       <c r="B85" s="5">
-        <v>430.57967380000002</v>
+        <v>430.53863379000001</v>
       </c>
       <c r="C85" s="5">
-        <v>0.90237373000002208</v>
+        <v>0.87509452000000465</v>
       </c>
       <c r="D85" s="5">
-        <v>2.5494576082230491</v>
+        <v>2.4716010345792849</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" s="3">
         <v>35309</v>
       </c>
       <c r="B86" s="5">
-        <v>431.03659453</v>
+        <v>431.02665553000003</v>
       </c>
       <c r="C86" s="5">
-        <v>0.4569207299999789</v>
+        <v>0.48802174000002196</v>
       </c>
       <c r="D86" s="5">
-        <v>1.2808695339785459</v>
+        <v>1.3687294417402907</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" s="3">
         <v>35339</v>
       </c>
       <c r="B87" s="5">
-        <v>432.96121837999999</v>
+        <v>432.94670537000002</v>
       </c>
       <c r="C87" s="5">
-        <v>1.924623849999989</v>
+        <v>1.9200498399999901</v>
       </c>
       <c r="D87" s="5">
-        <v>5.4916901389531869</v>
+        <v>5.4784467730559117</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" s="3">
         <v>35370</v>
       </c>
       <c r="B88" s="5">
-        <v>433.8992217</v>
+        <v>433.93712939</v>
       </c>
       <c r="C88" s="5">
-        <v>0.93800332000000708</v>
+        <v>0.99042401999997765</v>
       </c>
       <c r="D88" s="5">
-        <v>2.6309830563191472</v>
+        <v>2.7799663019463905</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>35400</v>
       </c>
       <c r="B89" s="5">
-        <v>430.85064190999998</v>
+        <v>430.97841584000003</v>
       </c>
       <c r="C89" s="5">
-        <v>-3.0485797900000193</v>
+        <v>-2.9587135499999704</v>
       </c>
       <c r="D89" s="5">
-        <v>-8.1129141293048601</v>
+        <v>-7.881998914006183</v>
       </c>
       <c r="E89" s="5">
-        <v>2.9159653153135734</v>
+        <v>2.9242115898648668</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" s="3">
         <v>35431</v>
       </c>
       <c r="B90" s="5">
-        <v>432.90587373</v>
+        <v>432.99648719999999</v>
       </c>
       <c r="C90" s="5">
-        <v>2.0552318200000173</v>
+        <v>2.0180713599999649</v>
       </c>
       <c r="D90" s="5">
-        <v>5.8768005893575781</v>
+        <v>5.7660367403299606</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" s="3">
         <v>35462</v>
       </c>
       <c r="B91" s="5">
-        <v>438.01360080000001</v>
+        <v>437.93567382999998</v>
       </c>
       <c r="C91" s="5">
-        <v>5.1077270700000099</v>
+        <v>4.9391866299999947</v>
       </c>
       <c r="D91" s="5">
-        <v>15.11433561020783</v>
+        <v>14.580683823183982</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" s="3">
         <v>35490</v>
       </c>
       <c r="B92" s="5">
-        <v>438.11975984999998</v>
+        <v>438.07058871999999</v>
       </c>
       <c r="C92" s="5">
-        <v>0.10615904999997383</v>
+        <v>0.13491489000000456</v>
       </c>
       <c r="D92" s="5">
-        <v>0.29122568298387552</v>
+        <v>0.3703111598293285</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" s="3">
         <v>35521</v>
       </c>
       <c r="B93" s="5">
-        <v>437.36660640999997</v>
+        <v>437.40783132000001</v>
       </c>
       <c r="C93" s="5">
-        <v>-0.7531534400000055</v>
+        <v>-0.66275739999997541</v>
       </c>
       <c r="D93" s="5">
-        <v>-2.0434773072939061</v>
+        <v>-1.8004504998239579</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>35551</v>
       </c>
       <c r="B94" s="5">
-        <v>440.72923259999999</v>
+        <v>440.69652939000002</v>
       </c>
       <c r="C94" s="5">
-        <v>3.3626261900000145</v>
+        <v>3.2886980700000095</v>
       </c>
       <c r="D94" s="5">
-        <v>9.6263200456844888</v>
+        <v>9.4049348314347867</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" s="3">
         <v>35582</v>
       </c>
       <c r="B95" s="5">
-        <v>441.21194582999999</v>
+        <v>441.18282717</v>
       </c>
       <c r="C95" s="5">
-        <v>0.48271323000000166</v>
+        <v>0.48629777999997259</v>
       </c>
       <c r="D95" s="5">
-        <v>1.3222586601180808</v>
+        <v>1.3322366590976742</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" s="3">
         <v>35612</v>
       </c>
       <c r="B96" s="5">
-        <v>441.81217314000003</v>
+        <v>441.78445878999997</v>
       </c>
       <c r="C96" s="5">
-        <v>0.6002273100000366</v>
+        <v>0.60163161999997783</v>
       </c>
       <c r="D96" s="5">
-        <v>1.6447572203436067</v>
+        <v>1.6487438795683929</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" s="3">
         <v>35643</v>
       </c>
       <c r="B97" s="5">
-        <v>445.46234916999998</v>
+        <v>445.42302381000002</v>
       </c>
       <c r="C97" s="5">
-        <v>3.6501760299999546</v>
+        <v>3.6385650200000441</v>
       </c>
       <c r="D97" s="5">
-        <v>10.377334896113478</v>
+        <v>10.34349442363709</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" s="3">
         <v>35674</v>
       </c>
       <c r="B98" s="5">
-        <v>447.27486004000002</v>
+        <v>447.27008781000001</v>
       </c>
       <c r="C98" s="5">
-        <v>1.8125108700000396</v>
+        <v>1.8470639999999889</v>
       </c>
       <c r="D98" s="5">
-        <v>4.9933579346326917</v>
+        <v>5.0911911232356832</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>35704</v>
       </c>
       <c r="B99" s="5">
-        <v>449.87504646999997</v>
+        <v>449.86677046</v>
       </c>
       <c r="C99" s="5">
-        <v>2.6001864299999511</v>
+        <v>2.5966826499999911</v>
       </c>
       <c r="D99" s="5">
-        <v>7.2035068889490406</v>
+        <v>7.1935672886952018</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" s="3">
         <v>35735</v>
       </c>
       <c r="B100" s="5">
-        <v>452.9364094</v>
+        <v>452.98163864999998</v>
       </c>
       <c r="C100" s="5">
-        <v>3.0613629300000298</v>
+        <v>3.1148681899999815</v>
       </c>
       <c r="D100" s="5">
-        <v>8.4785674017427759</v>
+        <v>8.6326067925400096</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" s="3">
         <v>35765</v>
       </c>
       <c r="B101" s="5">
-        <v>454.96466306000002</v>
+        <v>455.15166951999998</v>
       </c>
       <c r="C101" s="5">
-        <v>2.0282536600000185</v>
+        <v>2.1700308700000051</v>
       </c>
       <c r="D101" s="5">
-        <v>5.5079542288936967</v>
+        <v>5.9025699001310716</v>
       </c>
       <c r="E101" s="5">
-        <v>5.5968400193395107</v>
+        <v>5.6089244360149726</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" s="3">
         <v>35796</v>
       </c>
       <c r="B102" s="5">
-        <v>459.04341776000001</v>
+        <v>458.98873507000002</v>
       </c>
       <c r="C102" s="5">
-        <v>4.0787546999999904</v>
+        <v>3.8370655500000339</v>
       </c>
       <c r="D102" s="5">
-        <v>11.304615887040747</v>
+        <v>10.59885749883267</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" s="3">
         <v>35827</v>
       </c>
       <c r="B103" s="5">
-        <v>460.15024005999999</v>
+        <v>460.04669325999998</v>
       </c>
       <c r="C103" s="5">
-        <v>1.1068222999999762</v>
+        <v>1.0579581899999653</v>
       </c>
       <c r="D103" s="5">
-        <v>2.9320594830702928</v>
+        <v>2.80130771185918</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" s="3">
         <v>35855</v>
       </c>
       <c r="B104" s="5">
-        <v>460.59360851000002</v>
+        <v>460.55915320999998</v>
       </c>
       <c r="C104" s="5">
-        <v>0.44336845000003677</v>
+        <v>0.51245994999999311</v>
       </c>
       <c r="D104" s="5">
-        <v>1.1623828047896412</v>
+        <v>1.3449363909408873</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" s="3">
         <v>35886</v>
       </c>
       <c r="B105" s="5">
-        <v>464.70743019999998</v>
+        <v>464.66251890000001</v>
       </c>
       <c r="C105" s="5">
-        <v>4.113821689999952</v>
+        <v>4.1033656900000324</v>
       </c>
       <c r="D105" s="5">
-        <v>11.260373124855438</v>
+        <v>11.231218056684789</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" s="3">
         <v>35916</v>
       </c>
       <c r="B106" s="5">
-        <v>467.44972790999998</v>
+        <v>467.37891884999999</v>
       </c>
       <c r="C106" s="5">
-        <v>2.7422977100000026</v>
+        <v>2.7163999499999818</v>
       </c>
       <c r="D106" s="5">
-        <v>7.3157681080611381</v>
+        <v>7.2451663091614993</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" s="3">
         <v>35947</v>
       </c>
       <c r="B107" s="5">
-        <v>469.16783096</v>
+        <v>469.19261905000002</v>
       </c>
       <c r="C107" s="5">
-        <v>1.7181030500000247</v>
+        <v>1.813700200000028</v>
       </c>
       <c r="D107" s="5">
-        <v>4.5008403258489205</v>
+        <v>4.757378755848185</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" s="3">
         <v>35977</v>
       </c>
       <c r="B108" s="5">
-        <v>472.41137082</v>
+        <v>472.43687395000001</v>
       </c>
       <c r="C108" s="5">
-        <v>3.2435398599999985</v>
+        <v>3.2442548999999872</v>
       </c>
       <c r="D108" s="5">
-        <v>8.6188975228257192</v>
+        <v>8.6203974897885551</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" s="3">
         <v>36008</v>
       </c>
       <c r="B109" s="5">
-        <v>472.56290386000001</v>
+        <v>472.59457864000001</v>
       </c>
       <c r="C109" s="5">
-        <v>0.15153304000000389</v>
+        <v>0.15770469000000276</v>
       </c>
       <c r="D109" s="5">
-        <v>0.38559781874889509</v>
+        <v>0.40130962037736584</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" s="3">
         <v>36039</v>
       </c>
       <c r="B110" s="5">
-        <v>472.65694030999998</v>
+        <v>472.68792389999999</v>
       </c>
       <c r="C110" s="5">
-        <v>9.4036449999975957E-2</v>
+        <v>9.3345259999978225E-2</v>
       </c>
       <c r="D110" s="5">
-        <v>0.2390524601527888</v>
+        <v>0.2372775376081826</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" s="3">
         <v>36069</v>
       </c>
       <c r="B111" s="5">
-        <v>473.30657837000001</v>
+        <v>473.41049457000003</v>
       </c>
       <c r="C111" s="5">
-        <v>0.64963806000002933</v>
+        <v>0.72257067000003872</v>
       </c>
       <c r="D111" s="5">
-        <v>1.6618518568305207</v>
+        <v>1.8498719282352027</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" s="3">
         <v>36100</v>
       </c>
       <c r="B112" s="5">
-        <v>471.65107692999999</v>
+        <v>471.68723361999997</v>
       </c>
       <c r="C112" s="5">
-        <v>-1.6555014400000232</v>
+        <v>-1.7232609500000535</v>
       </c>
       <c r="D112" s="5">
-        <v>-4.1174717717092024</v>
+        <v>-4.2817188703265234</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A113" s="3">
         <v>36130</v>
       </c>
       <c r="B113" s="5">
-        <v>473.99335366000003</v>
+        <v>474.16388408</v>
       </c>
       <c r="C113" s="5">
-        <v>2.3422767300000373</v>
+        <v>2.4766504600000303</v>
       </c>
       <c r="D113" s="5">
-        <v>6.1248426944902512</v>
+        <v>6.4859221065976413</v>
       </c>
       <c r="E113" s="5">
-        <v>4.1824546266993279</v>
+        <v>4.1771162962118025</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A114" s="3">
         <v>36161</v>
       </c>
       <c r="B114" s="5">
-        <v>468.02266895999998</v>
+        <v>467.90028419999999</v>
       </c>
       <c r="C114" s="5">
-        <v>-5.9706847000000494</v>
+        <v>-6.2635998800000152</v>
       </c>
       <c r="D114" s="5">
-        <v>-14.111376535949638</v>
+        <v>-14.749281704827933</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A115" s="3">
         <v>36192</v>
       </c>
       <c r="B115" s="5">
-        <v>466.40915653000002</v>
+        <v>466.31236804000002</v>
       </c>
       <c r="C115" s="5">
-        <v>-1.6135124299999575</v>
+        <v>-1.5879161599999634</v>
       </c>
       <c r="D115" s="5">
-        <v>-4.0594623538009245</v>
+        <v>-3.9972871681830613</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A116" s="3">
         <v>36220</v>
       </c>
       <c r="B116" s="5">
-        <v>463.07290583000002</v>
+        <v>463.05226248999998</v>
       </c>
       <c r="C116" s="5">
-        <v>-3.3362506999999937</v>
+        <v>-3.2601055500000484</v>
       </c>
       <c r="D116" s="5">
-        <v>-8.2538937039515972</v>
+        <v>-8.0743068989997511</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A117" s="3">
         <v>36251</v>
       </c>
       <c r="B117" s="5">
-        <v>458.74014007</v>
+        <v>458.69561971000002</v>
       </c>
       <c r="C117" s="5">
-        <v>-4.3327657600000293</v>
+        <v>-4.3566427799999587</v>
       </c>
       <c r="D117" s="5">
-        <v>-10.667711936952418</v>
+        <v>-10.723945571616312</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A118" s="3">
         <v>36281</v>
       </c>
       <c r="B118" s="5">
-        <v>456.21611378</v>
+        <v>456.15876730000002</v>
       </c>
       <c r="C118" s="5">
-        <v>-2.5240262899999948</v>
+        <v>-2.5368524099999945</v>
       </c>
       <c r="D118" s="5">
-        <v>-6.4063176995378335</v>
+        <v>-6.4384944486777336</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A119" s="3">
         <v>36312</v>
       </c>
       <c r="B119" s="5">
-        <v>455.59645868000001</v>
+        <v>455.59712416000002</v>
       </c>
       <c r="C119" s="5">
-        <v>-0.61965509999998858</v>
+        <v>-0.56164314000000104</v>
       </c>
       <c r="D119" s="5">
-        <v>-1.6177778631503603</v>
+        <v>-1.4675294264667627</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A120" s="3">
         <v>36342</v>
       </c>
       <c r="B120" s="5">
-        <v>454.20539360999999</v>
+        <v>454.22108637000002</v>
       </c>
       <c r="C120" s="5">
-        <v>-1.3910650700000247</v>
+        <v>-1.376037789999998</v>
       </c>
       <c r="D120" s="5">
-        <v>-3.6030331663116089</v>
+        <v>-3.5647498254835375</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" s="3">
         <v>36373</v>
       </c>
       <c r="B121" s="5">
-        <v>453.63069338999998</v>
+        <v>453.61788727999999</v>
       </c>
       <c r="C121" s="5">
-        <v>-0.57470022000001109</v>
+        <v>-0.60319909000003236</v>
       </c>
       <c r="D121" s="5">
-        <v>-1.5078226646663917</v>
+        <v>-1.5819947607147</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" s="3">
         <v>36404</v>
       </c>
       <c r="B122" s="5">
-        <v>454.59554386000002</v>
+        <v>454.59021210999998</v>
       </c>
       <c r="C122" s="5">
-        <v>0.96485047000004442</v>
+        <v>0.97232482999999092</v>
       </c>
       <c r="D122" s="5">
-        <v>2.5824123565998169</v>
+        <v>2.6027281806813907</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" s="3">
         <v>36434</v>
       </c>
       <c r="B123" s="5">
-        <v>455.78032407000001</v>
+        <v>455.80077893999999</v>
       </c>
       <c r="C123" s="5">
-        <v>1.1847802099999853</v>
+        <v>1.2105668300000048</v>
       </c>
       <c r="D123" s="5">
-        <v>3.1726969133339722</v>
+        <v>3.242803553978657</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" s="3">
         <v>36465</v>
       </c>
       <c r="B124" s="5">
-        <v>457.19808436</v>
+        <v>457.21129251000002</v>
       </c>
       <c r="C124" s="5">
-        <v>1.4177602899999897</v>
+        <v>1.4105135700000346</v>
       </c>
       <c r="D124" s="5">
-        <v>3.7972745806602148</v>
+        <v>3.7773612856635719</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A125" s="3">
         <v>36495</v>
       </c>
       <c r="B125" s="5">
-        <v>457.98647216000001</v>
+        <v>458.11751950000001</v>
       </c>
       <c r="C125" s="5">
-        <v>0.78838780000000952</v>
+        <v>0.90622698999999329</v>
       </c>
       <c r="D125" s="5">
-        <v>2.0890064693045218</v>
+        <v>2.4045907555464652</v>
       </c>
       <c r="E125" s="5">
-        <v>-3.3770265714489156</v>
+        <v>-3.38413892722641</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A126" s="3">
         <v>36526</v>
       </c>
       <c r="B126" s="5">
-        <v>459.94358978999998</v>
+        <v>459.89203049999998</v>
       </c>
       <c r="C126" s="5">
-        <v>1.9571176299999706</v>
+        <v>1.7745109999999613</v>
       </c>
       <c r="D126" s="5">
-        <v>5.2502276957134608</v>
+        <v>4.7484965124025447</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A127" s="3">
         <v>36557</v>
       </c>
       <c r="B127" s="5">
-        <v>461.88990018999999</v>
+        <v>461.83183630000002</v>
       </c>
       <c r="C127" s="5">
-        <v>1.9463104000000158</v>
+        <v>1.9398058000000447</v>
       </c>
       <c r="D127" s="5">
-        <v>5.1978212956652614</v>
+        <v>5.1806394778801002</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A128" s="3">
         <v>36586</v>
       </c>
       <c r="B128" s="5">
-        <v>464.08455916999998</v>
+        <v>464.07265968000002</v>
       </c>
       <c r="C128" s="5">
-        <v>2.1946589799999856</v>
+        <v>2.2408233799999948</v>
       </c>
       <c r="D128" s="5">
-        <v>5.8531622224789803</v>
+        <v>5.9803591284473656</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A129" s="3">
         <v>36617</v>
       </c>
       <c r="B129" s="5">
-        <v>464.30756637000002</v>
+        <v>464.27418187000001</v>
       </c>
       <c r="C129" s="5">
-        <v>0.22300720000004048</v>
+        <v>0.2015221899999915</v>
       </c>
       <c r="D129" s="5">
-        <v>0.57816412493636449</v>
+        <v>0.52234284557399757</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A130" s="3">
         <v>36647</v>
       </c>
       <c r="B130" s="5">
-        <v>465.32592688</v>
+        <v>465.29280676000002</v>
       </c>
       <c r="C130" s="5">
-        <v>1.0183605099999795</v>
+        <v>1.0186248900000123</v>
       </c>
       <c r="D130" s="5">
-        <v>2.6639290334747878</v>
+        <v>2.664822914354259</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A131" s="3">
         <v>36678</v>
       </c>
       <c r="B131" s="5">
-        <v>468.27682827000001</v>
+        <v>468.30398123999998</v>
       </c>
       <c r="C131" s="5">
-        <v>2.9509013900000127</v>
+        <v>3.0111744799999656</v>
       </c>
       <c r="D131" s="5">
-        <v>7.88101019627101</v>
+        <v>8.0483492352819486</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A132" s="3">
         <v>36708</v>
       </c>
       <c r="B132" s="5">
-        <v>468.76510160999999</v>
+        <v>468.78961344999999</v>
       </c>
       <c r="C132" s="5">
-        <v>0.48827333999997791</v>
+        <v>0.48563221000000567</v>
       </c>
       <c r="D132" s="5">
-        <v>1.2584435010121853</v>
+        <v>1.2515245699584732</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A133" s="3">
         <v>36739</v>
       </c>
       <c r="B133" s="5">
-        <v>469.75877602000003</v>
+        <v>469.77566112</v>
       </c>
       <c r="C133" s="5">
-        <v>0.99367441000003964</v>
+        <v>0.98604767000000493</v>
       </c>
       <c r="D133" s="5">
-        <v>2.5735917091929794</v>
+        <v>2.5534744956219324</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A134" s="3">
         <v>36770</v>
       </c>
       <c r="B134" s="5">
-        <v>470.96687571000001</v>
+        <v>470.97403306000001</v>
       </c>
       <c r="C134" s="5">
-        <v>1.2080996899999832</v>
+        <v>1.1983719400000155</v>
       </c>
       <c r="D134" s="5">
-        <v>3.1301216884354277</v>
+        <v>3.1044497889858746</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A135" s="3">
         <v>36800</v>
       </c>
       <c r="B135" s="5">
-        <v>470.23052849999999</v>
+        <v>470.26592128999999</v>
       </c>
       <c r="C135" s="5">
-        <v>-0.73634721000001946</v>
+        <v>-0.70811177000001635</v>
       </c>
       <c r="D135" s="5">
-        <v>-1.860126083766056</v>
+        <v>-1.7893609300868474</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A136" s="3">
         <v>36831</v>
       </c>
       <c r="B136" s="5">
-        <v>472.31046218</v>
+        <v>472.30489954000001</v>
       </c>
       <c r="C136" s="5">
-        <v>2.0799336800000106</v>
+        <v>2.0389782500000138</v>
       </c>
       <c r="D136" s="5">
-        <v>5.4389167451273535</v>
+        <v>5.3288433317671968</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A137" s="3">
         <v>36861</v>
       </c>
       <c r="B137" s="5">
-        <v>474.17996984000001</v>
+        <v>474.22530476999998</v>
       </c>
       <c r="C137" s="5">
-        <v>1.8695076600000107</v>
+        <v>1.9204052299999717</v>
       </c>
       <c r="D137" s="5">
-        <v>4.8546432979964971</v>
+        <v>4.9898419076781941</v>
       </c>
       <c r="E137" s="5">
-        <v>3.5358026195897674</v>
+        <v>3.5160814822319697</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A138" s="3">
         <v>36892</v>
       </c>
       <c r="B138" s="5">
-        <v>476.65376556000001</v>
+        <v>476.54429707000003</v>
       </c>
       <c r="C138" s="5">
-        <v>2.4737957199999983</v>
+        <v>2.3189923000000476</v>
       </c>
       <c r="D138" s="5">
-        <v>6.4431904083980251</v>
+        <v>6.0285024422648048</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A139" s="3">
         <v>36923</v>
       </c>
       <c r="B139" s="5">
-        <v>479.73993031999998</v>
+        <v>479.69407733999998</v>
       </c>
       <c r="C139" s="5">
-        <v>3.0861647599999742</v>
+        <v>3.1497802699999511</v>
       </c>
       <c r="D139" s="5">
-        <v>8.0523142755141599</v>
+        <v>8.2263364151143659</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A140" s="3">
         <v>36951</v>
       </c>
       <c r="B140" s="5">
-        <v>480.50021486999998</v>
+        <v>480.51920889000002</v>
       </c>
       <c r="C140" s="5">
-        <v>0.7602845499999944</v>
+        <v>0.82513155000003735</v>
       </c>
       <c r="D140" s="5">
-        <v>1.918405822742919</v>
+        <v>2.0837850111936396</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A141" s="3">
         <v>36982</v>
       </c>
       <c r="B141" s="5">
-        <v>483.42157342000002</v>
+        <v>483.39717696999998</v>
       </c>
       <c r="C141" s="5">
-        <v>2.9213585500000363</v>
+        <v>2.8779680799999596</v>
       </c>
       <c r="D141" s="5">
-        <v>7.544770244996335</v>
+        <v>7.4286892662211779</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A142" s="3">
         <v>37012</v>
       </c>
       <c r="B142" s="5">
-        <v>483.53882550999998</v>
+        <v>483.55888476000001</v>
       </c>
       <c r="C142" s="5">
-        <v>0.11725208999996539</v>
+        <v>0.16170779000003677</v>
       </c>
       <c r="D142" s="5">
-        <v>0.29144408388499521</v>
+        <v>0.40216778915740381</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A143" s="3">
         <v>37043</v>
       </c>
       <c r="B143" s="5">
-        <v>481.25619961000001</v>
+        <v>481.31155460000002</v>
       </c>
       <c r="C143" s="5">
-        <v>-2.2826258999999709</v>
+        <v>-2.24733015999999</v>
       </c>
       <c r="D143" s="5">
-        <v>-5.5200116630294556</v>
+        <v>-5.4366073990344654</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A144" s="3">
         <v>37073</v>
       </c>
       <c r="B144" s="5">
-        <v>480.11809715999999</v>
+        <v>480.12825679999997</v>
       </c>
       <c r="C144" s="5">
-        <v>-1.1381024500000194</v>
+        <v>-1.183297800000048</v>
       </c>
       <c r="D144" s="5">
-        <v>-2.8012078680439645</v>
+        <v>-2.9106170919827812</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A145" s="3">
         <v>37104</v>
       </c>
       <c r="B145" s="5">
-        <v>480.61415735999998</v>
+        <v>480.64413132999999</v>
       </c>
       <c r="C145" s="5">
-        <v>0.49606019999998807</v>
+        <v>0.51587453000001915</v>
       </c>
       <c r="D145" s="5">
-        <v>1.246915352036182</v>
+        <v>1.2969885094195277</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A146" s="3">
         <v>37135</v>
       </c>
       <c r="B146" s="5">
-        <v>479.65715137000001</v>
+        <v>479.67453809</v>
       </c>
       <c r="C146" s="5">
-        <v>-0.95700598999997055</v>
+        <v>-0.96959323999999469</v>
       </c>
       <c r="D146" s="5">
-        <v>-2.3634620139147633</v>
+        <v>-2.3940562706836421</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A147" s="3">
         <v>37165</v>
       </c>
       <c r="B147" s="5">
-        <v>478.15393261999998</v>
+        <v>478.21555738000001</v>
       </c>
       <c r="C147" s="5">
-        <v>-1.5032187500000305</v>
+        <v>-1.4589807099999916</v>
       </c>
       <c r="D147" s="5">
-        <v>-3.6965828616824958</v>
+        <v>-3.5894824315306328</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A148" s="3">
         <v>37196</v>
       </c>
       <c r="B148" s="5">
-        <v>479.11749788999998</v>
+        <v>479.10130686999997</v>
       </c>
       <c r="C148" s="5">
-        <v>0.96356527000000369</v>
+        <v>0.8857494899999665</v>
       </c>
       <c r="D148" s="5">
-        <v>2.4451966359839261</v>
+        <v>2.2454191369027932</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A149" s="3">
         <v>37226</v>
       </c>
       <c r="B149" s="5">
-        <v>474.78584274000002</v>
+        <v>474.75531318999998</v>
       </c>
       <c r="C149" s="5">
-        <v>-4.3316551499999605</v>
+        <v>-4.3459936799999923</v>
       </c>
       <c r="D149" s="5">
-        <v>-10.325545702947647</v>
+        <v>-10.358371091481523</v>
       </c>
       <c r="E149" s="5">
-        <v>0.12777277374336204</v>
+        <v>0.11176299844586346</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A150" s="3">
         <v>37257</v>
       </c>
       <c r="B150" s="5">
-        <v>472.52735000000001</v>
+        <v>472.42008729000003</v>
       </c>
       <c r="C150" s="5">
-        <v>-2.2584927400000083</v>
+        <v>-2.3352258999999549</v>
       </c>
       <c r="D150" s="5">
-        <v>-5.5612390156152047</v>
+        <v>-5.7454638381364775</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A151" s="3">
         <v>37288</v>
       </c>
       <c r="B151" s="5">
-        <v>471.48987549999998</v>
+        <v>471.46218352</v>
       </c>
       <c r="C151" s="5">
-        <v>-1.0374745000000303</v>
+        <v>-0.95790377000002991</v>
       </c>
       <c r="D151" s="5">
-        <v>-2.6031191194486381</v>
+        <v>-2.4062304922963795</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A152" s="3">
         <v>37316</v>
       </c>
       <c r="B152" s="5">
-        <v>470.99616093999998</v>
+        <v>471.01609343000001</v>
       </c>
       <c r="C152" s="5">
-        <v>-0.4937145600000008</v>
+        <v>-0.44609008999998423</v>
       </c>
       <c r="D152" s="5">
-        <v>-1.2493528943118282</v>
+        <v>-1.1295309433309586</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A153" s="3">
         <v>37347</v>
       </c>
       <c r="B153" s="5">
-        <v>469.62101211999999</v>
+        <v>469.65518135000002</v>
       </c>
       <c r="C153" s="5">
-        <v>-1.3751488199999926</v>
+        <v>-1.3609120799999914</v>
       </c>
       <c r="D153" s="5">
-        <v>-3.4478752449507821</v>
+        <v>-3.4126030808036889</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A154" s="3">
         <v>37377</v>
       </c>
       <c r="B154" s="5">
-        <v>468.95171626000001</v>
+        <v>468.96133760999999</v>
       </c>
       <c r="C154" s="5">
-        <v>-0.66929585999997698</v>
+        <v>-0.6938437400000339</v>
       </c>
       <c r="D154" s="5">
-        <v>-1.6968774557762689</v>
+        <v>-1.7584824118125564</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A155" s="3">
         <v>37408</v>
       </c>
       <c r="B155" s="5">
-        <v>467.72484377000001</v>
+        <v>467.76365002</v>
       </c>
       <c r="C155" s="5">
-        <v>-1.2268724900000052</v>
+        <v>-1.1976875899999868</v>
       </c>
       <c r="D155" s="5">
-        <v>-3.0946604304352476</v>
+        <v>-3.0220144819384065</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A156" s="3">
         <v>37438</v>
       </c>
       <c r="B156" s="5">
-        <v>466.72912388999998</v>
+        <v>466.72666127000002</v>
       </c>
       <c r="C156" s="5">
-        <v>-0.9957198800000242</v>
+        <v>-1.0369887499999777</v>
       </c>
       <c r="D156" s="5">
-        <v>-2.5249296659814902</v>
+        <v>-2.628090641779135</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A157" s="3">
         <v>37469</v>
       </c>
       <c r="B157" s="5">
-        <v>466.28154552000001</v>
+        <v>466.29449467000001</v>
       </c>
       <c r="C157" s="5">
-        <v>-0.4475783699999738</v>
+        <v>-0.43216660000001639</v>
       </c>
       <c r="D157" s="5">
-        <v>-1.1447116622977704</v>
+        <v>-1.1055013660663193</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A158" s="3">
         <v>37500</v>
       </c>
       <c r="B158" s="5">
-        <v>464.20195147999999</v>
+        <v>464.20451745999998</v>
       </c>
       <c r="C158" s="5">
-        <v>-2.0795940400000177</v>
+        <v>-2.0899772100000291</v>
       </c>
       <c r="D158" s="5">
-        <v>-5.2225947054100335</v>
+        <v>-5.2478889390713324</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A159" s="3">
         <v>37530</v>
       </c>
       <c r="B159" s="5">
-        <v>463.00340632000001</v>
+        <v>463.03416385999998</v>
       </c>
       <c r="C159" s="5">
-        <v>-1.1985451599999806</v>
+        <v>-1.1703535999999986</v>
       </c>
       <c r="D159" s="5">
-        <v>-3.0547151244604165</v>
+        <v>-2.9838409542435218</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A160" s="3">
         <v>37561</v>
       </c>
       <c r="B160" s="5">
-        <v>460.43844928999999</v>
+        <v>460.42538746000002</v>
       </c>
       <c r="C160" s="5">
-        <v>-2.5649570300000164</v>
+        <v>-2.6087763999999538</v>
       </c>
       <c r="D160" s="5">
-        <v>-6.4489303755777332</v>
+        <v>-6.5552901106946893</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A161" s="3">
         <v>37591</v>
       </c>
       <c r="B161" s="5">
-        <v>458.20982441000001</v>
+        <v>458.13596629</v>
       </c>
       <c r="C161" s="5">
-        <v>-2.2286248799999839</v>
+        <v>-2.2894211700000255</v>
       </c>
       <c r="D161" s="5">
-        <v>-5.6561124019930524</v>
+        <v>-5.8063761314228968</v>
       </c>
       <c r="E161" s="5">
-        <v>-3.4912621308039515</v>
+        <v>-3.5006131449757616</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A162" s="3">
         <v>37622</v>
       </c>
       <c r="B162" s="5">
-        <v>457.75139596000002</v>
+        <v>457.72234767999998</v>
       </c>
       <c r="C162" s="5">
-        <v>-0.45842844999998533</v>
+        <v>-0.41361861000001454</v>
       </c>
       <c r="D162" s="5">
-        <v>-1.193988238207222</v>
+        <v>-1.0780317459841982</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A163" s="3">
         <v>37653</v>
       </c>
       <c r="B163" s="5">
-        <v>454.77182336999999</v>
+        <v>454.78690889000001</v>
       </c>
       <c r="C163" s="5">
-        <v>-2.9795725900000321</v>
+        <v>-2.9354387899999779</v>
       </c>
       <c r="D163" s="5">
-        <v>-7.5373239593945591</v>
+        <v>-7.4300438365104027</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A164" s="3">
         <v>37681</v>
       </c>
       <c r="B164" s="5">
-        <v>451.85320116999998</v>
+        <v>451.85469806999998</v>
       </c>
       <c r="C164" s="5">
-        <v>-2.9186222000000157</v>
+        <v>-2.932210820000023</v>
       </c>
       <c r="D164" s="5">
-        <v>-7.4352199652408801</v>
+        <v>-7.4683799233929875</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A165" s="3">
         <v>37712</v>
       </c>
       <c r="B165" s="5">
-        <v>451.12884271000001</v>
+        <v>451.22787311000002</v>
       </c>
       <c r="C165" s="5">
-        <v>-0.72435845999996218</v>
+        <v>-0.6268249599999649</v>
       </c>
       <c r="D165" s="5">
-        <v>-1.9068294489318571</v>
+        <v>-1.6520297140410589</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A166" s="3">
         <v>37742</v>
       </c>
       <c r="B166" s="5">
-        <v>450.59679478999999</v>
+        <v>450.58519789000002</v>
       </c>
       <c r="C166" s="5">
-        <v>-0.53204792000002499</v>
+        <v>-0.64267522000000099</v>
       </c>
       <c r="D166" s="5">
-        <v>-1.4061002176112392</v>
+        <v>-1.6958117828406283</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A167" s="3">
         <v>37773</v>
       </c>
       <c r="B167" s="5">
-        <v>449.72136178</v>
+        <v>449.71267709</v>
       </c>
       <c r="C167" s="5">
-        <v>-0.87543300999999474</v>
+        <v>-0.87252080000001797</v>
       </c>
       <c r="D167" s="5">
-        <v>-2.3066444500039918</v>
+        <v>-2.2991112601497332</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A168" s="3">
         <v>37803</v>
       </c>
       <c r="B168" s="5">
-        <v>446.91567787999998</v>
+        <v>446.93109435999997</v>
       </c>
       <c r="C168" s="5">
-        <v>-2.8056839000000195</v>
+        <v>-2.7815827300000251</v>
       </c>
       <c r="D168" s="5">
-        <v>-7.2348447117849712</v>
+        <v>-7.1749293552926137</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A169" s="3">
         <v>37834</v>
       </c>
       <c r="B169" s="5">
-        <v>446.10360981000002</v>
+        <v>446.09556750000002</v>
       </c>
       <c r="C169" s="5">
-        <v>-0.81206806999995251</v>
+        <v>-0.83552685999995902</v>
       </c>
       <c r="D169" s="5">
-        <v>-2.1588002554728702</v>
+        <v>-2.2204474826299392</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A170" s="3">
         <v>37865</v>
       </c>
       <c r="B170" s="5">
-        <v>447.44867407999999</v>
+        <v>447.42825920000001</v>
       </c>
       <c r="C170" s="5">
-        <v>1.3450642699999662</v>
+        <v>1.332691699999998</v>
       </c>
       <c r="D170" s="5">
-        <v>3.6787746267586297</v>
+        <v>3.6444443180860819</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A171" s="3">
         <v>37895</v>
       </c>
       <c r="B171" s="5">
-        <v>444.80256176</v>
+        <v>444.76653173</v>
       </c>
       <c r="C171" s="5">
-        <v>-2.6461123199999861</v>
+        <v>-2.6617274700000166</v>
       </c>
       <c r="D171" s="5">
-        <v>-6.8702038987633056</v>
+        <v>-6.9097340920835304</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A172" s="3">
         <v>37926</v>
       </c>
       <c r="B172" s="5">
-        <v>440.84354094000003</v>
+        <v>440.7944814</v>
       </c>
       <c r="C172" s="5">
-        <v>-3.9590208199999779</v>
+        <v>-3.9720503300000018</v>
       </c>
       <c r="D172" s="5">
-        <v>-10.173096921067405</v>
+        <v>-10.205737195109387</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A173" s="3">
         <v>37956</v>
       </c>
       <c r="B173" s="5">
-        <v>441.72229213000003</v>
+        <v>441.63102480999999</v>
       </c>
       <c r="C173" s="5">
-        <v>0.87875119000000268</v>
+        <v>0.83654340999999022</v>
       </c>
       <c r="D173" s="5">
-        <v>2.4184078512171192</v>
+        <v>2.3012920015526239</v>
       </c>
       <c r="E173" s="5">
-        <v>-3.5982494048942826</v>
+        <v>-3.6026295018174559</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A174" s="3">
         <v>37987</v>
       </c>
       <c r="B174" s="5">
-        <v>442.36029980000001</v>
+        <v>442.44659474999997</v>
       </c>
       <c r="C174" s="5">
-        <v>0.63800766999997904</v>
+        <v>0.81556993999998895</v>
       </c>
       <c r="D174" s="5">
-        <v>1.7470718486011449</v>
+        <v>2.2387146401709801</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A175" s="3">
         <v>38018</v>
       </c>
       <c r="B175" s="5">
-        <v>440.54264225999998</v>
+        <v>440.61945752999998</v>
       </c>
       <c r="C175" s="5">
-        <v>-1.8176575400000274</v>
+        <v>-1.8271372199999973</v>
       </c>
       <c r="D175" s="5">
-        <v>-4.8208762200775634</v>
+        <v>-4.8445266029010554</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A176" s="3">
         <v>38047</v>
       </c>
       <c r="B176" s="5">
-        <v>439.95192881999998</v>
+        <v>439.93157817999997</v>
       </c>
       <c r="C176" s="5">
-        <v>-0.59071344000000181</v>
+        <v>-0.68787935000000289</v>
       </c>
       <c r="D176" s="5">
-        <v>-1.5972386494492063</v>
+        <v>-1.8573947853245842</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A177" s="3">
         <v>38078</v>
       </c>
       <c r="B177" s="5">
-        <v>440.79557147999998</v>
+        <v>440.97978000000001</v>
       </c>
       <c r="C177" s="5">
-        <v>0.84364266000000043</v>
+        <v>1.0482018200000311</v>
       </c>
       <c r="D177" s="5">
-        <v>2.3255197411049089</v>
+        <v>2.8969442865984352</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A178" s="3">
         <v>38108</v>
       </c>
       <c r="B178" s="5">
-        <v>437.73798943999998</v>
+        <v>437.70354759000003</v>
       </c>
       <c r="C178" s="5">
-        <v>-3.0575820399999998</v>
+        <v>-3.2762324099999773</v>
       </c>
       <c r="D178" s="5">
-        <v>-8.0134789249660994</v>
+        <v>-8.5599022810760932</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A179" s="3">
         <v>38139</v>
       </c>
       <c r="B179" s="5">
-        <v>437.47914256000001</v>
+        <v>437.42406198999998</v>
       </c>
       <c r="C179" s="5">
-        <v>-0.25884687999996459</v>
+        <v>-0.27948560000004363</v>
       </c>
       <c r="D179" s="5">
-        <v>-0.70729073779615126</v>
+        <v>-0.76354737084337598</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A180" s="3">
         <v>38169</v>
       </c>
       <c r="B180" s="5">
-        <v>439.26904307000001</v>
+        <v>439.28896924999998</v>
       </c>
       <c r="C180" s="5">
-        <v>1.7899005099999954</v>
+        <v>1.8649072599999954</v>
       </c>
       <c r="D180" s="5">
-        <v>5.0216770135985689</v>
+        <v>5.2377481146528071</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A181" s="3">
         <v>38200</v>
       </c>
       <c r="B181" s="5">
-        <v>438.81854730999999</v>
+        <v>438.81057771000002</v>
       </c>
       <c r="C181" s="5">
-        <v>-0.45049576000002389</v>
+        <v>-0.47839153999996142</v>
       </c>
       <c r="D181" s="5">
-        <v>-1.2237512712681475</v>
+        <v>-1.2990170608895069</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A182" s="3">
         <v>38231</v>
       </c>
       <c r="B182" s="5">
-        <v>437.14916958999999</v>
+        <v>437.08943225000002</v>
       </c>
       <c r="C182" s="5">
-        <v>-1.66937772</v>
+        <v>-1.7211454600000025</v>
       </c>
       <c r="D182" s="5">
-        <v>-4.4707895650230807</v>
+        <v>-4.6065352803544073</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A183" s="3">
         <v>38261</v>
       </c>
       <c r="B183" s="5">
-        <v>439.65631113000001</v>
+        <v>439.55677416999998</v>
       </c>
       <c r="C183" s="5">
-        <v>2.5071415400000205</v>
+        <v>2.4673419199999671</v>
       </c>
       <c r="D183" s="5">
-        <v>7.1035454590034464</v>
+        <v>6.9882423644810787</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A184" s="3">
         <v>38292</v>
       </c>
       <c r="B184" s="5">
-        <v>441.00742919999999</v>
+        <v>440.93288444000001</v>
       </c>
       <c r="C184" s="5">
-        <v>1.3511180699999841</v>
+        <v>1.3761102700000265</v>
       </c>
       <c r="D184" s="5">
-        <v>3.7507219182173923</v>
+        <v>3.8221797083402897</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A185" s="3">
         <v>38322</v>
       </c>
       <c r="B185" s="5">
-        <v>442.30431557999998</v>
+        <v>442.13566632999999</v>
       </c>
       <c r="C185" s="5">
-        <v>1.2968863799999895</v>
+        <v>1.2027818899999829</v>
       </c>
       <c r="D185" s="5">
-        <v>3.5865226119721871</v>
+        <v>3.3229336773505258</v>
       </c>
       <c r="E185" s="5">
-        <v>0.13176229960987218</v>
+        <v>0.11426767859370468</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A186" s="3">
         <v>38353</v>
       </c>
       <c r="B186" s="5">
-        <v>448.83167588999999</v>
+        <v>448.85315765000001</v>
       </c>
       <c r="C186" s="5">
-        <v>6.5273603100000059</v>
+        <v>6.7174913200000219</v>
       </c>
       <c r="D186" s="5">
-        <v>19.219657388848788</v>
+        <v>19.83531333272499</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A187" s="3">
         <v>38384</v>
       </c>
       <c r="B187" s="5">
-        <v>449.07902944</v>
+        <v>449.24531990000003</v>
       </c>
       <c r="C187" s="5">
-        <v>0.24735355000001391</v>
+        <v>0.39216225000001259</v>
       </c>
       <c r="D187" s="5">
-        <v>0.66333467256676215</v>
+        <v>1.0534907878994249</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A188" s="3">
         <v>38412</v>
       </c>
       <c r="B188" s="5">
-        <v>451.73052994</v>
+        <v>451.78824137999999</v>
       </c>
       <c r="C188" s="5">
-        <v>2.6515004999999974</v>
+        <v>2.5429214799999613</v>
       </c>
       <c r="D188" s="5">
-        <v>7.3198390428469429</v>
+        <v>7.0080237632464959</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A189" s="3">
         <v>38443</v>
       </c>
       <c r="B189" s="5">
-        <v>453.99626013</v>
+        <v>454.18662351</v>
       </c>
       <c r="C189" s="5">
-        <v>2.2657301899999993</v>
+        <v>2.3983821300000159</v>
       </c>
       <c r="D189" s="5">
-        <v>6.1876443341216003</v>
+        <v>6.5597007506319693</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A190" s="3">
         <v>38473</v>
       </c>
       <c r="B190" s="5">
-        <v>452.46567694999999</v>
+        <v>452.41839339000001</v>
       </c>
       <c r="C190" s="5">
-        <v>-1.5305831800000078</v>
+        <v>-1.7682301199999984</v>
       </c>
       <c r="D190" s="5">
-        <v>-3.9714484033197661</v>
+        <v>-4.5730672668953591</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A191" s="3">
         <v>38504</v>
       </c>
       <c r="B191" s="5">
-        <v>453.80083287999997</v>
+        <v>453.77475917999999</v>
       </c>
       <c r="C191" s="5">
-        <v>1.3351559299999849</v>
+        <v>1.3563657899999839</v>
       </c>
       <c r="D191" s="5">
-        <v>3.599052045332729</v>
+        <v>3.6575599996312214</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A192" s="3">
         <v>38534</v>
       </c>
       <c r="B192" s="5">
-        <v>456.91704435999998</v>
+        <v>456.88958193000002</v>
       </c>
       <c r="C192" s="5">
-        <v>3.116211480000004</v>
+        <v>3.1148227500000303</v>
       </c>
       <c r="D192" s="5">
-        <v>8.5587521021209589</v>
+        <v>8.5553030532866678</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A193" s="3">
         <v>38565</v>
       </c>
       <c r="B193" s="5">
-        <v>458.24969378999998</v>
+        <v>458.22937628</v>
       </c>
       <c r="C193" s="5">
-        <v>1.3326494300000036</v>
+        <v>1.3397943499999769</v>
       </c>
       <c r="D193" s="5">
-        <v>3.5566267330153778</v>
+        <v>3.5762223802081383</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A194" s="3">
         <v>38596</v>
       </c>
       <c r="B194" s="5">
-        <v>460.42622905000002</v>
+        <v>460.36662944</v>
       </c>
       <c r="C194" s="5">
-        <v>2.1765352600000369</v>
+        <v>2.1372531600000002</v>
       </c>
       <c r="D194" s="5">
-        <v>5.8508796891837411</v>
+        <v>5.7428213933159222</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A195" s="3">
         <v>38626</v>
       </c>
       <c r="B195" s="5">
-        <v>460.28799020999998</v>
+        <v>460.18209826999998</v>
       </c>
       <c r="C195" s="5">
-        <v>-0.13823884000004227</v>
+        <v>-0.18453117000001384</v>
       </c>
       <c r="D195" s="5">
-        <v>-0.35969486253348837</v>
+        <v>-0.47994329304341665</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A196" s="3">
         <v>38657</v>
       </c>
       <c r="B196" s="5">
-        <v>462.88474212</v>
+        <v>462.88834714000001</v>
       </c>
       <c r="C196" s="5">
-        <v>2.5967519100000231</v>
+        <v>2.7062488700000245</v>
       </c>
       <c r="D196" s="5">
-        <v>6.9839589380757072</v>
+        <v>7.2897750484868462</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A197" s="3">
         <v>38687</v>
       </c>
       <c r="B197" s="5">
-        <v>466.28269087000001</v>
+        <v>466.04498008000002</v>
       </c>
       <c r="C197" s="5">
-        <v>3.3979487500000118</v>
+        <v>3.1566329400000086</v>
       </c>
       <c r="D197" s="5">
-        <v>9.173477055482838</v>
+        <v>8.4973268652560385</v>
       </c>
       <c r="E197" s="5">
-        <v>5.4212392792407638</v>
+        <v>5.4076871808289351</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A198" s="3">
         <v>38718</v>
       </c>
       <c r="B198" s="5">
-        <v>470.53962161999999</v>
+        <v>470.49551924000002</v>
       </c>
       <c r="C198" s="5">
-        <v>4.2569307499999809</v>
+        <v>4.4505391600000053</v>
       </c>
       <c r="D198" s="5">
-        <v>11.522592861317694</v>
+        <v>12.080971959791764</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A199" s="3">
         <v>38749</v>
       </c>
       <c r="B199" s="5">
-        <v>474.36904355000001</v>
+        <v>474.70006561000002</v>
       </c>
       <c r="C199" s="5">
-        <v>3.8294219300000236</v>
+        <v>4.2045463700000028</v>
       </c>
       <c r="D199" s="5">
-        <v>10.215250815699385</v>
+        <v>11.266800378741703</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A200" s="3">
         <v>38777</v>
       </c>
       <c r="B200" s="5">
-        <v>478.92540423999998</v>
+        <v>479.08924639999998</v>
       </c>
       <c r="C200" s="5">
-        <v>4.5563606899999627</v>
+        <v>4.3891807899999549</v>
       </c>
       <c r="D200" s="5">
-        <v>12.154941579052302</v>
+        <v>11.677471632257141</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A201" s="3">
         <v>38808</v>
       </c>
       <c r="B201" s="5">
-        <v>479.55771334000002</v>
+        <v>479.66823266</v>
       </c>
       <c r="C201" s="5">
-        <v>0.63230910000004314</v>
+        <v>0.57898626000002196</v>
       </c>
       <c r="D201" s="5">
-        <v>1.5958748937517475</v>
+        <v>1.4598955806817138</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A202" s="3">
         <v>38838</v>
       </c>
       <c r="B202" s="5">
-        <v>484.03161843999999</v>
+        <v>483.85585963</v>
       </c>
       <c r="C202" s="5">
-        <v>4.4739050999999677</v>
+        <v>4.1876269699999966</v>
       </c>
       <c r="D202" s="5">
-        <v>11.787750246509487</v>
+        <v>10.994273572676438</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A203" s="3">
         <v>38869</v>
       </c>
       <c r="B203" s="5">
-        <v>487.80012944999999</v>
+        <v>487.80871466999997</v>
       </c>
       <c r="C203" s="5">
-        <v>3.7685110099999974</v>
+        <v>3.9528550399999745</v>
       </c>
       <c r="D203" s="5">
-        <v>9.7534423250775539</v>
+        <v>10.256092802630645</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A204" s="3">
         <v>38899</v>
       </c>
       <c r="B204" s="5">
-        <v>489.15632820000002</v>
+        <v>489.04810708999997</v>
       </c>
       <c r="C204" s="5">
-        <v>1.3561987500000328</v>
+        <v>1.2393924200000015</v>
       </c>
       <c r="D204" s="5">
-        <v>3.3877732074154343</v>
+        <v>3.0918494620439274</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A205" s="3">
         <v>38930</v>
       </c>
       <c r="B205" s="5">
-        <v>492.49980110000001</v>
+        <v>492.43344423999997</v>
       </c>
       <c r="C205" s="5">
-        <v>3.3434728999999948</v>
+        <v>3.385337149999998</v>
       </c>
       <c r="D205" s="5">
-        <v>8.5177041513422314</v>
+        <v>8.6304313051520651</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A206" s="3">
         <v>38961</v>
       </c>
       <c r="B206" s="5">
-        <v>495.29840444000001</v>
+        <v>495.26606237999999</v>
       </c>
       <c r="C206" s="5">
-        <v>2.7986033399999997</v>
+        <v>2.8326181400000223</v>
       </c>
       <c r="D206" s="5">
-        <v>7.036138795581981</v>
+        <v>7.1253716812143209</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A207" s="3">
         <v>38991</v>
       </c>
       <c r="B207" s="5">
-        <v>497.60658845</v>
+        <v>497.60942211999998</v>
       </c>
       <c r="C207" s="5">
-        <v>2.3081840099999908</v>
+        <v>2.3433597399999826</v>
       </c>
       <c r="D207" s="5">
-        <v>5.7378110380904124</v>
+        <v>5.827931496047567</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A208" s="3">
         <v>39022</v>
       </c>
       <c r="B208" s="5">
-        <v>500.67074045999999</v>
+        <v>500.88672695000002</v>
       </c>
       <c r="C208" s="5">
-        <v>3.0641520099999866</v>
+        <v>3.2773048300000482</v>
       </c>
       <c r="D208" s="5">
-        <v>7.6448054752682459</v>
+        <v>8.1959839501230647</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A209" s="3">
         <v>39052</v>
       </c>
       <c r="B209" s="5">
-        <v>503.94378368999998</v>
+        <v>503.71230392000001</v>
       </c>
       <c r="C209" s="5">
-        <v>3.2730432299999848</v>
+        <v>2.825576969999986</v>
       </c>
       <c r="D209" s="5">
-        <v>8.1330788656603268</v>
+        <v>6.9834084332714763</v>
       </c>
       <c r="E209" s="5">
-        <v>8.0768798751098991</v>
+        <v>8.0823365662117332</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A210" s="3">
         <v>39083</v>
       </c>
       <c r="B210" s="5">
-        <v>507.66382031000001</v>
+        <v>507.42757446000002</v>
       </c>
       <c r="C210" s="5">
-        <v>3.7200366200000303</v>
+        <v>3.7152705400000059</v>
       </c>
       <c r="D210" s="5">
-        <v>9.2268614430949256</v>
+        <v>9.218964442892986</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A211" s="3">
         <v>39114</v>
       </c>
       <c r="B211" s="5">
-        <v>511.14741193999998</v>
+        <v>511.63874802999999</v>
       </c>
       <c r="C211" s="5">
-        <v>3.4835916299999781</v>
+        <v>4.2111735699999713</v>
       </c>
       <c r="D211" s="5">
-        <v>8.5524002629244542</v>
+        <v>10.42626038183454</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A212" s="3">
         <v>39142</v>
       </c>
       <c r="B212" s="5">
-        <v>513.79038939999998</v>
+        <v>514.05495514999996</v>
       </c>
       <c r="C212" s="5">
-        <v>2.6429774599999973</v>
+        <v>2.4162071199999673</v>
       </c>
       <c r="D212" s="5">
-        <v>6.384344605765957</v>
+        <v>5.8165181515285935</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A213" s="3">
         <v>39173</v>
       </c>
       <c r="B213" s="5">
-        <v>514.81111742999997</v>
+        <v>514.68378697000003</v>
       </c>
       <c r="C213" s="5">
-        <v>1.0207280299999866</v>
+        <v>0.62883182000007309</v>
       </c>
       <c r="D213" s="5">
-        <v>2.4102171740751244</v>
+        <v>1.4778495787196144</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A214" s="3">
         <v>39203</v>
       </c>
       <c r="B214" s="5">
-        <v>518.91202622000003</v>
+        <v>518.55866567999999</v>
       </c>
       <c r="C214" s="5">
-        <v>4.1009087900000623</v>
+        <v>3.8748787099999618</v>
       </c>
       <c r="D214" s="5">
-        <v>9.9891453524035612</v>
+        <v>9.4180324390021894</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A215" s="3">
         <v>39234</v>
       </c>
       <c r="B215" s="5">
-        <v>522.95146547000002</v>
+        <v>522.94854432</v>
       </c>
       <c r="C215" s="5">
-        <v>4.0394392499999867</v>
+        <v>4.3898786400000063</v>
       </c>
       <c r="D215" s="5">
-        <v>9.7518326664468589</v>
+        <v>10.64524298863514</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A216" s="3">
         <v>39264</v>
       </c>
       <c r="B216" s="5">
-        <v>523.08392608999998</v>
+        <v>522.90442062</v>
       </c>
       <c r="C216" s="5">
-        <v>0.13246061999996073</v>
+        <v>-4.4123700000000099E-2</v>
       </c>
       <c r="D216" s="5">
-        <v>0.30437694815828031</v>
+        <v>-0.10120283562357058</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A217" s="3">
         <v>39295</v>
       </c>
       <c r="B217" s="5">
-        <v>522.81968108000001</v>
+        <v>522.73371448</v>
       </c>
       <c r="C217" s="5">
-        <v>-0.26424500999996781</v>
+        <v>-0.17070613999999296</v>
       </c>
       <c r="D217" s="5">
-        <v>-0.6045195757500621</v>
+        <v>-0.39104653347405982</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A218" s="3">
         <v>39326</v>
       </c>
       <c r="B218" s="5">
-        <v>521.96449414000006</v>
+        <v>521.98463320999997</v>
       </c>
       <c r="C218" s="5">
-        <v>-0.85518693999995321</v>
+        <v>-0.74908127000003333</v>
       </c>
       <c r="D218" s="5">
-        <v>-1.9453018488607032</v>
+        <v>-1.7061202186266056</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A219" s="3">
         <v>39356</v>
       </c>
       <c r="B219" s="5">
-        <v>527.02519268000003</v>
+        <v>527.17613613000003</v>
       </c>
       <c r="C219" s="5">
-        <v>5.0606985399999758</v>
+        <v>5.1915029200000617</v>
       </c>
       <c r="D219" s="5">
-        <v>12.275492102164876</v>
+        <v>12.609828461949292</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A220" s="3">
         <v>39387</v>
       </c>
       <c r="B220" s="5">
-        <v>529.85436077999998</v>
+        <v>530.29634858999998</v>
       </c>
       <c r="C220" s="5">
-        <v>2.8291680999999471</v>
+        <v>3.1202124599999479</v>
       </c>
       <c r="D220" s="5">
-        <v>6.6354601766081878</v>
+        <v>7.338304012384067</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A221" s="3">
         <v>39417</v>
       </c>
       <c r="B221" s="5">
-        <v>531.79875504999995</v>
+        <v>531.63538093</v>
       </c>
       <c r="C221" s="5">
-        <v>1.9443942699999752</v>
+        <v>1.339032340000017</v>
       </c>
       <c r="D221" s="5">
-        <v>4.493587499974061</v>
+        <v>3.072514552658534</v>
       </c>
       <c r="E221" s="5">
-        <v>5.5273965592032903</v>
+        <v>5.5434574046924201</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A222" s="3">
         <v>39448</v>
       </c>
       <c r="B222" s="5">
-        <v>527.30696777000003</v>
+        <v>527.03220725999995</v>
       </c>
       <c r="C222" s="5">
-        <v>-4.4917872799999259</v>
+        <v>-4.6031736700000465</v>
       </c>
       <c r="D222" s="5">
-        <v>-9.6778378366500935</v>
+        <v>-9.9094247309369887</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A223" s="3">
         <v>39479</v>
       </c>
       <c r="B223" s="5">
-        <v>531.60986523999998</v>
+        <v>532.18141720000006</v>
       </c>
       <c r="C223" s="5">
-        <v>4.302897469999948</v>
+        <v>5.1492099400001052</v>
       </c>
       <c r="D223" s="5">
-        <v>10.243821464321456</v>
+        <v>12.375230682531392</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A224" s="3">
         <v>39508</v>
       </c>
       <c r="B224" s="5">
-        <v>531.52119903000005</v>
+        <v>531.78826792999996</v>
       </c>
       <c r="C224" s="5">
-        <v>-8.8666209999928469E-2</v>
+        <v>-0.39314927000009448</v>
       </c>
       <c r="D224" s="5">
-        <v>-0.19996224541531937</v>
+        <v>-0.88290744956663891</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A225" s="3">
         <v>39539</v>
       </c>
       <c r="B225" s="5">
-        <v>536.09724530999995</v>
+        <v>535.77745503999995</v>
       </c>
       <c r="C225" s="5">
-        <v>4.5760462799999004</v>
+        <v>3.9891871099999889</v>
       </c>
       <c r="D225" s="5">
-        <v>10.834718366425623</v>
+        <v>9.3825886561204044</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A226" s="3">
         <v>39569</v>
       </c>
       <c r="B226" s="5">
-        <v>537.20512412000005</v>
+        <v>536.71186436999994</v>
       </c>
       <c r="C226" s="5">
-        <v>1.107878810000102</v>
+        <v>0.93440932999999404</v>
       </c>
       <c r="D226" s="5">
-        <v>2.5082573547649201</v>
+        <v>2.1130219982508525</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A227" s="3">
         <v>39600</v>
       </c>
       <c r="B227" s="5">
-        <v>536.64671710000005</v>
+        <v>536.57749516000001</v>
       </c>
       <c r="C227" s="5">
-        <v>-0.5584070200000042</v>
+        <v>-0.13436920999993163</v>
       </c>
       <c r="D227" s="5">
-        <v>-1.2402538533545449</v>
+        <v>-0.30001425843375618</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A228" s="3">
         <v>39630</v>
       </c>
       <c r="B228" s="5">
-        <v>537.72615254000004</v>
+        <v>537.53500799000005</v>
       </c>
       <c r="C228" s="5">
-        <v>1.0794354399999975</v>
+        <v>0.9575128300000415</v>
       </c>
       <c r="D228" s="5">
-        <v>2.4406170565350882</v>
+        <v>2.1625206812374564</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A229" s="3">
         <v>39661</v>
       </c>
       <c r="B229" s="5">
-        <v>538.91788871000006</v>
+        <v>538.88062491000005</v>
       </c>
       <c r="C229" s="5">
-        <v>1.1917361700000129</v>
+        <v>1.3456169199999977</v>
       </c>
       <c r="D229" s="5">
-        <v>2.6921596629857492</v>
+        <v>3.045678736348556</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A230" s="3">
         <v>39692</v>
       </c>
       <c r="B230" s="5">
-        <v>535.98675490000005</v>
+        <v>536.06539713999996</v>
       </c>
       <c r="C230" s="5">
-        <v>-2.9311338100000057</v>
+        <v>-2.8152277700000923</v>
       </c>
       <c r="D230" s="5">
-        <v>-6.3349657944430815</v>
+        <v>-6.0920272438058536</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A231" s="3">
         <v>39722</v>
       </c>
       <c r="B231" s="5">
-        <v>541.15691416000004</v>
+        <v>541.42833111000004</v>
       </c>
       <c r="C231" s="5">
-        <v>5.1701592599999913</v>
+        <v>5.3629339700000855</v>
       </c>
       <c r="D231" s="5">
-        <v>12.209556839995228</v>
+        <v>12.688197350935981</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A232" s="3">
         <v>39753</v>
       </c>
       <c r="B232" s="5">
-        <v>541.00889512000003</v>
+        <v>541.51031389000002</v>
       </c>
       <c r="C232" s="5">
-        <v>-0.14801904000000832</v>
+        <v>8.1982779999975719E-2</v>
       </c>
       <c r="D232" s="5">
-        <v>-0.32773466416082808</v>
+        <v>0.18185473996605861</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A233" s="3">
         <v>39783</v>
       </c>
       <c r="B233" s="5">
-        <v>537.69748098000002</v>
+        <v>537.54994414999999</v>
       </c>
       <c r="C233" s="5">
-        <v>-3.3114141400000108</v>
+        <v>-3.9603697400000328</v>
       </c>
       <c r="D233" s="5">
-        <v>-7.1026866602754923</v>
+        <v>-8.4317195310686941</v>
       </c>
       <c r="E233" s="5">
-        <v>1.1092026587097736</v>
+        <v>1.1125224979672277</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A234" s="3">
         <v>39814</v>
       </c>
       <c r="B234" s="5">
-        <v>530.21562768000001</v>
+        <v>529.94746224999994</v>
       </c>
       <c r="C234" s="5">
-        <v>-7.4818533000000116</v>
+        <v>-7.6024819000000434</v>
       </c>
       <c r="D234" s="5">
-        <v>-15.477123981349738</v>
+        <v>-15.711573072602192</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A235" s="3">
         <v>39845</v>
       </c>
       <c r="B235" s="5">
-        <v>522.36341941000001</v>
+        <v>522.97468256000002</v>
       </c>
       <c r="C235" s="5">
-        <v>-7.8522082700000055</v>
+        <v>-6.9727796899999248</v>
       </c>
       <c r="D235" s="5">
-        <v>-16.392972206685098</v>
+        <v>-14.695060706003094</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A236" s="3">
         <v>39873</v>
       </c>
       <c r="B236" s="5">
-        <v>511.91775315000001</v>
+        <v>512.21054374000005</v>
       </c>
       <c r="C236" s="5">
-        <v>-10.445666259999996</v>
+        <v>-10.764138819999971</v>
       </c>
       <c r="D236" s="5">
-        <v>-21.52538049129744</v>
+        <v>-22.08623535492378</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A237" s="3">
         <v>39904</v>
       </c>
       <c r="B237" s="5">
-        <v>500.25127285000002</v>
+        <v>500.04248924000001</v>
       </c>
       <c r="C237" s="5">
-        <v>-11.666480299999989</v>
+        <v>-12.168054500000039</v>
       </c>
       <c r="D237" s="5">
-        <v>-24.167366920309341</v>
+        <v>-25.062235646613285</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A238" s="3">
         <v>39934</v>
       </c>
       <c r="B238" s="5">
-        <v>494.98393200999999</v>
+        <v>494.55939490999998</v>
       </c>
       <c r="C238" s="5">
-        <v>-5.2673408400000312</v>
+        <v>-5.4830943300000285</v>
       </c>
       <c r="D238" s="5">
-        <v>-11.928622928323451</v>
+        <v>-12.393047153631375</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A239" s="3">
         <v>39965</v>
       </c>
       <c r="B239" s="5">
-        <v>488.53308700000002</v>
+        <v>488.32578395000002</v>
       </c>
       <c r="C239" s="5">
-        <v>-6.4508450099999664</v>
+        <v>-6.2336109599999645</v>
       </c>
       <c r="D239" s="5">
-        <v>-14.565245379945512</v>
+        <v>-14.119533465428979</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A240" s="3">
         <v>39995</v>
       </c>
       <c r="B240" s="5">
-        <v>483.24122024000002</v>
+        <v>483.06038637</v>
       </c>
       <c r="C240" s="5">
-        <v>-5.2918667600000049</v>
+        <v>-5.2653975800000126</v>
       </c>
       <c r="D240" s="5">
-        <v>-12.251464655496513</v>
+        <v>-12.198644376954748</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A241" s="3">
         <v>40026</v>
       </c>
       <c r="B241" s="5">
-        <v>479.58393826999998</v>
+        <v>479.44031820999999</v>
       </c>
       <c r="C241" s="5">
-        <v>-3.6572819700000423</v>
+        <v>-3.6200681600000166</v>
       </c>
       <c r="D241" s="5">
-        <v>-8.7132198209230349</v>
+        <v>-8.6312796481554201</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A242" s="3">
         <v>40057</v>
       </c>
       <c r="B242" s="5">
-        <v>475.97260943999999</v>
+        <v>475.86527662999998</v>
       </c>
       <c r="C242" s="5">
-        <v>-3.6113288299999908</v>
+        <v>-3.5750415800000042</v>
       </c>
       <c r="D242" s="5">
-        <v>-8.6711521287331284</v>
+        <v>-8.5900321262620487</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A243" s="3">
         <v>40087</v>
       </c>
       <c r="B243" s="5">
-        <v>471.09152059000002</v>
+        <v>470.8758947</v>
       </c>
       <c r="C243" s="5">
-        <v>-4.8810888499999692</v>
+        <v>-4.9893819299999791</v>
       </c>
       <c r="D243" s="5">
-        <v>-11.635075444326393</v>
+        <v>-11.881050862560228</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A244" s="3">
         <v>40118</v>
       </c>
       <c r="B244" s="5">
-        <v>467.19854290000001</v>
+        <v>467.36659111</v>
       </c>
       <c r="C244" s="5">
-        <v>-3.8929776900000093</v>
+        <v>-3.5093035900000018</v>
       </c>
       <c r="D244" s="5">
-        <v>-9.4779649647249826</v>
+        <v>-8.5856297686587304</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A245" s="3">
         <v>40148</v>
       </c>
       <c r="B245" s="5">
-        <v>467.05516576000002</v>
+        <v>466.92786575999997</v>
       </c>
       <c r="C245" s="5">
-        <v>-0.14337713999998414</v>
+        <v>-0.43872535000002699</v>
       </c>
       <c r="D245" s="5">
-        <v>-0.36764340061472556</v>
+        <v>-1.1206636884685484</v>
       </c>
       <c r="E245" s="5">
-        <v>-13.137929359692791</v>
+        <v>-13.137770575285067</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A246" s="3">
         <v>40179</v>
       </c>
       <c r="B246" s="5">
-        <v>470.19558909</v>
+        <v>470.48859567</v>
       </c>
       <c r="C246" s="5">
-        <v>3.140423329999976</v>
+        <v>3.5607299100000205</v>
       </c>
       <c r="D246" s="5">
-        <v>8.3738369970441262</v>
+        <v>9.5447819733477814</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A247" s="3">
         <v>40210</v>
       </c>
       <c r="B247" s="5">
-        <v>467.27162213999998</v>
+        <v>468.00178873999999</v>
       </c>
       <c r="C247" s="5">
-        <v>-2.9239669500000218</v>
+        <v>-2.4868069300000002</v>
       </c>
       <c r="D247" s="5">
-        <v>-7.2123293809816635</v>
+        <v>-6.1615241493536921</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A248" s="3">
         <v>40238</v>
       </c>
       <c r="B248" s="5">
-        <v>467.83410571000002</v>
+        <v>468.19174667999999</v>
       </c>
       <c r="C248" s="5">
-        <v>0.56248357000004034</v>
+        <v>0.18995793999999933</v>
       </c>
       <c r="D248" s="5">
-        <v>1.454115905436737</v>
+        <v>0.48815858799098333</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A249" s="3">
         <v>40269</v>
       </c>
       <c r="B249" s="5">
-        <v>469.81885383000002</v>
+        <v>469.71134168999998</v>
       </c>
       <c r="C249" s="5">
-        <v>1.9847481200000061</v>
+        <v>1.5195950099999891</v>
       </c>
       <c r="D249" s="5">
-        <v>5.2113858708161542</v>
+        <v>3.9650862117452279</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A250" s="3">
         <v>40299</v>
       </c>
       <c r="B250" s="5">
-        <v>470.56285896999998</v>
+        <v>470.18713209999999</v>
       </c>
       <c r="C250" s="5">
-        <v>0.7440051399999561</v>
+        <v>0.47579041000000188</v>
       </c>
       <c r="D250" s="5">
-        <v>1.916959096584514</v>
+        <v>1.2223254230020242</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A251" s="3">
         <v>40330</v>
       </c>
       <c r="B251" s="5">
-        <v>470.95539805999999</v>
+        <v>470.69610197999998</v>
       </c>
       <c r="C251" s="5">
-        <v>0.39253909000001386</v>
+        <v>0.5089698799999951</v>
       </c>
       <c r="D251" s="5">
-        <v>1.0056342220352121</v>
+        <v>1.306742033421826</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A252" s="3">
         <v>40360</v>
       </c>
       <c r="B252" s="5">
-        <v>472.50996973000002</v>
+        <v>472.33782136999997</v>
       </c>
       <c r="C252" s="5">
-        <v>1.5545716700000298</v>
+        <v>1.6417193899999916</v>
       </c>
       <c r="D252" s="5">
-        <v>4.0337771587692473</v>
+        <v>4.2666557449183573</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A253" s="3">
         <v>40391</v>
       </c>
       <c r="B253" s="5">
-        <v>473.49735479999998</v>
+        <v>473.32754742999998</v>
       </c>
       <c r="C253" s="5">
-        <v>0.98738506999995934</v>
+        <v>0.98972606000000951</v>
       </c>
       <c r="D253" s="5">
-        <v>2.536613480557226</v>
+        <v>2.5436344057212512</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A254" s="3">
         <v>40422</v>
       </c>
       <c r="B254" s="5">
-        <v>473.68229673000002</v>
+        <v>473.59930677</v>
       </c>
       <c r="C254" s="5">
-        <v>0.18494193000003634</v>
+        <v>0.27175934000001689</v>
       </c>
       <c r="D254" s="5">
-        <v>0.46971264376953759</v>
+        <v>0.69115558340524519</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A255" s="3">
         <v>40452</v>
       </c>
       <c r="B255" s="5">
-        <v>473.64262255</v>
+        <v>473.44518684000002</v>
       </c>
       <c r="C255" s="5">
-        <v>-3.9674180000019987E-2</v>
+        <v>-0.15411992999997892</v>
       </c>
       <c r="D255" s="5">
-        <v>-0.10046204118266955</v>
+        <v>-0.38980896936541276</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A256" s="3">
         <v>40483</v>
       </c>
       <c r="B256" s="5">
-        <v>473.92717012000003</v>
+        <v>474.06111114999999</v>
       </c>
       <c r="C256" s="5">
-        <v>0.28454757000002928</v>
+        <v>0.6159243099999685</v>
       </c>
       <c r="D256" s="5">
-        <v>0.72330397185009776</v>
+        <v>1.572348076414376</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A257" s="3">
         <v>40513</v>
       </c>
       <c r="B257" s="5">
-        <v>474.85854918000001</v>
+        <v>474.8696314</v>
       </c>
       <c r="C257" s="5">
-        <v>0.93137905999998338</v>
+        <v>0.80852025000001504</v>
       </c>
       <c r="D257" s="5">
-        <v>2.38394196635765</v>
+        <v>2.065930455315601</v>
       </c>
       <c r="E257" s="5">
-        <v>1.670762683312188</v>
+        <v>1.7008549333575429</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A258" s="3">
         <v>40544</v>
       </c>
       <c r="B258" s="5">
-        <v>475.21600009000002</v>
+        <v>475.51661160999998</v>
       </c>
       <c r="C258" s="5">
-        <v>0.35745091000001139</v>
+        <v>0.64698020999998107</v>
       </c>
       <c r="D258" s="5">
-        <v>0.90705207196810633</v>
+        <v>1.6472320087664416</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A259" s="3">
         <v>40575</v>
       </c>
       <c r="B259" s="5">
-        <v>477.90979733</v>
+        <v>478.46425893999998</v>
       </c>
       <c r="C259" s="5">
-        <v>2.6937972399999808</v>
+        <v>2.9476473299999952</v>
       </c>
       <c r="D259" s="5">
-        <v>7.0184241076773457</v>
+        <v>7.6975201926614112</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A260" s="3">
         <v>40603</v>
       </c>
       <c r="B260" s="5">
-        <v>480.07310114000001</v>
+        <v>480.35190483999997</v>
       </c>
       <c r="C260" s="5">
-        <v>2.1633038100000022</v>
+        <v>1.8876458999999954</v>
       </c>
       <c r="D260" s="5">
-        <v>5.5692090866237498</v>
+        <v>4.8383521685853692</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A261" s="3">
         <v>40634</v>
       </c>
       <c r="B261" s="5">
-        <v>483.06543285999999</v>
+        <v>482.95631519</v>
       </c>
       <c r="C261" s="5">
-        <v>2.9923317199999815</v>
+        <v>2.6044103500000233</v>
       </c>
       <c r="D261" s="5">
-        <v>7.7415113229376553</v>
+        <v>6.7038243092197858</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A262" s="3">
         <v>40664</v>
       </c>
       <c r="B262" s="5">
-        <v>483.05609041999998</v>
+        <v>482.76468305999998</v>
       </c>
       <c r="C262" s="5">
-        <v>-9.3424400000117203E-3</v>
+        <v>-0.19163213000001633</v>
       </c>
       <c r="D262" s="5">
-        <v>-2.3205418590865889E-2</v>
+        <v>-0.47510999095724538</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A263" s="3">
         <v>40695</v>
       </c>
       <c r="B263" s="5">
-        <v>488.57952590999997</v>
+        <v>488.34601766999998</v>
       </c>
       <c r="C263" s="5">
-        <v>5.5234354899999971</v>
+        <v>5.581334609999999</v>
       </c>
       <c r="D263" s="5">
-        <v>14.617892788425667</v>
+        <v>14.79048954354254</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A264" s="3">
         <v>40725</v>
       </c>
       <c r="B264" s="5">
-        <v>493.18191487000001</v>
+        <v>493.08073765</v>
       </c>
       <c r="C264" s="5">
-        <v>4.6023889600000416</v>
+        <v>4.7347199800000226</v>
       </c>
       <c r="D264" s="5">
-        <v>11.908363519654831</v>
+        <v>12.275406986190763</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A265" s="3">
         <v>40756</v>
       </c>
       <c r="B265" s="5">
-        <v>495.96236561000001</v>
+        <v>495.86107412000001</v>
       </c>
       <c r="C265" s="5">
-        <v>2.780450739999992</v>
+        <v>2.7803364700000088</v>
       </c>
       <c r="D265" s="5">
-        <v>6.9791058310477938</v>
+        <v>6.9802867648205202</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A266" s="3">
         <v>40787</v>
       </c>
       <c r="B266" s="5">
-        <v>500.52042920999997</v>
+        <v>500.52525852999997</v>
       </c>
       <c r="C266" s="5">
-        <v>4.5580635999999686</v>
+        <v>4.6641844099999616</v>
       </c>
       <c r="D266" s="5">
-        <v>11.603297339643559</v>
+        <v>11.890130818678823</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A267" s="3">
         <v>40817</v>
       </c>
       <c r="B267" s="5">
-        <v>501.09821289000001</v>
+        <v>501.04750791999999</v>
       </c>
       <c r="C267" s="5">
-        <v>0.57778368000003866</v>
+        <v>0.52224939000001314</v>
       </c>
       <c r="D267" s="5">
-        <v>1.3940678232367443</v>
+        <v>1.2592935989471421</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A268" s="3">
         <v>40848</v>
       </c>
       <c r="B268" s="5">
-        <v>503.63524457</v>
+        <v>503.73122991000002</v>
       </c>
       <c r="C268" s="5">
-        <v>2.5370316799999841</v>
+        <v>2.6837219900000377</v>
       </c>
       <c r="D268" s="5">
-        <v>6.2475999214474998</v>
+        <v>6.6202370568017255</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A269" s="3">
         <v>40878</v>
       </c>
       <c r="B269" s="5">
-        <v>506.50338605000002</v>
+        <v>506.60903661999998</v>
       </c>
       <c r="C269" s="5">
-        <v>2.8681414800000198</v>
+        <v>2.8778067099999589</v>
       </c>
       <c r="D269" s="5">
-        <v>7.0520187302830051</v>
+        <v>7.0751437652399218</v>
       </c>
       <c r="E269" s="5">
-        <v>6.6640554170595223</v>
+        <v>6.6838144874471261</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A270" s="3">
         <v>40909</v>
       </c>
       <c r="B270" s="5">
-        <v>507.67567293000002</v>
+        <v>507.68594837000001</v>
       </c>
       <c r="C270" s="5">
-        <v>1.1722868800000015</v>
+        <v>1.076911750000022</v>
       </c>
       <c r="D270" s="5">
-        <v>2.8129928457506725</v>
+        <v>2.5809064203272669</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A271" s="3">
         <v>40940</v>
       </c>
       <c r="B271" s="5">
-        <v>509.80831633999998</v>
+        <v>510.08244434</v>
       </c>
       <c r="C271" s="5">
-        <v>2.1326434099999574</v>
+        <v>2.3964959699999895</v>
       </c>
       <c r="D271" s="5">
-        <v>5.1590733642077558</v>
+        <v>5.8139189890703991</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A272" s="3">
         <v>40969</v>
       </c>
       <c r="B272" s="5">
-        <v>515.30855549</v>
+        <v>515.43433725</v>
       </c>
       <c r="C272" s="5">
-        <v>5.5002391500000272</v>
+        <v>5.3518929100000037</v>
       </c>
       <c r="D272" s="5">
-        <v>13.743148886246214</v>
+        <v>13.343245977613893</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A273" s="3">
         <v>41000</v>
       </c>
       <c r="B273" s="5">
-        <v>517.43634616999998</v>
+        <v>517.32975294000005</v>
       </c>
       <c r="C273" s="5">
-        <v>2.1277906799999755</v>
+        <v>1.8954156900000498</v>
       </c>
       <c r="D273" s="5">
-        <v>5.0690831438137574</v>
+        <v>4.5031336396138766</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A274" s="3">
         <v>41030</v>
       </c>
       <c r="B274" s="5">
-        <v>520.87132397000005</v>
+        <v>520.67462227999999</v>
       </c>
       <c r="C274" s="5">
-        <v>3.4349778000000697</v>
+        <v>3.3448693399999456</v>
       </c>
       <c r="D274" s="5">
-        <v>8.2635349878367403</v>
+        <v>8.0407150320269025</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A275" s="3">
         <v>41061</v>
       </c>
       <c r="B275" s="5">
-        <v>524.00369033000004</v>
+        <v>523.87917344000005</v>
       </c>
       <c r="C275" s="5">
-        <v>3.1323663599999918</v>
+        <v>3.2045511600000509</v>
       </c>
       <c r="D275" s="5">
-        <v>7.4599823722517389</v>
+        <v>7.6407402509504285</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A276" s="3">
         <v>41091</v>
       </c>
       <c r="B276" s="5">
-        <v>524.62678432999996</v>
+        <v>524.60189836999996</v>
       </c>
       <c r="C276" s="5">
-        <v>0.62309399999992365</v>
+        <v>0.722724929999913</v>
       </c>
       <c r="D276" s="5">
-        <v>1.4362920284204383</v>
+        <v>1.6680960322074334</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A277" s="3">
         <v>41122</v>
       </c>
       <c r="B277" s="5">
-        <v>527.81748527000002</v>
+        <v>527.82676975000004</v>
       </c>
       <c r="C277" s="5">
-        <v>3.1907009400000561</v>
+        <v>3.2248713800000814</v>
       </c>
       <c r="D277" s="5">
-        <v>7.5473631204099112</v>
+        <v>7.6313174580606269</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A278" s="3">
         <v>41153</v>
       </c>
       <c r="B278" s="5">
-        <v>530.9305501</v>
+        <v>531.00264442000002</v>
       </c>
       <c r="C278" s="5">
-        <v>3.1130648299999848</v>
+        <v>3.1758746699999847</v>
       </c>
       <c r="D278" s="5">
-        <v>7.3117579357170337</v>
+        <v>7.4640630316452627</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A279" s="3">
         <v>41183</v>
       </c>
       <c r="B279" s="5">
-        <v>534.97367527999995</v>
+        <v>535.11585006999996</v>
       </c>
       <c r="C279" s="5">
-        <v>4.0431251799999472</v>
+        <v>4.1132056499999408</v>
       </c>
       <c r="D279" s="5">
-        <v>9.5308243123468639</v>
+        <v>9.7017541983194242</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A280" s="3">
         <v>41214</v>
       </c>
       <c r="B280" s="5">
-        <v>536.69693343999995</v>
+        <v>536.74997613999994</v>
       </c>
       <c r="C280" s="5">
-        <v>1.7232581600000003</v>
+        <v>1.6341260699999793</v>
       </c>
       <c r="D280" s="5">
-        <v>3.9346653545693666</v>
+        <v>3.7267155998155888</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A281" s="3">
         <v>41244</v>
       </c>
       <c r="B281" s="5">
-        <v>538.09484771999996</v>
+        <v>538.15976035999995</v>
       </c>
       <c r="C281" s="5">
-        <v>1.3979142800000091</v>
+        <v>1.4097842200000059</v>
       </c>
       <c r="D281" s="5">
-        <v>3.1707619824662414</v>
+        <v>3.1977550459540316</v>
       </c>
       <c r="E281" s="5">
-        <v>6.2371669252535566</v>
+        <v>6.2278249023153043</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A282" s="3">
         <v>41275</v>
       </c>
       <c r="B282" s="5">
-        <v>539.09385932999999</v>
+        <v>538.80572843000004</v>
       </c>
       <c r="C282" s="5">
-        <v>0.99901161000002503</v>
+        <v>0.64596807000009449</v>
       </c>
       <c r="D282" s="5">
-        <v>2.2507765533817059</v>
+        <v>1.4499405874904392</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A283" s="3">
         <v>41306</v>
       </c>
       <c r="B283" s="5">
-        <v>544.17372888</v>
+        <v>544.22545837999996</v>
       </c>
       <c r="C283" s="5">
-        <v>5.0798695500000122</v>
+        <v>5.419729949999919</v>
       </c>
       <c r="D283" s="5">
-        <v>11.912407520416334</v>
+        <v>12.761227129656639</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A284" s="3">
         <v>41334</v>
       </c>
       <c r="B284" s="5">
-        <v>545.47788378999996</v>
+        <v>545.49367534999999</v>
       </c>
       <c r="C284" s="5">
-        <v>1.3041549099999656</v>
+        <v>1.2682169700000259</v>
       </c>
       <c r="D284" s="5">
-        <v>2.9141060153965892</v>
+        <v>2.8324987920832045</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A285" s="3">
         <v>41365</v>
       </c>
       <c r="B285" s="5">
-        <v>547.64796847000002</v>
+        <v>547.58022495</v>
       </c>
       <c r="C285" s="5">
-        <v>2.1700846800000591</v>
+        <v>2.0865496000000121</v>
       </c>
       <c r="D285" s="5">
-        <v>4.8798380507361516</v>
+        <v>4.6878872132885441</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A286" s="3">
         <v>41395</v>
       </c>
       <c r="B286" s="5">
-        <v>547.72831743999996</v>
+        <v>547.66162727000005</v>
       </c>
       <c r="C286" s="5">
-        <v>8.0348969999931796E-2</v>
+        <v>8.1402320000051986E-2</v>
       </c>
       <c r="D286" s="5">
-        <v>0.17620188848668228</v>
+        <v>0.17853583195994727</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A287" s="3">
         <v>41426</v>
       </c>
       <c r="B287" s="5">
-        <v>550.42605495999999</v>
+        <v>550.41052090999995</v>
       </c>
       <c r="C287" s="5">
-        <v>2.6977375200000324</v>
+        <v>2.748893639999892</v>
       </c>
       <c r="D287" s="5">
-        <v>6.0731505549213471</v>
+        <v>6.1922860945690994</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A288" s="3">
         <v>41456</v>
       </c>
       <c r="B288" s="5">
-        <v>550.53572903999998</v>
+        <v>550.57224427000006</v>
       </c>
       <c r="C288" s="5">
-        <v>0.10967407999999068</v>
+        <v>0.16172336000011001</v>
       </c>
       <c r="D288" s="5">
-        <v>0.23936588715014473</v>
+        <v>0.35315814512426602</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A289" s="3">
         <v>41487</v>
       </c>
       <c r="B289" s="5">
-        <v>551.48740523000004</v>
+        <v>551.56249606999995</v>
       </c>
       <c r="C289" s="5">
-        <v>0.95167619000005743</v>
+        <v>0.99025179999989632</v>
       </c>
       <c r="D289" s="5">
-        <v>2.0941999752953189</v>
+        <v>2.1797827369601119</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A290" s="3">
         <v>41518</v>
       </c>
       <c r="B290" s="5">
-        <v>550.47250629999996</v>
+        <v>550.55125052000005</v>
       </c>
       <c r="C290" s="5">
-        <v>-1.0148989300000721</v>
+        <v>-1.0112455499998987</v>
       </c>
       <c r="D290" s="5">
-        <v>-2.1861371772768479</v>
+        <v>-2.1780532512123085</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A291" s="3">
         <v>41548</v>
       </c>
       <c r="B291" s="5">
-        <v>550.92875059999994</v>
+        <v>551.11668235000002</v>
       </c>
       <c r="C291" s="5">
-        <v>0.45624429999998029</v>
+        <v>0.56543182999996588</v>
       </c>
       <c r="D291" s="5">
-        <v>0.99913406019729312</v>
+        <v>1.2394196964905291</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A292" s="3">
         <v>41579</v>
       </c>
       <c r="B292" s="5">
-        <v>553.24210043999994</v>
+        <v>553.26487274999999</v>
       </c>
       <c r="C292" s="5">
-        <v>2.3133498400000008</v>
+        <v>2.1481903999999759</v>
       </c>
       <c r="D292" s="5">
-        <v>5.1568128677809799</v>
+        <v>4.7790557039847137</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A293" s="3">
         <v>41609</v>
       </c>
       <c r="B293" s="5">
-        <v>554.95432526000002</v>
+        <v>554.96149668999999</v>
       </c>
       <c r="C293" s="5">
-        <v>1.712224820000074</v>
+        <v>1.6966239399999949</v>
       </c>
       <c r="D293" s="5">
-        <v>3.7777448886064713</v>
+        <v>3.7425848342260259</v>
       </c>
       <c r="E293" s="5">
-        <v>3.1331795149937891</v>
+        <v>3.1220722111888533</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A294" s="3">
         <v>41640</v>
       </c>
       <c r="B294" s="5">
-        <v>557.22083500999997</v>
+        <v>556.81470564999995</v>
       </c>
       <c r="C294" s="5">
-        <v>2.2665097499999547</v>
+        <v>1.8532089599999608</v>
       </c>
       <c r="D294" s="5">
-        <v>5.0125667295624066</v>
+        <v>4.0816398843885882</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A295" s="3">
         <v>41671</v>
       </c>
       <c r="B295" s="5">
-        <v>559.69158530000004</v>
+        <v>559.69116872999996</v>
       </c>
       <c r="C295" s="5">
-        <v>2.4707502900000691</v>
+        <v>2.8764630800000077</v>
       </c>
       <c r="D295" s="5">
-        <v>5.4525703019645988</v>
+        <v>6.3783114271474428</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A296" s="3">
         <v>41699</v>
       </c>
       <c r="B296" s="5">
-        <v>560.80318199999999</v>
+        <v>560.79395736000004</v>
       </c>
       <c r="C296" s="5">
-        <v>1.11159669999995</v>
+        <v>1.1027886300000773</v>
       </c>
       <c r="D296" s="5">
-        <v>2.4095126355278884</v>
+        <v>2.3902145667739072</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A297" s="3">
         <v>41730</v>
       </c>
       <c r="B297" s="5">
-        <v>565.32208200000002</v>
+        <v>565.30273480999995</v>
       </c>
       <c r="C297" s="5">
-        <v>4.5189000000000306</v>
+        <v>4.5087774499999114</v>
       </c>
       <c r="D297" s="5">
-        <v>10.109747553590175</v>
+        <v>10.086263945179862</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A298" s="3">
         <v>41760</v>
       </c>
       <c r="B298" s="5">
-        <v>568.58781200999999</v>
+        <v>568.59062905999997</v>
       </c>
       <c r="C298" s="5">
-        <v>3.2657300099999702</v>
+        <v>3.2878942500000221</v>
       </c>
       <c r="D298" s="5">
-        <v>7.1566570638126548</v>
+        <v>7.2070475553286828</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A299" s="3">
         <v>41791</v>
       </c>
       <c r="B299" s="5">
-        <v>568.91270193000003</v>
+        <v>568.94926726999995</v>
       </c>
       <c r="C299" s="5">
-        <v>0.32488992000003236</v>
+        <v>0.35863820999998097</v>
       </c>
       <c r="D299" s="5">
-        <v>0.68783654151276519</v>
+        <v>0.75953060948390494</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A300" s="3">
         <v>41821</v>
       </c>
       <c r="B300" s="5">
-        <v>572.16112971999996</v>
+        <v>572.19870553999999</v>
       </c>
       <c r="C300" s="5">
-        <v>3.248427789999937</v>
+        <v>3.2494382700000415</v>
       </c>
       <c r="D300" s="5">
-        <v>7.0711927596282642</v>
+        <v>7.0729929593509766</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A301" s="3">
         <v>41852</v>
       </c>
       <c r="B301" s="5">
-        <v>575.52354632000004</v>
+        <v>575.59793523999997</v>
       </c>
       <c r="C301" s="5">
-        <v>3.3624166000000741</v>
+        <v>3.399229699999978</v>
       </c>
       <c r="D301" s="5">
-        <v>7.2844935309591019</v>
+        <v>7.3663716582928807</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A302" s="3">
         <v>41883</v>
       </c>
       <c r="B302" s="5">
-        <v>577.80967024999995</v>
+        <v>577.91144722000001</v>
       </c>
       <c r="C302" s="5">
-        <v>2.286123929999917</v>
+        <v>2.3135119800000439</v>
       </c>
       <c r="D302" s="5">
-        <v>4.8722323232992082</v>
+        <v>4.9312473800977807</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A303" s="3">
         <v>41913</v>
       </c>
       <c r="B303" s="5">
-        <v>579.11939063</v>
+        <v>579.46616974000005</v>
       </c>
       <c r="C303" s="5">
-        <v>1.3097203800000443</v>
+        <v>1.5547225200000412</v>
       </c>
       <c r="D303" s="5">
-        <v>2.7542061548979424</v>
+        <v>3.2764900711503175</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A304" s="3">
         <v>41944</v>
       </c>
       <c r="B304" s="5">
-        <v>583.85499073999995</v>
+        <v>583.86196998000003</v>
       </c>
       <c r="C304" s="5">
-        <v>4.7356001099999503</v>
+        <v>4.3958002399999714</v>
       </c>
       <c r="D304" s="5">
-        <v>10.266269721564836</v>
+        <v>9.492715160594356</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A305" s="3">
         <v>41974</v>
       </c>
       <c r="B305" s="5">
-        <v>587.59106678000001</v>
+        <v>587.46763863000001</v>
       </c>
       <c r="C305" s="5">
-        <v>3.7360760400000572</v>
+        <v>3.6056686499999842</v>
       </c>
       <c r="D305" s="5">
-        <v>7.9548732859223481</v>
+        <v>7.6676207945402641</v>
       </c>
       <c r="E305" s="5">
-        <v>5.8809779534035433</v>
+        <v>5.8573688686294423</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A306" s="3">
         <v>42005</v>
       </c>
       <c r="B306" s="5">
-        <v>584.83630807999998</v>
+        <v>584.30281226</v>
       </c>
       <c r="C306" s="5">
-        <v>-2.7547587000000249</v>
+        <v>-3.1648263700000143</v>
       </c>
       <c r="D306" s="5">
-        <v>-5.4830480206770726</v>
+        <v>-6.2765334570123787</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A307" s="3">
         <v>42036</v>
       </c>
       <c r="B307" s="5">
-        <v>579.30784874000005</v>
+        <v>579.27956196000002</v>
       </c>
       <c r="C307" s="5">
-        <v>-5.5284593399999267</v>
+        <v>-5.0232502999999724</v>
       </c>
       <c r="D307" s="5">
-        <v>-10.772026728383944</v>
+        <v>-9.8423145597719142</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A308" s="3">
         <v>42064</v>
       </c>
       <c r="B308" s="5">
-        <v>574.82824664999998</v>
+        <v>574.83602822</v>
       </c>
       <c r="C308" s="5">
-        <v>-4.4796020900000713</v>
+        <v>-4.4435337400000208</v>
       </c>
       <c r="D308" s="5">
-        <v>-8.8945704573556874</v>
+        <v>-8.8263613890310673</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A309" s="3">
         <v>42095</v>
       </c>
       <c r="B309" s="5">
-        <v>568.29611523000005</v>
+        <v>568.31826193999996</v>
       </c>
       <c r="C309" s="5">
-        <v>-6.5321314199999279</v>
+        <v>-6.5177662800000462</v>
       </c>
       <c r="D309" s="5">
-        <v>-12.815549097434165</v>
+        <v>-12.788937220810892</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A310" s="3">
         <v>42125</v>
       </c>
       <c r="B310" s="5">
-        <v>565.17789793999998</v>
+        <v>565.20912067999996</v>
       </c>
       <c r="C310" s="5">
-        <v>-3.1182172900000751</v>
+        <v>-3.1091412600000012</v>
       </c>
       <c r="D310" s="5">
-        <v>-6.3892358675124994</v>
+        <v>-6.3709541969036332</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A311" s="3">
         <v>42156</v>
       </c>
       <c r="B311" s="5">
-        <v>563.29384843000003</v>
+        <v>563.31696511999996</v>
       </c>
       <c r="C311" s="5">
-        <v>-1.8840495099999544</v>
+        <v>-1.892155559999992</v>
       </c>
       <c r="D311" s="5">
-        <v>-3.9277275171369808</v>
+        <v>-3.9441025868392043</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A312" s="3">
         <v>42186</v>
       </c>
       <c r="B312" s="5">
-        <v>561.36310498</v>
+        <v>561.36400874000003</v>
       </c>
       <c r="C312" s="5">
-        <v>-1.9307434500000227</v>
+        <v>-1.9529563799999323</v>
       </c>
       <c r="D312" s="5">
-        <v>-4.0364541860366421</v>
+        <v>-4.0818468424468008</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A313" s="3">
         <v>42217</v>
       </c>
       <c r="B313" s="5">
-        <v>557.27972022999995</v>
+        <v>557.25694487999999</v>
       </c>
       <c r="C313" s="5">
-        <v>-4.0833847500000502</v>
+        <v>-4.1070638600000393</v>
       </c>
       <c r="D313" s="5">
-        <v>-8.3879754146801382</v>
+        <v>-8.4346631826230585</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A314" s="3">
         <v>42248</v>
       </c>
       <c r="B314" s="5">
-        <v>553.68542667999998</v>
+        <v>553.76831224</v>
       </c>
       <c r="C314" s="5">
-        <v>-3.5942935499999749</v>
+        <v>-3.4886326399999916</v>
       </c>
       <c r="D314" s="5">
-        <v>-7.4709199447459795</v>
+        <v>-7.2590938015035462</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A315" s="3">
         <v>42278</v>
       </c>
       <c r="B315" s="5">
-        <v>550.32208477999995</v>
+        <v>550.54471695999996</v>
       </c>
       <c r="C315" s="5">
-        <v>-3.3633419000000231</v>
+        <v>-3.2235952800000405</v>
       </c>
       <c r="D315" s="5">
-        <v>-7.0506864490288983</v>
+        <v>-6.7660716879209044</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A316" s="3">
         <v>42309</v>
       </c>
       <c r="B316" s="5">
-        <v>545.33137475000001</v>
+        <v>545.31358235000005</v>
       </c>
       <c r="C316" s="5">
-        <v>-4.9907100299999456</v>
+        <v>-5.2311346099999128</v>
       </c>
       <c r="D316" s="5">
-        <v>-10.35573354404109</v>
+        <v>-10.824698623158646</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A317" s="3">
         <v>42339</v>
       </c>
       <c r="B317" s="5">
-        <v>542.83501578000005</v>
+        <v>542.79569434999996</v>
       </c>
       <c r="C317" s="5">
-        <v>-2.4963589699999602</v>
+        <v>-2.5178880000000845</v>
       </c>
       <c r="D317" s="5">
-        <v>-5.3570142549913662</v>
+        <v>-5.4022191304628926</v>
       </c>
       <c r="E317" s="5">
-        <v>-7.6168705636154748</v>
+        <v>-7.6041540576051059</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A318" s="3">
         <v>42370</v>
       </c>
       <c r="B318" s="5">
-        <v>542.61761677000004</v>
+        <v>542.42616003000001</v>
       </c>
       <c r="C318" s="5">
-        <v>-0.21739901000000827</v>
+        <v>-0.36953431999995701</v>
       </c>
       <c r="D318" s="5">
-        <v>-0.47952865420584079</v>
+        <v>-0.81390573679025469</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A319" s="3">
         <v>42401</v>
       </c>
       <c r="B319" s="5">
-        <v>537.63595244999999</v>
+        <v>537.61418506999996</v>
       </c>
       <c r="C319" s="5">
-        <v>-4.9816643200000499</v>
+        <v>-4.8119749600000432</v>
       </c>
       <c r="D319" s="5">
-        <v>-10.477343773107595</v>
+        <v>-10.141096966492446</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A320" s="3">
         <v>42430</v>
       </c>
       <c r="B320" s="5">
-        <v>532.90041527000005</v>
+        <v>532.93061507000004</v>
       </c>
       <c r="C320" s="5">
-        <v>-4.7355371799999375</v>
+        <v>-4.6835699999999179</v>
       </c>
       <c r="D320" s="5">
-        <v>-10.072386247864962</v>
+        <v>-9.9674798851803299</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A321" s="3">
         <v>42461</v>
       </c>
       <c r="B321" s="5">
-        <v>530.77784718999999</v>
+        <v>530.80950597000003</v>
       </c>
       <c r="C321" s="5">
-        <v>-2.1225680800000646</v>
+        <v>-2.1211091000000124</v>
       </c>
       <c r="D321" s="5">
-        <v>-4.6763288801688008</v>
+        <v>-4.6729255244412187</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A322" s="3">
         <v>42491</v>
       </c>
       <c r="B322" s="5">
-        <v>526.50647389999995</v>
+        <v>526.48492582999995</v>
       </c>
       <c r="C322" s="5">
-        <v>-4.2713732900000423</v>
+        <v>-4.3245801400000801</v>
       </c>
       <c r="D322" s="5">
-        <v>-9.2407028976584371</v>
+        <v>-9.3501704912535182</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A323" s="3">
         <v>42522</v>
       </c>
       <c r="B323" s="5">
-        <v>522.11061366000001</v>
+        <v>522.07881380000003</v>
       </c>
       <c r="C323" s="5">
-        <v>-4.3958602399999336</v>
+        <v>-4.4061120299999175</v>
       </c>
       <c r="D323" s="5">
-        <v>-9.5714277022931569</v>
+        <v>-9.5931072101683945</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A324" s="3">
         <v>42552</v>
       </c>
       <c r="B324" s="5">
-        <v>519.89890609999998</v>
+        <v>519.89392024999995</v>
       </c>
       <c r="C324" s="5">
-        <v>-2.2117075600000362</v>
+        <v>-2.1848935500000835</v>
       </c>
       <c r="D324" s="5">
-        <v>-4.9665310810155683</v>
+        <v>-4.9079897703788733</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A325" s="3">
         <v>42583</v>
       </c>
       <c r="B325" s="5">
-        <v>514.53487169000005</v>
+        <v>514.44015805000004</v>
       </c>
       <c r="C325" s="5">
-        <v>-5.3640344099999311</v>
+        <v>-5.4537621999999146</v>
       </c>
       <c r="D325" s="5">
-        <v>-11.70198919686587</v>
+        <v>-11.886695049570129</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A326" s="3">
         <v>42614</v>
       </c>
       <c r="B326" s="5">
-        <v>514.22852167999997</v>
+        <v>514.33771041</v>
       </c>
       <c r="C326" s="5">
-        <v>-0.30635001000007378</v>
+        <v>-0.1024476400000367</v>
       </c>
       <c r="D326" s="5">
-        <v>-0.71213553988885847</v>
+        <v>-0.23871115690738964</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A327" s="3">
         <v>42644</v>
       </c>
       <c r="B327" s="5">
-        <v>511.88411923000001</v>
+        <v>511.82175945</v>
       </c>
       <c r="C327" s="5">
-        <v>-2.3444024499999614</v>
+        <v>-2.5159509599999978</v>
       </c>
       <c r="D327" s="5">
-        <v>-5.335762666513566</v>
+        <v>-5.7145804464588164</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A328" s="3">
         <v>42675</v>
       </c>
       <c r="B328" s="5">
-        <v>508.70596516000001</v>
+        <v>508.67912695000001</v>
       </c>
       <c r="C328" s="5">
-        <v>-3.178154070000005</v>
+        <v>-3.1426324999999906</v>
       </c>
       <c r="D328" s="5">
-        <v>-7.2012578790040411</v>
+        <v>-7.1243081864445941</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A329" s="3">
         <v>42705</v>
       </c>
       <c r="B329" s="5">
-        <v>507.22526119999998</v>
+        <v>507.29217352000001</v>
       </c>
       <c r="C329" s="5">
-        <v>-1.480703960000028</v>
+        <v>-1.3869534300000055</v>
       </c>
       <c r="D329" s="5">
-        <v>-3.4374934880033736</v>
+        <v>-3.2232711736788766</v>
       </c>
       <c r="E329" s="5">
-        <v>-6.5599590197460644</v>
+        <v>-6.5408626486095356</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A330" s="3">
         <v>42736</v>
       </c>
       <c r="B330" s="5">
-        <v>508.10326375</v>
+        <v>508.30388177999998</v>
       </c>
       <c r="C330" s="5">
-        <v>0.87800255000001926</v>
+        <v>1.0117082599999776</v>
       </c>
       <c r="D330" s="5">
-        <v>2.0970799812920715</v>
+        <v>2.4196224447552428</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A331" s="3">
         <v>42767</v>
       </c>
       <c r="B331" s="5">
-        <v>508.93204995000002</v>
+        <v>508.89377984999999</v>
       </c>
       <c r="C331" s="5">
-        <v>0.82878620000002456</v>
+        <v>0.58989807000000383</v>
       </c>
       <c r="D331" s="5">
-        <v>1.9750206402601167</v>
+        <v>1.4015503866622758</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A332" s="3">
         <v>42795</v>
       </c>
       <c r="B332" s="5">
-        <v>511.26529278999999</v>
+        <v>511.26850334</v>
       </c>
       <c r="C332" s="5">
-        <v>2.3332428399999685</v>
+        <v>2.374723490000008</v>
       </c>
       <c r="D332" s="5">
-        <v>5.6423670169018614</v>
+        <v>5.745709523413578</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A333" s="3">
         <v>42826</v>
       </c>
       <c r="B333" s="5">
-        <v>511.10648223999999</v>
+        <v>511.11430578</v>
       </c>
       <c r="C333" s="5">
-        <v>-0.15881054999999833</v>
+        <v>-0.15419756000000007</v>
       </c>
       <c r="D333" s="5">
-        <v>-0.37211095804995376</v>
+        <v>-0.36131786271375033</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A334" s="3">
         <v>42856</v>
       </c>
       <c r="B334" s="5">
-        <v>514.00890062999997</v>
+        <v>513.94212425000001</v>
       </c>
       <c r="C334" s="5">
-        <v>2.9024183899999798</v>
+        <v>2.8278184700000111</v>
       </c>
       <c r="D334" s="5">
-        <v>7.031350096494049</v>
+        <v>6.8449847984598966</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A335" s="3">
         <v>42887</v>
       </c>
       <c r="B335" s="5">
-        <v>514.26991301999999</v>
+        <v>514.23112223999999</v>
       </c>
       <c r="C335" s="5">
-        <v>0.26101239000001897</v>
+        <v>0.28899798999998438</v>
       </c>
       <c r="D335" s="5">
-        <v>0.61106164377413563</v>
+        <v>0.67687029142575739</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A336" s="3">
         <v>42917</v>
       </c>
       <c r="B336" s="5">
-        <v>509.75869003000003</v>
+        <v>509.75205299999999</v>
       </c>
       <c r="C336" s="5">
-        <v>-4.5112229899999647</v>
+        <v>-4.4790692400000012</v>
       </c>
       <c r="D336" s="5">
-        <v>-10.033204220718472</v>
+        <v>-9.9657992692009252</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A337" s="3">
         <v>42948</v>
       </c>
       <c r="B337" s="5">
-        <v>510.38285911999998</v>
+        <v>510.28804208999998</v>
       </c>
       <c r="C337" s="5">
-        <v>0.62416908999995258</v>
+        <v>0.53598908999998685</v>
       </c>
       <c r="D337" s="5">
-        <v>1.4792639505080807</v>
+        <v>1.2690867592977551</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A338" s="3">
         <v>42979</v>
       </c>
       <c r="B338" s="5">
-        <v>509.73801535000001</v>
+        <v>509.86349283999999</v>
       </c>
       <c r="C338" s="5">
-        <v>-0.64484376999996584</v>
+        <v>-0.42454924999998411</v>
       </c>
       <c r="D338" s="5">
-        <v>-1.5056498934300055</v>
+        <v>-0.99381973212782082</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A339" s="3">
         <v>43009</v>
       </c>
       <c r="B339" s="5">
-        <v>512.48784847000002</v>
+        <v>512.39069000999996</v>
       </c>
       <c r="C339" s="5">
-        <v>2.7498331200000052</v>
+        <v>2.5271971699999654</v>
       </c>
       <c r="D339" s="5">
-        <v>6.6690884473730394</v>
+        <v>6.1127964945490998</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A340" s="3">
         <v>43040</v>
       </c>
       <c r="B340" s="5">
-        <v>515.41858646000003</v>
+        <v>515.41898735999996</v>
       </c>
       <c r="C340" s="5">
-        <v>2.9307379900000115</v>
+        <v>3.0282973500000026</v>
       </c>
       <c r="D340" s="5">
-        <v>7.0823857104463483</v>
+        <v>7.3272986229242942</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A341" s="3">
         <v>43070</v>
       </c>
       <c r="B341" s="5">
-        <v>516.58461814999998</v>
+        <v>516.63797667999995</v>
       </c>
       <c r="C341" s="5">
-        <v>1.1660316899999543</v>
+        <v>1.2189893199999915</v>
       </c>
       <c r="D341" s="5">
-        <v>2.7487953653304364</v>
+        <v>2.8752638046645185</v>
       </c>
       <c r="E341" s="5">
-        <v>1.8452071822798288</v>
+        <v>1.8422920060349623</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A342" s="3">
         <v>43101</v>
       </c>
       <c r="B342" s="5">
-        <v>514.41102833000002</v>
+        <v>514.58052979000001</v>
       </c>
       <c r="C342" s="5">
-        <v>-2.173589819999961</v>
+        <v>-2.0574468899999374</v>
       </c>
       <c r="D342" s="5">
-        <v>-4.9339162498313378</v>
+        <v>-4.675557265964791</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A343" s="3">
         <v>43132</v>
       </c>
       <c r="B343" s="5">
-        <v>517.83596048000004</v>
+        <v>517.78607973999999</v>
       </c>
       <c r="C343" s="5">
-        <v>3.4249321500000178</v>
+        <v>3.2055499499999769</v>
       </c>
       <c r="D343" s="5">
-        <v>8.2887212596851825</v>
+        <v>7.7368441738451477</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A344" s="3">
         <v>43160</v>
       </c>
       <c r="B344" s="5">
-        <v>521.27228895999997</v>
+        <v>521.23520139000004</v>
       </c>
       <c r="C344" s="5">
-        <v>3.4363284799999292</v>
+        <v>3.4491216500000519</v>
       </c>
       <c r="D344" s="5">
-        <v>8.2602897244320026</v>
+        <v>8.2930056948378628</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A345" s="3">
         <v>43191</v>
       </c>
       <c r="B345" s="5">
-        <v>523.25536589000001</v>
+        <v>523.27523108000003</v>
       </c>
       <c r="C345" s="5">
-        <v>1.9830769300000384</v>
+        <v>2.040029689999983</v>
       </c>
       <c r="D345" s="5">
-        <v>4.6619033552085964</v>
+        <v>4.7990348138247541</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A346" s="3">
         <v>43221</v>
       </c>
       <c r="B346" s="5">
-        <v>525.93843029000004</v>
+        <v>525.89491309000005</v>
       </c>
       <c r="C346" s="5">
-        <v>2.6830644000000348</v>
+        <v>2.6196820100000195</v>
       </c>
       <c r="D346" s="5">
-        <v>6.3296984913200349</v>
+        <v>6.175790153572569</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A347" s="3">
         <v>43252</v>
       </c>
       <c r="B347" s="5">
-        <v>529.63441806000003</v>
+        <v>529.60703179999996</v>
       </c>
       <c r="C347" s="5">
-        <v>3.6959877699999879</v>
+        <v>3.7121187099999133</v>
       </c>
       <c r="D347" s="5">
-        <v>8.7665935893465718</v>
+        <v>8.8071096008858429</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A348" s="3">
         <v>43282</v>
       </c>
       <c r="B348" s="5">
-        <v>531.02564100999996</v>
+        <v>530.96146784999996</v>
       </c>
       <c r="C348" s="5">
-        <v>1.3912229499999285</v>
+        <v>1.3544360500000039</v>
       </c>
       <c r="D348" s="5">
-        <v>3.1980532706611164</v>
+        <v>3.1124603868965872</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A349" s="3">
         <v>43313</v>
       </c>
       <c r="B349" s="5">
-        <v>534.41209073000005</v>
+        <v>534.34172676000003</v>
       </c>
       <c r="C349" s="5">
-        <v>3.3864497200000869</v>
+        <v>3.380258910000066</v>
       </c>
       <c r="D349" s="5">
-        <v>7.9268247904234146</v>
+        <v>7.9128125853801468</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A350" s="3">
         <v>43344</v>
       </c>
       <c r="B350" s="5">
-        <v>536.33141722000005</v>
+        <v>536.49961815999995</v>
       </c>
       <c r="C350" s="5">
-        <v>1.9193264900000031</v>
+        <v>2.1578913999999259</v>
       </c>
       <c r="D350" s="5">
-        <v>4.3959260709555803</v>
+        <v>4.9551929910760517</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A351" s="3">
         <v>43374</v>
       </c>
       <c r="B351" s="5">
-        <v>540.24568248000003</v>
+        <v>540.39898233999998</v>
       </c>
       <c r="C351" s="5">
-        <v>3.9142652599999792</v>
+        <v>3.8993641800000205</v>
       </c>
       <c r="D351" s="5">
-        <v>9.1181021192806799</v>
+        <v>9.0790290764941606</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A352" s="3">
         <v>43405</v>
       </c>
       <c r="B352" s="5">
-        <v>542.56268420000004</v>
+        <v>542.64025159000005</v>
       </c>
       <c r="C352" s="5">
-        <v>2.3170017200000075</v>
+        <v>2.241269250000073</v>
       </c>
       <c r="D352" s="5">
-        <v>5.26970227359147</v>
+        <v>5.0920333396675233</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A353" s="3">
         <v>43435</v>
       </c>
       <c r="B353" s="5">
-        <v>546.17193890999999</v>
+        <v>546.10283623999999</v>
       </c>
       <c r="C353" s="5">
-        <v>3.6092547099999592</v>
+        <v>3.4625846499999398</v>
       </c>
       <c r="D353" s="5">
-        <v>8.2813215251750893</v>
+        <v>7.9317254988565677</v>
       </c>
       <c r="E353" s="5">
-        <v>5.7274877571768412</v>
+        <v>5.7031927364972423</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A354" s="3">
         <v>43466</v>
       </c>
       <c r="B354" s="5">
-        <v>547.62340770000003</v>
+        <v>547.36402645999999</v>
       </c>
       <c r="C354" s="5">
-        <v>1.4514687900000354</v>
+        <v>1.2611902200000031</v>
       </c>
       <c r="D354" s="5">
-        <v>3.2360647443521184</v>
+        <v>2.8067981706619394</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A355" s="3">
         <v>43497</v>
       </c>
       <c r="B355" s="5">
-        <v>549.71750650000001</v>
+        <v>549.69810483000003</v>
       </c>
       <c r="C355" s="5">
-        <v>2.0940987999999834</v>
+        <v>2.3340783700000429</v>
       </c>
       <c r="D355" s="5">
-        <v>4.6865225310999126</v>
+        <v>5.2387927185657102</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A356" s="3">
         <v>43525</v>
       </c>
       <c r="B356" s="5">
-        <v>549.95274242000005</v>
+        <v>549.86540522999996</v>
       </c>
       <c r="C356" s="5">
-        <v>0.23523592000003646</v>
+        <v>0.16730039999993096</v>
       </c>
       <c r="D356" s="5">
-        <v>0.51471605274773236</v>
+        <v>0.36583149358657696</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A357" s="3">
         <v>43556</v>
       </c>
       <c r="B357" s="5">
-        <v>551.64886463000005</v>
+        <v>551.73065781000003</v>
       </c>
       <c r="C357" s="5">
-        <v>1.6961222099999986</v>
+        <v>1.8652525800000603</v>
       </c>
       <c r="D357" s="5">
-        <v>3.7643761565363087</v>
+        <v>4.1474497581692749</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A358" s="3">
         <v>43586</v>
       </c>
       <c r="B358" s="5">
-        <v>553.48242055000003</v>
+        <v>553.53442557999995</v>
       </c>
       <c r="C358" s="5">
-        <v>1.8335559199999807</v>
+        <v>1.8037677699999222</v>
       </c>
       <c r="D358" s="5">
-        <v>4.0622554975064729</v>
+        <v>3.9944654861668427</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A359" s="3">
         <v>43617</v>
       </c>
       <c r="B359" s="5">
-        <v>553.14107816000001</v>
+        <v>553.11340055999995</v>
       </c>
       <c r="C359" s="5">
-        <v>-0.34134239000002253</v>
+        <v>-0.42102502000000186</v>
       </c>
       <c r="D359" s="5">
-        <v>-0.73755611132183541</v>
+        <v>-0.90892596320585328</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A360" s="3">
         <v>43647</v>
       </c>
       <c r="B360" s="5">
-        <v>554.49611089999996</v>
+        <v>554.37033307000002</v>
       </c>
       <c r="C360" s="5">
-        <v>1.355032739999956</v>
+        <v>1.2569325100000697</v>
       </c>
       <c r="D360" s="5">
-        <v>2.9795787809514973</v>
+        <v>2.7613042475686855</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A361" s="3">
         <v>43678</v>
       </c>
       <c r="B361" s="5">
-        <v>555.87518646000001</v>
+        <v>555.84333116000005</v>
       </c>
       <c r="C361" s="5">
-        <v>1.3790755600000466</v>
+        <v>1.4729980900000328</v>
       </c>
       <c r="D361" s="5">
-        <v>3.0256596955989368</v>
+        <v>3.2354893163602849</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A362" s="3">
         <v>43709</v>
       </c>
       <c r="B362" s="5">
-        <v>556.19596210999998</v>
+        <v>556.36996595999994</v>
       </c>
       <c r="C362" s="5">
-        <v>0.32077564999997321</v>
+        <v>0.52663479999989704</v>
       </c>
       <c r="D362" s="5">
-        <v>0.69467905054585444</v>
+        <v>1.1428855764177959</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A363" s="3">
         <v>43739</v>
       </c>
       <c r="B363" s="5">
-        <v>553.74485272000004</v>
+        <v>554.10458017999997</v>
       </c>
       <c r="C363" s="5">
-        <v>-2.4511093899999423</v>
+        <v>-2.2653857799999741</v>
       </c>
       <c r="D363" s="5">
-        <v>-5.1619866016751281</v>
+        <v>-4.7781211350335635</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A364" s="3">
         <v>43770</v>
       </c>
       <c r="B364" s="5">
-        <v>552.46649491000005</v>
+        <v>552.61617922000005</v>
       </c>
       <c r="C364" s="5">
-        <v>-1.2783578099999886</v>
+        <v>-1.4884009599999217</v>
       </c>
       <c r="D364" s="5">
-        <v>-2.7353766108472954</v>
+        <v>-3.176167338593705</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A365" s="3">
         <v>43800</v>
       </c>
       <c r="B365" s="5">
-        <v>549.70656451000002</v>
+        <v>549.60953758999995</v>
       </c>
       <c r="C365" s="5">
-        <v>-2.7599304000000302</v>
+        <v>-3.0066416300001038</v>
       </c>
       <c r="D365" s="5">
-        <v>-5.8327815925411812</v>
+        <v>-6.33701869520592</v>
       </c>
       <c r="E365" s="5">
-        <v>0.64716353005138672</v>
+        <v>0.64213205229699533</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A366" s="3">
         <v>43831</v>
       </c>
       <c r="B366" s="5">
-        <v>550.61827560999996</v>
+        <v>550.21787805999998</v>
       </c>
       <c r="C366" s="5">
-        <v>0.91171109999993405</v>
+        <v>0.60834047000003011</v>
       </c>
       <c r="D366" s="5">
-        <v>2.0085054491266963</v>
+        <v>1.3363470679152556</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A367" s="3">
         <v>43862</v>
       </c>
       <c r="B367" s="5">
-        <v>550.17305983999995</v>
+        <v>550.17887673999996</v>
       </c>
       <c r="C367" s="5">
-        <v>-0.44521577000000434</v>
+        <v>-3.9001320000011219E-2</v>
       </c>
       <c r="D367" s="5">
-        <v>-0.96598570289090357</v>
+        <v>-8.5026939633170429E-2</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A368" s="3">
         <v>43891</v>
       </c>
       <c r="B368" s="5">
-        <v>548.06186887000001</v>
+        <v>547.88793706000001</v>
       </c>
       <c r="C368" s="5">
-        <v>-2.1111909699999387</v>
+        <v>-2.2909396799999513</v>
       </c>
       <c r="D368" s="5">
-        <v>-4.5088331193486431</v>
+        <v>-4.8839261297654479</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A369" s="3">
         <v>43922</v>
       </c>
       <c r="B369" s="5">
-        <v>508.81337198</v>
+        <v>508.83927225999997</v>
       </c>
       <c r="C369" s="5">
-        <v>-39.248496890000013</v>
+        <v>-39.04866480000004</v>
       </c>
       <c r="D369" s="5">
-        <v>-59.003465310516759</v>
+        <v>-58.821870927113537</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A370" s="3">
         <v>43952</v>
       </c>
       <c r="B370" s="5">
-        <v>503.26560406999999</v>
+        <v>503.26117160000001</v>
       </c>
       <c r="C370" s="5">
-        <v>-5.5477679100000046</v>
+        <v>-5.5781006599999614</v>
       </c>
       <c r="D370" s="5">
-        <v>-12.327216348272197</v>
+        <v>-12.390012584008048</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A371" s="3">
         <v>43983</v>
       </c>
       <c r="B371" s="5">
-        <v>497.97921652999997</v>
+        <v>497.96114036</v>
       </c>
       <c r="C371" s="5">
-        <v>-5.2863875400000211</v>
+        <v>-5.3000312400000098</v>
       </c>
       <c r="D371" s="5">
-        <v>-11.901681570740152</v>
+        <v>-11.930741026983416</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A372" s="3">
         <v>44013</v>
       </c>
       <c r="B372" s="5">
-        <v>486.51874391000001</v>
+        <v>486.51173394</v>
       </c>
       <c r="C372" s="5">
-        <v>-11.460472619999962</v>
+        <v>-11.449406420000003</v>
       </c>
       <c r="D372" s="5">
-        <v>-24.375884063058507</v>
+        <v>-24.356015446551748</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A373" s="3">
         <v>44044</v>
       </c>
       <c r="B373" s="5">
-        <v>481.25598361999999</v>
+        <v>481.23700872000001</v>
       </c>
       <c r="C373" s="5">
-        <v>-5.262760290000017</v>
+        <v>-5.2747252199999934</v>
       </c>
       <c r="D373" s="5">
-        <v>-12.235519673840011</v>
+        <v>-12.261866251910069</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A374" s="3">
         <v>44075</v>
       </c>
       <c r="B374" s="5">
-        <v>477.81744430999998</v>
+        <v>477.95361875999998</v>
       </c>
       <c r="C374" s="5">
-        <v>-3.4385393100000101</v>
+        <v>-3.2833899600000223</v>
       </c>
       <c r="D374" s="5">
-        <v>-8.244880456052206</v>
+        <v>-7.8870213580353177</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A375" s="3">
         <v>44105</v>
       </c>
       <c r="B375" s="5">
-        <v>478.40738895999999</v>
+        <v>478.14684605000002</v>
       </c>
       <c r="C375" s="5">
-        <v>0.58994465000000673</v>
+        <v>0.19322729000003847</v>
       </c>
       <c r="D375" s="5">
-        <v>1.49170099228777</v>
+        <v>0.48621668122648121</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A376" s="3">
         <v>44136</v>
       </c>
       <c r="B376" s="5">
-        <v>479.06758241</v>
+        <v>479.05901439000002</v>
       </c>
       <c r="C376" s="5">
-        <v>0.6601934500000084</v>
+        <v>0.9121683399999938</v>
       </c>
       <c r="D376" s="5">
-        <v>1.6686047624479006</v>
+        <v>2.3134323872994411</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A377" s="3">
         <v>44166</v>
       </c>
       <c r="B377" s="5">
-        <v>478.47684766999998</v>
+        <v>478.63956967000001</v>
       </c>
       <c r="C377" s="5">
-        <v>-0.59073474000001625</v>
+        <v>-0.41944472000000133</v>
       </c>
       <c r="D377" s="5">
-        <v>-1.4697169615101813</v>
+        <v>-1.0456266695221816</v>
       </c>
       <c r="E377" s="5">
-        <v>-12.957770825147975</v>
+        <v>-12.912797734769732</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A378" s="3">
         <v>44197</v>
       </c>
       <c r="B378" s="5">
-        <v>478.04227526</v>
+        <v>478.49958239</v>
       </c>
       <c r="C378" s="5">
-        <v>-0.43457240999998703</v>
+        <v>-0.13998728000001393</v>
       </c>
       <c r="D378" s="5">
-        <v>-1.0844615941238644</v>
+        <v>-0.35039890765612425</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A379" s="3">
         <v>44228</v>
       </c>
       <c r="B379" s="5">
-        <v>473.48215464999998</v>
+        <v>473.31990839000002</v>
       </c>
       <c r="C379" s="5">
-        <v>-4.5601206100000127</v>
+        <v>-5.1796739999999772</v>
       </c>
       <c r="D379" s="5">
-        <v>-10.865111424880691</v>
+        <v>-12.243659523487715</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A380" s="3">
         <v>44256</v>
       </c>
       <c r="B380" s="5">
-        <v>481.86075756000002</v>
+        <v>481.51664607999999</v>
       </c>
       <c r="C380" s="5">
-        <v>8.3786029100000405</v>
+        <v>8.1967376899999635</v>
       </c>
       <c r="D380" s="5">
-        <v>23.428464335501829</v>
+        <v>22.879207700420157</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A381" s="3">
         <v>44287</v>
       </c>
       <c r="B381" s="5">
-        <v>479.83715805999998</v>
+        <v>479.82505431999999</v>
       </c>
       <c r="C381" s="5">
-        <v>-2.0235995000000457</v>
+        <v>-1.6915917599999943</v>
       </c>
       <c r="D381" s="5">
-        <v>-4.9246778130955793</v>
+        <v>-4.1351516053311554</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A382" s="3">
         <v>44317</v>
       </c>
       <c r="B382" s="5">
-        <v>477.97042160000001</v>
+        <v>477.99128679</v>
       </c>
       <c r="C382" s="5">
-        <v>-1.8667364599999701</v>
+        <v>-1.8337675299999887</v>
       </c>
       <c r="D382" s="5">
-        <v>-4.5698189787627079</v>
+        <v>-4.4909101512284781</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A383" s="3">
         <v>44348</v>
       </c>
       <c r="B383" s="5">
-        <v>478.93205568000002</v>
+        <v>478.97294582000001</v>
       </c>
       <c r="C383" s="5">
-        <v>0.96163408000001027</v>
+        <v>0.98165903000000299</v>
       </c>
       <c r="D383" s="5">
-        <v>2.4411889001971998</v>
+        <v>2.492489531896469</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A384" s="3">
         <v>44378</v>
       </c>
       <c r="B384" s="5">
-        <v>482.40066786</v>
+        <v>482.40715068999998</v>
       </c>
       <c r="C384" s="5">
-        <v>3.4686121799999796</v>
+        <v>3.4342048699999737</v>
       </c>
       <c r="D384" s="5">
-        <v>9.0455462353506775</v>
+        <v>8.9514558888728946</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A385" s="3">
         <v>44409</v>
       </c>
       <c r="B385" s="5">
-        <v>482.39836086999998</v>
+        <v>482.42406533000002</v>
       </c>
       <c r="C385" s="5">
-        <v>-2.3069900000223242E-3</v>
+        <v>1.6914640000038617E-2</v>
       </c>
       <c r="D385" s="5">
-        <v>-5.738622206608035E-3</v>
+        <v>4.2083710291285215E-2</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A386" s="3">
         <v>44440</v>
       </c>
       <c r="B386" s="5">
-        <v>483.37378288999997</v>
+        <v>483.55083169</v>
       </c>
       <c r="C386" s="5">
-        <v>0.97542201999999634</v>
+        <v>1.1267663599999764</v>
       </c>
       <c r="D386" s="5">
-        <v>2.4535985772057067</v>
+        <v>2.8390476090708772</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A387" s="3">
         <v>44470</v>
       </c>
       <c r="B387" s="5">
-        <v>488.53065551999998</v>
+        <v>488.34498601000001</v>
       </c>
       <c r="C387" s="5">
-        <v>5.1568726300000094</v>
+        <v>4.7941543200000183</v>
       </c>
       <c r="D387" s="5">
-        <v>13.580755832467117</v>
+        <v>12.568059951464639</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A388" s="3">
         <v>44501</v>
       </c>
       <c r="B388" s="5">
-        <v>492.39263547000002</v>
+        <v>492.39928026000001</v>
       </c>
       <c r="C388" s="5">
-        <v>3.861979950000034</v>
+        <v>4.0542942499999981</v>
       </c>
       <c r="D388" s="5">
-        <v>9.9098795017280814</v>
+        <v>10.430265655980374</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A389" s="3">
         <v>44531</v>
       </c>
       <c r="B389" s="5">
-        <v>495.87459733999998</v>
+        <v>495.91301349000003</v>
       </c>
       <c r="C389" s="5">
-        <v>3.4819618699999637</v>
+        <v>3.5137332300000139</v>
       </c>
       <c r="D389" s="5">
-        <v>8.8237644858014228</v>
+        <v>8.9073388560602531</v>
       </c>
       <c r="E389" s="5">
-        <v>3.636069279991383</v>
+        <v>3.6088624749327058</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A390" s="3">
         <v>44562</v>
       </c>
       <c r="B390" s="5">
-        <v>497.18553263000001</v>
+        <v>497.27300932000003</v>
       </c>
       <c r="C390" s="5">
-        <v>1.3109352900000317</v>
+        <v>1.3599958300000026</v>
       </c>
       <c r="D390" s="5">
-        <v>3.218956430574349</v>
+        <v>3.3409834914871261</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A391" s="3">
         <v>44593</v>
       </c>
       <c r="B391" s="5">
-        <v>499.98946623</v>
+        <v>499.87347083999998</v>
       </c>
       <c r="C391" s="5">
-        <v>2.8039335999999935</v>
+        <v>2.6004615199999535</v>
       </c>
       <c r="D391" s="5">
-        <v>6.9814457903645266</v>
+        <v>6.4590075317361384</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A392" s="3">
         <v>44621</v>
       </c>
       <c r="B392" s="5">
-        <v>502.21734700000002</v>
+        <v>501.91087210000001</v>
       </c>
       <c r="C392" s="5">
-        <v>2.2278807700000129</v>
+        <v>2.0374012600000242</v>
       </c>
       <c r="D392" s="5">
-        <v>5.4800331507307787</v>
+        <v>5.0021460784494431</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A393" s="3">
         <v>44652</v>
       </c>
       <c r="B393" s="5">
-        <v>509.10403205</v>
+        <v>509.17068042</v>
       </c>
       <c r="C393" s="5">
-        <v>6.8866850499999828</v>
+        <v>7.2598083199999905</v>
       </c>
       <c r="D393" s="5">
-        <v>17.754611815155073</v>
+        <v>18.806831589444162</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A394" s="3">
         <v>44682</v>
       </c>
       <c r="B394" s="5">
-        <v>512.31483851999997</v>
+        <v>512.43699065999999</v>
       </c>
       <c r="C394" s="5">
-        <v>3.2108064699999659</v>
+        <v>3.2663102399999957</v>
       </c>
       <c r="D394" s="5">
-        <v>7.8362503911332038</v>
+        <v>7.9754474456289248</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A395" s="3">
         <v>44713</v>
       </c>
       <c r="B395" s="5">
-        <v>514.63305313000001</v>
+        <v>514.70878187000005</v>
       </c>
       <c r="C395" s="5">
-        <v>2.3182146100000409</v>
+        <v>2.2717912100000603</v>
       </c>
       <c r="D395" s="5">
-        <v>5.5671736772941793</v>
+        <v>5.4516241302996926</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A396" s="3">
         <v>44743</v>
       </c>
       <c r="B396" s="5">
-        <v>519.07142840999995</v>
+        <v>519.08101551000004</v>
       </c>
       <c r="C396" s="5">
-        <v>4.4383752799999456</v>
+        <v>4.3722336399999904</v>
       </c>
       <c r="D396" s="5">
-        <v>10.854513473386728</v>
+        <v>10.683480977482795</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A397" s="3">
         <v>44774</v>
       </c>
       <c r="B397" s="5">
-        <v>521.00743468999997</v>
+        <v>521.07118278999997</v>
       </c>
       <c r="C397" s="5">
-        <v>1.9360062800000151</v>
+        <v>1.9901672799999233</v>
       </c>
       <c r="D397" s="5">
-        <v>4.568663015455221</v>
+        <v>4.6990934282477692</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A398" s="3">
         <v>44805</v>
       </c>
       <c r="B398" s="5">
-        <v>522.87929095000004</v>
+        <v>523.20197480000002</v>
       </c>
       <c r="C398" s="5">
-        <v>1.8718562600000723</v>
+        <v>2.1307920100000501</v>
       </c>
       <c r="D398" s="5">
-        <v>4.3975366547842842</v>
+        <v>5.0189873080645597</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A399" s="3">
         <v>44835</v>
       </c>
       <c r="B399" s="5">
-        <v>525.62964535000003</v>
+        <v>525.63207054999998</v>
       </c>
       <c r="C399" s="5">
-        <v>2.750354399999992</v>
+        <v>2.430095749999964</v>
       </c>
       <c r="D399" s="5">
-        <v>6.4978687508517208</v>
+        <v>5.7182016217621312</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A400" s="3">
         <v>44866</v>
       </c>
       <c r="B400" s="5">
-        <v>527.86310133999996</v>
+        <v>527.84989366000002</v>
       </c>
       <c r="C400" s="5">
-        <v>2.2334559899999249</v>
+        <v>2.2178231100000403</v>
       </c>
       <c r="D400" s="5">
-        <v>5.2197933614384961</v>
+        <v>5.1823814604529561</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A401" s="3">
         <v>44896</v>
       </c>
       <c r="B401" s="5">
-        <v>531.05698608</v>
+        <v>530.80930672</v>
       </c>
       <c r="C401" s="5">
-        <v>3.1938847400000441</v>
+        <v>2.9594130599999744</v>
       </c>
       <c r="D401" s="5">
-        <v>7.5072755632794141</v>
+        <v>6.9392378412580946</v>
       </c>
       <c r="E401" s="5">
-        <v>7.0950173549376272</v>
+        <v>7.0367770719337308</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A402" s="3">
         <v>44927</v>
       </c>
       <c r="B402" s="5">
-        <v>535.67243595000002</v>
+        <v>535.11888117000001</v>
       </c>
       <c r="C402" s="5">
-        <v>4.6154498700000204</v>
+        <v>4.3095744500000137</v>
       </c>
       <c r="D402" s="5">
-        <v>10.942533023324685</v>
+        <v>10.189688086077098</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A403" s="3">
         <v>44958</v>
       </c>
       <c r="B403" s="5">
-        <v>536.26299512000003</v>
+        <v>536.21610185999998</v>
       </c>
       <c r="C403" s="5">
-        <v>0.59055917000000591</v>
+        <v>1.0972206899999719</v>
       </c>
       <c r="D403" s="5">
-        <v>1.3310072482498825</v>
+        <v>2.4884475165776188</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A404" s="3">
         <v>44986</v>
       </c>
       <c r="B404" s="5">
-        <v>537.29959729999996</v>
+        <v>537.22444926000003</v>
       </c>
       <c r="C404" s="5">
-        <v>1.0366021799999316</v>
+        <v>1.0083474000000479</v>
       </c>
       <c r="D404" s="5">
-        <v>2.344433699763715</v>
+        <v>2.2800704242701642</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A405" s="3">
         <v>45017</v>
       </c>
       <c r="B405" s="5">
-        <v>537.46142569000006</v>
+        <v>537.68302366</v>
       </c>
       <c r="C405" s="5">
-        <v>0.16182839000009608</v>
+        <v>0.45857439999997496</v>
       </c>
       <c r="D405" s="5">
-        <v>0.36202536095673032</v>
+        <v>1.0291418078885783</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A406" s="3">
         <v>45047</v>
       </c>
       <c r="B406" s="5">
-        <v>537.62206978999995</v>
+        <v>537.83276261000003</v>
       </c>
       <c r="C406" s="5">
-        <v>0.16064409999989948</v>
+        <v>0.14973895000002813</v>
       </c>
       <c r="D406" s="5">
-        <v>0.35926325054116415</v>
+        <v>0.33469946471469392</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A407" s="3">
         <v>45078</v>
       </c>
       <c r="B407" s="5">
-        <v>541.05157247</v>
+        <v>541.20028950999995</v>
       </c>
       <c r="C407" s="5">
-        <v>3.4295026800000414</v>
+        <v>3.3675268999999162</v>
       </c>
       <c r="D407" s="5">
-        <v>7.9291857401503352</v>
+        <v>7.7777698699481146</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A408" s="3">
         <v>45108</v>
       </c>
       <c r="B408" s="5">
-        <v>540.02834542000005</v>
+        <v>540.05362750999996</v>
       </c>
       <c r="C408" s="5">
-        <v>-1.0232270499999458</v>
+        <v>-1.1466619999999921</v>
       </c>
       <c r="D408" s="5">
-        <v>-2.2459613373467247</v>
+        <v>-2.5130669411743911</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A409" s="3">
         <v>45139</v>
       </c>
       <c r="B409" s="5">
-        <v>540.45268622000003</v>
+        <v>540.57154248999996</v>
       </c>
       <c r="C409" s="5">
-        <v>0.42434079999998175</v>
+        <v>0.51791498000000047</v>
       </c>
       <c r="D409" s="5">
-        <v>0.94701587240879626</v>
+        <v>1.1568973144141959</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A410" s="3">
         <v>45170</v>
       </c>
       <c r="B410" s="5">
-        <v>542.90309120999996</v>
+        <v>543.28024158999995</v>
       </c>
       <c r="C410" s="5">
-        <v>2.4504049899999245</v>
+        <v>2.7086990999999898</v>
       </c>
       <c r="D410" s="5">
-        <v>5.5785313584794327</v>
+        <v>6.1814804256812295</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A411" s="3">
         <v>45200</v>
       </c>
       <c r="B411" s="5">
-        <v>541.89215651999996</v>
+        <v>541.86420404</v>
       </c>
       <c r="C411" s="5">
-        <v>-1.0109346899999991</v>
+        <v>-1.4160375499999418</v>
       </c>
       <c r="D411" s="5">
-        <v>-2.2117653396571457</v>
+        <v>-3.0832998688476554</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A412" s="3">
         <v>45231</v>
       </c>
       <c r="B412" s="5">
-        <v>541.88482592000003</v>
+        <v>541.76531026999999</v>
       </c>
       <c r="C412" s="5">
-        <v>-7.3305999999320193E-3</v>
+        <v>-9.8893770000017867E-2</v>
       </c>
       <c r="D412" s="5">
-        <v>-1.6232132949134392E-2</v>
+        <v>-0.21878816450566774</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A413" s="3">
         <v>45261</v>
       </c>
       <c r="B413" s="5">
-        <v>543.46232936000001</v>
+        <v>542.97733907999998</v>
       </c>
       <c r="C413" s="5">
-        <v>1.5775034399999868</v>
+        <v>1.2120288099999925</v>
       </c>
       <c r="D413" s="5">
-        <v>3.5498495337846769</v>
+        <v>2.7179016155004954</v>
       </c>
       <c r="E413" s="5">
-        <v>2.3359721470891603</v>
+        <v>2.2923547507464059</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A414" s="3">
         <v>45292</v>
       </c>
       <c r="B414" s="5">
-        <v>545.90140334</v>
+        <v>545.20726823999996</v>
       </c>
       <c r="C414" s="5">
-        <v>2.4390739799999892</v>
+        <v>2.2299291599999833</v>
       </c>
       <c r="D414" s="5">
-        <v>5.5205820321345911</v>
+        <v>5.0410812648644665</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A415" s="3">
         <v>45323</v>
       </c>
       <c r="B415" s="5">
-        <v>547.15430716000003</v>
+        <v>547.10104242</v>
       </c>
       <c r="C415" s="5">
-        <v>1.2529038200000286</v>
+        <v>1.8937741800000367</v>
       </c>
       <c r="D415" s="5">
-        <v>2.789165159403173</v>
+        <v>4.2487520988215843</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A416" s="3">
         <v>45352</v>
       </c>
       <c r="B416" s="5">
-        <v>548.16710238999997</v>
+        <v>548.33901720999995</v>
       </c>
       <c r="C416" s="5">
-        <v>1.0127952299999379</v>
+        <v>1.2379747899999529</v>
       </c>
       <c r="D416" s="5">
-        <v>2.2439812496025668</v>
+        <v>2.7493976866056702</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A417" s="3">
         <v>45383</v>
       </c>
       <c r="B417" s="5">
-        <v>547.55815762999998</v>
+        <v>547.87812673999997</v>
       </c>
       <c r="C417" s="5">
-        <v>-0.60894475999998576</v>
+        <v>-0.46089046999998118</v>
       </c>
       <c r="D417" s="5">
-        <v>-1.3249345984481131</v>
+        <v>-1.0039755241218029</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A418" s="3">
         <v>45413</v>
       </c>
       <c r="B418" s="5">
-        <v>549.52806796000004</v>
+        <v>549.81064627000001</v>
       </c>
       <c r="C418" s="5">
-        <v>1.9699103300000615</v>
+        <v>1.932519530000036</v>
       </c>
       <c r="D418" s="5">
-        <v>4.4036091409906275</v>
+        <v>4.3158243660006868</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A419" s="3">
         <v>45444</v>
       </c>
       <c r="B419" s="5">
-        <v>550.91408352999997</v>
+        <v>551.14431314000001</v>
       </c>
       <c r="C419" s="5">
-        <v>1.3860155699999268</v>
+        <v>1.3336668700000018</v>
       </c>
       <c r="D419" s="5">
-        <v>3.068971596760095</v>
+        <v>2.9499705005750165</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A420" s="3">
         <v>45474</v>
       </c>
       <c r="B420" s="5">
-        <v>546.36219929000004</v>
+        <v>546.41044515999999</v>
       </c>
       <c r="C420" s="5">
-        <v>-4.5518842399999357</v>
+        <v>-4.7338679800000136</v>
       </c>
       <c r="D420" s="5">
-        <v>-9.4765208791933944</v>
+        <v>-9.833762982197225</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A421" s="3">
         <v>45505</v>
       </c>
       <c r="B421" s="5">
-        <v>556.06304207999995</v>
+        <v>556.21251562999998</v>
       </c>
       <c r="C421" s="5">
-        <v>9.7008427899999106</v>
+        <v>9.8020704699999897</v>
       </c>
       <c r="D421" s="5">
-        <v>23.515266841959594</v>
+        <v>23.783047480088726</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A422" s="3">
         <v>45536</v>
       </c>
       <c r="B422" s="5">
-        <v>558.24153455999999</v>
+        <v>558.69027571000004</v>
       </c>
       <c r="C422" s="5">
-        <v>2.1784924800000454</v>
+        <v>2.4777600800000528</v>
       </c>
       <c r="D422" s="5">
-        <v>4.8038835525154866</v>
+        <v>5.4785775932524095</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A423" s="3">
         <v>45566</v>
       </c>
       <c r="B423" s="5">
-        <v>559.44679636000001</v>
+        <v>559.39584198</v>
       </c>
       <c r="C423" s="5">
-        <v>1.2052618000000166</v>
+        <v>0.70556626999996297</v>
       </c>
       <c r="D423" s="5">
-        <v>2.6218272767449147</v>
+        <v>1.5260428743695931</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A424" s="3">
         <v>45597</v>
       </c>
       <c r="B424" s="5">
-        <v>561.20663547000004</v>
+        <v>560.96543752000002</v>
       </c>
       <c r="C424" s="5">
-        <v>1.7598391100000299</v>
+        <v>1.569595540000023</v>
       </c>
       <c r="D424" s="5">
-        <v>3.8408113682244061</v>
+        <v>3.4195020592898251</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A425" s="3">
         <v>45627</v>
       </c>
       <c r="B425" s="5">
-        <v>561.82486346999997</v>
+        <v>561.04733696999995</v>
       </c>
       <c r="C425" s="5">
-        <v>0.61822799999993094</v>
+        <v>8.189944999992349E-2</v>
       </c>
       <c r="D425" s="5">
-        <v>1.3299647277954296</v>
+        <v>0.17533753186960155</v>
       </c>
       <c r="E425" s="5">
-        <v>3.3788053224635295</v>
+        <v>3.327946967476958</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A426" s="3">
         <v>45658</v>
       </c>
       <c r="B426" s="5">
-        <v>564.66810820000001</v>
+        <v>563.60222113999998</v>
       </c>
       <c r="C426" s="5">
-        <v>2.8432447300000376</v>
+        <v>2.5548841700000366</v>
       </c>
       <c r="D426" s="5">
-        <v>6.2447944615714901</v>
+        <v>5.6034941180783671</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A427" s="3">
         <v>45689</v>
       </c>
       <c r="B427" s="5">
-        <v>565.49123127999997</v>
+        <v>565.50890763999996</v>
       </c>
       <c r="C427" s="5">
-        <v>0.82312307999995937</v>
+        <v>1.906686499999978</v>
       </c>
       <c r="D427" s="5">
-        <v>1.7633464118078868</v>
+        <v>4.136037854327923</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A428" s="3">
         <v>45717</v>
       </c>
       <c r="B428" s="5">
-        <v>567.59272335000003</v>
+        <v>568.09945125000002</v>
       </c>
       <c r="C428" s="5">
-        <v>2.101492070000063</v>
+        <v>2.5905436100000543</v>
       </c>
       <c r="D428" s="5">
-        <v>4.5517554698694784</v>
+        <v>5.6377240442612608</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A429" s="3">
         <v>45748</v>
       </c>
       <c r="B429" s="5">
-        <v>570.57303146000004</v>
+        <v>571.07961501</v>
       </c>
       <c r="C429" s="5">
-        <v>2.9803081100000099</v>
+        <v>2.9801637599999822</v>
       </c>
       <c r="D429" s="5">
-        <v>6.4861334312553698</v>
+        <v>6.4798570766531061</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A430" s="3">
         <v>45778</v>
       </c>
       <c r="B430" s="5">
-        <v>570.71141406000004</v>
+        <v>571.09027700000001</v>
       </c>
       <c r="C430" s="5">
-        <v>0.13838259999999991</v>
+        <v>1.0661990000016885E-2</v>
       </c>
       <c r="D430" s="5">
-        <v>0.291427742281547</v>
+        <v>2.240616111848226E-2</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A431" s="3">
         <v>45809</v>
       </c>
       <c r="B431" s="5">
-        <v>570.29063920999999</v>
+        <v>570.59998112999995</v>
       </c>
       <c r="C431" s="5">
-        <v>-0.42077485000004344</v>
+        <v>-0.49029587000006813</v>
       </c>
       <c r="D431" s="5">
-        <v>-0.8811587030529977</v>
+        <v>-1.0253804922900955</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A432" s="3">
         <v>45839</v>
       </c>
       <c r="B432" s="5">
-        <v>570.37584216000005</v>
+        <v>570.34756072000005</v>
       </c>
       <c r="C432" s="5">
-        <v>8.5202950000052624E-2</v>
+        <v>-0.25242040999989968</v>
       </c>
       <c r="D432" s="5">
-        <v>0.17943060931204791</v>
+        <v>-0.52956291356187624</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A433" s="3">
         <v>45870</v>
       </c>
       <c r="B433" s="5">
-        <v>569.58008657000005</v>
+        <v>569.75356389000001</v>
       </c>
       <c r="C433" s="5">
-        <v>-0.79575558999999885</v>
+        <v>-0.59399683000003733</v>
       </c>
       <c r="D433" s="5">
-        <v>-1.6613841896603976</v>
+        <v>-1.2426237078753566</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A434" s="3">
         <v>45901</v>
       </c>
       <c r="B434" s="5">
-        <v>568.54331819000004</v>
+        <v>568.98578465000003</v>
       </c>
       <c r="C434" s="5">
-        <v>-1.0367683800000123</v>
+        <v>-0.76777923999998166</v>
       </c>
       <c r="D434" s="5">
-        <v>-2.1625441144097479</v>
+        <v>-1.6051450287072555</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A435" s="3">
         <v>45931</v>
       </c>
       <c r="B435" s="5">
-        <v>570.94279719999997</v>
+        <v>571.29906463999998</v>
       </c>
       <c r="C435" s="5">
-        <v>2.3994790099999364</v>
+        <v>2.3132799899999554</v>
       </c>
       <c r="D435" s="5">
-        <v>5.1837046604179315</v>
+        <v>4.9893292151170998</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A436" s="3">
         <v>45962</v>
       </c>
       <c r="B436" s="5">
-        <v>571.58664940999995</v>
+        <v>571.50508083</v>
       </c>
       <c r="C436" s="5">
-        <v>0.64385220999997728</v>
+        <v>0.20601619000001392</v>
       </c>
       <c r="D436" s="5">
-        <v>1.3616649360544519</v>
+        <v>0.43359136600487069</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A437" s="3">
         <v>45992</v>
       </c>
       <c r="B437" s="5">
-        <v>571.91230097000005</v>
+        <v>570.99398344999997</v>
       </c>
       <c r="C437" s="5">
-        <v>0.32565156000009665</v>
+        <v>-0.5110973800000238</v>
       </c>
       <c r="D437" s="5">
-        <v>0.68582554786547067</v>
+        <v>-1.0678980081514799</v>
       </c>
       <c r="E437" s="5">
-        <v>1.7954772306973066</v>
+        <v>1.7728711687177823</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A438" s="3">
         <v>46023</v>
       </c>
       <c r="B438" s="5">
-        <v>573.99366224000005</v>
+        <v>572.84614978000002</v>
       </c>
       <c r="C438" s="5">
-        <v>2.0813612700000022</v>
+        <v>1.8521663300000455</v>
       </c>
       <c r="D438" s="5">
-        <v>4.4556446987522591</v>
+        <v>3.9627110212682393</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A439" s="3">
         <v>46054</v>
       </c>
       <c r="B439" s="5">
-        <v>574.60939704999998</v>
+        <v>570.65752587999998</v>
       </c>
       <c r="C439" s="5">
-        <v>0.61573480999993535</v>
+        <v>-2.1886239000000387</v>
       </c>
       <c r="D439" s="5">
-        <v>1.2948867239848338</v>
+        <v>-4.4896122104816421</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A440" s="3">
         <v>46082</v>
       </c>
       <c r="B440" s="5">
-        <v>577.88528804999999</v>
+        <v>568.77758906999998</v>
       </c>
       <c r="C440" s="5">
-        <v>3.2758910000000014</v>
+        <v>-1.8799368100000038</v>
       </c>
       <c r="D440" s="5">
-        <v>7.0599336176006888</v>
+        <v>-3.8823547974001782</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A441" s="3">
         <v>46113</v>
       </c>
       <c r="B441" s="5">
-        <v>578.62347723000005</v>
+        <v>569.27047390999996</v>
       </c>
       <c r="C441" s="5">
-        <v>0.73818918000006306</v>
+        <v>0.49288483999998789</v>
       </c>
       <c r="D441" s="5">
-        <v>1.5436924124688778</v>
+        <v>1.0448529629673464</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A442" s="3">
         <v>46143</v>
       </c>
       <c r="B442" s="5">
-        <v>583.06109450999998</v>
+        <v>573.62941938999995</v>
       </c>
       <c r="C442" s="5">
-        <v>4.4376172799999267</v>
+        <v>4.3589454799999885</v>
       </c>
       <c r="D442" s="5">
-        <v>9.6014127535686953</v>
+        <v>9.5854993872061645</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A443" s="3">
         <v>46174</v>
       </c>
       <c r="B443" s="5">
-        <v>582.24587080000003</v>
+        <v>573.24522536999996</v>
       </c>
       <c r="C443" s="5">
-        <v>-0.81522370999994109</v>
+        <v>-0.38419401999999536</v>
       </c>
       <c r="D443" s="5">
-        <v>-1.66497223624954</v>
+        <v>-0.80075794052034688</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
-        <v>580.88396492000004</v>
+        <v>572.34458618999997</v>
       </c>
       <c r="C444" s="5">
-        <v>-1.3619058799999948</v>
+        <v>-0.90063917999998466</v>
       </c>
       <c r="D444" s="5">
-        <v>-2.7710378254933055</v>
+        <v>-1.8691418660346515</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
+      </c>
+      <c r="B445" s="5">
+        <v>573.59663717000001</v>
+      </c>
+      <c r="C445" s="5">
+        <v>1.2520509800000355</v>
+      </c>
+      <c r="D445" s="5">
+        <v>2.6569148182721269</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>