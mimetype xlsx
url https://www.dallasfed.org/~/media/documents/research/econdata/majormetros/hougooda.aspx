--- v9 (2026-09-22)
+++ v10 (2026-11-05)
@@ -1,98 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{64317F9D-0EC1-46D5-9507-B94D714D9AE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{57D45E7F-7D52-47A6-81DB-C3E1A0A4F13D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{73DA1F55-2A33-436F-AEAB-2A260D875515}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{16DFA9F3-B768-4E2C-BFE9-32859CF8F506}"/>
   </bookViews>
   <sheets>
     <sheet name="hougooda" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Employment (in thousands)</t>
   </si>
   <si>
     <t>Monthly change (in thousands)</t>
   </si>
   <si>
     <t>M/M Annualized Pct Change</t>
   </si>
   <si>
     <t>Dec/Dec Pct Change</t>
   </si>
   <si>
     <t>Houston—The Woodlands—Sugar Land Goods Producing Payroll Employment</t>
   </si>
   <si>
     <t>Derived from seasonally adjusted components; early benchmarked through 2026:Q1.</t>
   </si>
   <si>
-    <t>Last data entry August 2026</t>
+    <t>Last data entry September 2026</t>
   </si>
   <si>
     <t>Downloaded from the Federal Reserve Bank of Dallas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmm\-yy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
@@ -930,51 +917,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{969D18A4-88B9-408A-B367-BB03EBECCE64}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AB172CC-E875-405B-A4C4-0977548DE02D}">
   <dimension ref="A1:F449"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="3"/>
     <col min="2" max="2" width="14.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.28515625" style="5" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
@@ -7232,81 +7219,90 @@
         <v>-0.38419401999999536</v>
       </c>
       <c r="D443" s="5">
         <v>-0.80075794052034688</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A444" s="3">
         <v>46204</v>
       </c>
       <c r="B444" s="5">
         <v>572.34458618999997</v>
       </c>
       <c r="C444" s="5">
         <v>-0.90063917999998466</v>
       </c>
       <c r="D444" s="5">
         <v>-1.8691418660346515</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A445" s="3">
         <v>46235</v>
       </c>
       <c r="B445" s="5">
-        <v>573.59663717000001</v>
+        <v>574.75721258999999</v>
       </c>
       <c r="C445" s="5">
-        <v>1.2520509800000355</v>
+        <v>2.4126264000000219</v>
       </c>
       <c r="D445" s="5">
-        <v>2.6569148182721269</v>
+        <v>5.1773462195891407</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A446" s="3">
         <v>46266</v>
       </c>
+      <c r="B446" s="5">
+        <v>574.52444221999997</v>
+      </c>
+      <c r="C446" s="5">
+        <v>-0.23277037000002565</v>
+      </c>
+      <c r="D446" s="5">
+        <v>-0.48490579794675526</v>
+      </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A447" s="3">
         <v>46296</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A448" s="3">
         <v>46327</v>
       </c>
     </row>
     <row r="449" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A449" s="3">
         <v>46357</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{65269c60-0483-4c57-9e8c-3779d6900235}" enabled="1" method="Standard" siteId="{b397c653-5b19-463f-b9fc-af658ded9128}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>